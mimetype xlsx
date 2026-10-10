--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7805aee11d6cfd57b929290ff37f9e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ad4f9663a7934f949e92581df1fe72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9956579e929597fe4f98e5d4a951d73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b2c181b1acc7c32b296a3e0fb009f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea357ff0dd8246da8c276eae0b316be65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77db0513493ba81f291c27bb96557a76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7482a38b6048276a65861f0dc109db2f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103323b4045dd60e916c2fba4412a9f68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a0c9692c12260545114ebc6a532a599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ccdb82d76ca2aee3f707e0158bf3c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b574914673dcf2481f28bfa00d1171111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744cac1f5c21af21f32cb2981bcb5b512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6bfda1b6d28901e3d9ea973cbc180513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a406bf3aeaeefa4a30ad0083bd653ca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19285720e27ee0f38d8fc917ca6efd3d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11e5bc53556c07436d3efa64c9f19e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02cca7e5238d6a6a619804dfa22d74217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6c09f79eb21ee25a974c00aa2e9e4418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c69245190aa78973da7135d10085619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cf153df3e79fb51047e02f2cd1e31520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433c625332197700bc8ddff1a85bd6821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051c0f6c9e7898d149753733e30b7c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace46f6ec5d3cd54206ea4fd97b9c3423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c29463f13e9317016f6b510305520d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f625f8006104944f21cdb2d8cea26525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a783e5c3a55531eaed1f90cfc4a3481426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5203e12d106e810c0550de4afa6d0c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d27b3d39eb5aa94242fe31249ad1628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900610b018a0bec3732b746e77fbd5f129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f500cf0dd4d16fc5a8a6683759e7b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69f3adba7bc28b859c1bac8bfdce4d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6277f65061d4439de2a49b8c2f3203832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ab70592470e200a699579d8614549933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7cc30410cddd3a925c7f8c746796734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddb32d4e7c9ad032b55b87c35d618f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778e2d02e4b3092b63897b6a2814af3e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93f6d035b29c945e56f89533fe7bfa237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e8f0af20e023ab1dd2286f7f5c360d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83104a6e6b10ec7c7ce7fdfc99c5166b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc6cb15927edd911e93a2285844a47b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e87f10a0d637799ad30cb3bb43467d141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c1cfe9a3b8b34c1684f52d620221442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e511587fec29d250725435599c658143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d9afd30356100ba260afe2314b08444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9b400ad4edd1fbe7a3ea763ab89d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abc20bdc6a260aaa6d717c7a083181646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b920a8bb1e2960669dab5fe117fa147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93595f94a1f75330772e412fa177b8fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b7243a1cebfe361068e32d34e569b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4c4178930c7778dd5d7ccada31b5050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09d51f3ab6cd86a845d44fb44fcb7851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf05f210987ef2f3dde7de13da999d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6bc5ac2c4bff74dac29aeb02e5c63d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b08a8d4a75f8bcb38a82d60aef41054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210b8d77326e490838e6532d0747c5b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412fcc1600cb6486fe8c204abce8b7b956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb7651da463052d9287117625d7ef2d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477712bd5f811f13b741f22bb9d726858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b7f343d6809185fcac4a1e5397bd4b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ddc5d090e7c6a1d8ff54321407d01c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0331c597684c4df06ccd4a9dd4321c6261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d44f60b5d696949e43283ed78bd7362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99f8a82b13e451a5e4abfe64a656b563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851e535bb228214810f4a103f42b04664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a979c0875b2eec145b8ebe54cb5971265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c1c93072342b10c491bf30d26b57066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118889e03c12c65e154956983d291faa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00f3ac714214c1edf643cda0539d8e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb8cb79ebc58a0c4a130aee7b43262669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7522fc1e03d83e80150c0d08a34c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3a073c92981785a919128f91a652671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca10450dc3a4da664c8346231693e94472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceeb597aa28f78ee6ea82d1aba8b76373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7199bbff9633854e93a7f9a2aef6d18074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24fbf65b49d0395ccf8e8b46dbe11775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2817c935b3c9bd8909f6eb2b7a41276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d205344617a336b486028fbec030c7a877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6614d874633d815ef31944e89cce578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2cb82d9cbe22329f5b1228bf03e5a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e50aba02fb07fe47fdd3b2637847e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5844a877865e1afbf7f4b7a635af681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b31dabe7657ba8cfa2f9ffaa58543082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a40db570337858dd2b0eb3831c836583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ba52fd9eb1dea54b6899a9e7549bb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f7535623646ed8763aa40d6ff48f285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e1e0bb0166f4741dd8d6d5430f55786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c4d50cff9e12fc56f3a213f749cb987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28524b599b122a6ec8a13c6a4556de588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21b84a9cabf57748fabe5ee6b1229e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98201f83934a1209b70a8e11eeca64190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2ada3c4ee4e940583e2dbd7e9b086a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b774af30eb9ed4aa4295e5b8c6ec9b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f80e7c756cd02b137d27a52325c95593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa11327882cd27a6dda67d7552486fc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09eec034f9fe024f679348ee2ec624d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3b465796c98dfc8632abbef64bd8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116f0789aa6648cf473b9805ce81112897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c18ec7a9913309ff0613953cece00998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f347ac0af39265ca4523ab6ce36b6a599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284613cc2c2fadb56a38e6f0542b00f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb37a81dcf7d60811512c637550b0f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d884e20a59ac2e413895d175953975102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b31f1cdfb244561ad1a201ff40a1ef103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0476745cbf6d1feff476a129900a90d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa1c7085dbd67a94ccce7ea69199a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dae7e5cd976798a2f71e0cab1beb3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926e2e4bbe1647e1fa48741bbb728bfb107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e9e360948b0c0f9b6578e7f85fab6d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066061c1fa84928659fca83b360f1b74109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db996a22221e5478177f4d4f1642ae43110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751126ed57b0ffede58f05bfea66de7b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c54af6c74b5c0416ec8a84da82af155112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace935bbba7beb6b93d29a001c7c1309113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a07b7998685d3e72617e88717f8ae9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034bcba8230c686dec156f1e77849669115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92101dbe86c2976ec5f2fb829dcc86e9116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121ab61660a40b4531069efb76765f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f31ce47332535de246bd3ecf6ab9e1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fb51da4a8d55e2b2de5aa127974af6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744ceb37a27d1dc13ef7a7a49b8d9d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8482ac9c0b63467ea620204402701855121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82145f047ec34be2921edf791c6c8e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731e5a3406c1e34b159cf5320b3cf874123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b73b723d7210f9e71b8f77fbf11a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e89a8a5f1d9c69f2feb95005700c88125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4facea13f826c0b18ff08111bd69a330126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad4cf7ee07ac083853bf8d0c348be3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b90f3d00c2b71e84322d8fb6bc2127128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e0a3aae278cdb1d776c2d4dca58880129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30100b603dc6837d27372ae932f9377130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831eee2d7069906fe4bc48b57da4a64131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf53e0ea93f02d675a5b5e2d6087ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e5f817c8edd148661799ea792b11c2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3f4b111472b3d98762eca68890980134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9758fd8b37572bbf10bbe10ed4e71281135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372bce8fef785b213eb3a83fbcfb80a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ec7b23665953113b45b5e7a33c7bda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc50a25a53847d9b2bef23e04b66e63138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc00a58e722406f3ad234e78c716f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d17a012326e4c4f692627e1092f09f9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61b13c9e30dc43521a815af9c04f337141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36447c2a9f98fd3e4cd1190fcb19f5f0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b928b778557c4eae299d56f2141f4d8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90cb3554595541af4e8a3bd1ba98c4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a254ff8d0c481ee6188263287486e7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f7714ff5cceefbafa4bbd7788579e9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a2153c60eeb9f2ac5b653ecd83c93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80aa387d7156d763168943cc5cf2ac35148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b954fbd2745bd927cf2ed3b97d9c631b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4e0aa4ae13c6b7bac40919e1008acd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b869d3cf70a40bd09a32e55a3d6d883a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98effa99c1d534e8050f8184122489f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59e040ecc5ebbce904bc1855ade991153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3f0d1ac60f843fbc0ddbaf709c9f5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da56cdad2def343d5fd031e65139f3c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd908690b4e2ad889b8cc85e9cea697156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa75effd083d73868f57801dacbbbb5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c0521c33b3055e98b38f4cdb21caee158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650bf10c662b55f19d54c21508ef85c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530b534caf45f867adb06aa8fb98eb51160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11d14f5ece24ad88ffe69c7e0fd4495161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40519e6d6a2ec284ba5796ee0a461db162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ce95c69e0c4c1da98ec175966d248163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62de59a71e0667ea70aecbce8d80cab5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51be3d6599cb26f896623ee460ded0b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cc2780a49dd91d661f1e2bd404e475166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84b0c7936981af576a94857b331bd0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56807b86fc24ddda50196279485fd6f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3d3394c7c8d330beaa3e105179fe6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9557ad6f81d166c4c59e7908aae811e3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f7393d5775adfde8f4cb211a601c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70660227a56d9ed8a3567da40da79d57172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82000edb7223f218fb4c242411c8d803173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f70db7098a3b2fb726052c2bba9e28d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d921901cd4fbe69061b995678c4f0b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef7879ab5f1810ea97953099f7b91d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69fcc1c27c201e19a4ed69b6d4393b5177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e00f49ed56e469c4c5e47da6599e93178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01936bc644b1f609f382f0314fda452c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d41274077ebcc7f0fe03fd046d1a0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6388e59a97f980684e3f7a31569b287181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b3f51fe430e5bf88117365dc665f65182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a0240026c93baf1178dd61d3a6cdf0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fcfda3b13a98b24b9279854c2bdcf0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9998516fa67371d3bc6fedf289d3d09185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146a677ff400709d7fd165a80e11c5f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce0e36321458fdd54bb0d0eb895580187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f36bccae444f1873e5e12cbd2aac72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80da3b0c977e40997330ced7908b55b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42cfacd0023cf45a6243e95a6cbb1a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79975ac1e0abbe50697f5e1adc84b000191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cba8ca58c649ff6c2b18d3c45cc9a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a45f7ce8c0305fd5e7e4b4ff12def9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e217607af05c8689ca5fcb6efa1e38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2f506fbbc316044219e3d346f2219195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651392489982a08ebc94e367acb8632f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b303951dd20c01444bbf9bbcffb047197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18c49672f445dd49346c25da31f291198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710b30eaa4fd8c86bc7fedb68f62c4e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382418f1db7f467ea834d866cbe723e3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb11c550a71530a329c6cc2203f3fe0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fccecc425fa2d9394bb3594f7038d7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55814cb9cc259583f14762e59b7148f2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eced3f5cc6275c962fcd10d04b02dcb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c9d76ef18d3f2d93b9c850189d5aa9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c1778d765a00df5b7ceffacb59c00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731d365212c46d5dde6b146f3166690207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336343011be9abebe67a932384fd5c0a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643be95ac6b27e8d6b506bee63c46bcf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e1b416ba9f421f69f8ebf0fb2a9d4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21292aeccdb7cc5f79b4e2abf94e77b1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5235b08899633330d30909be402efc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbdf0c082a1ea569a40325123aec27213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b12f85cef61ae69464adbc5ef867494214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66e4d06714f9010ef74d1652ad0b3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98f69ebe1380cb1f60e9df0041ad2d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964221bd499dbbd9711185efcbb4825b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77548bfd48b7d7e0dbfe51b195d07e0b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a69dcacb030ebc6a9ade970840fa1f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2b80fcf2eaa7cb06179728a099d1a4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e2790943d0193299be900100511ee221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5fc75c9a9ac0b81e0d6da9db09f65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856add054f8211311ee030cd2c4ab3fa223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640870a03fd7c9a4dd57425c2c71fff8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdf7c859789389ec26acbd54fed21a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e8640ff7867bc0f7e562e3576df75226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b008beedbb7a6292eaf29db759c50412227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a39408c1b091ba860ddbe2f9f877c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e870ed734ddd284285ea2d08124ef53229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ada044e8c94879e566640a3fbcce06230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a1d55d69e12918e89dd6cc3a23e42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f898f3bfee87c2505f67b1fa88c00945232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd9f828afe816cc71a2329bf2803b70233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39e1bf635f7c8636540f194281ec9b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9e8bec3a5e61876e7a067910a48d72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23589927691dc01cce05411bfca16f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941716418b5cbddfeff1dddc006523e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8c2264c25d932446ab477a2311970238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764741f518bc3506a0990e7ba6742c56239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc88579cbc377745c2d1f41c7aaf96a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43879b51b8d1f5bc6445b9ed41c61df8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9188a30c3f3b0f8c331c61cef1c212242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27685a1ef31d2f49ddadf3ba9eebdcf9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480b5de2f372e618e192e841564080b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7149ccfce7ca98436d49dc4832700245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44fc98113dad0a827aae45c67be444246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a3b208c3306588c08b22bd2086531247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f890569c4045499fb0cf1bc64dba4cf4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76fb42ce6816e7dcf74c53b2818768249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e421ace2e052aed7fede6875d4c7cc8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b768eead039cb2f101d8159c6b2366251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a556c61d118dc17eecd50c19342b49252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefe09f0753521107cf62152b9388cb253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad6968dae0124e15d414469c93fb10254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e7ef14af69ed3debe3132f4f342e1255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb8ea3815f2828a6667598e9620742256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ba3f47ff7acd2d9b5ab88f03194ac4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011cc553b666b7de83ada63f71ec536a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3237200a6679d702dc605f795d85e562259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b09e9d83ae64007b323bd43206080260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ea59d25544e25ffb01524833de70c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff91eaf39612cdc3f30a3d62284700e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4c503a87e48e54b2a5a0a52a630d4b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33f52f90f8d031ade70f18799d08a88264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff5c30aac493cda84033729cfcdce8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bc807ec19c8d5a4f740a6d5198894266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032caeb875afd786b63d8418f1e73b65267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f995771d299d66e1d563e1a7e1f4ca7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9466917d5fba9dc4b0aaa011391018269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59819bcc7d369b0597aa9c4e85fbe77c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a354fc5fb22f4e56fc3890175accc690271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850e9446bc2ce925edebfcc2aa094c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9004d8612162bdb236dba7afc47e43e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dbc54921fc79d03df135ffd292cd45274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40b88490419aece7267cad4a19d1b3275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895634939db4a9e0457abc2eb73252b4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c578aeb77d59053d0bfc3372cf319ced277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2974d6e3c31e1966e00051ec393a9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328a0905c47db588e7928f6b29fb3641279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28f6f987ce60508cacf334cf4003959280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f349e42ad2b3b10b885dc9aa71de46281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ce689b912a4e8cbf15c719826d7332282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a2ac992402ff44fc501ee318949592283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62193faf9b8141d989e85bfe5b8f8a2e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dfd9d2ec0e131c097f7b32b3355da285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e47d0d596cfa06ceb1ca75795958b1c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdf7a48b4c7ab6fe3ae10e697a62538287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f08ad3ef963bd894cf412ca0989414288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb52f38da70a4c6f4a87a20cbae611eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce6f8696163341725ecea9c0f97ab8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a22e508bde5698359e4ca62fe12cca291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6532613785307a8e3044afbc9c4052292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f74b52aff445d06fa328eb7837d8f0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3109ac49c6ab8f89523186c2880505f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5401eb505be410022de8aa2445954b42295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55995c18d1f7732c5ac72179614172296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceea22e471ea89ac60f084a6071f8fba297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc6f23de78772ed26dd3f7333f08a7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fbfc355df998d82b36ce731c991b2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3842441ab522e1ad4302aa23d9e2da300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ad4ce5d0621686ccbbb3a7ac68817301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868d6403c0125de91dba1097faf2f18302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da4d496e0d14c2a24f5335f59c24c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3463288f487ef729e0aab3dfba8105304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca53f2915af672e96d36cdbdeb5a75e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d614fffc9a655b0f75690b0aa0b814f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a386a2b13a6aee9f28b38eead1afc5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a2c8d16564cbb155c924761f9de7a4308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a727c25bdb8f292b871c8a88b51502d2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58591344b497764c2cea134e79111828310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71781a9e022ae2fd5adff674a373fd311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e821e883af170c6762f1067754d2b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc85c5b0365c5b6b40222580e92ef22313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495c375bc69fd2942b616ab6f8ab1bb4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8356aa71b11fa5bdf41a987a70fd80315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a7584f6d40019bda81ce0ad3d38930316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ec4a83dfc3e33c82ae240b499aa01317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972aea7d958944ccbf82b137c3e8753318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9860ddc937cd1f5f53e31babfff17ae8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25407fc904886172a98cbcabb1f04c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fdd8de573d811c14a20beeefedf72a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd198295965be2ccfb6625df44c9cd07322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a35df489284ed5fb39ba78001eb3e0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1baed351eccb332bcb32f594a948230324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47599b0089f9ac52e9dd18d39080302e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c69a82e4b14b950c449e69b90d8a68326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a2fd964a31971fc848ec642f1475a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38145a19e80cfcca2e8d29ea8a453e8b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e34fa0f56f66c48cacd23b17db30ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75522bfd1217471d8ce0f9e5fcc193a4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224299d82a32b5f5c54ec60f8891823331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e64bd751a3f2c94802475d89885b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94adb76bcfd11cd648acc074214a6446333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c443666953e71c78ecd5c84cbb512334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c5facf420b9a71eec6d4ed1e52dc92335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67e8253111578129c4e7160adb5d343336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39de7b6f88cd6b66abbbfd38bd152ad337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18735bf7837d26f63b73dbe2aff36b8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7e31ed1c9c8a020759d4d9bf55d2da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcb38f50b0cf0442f135438844ebe0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a52e3cfc2991da387e7df630bf2b9341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8742656ff3a33159b1ecaba5195e78aa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1da9cbc2f246da7ea1edeb8f44d962343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c191cf341473890e9d15cc8135e5ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03fc54324cce59340b899a96ba02eb9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cad90677f70ef907d6b26a28823502346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e87524f389f560a1fc84e5a3255693e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982673a2a6d312fd0639e5787fcbf95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e58f26c2eb5350b954891fbe951203349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59caaeed8a73ced757d3f710fc055de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f844a1329947733535683a911b6f34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8d850e8b9257a3441cf92aa007a0ec352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97629d7e4c3215e95115641d53c793353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f65d0af9a7362067e5823eab80674354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856907885e5a215052ee62c6087e7d4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76c4290b1d0517e80fe5804a918104a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f30bee85a07e9282f1f7189d9fe2a9c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5b08082272b35edae4546e978d74c2358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0b1133cd36fb5d1cdc51e0b4c42ad1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159a387db8a9391a144e83b5a03c96c1360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9560e4d88e68450b3dc25a9aef099a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce3dda8406e3b66d6b08e3343d593c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af3488ee06513b9d5e8b8abd95a2632363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e86b4fc0ad6d0f3353b6cda4df31fd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26998ac6e8c5419545ef5da85dbe2f59365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dafc359de2c5940b7ed1da6e18f8b7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e5b4a0e3f32fc50ff74ba2645351d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809117b1642c5fc7b5438ada6518df0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad5eaec83309001dee55f4a179a877369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0963bbd1dfad34433c2938b786abb70e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d45ade76f25da2ef69081a4d76973371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcefb2ac8db8f5ef2f29d66071f7cf03372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c83ba707f1f6feafd45d6383c6f9134373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c635e2caebc1fb8c4e1f9db7f0a00374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b9c2b401484fd8c62f607d2e2bcce6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ddfe88682d485395b256c926100cd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b658f0db3719b39b15a200bbc9fd9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f539733494743adc9c54a8b37a323d8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcf034eb1f55a09253d1d3a307f266379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4379a7d9e7fd41db9a50ca9fdab308f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb915adf53c08eddba4c1c326a45d6de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc9187c69210b56bb72d8d99675c42382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99ee23178db9e6429d7d8c3c1345c6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42666229facb7654dad862cdaed3273384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376373c5c7c7fef4972c40d3fde22ed385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceaa933dd720b0121a55abf8d23c794386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf5d13a7a9922a5695afd1be00c860387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60ee020a8f2b517ffb658c2b0cbe7d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3705dffa2253d7d4339edc35d66d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdbfc98865000451fcfe4ea5da53763390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a1e07ffdf9c1a8a4974ba7edceb8ab391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3022024f0b3f0d466c7cac8c490c5e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3885434e0a03ed706bcf8b6d87ff07393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cacd71351139dcc20387516f973c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08b35d26a4873b662fc33150760e69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff98fd47131f40a0866ca20ddad3f31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46350d3b8ad43d1b28f31a33da01f7d4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5113e90089f2a95f2bdfdddcb803e78398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b812013a4519ab9931f430090066a2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cb7ce50670a1bebc892ffcf9adb1f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89fc167ec1c6587705e851a4de5696401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134ad39da6487b52e5fb79fe46847431402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21b43a797e47d963c6e94cdd5e89b21403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41acd5598e96cba327bb95093208a63f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae955a893d7655b2d04cb0c7109daf3c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eba0dbed06fa2dc0afafc3c7491ef3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ad6c45c6c521c0a82325502512dc5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016da0618ebcc47bfaa9b1569f669be8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03797848392839fe7502f3ad0fb3566c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fed73a0f3e58720e6e871313b451b8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a784796698ac85442bd84f77014b00e1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2fa2c56e7eb4411e77a4dac57e0803412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8316ebc5ad2a7f82752d110d084fc461413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c10b02cf19c44aaecba313e605e22c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8745645cc05605002a11dbe055df9e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a324b3a26026140c7fda1b7828e619b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bd7da88b0eabf7fdf10cbdc8a2a0c7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3293269a937993261c201c58fb2c2bd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646573ffaa79fc0402630f918ab43ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bec9042ec1f6fc100c554a31a1595b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f41414305c28cffa44f7b30985ca06421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4e4a57fcd87c795b44e2f913fa7b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d7240f9b74155ef7412bdf4943d9d3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13828623e05c347455b03b19f1026e33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1f2d35f622fa6c32390aa9e2cb9fa7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c08cf6ca3b5066952a1a0591ee061426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0ac61cc19be6b0f160bb474a9e73b6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82ba368750d9203b9297b8c7f73059428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c8d7586d9bb286b20a743668c1c9f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b889228878e576781358cd273ceed430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe5e8945be4dbbefcd211b6d049201431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f0579e7dce28def7422710c7527ae4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b1d890892ab81ed4a289b5d321ddbd433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17de99f106c7905e4deb421aa4ae5583434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f1deea4be60794b4a278bb6682381435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1c5ce0f288e6dca7f8876b4817a4fb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a46a204babb71ee2e87538a6c0618e0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a607528f5feb0b6fdb4910d3d7a69438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb312bc40253a55868d2da97b67459b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5be24aa4fb314b2bf7cad342261f3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d71179c576e7a19b24bdd95298d1d1d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ab5dfb117581bd44bade438b6b92a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99bd855c102e0e18cb970603f6ef7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8236ceb33bdfc8df879815995374282c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7a39bfd4c2290736648f1a747d35a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90caa595ac8c75ecb9c7c0c93e254373446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0021474631db32d5770d64416e745a23447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b23334e5bb814439677592672c466448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61a6cc89ad07593201c4105572a18d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10125e0b5838d0056c23195de4d9b370450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df998c115c5007be89726c3f3f5849ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116073b51cdcd945b8edbb29bf74be1a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c88f574c9a74ded53a60f877e55355453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fd89eb98aac461361c6b808552d1fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3a3e9494e8db3c76e37e4e9504f39455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03589e331e3ce43049416127ef3f5c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e812c830a4a4eb832e43df0b169ebb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f59985d871c5c5bda8e103bc1064c9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e82546fb739cd1a65d2399d2eba1ee5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8ee3692c5c719897a6ac5b0c7f9880460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a75cfb7d0561d9b7f4f0aa4a97d98461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e06f37c2a83b2da4a05c0e1b61c49462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e51c81c7513f2c96c21f3139c30bc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b947c1cd209939291ce33d4bdd39dd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab377d027858be1e297f42a46630a0b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e9fd233e87fe5042e07ba6e53f4f11466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93809246eaa3d342e1bcc257c46fe19467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb04fd2191729de0f8263355bd5538468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797947107e8fbdb0e503643b16c402ce469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2697e5a2a20e54b51d594b21c5f7e718470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c4d588ec0e655aff9e99e57d2c26e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe8205c3677bec80d27a62a03a233b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068a570f03000c85a362efdeeaade90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09c94402c8e2bf6396bc40f8d68ac4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ddffa1b77379f11fa1246f3e0e9c48475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aba2a7e04ed5149bc3f65883e09be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445b0b140cfad9de232c0bb53f5b9cb8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2808875cf682d34a126ae8a8b45765b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7300ff7eb20f0a81cb12cf3bf942398479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d6ec508d3677f89aedb566563d8908480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137e02feba0612d0f36b9a0f1e749886481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399dbce7585267619b8ea21c4709423482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066855bcd208983852b0622c8ccb03c3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300b1b41430009a304f4b44e7b3984af484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb044ea8f14bcac59a05454235913c79485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02d48ae5d306bee7e14984aceeeb04486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8dbc8d3a262d0f0b9041def4ee341c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c29ffe499e429a8eb5ad6fc427751488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d3cfa2f4019bca88813b2896ab3d4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775e06c85eeb106c96ceceba56815b8d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e168e442c84e5a81cb91acca93b55491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3b7f58f7c9cda31258608d4b4b045e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cca247e92e1de8934b3d470afa0f6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1c70997e45a1e4428163d2be68239a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72916b414d293531575b59a0b19d4b91495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edb3488a3507130194ca6ffa4ad61ab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa609750e962309617ca73720069330497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a3355ee5e480bb9b48301f85bce63498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3bddc3e68cc63725a4cba67736fc1e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caffe71fbf89adfc8439767c7f625b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34059a4d0a645f2b4c7f6c07fdeb8f6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7456ad8a997697000c2511f56012e7c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b7f8c9d690291f75c594ea5260a39a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d81b8d1f741ca8a2742d97dae7f147504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2e67477f0973a8dc8ffd86ce63833a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93806c0990a6bebe2d770c05d64ee6f3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbd0f93c84a996e4428be72a4cd3303507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90e368a30a232cb3b1f694692e5d9f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d8fc3ef16f96acffb1dc8c8168956509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e90027eaa2bfc26d83b9c27a701c3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1153be398ac220f836e8205d995b732c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefe4e94af5b51143f68bed1632d7a2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ad24ec6affdab9a615dc9027a55e63513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf22543b828f35156cfe63a3d40b398514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1c948b91dcf9730439d87b011df28515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262602fc932713969cbe2c38666dcfc0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7e2620e0b0279fba1f6c2d0fcb8843517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717a72881e5ce63f62be14be63d8839518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792600e63fa4ab23d73b6696de226471519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea7bce2edcb357062613810d35ed992520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9130d06aadff9329e233e1baa10d86c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9551ac22f4df525623f1c89d994583522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd255ed92c4e7165a9db14adca6f586523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7715fd7f70ac245fd9be2c0b8cb240524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60818febf5bfbbc70d5f7a088557e0d6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cdb70b7f865263398548f546969403526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007e3c1d450565ccb7ee760b3282397527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5136a7a96423a0800ee5c24438c0357528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe905b7d8d8aed2b28724574b098d03529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86f50742e7843dc44f8fdcc3a79aa84530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e872c4c554d5b9111f661c591cccbf2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6184bf8fe5db7315b94886f1550c52c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d119be0d3a5be121009cc71d14871533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4a92f64d40ea63b2214142b11a6fb8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705d0d99b39c9e59ed0c7f9bd6e2d60535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b725690468dc9116955098b61df61a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4566d0501f26e441f94f22d68463f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70415ccd3eed358bf4ccbc59e9a62c90538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e4c44f53280290698fa8898a0f61af539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc9f4e0ef33d6db126bc8dfe10118a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f579584912c778d2f700e3216be040c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27297109c2b7c63b055c2670216d6420542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f6d95b396633d072f75598a79df3aa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc9a3869fb3acc34d1800276f28664544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27955bc8b5b3f77403b6e2fc83fe56c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11989af1e0a0911b30db57c3698ed5ca546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68094efbf238dacebee4bf898f4994dc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14b675ad11c5e6280132ebc72c7c630548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f387bd4988f0441b342b99e35b145353549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adaeabc60c9b38ea358f03d2482421550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7669371f65d49e796a2793991aa5f21551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e96f1d6986ee8bb669e55cdd68b02552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdf44e371e8a015c3e3b58a1dec6670553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7142df02e2f2b109e87b8c0fb5fb6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f63c8b674d28d082874dbb99501bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb15a1d647affcad389b14888c02645556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef98bac20239ada3eb49d121a4612c7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720fcf4e771878810b5490340f7cd6d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d9b45d62d0a73087587fe504aa8295559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb08f295beff4b6c6c2f6917d01873560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49fe655d77eb3f1d56c20b759011e3b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bc4dd30b713aabfd60c7623630ecf5562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed80b956ff56f9721570149caf3222563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a1ae6a98c3b02fbb904c47e785f89564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d59b47f932af0a7cd51f2f0a4ccce565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebdee69aad07007be5cf79395621430566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ac439e3fffd09dd40e341d1fe562f2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e656e2cb3b1ad69620745d1f8d5c3407568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eed1d6e8e6746082df38c2b6d90018569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37297b6f769c18c9275a7635f4552ccc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc059e183aa0080b4eb372315a881ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72d3b1d84279fcec861f5f598031333572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93bb74a1a3266e9800549f70bbbb1a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf854373ce8e6ba4154aee2e87d46fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789fdd0f27a6ac8ebce7d1033c6fd20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db736ba353ed9314e004e824381e1300576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88be5ee9b3213433e448082d55bd4472577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428d907adca6a64a552be52062fc190578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e44575c10162c29f3dcc47b39f91e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a714982febeecbbfbfa7d532e7087b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db29afaf334b28e8dd961af080fc2233581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c497856260f8c6a79b1746a4972b3a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0b4b839041cdc83d9a16b63ae6f739583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd7ac78e7e8eff078c1eb200a10f4c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d81d35eea4bd4272487f70af8e51e6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ae8ec994cf6d5546dd798e402d5b04586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5aff1072e377f6fa60cc5350a759f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2d5489cd8e569802d150eadf2050a8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e6dd5e50dd28107c0da21a4a516513589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a2753b252301c5e8b42d412aa0193590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fefcd6f7cf1328786cf4564b0fe09d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d1b88d46a09acf3d21c13a2208181e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65456b7509d5d8ea15d5319b6fb2ead593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f761ebd639cce773a5a5c1af4a4f6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b072a7d44a9a08bba809da648690b3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20ef3355e6c111d00b37c6aac428f31596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c571f9d97d3937a546c62a3340032a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a812f34caff0910f9c0b9f0bed15cc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53085c7ca48ebe916df3dd3822f62fff599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3e5638560221f8afb2669df96ad6b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29634104e77c641e59e74d4c4dfdda02601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109e53f4fc7c2bac21d1549d7d5c9cf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dcc713329f2eb7b3b4e6cdb277c81c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1229c74042c31ddd9f0e84c5072dc03e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f174ed7f4a0233ef9734ca6834248f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71bca6f4b6f0357179a85b7e1840bd606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20ab67c8f46275a7c5e441794e35760607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6b29302fc68eefe0c21e00f0539eef608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cf25a655812c92261653961c66975609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cb3513e61f22b16056f884b45de6b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72730b7afa4f1ed248e023914bf2db7c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af057ccd89960553cd5f255580fbc6ef612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d97a034e4f13af0381fc82cff2577613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa690465cc81d1020622922c5efe34c7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7288199c52b5f4de69790e50eaf65f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984aebaa2e99d0dac86eea6bacc5a5b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8b561046fdb7132c3334ff13d2a61617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4ddca51f9a6fdcf3b447a5fd57ca7b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e945fd61d7edae3ec126f9e67c0e620b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74328d9b76131559fcb12efb1731cef5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b3ab5280e3d54209a568f7e621aa3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64794b1a1a9bd955620b2089e9137ea1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19a7220a90998a9ded9657db7057312623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034e1c05a7d8a9d35e4af99d51f29e2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c371afff4bdb39047fb4924b272bc7e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cee861b6f25ea595f7186ae1517822626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b7f1b7909e940bb5f4e80ee8dbe740627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250f1eb442a00339ca539e2e3ce121a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f947c7c99a7858c78e2813d3bfe987629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22cf4376d8db8f2bc1cf8485c49e42e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b88ee49d12fc797901c2b645e062311631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f53bfda2ba7e543b6a9cb8cdb49869632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ac0b74ccc9f1075f3ceae1b0512239633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb608f1ed18a552642e1f57502862c1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d3e3e30896aa01dfbde0d4c602ea27635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f15148ef863f46e4b17b44276d5e2b0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99506d541a7dd19058b5256955d71e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0780f93e4e1872788ac50f642ba31b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d25827d880201d18efd4434e04790639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a1e1a3127afbe22405ad7bc5c594e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68a94181e82064c0d761efb6ed6aef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e915ffa465867019e6bbe9c40be752642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a8b0b845d8912f82dac63aed5ac54643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3647bd6a464a7a6cb3499203e7049a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1eb53d2ca4ac9ff258a3b9d677ef68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa5c0c8adddfdbeeae877211fc39020646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2beef404998e1e05c403ec04515d88647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d7081528691ce1a9c877f6bb33d446648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe145680b0041a67d5d7ebbcc4efaf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5748b814ebebe73a04a385048822eb4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5fa11c9ec5761cdad11baecdadb8b6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374d9d6bcfd014922dad648902c0f9f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a17d77c602c64c6e58034a6a570431653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fadd53164114e65b17da7b2b948cdf654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1c9da0a08f4bf6f9cfb1d3e69b6335655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af24b17ee7cbce83e6e83975674e15656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a2083d8c98a5b7fd634dcdcb02e24657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac18df60f2e26d8e17fa4103755c4b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ea3219680b3dfc38718310a5a9faa659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ea23dcc0117ae360b40906bd0fd69660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a94d91a81bfdaafb89d9436bf892b8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a39bac3cc5bcfbf8b6faafdf6e9ec67662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d088fb4f41f491b1d7ad3677ea45a5c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd88d30b6d168f9fbd5cafc9cdea99b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e407df320a9e41417ef0a7a9a38505665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a8df791a90d7bf0b838a311a5d634666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd34ceaacc72b0a398b281c0415701667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bedbf917cfd2bb101bc1e7568d7c3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852cd047121d920202af01bf95a824ff669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5945dd42837ac768e9e8847d8d3be9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e44af9fb07de2f92fcb6fff4e251f0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ad09bd8874de50bd01f13af071001672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193e30abc58862e696f6227c44ecbe79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd8c21c171534209f9b70265a535029674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa6aa38cfbad758de12dfcb378f429d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b195f4d776c119bdc87825916c472fe9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb67d4674bd835365073931183f283677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba1cdfaba7293f982a55530e44df8d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281cec3d79fdb43132df5ca604ef8216679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4a52037eb1149858f347cfd42b6c04680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7a18a97ddd623bd8efab8af0a00b3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1aa4d7cc3b250c65a2f269677699c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915828207eb48cbaacecb1316ccb6aa6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218bc658e555ec776bf4e133833f85a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4faf89a87dfc21862ba045d4ba4caee9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b101facf5095bf409c9fe32bc5f44a5d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ce7798bf6469559450a92db041563f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfb06f36e8ce3ea27440d8e2a4552c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0594a289145f5c7b0892d4a0321fbf689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7aebab79b3a543d373633fe544628690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bf532fe253bdd9ae5df935b238781691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8c2717a33c13fb2001cffdb2068ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe8c5742c4acf8f5618d74ce147bcbb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146008078d75a9cab3971b2ef2147688694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a6601f2c3024889564313aec0739cc695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eede612e414a524e46457663b54b6af696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1f34d9b183519528f438d38ca57c5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df293d3ca9c5aeb7db42fdb3c1311cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2a8be4b875aa52bcbec04d24cc5fa699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed3eeb3759db07569c4ee27779c1964700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534fa751cfaacb4aa93f3f0728a72d56701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184b092dd5d48dd48765a86cd442234702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d8787a5f43ebc5ae2ba6094d0b6be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48866e5439494b00bfd1ef6d9afcebbc704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cccf2609ac538680802d4f191303c7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5532d01b049ad04c0ed649b445c754706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01570cb8336a9ce18391f7947fc45eca707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f798bae1bdd845ab2a2650f222b1c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04676c66a9e83e0da868075d9c4f5cc1709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7632dfa4f3639cf14bb09f23d05db5d1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18472f9d64db31c4f691407464d15f70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0fc346c8f058b90ec6e4a5bf7e4126712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e28506620e88f1326f5dc8be25f30e6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a75b7b82eba15981d467a0e6993bc3f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450927ae09c5ec8cadeef4fef5f3343e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ad58d5bc1968bd6840d5554a675595716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882fee5b95ec9fb3a6d8acccac89276b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3890ea7c2a92cf459582286399d8bfdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0831c9f1c0447bb4e9a110ba27a8da0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5848fc7b8f82927f458690b8894c7d8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62c1b2f3e07ec721ee2d24bdc3b16a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fb67903b1f5262b051bfeea0c97b06722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7ad1feda0602056f1482138a152730723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4b55885294dd6fb95f29e5fb2a3718724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5930aa1dae99a4685e57d1989195e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e38c42b4772b5977ac3d0c6aa73276726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d674c8070dcbbef614190111ada2ebc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84669eb16cbfbcd5a5faf1fd73d1bc49728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a700abb99436de78989d148a20b2e3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55029a66d29674d487f7113c36b7c035730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f9bf84ed7111f106e2c4cbf99e1fa731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d514c4caa8b101300b0ce9ecf19ff5c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce0958e7cab06045ea5e7ba80d6053733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a262c6ee9d3a330cf03374a9b69af681734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc645f1ee0b6df13518e77659d8699735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30760fb6e6e803f3074ecc323bc15385736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283e2bb74b63d1babab3402398383b7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfed814c7fb741c23e33cd8b25b6a7f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845d3e8d3516bff08a524cd3a9047f00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba80d6e98cb9df3c56b4832c26243c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82b29b8ddf8d96c554706a25025563741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d230192c64ffc618295887d149865906742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfa1b2c1226a7b8003574f6f58d90f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a869b2bb4991c8618af93786583d3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73746354faf1ad69e5aaaa03f88ded24745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8997b4dc286cd78cd0baf06bb4822337746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0cb5893c379377d2db9f1ccb2fc1e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aefbb25a3ee5854fd02ace86edaede748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc41d20d088160ad2e6cb050a22cca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fd4e0e14d1f81f0b174b5ccfe26d2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597d3040f03325c0a5e27fb151db5f3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057da31baad5f51a6339afd246e46c7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ed49318d8b4f5e4a9e25f7c3ba918753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4725357e87136c4a640fe686dfdbbe6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ba7b3d0d778acf46d1192b036a05a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed8063120651ddd6f9f1086e2bfbc7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc177c11b29d959ab018def596b0b81f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47acea5d2ff118357e4abab3f5eb27f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74647eb070478b93f4a088978d013a1e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed7c6a231915a5a51e489267ebb2f51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44120f193d416993ad24b74cc5816d82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acf59283fcf54116594a57a02834aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508fe8feb2607b1b600d308f1488c1104.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e8a9868a42168d2804a0aa237546055.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca289a394f06e654d514fdd9036432346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50670fbaa495ae18e3df3c7a09d269b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018822459160bf7988d2931fe074ba1a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a00ba2ad39a44f214c2cba2e730b14b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcec80956770750d0b55c3a518cff7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac0114a3cbfc1cacc8068ce9e234bc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755e96f822a6b14c71f15a3dbf9523912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb026482cb02a98a6afe4e343cbf567d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc5b1faaeb0f7726f827b91f263c4ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60917d0a2687b3aa56c44889b93a96e015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bcf81ae91b23553dccc5c2e5c9232b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d141978c98418a3b36c9d3ae41653d3a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18349eb4be172b0953dbc25a9758db2718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4cbbf116b551446c4e1dc9e49165dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c4ae4ad86056858d51804d57ddc6db20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bb3b36954c4dd01080ad503629baa321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775f8a910e948fbb440c167bea3461e522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94351259ceddd14a0bfc7c658e743cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598c6fc268ce11458d9370b2f72633e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6895ea1d506388bc6f2f3e97b0802bd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b70dad0a9ff5ac4e700b4eff90a29d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41649859d71f9d6a8bfd27196912d47827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0ef289a79f33c4b0ab8d8b700ce75a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88873920ad41cf2260809648b08cf33629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612935985d704505dab6dd75258648ca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff4c3440772a2fabde7e113ae26eca931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9e8fdd9806fd79e78230d0ccbb1a7232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258b2c6439bbb91be38b0ad0d94d41033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775cbababf819ed4c134199a5ae444d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244559a70ba90b3aa4c74661b4de5de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e204f183baf66584bbd72ae6f4be0436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec866baf1993431384cb414bc1a0ed1037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9312cebcf0d6f843499f2597fbfb8238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6c468a00273fc6415dfc0117622cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0b2f5369692f7aaa98ef8cecd231140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9fbcf1dc252fe3bdf278c200e9e83c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37672a922a53210eba4007c5dc15e71d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280f6c1b4a0b6f454b71f25a89af4c7543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574664bda92b70905e4db4d94e8d73044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6fa0dde6dba94e115ab7ec19f947745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff4d8d9f8bfa516efe264d990f4ff146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912fba60a2225517e129ada7e6c78e947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef33207caa534ed16925dddf4ba94848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a931a9ff920f6bbcd1f56d96653d909c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46fa9a6b93d99ee7e80fcbd59e4670950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc96b46f035e897c94036978b75763951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4f821f6e131495b85297a74cac1bdf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830a6fa53857cbd821539a5bbdb369153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917e55d8af9c8aee604fad916a5a03e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee73ebda0c42a5430619fd5ebe6bf52655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e06418431476417fa4ed6234d9de58456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97039eeca40643769c76e104211c200e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae0897d90855970ab5a0391622957ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ced76158fe102ade59b40297114d959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2ab68afc461dffd05991c85d20de960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d036b138871a1bb093d5ad571add422f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15a62f11c13c371b04f2c29c2c215562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318fd9ce07a761bf7433cbea434eea763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1532d098f54026e997f47773996b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8ca0f867a8435cc7deff9e08cc66765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ddc8a6324bd9b6eb59a4f5e3a30f4b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11c0d48ac64147dec1e86919eb3c0a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf0c1f198752d97a3680c9dc864a3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c92aca0f18edff80b3354e2c3887aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fda6090e3b5321c4dd68e73421168370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a817b286e7340b7138a5df318d37526271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cb2eebc9209061892c529855adfce72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe374ea3cf278226b87b89907c4a13e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8fbf6c4b2984f5ea326e05bf90ab6b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaec62298793aff3f2a2e381f37e70175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0341ed01090960818231f3165e5ee876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499b58769b4945b9fdfcc3a5c2b2fce77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba312ddecefee68b04baf07e67ba99e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3367bbbb20673831349bac1297fec81679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738bc0db44f20516a0185dbfb3ad030780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ff0f54c2818e33d2886c83f24ee7581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720e92675ca8ad5592d1aae81e7d8aa682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41280bc3dae1bbe8e4dab0304dc49a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb8cd8c47c9b731a8ee834ed37f19684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b1679fe375d5af856a0f92f2e8fbb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee71ab5957d83849ccad0a71f1b8310386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b95fb98d73d69dc8acb2eb5996188a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f825c1f93e32c5d5f284df94935f988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8504677dffc779978881b17d5f8753df89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3103369f1d8e60fcb8e0f4ab4109ef90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed13ba973c611fdd58412a94a8f2860391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ce58cc67ccb25d99b3c01b000b68292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c6e0dc6459adbc427bf54b5ded709a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e2eae61a78f330366b0cd28e65e8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6b059f0c061f0ccf9fa806fa600cb495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963496aab7671c8b513f44a9ed2fcbda96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436a5b07f91b7642f4082f28e11d36a897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9583fc7357bca7724f699b970f17a5eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee5c1f2dcbf43f6661d1b982a018af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e413772caa835995bf842f400e6aa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8375ab3971819e1fe813f5abcd88ef03101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8088fd927c95efccb57fd3e33f41747102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02528f02f8026c7597184d695fc4341b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f84a43f8333002a9f155f88a6670c6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6abba3dfc61b2bc76fc247b9768178105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0d9c919ffd667d61dc48731224ae1106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7bac184ac63d07ed1953eba5f53582107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145540e11a8747ae7984871e2116a9e6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ecdb045304f547544998fcdf16a7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded545c4e11bc179cc119f02c07932a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5868d25b900e9f906ab9e24d773cb9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f2b85f61e7914008668f028977db3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc88d8ead17c139e2b98e037ba54763113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562c707bff6b1121041c1f45b0bcc9a5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c62d266d6057b8c940d0ae882da78b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15491b8f0916f0cf8d8e5ec1e8fccdf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afebd8bd772307cdfd15061625214a27117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02b5a42c66a0b7cdb0bcf01339f0e93118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f94d535d8956057c4fbae3f097e4c06119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdad9bfeed6b3a25a8b4ee527bde506120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb36ff43b7538c8f4a89fd777c9da393121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692690ebabb8ed6e22d491d87c9d9bab122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858b0a976e8e92c3e3f7726f92f695f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b219ac748ce77ee95beba3dcd4c05f6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea2553cd35abcb5e19bf8509bf432b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462b4d5a830a385b2410cc2779f59eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b38bfb8acc89fd0d0bfd3b1c7999e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f0ce86f5a66198f2aa4f64aea8b768128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b292829e2d0831418bf7605e5aafee129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2b778538b64ec33ddccf401ee822d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b8dbbe4cf861a38dcc410902c01efc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cc4d9e086fb6893e4a6f51d7379f9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432b389bdf6e0dd7f438edd48dc5dc86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d445a1109a595c7b1fac5bbbb1b710134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639ce097d333932ebab6b2bbe3045b8f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad895e2ea6ca3d55f46f2fc6cd22fe05136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e44ad472cdf753f6c139cf5e276998137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c803f87f89110ffe29c25373979292138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a653be28d9182ada2d0c281d0ed9f3c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b0f01cdf0a4b42131883371cc6dabc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f552a25bb6cead82178d9788297a6a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f8c3165ab466394027058d05fb785d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27261163bb3ade865e83e3c3566262143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c3d56b1dbeb1e99be698ea3a67570144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2cac95d7023d78cb7406f9efc6bd4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d348dc6ab257b3fe30c3c09443c135146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa743a8d9fdd96f2f41b92e6101b69c6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a22a947aa7502f0c335ffe1dddad44d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4803722e7d7e1a06e7572886a903cde0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13585838e743c4cca113597534b2540150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36a7e1ea3008c9282d12a6d334cad6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2865793dd9646aef3f27ea313e4af0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d880de7c2fa7a517516973e31090e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42866922f2f6f372abc39570b09837c0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ac38eb8954435efb8de8de5726d35155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eeec9504801c5e35a3efd3a0263c3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f8ec6f6f49f5354a77e4a19539139157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027691ae8b0d0f2a75967141cceeb4f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30d9d2ba8ce06a752d86bae9af18e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f639c1afb82ae33ef581566d7e83496160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd7b2317db9bba5ed62fd8b9ce3b9ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6e2d4e3814f37650ed5ecdbd18894162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90d35a780a8e9c144a8c6c7bd98f64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3342fa5b30db00b49e88d67cf01534164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cde739360e8a005554b3b3d56f1a9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8b46c2c286fb318b79f8c576c54c0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f94b42e403e07f97fbcac034c0d52b2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012b42b00f16d86c1c59b917d823200168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792532377f9013c5a8cb6598514791c2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c7795c6c992c89a7c39d37e3758650170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20455bcf0dcd4117bfa1ba74789318b7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798771afc921c096ddf5f054472eb3ae172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43dd644737582eda4016f988289eb29173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ce1ff46598d7760b06652090021c41174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436565f8f9f6487533960aa42997f357175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da27e7ae6804d312faee7ddc95969270176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2864f961060828cddab3e9e644e12020177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f4ff8ff4016e67cda8f5b971395778178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f807c73b49cdf9cc06c53188eb7ef2e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e2e196e6b46e0b36474f34595efead180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43fa5408d63b8e0059d13ebd710e3ce181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a774e508f9b8a604096c505a2b051bc3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b15fe91d18971c77f6d504900f5c710183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e866391a0fc1e1562efaa551e95cc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e7fe61744dc891a22fb83afad5b382185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdb4d847bb2d36169c7f770d2aa9a1c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba083515c51ba2ea12a6679b1aaef45b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28363507c057d122998850cfe7f6b3e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c399c276c8f60eb5d4d91e2b042bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ba1c043555f9972b126c38d7bb5f6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9d281384909ba4cb86cb34cc324472191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52634d516c5afef882f650b7156d9ef192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e19d2337e59129c9e114b7a9d9a1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940990d414bb89982e48a53e638ace06194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01c775cb38b3516d2d7de66810da4bd195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a2fa9471c7d2d50608e2948e5cd09196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de35f15d76e14c204e5b9e56996a0aa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965178a004394dead42aa990c975e7e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8189637ea8304e053ebf590eb7ea11c3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a269f2f6b17229c8a66497abed31ec9c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fdfaff4521c313ec083d65565925ca201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12786d1414cd13ea9d0239f25eca80f8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a5963a314818b5769f2ca195369c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28c13a4328d097015bf4ebf314c5d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9c2d5cfe3076255b7306570471759205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4469dddebbfe67172bd844fe54f15baa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3b102fe0d127e82090e047b39e2e5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9645cc8a2e97e2154e3e18e162dd4610208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3530c4a7ed771656cef80c5290f4e796209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208109f139240b8fb81d37392bbfb67210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7a71a8f4aae0c26ddcec4045e2fbc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6a10f7a3e4923a99b3cf0b29652a7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564aa1ecdb2472e499eb2af59b7ed0f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7539aa6cd7db435e70f5f04a7c84f0e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6bc27e99e58aad15f2ffd5d4f1110215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba6017a001833b303da2c9844b6e17216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdf8e00b9aca865e271599998202b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8a7433977dc9c6c30bebf69ec0d566218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e63f800c65255176ddc9f977ef044b4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5e5e03fd495a014917839408a611c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f994f6741879a88e396db1ca8cb6a72221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a16aad608011a37fa907820760dcf0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3838554e753d6380e15ace8073ddb0c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571ea81798053937a2731787a6e6265f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aa7bf1a3c2ab72c3f215fa43dff59225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae49a0f9fb017b9f9778577f181b159226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456cf1c7dc7f7be35d0d0b2e42aa4da1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa5867e9271a048a44a7f747485329228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401e2169990f4124f39acc7a908d774229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaeab550b3576ffbadd45e5c519ec80230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772803c826543c63395da92df7da9392231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81500e0e76b5780e2ac098f86764f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f258ee478e90a08eed2b18dddcf7802c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793279b852f3763b6df69ea1185d9331234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a4b4350ab0e1f8b5c5904fb59fba7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d69cbe918dde652956911a1897422b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4db5155e9e8a692cdead1c87f5c5281237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ebb0c599d92d98549a945dc9611499238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f14c3c5440979781072ded7536027239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59af42eca3209ae9ecdd22edf2a70d02240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a38b616dbdb709bffdb9d7ea7dc107241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735704b68fdd21a7795fc4bb8f5075ab242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ffa62309db58d5c1bab1115f7de6f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0868527ece63eb845f503245c79f1f10244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b22f478c21797cdacca35b97b1d24a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729529bccd4be27688e180084fe2329246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe9ed38b846c8855ef5b2361e02dbc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf35271f26222139e63b5eaf457b802248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ad222b73c62279ffcb275e35db623d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd348a0c61d2c52e2b0c5ae38911bcec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a62c0c8813863e207fb1b78191aeb7d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3458151fc4b8cf2e2826310067e9e68a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b4e472e9b58095d7c47b2a106718b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a034de20587988249f1530a137a013254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4c58df4da54669157bbd5ebb5a7bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4633afd39070f611012ec838e7711e41256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5295a2b44fc91b0b56dac2aa71d37de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb331b9103177f43ad94a46cf894928258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1be6d5a9ec006d850376ac29a3f6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28321f0c752eca6632de01210240572260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bf09740b95d9c420ff0a4b51ab6a1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a92c80d1392bfa08ebdfc6208f7b1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d861c5ba4654a7247a7cc12d0d7d9be263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a21f700e8e363720bc37c5e52d97a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dddee6cc43c5fffa3369047bf9c0c6e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef7373c2e39ef557e37b825b313151266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57628e6aa8b919a6a9dfc8e3afd461fd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea4b7721eab057489a8b48b8aa7947268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec0c82510291ae73c0b1d31d086e072269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505de92d64efc2fddff5355824c41c11270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b1b6aad7aec11bc878e4f52b0ab3ea271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e784af75f443a13e6bc6e27cd330d06f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd449b1358e86e6502f1885a4e6da905273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6745521d75ca5a1de6517f04ea70e4e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13b8156ea356555f3486f4cd9d3534275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21fe43472bac0ffd00c6d0d0e73519276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0992633584369adb3c42dd241f529277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bce2a2400f7860b60193cb54f9d7a2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8b98466f791712f938c7217df3605279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe693c2519a2c0fde5072ad323aad43280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61959060c82aa04cb9fb72b6badbb85a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a06a0f1849bda1ec40e2e92d16eef5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86f9ca05af22fbaafe07ab14cf436a3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6a8ea91029fd4c31558aaa88f1275284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49985328bd5a7eb8301b82ddddff5a6c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ec15f211b71b1f705bffcdfa0a43b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefff8474ec5b2edad16b12cf7af877c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba5492a5cdc479ac5455ae89a30efce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2a1062b03495ab2f857bc82d4b542289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfafe4c76de60d0b546029f34c3dd6b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2117d1c9f4fe649f9d047018de5243291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b8fd04bd8176b46c03599d909a6262292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d86be596c19a7ee8dc3bcc3957885293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126474abf3793264eae000fa0b1b3f16294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3770397c0978ceeeadc8a267522846bb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d3ae8115217cea2c69500519c62a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550d01acd4d9257d9a3765169173c43297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef30c77df29bdbbe01f073de9a20ff1298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467c241b61529a7ffc8a485f2b813da5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c2afef9e98aaea5ea3a79ced3e4e1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7e3a67ec10423c59da21b80c5bd95301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae90c938e36224d87ddf923be7701643302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4510932722f2b3a6558e9f616a22a94303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f7c206641f2bd084f64ab8ea9cf92b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930edd2bedd29bddafd204a435580c1b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e82ca9df46b9750b8aac0ba28572f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f35c15eb2b5e3b64d5a0ba27328378d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f895c710b91fa0a9421c74f2efd657308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8d2407440dfede2bb2a879d49faa7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d329c961674b23ad7297a9b822b74310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f448d5df5f0385ac027268ff64265f72311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767668e86fa23ec9d78ce7ebb55f86d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038c7511197e5a5b8aaef54a0ad91e9c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25a295875d06e64dd236c7912a829c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11564edde2f42c9f72045eafe3031329315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce2cb08f7a7be4c75ed1732c6b222a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4152ef7fc0f692b7df5b4a11849a927317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12140d8973121c5dad0f3763fd0c2961318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632ce24442c9e42ac05e2b7798a2dcd319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d4036d873e537dd28c98476356485b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d6efc0fc3257c7cad876632d188a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdf046b72a4c76cc36ec3a2b53f4ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb961b84742b6ae91d6a35e5cf4109e9323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c7eecd9f58f7edc46d66dc7ebb19b5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbea23cc59ebfb41799ea73606e36a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa454dad41a719bd5db781357fc5f4c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ed7301dadd48020d6ef1a2148b23327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311221ddfa9552712c649758f32d792328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98920260f816acd3e3f55376fdf7499329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a6d25fb41981104074d12da64387a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df896d26137a6b9b56f915e24d48542331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747aba70e750747bf690700f0783b250332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bb399c801bac8ec588b073f24a154333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4bc32c7976b7d0ff3026eec27784c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6117bfd396ed91c690322726d9b21171335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a28b4dd480643260b427b49781be52336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd58098a020d4ea733c4c6d64c0e26337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ec3f6cbb74ebe56abafd67c320764338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7601bd684ffc5c470400c02ce2d31e0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9323fc22b73b8bdef5b2f06406ab6e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f93a8966cc39f9ea28b80412b41d39341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700f6917de8d16160ab3a7f0b253a072342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc61b77e98c87b37eed4d07a97e6494343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd2b1f18bc8209671f056b6585ebbcf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deac29e3ba7751eca34a516a3b3baf9e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554b603b65dea75d6b315499a34d9452346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ffedf75b1b778895f4e98025af1d1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e539f12ee59a95181f7f7a57d8d2b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5aa22fbaa0b5c8cb96cf408076bec3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbed0bab0aac39d3a2738f533ff862e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28a2dc9e96a2043829d819e0bfe69ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725da40017c15d55e8defdb9fe298dd8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667712f2fb14e1300e81b9fb96cd886b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0e4a26a414f9a7c94c880415128f4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f47a5a74cc7b23858ae9cdacdde9532355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bf3721838adfb53b45936c8298fce356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b88444a980d4dca224d08f41b7aac1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010434927234a18dab62d21a6456cb45358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cd735423ed9749d6b26defa4d0525359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71cf9a8106c3c9617a4cc4cb2740077360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea11b26d1daebb88f2c3a09bd9220d5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c992483a00e3d21c1ee847f4d72d5b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91613e689400091175259d5c4148f343363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464b03343a2abfae77074bc0326696e1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3b507716a4b8d3ea477817dbc6e4c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01196952713e25305cfd2a4201fe9dc7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f810a7f1364c2973e01b733e45500dd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0d4222f772a22bdcb3776e9f93358368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed425ebd3a6201d1730596280e057a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb0291a26c35f9fc77ea46db6107ea9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd324ee14d145354d8b884b00bc025ff371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e7525263e31aa8407b94a3da45e1a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9a2ac82b44a886afadc10d2d4a899373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109de19dab9e585143877995326d5f5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53675a28ebc9c0ac44adc71abf7e07f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0557b07fd5453344dcee556660c8a74376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94489f50fe2872bd6c9a798ec2aec6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85f7ae0c4b17c5d5f3e8c3f515a612378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c053ab33014436e321b07d2dae104cab379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f09ba25ffd57a35c3037b0319e4f130380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e89c302fb9ea2a20b87b83661d5491381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3aaa5b0748408bff26281dfd2f0c06382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d931deaa059bfc1ed1edb6a4446fe526383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db75cd4f615736cfc092785e8c04f6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90dc4715d1d8793b879690adcd540f3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0c18a3abdf7b10df5a709d0b8e153386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2d6f03ceb20ed4d657d1910fa651b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d7138644a355db247b939bfb147651388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f142aad1ba109b6cf5bcad5c1710fb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba42b5f55dc9f7e8b294f3e502c031390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1fd2f37b393033436377cb71a474f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac66f14809b8b6c2fbc2fc2952f76e8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed10220225de7a399bea46e4bc696d36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4358e3c178213c491c2a0578dd45df394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e06133c58d0c7b9a1847fa8982d52f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a59a10ea9d15e3769709e32c3c0b4396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276638d755e468acf6118154b3a7f549397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc47eebd8b1bb77289fccd46e7ddc2a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5fc207c4c6d96757976c8285e67ee4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77345e3990f4595cffc6b4457f0b7299400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8231529c5e246ca1d1488c9f87bd987e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdd45430342aa6a0d5d12d0e4e2afd4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849ccd272a81ed71d6ccf902a34eb0d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a566abf1c96f4bb37ff7e44b9e7626c9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f967617b205332fe7e98bdc1f0926b0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1696e59c1cc7d138f9a8a6cdb906d5c7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c290ec062ca67cd362977ff39c73140407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a0e884044e2f5c8a1eac41b23d6811408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3698463d3066089a1c7473fb3b9911e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f45cd91e1bb53ac2d6ff4644957a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d79a66c98f789615c7adf1cbe2ad8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13284015ac06c60a7c48b66f63ba52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1174f3ef7d5cb860f7506ff43e26d08413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb66a5b1ab0e928928c5e7bc5ad1ec92414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fdb02102ffb1dde298278be7400759415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63defa513cd2620cb4868d020ad464b1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb0c7d1d82c78b2f45ac6686675644417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01e00fed6479b30dc6e4ab78564887418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371bd4047b41c2444a4b8d65a5787d5f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba9a71f87186f64a7090693d7fd9609420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd85061a2ecd2315468849cee8bf90a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209b3674de6f2d750139a690c2a0d96422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea20eed6368dc36e074fb5f2e44581b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af805acfe111f59f1939554d4b3bd402424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9b6972defa20ea74e5c187771f4b38425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55150e558387699ee9774458e5cbc1b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953462318d32766c6bea47e5ba6c0afe427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562ba7ef55e7776f42178c34bd54367428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765fb045302e5e0e66d1f32cddd513d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66826ca05331eb9e9e1aafdb678d8861430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4386f42e33bfb79edc9ef381e71bc49431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e8cc08b91b2f940a705936ac35d62432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e58f6545e5fac3b5c8faad9281675e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c91aa9db2f56489bb7081596ce4962434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606361d21ed4e9172e0b3459d19157ba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736572af5025113611712c06f1e4b1a9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a8f792397e4fa98d410455865db4a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e66a3d53a6a7b2ed6d22a4172e7d1e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b4efb8e992758d1cbe1b9e7a9f45e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b550b78346826f301e51ceebbf9af8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94b05444f9b6e59c7995afeee7d41fb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edada4ff1b333d0df41a1878fc2f7ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81215dd92801c6ecc5329ad08d1e6e6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdee70badbb109aae089000f77783e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22504a62478c712ad8c552c68d6e8c6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c91010c8ff4b22c59c454705d809c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259102f81aae53e5134db6637cc3fbba447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ddf2e8151f4b269aa677831c3b8d53448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f1eeb9023fe64745b1b3171691da1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387910971d46f3d43d0f31de4d2145ca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f07c1daee81e0f4c413593bb75b4429451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a39d54d5a8be8ac417d0eb79c2bcc4d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c3a9931ef13d79a82411afba5b775453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a8390c97121550631a1e215932876454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9f9e7d49451dcb93391ca798289d0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba426a0e66a780c62fb8b382c204f7e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a906d6caf399ca8bee7ee14340abcf457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a9be5c566d83e209aabdb7b14885c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe585959b218dd14587243b2f7c2998459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa39c205dbc4b36c0e0b6f4f7bc4c7460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbdd1e38e022b99a61dcbad25513f0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da220406afa9e17de559b221760859d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6197c5b27855d7e325cfee24c5bb5eaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780b62f9791b8bb3f1493d9aa6d5d67c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fca03c500476e3bf7a6e255d656a0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70edc185dcfc1da44f6555290b648132466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aaeb187f22d37243ab941e8b976ff8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5586594a275ba8aec4f9dc27110563c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a720d136e53722dbd3a1e1a3cc7d07469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ed4d0ebf68eb2d2d74b5e16e21d5a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca6176be6403e1157b199658b04376471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc149d2455b1ebc699d24fbb5951b53472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51d15d0fd23a5ee9d594516dbd1844473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e6c5e625d6a54d470b1089156a4ad1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37e88609866fde24a3a0e005c56c677475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774fafe237bf77fcaec02925ac95178c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20454953be4105bc0e49db516a19c9af477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce0f331d49e747a5596cd98f3891849478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6ed3dd24e4d74e71f0da118827578c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37527eea1f65b8ef70cc130137748260480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb57a719dbba8b65ef2a7274d577aae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab0d1d7f1e1be0f63a56579e09ab36f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555fe7a70784c315ba957a93fe52bfbe483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff8a98a56ab40efe72160531ace073484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d3d57167bd5d8f684fd439c3a9bbac485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d945d9081d5afca171cc537eb5ff9f9486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7edc550160dc7ad19594fded63d733487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df8a28c67ed0061b6b4a2c313223f4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d57c37cb1b320d66dc8aca6ed404a9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba0f62b9b9a896693f28d6d2310f847490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a3a7d1c02ced7132b83ec509d0307491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d7239c85d148291b0fb8057573a035492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753836e0663eea8579fc5618ec48dc56493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d2a43bd7cc973d2e2bcaa7411fe4b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc3a63c6e8648febeb8aecd398b6f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e3e00828cff54fdf9aa1202fb28ac496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f58e39dd5a6ad571298f41daf715b34497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac730805b44acdec17f70c90410a0b5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f0a3e59840673a81fd94467fc5356499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f42356ad12351159ee82586ed6f72f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5ec7550817aaf2ad5b85e92f6d59ab501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba145d8ff2f6f689a0894027fb96e744502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa245454b31e586508b39d112699de8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a967f8fb490832e63ff805fac7eef504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b116bb7ae5f1b7c576493e8ea6369505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9048028c1911a2122c0417ba6be619506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9c23b28ed217cdbc9cdad32f8a81bd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2382bf820e3b0540e4f081b047a139508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f522ae3a2fa0ab3d88192c73971da7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0edfcca9e8a839c0caf22ce634217a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bd28e45a0c1c9f0e930fc5bde1fe0d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6a60fb316b4becef8781c05fb23072512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd070e9fd49229f5476bea9ee30315513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e756fa9aef549e0a11c7b53cc4b7c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081de472b278b3f3b07356df56f26f4b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d91a77d443d436f70874c43f47c46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3234cf2e7fa493396b97f2d5b183d132517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3f136ba3fef770783622458837a71518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd5a3003e17aba324f96373e4bae4f2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0697fde5a2198170bdd993e9c03e91520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030318b0cb1ed2966bfb62c41929ca7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd2056049f7476edc917cf7eee271f5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148d02a436860012a5ce063b9422a7a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ef311026ecc8fcc74e1d778a114e57524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d6ebc3907f8b0f84f471c1064e4ac5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bb52e16c69637f0dd013dde2530c36526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70850016f81275128eef1ff48fd2cc40527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8077c9ec3992583b5bc1e852ef90037528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43cb0bc317ec26fbcb36f1030fa7426529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48218f396394c1eacab4ac0bc2c65323530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59b6165c95f4734789e37143796ff47531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bcb84793230442543a64f654ef7ec532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a3f519d8f7c398d82ee4f76e2e7b2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac7b1f88284ee2de5ceae9799320ab9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeb04ed18299f15a9b815a206a1b6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa35e5d4e47d4866238f65905657c7f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca534951e81c0805e92926dbfcd439f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3b5706ea203676c81ade569fb4a69c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afa5b30430068006886c69f213c30c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d4b645f700760cd26f61e84ad9d632540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd67882bede542b2104873698674b9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f767147d24ef9905a96695b2d922e9a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dcbdc8f0656adc03b8b58126de052c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435572fbe3051f3402bb1c816acb247544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c86a19c575a9ba296bad73e4e4c51545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc716383d290384b8021ee978c554542546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f1aed5d297dbf557419292db0ec52547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f142d656e0650c6601d05feff5d4a79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c69df73c6d0021a244fcdc80bf7f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f185aefac485ce06a10724dacefc0e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1ff81a918eb977da979745e5caeb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9216e6cd223bdecba0145b8ba975b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62aa281a8347834ce59784cd80862fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b251fc1dfa547ff24f94538a0e9f02554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73e00bb0d9ceaf1c6d051592f9d04dd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427683f3ab62b573832326f8e826c96556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f319c4c081ac7cfa1a47cb57b69350c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0767366d739891209603c124d8e30f6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5584a187f76e07c3641f8891925c03559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531df069f12f4921255abd7ac0643b15560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf4d86b61ebe6c8001dd7594e3ffbd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020a5580af10e2edfe0ec0cc1f1f3e7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489815933e1b5978c840268e8e75017d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b456a223fa25baeb3347aab8a628c51564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fc8ef3b01d095650d648979cb42204565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2badef30d41363a9d33b091659915d97566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fb79f3e5e589bb07c74dbaf13a81f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7328be4c998ab680cc0423ccbc893081568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca79f6994fbf45b8079be73e55c353ca569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f158050aca3884b588ce92669566b54570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be4402731d529278da596d64cffa219571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944f57977769f0eacc1861981fa9f41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9e12770bf01ac788e407cf42a4333573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969950015930319301029025eb0fb0df574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106ddc397ca48340b894b97807e6361575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c6c0653f681b74fd12a172c036ebb5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf9cb667b043631d8bfbd3b4387d699577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0fb1cf9ffe0d088e13ee470c6896a6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0f56020f5b74d0cded6be13d4829f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1154e423bd5f245906c5f1b036cc4f9f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9228335c8cee873d8132c9d52c1304581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d95028b8574c71fbb93dee43ba09d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb671007f091ea0a08ca50ce1c961fb1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd3cb665170b143142317b15f7ee17e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbbe0e056c68f53a3cb66cf2e4851d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcad266f271bf84188a77c9b1f4d5306586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce440241b61576725eedfdf86fd45f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d218320cc63d84ea4a827273831c3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e68bce3fa5d7e68ef9d15c6161acf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ced15388da43a5332bb6177ebd156d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898f2f76c634b53218db1fb9e846157591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d1f8933078e75f274330c350a7b488592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6edcd896296829a0dca7fc022420b8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdd47e554f6c187dbade3d13fa15643594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ac099950fba3be0758b1c6566a674e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cb3a458898c2c254ed0856037ed2f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134d53748a53c6d99f365dd9f9f3377e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b2fd4f4704113facfcf8006317dcfe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea05d9b062e3f6c2f3bbdba9ddda7a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d4b9a5c12e93faf4a6b5443fb65e4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e46cac3866b5919d2348a8c61cfb193601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009da93ac097cca6b12c5d13d01caf7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d11be25a35af2c6bd6266228c4f4df5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b025a9b90ce5711885bc22a902d7a9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2cece63cee0c69c101fd318fa51723605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275dab2a86d3ec3c0bb9ccc99b473f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2cbeb7b7a95628e6e5939c9e6ad8ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176b1aaa0dbe500446f16d0b243300dd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ce7a6f073849f0eec433a11b7a939b609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c0bdf1fd34812e2ccf46ac4553c86d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4ccaaec981331dbb904a7fa0bb7fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cca6dd612672547ae7e7f9599903d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2fa76506e4cb9da53cdc971f157a34613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e115c485746c7f0727d1c9613460fe4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a91001810ce960bbe890a2bb93b9f0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9b1312123371dddd1f17dcba3e89d3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287ce1e33d740442fe9e6b716f6ad20617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0dc435612ba4cc85007b1e759010b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58552e54639ef29373d9744ea9acdcb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d411d20aa47296387ad5578882f52620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386249f3832c88b9c9687da6ff5e296621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094d52e447de396b7b9e954f2879f0e1622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e044fedfa7024cb8d05d194e1cb209b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d510c22b0f1bfbcb81a91b74fd41688624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f713a9781e40d55e430589b21da1c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5371dec40752e4d45e2d131e3bf414c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaa2a29bd835b8aa28bf579ceddf836627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73421053579d60096dd59d164f827fb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad7c74b6793c1f5223f0c6a84bc311e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791680074963997d72b775f99dcb06b4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f60d8f74d450e7a9241bdf40e1ddc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efe22c5cc24c4354d2e45a996cfc87b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559847ac6a9a4ec923462c41e28ed8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af6e9591fd0e782431ad2614c3d040634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca0875c92b36af7c64b449254bc890635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e292bc293f4bdac36cf67ece11328f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deef3d72d426f6211dd3d9bb9c5404c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947296367c345ca0d771e61bf1adc8a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a862a8ab2ec1a1e8295f6050600eae639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65f0894c5891c5c0edb51539ab14e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b0b29289a00518d65dd86e2b180776641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3111cd6f5deb50cd7d55057e1c3142642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d29cab86639d043b8503c3571f706643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2682f69a7f6c42a8c2c9a38e72843dad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811727d3af7d0566e69e86fda99e1796645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbaf3145b4104185d4e0af2928015ab646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7c2dfa9281ea9fd57d11938efe6609647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15eee853fdd5ce25657b0d6dcf3038648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78086d1f49590b7a93b7d13fc16f818b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588b72df596596f61c5ebbafc4ff99b2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8a11f210d220a8bcbcb9988ec38049651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5851644ffad808b553ff8657c48d83652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c13080c85ab1b75980f2466a21d8442653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e336518efe6449879a3351f010e356c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621658aa1c2e5b7aa935aa5e81126a5a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca2884e21068b546ddd5b4ceb1a6c4a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1973569aa5bfd00b534420c26f8ad111657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b12d81fe36f2a85c7e82a554a22bd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799d5a5b0c89afee76f116251f70896659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d780a164317924507c452db55b4f5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baee0cf17ee0a253990e98a610bd66b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0e2829bc8230e403336a66b3ec89d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa053ef9f1a7bf8774f4da2da6482a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c25cd75df54680bb88c9836ffd7e1a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342a17cb2b5e7e71596f7d5fe86d118b665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1e587804ac280aaf60ac33fd5d50ea666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bdbc0bace001d5259d3a52807e9560667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dec3f05608da94bd7d1efe88b385ad668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fdba324ff6b2602ac1c64a2bd3c2e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5446bfe58b9406a27d25e503f5001303670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04dfa1c4e4008faf5a9a91f324f0868671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755dce32b2d84d7196b9882363b4ad9a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f3b5ff76c0f7943798d15920674505673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6ed8865ccb0ee2b8715f1a6efa045a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53510fd408a6acc235c3e75104a3adec675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d376ddb7ef21ed6a05ae960939edf676676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d423274424af456f2d86addd205e8a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029535c8193566dbdb135f5ca14e4103678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b933d1b6362971dea298a18fd5401bf679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702112b133aec52fdbb3fad87be7ff73680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6da49df4532263eb5fc6ad7aec192ce681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0e0bd52b763120deec0f747a668bd7682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096cddbe438de192c6ea682fed0db83683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7f9e2f47054a9ddd29ba7db89e9cf8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2108decb66b1efd11605fd753adc5044685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b69392079f501dd4979c40413eddbd0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becf21178d659ef9722ff8c2043eafc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4df16eb36ad2b0b08b88682d04ce237688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2d21b8574f2d54b40df9d344a4a4c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c578f4eb4bf5e8c64b38e5de0905b7e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a662a0e18c6788140cf392bf933da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b3c75f731cfa11782244ffe2ae37a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd226e9908acfe4fea6bebf685dd838f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659954d6c700662faf5f6d217129973d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f4e6ca16733c692f33cee39829116695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fc2f210f618e3cde44a29f844a6b4696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf932738281d56a87edb2c6d4452fc73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4001c1a71105a80e25f9502bb1404698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f39cd2db59bfa7008af44a9ee1b3466699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b149f4e49b2110ba35c42e5ef013f306700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c8c23533f8920c311562b13aee0be701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ea1d6165dc3abadd5b0c2efe425b98702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8302e22ad995341bf460d13589c968703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e4f343cebbdc8df64ab28f6c54704704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9323a7b33f1edf5c09df375c6bb813ae705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504951ae297e13cab485174155040c7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862a2b1a5aa0069667777d74253c9da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0df691522caa5c9c1e44a5d599eb35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b559ad38f535654472ab62edf0120607709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71f13b011f8afa0a55a7311da864e3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024e5da67463b14676ddb18badb85a60711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfa00fe48b27e44f451f049dbe00cf8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c720317c63791bacc102910a0eecc7b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6acc957c4c68d6bbfd77d9697140b75714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcc16ba0a23c076c096dcf920e290fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae2123bbd15d160f767618e7ff35610716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cc61148ceb1f4dab32e170db0400d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a9293dfeaf7c8b563b6605b3257f13718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e47c251d5ae2c968128671d4fe3a99719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191a5667e3176890a95d7a867d6c50e9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6170d3f724be290afde055caf7d3f038721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a1b468c5959c456c30119ac78660b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb90b2b5c8e5fa56245c89253562c50723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b5b5f221ef706de34feb6f4ab93f68724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246d8661a8ee96baf6b8cf3393c31c8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736a43fef06502f74b6460b2bd5ca02726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77180d2c575ff6eaca2844a6207c692b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396532b092c0f68bc117db889d4d137a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc62d0e25faef7651b9ebf56839f5d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cd07f55df63bd19d96a1c4ccf895c0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdc2df18a3f01e7107a855700db0e50731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01918c3d4cf4abce67da7e00f087fe87732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b66a16770a16844c7f3e38e7bc1c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cccd83ee72c3d1a8fe73451970fec55734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ebe21ccfb470bfd1767aec98c05222735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b3333c226d874822e5003e94854635736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712f16af518ef10b4ba387fd82817cc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea56af4f4c8fa1c13ca8bdd0b02c849738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79051760a53b9e856cc674055d2f6b85739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0eb568c6ec5eb4b88bd35aedcec1a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cbeabe082dfa23c992c4f5e1f8a34c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bcf8c7983c9d564d1a99a96998db12742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70efdcd4f48e17d4796d114111e522a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccec23563c5c5179c2ff7dfa8b84eb1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee86513a71e7cbf18a041cec4233195745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96369212f7a42aa364e974a8b1e5df1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d7220dedb57be6e1d8d75c41f9a302747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854653e2db1077c4997ee975248f36e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6777b06146fc6e78332367af8b38e7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f267c9d7b6347355782a7b2152d9ec9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e08234cb8d3757450e3ff6f70603df8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653efcde96ff9d4cec2c0e269618d4c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55d04002e5beb9ea3877f003bdd18cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cde3b9156682e592d9da9d3c4dde2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d7407011fcd0c2659f257be899ee6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd166665ec223c1edcfb48638d0614a8756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa81e1f82abf207d464ddabbd99750a1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10080cfa0e5553b09016a15abccbdf0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56f94be245d7a851efb6c686753c206759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>