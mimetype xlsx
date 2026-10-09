--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39647aa3e0cfc5e27dbbc8e3cec916571.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c52d9bb525039e63de35b044c3c24c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af8ae76d32330c9691cee3e7a33daf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a5ab09401577a47a8df93ace71199b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc37d88ce4ea889bd3e5f969639fa075.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf9e87aab17a27a74983a37c928b3e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543330a258f591632345b47305adb0207.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129b3ead3b96b47001b88d285cb46a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c1d94df8b9f8cc08745afe785086d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdb190d1ec7abf0a1e2c4b340caa5a310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b389232c794328dec6a5514e19dcdcf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d58ef0fc8cfc18754bbcb4d8a4708312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2222795af60d38d30553c1d1d16e013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8239b08d410b66f0bb8b6ed04de41cca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c678c181b4d4947dac746bc143a3015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ba01ca58995db51ba1abfc2f9d5b716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de8113686ff8f7480868efc1c512bef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f546b2d481237c644413df9e98c2b618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634cdf32e00fe3bc04f695a8f8dcd2fd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b40a30abe3bfe32bc5d08cfb0554be620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99da4159974410626800db74263772b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6333259c938f90938bd4000caa41839222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb6d632ef963982c324e25d6b08b8223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9714982ebcf1fbc6f5f032eae2bfd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c507755ebd441d85849169118e41d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88cd63314750da9d4e89f7422c8bc326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c2010d0c864a9bd2c60844366b06d127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837bc799c3daee7d21698ef255466b2128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414391368ff21184d28797d76b068c7029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996b022b79d1f450f1d8bbf36f4987330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98327f5bebe4909eee74fd69e8b2f68b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6087bda27d9bbdbb3f712eb2405e1e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d277ac8d6f560cd09825cef84401ab33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc42420baddc7d1c6278de4bc0237d034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55603116a7c2640c0b9c13beaa0ab8c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e35c459377cf02628348f362860310136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9b4e07067a0349933e57b221c14da37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4557d431af682117ad75fe77ce4f4ad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d3f4c7573ce9c682bcdcf1ecc1faa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a3ecde46970a22e8e15f7d5ee9121440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22eb71e816e371b3527129dcc4648541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030132c230b7d229598b98b20ccc750a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb22ec360745fbb86b1fbc9047acdd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf08a792919b689d6caf2ff47869851a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf4fc44d39c23c6f0f975070a44685f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0991fe44c9d9abf15817cbea8bd7d246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d755da1af5b50d2ec93d6cccb0432c847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb36ceaefb992d168514ad6e7068982348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3330baf1bc65999d7865f05f75fba49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c51f702f5dcd80ec6780c9f5ae8a8350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f571c92b0545c5a8079283a3221c5ee151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7968ce31f698bfc30f08b1da40b3a852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c34add71fafbea2af683ad715e218ce53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488fc812f54fc60ac38c36cc3c3850554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04776e1320f1031aee25bde40bc746ad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02a197abc85acedbaa47e1420d543756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e579e627cc5d80f3751b27551334957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e81658de4ceddb4772e57363dd7eb858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e13f6be1dc0306f21498b103cbd77d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12eea0da492e650fcfc9b820e75d22b060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1e4a4a599e7448589f57b33c67ce4461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cddc62d0be8e4fc526d19ca1b548ef362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac280ed76d10e1c479abc064bbeb6d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632bed3a3f746a7cc27589165577c72b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e1d6ae5c66d5ab83f20a9e8b8d4a7c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a89ae09ee3e8e8d4a413eeb0faeff166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b347ceb289f2283a3fea85b6e830327f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09fc337090c6dd0cadfb4e734ced73568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a55df005ee64a90b08185eecd29e09d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cdd26bb1590efc96056a1d6e91330d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef00bdf6e4f2d024f72b16264adee64e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9a3b608e923a7eb7dab978f2d32a5e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a5a4352e12b3b594acb9ef4aa08e873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b8b8d68066f4998a7ae5e120f156d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822512897a7cd27482c5d0e0ae322b8075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a152d9a7e3b30b354e392847ac84d776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbf4f79e9500a337fd3602b87849b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fbf6a144072503f51fea9023ba734978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5d03e11dd41da508c4c8597d43927279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1773b98305bf19d1fbf31162b027926a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb76c3e74430b60aae4da839df381b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf7e95b128a4d92539e35bd2a78e1e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe302264e6fd80ceb3dabea3ad09704783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48797a2d0e76f5c45e0ced8594b141584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acba111e2f06f65f081ae697391efc485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcbeda3db8d573c43a32e8a122e0c4f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd119a2c5a1afbefc96d37eab0c4acf87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d187136addd569714780e58d51fd3588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044bb97149f89945577214b216b4844789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8875235b35a312b761f6c5d37fcbd8d890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb255e0f5c327a7a3e708dbcb01a005791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120c917e6f2f9e236c2f0dfae433560d92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaaefa490cd87f03f51e4d359565ab293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da7c4bd529ec03eea0929b446f767394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6e1065b498daf87c847df71f57bc395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dea64d04f9d926ff5dc233358b04596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8092b4b955335bdb10cf85c13df7c2997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301afa8e10e8db94ca12fd96fb6318e498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb8ef59c476dc339cd781f5e8c0575799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2521f0995cf9687a926e00fa3ea7d70100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2259e7e8284527929533e309de7cb14101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fb3661a5b51469f273b09952981fb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1300d567a39ef5601bd6c0bf7e64b53a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48419078d5d1105babc5883f1347eaf3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d5045ba81f3021cec5f73a47bb538105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7e58a59b38ba6c970b42d94286156106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ecb464a98f4fe49dd01074ded65ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651d8300a3bfd155c8eee69b554ee37108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db172b57e158760b26e12530d7ac83109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386ef2c6f49e077b80f0ea0348c527d7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b6014c10ca5bc1e3c13b1f183097fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08af9ac2c844642406b69cc4502058cb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789657143809d7582f7f590f878fde52113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c73423b49f3cfd482219166171aa36114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effbf2b44c7136e4274f2af672114918115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4359ffeaabc49af8bf84e02d5b40fcf5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af5dc745bdd72b9da022f71c53e0da117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ad94987aad5e21a518b1bd9b1f018118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37a175c36a5f138ad5c9f240306922119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c7d66b25a4deb7644a430eac32adf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3385800c570980319f860eea4eec9c4a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac26cd4ab9280f7b789a2e569432fe2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae692a35f7ff9b2e2245d6941fe5587123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c84672673d9266256f7b7129eb4fdb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255335e08a541e50afd6a0a1ac353ba9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b886fc6e4de12af15299cc7de0f632ee126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823a27e3815fd3c495c331b380bff80127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8ed87295db63ca871103bffa2fec64128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ec5d9939c23b8bb19229aa4c0e604b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29e1e5444a9ccc3ac402e3983a7f18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec17c1dde9f90394f7ea67adc4baac131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c5bdad6e59676ecdbc619ab476e993132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f72b1a1383448277cacc373a6c06400133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933bc63cfceab7b101f87657c370fa45134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902589fec860de480d255da00da51808135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1563b9409dda5313da13c3466fa7127a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f345ac13d7048472733fa88f173253137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c7b79bc1a3da03912fb0d350b0cd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13942109d922e255ec35464fb2f9c702139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5dd9b72a66d0af5a8e18b1a8e4dc44140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ec2d67e3c5a46a4c4fb2e410b5964e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0db21676dc734c152be47f1623adaec142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72fad4acdde7ece094261c4b9ab01f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c7f4c493497c62078e25a586d0a6c9144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56aeaf88857c008be82354f4f6cec56145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebd0c6ecc981fcc9ab5bb5846ad9de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7def16403f0ac4de4287df7b7b6b5a8e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1b3641e99c95af3532efce9332917148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede248d2e6dc6bb54320eeb6f1a3f036149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eaa02c64d410d21b8b00ebb5e01d33150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcb94e66d735ef2ecb6b4d85c0c5603151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbc09559a82493e125441e9b897e682152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ff02247ad0b5fa0b9027bc5a58ae0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c6c2335a72a29a3826aed4b80256f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e48067ea0b594947b50d127ee9512e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41353052cd32e0dd0fce9f452723a3af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37197e50d09c70bcb836febbfba6c752157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d4b36ff5cabe2a4ee05b1aa623110f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6368998bc75178686227031bfeae6fdb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778fa3bdb4abd0a036aeae4dcc133a63160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af93bd829b5c21b1fa932341c08add161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e8065bd16effc5601b7116be3aa708162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75da5c67b3a17a85ed75ff0199351da9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340d4abc526b960af3398b1267a23781164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f2c9af79b50ec8ca3fb670c64f6e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0729bb407ebadaf2796ed14beb0234166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002a7db5c3b805fd59e043a89696bbc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d6e762d08a269c717acc7f4a6b2df4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcd12ebfcaf1cafead16ec5109314f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1253b91908305e8163dba2c420f98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328589fce6c828c874352e918a0814171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1edc2e05438573827cdfd41af6e52172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7593c63f4e5e84803a46f5e029517a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4dcf796162e516d8e78af98d71835174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb6acb81b5dae660fe3f19ba4a3d7f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fbd072dfa2039422fba584c8d03da6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc9e409683ee1f420affaa748ef3561177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087f22f92803238802333309f3d2d4e6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db872eba03cdbacd83542d33a02303179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de1e0761e6b4b979642fa454c7f3b7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4f859670d211cd3c355efc791f025181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2d5184543087c54f44d9d7f806951182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845db79bf213ee0fadfba7b930dec9ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d50e10c6a63d3a86ed40b5e4e844a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49e26a2c1cc09d6c2b960c234d155c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cb26b5a4c9ab2400dab3390af60e39186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f0c0b29401412a6fcbf04ca04bca187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a276b26e652acf586a2cf2f4b4e92e1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10f1cf7eb1c75ab8f26814fd7adf4f2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df98f1fd0d2bdbc13f9cf128f8d3639190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510622e72f02f97eeb3625684c5acfa9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082aaa98ccc8f2c42aa07da591d81aff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bc29ff39bc2e5e713b0b723b9237de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fbcc8ccba80905d5832402c0c4b175194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b66fab8693daf708fa52535ada191b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a595dd788bbde41832329c12ba46d6b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65c6f64d0f41bd0d9c35fa486505ee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc538a4ed3864e50156dcd579f7271198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82693b853022c52a0023cd2fdd7663199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6289384b7289115522826cdc691d515a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b7932f2476523b1a37ebb0d84774c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faef7d6630f7c2d3df9923dc1efe736b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfa326a8a787f11c919fbf53a349cd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde962cb17f678e78cea7b42b72541d3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f09427627335a10fac928665a07ede205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289450c0a70cc81387e955ce02639a5e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d243bb06db34a05391b1581c525be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6283e5117b8fc01b2da1150038f538208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9934cb09f469e213d0289030df4aad9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822e00be24edc596facf1254d37cf4c8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1546eac2d6974142d8d3eb6b9520875211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265766ae1f3b6757fb2e1b7c116fbe88212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6162310ae7371787a4ebd454e70962213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750111dabf648dc41138cae71b28508214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3970f566e263601f77a03bec8a99e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3430aedd26ce56a4a83f0a5e5a84681d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4de20421d071807af1555acb2ffb82217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6d953d69f3ddb9f69a89dbec9c9525218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d307646d2c6c20c48a361e57ae98bd2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c47d12f036deb38e94657f1c0bdbcb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7967048a00421ab73b29659099edbff221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72e2e1a8ddc072321715abf645784b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c322b675077310f6b3da259a37c5c056223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3023dea76cf5052a27ab2835443229fa224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a885d5358d81fd0aae792c00c6e30225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c22533fc68a3c9f1ce536abeae9c0226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb948e2ab939b6e046ad09673da1d1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc03d4576ad6b075033aaa38d728a65228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325ce4b54f1b0fa4f30d023413d0afb9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6cf76cc19b194df338a766df9f3c73230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9276572a287a2865ca854ec7bb82f82231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b7a95aa5f239bc0dbf924e5b1647232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c32417d2f255f95aa962dc153e71d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9142321b6067eac2453e766c462c8def234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b053b595ead52f79b3ac67270be8bae235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f25dd78672d132f674ea52b7b407c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039a9f25b5eea2339f380423af0d2ee5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8102296cb521421962e58d8d1cb1be7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c563e34ab5dea523f3ace8e1983782239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16c3d3140382fcb56ee6d70d190396240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e84360d7ec537995d45b0f6240760e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4edf088fb1fcdde2329142300f171c6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db20f35e5ca23b6d9a0506096696a1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae5427a259c57510a492f72b488f00244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156c74442bf602528eec6780184608b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0497ca057d1899dc685a5a72faa1bf8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebbbd0966cbd54d5abae38a71eb5134247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefefc9e3b8089638a53ebf8c711915248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18aec218066bc9fd7508206d27af64f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5b7af334328a91f467a7f592406fa250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980605c4316f5ef905a9eebccac138dd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856f8882eab663b0be71d4b06f58e36252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332803bf833db14d9e3e97ad1a24bb9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5b5599a7922615a2926e3585e2392a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c32ac13d56c3310564639b3761a523255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a108ee2a1aa775d89e18737b21dfa0e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015e9d09efa8f8ab77135b2d018c1a3257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c286c1cd91e4b59f7836ca1fe0f63685258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1d92fe4d669df6349f2ff54f5899de259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3abda0d2c21098b84c98ea9a709bf260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1b7fb21c9cf60be6322614f1e60f21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de763a7a3e998354e84daeac2740435b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c8169169acbdf9ca9cd2ee8b9ac26263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2df750b7d6f16b74d12779ddc38b163264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17666d188b9f82cf4e9498ba7c21768b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9340535f2e75a41a9823767a2eea1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c7d2f9a6e482b777b03d8af76ee8d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b77b374e503782f2064cc5dfd861ad268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf002cbfaf1fb0d80f56614e9dfcdd5269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a557659a51e9b930e8c04a759e1982270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b660a2761e68a511fb151d4d05d8b84271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb0699e23a830a95474d613fd9cff4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46133e3516cced206fe6cdad9074ea84273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ffc18c43e865504a1d6db779502dda274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771327567093192b9e42e6aeacf3553275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8492bed943c90e2fc4c75b90d4ff6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3b43603ce82b49211f1fe4d69d535c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf279ec002c71eed167d87d24aa2b24278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceaa956ddf01a6bf64ea15490c040b8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8543113d820c9f696248c51bc9f3f46c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944b9fb68c477dabc394ad482d70cc9281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdada142c83a04e80837e3edf930dff3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b52fb144af4a7ce63def0eff2557dd283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d68b14fb40a0407a501402b0a60e5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d61ca7dbb836c0241c41412af600748285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2bc8982b814817223c999559e7a1ea286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6218671789e4a389149460d4aaa64a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe3b760f7d83710cbe139a4d7493d6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781bf901deed8510dc987f807c44aff289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64fc7c34f8b1f1ba1842caafa7e721290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238169b7a42ff2d0b4be2f2f171c8ed291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd74929914ed47f546f50f41f0d784292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44757b62a4d2787e5b2cf403fc0afa22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97b3e6084d3e8c62a95f5f87987334294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28b0d883bd51ec1ad4d56478d2aad5e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ef945ce5a303d19c7b2d643757b8bc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb52043ec52d6236938d8a2fd7bdc79297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58dbb3f038c06e90b804ef68271199298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db3285120bdb622531bbc466ccd5633299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451aa6ac1e7de9e36104023a3c6ff4fa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b290ac84d610004965d8c5a1149ad8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd2caa86c552ff21976e69519992361302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b76768e5b8f516d0844cf5b42d7be303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15954f10e26dd089a31d2d7514aff7e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c171be41092c1061c75ad777694bdc75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82eee26d22c108050b2496ea13dab3c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d4456a635db5571084afecf18cf38b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e649bdd0ee7557489af3de8904b26dd308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7280c29aa7a9546b0af2e7d3f85157309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc1cf587642b8f029c38f95aa359bf310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a57686901c36838a7cdb1d6ea39b88f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc46bb83fe403b53365f9dacba99729312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699546e47af27b1678aa9f1352214f7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a4045d49e749fbf2af62920d88d8a7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f039d8f0a9e31585e3e42ac221dd20315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86ff6880094cb432a40eda6014972da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8486932c0c6b81d4f4dbb73ee81e7b1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f49934f46879633ace839ea94719661318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f4d219fe2f8fa24edd2075c45de0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e6936795bee69cf02f442c83df73ff320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5283e9560b77a1f9ece994707ed2fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25bd3e03e88d9c91a94ae2f79e7a5aa322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce004ce9bc5103f78edc787e6d8262323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6517de07a62a5a41de9574576970e0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75318850fcf16e2e4f8278d040e8be6f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d900c02ad856008957b2e7404cd31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681250bce273231aafc423481d03e87e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa59454683d73bdb90f0c1b48f613fd328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6a6c84c03476f19fa6f2b8e1024b19329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3412a2c157b7fd7a855f9fb823081334330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e7512008bf2f5f09ad40209fcad963331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6f4a81e7613f61a9e99ec58e80785332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b96066106a5f8dae0927a41a57a3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc037e3498aaf572b490841b45637f6d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1477c3f66561f47c8071839a83b80d2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b9e4bc1f4483332aeae3b1c9b7002336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5881ab44ae77a1a8a6c77f36918f74b0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fda85d11a8292bd8324db284e6a04338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e953abf8ac1d000263d390d1222586f7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f404ca5156e1daf1e793dad5e7b58b22340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3702881a40fed9c68c8dd27876bdb2ec341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7c3a50d5be53f47eb222cd17329e4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da257488fa56fe75259a06f41facfbbf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2205f43ca68180f913d4dcc80510df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0d32136a0b4c7fd0fb3c2191e3a437345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2f5668238952ea39af9a5d97b52777346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9efba58b3615cda1299afb7e0fe50d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be046e8fe3374efe5c82a2b9691cd9ba348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b14174f38f7a245189ea21f6888395349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875139797ba9d90a8e0dde1052edaac3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456e0d13be5d4167f7ed918cf6c8483351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dec19c114f28d0ab53eec9a5d68343352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72835ad62c7ac04710d575841e401d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cf8ad6cea21643cd428d8a738c255354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c782ead7b6f558e85120ff76333917355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4558cad245675a81226ac0f6572f91ee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15813ae166a9ce95e4641a7388ebff357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de1eb8e9d387ce8bc929fb2dda24dfd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c3df15d7b03e1a69953dee3c4185e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf29de80856618f31cb38b9256266d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9255d6ec66376e9b0a40558eec79c9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13633b66410f4a2697b8dee40798f541362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b8632504cef3042c857bcadaf61d0363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47261fba432a98c045b50f66a458c0d1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8209efde2df9ba3453bedf3a0e114ca365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601672d37fc327d568513630725b7c4e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6991811983c67ad86589838829885c4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ba8c545f76bf33f9c431294476350368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fad5156784b3c7641dfe057343d5d1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8100c79e3b2deeea066e0a352db12370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0dc28302f2b2368e4848f19a3eda71371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4db410617170968fe228bb70d84d17372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a23df3a623ff00f83db54898a7c27df373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452d0ba010de7fd7ec6f226e6a0df62374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c6fe052c54832ad08bf312d218a71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8849eaf45859e5a550576834ec307d94376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcba71811378934a987d18a3e92930f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802bf029a3f2a3311c0b857fe425b96378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49188b83a8cb03ac7aa7653f722009c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ca4df9684dc427660cb840d7206079380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dec29e8a03c9b76b6dde3ab34b7ac9d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abdad7e1a87819e5791af18c1b93ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaa2636d2d879c962a41f699679ccb5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12fe120e43c683ab7ee6e332c83a970384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40924722a0580a06831d399f635a1b0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c3f801a17c1bb665ef0c9aadacc334386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84bfe67fb9b662181ce78581b442d67387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2827d1fad25c2fa3465ea3fa1a05b431388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5a28e3fcdbf0f9f18c7c9796caf09f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e774ad70d0c4d65c25d68e5442cb3261390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205d1360f6e20d1adcd64cb3f418ad94391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d6a40574bba1ad4685669f4f6275fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e9987584f5f8a504d7e28f5d6074c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8110f3bc837ec7e7d454bc92aeec6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5431e2f44d74600c4ad3d7f7090aacb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47377cf40e588703bd3e96f949404f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8399d6a9b9bf492890f778e8524e2b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736afaca5e8da9c6f4baffc2aea7568e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa8f33a8996db896e97ceee3222b60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ca2d5f0f3088d538ba5e6dc8ce3ad8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623d5b0976a7f6e22e1a4b8ddca8e43401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c2b42619574eaa39d49b72254cd67402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183db779f64f45746370def043f4fdc7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb74cada13e6f3d2e9a05606292ad6d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e301d9dc2ae62517583b62d3d9e33f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc2bb3f5fe61df7b43a9be2ace5c3b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c1727cdd6cc5074456b765fafbb70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc454a48cbe1e780ae6b798aa8061dc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e09d57248e7e2f29159ca9e43f03bc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8371c50401321925a2cb3319ca57c04410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d1d521c97f95fa8bdd30c741f778d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e729c773f8716e53e22ac99edd73ec412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2496b28459cbfce942ef0c37039d0413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0303b2c5c4ccefcb68740a78681bb022414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95176b7e4dc36edb0a3bccbcd564f47b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae9e7ca0dc9c628220e42926adb138416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca05e244c5ed3166ca218a72d22ea9b0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f01785d3dc7140ab8bf7f379e5b3fa418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79afb386bc9ef10db31fbc425846565a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becaff9096901e083f93759cd01f4ad420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9336c7259b858e8549c2b88abd97db44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ca23b5685222e5cc83ae42edf4102422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43d97f8a167a6522588d6b13b6c4541423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25200cfa26e2cd815e6c4067d1289fc7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cb3ba8ba9c48750cfd93569650e599425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8da136b48dee203943823c1331e6d1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8c543228c4ba58b29e2cb2104898ff427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a95ed2e93a063e36c86dabdbaa54b7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d015e25d2f933d75bc215e244507a08429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b09e923151f1f97f35f8f8828319f43430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8166800d5fe5f0e3e9271b0a853baf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789f1d4a9963e2fc55f16fc399fd70e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3883e2e2cfc20df7e1dc0dcc24bff73433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0c3fff5cb5b78621960f75049328a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d886fc6210f11fd20b3015a52fecb1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb488d11bd89e1ba2219b6e3fe6f17d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffbce126c9f9375fd0d92e0b4568153437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d572c3087364ce7afaddff08a16fc7438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf5ba381db801b256c3bb7e57cfc6a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf56b239424fb4075471ed8a3c3e98b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667802640533c8c19f675ce018db5182441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce8b4973c02d42a5a376d0f0dbb92e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4674900068c3adb1cad9bdf331161443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31558146ce37ed8d20e0cfc36313f0e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b202302d5bbd5521a8a167e0eedc92d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009e356cb2557822f6b0db397addc4e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363d85b88524f28994dfadc01d7e983447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd21247f97911a3571d70ea3d23173448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a49a4627bdd6269713f2aff30f345449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bb81ff0d90d9eeb2af534ea9976fe450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17306d858ae202a4b45251def991c06451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d430c8fd51bc5d5e0cecec7a05bfb55452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e783ab074e6937bf9c05842a8fb9a8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af3ee37304422c038c739d3ab4938ae454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adadee4983b50d20fc9bcf7a2fb6d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35204d1d3cf4926d9d85801aab94f894456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56a0ce9613752c4c5ca8352a82ce238457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7403cd42091287203ddfd63d244c5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a179bdfe2a367ef2f2cffe4107200d7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094151be2a40e212c290eb72a15ee03460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575557c979a33bea68662a992b272f03461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7726fbb2bda0c28d24d03115613c4a55462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811829476110f8d9392329598ce8409463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ca55d26d3c91edf14be8a83eb8905464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceeacf415e99607245fcf1e1ab677ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dcb31648ccbb7ac4db15607aeaf7be466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1987e203644b02e7081f3aea459c4be4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4fe5aded8f4a461e32739d991f39e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf90286a77659e2d3df87ede72b7164b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2591c3857aa26a6df8237d9935e5851470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98825168c68a8635a49708df67afa526471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33b537d9011fe136e13f7bdd41c718472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2759d0503ed9c3d21256e058b3652473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34831b68d97c6970e5d05d3c45e3c30474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78e98d86f475c941d8f9cb1ce433b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3ca29afcf9865e89e4f9f15e67d82476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2c879548123351151237286b19ce9f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed9a980a9956a3e93612f5fe67cb56478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078eb10ba5df5dfbe901f62febd71191479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41477e0b049907dddd458d62038b14480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baff943ae42c48caa8626a9ce5adfbb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbcfdea433a51514ed72517f8a73df482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50711741865907ce9be5b1e07b234f92483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e27288d5afd11073a223d819ac876484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e60aeea4e1dfb5d818d9c7bb51e4d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd0ac21bae9c6250e2118e7da9b3976486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896dc5c285cb036db0b98abdc5e693a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32818c832027da64a5ee3134a8fe7b6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a14c87f8308577c7e47c33a47f229489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92742cfe6f43e5d720c879a511aa5be490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7924f3480ba8029fcd84fb5201366ed1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc817693e4cbfc85f12d55cd419f00492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0287764fa4877776dd18ee8ecb2b984493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b55df5d6d7a2db2a046e8e2c751554494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627aac542191ccddd0f30d6bb70996f0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad0adf82146652c11c90df145abbc4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc49088a3aee8e178c72615a4084c7b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47464db04ee94fa86dfb5102fc7cd06498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d7684482574faaea8713bd2549467499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe7b6a6ed805d21ff12441f04396b3c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9051f6a22f8ae416d2278d43a59ac4bd501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84cd251819679429270a56fb1c9664502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c96c67c3c7e0014deb6b5f557bba1a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cfcec094564a07277d95aef2a6af72504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bed08241c0312392c8f8e211047074505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d2c4322d9b7867a0f3ffd5455a2012506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a883e509206f3cbe640e52baf702d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669f51d9a3365d95a6868c260ff4ca6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f4339fe8fcdb1d23dd73d6cabce9b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a1e9cedf1755bc83e7e001369c0e3510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78f7db222175c241ad0eb8653e02cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3a7596cec47d62724d68f1ae05840d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944619a6033a5bfeaa5073b0c3fe93cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ae6ba35188e72bd7f57af78deb4d0f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8511c15096733acac934c1ab1c885ebf515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062f8948bf11cd433aa3292113b7fcbc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa04b654b8d507122afef22cdee722d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a222fc447898a787bcc155f7e32a5e93518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b718c8dbf994e4b50d9c85e9596d1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde579ecbacc53bbf2e96118788e3b74520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7414320cfa71a2b2eaae1bc421a3f31521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa367778dba0606abeb0ab147402c5e9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4535bff89c7888fa9ade5197a7a47cbc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa76dce0d99e4af54c9c4e434be645d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad83265123a7ed367ae004d1340bf59525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548f45afd29d71d47e182fc08aa4d1a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8192225215c543afe333135c9301b97527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73494750d8f13887f6e74cfee6f65ba9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce00904cbf07b990ce13bfc8fb6dfea4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d216041102c46d6962f6b909831fa0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83cd4db67765489d008c4d3bee784ab531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf6245e015f270a9fa1df39506849f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb069997229dd7b6baa062cc073e4595533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839a6ec408537a6c841b86700be8dc9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262a8111ab6a0dcda2c8f8c9583a1575535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17ec1acae9832cebb08705940494c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47e49c53d10023ec27e103ba5f3c24c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d10380696f6dfb23d5bf8481ef76dd538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f34a3bde369cc4d2760b8ed04a6bd5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4b526bbd4eabe718b89b0ed796431540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec48fcfa8077cfc9ed4d00b01dc8905541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f47b483e94ea17f59e013a66b48fea542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3728b52b8ddee9c4ee653eba4295c83c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786dda9f317780834c7990d6f0535020544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c71822ccfae70d045cb23fa6858826c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2be82b74923a77df7989e4b4aaaf4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4d2b05ae93e0d915fb99f193a93ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a842d7943bb39a87905886a06ff6a18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01571d33d44417e7494d8f80d0605479549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd04c4d2dbe59f0890e60de7787d80c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56382a363915b46db96735ef4d6b5a5f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc3529acfafd42d4fdd9c4ba3ffecab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c82eb98232ee6a71bda0e00d742c4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ee8ccec5f5e672cc2427bbaee2d043554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c1ecbe21e7c90ede0b7da8514175e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc9d3cb0c3adc65d152393d518715a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9dee3b7a6c298b2a87980c72cc4fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca351989afaa4154f3c17ea59a83a28c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8abfa28ee6b93d04c0e4197673d2ae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d1b52e31661995ff3e230e362df951560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651547219ed3cd42d0f9bd5b958e3d6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6de4274ebed548f0b2717f3bb328e22562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcea95ecb6ae2298add7e3428c94eca4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972a56c9bd5366a3db1ff08b060ee96564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b1a39188bb76b3dcda57a74f016807565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0149567ef61b33eb62a8f3ac837de9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509fe1bbb155a4ed80876366a215e9fb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d607720fa5e0b9203f9009ce146378f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e2f19b57fed7280e5d90a1a33632f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209b0c36f3bca19cd09115a4b024192a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4f4afb65cd0ed697a8f02c433a2b6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15a329f1dd1c1315388f20931820cf572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d59071ce9150b0a6365fe5f3929c84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94d1c7c1fda4d4de000e12e9b80796574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9126a0ec123d3a965fed86486009def0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa889eb5d4f43cdc5a76c55e4bfda7d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd1cb8c568e65bea7fa42c4f2fc4648577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0d20db9160b1fa7b3cbf220103cd67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f3c0d28e822060980c3afe9ab3b10a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a224873d67b96c48547e2e30847032580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c851ddc49bc6f57c34c54113e128fa3d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2991d174a0006a5a893d83b6c718a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3dba7c71920e0f2ecd75ca45bbf8fe583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7808721796d641677dd589aae4a1e729584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c134c2f2715c0df4d40b052fc8407fc6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af8da5d21e57e2d0be7e00f59c3a11d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ef83b6210aa3226d78acf02164434587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03846a208016fef26bd773587227f4ae588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f2e478b393750f4f9fc1ce292cd52589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54316cb80076a7d7ea39d7ab02f352bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049d7f85da3e3febc1e47162a0fd2110591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae237398d6e774a55ab31f4764dd3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33df6b63b4e0a9612acd6f7d2091fb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f0701a1ec8b40bff12756880f234f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2d7670bb8676b979ba309916d2acd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63a3c2410224f3c8bcbb143ca596749596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cc98a4c2b6f49fef91926e735debba597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6fa5f059cedb2442fda4e9657f2cd598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b11caf12ecc60598641d52eb7e3ab4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197060ea51136d7081cd9793cbda39d8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518cd45eaa0f5778d4f30bcd240523d8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dacfe3546fe7f874960059ec6bf257602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c1fc55abe505810b0e606a1e61527603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95d5869d49d945c2ed1270501defe3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef66d1c1e2ba8b0bb33cb57626fc38605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466162fc3572bb485bd92cb9484bea59606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144ab3e72c921189cf87e187d83f2351607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6efc7cf6dd06aad7a8d94ad0239008608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2edc31e5e6d69bb2d6446187c6ca606609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7ffbd2127c9f49e1c156eb04a7bb92610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01933072eeae80176e3b5d57e7c183611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f88454dbb6d1a2e59a2a1b9ee04b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086b4658e02a7ae41c6f5b52029ddc8e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c38e84403d9b889098c5be02dee039614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f88cb72865b9c3863973ef2e7c2b2f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b398b08e8b443960d2248ad86a336a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af947b60c71e7bbdd3f94c7dd2e989d3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8431380233d73f339565dc812a4c5c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6851bfc9f9c8d370edda851b9bc01e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ff88367ed6eaae8d16173844478075620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11041dd0eb9b1a4da863d661b1cabb67621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0640d042d97616eb35a4bd8d62afaf7b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b1e347df94d74887c57534827f86d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f907327007b34ad835c2a62af4655d4d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fd0535d5f271276429354876164a2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b586a8e2b04f3cffa67281b36fe826626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea2aa9422aa466150aa371f5d8bd0fc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3de9b9950309005d2ddf0ee60d22a41628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781f005e396edd123223677c03d444f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e039e3c0e61cafae0dc2272fd9b18630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f94d98e96a80c54bdf7bd6b910a09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17729144a199673458bb448b8a10bde3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520333bef89e985a4ce67208d455ae1f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d17ccdc03b55bd5af8ae3abfb24266634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206727ea730608872a01b78dcfdab72635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12622c636f7908b61d507d223ae3f91636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e70f71d2744c17a7774c04efc9f30e0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b71256a6316f5fabd1f2a08f20053638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da68ba343de94d27610164ac56887a3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1076f8cb5fd5be97261b72543b74ef58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed2a76a0bb098ffbc636034d249daa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36258581def801984b0315b6022266b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c086b7630e90e588124c64a42fc43280643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ece6e8bf44d7f9e7d16933443320f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cf33183d9624c7cd46c0d9e99e37aa645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737a793802f8eadf45222a380d02e6d4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f83699997b3974521ead57d3181fab2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c183fbdbfbc8c47f45d1c0942b34db648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17dbaa65b25c882088b606de4ee0466649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48be22022d3f1238fd0a2d530f9375f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d12acc0d2344a58d3baf7c08e4af4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b588f146b4173b2d3dac1a3095514020652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbe3bda93e2cf7e3c9a5e3e9d6169e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7c7d4cc8750da75350e196c7545943654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63535b36fc812a5ff4a268e0fd194d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d09193f0c98c1347ac046c58b55f1a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4362a9510b676cafb9dd65f54699117657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1898b8af70333474ae27e57e6d5831658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325d70bf52c5a16729ea133341c36b00659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b22ab3dfdb1124676fb8197773adab660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596d8b8f56e3f99617921916255f0ab8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9835b03af585902ccb01eaecf5fc55d0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d4757bd80ffeccf461f0419b25808663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e42f6d998ae40d6510e142f59858d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0628f3f4ba564f63b9dc159fddd69f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d471052a89f057163d7f1a978123fe94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3a2427978c7a8dee8a8f90c3e7cd47667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91751757f77089d2198f3b506a6ce62b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3a0899f7f62ac163c8ee0400ba8d96669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e424a4aed2763c44c6a7c768452460670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c75b306b14f89c1572507a662280809671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39187c0bbdb05ecab3ae9c3f9da58e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4524c0a0eb0fac10172dbb2e6f5f4d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10d3f23115f01d04944a98b975d5f9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227079579d0fe3ba9e6090cec1740741675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1963d2a059d3c2f392fcde5718587ae0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b2b1122cbb7e9305b92e13e6dc2108677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a2bbb4b682f7ac24fc94967ba3558678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb18c35601acb672cdee8fd931e1ad0679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9b189b4c61997183635cba8241a91a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44adb0061bd30a4649a5d13c253eb36681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ded874c88d212e62a02a4ccfcfa3c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa473e2a89370eda832fb918c42fdfe683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945d1e29c479b5773c9b12ba7d8b95a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2cda68fb47b7a478f209a1166f2d8b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ed55a282c882ded2b431dfe5483ff686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c49cdd08fba96b599adfd8e4872618687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63154bd0d060543810cf0c806db52ecb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a5abcc05c78c787fe598dea61df8bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27086ef4e35a8a1a6fc3b4b92701631c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf7ffec698ffcf090e8c67c28cf1381691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe3db21cc495ba2399498282671a844692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85fa95141309d2ccd6b15d8ab365338693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c37a4da2fa78a8d8444dcc2068d634694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd76de31d69fd974f73e9f01a3cdcd5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4af3dab223d02c0e9ef90179fc337a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5823dda7994cd273785ad955aa350ca8697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915b2be758a03d06af62296ca1c9905a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2f3a95a197dc9f21b6cc9b420fd9e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee500b33c0eda8b29b557988f878ad2f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7922a225e514dd2c56f795a7cfed70ec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d726abb1fb8f3b9e152a383f8a8834aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64830ca4fd27e866161f1650eb4271f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130d462951b8df7c7884e21e658d174704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04846c4492e4771eafab3c86bd7580b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f13bc1819da0af0931775821edb2b81706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01916446dd99ea4949a5ec072cd601f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4bca675280b17583dae42abf548c7f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02f22ed55cf5cf9ae1727bba7bd8b3709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11751face6d2eea16f69169e3349ad45710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e97301b044eccfd6785986877c834f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3d1ce5851204cd2a2dbfd82421556712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7822778e39ad0e928ef25b7c5c73fb5f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055e7ddf267f5a7e19d95c1da263375714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892443afae85168a4f6f84f0a2e25654715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1fb755f030062987ff2324777c7c24716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb19cd62c5b6c3d297cfba84363c76717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad08417dddd5391f33b670b0ed5887b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89629c2ad41809f60643b87b37d0c6a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c02fe966f8d1902a5f00c5a5767ecdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af50e3693cc06d3def5903d51a791e4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eacc05d6b04dbe9e5b7974672e004f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e56787be26ce595c61d7009364c8ae5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71fb8c6a86c89552e2f4e06891a4760724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf60322f03aa20ccede4cdb1836fe8d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03536e04fc0d924463ffcd376b7f7325726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99dc676ab59932212e62696cd771772727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d369e9bde213407a8409dc22215062a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e884f156d7c12269bcdd3f61252ba9729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cde1d3d9b5fdda7c0b1a46069e9f85730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa793f1c778f1f1bc6bb370998a6d9e6731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff842f2038247831654670555bc3bd02732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3bc9491524f890e008d90b7dcb1e0733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3eea6e6366a2c5e93cd975b6001084734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c7926fcfeeba250fbdc859c72a25e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786bce8b2b151294485aab07956f1d3f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b875bd0bc73c2fb7dace574f1cdb787737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f5f6f67bcd84051f45231cc6d7df5e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb21aaf5e9804231ae378b62617308739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224a7faca6078ebc6ec75d3a93d3e10740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd786a4672bff47a435852791124dcb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd64c76319d0ff8535891b141bcc5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244335ece8d9f11133916f6d0d565b90743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ee1a7ca1199e3a6bed8ba6d50f08b4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab27607e5357c3522011b3ee6638f86745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469ad11a7e938dfdd650351e52dd7119746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b99d273d1bbd354976979d14d6f747747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700bc9f6b9ae11899fbf26d25d282a2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d880a58049f3ff1dd2cca38722ad7ef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc6dff62e1a6e68c36e16dd42e8624e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15146f5f0e583bb64e6e743932c057751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f3cdec1d36c28c7bec0ac82d4ff23c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55b4e71e923ebf6b84c2372adeadb44753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8d8cc454ad9ad569b96865e1307ab754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1ff4fc2106160d7e4335d064eec4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615cc6ac3e3c0e1622ac251841b19b67756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd310a0068ddf529682db5c72035c7fa757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e379cb9d81b619244f7028f0f9b739758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d964a1e9bbcf8f9f591bfe25e3875759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393f74718ff0a327a8118d423de245e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df819d9ad00b1490e08133a1e9f56162.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e593ecba759acb36110ca05d19abc5be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5513abad23d43b32b04e4e3f5227bcc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d7cb38ac1727ff79552c3ca1e6fe75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a23cbd1a28d895105135916a6734e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9061125289f79471bc48a6cf75a4b37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530a46e52fc75b188f6c053392d0ebf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b36a8eb70a7aacddc271769006fb3c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab123fdf6e8f3b47adeb3f09a5e23c810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feeadc2f3a5b1c93e984d913da86fe911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496b6ca64da103925aa5d43805b8444f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815624a591169c8e17db96544948b7713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832ff02b2043a518e6132bf4689c6d2f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf9a40eb4c1aab04cdac250e241bccf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c872748f4f5000273643fa3048ea9116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d329f8ad4c03b14cf1ba0011709f8117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd9cc2e67bd849621375b38cbd6f2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087240866c84053fa67e301d027782e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00a2c9d1fa128e77ebc63bb467f2ab320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8ed9377575b8b7bddb1785d751e6521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efb3811161fab3a887736157fd4038222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac431a0b258e65a63d1cd6d9a0f2bede23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b22ca862435f74ca7f178a8aa3559e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499737c8e10157fac7a08035d800e55c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b991710a9b94de6d0e5e1839cac3226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19e8a3a02600e5775b5ed64deaac7527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758b66770f06f3e92a26b9f404b060c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8aede0263e500edc00ed279b7ce28529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c19c0cf647c74d0a96aa5145f0250b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928ebbde3411df2fc7a41169ea8f953b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0592b86fce285ea4fd39ca0b845dfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814f8026ca1b893cce494e674feae07e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7fba5d0b3d3650e27594b82191dad234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9705ddc73960f2c4ec85a031c56570e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a7c63cc82bb5a661c251e4dd3890536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6965db1eaec3c199464ea4d4961b637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314c7234100a9c071f81955ae3a5cbc38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7709fa0500b9b6b74ec57cc4c8ea439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3052a0356f7f3996e14d5a9efb6f244a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2eeab872eca782186be52ed5b038bc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628d223b654f967016ac08f73fe8b22442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9586478618eef0edbfe5312bea005643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d26b3bd24fbe0cace98ba1a7792fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b882c68ae8e28b9a618c02934f7372745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f15a74d7014b007321ea68b5c04460b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed01c2ad128ad62073c72350bfb047d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df5e72a23a0d06cb11f16a93d6ecd1248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb9084d74650cb028d83e8da56686449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678403be1c157e4287e14e280607527c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033edc920fa16e6b50111df4037253e651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db3e41722c3d1383c91361c60a654a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46393f6326b2d58061491d7cf16811ee53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af93406bc531b95708030d8e2365d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58336f0753a1458dc9b4b8f88ac81155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e03b2f6cf2732974366482e1221115856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b998d53967e4bbb49b323525582af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3664bd5d9161cb02006468e4f734be58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa4a75e756f8d0629d839f07c31aecf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119622cd2b7073bb942bd7a45bad21060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9039a671419bead399d307d12ebbd261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7f67e26255efea6c8b7ea19c1e1c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccdc045df7c2d225bcca7f1c57b720e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c12a5f5a05c5f255887d2293d7e6e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79377ff55bef0b0e81c783ca85d535065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b71506776aedefc95a6ffadca6c0666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252fe7bf88848987bb6691d41cbf6f967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c9a634a7f00d4fabce43552eb713dc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec1c7b54a5853af6174d48472d526c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9230ed23d97449d78f72a4b69564f02d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7034bc6b041e6e439fe9f38c158db571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff06f032111c22a5b4e7186b3f5afaa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab700203168040bf572f842608666673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb268eb9b5701649775432d93fb2c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f250253350c47ae7e96e65149a36875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff52558b55d7f373484dfbf92254b32b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac21a570adadfc46f0d8809b8fcd59477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa65b0408c680a13806722b801a603e078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48331a638aa7d5b9f36a949d16d8409a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c545e4ce3236cd659a44ed801b6ef27180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b10157c01963d44f9e5b2599db78d181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f27e3520386a22c1b874d1db33c0e0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf36263814641cd114a61c99e6930383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c88a3ce0c35b509b780b2b5303d99184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68b3484ed86dfdb753f2c90481a56d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32108f2032688341b70b5c31c359e5786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce8985ba8f9fb6646959f6e658fc7887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a2d0b42df46132eb2a5c0502bf2b388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0824ab2e2483ed50449aebc637912c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6842112d8a99811b7db0c7bcfefbdfe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c55b71d53c5063f1ff36b6d353aa491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2235ccc7789ae04a25982ac3100ff48f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4230d72a4d0b6f2338c242f73bf912793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6318750a37800dba0b7872a393290594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8e4d889d28a095c1e21c2165e146595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dbd176a5f87ddd2d763d7b8d86cbff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbcaaa8474e0d11551db25efcfaa71497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9a6d6bd6d94f4ff6f0c5ac232d57198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a221da842a0fa23b0e28c6b0b82693ce99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d3ee232b960ca04adffb68dd8ccb5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e36a8e700ead45c6fe3ffe504bdba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57998121ade94c414a14d3d4bc787cc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d420456d70e5f3f49d21b2114c57f2103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892665026b048d3833723620f00c310e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6420c5788230a981b14c0ba3a2e257b5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247674086fa039d748cb79226587c496106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdad64c7409dd7fb527f8900380ff77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c6f7854a69cb4b0c699f7ea2d87f9d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9830f0190fbdb6cbabd21f6b9ab9b995109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607273a02fe44ea8d3468372ca82ae4a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9517d4a58d65575cc9abaf06943c6eb111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1466484f9b626be6a832f1cc3694e503112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e982ef48bba6816646a06294c33809e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce075be605e271a89080d0546624d1d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52e8e968aa9efbf11e02e0186b5b1fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e1a8cea4d6ed44964ddc8d9bedbdd4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bbdd7f09c63072e8cdd4539eeb445117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7ef5f2cafa1d1dbaed935f1343ab16118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0d16e5a50f37d8fe59d1b84eb07ed2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723afc43b1760bb53ef9cc3a84f00364120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8dbdb64968a587588fdcae03b2872121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d067341ab8e7c50457b7be4e36cb4ba7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79c872721c823a3d9760a18b1215e0e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c8670e4d94df070231060ade5fb02124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb660a33980901971e0b2f8d0df8205125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee537ecb78405eafcefa6bccfa2308126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d82f8c574a1bec23a3df00a86b97ec2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03491ae48f71aef20c9be53021cd8e3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049deb1f292831133e4adb47539a0854129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b97428cf2ca4a2b87d053e9003a255130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137ed98e64ca565da4a8ae7e3135110b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b00dccc8ae7bffc2ee65d7b414a986e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d44d09a0dd8e727f401c2a63df0b46e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362933cc7bc0990740b4a423f2967d3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77ab402928eefcb0f236fcf1e4ce38135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e95f1f4ef397202566191e5d8773a9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e596a9383a36cbd5a1d64c79020fd8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dc89e5786d2b57995a7c0c848118e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3e8ecc4b629f6ac300de71d3541c3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7a449444001c69d2c3cdf067fd9cc140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b6dab5b335de489c47e58c40faa4e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f470d0173a2f0f68b89dd44076c4a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c2a08765b0e4b01da5358e2e7a0cdc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a991ea0ede666df871230f533c4c9b3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816fee97df4ca2b2a6f945f4b99629ff145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87730a44a112f8f1c486f18ed2628317146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca2cacffda0a8e6b8237ffabfecb36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5439abd7bd25921c513a1dbd4a7a8b2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1617025bfc588c168daa4344a379060f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2dd4595e883f27eeb1c3b9485d1746150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1c1c46c6d706d696533abf99d66e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1bfdcc078cbea01e5e3a9c35d64e21152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253e0a62c24e399f968ffa091dc2e4b6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3597a9ac1448310317ddea08eec38a4b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8cdfff3736058fb80df443c1c6f88f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac041a3dd45c680819ff9b80335c8d4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710fcaa43b26493163adbab0d65fa3b0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4006d05dfc53cb27fd62f2a6f42da61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6099e805da40c5b7b785270e5cbf0122159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d277e54b6e35c317f571a17f103de160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9cfdcc651cc4ed517dd93a555f0fa3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7579cff6c972ea4143cfcdd927448162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819658bb430a446660556296d2b113f2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ffb2f2e0914e3fe60f791ae2761c4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da9a4188b85c887a865d3a0eecbc5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd22ac7f968e10d646f53f80b20bb96166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d08e0c49a1bd1c9c1e80bb0f490be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0525e3f4ac614a8c8bcd252078c374168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0848ed0411f0242700eaab1b83c370169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851fccd35c0bdf48c6088fc8c21e1fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a123ddc2b01ca274449b013e1a012d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f39fd61cdcb795562da60288cd3802172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bf1877bad057668160fdedba33350c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1302e08ec102f7fac83cddb802b1c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8615d375d7eea7574ac841f615fd2e9175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178a6a03cec4f49e91507a112e3b8ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941662d123d4cc1a57d8be07c9545ef4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621e35a6c1daa123fbeaaf33dc38c83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b76d08e88f791bbbeaee5a4f26b52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b158fdea10527230b2d2453d996aee8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddef010873a4fc3277eecdf625b57947181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b8ba216f5414ddc5b636c62df9b5d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d755827e1ce7bee7732a7039755dc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca61686c035a31d7efa91da90810fa1184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8bb48c6dbb5696b89ae3dfa2090fe4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a8882e352e57e0fc7d1e52e9b277ef186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a039c87c53d125fc584eb5ad94f7d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b517fa193719b1a72ef2efc7f307c4b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b9440ee2c359689e35777be40d8a92189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ded24801fbf99b9512c970763c9443190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761b1029ea125cf4b76cac73c34164d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738f1250ecdc3b0cd3ef6723922e26f5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e1ab5cb7dec9aa600a4672ac21e194193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf21cc6c5e9d397927fcccc248551f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa62c326b8ae92f46bce0f8355486c8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0332a210a852bef94adccefb6ce85082196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010e932a4d34927452ec0d9d905939c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9e7ba86df7ac6b11da8e1bd7ba5cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe6557571021e693bf3923a1bc1624199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e0fc676085a83b2be14a550d118a63200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cee71f346e0a2312d9cb7e5b1e33fc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc83aae9a893dd79ad55d7d20c1789a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5799b486cbab10d1d0cd7ab264584b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61742bdba4f40b679d1e4a6cf470e02204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cc93548a5b1f17b8ced0a11d1c0b94205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6304cd96bd5095d1151b9bd80978463206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ee02eafa059727a07bfe9662e08f6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fcd0c84f566f86a84c203fd29d2166208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b1d2c3dc929d858c6f74e91dc668f7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359aa6a5cadf32e9d46657ca763790e0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6173b0c1c028eb794bb7d0a58b213469211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47620d3801f47e449821bafccb9128be212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2866cf0c1fd29eb66509bede7f776c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3a93216ff0001d21dceae5aa2eacff214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ca6ad5bb2126ce07eb1c7bbd1ca80215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b117c7ada80731fcb8af3859941e843a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea4ebf2b69738e6c096c3d584f89de217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f423a21b71e6545e1ef8243c98f6ea218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88dee0fa14aab916d164a2677d30d56219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60e2133d285140c59c49146a038576220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc119e3d26c988ac8eafbfef03056383221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec36ccd355cde9d449dfa50ce6c033222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d24fc6702b41a2e5894b3fbd591370223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801f194d9d78e3a72079a69dc49d6a4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c4e921156d26b2525fc7ece587aec225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55b1f03912885441b3f32235b0f51cf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bddc76c4fc36a834333a7c50300d841227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d73d60d35793fd8bc6fbd2f3077406f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359ecc01715932aa9ca0da77aaa4167229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb4c180ffcbd275c6b59b39b6dd2254230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c6428767a9a747dc3715d92f1b304231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca7b0b5380c28c57af6fbd3c76ca6fe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457026a68055b82339704a4ed3aad780233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9c5052b09713da251512cd38f6ebf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a841129c43fd3b01c686b906d1e1730235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78bba56178e0eb18a0863e5cdefd5db0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd30769bcd731bf2549406bb67a606237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e82166f9c11b3d06c016211975bd80238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e76d0f4714ed7e4aeca58703b981df239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203b650d741cccc558ab26e99106c398240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32749a151eb47e55f659b08ed351048f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf445c468809402c555964b783cea00242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0052fa0d456a3970dbe2ac5cefe1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf801ea0fff8ba43b5eb087d46d71a5f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff568dfa7c1f52bd52697539d47bf9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a88c3706a2cfdfb47b113aa59885f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8661c591551bb4bb173452916cbbbc8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e042f886785d1da62a984d81937c70248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae494cae147bfb993eb8bc52fcdb890249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2253ddae20921d55dd06c181007a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d43ca843b89becbfaff11d5b4dbb59251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55af5314e54d83ca66a4ae1546d01ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5f2e551a08f62244fa48473ed41bc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8e0fe0d01b68b89e0cb28069032c8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32fe4f1464cc3410bc4218fab2f9369255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690fadd611710b429c5c28c8d3704a22256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e70886c2764d435e931c41409181045257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760b35971146ca725de65901595a1071258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b89bf7606dc030f9dda2478cbfc67c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc5b8145fa8864b9df5ca81f0bd289260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522ec077ba89fc435cdb8a2e671f92e9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e16097d081a49957bd917330142e20e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd12bb7dc22219eb3120b8d4eadb7727263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae97dfefce39c1bffcd22312d28d37cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4341d6f2c25e0d39bdff35beab9e0439265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319f98553f9fea82945276b78e2cdcc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6476aee76f32494e588d9244897d34a6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7540a4b8a8f9bcd0fc2aa774b9947e2c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d500e835b34117df70e07787b086a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4208eb0f84e7007b74fc5b0327a535270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d61555715dee60f9299cdcde2e225b3271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0aba4559d82e883a0dc768b6095cd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde50e92b6b1e2ef8171c6ac16e76b4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5214961efc303ce72ac16bf0fb27f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d70856ff6fe5ce6f56d459a89a6079275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637b94ce560c97504c3572190f777a24276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b8027c4b318ff98fe12ca9def02ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c68db0834c2b5be8ee71be1687483a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1060bbceb252a28e82ec6ebb81ca7279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d47c23ba7fa78de8af22d518c4eeee280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8813bb3c839275ffea68258abb1aa4db281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf9e8ae42b12678e643ef4a42309adb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ec3889a931cdbba8b59989eb9eb5d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd72a862b2842d7f9ee15c4c7bb4e71284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc75e7b8e7e4a1247e566b4d23403a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2657af30374bca994e72a7a8c7c0715a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4c7f4f90a8b4763c7fda33da9001a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e1a0a0ac0f12894d92a664835810f6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5625a11ee6d9abbd77aeb931d682392289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394478aa66e74ef7780b9d7aba50a59f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f131d72eee8fb84285a360c60df18291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f274a6d6707e474649b3f371c472b04292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac47f3b0e51d37a94a70ce114342cac3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96def9635948d9280d1577df46e346f1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e7f92d514d0bed25122e7f814c178295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fade182dffd85f7a46b7154fa7967f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f165b3fd705aef3f310441708b5f3384297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f4eadf978843327bee2dcbd3c9d31298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd675f51d16ffda5ac3535f15ed0c4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c97f62fc69876edb16b4e52647b6e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d3da80f3bb5135ca2e0296f12a186301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a539568e71816f68e6934a7ce83d83302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9c4606774a5c54adc0d45e0fa80507303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d389e3f1058594ff5bc5d3653ecf5aca304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf47faf34b5c115436285e1365cb5c12305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af7c6d98ad8b52708adeddcfe51f420306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b4f27aa2bfd2a615875af1a351c50307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fe96f04528b7c41ce715f885861d11308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31bebed611e625073277a0b46823abf309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4846962daf84b293f45652b1b1b91a5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482738df0dc8a443a35843e4f7bc584311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca81fc92a7cca4129aca8cec8327927312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97aef14d9bdb1a258438fe0004f04d00313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63df9ff1783bff3cc8dc7b56b1a18be0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace6d97df2bbf2e255d081a377f2e6c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba3dd42c9c31ba7519adc72588fc9b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1426e8c06d3e841a08d07452924a5d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25e23bb61d1755fb32147aaaa06ae2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ab6da4c648d01df6be69263e20ba30319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8afc01a61bc66739ec9ca918f4e38c7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae418fd6381ffed207952fab411a8d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f906788a73d5dc54cedf0f0c78c76f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e238bec36b81c4ac063ad284936a5f8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa307ae8c0082d8d9b9e9bbca10e22d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322aa0a9a5e7fef14be3a40cc119d8ce325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea536482e2b6587dd52bf08966a2a428326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef0d58dfafa3a1df696c229b70a61d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532c7be2d090186c7a8b87855a3aa38c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761c380449174f7d8f584dd30ab06f4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123e2b4a06bdc09e4aff34c4a38f44a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e271f85ec4c435cf5072cb05eb163331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1654ddfa2f0f79f1554a11f3bf6f2ef2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da6b7cb31549f229ad79789a159e65333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3df291dd9108c628c52e539d2256f3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e542c55f5438fe71f929de0bd9a94e8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60e11d9ea68f9103a16756f73185302336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c300bbc2ba076b39a6fd33cb8d515a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec420a6bcc0cb5122e157e88cfd65af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3227a904635573ec951ea1225cbd9c6c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e69de1b9abc6cd2a570fcb26cbf4a9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58782ebb484e8f3e146b9755096afc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352560c44b602d024fed37b4a00507b3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3949eebca864c1bcca5bca5d30406343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa127c890793406c9dc96b099fe734344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b434bbe8d7d843aa158c4e473d37c87345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d310926c0beb29cacf402f9319f431346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b352b865af4cb190f490078f11db42e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66af745060cbb4b5dfa9c5c8aa4b8f3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a90c15a9573f2b866414e0be086af1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f2275e6f3e785ed0e747c65a521b53350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfacc93ea4d61b07ab4a0cb5a1b39c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558d43264d68a55f68f433a0802610eb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96208170bce1e707915ff6fd1c04f8bb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01411b42b0170ed48fa9745b45901830354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ca9b9a15d3a1a5ee4743b85ec8e04355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb6a0f42d17ffc5b73903d9f80bf3d5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7132487d587d90d365ff69e4ea735357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239513964906b596784f4c0612fd9023358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db84bd7d15a3af130d615da775873b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145677b391f0e35e421dc39c36e7dc01360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9109f32a79637ebbcdd9718cea5615361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84cfec0339ded849698fcfa78205b3f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41ecf54219ae29ee01f8fad0e67022363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6510ff9df9d1bacc65b96f0d89611364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a582dbbe02bc0fbc257e08d02055a3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f29324ee21b5acedbcdad8377b83f7366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2632a22bbbdf4c7d7a7d0688643bab6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc77cc31cb5e1369f5b21f0ba580c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94d5e3664986f1f0b143efb1a382b2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b720b2db7badb4301a1e286f224802370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d7f06427969faf0efe21d30600fbe371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c61bde6722a639df65455969fd2b3a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e78b7b80da3275fc6e5e49d6f1ff4f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168265bf72d94589c7a555331b8d6bce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740962fc7ce6a3e3ec383b1512240ace375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485be8cef316e131521836be1a0abe89376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1480a97131cb3083cfe40cf189b1a7b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83c876c27614267aa460c680ecee72378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e520a9453cf704672b441cf254d84379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c75a45fd76b45a7f6a9d4584ac3acdc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea7c0fd44b3ba2077c7e6f9c3bdc8c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330e1ce7fd256f640d89fa96600b3d0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdee82c60762d82d9189697a5ac305383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae45729da5a6cf741aaad3a2fed14f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77cc84a681e54cb09ae4da1bbfbe23385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992f919626eb9aab990d925dce3c97e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d1f3d7dc8e3f9dff50059f3ce4f7b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3374a54239a579d170b775dcecc91f31388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68527717485610f7b0956ae7b19b2239389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ffba26dc78154f1b3daa6b4b988d0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20500b9056b3da8c9521546842ed12f4391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c65abbb368f97b85478af40582b35f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d47cdfea819991b2e8b6c422d86ff5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d781936ed676af212b81249fbf0d89394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161522df8b8a7a749dfb073971aac33395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfa5cc70a3c372d7f0e6c795419c995396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b04314bd194a3475dd2be532e6853397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b77fbf445f4d8399073d6c0646b0eb398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396b3e6b8c612aee2d11dfc12321db6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6768ee73c5d195163bb9bb71d6439f89400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef122b89d51e0d8be403e2465069733401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9309e3ff12cedfd6ce90420462285402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8e91fcd33d7bfd3df6b331d3214f73403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6243d55266b8d2c9096a29863bc459e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff2f2c54ec622fdecb2a169aa19e0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754606bbc5253f5d3d4ebff2ce42d6f9406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c80fda5bcffed2830fb8702fc1b5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8284aa216973e2048682e0f0a1be8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143b6085e84c74ee3cb6adda14bd5d29409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c920131cdbda470f3bb1001862e6538410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f7f7d42c6e890dd4b089475a878e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f43315ccea7bff3e83d3dedc190ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda0ba43721bb89506d641fdd7adfc87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae4cb37d928bae7dd2a1b21f14282f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3c7cd635cea0e815634da51a0c6f06415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f73fc1027fa80ff734ca428f1c272d9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f100208d4a0b52173345d7154c40281417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3962b082d3b22d97497c692848d6c0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9801cdde27a9f43e2440ded826f682a9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af05281ccabf4b2ab33ecb9a1b8e519e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9461ea032d8de086d63869c01c8c0a8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ee9258b3861a15ba0833c84086b25422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2c7ff78e1523793d3fc460dd5cd600423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11000e74b17b4c8e148b71bbdd869ddb424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28692820a61d72b8bef9ee0d4884646f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ea44989b8998a719071c4eab96b74426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784b0cc464b0258737cde3bc989e7c81427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04605f663836d9404c217a2081e77da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f417cad5f1cc540f9b2640513be93de5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ae45cf75cd7b1c6ba47bb3ba5aff58430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923a3e8c1cf17158e6863a3da1d50865431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed6d62654b75aadfcc672648fccca1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56b7c4a050d1c996fc015c6d14f34e1433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96846178dcda0c7df578c7a763ef8894434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47e6faee99b1675f04f554c5f6ae4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba530ff1c4e6bbe91a2fd04e0b05b83436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f15dac242629ebf88c1bbcabfba3de437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25246ca62e7d8ed27c40e28c685998c6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9823dfbd549539e492d18bab0e0bc81b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d350726ee00b06148cc7bcffe254b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc153c7ece4192243e441bcf07c825be441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f4b20410cfa98f99702f6e67039001442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4cc92da7dc6317e82de515f1f0c547443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52ae0940c48d912ff02465596f3e4dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9da9cd6e60f16a474d435ec4ba8cc4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa98f1fb8063ce3e4eb22fc7054974ad446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1619a2f00bf5c40bf6729bdea2b40ba5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0531b57ceb2c2595465a7aa9a957ec448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24a7a63024e8c07ff6ffeacd7a2b645449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c451129c98b58187c8e37c5b8be0ce450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4812f36c422a9e72df204845e8a58510451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99afd398cd234a532ea0f711248dfde452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b8b649909731e43defc0c63be3f209453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba27058503cb4f46026f471bc510591e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3d0ce1f1294c0cbc0305df4bcbb64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8a12683a92ce0748b7937b31c2012456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06d0c3ce3011780694ec5224c45496457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e7c8f95af4d4bb38121a661cced5ed458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba910461fbb30915db429b4c6292533459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5505f9574197a8a7f16a928184f2200460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa60b856a4e760a21a7dd5ce4e5da30461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec1af0761c9710078b4a8fbe6580198462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec540f99327f5e4b9e9dd3c86397b42f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c3b4ab5942487d289e6bbac4980b90464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e88ca659cb2ca01f3574be5b5be2c3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392234b1dc0ca316e52b9364e7941da466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6843714a08ca69dfa0519bf9df8787467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dc2a9dce93dcc63247fda3a3a785d7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8fca2e5d207c284a323e7050c08bbe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e76641cc02300a1814fe6d676d3801470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e647bb61ab2d1ed17fa686aae00cbfa6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538f71881f9ca808c997ca2c25e6aebb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7303843f8017eb0360c75a0171222a71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694bb0ba08f517ec67ae2faef4dcfeb6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd71ac6884f369e8a744ca9d8631034475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77921c60bcd042d1d8e5044760b3e623476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982f34d864ad11da77fce95867b954f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd97da57a7d42b1eb9817a419f66381478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e278e46f212e3fafce5322da99fb729479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92327f79e7e04599aec34fb042364b27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e833fff9b9f62b05916eb96dd9e17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecfa1c026837d7a4a3d6c2a9cfbb9dc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d6e9d8f18c99248ff43673ae6a7be6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7673b80e692361ba692baa7e64b4b610484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d1adedc11831e64d3694c0fc7d664485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651aeae40b95690e64d5debd74a9a11486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c70577673c52a6be40873a6a46b36487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a3423fcb9d169e1cef7769a9cbfe8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449be2fce0a5f9c54072a7bb02adb3f4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1743d87db938ff454f80a93ea2e32615490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f78459974ed098642d29e134023ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0b428e36328c79471ef84e6dd419c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a115215b4aee0a7276efda06251959d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b5dad39b60311138f57029130d567b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b68c86b29273c7339df9fa05d2e287495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7edac31087a1cce800c0f445ad3893d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43ef82a61ddf75b53e5a0268c078d7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a2a4e062b9227304ff61c8f144d95498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e832d400db6aaefe7c32e3018eda5df499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d5b986703aca4661b8ff72f4e191f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8792acd42e3fdf3f3efa5ed0dd0817501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c291e675742740145ac36edf47aa9c1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666094c6dbb8c0e8554744115904c9a4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c122af975e0a12d5f3ce20ddab12f789504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360effd433cfb16834da5ccf8d49b0b4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80086fe38b6c8b6eb18fc108391120b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65573abd3e0521a8356db3a33088aecc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f512acdf56541e5bd0c1433b9e55d2e9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f6a057b571e561562b0eb139aca1d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a5ff8d74f6e2d3029bcdab9d7446a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54374ca0ba9f6d7bad7161d41e55cc7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a83f703c1905a8e3df2d2f85b25f0a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996940e2a1b9e44e70b28cb344f74e7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771aa3027438850bc01ba26ca2c948b7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ce91b0b958b9530d247faf763bc77515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dd9b316293b98d43a326a387f70b69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce5d5d2202802490e48d9baacaa6bc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caee81105d47812d9bac0e98e6089bf9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56071919467444c5397246ff82ceb3e2519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e59ae9abfce5e411a6b7a2f930ccbc520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e05d55e23ccfedd47b3ab65e567949521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c28ae81609a79b5b5951cffbe4ea06522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c32f2ea7a8f754fee4a0d4dbaa641a1523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d799397fbbf1c1c3a089a22e305c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f230ef69fe4703e2e8a14fda0d162525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e6d02eba8d233beb30df27e8c0affb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa983641a2e8d2d5776dfbb47f32c80a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb3a8fd69a9adb28849bfd9d0aff4e5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8198e1fbd9a52f809506a40ce506fc4a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154586059d2e9da472197faf5c420f6e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a62a919a7adf3a8b5f48c3fdb18a485531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a964b593db42605aa154bfef739f88532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b2710cf9fbdf6130616eea25321c94533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6aeb0d05253ef5cbac81492e7cf835534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde830d8b44845f8c5d3ba8f54e65f68535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337574bd7261c9dcc51e31e7648b7f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ac4bb454ae7748f7d3a2e392406241537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858854f7e709ebfaa322de477c654bb6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2ceed114572bf07bb01687a06e9b7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda9e074a41ceffc9e5045ea34ec29e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0c3756590d844869a2af5649993c09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c3848a4e516ed29f6c162bbef9a2ae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d34d7f2d40e2e14b38d481f5e8b7886543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0552e854319560bb4a16f189dd9a2642544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052d23e37efe0e430c67e5eba9ad2081545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63b587c326d8c77e6bc9cc2e69989aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e120b6267f38d41f6a11bcc98f437483547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ded49f836e15f21608b17248a33daf548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc315ce08f9af4073be3fcd7751b1c6d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8848ccdb11d9e211a6fc7f53ad3be03550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771cf57eb8ec9faca66471e01a5a054a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c73a81ddccc6d1b09a0ac0ea5c36a0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114d0ae546105bd8c9a4d5c87b9b5e3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d8175a2ea6acd4bad01200186379c4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d31d7dc69db534f5e830834c5ecdbf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3c8ec67c6011c35b34a317370c36a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a8d2475e4ca336c2aa31e49d8211b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71453c501d7c81b616b312790fe0fa2b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed132dbb4dbd7d07625186695bdd77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727eb4cb60b8184fbfd9f58289eb556a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae29aeec3fbd2cb376944dfc2e6732561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd57b9b82faff422d6bd508df37169c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe676855d7d141656976e54d8b50d107563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244d56b9628919d81ee165264e333f2b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a6d2e26cc43cb33d63023e2e3529a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72c581a97f322e35ce5e50206fce3f6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79cfa102d2f43d5c0ac8efc1a4bd54567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0588022fc615432003d1265378d114e3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342807be64591429e30e1828b4f1a10569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1aa1b28aa6445cb69e4f64d7e2a64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f4ffb8ed66f3d4f4312b3d7cd8fad8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576a848f66077ddf3ed5e876796d491e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10f97c24a30fe6450fc6d1bcf80ea8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a878071a70ece9ee600a74fbb58032574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1b328282de992348c9285636643f1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818f69500c9136248c9bf8a00cdd93a9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882357777b90e131818552ae56e8bfc5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b799f10a466e7af4dda9dd0872a5ce2d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af062b343b4124ea67adff093406019579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313b192ff46ffade81868b4cccfdca8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653fa3c08dec7f0e7042eb9290a96de4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c8eec081fa01a4966f3400a4679fb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c054e2b5cc2fceb6ae69e69751676ebb583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8fb2ff02bc700c2a132be355b666c6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c75b6f267e3c56d6ebb8347c441af96585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948b2674b86fc2698da00e46000ca1e6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf7ef04144e1482d120c2bba00a3803587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc92bfe9a652fe72c856a54ee7b74b18588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4193b95ae5d2ced4a021e2d68c7af0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ca7156923bdb1988759b5cd0ec5b8590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382db50c751805f3f5f9bd570b9050a0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d76a0c512b6791a669695f44c3cc3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a261e6d7618fb12e77e0abd219d0f2b7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f80248d2a88f4da8eb9f79ca132f045594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5f677fae47c7e55fabe6a23955bb1e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ccb0c8a3510343d709dc0260ea435596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81fd6dc8874d9c41426939b49057004597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d2c715d32a307f3eda7c3f8142f850598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58789c6937e6cb6f81f2bb8ebb44388599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6bc5cd21e8d718214d6c204d930ed2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a34b835fd1bbbc9160edd7988646d09601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a75c9ffb93fec44cc653df78f606fd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b899daa4d9a4da4620cce4f4497cbb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96273bde1034d610b2cd1225e6d60e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5137417b6bb8ab6d1af04788c507069c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41421c4a662b78d28359b94cdeb87f3a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f217e085f2a1eabb7cbffa3b6b9f896607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6e9cc2eb562c0d84a691f8fd40eb95608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8adb7413ea43ebef4080a96059704c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9114a07d5df5a5b76d3daab3f3e70610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcfd7a66a31d77ccf35af1a3c63fa3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4b84d47737ede787ca2841c4c5a09612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87cde22c6a35642b03ea498e6fcd10613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f65f66599b645ad59cf7e203d334c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b102cdc8c6c45a095ee10b3a74cb2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32247e5132b315a6db56c0340f8b2ef616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c12965d64bd0ea4c8e740009316386617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fcba5c34dc538fe18e092673379ba618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb6fb45a73d72c207164bfd0aac598e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14be94e7b59116e7603b53425361a0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73f8eeec801137de4b3c9681fe173c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1ff7784143d5fcefe749a8ed979e3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde11e5f42d63a5bff422693f91c4ddb623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242b866803eb676075091a2633837fa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef6a09b0606a005f39dbbdede087039625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823b60c4d6522b45b7b1b270c0ec5a5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e8d7e01bad6771eaf58695c5131d9627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbcc59e5f4030f2b12b93564f012f3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e208877235c2fd3e23f6dbb06aec68b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cfa6697950c99818aedb0f8af0c103630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b972f607be3b1e27bd97819df0814033631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8219191e6ebe8686087ec83bef6be63632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e400ae6e94d02cd343fe3e21c697d0bc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6148776c5e122878f0dab45d7991192a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790a319a772f8969d469a2d49d920430635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da37a2a7e34cd1105451ef274b7c986636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6911e11173b54292cd61ca868ec250637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a834481f315d6eec01c8add7be0082638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e9009def0638e8ce633e72878e92d6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e3e147773eb7c61eca569d621b5dfd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb47cbcee98e378696b2433d6230b5a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dff21562efb20c62d5191824246544642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903b4f91a70034f825cec952025838e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436690b531e1ab60b252e6cd7a170944644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe5263acdf1e74393def4353d90b1d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f96f9de7aa7c1b777d9b5d8b4d60c5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb103c2e18bebc9787b1ae4278b3fe50647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ec393a8800678f4ac1d28236647fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb888dedd1a9514cc41dee66fc9610c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9ffe34a9d469e97298cc3fddc2fd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075c9d54b79aab0f1363bbcef8425b21651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f6b3142fb12099a54f109990d80fce652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ff0d263c74d9fbb2c8d42e10f95d9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c100e510281799cf009a7fc7b50b17654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71b65f69df3429bd3cbe41fafef7e75655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3586846662c02048b82f8b16a777e9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044b69fb410131e8c880bdc8f32af6fc657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cf683a8e0d119c6388a0008d8adfa6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84de844d3d27e2113df875ef23e26a3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8efdba3d518471acbd9dd23947f2880660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dec13e166aa4d705d64b127d7551c6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b95f8c5389d7e81a60ad330fef2f33662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0d32e1198e26561b217fd26391679663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488bb80d9c8740b8a6c7986b4ac162f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab4d0a6d9e553946f2a7df108c0272665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a81d7e5b4b4018794f4d07874a84c8666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6faa79fa22cc8de0155657823375c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1323aae278c9276ac00ae01fd3ba865668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f6d85fb64572ff0b98be1bf64a4980669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25399460d7ab108fd44df93dfb5062f3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5feaf0e36ccba3aa488ffc97fdcbf5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580255a3589c1a0562bb459b697dad8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a592fc0f77e2eaacd629af7518ea0c8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3263ac8e40fe44b82e8fd26b30513c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ca9c6ee85d3ab2e34146b06d524691675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07536458bba76e7dc49d1ca7702dd10f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d385518f3ebedcc01e3181c8ab01e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f56ed24c1439e29d74448214f1b6f5678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bef820518d796621b85d4432d370e5679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a83c6961a761ce27a41ed6841286746680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854f0f08fe7316f8f936687ebc02ac1a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa32e652afb7bf953b8d8cbd137f347682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe649691169460e3f85ab640891c9e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e99e8179b73a9eba3ad1cdc492f86684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc706d6fc2aa2791c57ee29b1a194d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b86aa68476fb95c40346bd9827c7d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83c9b7aeefa6c9822f9f7865239f3e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1de2fe10366cb6eb491aa6fc26918688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17579bb7848eef1e4927c264ae8bfaea689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d58953a81700943d3b2f48878ccd8d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a04a4b7f35009b4486a06123ede930691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51993eb76578c28128b04b25cd8f526a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c29e5b7e2b38949d9c4d26e49fb098693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893998de32f332f5481b6cce353093f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8002bc78c4b2db85ed7f3b1f34a76c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae55379639f7c3460cfe9ebd4beb73e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49effd568970b1c0ccb817bbc6218d7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2447056d9118e5f46bbae246e14b6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3111c400c553af3b777e68faee2851699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12a86c74ef090d46c8a171765618a5700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb438109581214306c9b4564d6b0dd701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e40266cecc5fd07cfc51374bb81542e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a9021844b27b69c8342b7cf525caa703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eab94d6952912965f653e21eabc1570704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2099764679edf5a84f0bc3a5b532c3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eff9045d1a25e88811bc7e2e31fbd9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69abbce55520b74b100d99875246d95707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e0e4503866500f32e6e0fe61547367708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36317a646fc3226bfb0d550b5cda8d68709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31356a02492ae61297052f71bcc44cc1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b874d99b25747cc01489872aa012f7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ddf89ec62aa7102eed25f547a5aac712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48814072e9b9e3801a9cc1e64e164660713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97313f91301de730b41a13c6fc26a541714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9beb106e6d97cdda3927fc0077ea1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1318427986accb2d8692a5730d29b1b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc5414f4fc152cfd9df702dfd3e9a2b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c045edc5895520c3eb9e843b539eb7eb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47943e9c5e814a5bfed665833814b284719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd9068312794686858faa4c229e9428720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf430c9300fa601a9df650805776c40721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d637c4fc937beed8931ec234a431dd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936d28077df33a20d9bf56cc2dd90d9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2db350a2cbb0f1062a00440a1bf4b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15dae7b1aaa759c54309cfcf014b58725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e387c650ea1201a510e10fa61127f9d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c01e8a6c83640e8f467d11d5bf8a4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632c8c10fa150add07b85fc7eb63ab8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938ed2d8caff0e4d315da014b92817a4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa735926b5994ef8e1280d085256f92730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36b1c12f053c1e776d8efb05b64e42731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8345416fe4d82c164ee2046ae7d2e2b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b35f0bf73443a54c2d1a84d25ad7832733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f27fd32ddff5e904956c9a9ebc248734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583fc40e2db98c36e71b50b12c144b0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987802395b5fb7c5bc255989e7b2250736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35ca08aef3a8e0147afeec5e44f0be737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3898e3a393e06ed2cc1a08a0bb2429cc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e63c251422638c6445f9b6a431fa00739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c28c891b8ed042264d24c9707fa309740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dafdec535b7d3196fe3f88721d34922741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766ac8c05d28af641262717fa3a3274742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7068a3623d0f17eccc65cea832f69fe2743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903ae02ed6474a7ee711028fe674355744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f18a921cd3f0abeb5c0c47cd7de8af745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6dec2b0f93f94acad6d98b3918bc13746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aff06f6e1c444e8ed5531e7186d2bc9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9942e5876b80dec2b8826453a8fc550748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3941003b15d7715c926de6f97f9919749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a8db640fd7251255dbb8f8db91cb8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fbcd925596b3002b803a825e7617fd751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba70281ab3d89b515246f37a08b6117b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d31a79655230aeb2362270879a4a8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6344441fcbc1bb325c40d2cbad64843754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5858d538c9c0f9b185e6043b003615af755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c94f0913b71be3ca0a876d3b4d8fe9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6d3e305e5035613f2c4b95d272225e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985d0fbfe4319fc82b3854207d757922758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfdf4ceac4ad5062ebc5c25d1ed0b9a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>