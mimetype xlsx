--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19894d5243173a95be06064b18b194c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9e89b7ff27b3f466e003cb25a5636a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940829cea9591b240b545fe9d6e73b83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f811ea7504f52813da514571f52fdd34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060f12ae091190b6753fc09952edb6a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a77cd20046c70889db322001ab42e0a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69c16e9f4191361d7e4f44cfe73c877.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0185f52bccbaa10da9446cf79a65a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb2d4037b1e5f52e5adc720e1bf9fc99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d137ec3ed1f24b6cccea5a2ef541ee210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50b5af522079c3df1248838252672b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b66f151634a811296b5e8ccaf51b412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c96e9dca066363646111e23afb1227213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673bdd9ec08e051a5f7c3926aff09ee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ad9b5a5315763ece42fd6e943d86615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e7b143882cc04d2eea0efb348b2716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4306dd5bc3b9dd9a4f5bd31f85357b217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649ad082b63d7f4589f92737e0de4f6e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446397e17441b61d8b283bc5843633119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e885c6f5686124a9503b2600d32299320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c5b02cf4eb2666d862f8892bc36c9421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8ba0d2e5d35483965e076daf200f522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cbc08e2f85d5c5bf85ebe646e1ec1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb004152b45869b19a77419ede353724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685314055b467fa065fa741ea1c285825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38802ae689930a41acb2b1ae0d74244126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e249917bff6ab0e7975f89295d270dad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5304c32afca746d3b7c72a84f94e4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b8c59389629d911ede0be36fe87eaa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e62eacde32e809133440ee8bfe55f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a732e5f01899606edb25ea446230a04331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc359492f537b447eaf447729bd87e7732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa1b0bf353300efd672483cf2c8f7d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369952c75558acf1683065a4af995d4634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9804488c6eb8c9915558841b78e48c9935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397e8c731a1a6201d0f1d43b57dc279d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb96652b47bb64bca8ea247aca8d7137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b3493b755d8f17926e4104e7e67b3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a4b16e986942805d6f209be3df65ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac39d844ce9bffd08981cf7ce4cc5cd40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07590a2bc47416dce2a903bb1be639c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe16e9bb4f1de813acc4e7e620585242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab8b6be9cc786f8c5036680210e61443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65638f6d3f0b3a8b327516880fdb526544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc5122d791ad6376bf4deab5aea24645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8315d65e551ffb91d777c0a6abec146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf2ea5d305cd6d6a82c5431a1baee747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b08f4d1cebf8c98096c87e66e33c6748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa697a4c5f825589612db04900f4fcb049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc48e1f7aa69ec81b2fe298158d8363b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6232223b5cf9ba388c56d88e5ab50f3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b7a3647f3dbc48d155bbf61d11e4ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de970de22ab6bb5377b24717a266a86153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f5cdffa6efefb916f666aa81b1928154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7dac9e94f61fedf76601e19da53bc755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2027835de52c3d5ed992cd3a6bf5a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b519ded2eb92006cf8a977f73d446a6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a8c370ea27572170692c21743d26358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fb33415d9464d00846617264cc0be959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fd8ce972ae667154ff4c82521d46a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421919fa052137fd5b56e50dd669dbd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa707034c668d82edcec660379e2d25b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59f7e3fc7b33eb234019419d78ea5bb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900b4c66cc6715f9c271676661f66bd264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61354f96987a7d737b5f4b4f37623e465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d9b3773d52893c417cd043e2436db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873fbea02aef3871ae26862bd50431b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca93b753aa0860fe18f1847bb1883ac468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150430ef0cc14e5f4bbf310d225f0a9469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5415cc8c5905a714d9f92ba51fc37370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03be716d0dae83a96c1cbb1f2835aca71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21181a4b87847e0750e5d437cb93a47172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454604e717512252a329324cc86e1bc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d70dbdf613251c50893e84251a874f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073951f6f04fceae82f80009e85ba3f575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5a006b0dc8858fae380effbc5173c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef4c5a4fddfcb786c9ac3084ab5e7477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2654d05f4f09c9235d2fb311c98c9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84c008c2c22b92b77896e73a5389d1779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94e67e245979e9b8a578367a82a99380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72afbf362c2d3d61dd989a6d576768a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90421945f9a5697f386bf920a33cafe682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdce122977833cc6c5028b3ada271883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19860eb6e02e0c5d9766d0ef0ac8e31284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b7f56b0e97a76fe6830a6aac91c8085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432e69cc087f15a58e6e4de3724cf35886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73558e80c9fb6e875dd2e696b69fcda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219ab0299f74a9256aad3e1aabb8da388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b37182b9c74d8c5b032f1884fc47c989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b542c08b85481554cd1f86b8bbc2690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693f3ce721ffe80913e7a0b473cab8491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979525fbc275a11a6947685a6b686dd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe6bf2212882471fc112ff09be3fb693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362148c8c08a1e155b06e12b7daedd8a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad73bbff319cf9b269db058a46f06a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e941d1d289b6a61a8c9d05c6d2f308a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e6532f4185ea1fa79b53ef8d588897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c364ffb63f751d0534cf9dd5e9d6bb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf04d1c1d4ec876cb0961e78989424699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89f5d861c4eda9da2d6decb35df536100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454db4ae8a185c8c22a758c94f12218101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07549c69e7874f4df33b6d7c6ff9299102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8854b2ce6e6addf8932c86fe66a34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002d63b7e2adec14a002c077240314d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100cebe4466f8977a9be7dca8294ff7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c2ad2b9b8240db835011a15c88315106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a108d2ad40a15c36ee9f0752b1a64d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc4b7b1cd1b46bb29dfef885c6184108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a08e8430623ec216b4156256a1791d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab93cb82fc095bfecf8ec80a6b451a6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681c0051aa925ce046c5582a710c51d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b27319477eface6b7766b3271979a66112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d0dd94d75e82384e577bf1f74bc024113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba6ef50dccb1d16bc3d36a3c5b3cac114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcf3bb639973cdb02ccd356c4fdd55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5642700bac56df7bb7d69ef48cc7d64b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ac03801d0ffe6ac8894f763e2a8ea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de1863ec0f0f0d50b6946dceb3d1360118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5830bf184b7f2871994fa4645ae8dbe119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdb194b5dcd61718c13b93e447860f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0cd294c4b3d4dff02bf3706cab7459121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3242bada319363b544753e25a5814ba2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435e7bcfdc9172afa25fe2e67bcb1a32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6c6295c67a4c5b966e83da071aae93124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d7b06d0f26701f656e9aeee46a4c2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec6f8e9dfff2a70093cb0fa79f11ef126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9a02e47db48fd1b4f3355bcaa1ad69127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e14885d2039528c8b6749f64cbee6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08810972d0de0f9ac841b530df76aa78129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f70e3fe1d898de7a3f6209fbfeb64b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db3638476ffb0a714187ec4567a1608131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334f8e0912b8f0f02eb1433bbfff5cb0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1688983ee039eb92b1702e3ac14ed7cb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588dfebe41fefc052f4a9aa79b091388134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5d2ec11bc93810135a6b915f7106a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b650434904bda97dac3ccbd3f18d7a9e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86456fc7b9ea7571099064db96041e72137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267e51c48bf73e7ff32e07de85e85e9138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43d02dcdc5ce218e9097a3ac65d910139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877fd07f273733763071076ad6872559140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abef3336dff46e4f7baa081f40272b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f60c50e39eeafb83e2d44d4557f30f142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fae0516bfdc98a4c8bcd4e16649f3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b723443a358991bea850b0220bbba97144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa1ee9ed4933de9c1b84d73178b354145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f2fbb36d8803afecd3840d368c7f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ad336b2f4b8b05165c4b176c97463147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2603a6bf6fb7441935cdb5ec0ebf6c25148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae457c4bd85b5b4c1419cb0b9bb44d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31f882e4a9e3a7289c8ed38cf9044d1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d645236ca3e4a0afe080cc2bd8336fc151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae4bd4cb574e0870194aab539ac9419152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fbcd319c59d750e5328c509576b130153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623d00cd8f987a0c1124fa52ac54439154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0de43d1e500d277dc77e4811e63be54155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b03cf9aed879f324dc1424664bd1be0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11129db2762db8d85e6f4a55337fcedf157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a943029d1a557f0ba31f5a11549ce99158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7a296eda0f5cd5d8808ed41dcd321159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7af495aa4a2dd63f8d97cf46dbd04cc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f7004bd7540ca350a304ba7446a0f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58a7537ed1840f6b4e473590f31f9ea162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f8304058cf116fb2eb03c7542fa591163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae872400c814d9a2a8c9b8e7028dbf3f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ea150d49a622322c60d1f2d176d28165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda4f64c4cd606f25aa7ad8da595aecd166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03691255ce584a619a7d4282873f0967167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511850d277b3ba5ee068d3c218e498e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a935380d34e1fffb882596cacf9cec169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd830b2b2a485d548166fb1cf0f566170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282e5f33956d09c435f14affff7102d2171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5896b346dd8b376b54d0760b687fe821172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ded60033ee10e05e790ba001855d2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb09cdbc6cfa060b7c97517130b9346174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed638e2b0413eeec335acb51e9916dfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c5e286ef7b5e8feba58047638c419176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5b7c5f383bda4dea86501655e66c6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7895f946bd8ec1a6425cffa40cf963178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28c5d97707e9a3f6b9669f339412f52179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79beafe389c36e500b531ec0270d76c8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f29e383c5519d70405fc9796a35ecf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5dfa0e943bf988b1311fa056af1493182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250bbaf3d80c3f2e7111230db3287a1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a910115faa0299bcd35c063ff5c9e3a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d0c1d0d85ca9f1dd46a187a6d0ca47185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29464c9ab73c864e8b42901bff3acb8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a3d111ef19bd0eb628f24bab3084a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c1ecd33d484a69462da2f68e9b0ee188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fba1fb6eea8545ea1e8f427327d2e4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9226ed82e15892119fe43b6225d992190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a03bd013d6ad94280196f4a3b10a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa518b57e5d782d61547d485cb1089192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60322f7387d74ee6b91d175fa7e86848193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfede8e48c6ab0ae0182d137e3463bb9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798c26257bb28ea11f1b77c0d81fb3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cc82fa0089bf53a6a72ea627e27f8c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43311e2e4987d9989113905b09e3693197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09381167ef3e1239d55ebb9e0c1007cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3dd6405de6154f9752217e696f02a7199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163913a235ad673ed0b25bf575a735e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8bd0e7c5d19e681593efcd0f4e7e95201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b65e9a7c85300d8c2e0363078a3b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a2dad88b682c88cb1814f2e967d3a0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2c12e7c25e4dfdea206a4cea4c8d14204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dec9bc283c0057c121396fafb3d436205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bbb0534a490d7426c2f93ca41f2aea206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738c01fa2eb41eedd44c2ab48e30c9e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfca882a73fb7bb409c0b1fbbb0b2a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152697dc459ba53341a7aecf0ee170f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b12ceabed98f63ec1e5d515798804210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9197a7eb6ba9777d57d9cebdb28ba7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2ed919cd37b2cb73ca6c138f1dae1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a5bd2b3932ad9fff7a7e5113f4538213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa68a702eb5c1c951e757510f773cfbc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91a1dc7b5683dc9cd1acb36341fcde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285967ef46ed545abfe07658f224c390216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa417c4612d57b0881ae99817c3d11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce7c538433ba3441ff4a1d88504f925218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff1186862fb0cd99a1f6d4e08ebc59219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15de28ed77f89a63ecad796837098a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c010571bed7119a812859755869cfc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db020e8a12f3b5b700fcb60c4a95618222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef79ddd8d6306bcb7a238ef911705e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f4c42bdb89b371258b257faa49d736224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f727e394b14bae50a68e5ab39e09f23225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c819215a3e7583eac8c88de8f2d05ed9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f9a3f5562411ce271de8b2b387669227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fb1b929e9584fa852cdb44cc6eb22b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00389be9f0c2533e5f9e131a08209639229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74dc87bca1583d7b9fea2952f3e658230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5727ac9aa2fbb50970c175c31a0c8ad231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f90e81781f4f41c504e0f1372c04a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201821a2bbb7dcb5495522988b2b9df233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44b460c9cbbc3bd3a4e9d1a9d6deefc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d42d9210545d02771871bd464564f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357581cdb00461f8071f6041e5897db236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b28b8ec50a76063fdb067ac9833a48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370e75a052364109327d0c850157f616238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e96301b5f07559c8417448744bc145239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6db76a1b27410357048c33c8b2670240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de39452761e56401e0e32afd170e4c13241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2e3c193503a5a3e84d8dc3efe65b52242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198880f523c9d7e55dda58290c66e0c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464392d6dc9edde53bfdc9b11849f54c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b26e3bab9d154157c1d66cd0ca30ab2245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974f5308dbf20ac765494845159fae45246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad4c834cfa050ab31342dd1f2c7aee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf966660cbc3a9702ecb501cf723e0d2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f83a3eaac71bf66fb0cfc2d0bc3bc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4add019bf6b409400b95b7b4162fb20d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210991644f0b2c69298404ea131bbe6e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88b81fe12b2f52082eca9fc4281792252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93c3878bb87684b2aae2fcada73452253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63afa97fedbfdfdb9a7d1ebcb46f60e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd41393bb07fe494de6e6a189e3a1ad5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92959ef094c108566afe70a64df2dba9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd2d89b69e048a114f6b837d8dae3e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c6839f61bf24a5c24b3c80cf85de9a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9527ca0937318d2203c6b745f483087259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b393da8a622544ed9cca9beb7c644cfd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd947fee6e1399f29c253c94551d74d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10437844d1bfbfac5a11e2818ef671d0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb19b28bca0889b4619880c0e9000d4e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5c44bcd44febf3868b10aabc4f050264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c281d2b64400abd8e511d702f41084265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029000fc64b3c5af04e8902b3886db2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b506d3a575979158ca7bd7340355a9a0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee719e16bbce1167781fbfc51ac090e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e89782094f46eab053eb874fcbacd6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72094b9898c4bace7d73a4a74ef5756270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed01a488534e690fbadb3552c9ce42c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a87933d18d878a2d7f95f2d11dd78a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba72173b37b69457c12fea1b3f4167273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63426b878c7bfa6018a8b97cf744212274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7198912db2f550450b9ff4cd2c37ced8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86efde809e842d9265fc0c6de00eb33d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47539eacee4062ae456b4eda2680de8d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b125e6609a90cb5cb40f58db3a5a93278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eb14e3b8f27decf18e311eaf78cc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa10ee3392642ea06687db4649789f8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192eda38e5f1dc33ca1e6c9dabdb47d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb4f31a268d460eeacf1115559a278282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d0c7a0603aefc72409c68ca3c2bc0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c526fcb91d9fbd54982e677c0d87a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649d504c8677623bd7eceb3dd203876285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560e5a3bc612cd7a631591d840bd8d0a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1dc3c1cf5666faf4db721a58bfd19287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337010df202cad330ff0f6ecc883fc73288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbaab43530eb0fbc50a0b2cd84c7021289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21df84957a4747d226e35077c4bff09290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d517dcdb51dce491835dbcaa27e21a1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f0af9fcd2c322f4a38017620b97fc4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3f09ad67495e4db16a1526037f2a6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1437a9c052abffa30de146a1bf1bdd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078767005c41f852a742afd49d518016295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16eeacedaccd5d299284947c816b332296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a71c1d191934e07e9d6a21270bcc76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4348bdb9066f81d242b435c8eb5df8e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb88212f0479519596fec8238c11c28f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2076279e16098db277cdfec29f1f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be00949943f6abf6114bb166aba7c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ee5520de771c11ae987182a79be7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae9e6facadf5f310ee062ca5da38f31303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc95ec351dd2166d43d9d36aa56f155304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b70d3bfbee8938cc2faeadf90ca01cc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389869e3d31b651b7c0c065d9bb1877f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fb591922579b727d9a11aff3bf4c06307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57842469be11f1cad0e1eafebd898ec308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641efc63f2575e61200da7b7e8aa21eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7062d368f059643ad77cbc27ce50c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac72c156078641b9ab990c60a86d83da311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a44045412d726d03758b5cdab391c28312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291a98b99d375bd6d93df54e92b8f3af313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d11df2158c7df6b214b8c5ff9286b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd660628811390783917d501658f4b47315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1542a88f484480bcaae82dc62c477316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aca0a3a4747e264020860918f4d648317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf663b714dfa903d0e80fb53678771318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5f9a930ec0b078f07bfed92243447319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d32e42eb09e905ead6638102d7ecd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38537220f795bd5312cb24c405c9041f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9f5263a76b2724d872619041af2a1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7b225f1b7321628472318737dc672323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0df2e21c48b2a936298309b601f2f1324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab21b02a91ce2e5663eb49b80f072fe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb01281a6ecc39b7e28940f010c45e7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5715ce10c4ea781bce41757fef70256c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342483d1c322b1e9f21281fefc5e350328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68efd72bbf87ede201b587c8aee8b8d5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84660a9ce71501300c16342f8a57c00b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328afac9dbbfd638d78430c4f85ad49b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98821c86d4856e8ecc20866348e2af33332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db8535d6dc571e505245b3267567c64333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94930772279aa8104ab1ea3ef6dcecd3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd8f7aa96ed39dbae0a4587733ed08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459332c3ccd658753fee679ffa7a99ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b78ceddcff5738c2670b20f48559e4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb3e0295992c1ec947efff31638a99c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e44fa38e7cdf6ad0adb38f15b6b6522339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e913d23897e6e8824550a0eec02aa8e9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462538d464fa47c45893684d91d64ca0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127573823fa86dcc98c76c321846bdfe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c4e2aa060acfffe811c186ee80c83f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c74e53882d939c9b24827e51c128f9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2138a93ed1cf5d669428d5e8ed0cd435345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff1ebd5a0a86e4a8532b6670d6fc52346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5217b8311c8e734ce8f1d6d94ed6f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c935fee81fc816a79627e690c048de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11bf411d170c525faf4f9daaf73b3ae349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a95acd553f682384ee11cae58d06901350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eec7134fdac606e5c293eefc87e4c2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213981bb3a33976c8377a1f00b13445352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9321b06260676d6c41fb79f9e8b7b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345f4cc372d1b17286e2b00094d2a2d4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f578f21551cb46f3d1fe6a889aa0584355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546abee748cfc73cba6d0718a301199a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11e48162bbd3d65832c0e9df241f41e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5764e68e8c21f4cae58e21a6a31fe358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256403c055a42cb8b28988a67122f3c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce9a844b02f5a4a38da63f4d11549c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b009fc770719bd777df44d8b553e7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06e440e61523e288294ba7ee9c59bde362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c98fe7e6eb70473b93486d4602ac6b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574422b6a2f3dd9f4faf88b9d5d9ab3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e373a665cb8c086d464c53492b0223365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbc61b827473272f974e8587ab6e4d8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66b27542fdbf46e01ab340871af0822367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d17544c4beb0d980c4f48ce11ed1e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9833437cf402903f1d21fde59ec9a1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b303333a6117526705217d0a68c908370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac0cfe4c849053c5777da20f884a25371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db7d645d4f37cae07e0d44ff9de63f4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c463334f442997fbfd280b039bdc6de373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2c117d91b59b4e847ad07f79293d3374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363c53bb6ce424529b5b4a0bff8a8c3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1b161f07e3a75dd69239d6882bdf1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e47416261b457a520e32d22b895b1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f792ea0f3bad9824a7cd3904946ae3fb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a95cd28f62bbf3a02e3decc1f7e7ec379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b527001503b6f56e6bddbc710ffdd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f04c1b027636361af39f581f70bd5b7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa14cdaa137dfb02516ed03d322df3f9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69102e315f1ba55f29d09f509b6f64383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff628ff1d69e442b1db36948d94b1a3e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621b1e93f9b62a446dea2e9c2cbcb27385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5540a5e06c2c7054e7a4f21553e14048386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788db84b550bc9a8478c78151efa88cf387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da58b311510db2c7b8a858ed61c455388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe237d82a8379580356329ed6137f136389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea8f549be924b6023f4cc9d8e9b815c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a964eadb32b9b9f9b618fa59c2981391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c864fc055fbab6697ca08c542c7ae7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631e4ee8a47406f393a2efc4127e5c6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb1c6da9ece4b6d88b96fa52be88954394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a649d166dc2948e9ee3a68793a32b2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1f85d1b43d84ba304bf74df886ce7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353265970491f3369f0f42e9854c716397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb66e890f53ab267b7a2e63561eeca3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878344eb096cd39098e5c95449165fba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72a1a3a78178c49b6d23c36ff78d12400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7fd417d50f668dddde78f9bef37bb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4975d18b62615cc89947621c0a3dc7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58961fcd0b9c794e52bba5339e59095d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0efbd8bae04447b5229d8a7d2d38e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8023ce7e19f1a1be2efab03cd66e6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb336baa83869133d1dafa36977d3fc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785b7e6b8f8ae51f80c8db832dd969a5407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cf3aecb92f37e2cf6863d5c4d5297408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fdf7e0ef44937f789618f9c3c9c9d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152a39d996bdd00a1af5363d83aa4a3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3e97ac00f0abada5ee4044d6bea8fb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1930addab39ff27cdadb28c85599d3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c21ab7bc67f47e2bbf40ab31ec630413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9154e7c4a12ea5e8cdd790f4f921a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01969830c0e710cc18682a42f04d99ba415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea39c73b7dfe072bc06b51a0f94e8c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28f8a58d964a995b9b31939d76cbab0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbbf7f4af10aae797cfd7933433b4d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c351cac8ef7811f0b44e37052cf0a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0827982d84d881562ab480740cb8999420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a82cd74c361a9b79380f53c6a3cb95421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2132d36dea46bbca023d2ad9cd974220422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba468ec313a60246cac3314c6ad9c950423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0316292f383b0492c4f7505929f4d066424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf7c568a405f8dd189b6cbdb943b30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d64efb3bdaa5ed1b9d6f430b854564426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592ff7cb4871f57e0629a341dd30f838427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1663842b01a116ce61bc8735bf90e29b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df8d7dafe34f224e41729c7e4065e2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d260fd9de030c03f44b0fabec1c2b5430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a0f70af716bd40ac63e966c060fdde431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d2a5d3af7fb4f6ce7e1d7c2067234432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040dc8a39056b2da28dcf835c7c5cde433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e984fc1cf260ca50869938be5a480a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a2429e3d7e232a429b2aa99605eccb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8357e84cc710f093a94637ca9df8f67436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13afae0937f11ef4effdea80de9c57c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebdcf7ed308ba93d38626d9173d276438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b59794eb2544e9eaebecfbfada9e972439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85d2046f6c353ab40b4453ff0168126440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e15944178fc285c23d5c5247809aaf3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394e3f44e77a90157db06238f31a4b76442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ab3d0ac825f646423f9d80d17d038d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33023106cfb00e43c1c21b5b2689dfef444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945d79e8b6b15e8546e4d1093d26cd75445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aa763919fb16b75de1e8e6f61e4d1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff204c61786de816085a19414909cb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493b85dca2b96d4920bbf3d2799c388d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d162f644f3c62cbfc2b0922daba4a65449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c3fc586ca9f678f012407887894563450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b96f458a13fffff6f3900ebfbd7f8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dfc2dbd3a556718595cd9608ba0124452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d21a8607c74a236c70c22bf363261453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41b1e4dead2149401e021e5cb46ceb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfced3b2b2d0a3ff5a144044e0e49689455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f899399a5dfde2d526053005c96ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc13ec5e48fbf718e03a72b8248e5e5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e56ed202d5ed33a582484ac345347ec458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b011c05095a35dc9350ce3f9dcd2e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322f789a0046ef5d870749f4de13add460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345ddd7db543088de75bfb10ae8b0572461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a294092dd979704c4710d13488f758e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5405cf5b9f567cb1e6a4a0400c2f0539463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198ad38d029a744737a1aa45a2bea4a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a400346cc3afe1897c10efd0411d6846465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e3b864006f467ba3fa180f8ce00f9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc32decec148f5298d84166ebb4b213467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37848a7614383c242b0653702fff83468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4dda9aad0e5f62fd9696d4c912baf0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742a7e007dfd6c53a99551c35f9dd69e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910326703a0b43115374fe0b4bd839eb471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452b01e458ccb06ad63cf9f119eb210c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b8549c6ed93c874e4f0c9e0236607473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4d084c62bd5ccfbc2ced1eafd93d1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b7534a4550443b6ab592da5c62f923475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27ca6265f4b5174b2ddac8d1c26c4da476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb0ced281e25a1c40c7f7249c1cadeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b997bb2884227adbaced9ff9f04bc18478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a6ac6ab441e83fd8fbaac8b068177a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20607f0a636e179b2ad79467aab8e24d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd95cb2881babbc9aeb7cfed293cb1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d063a5f99b1e8f96bd7ae255bf09950482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c13ed183cd1e42be73e82323f92c4e6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e251a144e030309ea1b84337bee37484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb79ef218c16d70ec561be2b9817f3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef04d4b295c8e06d1009c57a2c320e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a969366bb9fac48ed05a1835abe3d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660899f45976b1544cb0778f20b6aa4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ba4918bc4be1005d752611f11e464489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3109736a9a58f3425ddccd21bf016f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868cffd1e92f081aab5cf238cd8b53a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc6e974603828a786ab9fead58dab1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b676141929d2399b7441bb71a472aa493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eb2059b6cd34fc31a33a5ae8f6c4b4494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac6847a2e961232981ce17f235363f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed17b9b437c03b3289479c3d55796d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a61750c9c8a0a0bb909e9103414ca497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986ac13aa21b1f8ebd1a1ca5f9fef943498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad797985e4d75a27fde235fdb45840e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff767b337e377d055bfa0f07c6d9bd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87074eafd0f0f089b072dc83264af40a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e52742eacc44b7b7e0d253d9aff1b3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3331097cc5e9312e36df4f50725a53503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd464fedee893bf59be92ea21abb3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806be79845ee8cbc1932b08e99d7b3b8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032731f9b2cb226286cc8869922b70ad506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306742ed66d35985e23e5a6ae6ee0a27507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd500b9982a4ad765cb273ad37ddd9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82f3312098390cb050933ae9d7b92a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6888578d53783a437335158ddff4c357510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70142d8e20e05dbdac003138f1d644a4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaf0b4adf92a343e24daf9a0fdb42c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b33c2655c51a1a14b020518ee1cbaf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3afe39a2c0cd096fd01619db3b39c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8024d68fa5361816d559e99725e1dd8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b277d1863ca57ecc7f67a06b187ea0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b03719ed23f041329db1da4cd31bdc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0378fc1f1a8a5c97ce30dc46cf725d2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdff955df7487e8b495c6250c64880519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac43b44fbdb219ebb71d2e7cfaf1f95520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1e032aae248765ce91558a845dd048521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f5393c6329df325db8884d91a3283522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ca19bb1eab6d595044757d3a1601a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83f36b2493770c6acadbdae5a4db396524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bfe3ffe8b21be3148496e6f52ef91525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29afeaf9ffdd157138b0630339778bfd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9f9ea53f65d9e153881cb0c39c157527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e247bbab3abfecadc22d79ad8620b1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dc75b57bc7ccc071d19f91473ab07529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392487ab8c5990981831b05e3fa9df27530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fac325cff7967bcb4e48f16675687e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf16b2e225bbf95993d9aa45a04bf3c532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ce54e15d9041dbfd590e1948ae384c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98395be75f68882bd18c5cd6f8b9c821534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240469a5f2cfaf3ab5ec3b29fc2c0eae535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de37571861310b254137107d5ab303b9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6389c49fb3fca2f49acb1da34ad5e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa266679650cb9cb43524a1572c873538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727f8c907f0d780d409e08c92131a38b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5cdd8ac9cc821adc69126792749d1f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6714439c6fbebcffe575d907cc637ccd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c41e117c4918284682d061dd0121a6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b62b01a2e6c0a2f2b35b64463f67e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d1f7e78add56b8b068a6de090b0499544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014d639fdd09dafdb623e6bfbafb53e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13589e26d6331b60f7e1da621c9c14546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ab1effe5493ef01dd35528df274fb547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d29c26de0601201bdb779d44b315d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945071d0e0926f216a2a9888d14347f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a391f9f5b7aa3853221ba073472613550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca12ab96528283b63531419c6b6ace551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735775871e1c804b36cff3bd3b07dc51552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df54043e72037d24cce6f669f82f74f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304885616566a8ad42eb66f54fa738b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f125c254c2bee5d224d64343d9963d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa2f909200f6f9e985e49d53bc5ebd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ee626a677449ac6982d5230a4cffad557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466eb4114ea51cb60651d0b587528f53558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15de4255abb558edc79d54e873934a0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371ef5eca778eedd7bb9e624ce7e8821560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc56c801efddec59cd7d6d6d5d1d01c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc850621ccff1001abad964de91e3793562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13edb6ac2e3165df7626434dbbbe296563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3c9375c048dbf2a273383f10ee82b2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861fbb2a5d91fefd251a259f165ccd3f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912366fec5572bb910e874f837a62ab566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4999c8dcd39207d3dfa271d6c8ab981d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf94e33a23874a37cf04a52ceb7dc0c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7debe4d41271db393d93eafb79bc3d0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ab227c0eba9f08500ae94d5573dcb0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae9acd07f9bd3b487e759fddcb9ae5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beff260a5a4c263efba19f8d5b37b1b1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d0c406ff228dcadf7d898ff10162a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101ad17bc567f95fe1885fe0134d6a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc243f774a367552896753cfd7a6426575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b073db728de1cb12a280db006248c9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8710da883f1e98c2bd197f7dd1b6211577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dde00137960289d69f8cc0f5f61c1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453d1e255f8770cf5dcb30865187be8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ed488cd9a5d92110b2776e4b7fcab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f1a2b96424f7373e7cb893d425a9a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba3b9dd2884cf3b035b3790470ccafa582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370991c0715f2ea6d2b42e58c187aa2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bd9d91e749183c5cdd07a4bc038cb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a3fccb30af2a8c3c6f31299a054c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d193964a2d925517342837a11bb31d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15321db994c6d6c2c7055494a263d342587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee83383318c48f8e061ab98dbe905b6f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6033578d4c750329b51a35ab4ea76ed2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c6f8c3a4bf39d35abca95b6a23b953590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71405032a753929dcb33bd6556586fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e025fd7aced2324cb84f124a91ede8da592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3793316590501bc74f03d41fd00b11a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d95400ee7e7771c0805c4f907fcf88d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c7c1018e5df00e7b621a8599b48955595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d48d4e4361fbf2ff96aa7e3ff6c63596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cfaf0f8bab30a8fe52a52e26eb5ce5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2759c19e57a80b44ec4d23d1f4e99f22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c92855d1c7d390be9a2a29464abbca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ca87510084957ff2344991a3b4c314600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172bb9b1e9eec16b416c7ce27dcde8c601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e08aac27e8547c6c4ea71a73cbadd3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92df2a01eed8104c892f5d009ac809e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4953fc4151f353976468561a1663e4a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005eb77f311b63b87f79826da5f8496605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae1b8f4700c8d3e38b1715701a98b77606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363eb7b8f0f95ea89d731ff54743bdf5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb5aefb12fc1f5a9ba812c6493c7df608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7cac81143c028444ea9f80365dafd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4854ef8f07afc8872795a4ab4a1c8562610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38008fa699160527b7597beebec1fd611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b0c1664a53aa0733f24db66c951269612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133cf7e9d375a1c259f8ab6615d3221613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001ca9ec972166bb4c4937dd051021f9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293d22cb6afc780c1de2f774723161615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101695749535a107913aaf7f6af20f17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fddba6dc0a99cf302434d2c2b2d851617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8af1293532b1174fa07ba24ed80ba2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4380d3ad071a19bc918c7e764f4b6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc478af0dbca64b6228bff0100e813ec620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d0f1e665c98723e42bb37a1e594491621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9275f7d7496c60730b71ea732531c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b8ecfc81a81f32475439f41fb1108623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b569e2a985a0ab2844172d5e5dd43a1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc79424756e954d955ddd2b5bf29f63c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e13e2f01ce236e5d07345704a61fbb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9635071fe05e6c1c5421f4f5f0a163627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa00ce802067b594d65a8e6535ea510628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784547023f65f12e7c26517c134b0fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e302d8e92f6adf15e73f6f9073e5cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4c4c0a5565f744edb0c051612a87b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748ae39bc3f9022e44677ed7063be7b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d267f6913237d1126a4987859c05ab633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622c2b22c128e55219fd28847e1d75c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd5e56f94ce2c0393ccba7f2a8b9477635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a69bd6c0252d2d15fd0b8a7582a25636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784ce8a9f8b654d4f38069edc4a7959b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099a5c629ca566df353d840976aea80638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6dcc11641fc10d191b628357efd54639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38eff6109a7cb6f352ab1bc62f2997f8640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7774971f8a7eda986ba6b3b90819e752641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe9f25df3d9e498b1947fc726f0f341642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ea1ff9ac9b95ce0572c3a799603b7f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab2566bfebbf231e02091ba3ef6dc4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f51d3c3e6ae3ee7131f02622c5af5df645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb98eea61e658e658e0132c0f63b79d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f891c92559dc950cb0441bf58f87ab23647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c409cc095c03a28018cd7b8b4c457d49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb27db56a6681f4f27817d9ed5857de649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8a7e0bfe8331ac79432bb95c1fae9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbaceb1c08be170e1e34ab264eac791651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7a7314dc8e1be8a108871440fc017652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039262c21e0b559cea3dfea3a2d0396b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211724e1850b38928e130b6818dbcf6d654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99458ff8e18043e042893a8c9a3702655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054c359c6c237c45f146cb2cdd56003656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc6c668ddf5e3d687285bc67680f56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf692e52f6a2bef5f4225087dd3bd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62130ce5af2e7b9d0d451bbc6bd8eb01659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdcc8aee9b8d39c876edbb4942bb9da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540e30060354808ce7c8785ab94650a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f037362b0819a9cdee4aa243a712a22662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d712733f024b678b4169f4320032ef5e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70176b1b3aac28da25f56d3525658e77664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec577035e443d0165600af5267255da6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb249e55ad74204b020d25eb4dc4f2a1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20dbc39b02ce180637d79a23fcd9fcd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bb45aea0c90774060b55a5c24b672668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d311e6eb68d20a6d43989d2bf49dd6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd2ca7c88765840ba68a031354e32e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf6aba5de38179d64793bb1ef78c36d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e508d7fbd53bc104aae017e6d3afdd80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94346dc2f57e92e4e7c17b2b12926b70673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e089609b6a3d21ae015231a556a05601674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68359cc015622662f024b1c70430486c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3437f2eb43bae2abe03bc08073d3283676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da379b1b93010df097644fc016325d4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac474997aba2ac92e447c3141b2c7f0d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dbb4e102322a03c26c3e07c9f636c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ff42ca0ac131cfa4c9501c28083efd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56f9f383d0ea85e7c39fb9774e662ec681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00691670be0afcdb827f39d44a064b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f967a6320eb0a72fe93d1596e6fd9a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcdb5d4fa0f51652b4b153d0313a0bf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea15d1e40929e2bda5f7cb25504a69685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86744094ee556332828c3f07988bbde686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0befcb0899a51b7bb3fc4600aaa2ebde687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9349f8484515dfec33a24abea8fc85b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd9929a3efaef79d3b7a48ef1934e1689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283b6555b682ea761c9f8331f31b8145690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a168111a185607ee69ca80b83b8cb0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3daca3393833288e693c27c63547d5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4981aa4593339041bf5944640b68f15693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0b17a38edb8a073446a296f018b7e9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec24fde25babe1201f33d8946d21466f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435f71b72564855a8daee887eaffaec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8153bb43917bbf6f14880ebd1d2db31697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac0dd548e7a924afc6a8f9caac84593698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9640566e5a8dafef5039cb01be01e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a38d14148bb18aed799cb8b402002c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdbee2d23e2deb8bf8e4feed6a29377701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5011b4dfaddf863d95ce51e57478c4d5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd36df791aac55ce2348614bc74bdb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958c550103c1f602797bf8ce2c5113a1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffe72d7de3907d444d00e4a4355ecfd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce9ee33bd8ba152b3b1af46a9cdf3bf706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31bfb233a342d939deff2264fd08ea4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32889d7ce6e910252c8fbc282477b1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e473e5cbbc372254982691d674978709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f87fa009ea405233e1911b88527f6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d830af6e2bbc8c226447ff09a1fdd711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa87c012440136257eb356f7ba0ba712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a318042103d7139c452228ddc22e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d55c93eb2090c5d813b8a85c6b0616714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b359c1063c34631890c5df09a78ddf9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9900d7422b9ed5ed5334fe6dc3877cf1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2740bc5f47f67214396c176c19d668f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d83443121664abddba3b0e64dd9bf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa02b98842ac44bbe3fc6d9c4d9cd736719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939dfe127f0745a5c11a816e21c6b504720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46245e2c1b2e48e7488d305275bc01f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8165c56f088caf1f715663d30c8215a0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f97fe51f332a70f93368a94fdc1191723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c37053ba444b673937c992e03840032724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080c1b917772b314cf3cabb44795256f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de154e62c7681fde8a042c33232013a1726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb605f67a7275869f31ec0258c09c8727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc700fc6ed68f176d6b8347536f837728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d99e7566038cfa477de8a58152197cc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe7f5f02bc1dea8bcb9e340fbe5b40730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d7d87c4ce8307f32e659ef7df6b24731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee4075dba14bca728b80ba295fca220732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa20d333b202ee7a2a1cb3f8789b6f1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b3c1d513216979086e974c86fc065734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7e8511ce46908af61e51605feca0b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77e81bde0d8703e4b7300cb8f44b58736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ec8431e8ccd1c39bcab26025b369f9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6aabdad035855eb7fe82bb4da19a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266d8c9d8dd09a66818abed06ca9311739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ace9b18a9495af760e1a72cc7b0ab29740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a23c6631e6dd7e2e99e548f45ec922741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33821e8dceb8aaf00d0d54d532667f23742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f19535149e128ed3d634072dad74a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cbec98658e4880e02ff1c2f4719616744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f983c6c079f2669e06ea003f9af4e6ed745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c8a6a1cd1dd4ac1870fd1eab8276cc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de6fe4df93b512fcdf06c15a6a4aad747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518fc286a92ccf13f430a937fef4627748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011b9abf347af49c51894f6bbe43450749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f366a8d745de55ee6aa08bd1edbd5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4dc5cd74465561f3e8f4da181bf86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a355f47294d9bf9598c3e1b3a443a5d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cd7eb7bd9fa8d8a958cd69a2843181753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489c8d6bbfaa7c3362f0ef8293a9b658754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af06075bcfe37cb3b471bc781ec6f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a25ad10f720e7a950271d7096f099756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c406d8654fb91b8e18a9ac9acd90075757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135e844a0ee43fd6ed4206f24abedd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fa8f57be0a945b229392af76af1e9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab3c35de1c634e20737697baf3fe941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef84e07b4cbc53fc82dd4329f04d8182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53513d37efd604d18e1fe3990683bdbb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db3f8cd50c282aebac88013f74c3cc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a9b0ad9ef939cbc1300f47b9e10855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eee561c360a59b1e6009c9c38f6352f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031e7065885ccc8a8d1df1e7128cfac7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17353ed4ec82f7b783c9c46fa87c5a448.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0b24b370e37c4aab50e7ea8e13fe869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c000bbb198d9efb0dd5f3f7a2a44ac10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4a02122657db7574d82a7662c445c011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db64a6cfbebe32d1434787600b83dc812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848982022ef12298f4b9e81ffedaaff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb96c8908b36dec2b425d4d98b1df614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff4f6de494a31edb496e2b23b431ec15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6746971b0ab537d3a73a9e5ec0b646516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec0e88c642f06141e266895ab2b1d5e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201e0d81805e0eeac6ce95c5413c9c5418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184d76ec95df5b90d92578c574826f3619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f340a07e1c44a19c2d211900b9a2b220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632f7ebd8724a3de2c54756e783cb9c721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dac3ae917baf7cf8c77a010e69dfe6b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b487c077b2e429d27d779556a6816e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b191375868ebb0e61c1b3e0046f34a8e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2ee05544c15142d9613b3231aff4e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1cdfbe23b8ebdc5ea8b367d6605e6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01be53cb8f2485417ed3f7596e32b7d727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ffaa97bd50e93a183c5bca2c6496528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec9d9dbfaba9facd994ac6402ac1caa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a5ce83b9398fb52855a2db6c6c0e230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9df4e5f94984e32b2cca96bb3ae3f2831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a8a12c9667923a1ec8c9305d6ae1b732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317f7a50bd07c69eb57f5ce1fa9f2e033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c383ec0f0bb47416b30d87fffb4be534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095049f3a50d8287c9dd3a88e58638f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf748a8eaa74bff035cfeb96f520767b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2bcc962dbfa94309df2984cb121d5b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5544d77bcfe9907fa707434108167f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68022b43a6c084400e27e9e22b5c1bec39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b3cc95b6754b1b405cb322e44e80f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4960e1f9205b4b5506e41f8960ae631741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedcb27a08e6e22c7906f55205a6049742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1e31db9a58a4f8e4b2856ba88ee73343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b915773fbe3cbf121a0fb7f64a75fb44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8199f53a735ece2f3c1ec1740c022e745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22e798d8b7b8a476148bf1b59d3c90d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba80c3feac21fb30f6dba4458f9a1f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa473fe88a609bcd0c0b6200c6e11b448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e027040cfe19a7ee66eb83dd6ab0b5549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfeb98962141c4cdd3a332c19fa4f3c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b02b4d06357bee5ecac5fdb913052451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5481fe869a26fd3eb88c96a11e8b454c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e11d7ca6e2ab1bab2fd86f4c4acee053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dee27927415b20e3120a228b880b4254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d773d1d1225932161bc077d0005b097455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3f406614215af409702d433b06657a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27dfc4d0745d0d56e532bacbbea1d2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725d3698bd96b8fa5994cf3853e8eeef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d48d560d52d0804a0af07250399ffb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c91da5fa188632032d635f18535be60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea44e2c52e36800aaaf4fd6b64147bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582fbc8860ee2f8a65bf87dfafb6d73f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0178f27d8e4567ac07ed4f911b0b6163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8540ed0897a00a16c1eb8f3d898c778864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5870074e9bd0d0d76705369a608ba79f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab28fb7c2a0eaaab44b89543471e1ee66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947773e0dd44b63f40e3a11ff34abb567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d00d52b7076dacbb9d0f6f87d1363468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0fb86e7d5929e43510df4e9ee9b2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07426345fe08ea867d1ef38dce40f670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2285d65be49912335acf682207ddcf9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5414a8c0964ecac198dc81d45090c7372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebc5363eca02d0207845effbaed08d873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf93640155835e4f111198676e414c774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a701e9d0313fb0974eab87f7a6f648be75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a2d37223242e0af3576a7b15e4279876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc386837a40dc0979e72f52417bbf4c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29058b9a6af6d097ccb84da0d193c02778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f601d533685298759491dfbc2d3e2579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c0e36e330d4402937229d310ca361d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0812e66a8573b77d3bc28cd53bac2c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab4ffa23848d9417e7df20b267fd8e982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a238a5fce45ed89a17d6df4a9a6d8ba83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7eda322ba315733866c380682425d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918823e68fc72114438cd4430af6f18685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e76f834d2f7185fdd8bdf38cd17b8986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efd9dfe6cf8c781e17470e4a647653e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53387f4aac6d69eebba9f1078b7420588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706ee80227c9193a14a830eef80df73e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfe77e74a6aa390a6cc92c1c6922ac90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14cb90f2de2fce9ba920af65cfe53d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98895e2f14a6ceda75d36e278345d08592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c310a3fecf856d827e74d53b0410a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f1c590b6c1a5e459bfe8ecf255bc294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edab3814ee479f19dcc2db43663dddf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ecb7a4119bcecd0a622fca5861e79396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46245b79fab6e74307d9f8f389b0f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cc518859632efde09f96e8dfca7a2298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da808219a2554fc9b35adf21f7c8b6df99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62026c2c3aede4a5796410c0b5449fab100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de36bfe81585b8ecc8a79a7f49aedabc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d938822242d744578e0ed3d0d36bb36a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ba62c8568f14c11aef18324571f17c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d319fa17fde0b85eb4f99c8c1f3e7d09104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feeec1f808c2690b6df62da61b1761d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b422d192693d01ce001a8b793f143cef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb85e1d861fa4137fa28d3935197de6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be71df697ff3eb1e19f4e22e5dd57cd3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481fd535e135bc0e5d317a9f0fe21468109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4731392a397dbc0795065a9e1f4df68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c02d7d6999c5631624656f0cb3e365111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4245b50c6b8dccadb5917405421168ab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58319572aa16a25d35850ac022bf29f9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c720e70e610b48204799300c1183f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec398bc95de95c3f02313b83bff126c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c850d92076c43a25539fcc0306145116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b3c5748864eb9acf437b70b3462178117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e748fa2743a41da99de325e4a9ef8af118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44e315e7e1e0c7edcf32928f326279119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f628b53a52bdcd97ff3b136af16cf1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112279352b2546c55ec9e48cf0112dc0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa63cc7b6228b5295b1a85a9a2f214122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25382cfd1ea5c160f85f6cb4516fdc32123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8effb8e41d93296c0c8c2c7f35d590d2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d194839a133b5e8fee3d8c452bbfdb7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7febbef22932521322e5bf0383bf6335126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd2f96fc39b175fa2437ad2e1054f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10720e6ac3841aa94415792a167e4cfe128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec2942ee82a24e926f154f90b7bf3d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081c9a559c4a6f5ab53c1ed87aa3c36130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332d3f902d0b2409376f1180e9b65236131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10845cdd164a203731334af43fc75e92132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57b52a6298b6941ac4b5cf6f740d17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee20f8330eb2491d84acc88a418e06134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c811a4a1ce898bdbbfa853cb785f94135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc46f37e938b2dd51ae3e8a1706d20b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a636269850cfeca292b01dd8968794137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84286ebec55aad54fbe5918e67b4a436138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54189341db7aa4b5a522689d7ea15fc7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8eb408f4bb90e82e0f0292b55a963140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c468d33a3029dd6fd4ceb8484bc9ac2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c0070fb8c9bfcda550af9487a194c8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a0a041729ba1595889955c1aaa03b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1333b4a9adcee49e1d6dc35191086144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec53a0d60545712d18ef47d7569bd3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa80913270cb3e0c4275decf9ce471146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdfd07dc6f0330dcfabd4154967d17147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f9bdd2728a2e1544a12c6cbbd4069148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a6b6bcbd911eadd1dff089167d0104149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2594ae515331451d4a6fd2a662c2f864150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb8124c201b01f1114e712e6c4f11f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be0312302a42b1b8c73bea15b0ee705152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe3a0541ece4f9230c5f177c90962153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60844fcd14081ed710b2257752ab3545154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1f2f4b3a74c4f487b241a08262f43e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66880581ebf42e8f6385b839f85771df156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f755af651808fa50eb5ed1ff4fd06562157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfcbb0dc5901d3673021ebb4de6ae48158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06446db0ea16734c30015e084760a3f0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09a92fd58f149f1d54f9d87474bdeb9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca292399387cff561ef443451967e9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25db85587626597dc1b3441994cf002162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec32e2de7e43f417b58fd8c8bd6e3a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f39b42016ecfa4180b3000e61c93b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9023217e065bc14045285fed62e7f12b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63dd95be275086ae1c28d0932af37a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d538c550b29ce7085b13016277d5db167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91602df27db850c8c516a3a642fb44b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13a841b0ab868b4d03d491cf95024d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450b7f8882ad1457f84bf86db2f5e39170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9e756241c616810d3f34c0600db524171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eddb3045175bfecbe10b1175d820b0172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8166d63479194aecfd3682bc854053173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b42af6a2a49059b782488d3003d9c9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be903dff7283a56dd693dab4562d283b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ab1d432d83ddf3088387934deb54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f7af7ec39a2eb6b43662e08e838c55177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534a75433169cc6441496cd30d4c451178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3537e47b77f82745055aa4e101909a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87699c27928234c225f04e79d5c8173180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73141b2346ef2e59e20b39336e282f1181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36525feb9ef1bbc79136362eaa58c62b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5049d08dbf340269d05eb71fb1219183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e974dbc983a5a53f48b06dc8ab534b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f06827220a6bdcc14692881af2f40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4affd41e0b047b8611e71d1f8c71f571186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa881a6d6df87283044200c94841642187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685303c0682b196aab53d3314e27366188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a015cea0f81a99a93c102c7b7b506c52189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1b86f93fefd22394c228fa0fdc141190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c71248bea6a728a0909420219e1b96191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386cac6a0f779826ec2ec69b273c89ea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4667f5627fbaef4805a1280651563ed6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7001a07bec568abcb0f379715f7e0651194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3efc91e76e85583823fcba2d90eb047195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba46dfca4b2ebe1276b93e75c3371614196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5c460b387df0c1277f0d502b73cd4d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abd003a6b9c2b50ba08fc4b96a0ad0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3b7dfecd02407a73ee28f508177a03199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb124a8765190d6e33357705d971d2c2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58bb7d1fb03e1233b1cf53b5d2ad131201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5781a6b7d562597e66b9aea117f272da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3bd7026b46f35f88edea85a65bea0c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a7fd3a459adc5b362ab849d4c4001204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323367b6d441e7bc7e2729f364e8545b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6e689b9d0ebdc893f01f53b36a312206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ea58a1b44492c18c1f9745b5aacf4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0f56dafa3ff0634a5b0213aed9a75a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3c4ed19e1c284cf689ada1dc80cc1a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830dc2653cc481a0d8eb98720b88bc2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbf1291b61b6fcc5650c4dad050d4f7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5d3082c48ec26991dffcfef4d6c6f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa75d6116ae649ce205ce3b8fd94e84213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a66cf03de8e3e916d491bdaaddba7b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f438f785cb72dde01acd92092d32dc34215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed849e5d66296dfbc22b2f7262996cd1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de75e2333c6057e403b2a833840549217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78b36ea6e09ba5fe037ddeaf8c41cef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47556e4d4c919e11e101145a1114a6b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ccf972d45fae1e2717e2db9515a60220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2f3bb646fe9682cab3c0d64acc1ba221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80baf08e86fc24fab6e2a9a15dc0f2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a2447bf1baee23d7e39114342b7856223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd78c97dd018442295fcda26e393d952224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab55502454693ab732916c5f51fa0fa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794de076835d565f258da996d4a2384c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e2b2544751ef4823241b52d61671ec227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd0023363a66eb9f2da92d1ee3f6fd6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6331a0ebd947ba3f07eab57a30557229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8ebba9c6e9534a6a6a1b6775715d0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2df69ea1f92e3ca272282fc38c6c04231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f393a9c3f496240523654bdf676511e9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b45242730a9cf1d185f524cb07881233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc89dce844bb73d6c04bfa4e8038a16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a56fd1fa9667bb2dd75e9dcb6f8cbe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67504fb4ce0ac0bacaee75c69c7b2918236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4edbc0411cabdcc7d998d5d0ecc15e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed54ae6ba77e0d115fa38d7d9c38dd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e7a241baf6bb78ff758a4f23e44ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa67fea0b62a26306909f280143a2ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61526b7d84bc6b057e4a1f1bded89e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531594255688125d4e6bc7990438046242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c135e7d90e4bb6f2742f66f871f451243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0dd202aabaa4b25793f6ec675de408244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e687e5eb475aecb8db4671308d77e803245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1698c9f64d53d71f74f9f8633df61f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29133a1c83c7c16b855bee570204f725247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7d090683112003ba2ee1e98fe70dd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d61077b7740a6943025309178163e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e857d493ef846de7ee143862bfb29f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c30fb27585c15c284dc40133cb760251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151e4a61f4f8506b1074981f9db7dce252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dc134950e964b8272c41d73f4f7f5d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956c8e296761ef35a0cac274518dcc4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e23ee26aaa1a5d2cd75a5e13beaa24255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8b53ccd5dbb78c8294edd5bee969b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d41d2304fdbfeba33b76f40e33ec213257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd390d3971fdd61db1c7c3c6e8fd3e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c117e55399f5a47eae0ff5329d2f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3706a3c641a9564d73d5bf14d45c4bb7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ead6a5e1441638abc74a9b5d764ba8d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96af18c36da3d0e3c239f74a66ea8b7a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b372b03df1ad0df56ae8fade6168828263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21bd95d9d05e805a4acda54286df35c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e19af3cc1ddbaa1f256cffcd20bf9e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab64adfc371fd76094f561906f80832266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8d0d3329d2e53214f57d689ca0f099267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ac57e64b3938d3aff88d1424a66142268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d52c1f3f58ffe0751e34a7808db0db1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84723e9d4e11c5275960d645903ec2e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2931ed52abe87c8d4a32fd88f019e9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4180c7168f6553c7cf585c43be285477272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b39a07d4c10a72a4f537c8b9aa4fc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce57a3a4d3884480d1e5a4eca3477ebb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9588d4bdc4017cf5fcb2ba9b74142c63275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55804faf94db4da2ce246d3112ea944b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2417a89fbcd05faa9229bc47597f771e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e26bb60d0c029ff85abe3c9dc6b671278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab69e5ff5d64cb6727b00ebf8bb9fa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028cbee8073ccf2a5cb8cf6b28ca1b6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a60dde0faadbf9ecc2cb85e6819c886281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06fd2f6eb5d71fb745a73bf488afe23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192173960f5946388a046320cd7043c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f138b865c285ec9bc407f5f42505e3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a25e1b81c7a4d0df3a09efe749ff3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f823acecb64afce2a1f9c65509341286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325da9e106114f32996c9df41d281a15287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3a7b305a8a7b0e1ea58a1c2a2b9ae5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f70f919225edbf9a4cb302b384b85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a8f8e9e81149304f43b1dd6add3974290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86db154a77a762810d710c0e06772faf291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e705159a7a1ab653927337829ad659292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71def2035c4ab9644f7cbd4adf31c6bb293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f85dac487f9f6c10ccd1b0fd849be2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249feb7dfe31e5aca6abfe205e16ad5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e7bb9075e73cb0b26e1c13e1148655296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6845c4ada3caeafc2add4c8fdeb6746297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67caca2eee1e5f9338ed488d163e182b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002d949356a8d138c39cd32d9ef69b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ddeb90225827345f89f0ec67389f91300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9578f85b985190429f76824fd11e09301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b87282d0e5e5393b4a0e5f6e1f79c9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c3fdbb12fc1aeb069a4078a7c0c73b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d991d109ad9fcb5bdb86e567f4ca5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e13dae8ef0ea4c25fc2723c3eaa079305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122c1e51477d5b10dd23d6ac837d20d0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3357fac57070605cc70b7537d48afae3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5943be3514a761edb1d1ebeef2098d62308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923bbcb6e025fbcd9303da0fdd93405e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43bacc649aea94f19911fb0aab80b3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb98d026f1391155698c62d7f124e3fc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10fe7f5aee100545f3aaddfeee13bb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfae8b29bafb06798c15284fa9ae2c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70130fc3db99e3266325947720db7a4a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ec232bf6fb8608768deecfb221c6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39923c3b5d75dc00f36e84898785c3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8747f12d9213cf215b212376aa452934317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc4bb5b9e1ab723483ee8b1783f8cf8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250d47abdd50af2a106bcaa6ab759a53319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7eb9168a2207766c610a8b4df5f949320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4d31f7ae067923370f84356407760d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fa3bd4e6d3a973c965d6da20af59f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e413e767853881ec164c3bbcf75a8b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39240ea4c74bbe91b726539e1d3fd8f8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacd44ca4a0b7f7734e6f7a7ac7be3e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730f2745eefca126f09b5c02e1f67264326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033fbe30e4c493e5af3d7aec0336b04327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3989d338b66c9b1f0f2cf2508d41b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f4c0481bda9fbbaffefd3b31673ca329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2237d2945befa04218692dc07f5e75f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35635dbb8612e6ec00e5c1bac6d4091e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b068a790bfbec338855f829623a803b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5529ee970c31eee31dcb75bee605d9333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45db504c0d05e8ae7331f6599a7af9a1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1e2bd22c8e7fa193e3e107430e30fc335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bf5079130d491e357f05807cecce62336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441a8296a6cd3655742b4fea2506ccd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320a46337f4be6170f274d6e08bdd7b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d285bd7fc5287c802613d4627312a65339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6f1a4658c4a0d57ec51cb6f7a5693a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a52ba72ae1c5eb8007975ada5db597341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1faced8694dc2e85ae5489e10be160e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d5fa354534e6bb7f92e4a3f035ad7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98f7974546fe7673dbfee1394864b0d344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e71fd9cd520afe4a2058f057071d4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7052bade8c178bae9236782a59c50952346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec3c1f8335813491a9acdd0db6c67f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608609cd690b0742290a2bf1c1f1b219348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d446b373e9794dfff3384204ae4ecbc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec72e5b14f715fa8d20eeaaf9dc17de350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e785306c49ceb6c21f4bef31d22ba6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211110ccdf069540071f99c0a9e095e0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9ac58dce99d1ca90abf0fb7174d607353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5e43e00b6241eba6a59f665657617354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c4bd5f5a1c5c6dd7b8778432d39c3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf8193d08d4ca6a0dc6385d0725987356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd8d729318bff39aee96015676026b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d50a5d8fc6efaef1fc8b53d2435a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337e37d5757163f222ac035f2ed5e9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d05401d5c90da75b8392462db4b84a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794087f8d6c6ad91f2ac5d3a98b6f9e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4866e0ccba9bc1f71946bb1f5997857a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fa18d508bb824e21af10e1430221e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5c81eda16e0d93cb836bd20652340364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848ce4d472e0ede58ae1e6b651f08cf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f9f985e4d5d5cc6b712782c9a21368366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4422e6e4787f3f49a433af546cc9cc62367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5374bfe784346ecdd1f9e9cf07274e6d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474b13a352285f39fc6d516b82d825c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e467d50054dbc850d5239af704a985d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8f6494df56debccdf2a473cc066e2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ff08343ced2ca0e34637819bb9be2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736153c217503f603b96c4c3a436b849373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027392cb698cfe9a921f52a461924d79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f813861e0fdff3dd9c18d8ff5a20e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99d0be530f43950673fb6b27ab29548376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4eb76b520b5dc3fbfb45ad4a1fccd3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eba94bb73d299f8ffacb6e7242bb51378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd58417916e954f6e5093b74260d4f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b630da21006296d8e4e8532a6a3d0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebabbdf13fcb0e074abeececa9c481bb381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49610034ff9aad75318f7fe57a3d3433382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e8d68aedbf4f14a0373d7c0d58e5e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edfd95cd7f48dc2c32d13e50d8997f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e739fc3aca9c296d849f779c397b8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66beff0e046e91aafc639271bd1e44386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca3b1618bc40efdf9af88166828668387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba8b354589f0316ff8a6ce075a2802388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2061a533000c3e7c83256c0170d3c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5562a245c3d307ae4371320875fec230390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ccef0b5f727a45cef364b2476a0e05391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5aad95c1931aa5ad5ad965fcde8fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfef63e2a6957ed03facaec106c412d2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9297da3421b182c2cfbb1b97679a108394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed524df9cd9baaaf159dd39ec4b5db8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e88fbd87c3931568d093d90beb727d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7f2b082b8ae05fc6b17c82e8662a9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3b3c677bb6e4d5c95894cfa99aaed398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd1b19a971885e1367458c6b5bd002399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5f36cfbd130dfd355a53a213e2577c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ab4eb04edb0750fbe69ec19bdf36d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ffa64c30a033fae970a4b763a5399402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc8b5371c8deafe609a94067f9f001403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9120169e5718b9757b61021a323d4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f551ea4d0d92545363e4fba3aeed5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d1824c124b81780adc76195fe33948406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3e38c6c8b7244d56b295b20f59d75e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723d83a3c36c45a15ebc8a2c6f61d468408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47048544793f0254c09683dd62c59f2e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c444c1057642e863c06a394e8a14cb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d19b6aea706040e0baad9e71f2fb35411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78155bae3aea782e6a3c67422fa22b91412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5122fb682c8c9e0a5448aaafee9df4ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea9e82eab21be8b4b4fe559bee6dfb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595e3f397e705d59de5f0d90b7e53d2e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baccc4ac9be3ab0041e524bb9cf09cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5113df1d693162386a88345d1a15790417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139838a9509b7bc1c3632424bf254ecd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d298053b25a407f63cf108ce478fc419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1fcb4fb60cd407a77739962dada6b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593e7d031d8c5a2f4c3d0f984008cdc9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653b061934c5497f5f497c6f8b5da5b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d39db27c29972e4679378f9b087752f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08259505b15f5f1d475b2c11e45e44d4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad7653c570b8f3c05cf750bca65297425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554bcd6dee0be4918c3c4753ba08473c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eed5dbac5380eab8016fd3f9113aec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f904a8945e7624ba558eb90f35f13428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d30b8230eed4800397622304d87ee6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af6678720b1430d08489c5889decd46430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5988a12bf760505395b9337e248c6d0c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168cde6741fa628258204a454d492524432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465c506071567991890c36d8a6c407ee433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b9f3156c1f84d35ed77170252fa005434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e097e042e5ca8c478dd8f3810a50800435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900f5cc941b8c75976fee3cc9a116fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775662b980406b26d9b6fdb9239e404437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85d9b298e01ff3a127b63fec9eba4e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ebb08aca50b1401d4343f57860d46c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb303c55a7a249db972e21fcf15878c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15de2fe743978f663bb6acac2cf95d29441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7768e9e4714a62dba71a1a38776494442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03471e04cf460321149f5407706ee5a8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7f1d700fb8c9c90318739a792e3e3c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ff51b635affa3c7268ee381cf15c8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44edf6819630a21b7388f3906a44a7c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef8badf1c2ac80b0d16d508caa2c3d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce066cbd30a46ba18c1cb961dde9ac99448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63aee65ee77b1d93c4516e7f45bc768449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4de9993bc9c92131b6b17b811dd3d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8329b6f0633520f0bdbb01b0e0fdef93451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5b424016f800869421b9ee1eaf6ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98eb90d1f1c85ef47b62714f8e554cd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b302071d4ecbb5c1c768f257c32d7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21c0f97ff6cb4d07d42b5ee087f8a44455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93756cf9ab654266d08914261b4d930456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465acbb8a6374e29cbd4a97f6bb30405457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d856ea9586b2475f9017212a86ef06458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03480acb83d13aa1d3146248b50901fc459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1093d51e5709106e3d0045dbae5fbb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fc42820d2f4d58c95371201e889d5c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af93d54b8c233e06534013b60a376b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab50bccf5cc774adf73fc2b9efc218e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaa8bf440f481ecc2639788bd0f4131464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4606985961f9dd3fdf80ce1a86331465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1bc5aea4e75c6ad8e030618afa795e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ae68171a0520333ffbf26614d5a90467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a92d16b08f4550835acabe69014a45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6cdf06678ee25fc763af30f96444f6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7a2d19337c9480360c856383717b7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc899994b57c42b4a2c1fb8e4a7a9a03471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11112285d5fc31e7e247ce2b14f8e847472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76e9fe0c5c0ce93a7d9aa13dd02675473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c931cb54e4e0f00431901192bf7625474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cbc061fe0f4389567dc5c55219c448475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559e30b804e1c8745a21e85ab4cd2916476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7d2c226a05fde51d7da27d7eb528a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c06823d620ed63f17afc9e9bc73b57d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10120db5cca26807fe69010dd4872d25479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2703c1cafe224ce8943d18b18a43e6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50b4caa6921114511b907294f00a061481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38037732d000e5d44de0f3cf0c6292e9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca3d7f0698a82c37ff6b02825cd4cd0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246c269abe88f5f3bccdcf7fc81f357484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dc5d5db12fa6ccd67e4391279f110485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7682299ddd9179bb5b783d11ac4041486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c184c5b10d905eb03b02e70495e1508487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e29946cf20d4bd81ccf0ca688b882488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fc75572a0045f3e756d0b78b623dc489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789f1c2c4a98f3eb7607efab1a0918490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b104767866e19339fe09dfc478d07e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b015018180879f84eec5977957bc989492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388a63aca509f7c7b1148d620030f4c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4dfa3e8e214939dfd81e01a780cc43b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b6e542aea0bce1f3fd647fe424718495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16204a5ed85fe1e94a7f78885f35771c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673e1e12ecd53477489f25b7a2b5c70497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65980ad312da6f19ef253c77ac66224e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326949cd725a732f4892bd130ecd07c6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfd76eeab272ca42936da5bfe45466c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8b1aa79a871ed5dffd36369c8044a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e91782a7fed0d678dd28ccae596490502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dbe44f9348c5a5789fe8cf41da5296503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703252e26742c87ff7c56fba2c129e53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc57f5824dacdbfbe2c38edbaabd86f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a590f19bac819cf4eb391a621959eef3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157cd21765fe728c9d8325020649c925507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa667a7ac70680369cc580fe0be77dbf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589516363ef1589d481195ee2de61c67509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c63c8af9536279366641c67b8a1644510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dd082c380567001eac43b01c37d593511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5217641fe244f0abeec0209a2482885512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe28b3262bea5d6948d61972b6c0a1b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb4dda0f7224517a5a4669d6f2b7de514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee656d331405b61993a98f4e0aeb78d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eae32a45a0b4d6f8c78e96ba7a008ae516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1610a9db65360f550644332fc91453b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f79977a44101bcc0a41157585701f5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c069b7bc36aaa88788f67ac548810b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030555b66cf0dad12f1dc3f404afad2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848511e935eec6fcd463db9996eb988521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb569600f0eb895a6c84815e770170522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b898b19bdc64ed61a8c936c2870a07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec936f61424e87f9a70d1a0ba8e7075a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8fdafe85d83e0e941724c55f85c53525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ce6d33c26ff2a3681d08ca09c2e3e6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d80f97407b97d4123fdb0713121817527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c563c4b5029f9db96997f11b4f2e19528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac294f6fcb9925ad04ba2258ca3db486529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfed798a789f1b00c0d65b1fac8c22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d72960db41804edc3a7c089b97717531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded538aa1ce086c9bcfa9e79797c6cc8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea923eeffa4fea1d3babf087d1af1e26533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b3c4e53d2d77bbf63079d68ea4b196534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab186799cbfe45b9bdad7f1d768242db535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1bfaed3fc43e6bf51f4fc4f71ee4e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b43045f4ebe7d72e97e6c54ce2953c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8bd2cd0a36f55aa788cbceccee5807538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59425d4e24491c6489f8005986901aa2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deffce0f470f9c824a486284952c9e9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f86ceae66f3557a070bd68ee5cf1c43541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7faae5c98e024dd725de7ae1e8add913542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b335a696faba1e4e5b657ca7ec7121a9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1099f39e4136b84f406b4220179d8f5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2e833caf9339c23065b9905663837545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fe3f6ee4b9a3e32809b1f6ddec4847546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519673507151ddf9f52525ad233218b9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03abfbdd8b3b712df64c640495b724e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b510558604c7ea18a9886c88f75ff5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb85c9812d7da39844bc29f07c53ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e306b17173f4049beca430ca3272c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2656f48f151a757ad7b45ae6b52890552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7517469a0e38e5a6ba4fc6eaf202ae4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13da7765a094d872238d88141a02bf5f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2131db183d86aa4df3f5f2fe469268d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5af21883f5b6af1a5dd0fd03cdcb7af556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805bddd5e73b815abebf5fcc21f6199557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c28eecaa3f68d186b4bf498d61e15c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248065ef09137a864eafab0167488b97559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15270a030441b70cdb2afe97b5766e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc63cfd6eebd484b6e99d194a4b72c1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedc202cee222fc295ed17d15a9dd7c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e500e3d9805d9fc706748937c4281c23563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0170706d7fdda94f67bdf1118de0c4ba564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ccb6b6caaed795703b83973d8a0bf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa235befb9b2df2d4f62d90dd125699566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1c9c442783c7e47b7f9b2dbb64d04567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79061b2111637d31a74a2c17a0edd36b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96feedfd86b26df94760fb218935c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b75fc171d181c2888615a91da4a4b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf62fa7f25543f9481a550477273ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d40c3e38e4eaa8d234c349836415eb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd4e665b3dc66ecc89c77ea92ff30d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe5274fbbb60111919262f93db840f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b452186352bde79198032a7b8baef575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9301ca2dbf37235ea1760d74bbb297576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c3c7024937b47811dd4f2d88e80d3c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539c859852971c104e6f2585732557b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2da862e73b89e720c3394907feda6c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d11ee6129786f29a00ced584cb1ec8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a3ed5dce4df8ca8c65f7ab864a5396581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c9fdae943a59ba4e4650fda75efcc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b41106bd69be1148bfdd03f0e717be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e2e9e9494a5d19d3975ca6d46a854584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f93f24a9482ef3f60846851f513c03585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d65971570082918e0ff39a3cb4ed996586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36250efb87e4735ee25e79470dd3be1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b463e41eba0b42ea520bac2f48767d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc590ef4907191581ca642beee9e0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5456d118a2e7af80b0a4526eb151fb3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26148226f5a26a2edfca64bf8c707a4b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90157273cfb30c6a9d57996a968623592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2edf65fbfd1cb012b729529e02973a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eaacdd1e6e4fd8b2b9378f2e491cb594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d0be7bba8b961d1bd52446249b46a9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65913d6845e07d9a163e6d08e3f6d2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1be51e14ecbcc456f142fd50ec4cc3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03af975a66d8d73cb4c0795d2f62e19598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9c16837e5d5e87fed9430227c6ee6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375caf12fdef8d0c4d72094955b67b70600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc80fe8e5e76aca94049b9dca842189601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c07e29b235ae15cb333ede42225745602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5714f99c844bdeffc9df998bb39af603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec247a0162a2729dae1bc66f4bb191d3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6845c61809ff99f886bd20d4e060b0e7605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda43af59a13174a5f72b4beef0802c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138d8a7d263fe41af34da2eb911e149607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e7f3139ecd5f5705c0a30ded87171b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009a8a23e1035a31fc91d688b9529aa609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905feefd61af855143374b9454e1d8e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e339ced27fa0bb05c4866f3a30d9ec2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513a2df0980fc9756b4a3134961747fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7707e3d7555f5edf1d84c62fe4983613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec179c7045a41e7aa0eb3465955e85ef614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d5b4a23706962463cfc62f388bee9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b53524fe35993a043c7bde21122db8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff449910163f6a29453718b57971d1c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd654c855d983f0046313927e17c2de618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57883e286651a6a5d355bcfe6eb25fbf619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008a9004d89a4381bbc512fefdb0042c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc7f11687f9721c505717eb180007fa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f48fba50f8c88ec04f669787d247622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912d581affd280e20e28ea857c7074ac623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6974950e129464a38627982e0da0a18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407392409f3b50c53ebe24ec0008f29625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4ea173cc873446ea7725d27d31061626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada0bcf37cfd5a1040322e16c0829ad627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f181fde6640c7c4c139d4f8cd4cf260b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf076fe28e66172c90a568e9acad2ea629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fefb5524dd69aa18bf07edefbbd1be630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32db63c3fa1e3f30e9e2c26a57713bde631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03a32706a8304312126196999c582f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bac7290f9e845661191766f0ce83f99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b346f625662d774035b01715ddb15e8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e19021ce07dd74e4944896e63e4480635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b56b65b6d7ba068566c7c5044c6ef636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ab5d29e20a68691af9adbc0dff3494637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a9f5287ca7c97a10c85ced7494d1e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9b7fc783c3b425609e4613b6b40e7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdc777a9bac3711ca005a9e17db2abb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183791d238115de40a40858840bf0dd2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a39a8c383e93a70b96a1ea42d38e71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5e0ede2c34d36a3af554bfc4c1e4bd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4dd8e6a547bf7f98a6425a1e92663a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5390cfe537bb75ddadceba7df5c948645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df52f4bf91938da4cb38921db1b622c0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f85285042f858a94ab8eb2a931c73d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52432635ff242acaa85eaee12faac45d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc7a29ef2b4d6a1704d29a2a27fcc2b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c1406f2f8bbd45ab62b79e6f05f73e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44958826760ed1e76638f300428b4126651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ab849ca0385aaf0d48cec08dadcdca652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5083aaa7ae9048e5fd2d504dbdf1f90d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15721b69548b4ad14cdfd9b2cbd12591654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf48fdc5d77d433552386e0a24fd1ac655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc3c3be24302e7bf1c617e75456348656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43570b9cd97537b6994a383d932caea0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12366259d2c1fa275421ab787f098bd4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c459c3b8d4723e35060c3d110951317659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf8c861e61ccfc0d5899ae0a430f512660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1111afe4eeb74074db699fea1b6b3304661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3c8aecee4238a63a5a30b6f759e917662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22286f2a5a0eba0274bedbe2349530e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33d53b64d1a38a351c551c6ad8e69c4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53bad3e2576f16f55086504d2d7efcd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ea6534741ee55e858ddac54f14194666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46f23287275c8252cdf8a8647b1a33667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a8cb82e39f54507b4ab16e322c425f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e45fc16ac628d1069710f6b9166ca669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e0d125f2068d953139ef3bdff9334670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ef9800a4d1ca5766a97766f87497b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8518f338d4902ed945991cd6e368f4b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f2284106ff04217a0bc60c0c51df76673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c1054f671c58714e6bed3337254e96674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efe8b0fa2639bb5217522366b5a6cf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5e633e64ffae3e2fc08f91f2e3e1a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e383154e74e1d3e0bbbc18c271e51677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8be78de017673973fc9b38715b1d37678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d31d02a46b66cca24ef70855e7b19679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cf0d35fcc4709a3ac9b7ffca6f1f6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9adae320e3537b4537ee1a58ae8f60681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ac191f379cc8fc44bb74a315c3ee8682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4161fd02a5767270bfcc41a1745e67d9683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d378537972728fa213f1369bb6a1f63d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9e1163cbcaf08b9851c55fe58513d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3acfc8d79d2bbf6f8db34406cb9633686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b00a3686f6f6865abacd0778a880f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515f843f6f7424fea3ebba1dcfb0a37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c922c97457a5bb09b663899c2804e14f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd257922fed00ffddd0d1262a3a6f547690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e504089be004025d2f8a5b741514f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae11fb3c7ac58b16729e0a31998c08e9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add227854611e947fa84526b115a94b8693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f8a624bfe846e85635d099f8e6d88694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f98bb15514e59d9334dbef6e79ebcea695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219087602f6fe5d054240c96f9a87b6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067887d4cbf6a82962c7cd9bef8871bd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97daca907d21035b4707be4528f44f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb41dc4090ad356062c5da6125fda28699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c784ae87442459929f7466431c677812700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5342545b87dd23dbba33663e8753085f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c974b099f6140b282acca3fdc7880702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330a1f3dc7a80670fa47bb58f47f369b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c86fd33dc4cfd0ee3dbb366a7f125a8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8490a941aa336be14592d156bf0afd9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8d28ff1577382835904a7381942753706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b234a5fc342cd8e45aa9bf7e72987707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd581099311f1b2b37da3dfa691b5ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87c909b8892a3acdeb6669f0ba03cb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228366deef5543560d25aa5e8fbb22ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec998af86264968bfb722409b7691e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8c86b26d3973e253fad42d4541b844712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6becc82e3dd719d8c1b7718207f1a3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a7a8aafc5c6fd8883c08dbb93ffba5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1e1973428fe2aef5251549e45858e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d111b81b98a3ca4ee74d40bf8aaeab7716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1280aa8bf44be8b37b5fc77b200282717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d6630c398e5355f2134923c015a35718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ab74b28b68cd2d4254cd7b4e0bc07719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90df48e18f11a7e8840d912f9e2b8841720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019efb7cf2f9614729407611586bc00c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311355e22cbe1305d834b1b35dc81976722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febc4610f8322309bfde824a2490b606723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad3cf18f56965402de06032c7f0bf6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f4b8229c37ee5e12cf3883d3308d0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb42274a0cd63f72f820fc5af7b6cc726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e468ec71aa4859fbe76ce3a010d1cd7727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a896298983db04042704540bc26f976c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8859e2cd0000c64edac4ea981957f3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0212900924351946acb9f33c26856730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20034d491eb839c9e47f09ca0b1c4650731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fe97b38b1e0fabad7893aa26cbc899732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9296a0444b7eeeb051cba16f914f17733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990783e04a7eb2582a949bc02462869734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d4d7b99745c41ca5a4ead174c7b7c3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2de1d913299a36088e571bc38a445736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928a7c217aa6414c39ce6b76948872f8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c6ff4855e52727b82d493de66efe1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44f4ec42f21ee4842e14ec9a7ded27739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e162d690dc2058c3fb6cb93a5e00f70740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc8a249103d3d6b52c1bdec3f8c7dba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c4e9d03c648d1699cef6f48490f14742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9772be0f55b441206d1d5c5f6d1daec0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7546063a6495b7da6d3072297b8a73744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7c8daea785265115ea466e7c2166f6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360bd783b9612c0a7cbceafcc6a9bad746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8031e5f8763240bac1ef91a31d196747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12e1b62ad8b5f9aa9b4e5f21d6399ee748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8125f8036839617f4f1d667bcc39ec749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdbbe9564958ed819c9a49ab7799bee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ab0db3bbd3eef08e3fcc80dbcc2b93751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbb18f42b2b45bdbde1d1bae2d9656752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152813447ac476a2559cb0d1e198af5d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b09e78089eed3a36371c1a2b083dbd9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f864adfa56471f2586c055065f47a3a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd9e4c01a8a360c5a8d111020fe06c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cdc9fc83531963ab6e3d9852cf888d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9c0770cdb6383abe4dc1b9211350758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfbff6c190a0c737457356065f60d9a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>