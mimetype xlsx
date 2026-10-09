--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384959be3d29a435f050cad35cfc19aa1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbda82bafb02e6ddf0a6be494d64acc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6afeddfeef178afaac2ee0104a1dd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3948550ccd422178716c0184937864.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a19941caaa7dc6fc55539ac28ccd95.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc8fb6edad90c2fb3b4734017d340e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50e11f12269b99d678eb3282072ea847.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34915a101a474fca742f86259eef09a48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16cac398551b1e590c39ef39973f849.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249edc004fcf7fb7432b31d899a66b3910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25563ea389a13b9f9b756626bec9521d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab73c4e75d89ab826737e05d9fb75012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37911283d8ca623fd2832fd786fb8113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673aa3ed2613cdc3666bc48951ebb0d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25161cff614566373615ab35d094ad8015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f7c1f5018d9041680ca0414c6dc1e116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609aae404b44ef8b9d72104af2eb981117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7453992900d47390aa8b088cf1a6f4218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa281098fdcd04a7585c63ded5ce9219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b5bd75580e77426d8b09ce7fc642b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab176a041ebb5ddda6c8b73fa5454dd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6602e3f1b7b80b5032a72472311c694b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0040b2cb712bde6212694f40da4e9523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188829ca5d6ffee91e6c4352dd89352b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7a40ecffae692db5e4a016778f034a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a76f615762d6510bac2e19cedf8600a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50761ec6b94037eeee9bc8f1273163be27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9380a4ded1db1424fe8995f5d17907e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500557e4f1f52615259d64374b77c9229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306285ab8387425b9e55786956ff75530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c4381ca9fb70b5ca0245783a5cc9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550bbaab796828413104c341acee74e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e520706d70309efb4588dbb2bc1939d133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db6105734b7ed1bbb99a20bcaf85c034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb4f56e3a9f115f865fa130a7c4c3135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769954b683ebffd6811bdd02cc6ef0c636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553b0126ff478356c263dbba34b604437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fdb84f7944c946d63f068ef9e4c7738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278f3d3b6efbf1dac8711439feb63b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941e2f6b0048ebb730abbb212e309f0040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b400895c953882813b303260b5fd8d7841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0b11372b9ce3877989a8e33a833ba242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb1fae6eca69d3c1b4bcd11685644b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc80c306db5311d055d7f7ef57d230f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb98fc586521cb54985171c4bf830b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5cfc57fefd5696b4a42e79b7a17bd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac3d5af5928dc41d3bb09f6fac6901a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167488bbdbf9c8e454d4f1cdbb826a648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634c8943dd22096d3f6873de4588dc6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba83ec5b84a75681fc088334692af86a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de5918918234d1724c1b0fcb5e440751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd370d2de7607e1d7c230c981355575352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327cb25e4f3314db5805073a784585153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af2c54489ff6efeaea917aef0cf5e9054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f175777dbd4384c99318be5fb8e35d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1a28d5bfef1e72da623713ef5a4e1256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c747ae332a6f40f8247441876a25c85e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b41af873b5ccd2d37bc98fed98d2bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fe1c25b771be1da0cb0afc9267543f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99d81745173a966ea37de8efa3d7efb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae44751abd4f6f0cac77e3a978506161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb5ebbd47cda96c2e05a6dba57008a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84af4fff3037cdc5d4602465e3e881b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6b63be6a29d30e68bbe06bc33139764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e49c76a32d8d79d60e045f8311808f065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899a9277925ce66f69ae046fc310ad0e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea19a0ddafb7c4c3d62bc2852f749767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eeedb23cb6cdcf51c46330d75ca9e268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b76d9861ae369b7f66c7649d5929869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef626ccc1832bc955b51e3bd0f1c014f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a50fad71b6a6823d268e440caff8e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e83ce060bd887f79729e5758105fa672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f67c4eecf282b95931732cf88ad1373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd12b058d40182f0e4df304909a2da2d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97be6e901d987d7c3cf9e244659d697c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e193ade1c5bafea49100d2c6c4e106b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd190a43f1fc6c258d2b09f85caa73877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e24a33f0fe94e8c6abfe8718aff336378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d039181db7ab42297219674e22aa9e0f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6375285a31b0c6b682003144c9bede280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa7147289a0b151079dadee2ef37c6481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ef525de8cae7193e1ba483256e39ee82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904a7472ae5809191a0c3b514f9e84e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041552e286892436f1e25e083a34a8584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd6866d5b9c0801b168a7594974b3585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1343111f17cd2572f76183a5a1d9986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66bb298ec2179a135aeabc67665b1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ada6ad62b67fb86a046342fe6927ac88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b6db6ce30d85068cf43939e641ab689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095876fc448f716471d6ebeddbf48e6390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819f95ee87e7d53b2eb0004756b649091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4732d4153d9462841f88020f6e4200f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8729411e01153fec7763c3e3c39b7c9a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafafc10a1cc6be3cbcf31b67794fd7494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4bb6501d32faf121152f9532e300395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df2c6e12425c61bd635f2eb719a31096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7de242fa0d27b7ab0e61948656f97097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32846cf66cf0c3303738ae9764a3f85098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f299eb792b1d808cd7f44fe911d014199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014c1bc84a8ffec7da6683bfb819738100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2876dfdb14b59e5d7b01713499b41b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262e76938196e0b06434029e6be82ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9818e5b254a9489c5faf84635b49d3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0b07ab288a2eea859314bf90729722104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9950cc4834a22a1a4b53f5c78ec3b516105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a9a22c73e09bbf83f3ea2f693adc5106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b936ee08245f5327c128895931d6986107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a0147068533571ccd2ef6a6dde4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afadda151d712707fe50329db6e2c44109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ab2da89d5d1859a17ea85b95f67b3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da94a6adab2347dfbb1f3c4957d1058111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913a7a381bbb2d5a7f24bdccd183ab8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193a5b8bdb335363527a487612cada61113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f65118a5afdb3b585760e870851d3a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3c470f25e376e4be879f6a9441e10115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c795c6e21c615adcf8812439321fc3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e774cf90926ba88e3927b933b16768b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4896ad8b5e89487f2ca2623463043db0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4079df3bd3abba65c05b451cd06dadab119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1817e11431de15c121de29467dd1d64120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed56b66ef3aff235b17f1ad0416317d6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3cfbc81adc27e3a3979340ccbff26122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b9cf6b55660c2741b99146eedf878123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8613ee43a0c41ddf36f243ac81034c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f874e5ef0e8fc8843f80937c0fa3b3a9125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e40a4dd20b3a6957528edb7457731126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a046e142c18530e1110bce74415aa8ff127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e42f9fdd2dd53a132f01d23457e59128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bfc9e62c196d3b0ba4700628ab859a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0e5c88037124b14482e9c94305b057130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e1f57f3aefcb5b2608c82e070d25bd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5733140f9b9f79f2da602a646b724c9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b71e840613a30d645e2a9986ed6c43133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015f93a7d85e08f1425829701f93c5f2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377e43425b882d7a6c5160402a91050135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c918318a790d4db4068c1fb5a489c84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ae5bd0559e0a943e96f02afa692a6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7611e57afd60b569340aa0b063f09c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba4a4a27c61b49087c98a8e2eab7da3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e638285f2049bf83b227a547c6d589c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24119809c189598bbf230ffcc7d4a8bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef01f48291929ab2265b1d372e2e3344142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32551c39c046ed2e2a0b463497caf326143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15095cd48815e76f6db674c8f0495393144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75895b7de33f300a4de18e0cee594f20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf95ac1fccf510462786f954615f885146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86758289f109b16f614a8e041948c94147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbaea20e4fcce151871ca38521d95a0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45b98639e4c980847b9ed9713ad042149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11621f9c7d6f30c9cef5ebe32a7ab8f0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f058b278a25702f260dc2b2f0626e70f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a3b6128eca8800b5beee30146be83152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663de20087c4de4ccc814e8b4711b72b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabd4a5a324ef18ffd51665017dfca5a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebf1d87d2ccd24cce3f325a21241019155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6b2361d6954472319117cfa8c661e3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f94c886d7134c5c8b9f981d09f40d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031cfdee65ccca48a69a8e34f71fbf34158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d382066f043da505a4b31702f11f3e9159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bdd65be31f59355f9350a9579f895160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc141fded92839fbc94fa816fa21a3cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d3e852b697457e8962afedb2d97be162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b4f208f2392a13924b5a67a2885d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe719b2bf4c6b697f5fb483dfb9d273164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2046e105b09608c47a262b894d984165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb47e7f726d79164a5971884d73f3dc8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b56f3c209a80c66845c20f04482eb167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dae133f19b6a549f0c4d666c7f0f94168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2745534844fff34a36ace4b3b8bd3917169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0914965d50e1ca37ac3feb3985b4f9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c263fc2a9b193f3cac534a4707973f171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58941db3566c4f0db2834e3f93c7ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e9e492c1f86f8f7d1d0860fc375ce173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab2373f12bd142f9f26392dd5660e6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61629184391eab542dedf3970e96a7a8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c5d4a330e578e6bebb2f9cdc70e25176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9b2ef6f731fd4cb1933332b057cc31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e26c74aa17447c990dbe863d8ced0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b30068f8aff35b999801a291e9610d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f093197e6c0b5c8cb996671ab27886180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de368e20ec53cc1e155face93cfd7060181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa00a7578bc38b937e61dd56d10a5d3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15cc6825841417dc909827c92f0046b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c490a9752a3f0ab9b9234a8cd526999184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef3e87f5b5dbb8884f7446a2ae39ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a4470aea5a7828aef9f5e68af28bc1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428611450637fcaa694113f7817cecc1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536b7044fa22c5aa058684ad6eee9f3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd594ab65479165d27ffb1cc59308d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e3acf5f1b89d47f2a3416114df3a3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206500172c826193fc8435d3fc8f5579191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b1a0b960b7002592cb288a9eccf14d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07325c547237af628bc9aa9687a7cf81193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5f601105e5b8b3a86f7d54c4dbfcaa194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a81f964c0e4c004d6dbafd725594af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3870ad4f9f2855f7d41fa67c82bb5b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1b77103520489fed086eb205e1f26f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660406711fa37caccc656a8b6fa1bbc3198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7c829f5f7dcb2ec42ef318c2c540f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054cb5a1ec834ebb2a16690d37009c0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7ca0b3e25476e372aae3bbcec4474201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014db0fa3529131b0e8191b8ac79650c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b472e616917ff5bc9dc5954d8d3c5c3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f780bad9cc9e61905e6bb4cffde76c3f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0ed56363c8b424715fb36c351bfb5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d12a085b08acbf5399ed2900d0ce5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da505603162ef5a1264da84b1079cfe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d16592920b3a3531005dc2a058f61b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89425e5fe21cc41c26ca9d2e15b5562209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446e27a3fc510103d795775e22ce21d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c290a6ef706b57b1fdcb2bacdf64689f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a89e1641eee5ba49f318af1a750541e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799731f4dff20f3fe71989b2b4d12d1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39081eb34ee77ff5a1eee1dd5b891e46214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305633ee2c2e4b7c6e121186d4e0c9fe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e14f86cdfdced776b4ec5116dc55665216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778df465ca95a57c355f8d3b13be1b2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2a643a459dca5c4d7ae2ff771e88b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3f47efc2f452ecef13082930999b76219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b651d9ffc911f87299620e32d36c4e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2dd662de4d25c85ccd88580cbf16bf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8369f82e5e8fcf253d5f048b6da71613222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21991c5a29badfdad7ac33113a570786223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce99fd9da6a0b80dd840e7a4a862d971224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90d879813dc33bb3c94150a9eb06726225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77961634eb8c56c77353ae3304075c8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e97e3b92922756c65a2ffd957a48f6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96df10525d8f7c05daddd8bf8fe1d0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6f98552980a077abd179fb384057fb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41b4a9cde3509583629f7046785844230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e95e205c506963bf2ee0f36bf1df4e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc976524dd55a2ac689c172c1b91b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9afd66983aa4779828801d71d28a69a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eed7f8112bd96527ac1d0e9297a51e6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3411992218f635e2ade47f2999a18235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c8475371022b34f6792b77b0a95ea3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b3ed7eca6b669c932c795d235ebdb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1de3318d7f95b2d851ee66be4a9d46238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0701c50ba0c11abdc43cf7a262656c5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680851f7663acadc791e873d633eca8f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514523f89c8f27c575b260545c60175241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f13aec4a279bb7682bfc3aa3aae36242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438be382bec119ab8916361e7f30ef8e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8342a68702eaadf334ee6150974d801f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbbfae1335f2d90ad075fab79795d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ec0435bbd24075094ab75ed7025dd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83361327dfbac1dc6df27700f5920d4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e204e79a96f492f18c37dfbb0508381248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff60568faa54b9490cb3c9e2335988249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd0b3fe0c6f0e0127e7aa3f1d505ff250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4480a9f4710fc0b1389a2fbb1be0cd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcea8211bce899e8beedbc3a6bb3634252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57641b47422336c5d0f3f01d7f5c51253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bc30c00c359505ae495a479dcd99d2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80df67023b6c383189da7793d485898255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319a3e45dde904ecf3c3d401c517336256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21840ecd3ede3e64f71f01f047c33d7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f246341f3fdaf5b94dd85b9371999e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45009c72f5092182fb74196af6a1febb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd1b964bb3019d3281c951a75166ab260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf8e1685cbed9610bf1f99881fdfae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e65c3dbf63525edd87acee9f1abe9be262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5029769c7758a023205bbb9cce12550f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787590d639eaacf87749f394f8a569a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce4652080be3734771c1c3d57a5ba2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d097bcb150db66d523120deb63f81eda266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e118d1a8432ee176c45f36fb8ca70c267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca40de00a730305ac554eb3eee37aea268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef39b6802ed6b3e716306b06387327b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866c6c33556bd4b90b7abba4fae1615d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec72c428337e75ce82a7db58cec7024e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034fb8f055c15bc7995ec5713e331dd272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7175555e995fdaf8e3d92cdf67f8f1a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b09fde8c4615f4892a6344ad4a2c8e6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b31328afa6fd1ffe6ea9a9a9f357c74275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9600eafe135eade3adfe0fc2ec598d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a05e77c23dad3540f3975c74c48e51277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871a2fd02cc274a8def98f94b79eccb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe9fff4358446eeeb6fc131da03fc5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700817c5ca4ec144f79b1f55812fe3c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406087ae7a9c09ad7de5fce33d5035e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17505bf61657c099e6bb33d6b06fda71282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6438bd61ea8f0223b29c92559313b74283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24421d4c96b7304dd4fda583446dbca9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4cce9f430fb71b9e41e4bb6bbfd4f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fee5414d3d53a00fdfb62b79813249286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525cfb5db6431fe200c3d479732ac52287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f479f9040433329eebe1a7f32254b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb981975c161dbf59b252acd69adb6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aa188d9cf548f2eb806c1ef5985c90290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9ff0a0c5811d3edda3ba229e09ad0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475fc2f86744c98d93517a7f6d68f966292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd1ab3aa1969dc58a0d1908509738f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0726412ac96251ecd9e8e5e6dcc97ab3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d1bb93fc69d06845614cd0d5c114c5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10e0ed70abc99ea8f73933654cbc7d8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf1f53ed3a99becd3dba9403cb0a70297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db37e81a96a20bf123a42ffe5d7bb3a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937e2dace29f7afc1479f2f7c8cf812299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7772c12f9091039c7c2e9af72c9b5f79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45471b7e3ad59237ca590d0704f921c5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e52a7df0e6cfcf8ff90582e5df4c5b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba19d100b3ff45fb5866813a5332f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3288f9a8178463aaa440ce04d241f4e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959e3524515d1044937b4e625d9a221305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a408954e00a53db1d0eeacfd2889f8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920426fc0cac99f59a7adde81bb2f902307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea7f0604ecb36f8e58a429d566f520308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293ab229f0f47a6c60ae6fccdc4fbac9309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7e29df6830cd5df3a5d97acd3c7ef310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e3307d7620ac1dff5135866ba83be311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aeed521f90e8979d7e5ee412772ab7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08f06024da1c3f8031ce6900b1fdc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e1097459e1bbfe8d880e159e04487314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bfd8af5038af6f2f3e8c4ae4cefa12315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244efbfcc125e76dff80b405924261c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df742c31683ab57f8887b11eb32d803317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b950b0ef5bb4e056420895ae779826318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f538c683fc8dd107b4672692660bff7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56e767e43baff069987102f354010ef320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ab587611b0b30b837c668af905354321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22add154b0c8b9ff88f2f35fce65b35c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f01624e9f349bdc6e8a947f046f6a73323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcb690c231f9fb3e9ef3fbd20964e2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c38832afbea74a29c8af08283f8e38d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f5aca78e602920aa04ed988bda0ff326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421fa84e8dae938ea8c083dc09808a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7310d2ef72990324ff9c4713209c057328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f478c526011837c325e08096937205329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdeb64262af11f769e5390bf3e62f78c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40aadd96792ec53d67861759ed8a9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f77a4c26e3b61e976bb14d530f2eb332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d254f2ccaf4749b108db7d6e7ea3afd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8600a90efbba39b6cacbe5b79c88a240334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce37cb80796d6a9cc36b3a7db46f9b8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968931f64fd4265b5907d3001f39231e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfca40f71a302741fe80cfcb72e0253337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546b1d123c2097c3ec86550dd6bbe95338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d38ca5834cd95c26cd08294be2a484339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a545c3cd3352a74243ba9f9cdb1bd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a534f6f0611c772430995356f1aca3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2105fb3462dd21e8bf03ab015d3757342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdf416b09164187eee20f16969959b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50305128efef73f73958c428ac4a362344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5bd78e7e67dee6953e81000018fab345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86f6745555e707f5e0e7618750f2bc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4da9e9ad8a78489eff83f3281d66bf1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b64132a6e671c4d1ead7ac31b14cb66348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4c544f190d48265bee98c252e30b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de59bce5e81efed27acd3e981722125350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ce528cf3cbb3bd6f099fd9e570fc92351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedbf9d8995dd10fd75eeb75b6850ee9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd965fd1614f17162457a36618b3beea353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33799b5019a03397d0364d6e21aafea0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb93c82d22da1965959ce63d4c684e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523971ac9d7e48a9a5ad5940eab55bf9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538a555c9bdbaa793141a8ca5367b6d1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4ba209c3995c6dcb0431574f201fc6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d7cee9c99216952c23fccf2226fe4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3279d69d72c10aba027690371896e5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aeb36d5daa3a690937b08e38d8449d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f79926715a3221fcf457eae937871b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b932b0c00071ef96434937777d0877363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450730b3a6e4ec214c3e602a26313aae364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1f2af249deeb21e99899b5010af38365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7668e8d97e37ca80e96738c6e1e648d9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16a8422671c8569985ddac157344afc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0914a4c0c25f98965a3ce00deab9bf368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00e9a7cad59481da6eb8ab10445d083369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6132a0485c74c5748949cf31b294a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752cdf64f5aa8960e2b10f26e2b7955c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9837b72d61d792a0491e701586116029372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13505b34453cdc9700fe557ef7eea583373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be96f9df2b90340b58b4af41a9c3bf64374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3007f1d80b5b9ac913aff978670d20eb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179aa48483b254ace4a4b27473b8f2b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e87b50804309ccd286864f80728f718377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bcb662b22010905483fd3092d29fd6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d5d3ab5b6ca68fc58e8196b7d2904c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277b54e1254251b72066a50a970ab30d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4402ef89e22a02d470a0344e5ebe7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0acb923863db07bb80d1177aa59a4c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bedcee126fe1eb8fc025bb6623b98c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99d15ef8ffd049fd44bc31460a3a649384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a088e84e794bdfce5ccfaf0f433035a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed1edc6f86a328e50201e1b28eea020386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68cce3093085b063cde8b366bc3026387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fcf95bc97ed8a8234ef1e416f6b97c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1952c8285ec5e3987a983c5a4cdab389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18859b9f59c261bf0e9f1c610ac17364390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0ce663af15517db87f3523cbcb11d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bbc6353deb9bb2b15c3af3ba21e219392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b2969714506f02aa8426af64e7bcf8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad8f7be20e69089534a2469fe75436394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d43c537d17770a90f901708160ca3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14137f9b4deeb01987627a40da4c480396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a3954d43bbf35e856c55030ae782b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b739eb000b317003ee4bbba4f068972398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbcb4f13ab39e724a4896d23dd7aad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f550f7bd0b08e5b6091b93ace6ab60cb400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782cf98ea5aed250111cab7eff1f2e3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dae4b75fe9cc8a4d71539ee857c93402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5367176cf8eeadc36eb137be66e60fab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73febab27a40c73b12b1d6d296eb49ff404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29720370aa66a86747bd5d4659d6be6c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72ae60831a21a7421e605aba30bb575406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad4bfd5b8fa6426821bacd380508a1407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660dd6cba59a42f96084112fbc9ea93408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e1682775c1efa9c424024bc02ab3ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ee180073a38287bf14379371ac652e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905d42b8e747f2bb0abece23e74630d5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c860b5e42f81626188bbcf90074ef58c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cf2771678e4ee4cff8d82df4b97ff413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05aa64b5fffa01dd5b530fb515426b2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef022f6452e22d723d7d310e2832f418415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b728a5ab2d34005221dd6440253a16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628ea4ee1c8df13005950f8393bca60d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfed38c70baccc90e7c6947950c0de3418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116abfb1b780a2ddc40d37bba8a6eb27419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe5bb9873b0c6c63525d937daff8b35420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc65fe52505232e0dcbed952e2c4d63421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b711377bec096e77b5785d7f2df664422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124b015bd26d72536e08d0e52d257dd0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73da2192bed2176a707bae6cff34914424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa402e94eace4a54e006161e1ffa4e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae4eaaba54c3f4e2c545706fbdc057426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791d43925a945c3482fae8cb4daf16a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6040993ab468bacb50af1b4cbff7985428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7356dd1a745167001f335a02d7e0093429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7e89bdcf26ed30fb43c8291a93d3d7430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba43469e1907fd7e3791cb296a702a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d082dac4098300d69a20b8099b7f7dc432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140d3653b2ee5f89540cabd0f2e0a434433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe8ff9d6af04936ab095826c5455c2b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c94bbd3e998f533e82f3cc232f35435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5eb5bd1c38841b396873da505d8442436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c582187b5c3ef4b7c7484b547a988cb7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bb61b6cdc0108e457239efb5c997f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732fe672a875dbe1e524ba1a5622a5eb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a19ed6cbd1ca7d8c848fb7f7941ff8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fd663d393adf7105caf5fce96425af441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba6545b0f409330566b4cc9945090ea442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ef5650dd83d62291dc01f1223bc029443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2e97ffc3c34cc747102c399fe805b3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82107d111664532988a412bafe6b57445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f3d496e49824f6d4577bbeca44a411446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c87ad2f79f7e0ac4a44ce1c64b7907447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8df26718117767177fc89c17aaf700448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987c94701f905f4c0c5f45a812a8071449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f35c44a138a38e376627b7b45eb86450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0729d9cda19489458113dc999299ea451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8745bb161719db5a385a9b7a40c3c7db452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e5bc12233d0f8d273f05f6eb3835c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c720b5bd8ad16272566a7a20638feaf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84853e73ed946b9d7cd327eb61e3da4d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3feb78b85c072ec3f900d4c901c641a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b4b2016fdc450e2a2088fba68fcf32457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6ef758795823bd3389918f1f37831458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24794bc73b5df8dcc34f3d11f06f1cf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd1dea1a322cf682f112f973bb1d54460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccec743e90147b5b98f0c7800f4ea810461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3feed9b20f15ca3a1f7a844b93b0e47e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b74fed88ac82b5b7d4ea86d968ba8d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb263aa4501026db1591dc8dd07397d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1be61b3c6f1b284275324d7a505983465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7280422e1a049cf2c3225e09f0bd6e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a2291ec7b4733e3d39b9b56445dc67467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac300c3485278a42cedd9bdcd713431468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8c3d181b601b925bcf3c93126a3cd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae4089d21cdbf1c44d6f9793883e4d9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e44b09863d912bb9a54c170a8bb2979471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c52bc95a19023f6c232078b8709ccf3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50481bf03bff360db9ed3a425d7f0e90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfae3da917a818218ca5460110db305474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ece221019b958cb75600b4273161cf0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630623353c4488c8bfac7a3456959c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab355e7b88c7a4ce04a43fa4c52fe93477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6921f2cade324c16786a065fc72faa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6074cc9be1560620a58fa13c24b920479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565bcbad0c389813b9496772d1acc69480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef400fb23172759b2a8db0e86465b5f0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7107c7d587051498113c5837a18032482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d26e9ee8b50f253568df65c9131ed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee0bf7222835c56f6de95225ca0362c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7a78bb7e3e1efb7c46a4d3eaaacde485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3839d6fa89942dff9cd95697fc3164ea486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f386284c3ff67fb04112b4b01550eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64730b4e7978b003e4212c9b18ae976a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc0c8c4166ddbe017cf55382964434489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d543f3410a20cc3fec2c73585cfdc5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bd7f8b2c0613ed632dd0a680746ce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d571fefe93c5fbd6bfde18ab231b8c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1617cea68df27bdfaec6b23812568493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19abf8c5de62217cd6bcdc4234360652494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93abbf12e9d90044075ae00f5b27129a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f9dcf01e742d633e251467d3b8a59496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e585dbcfd8202867983ee6fc0ae54d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a26db77b2c0c1ff9c6586b58033665498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ad581de4a12c9c9500c62a76050a83499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b333dd893c90ce91eba11313938c001500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807526bf724ee423caa888a7790e2c99501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba4b8933d063e1d191fe4d9bc88bcc7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd60afd696b85ad40e99cb9824482670503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1046ce7a18ef2e0d0151528a9e1b101504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d451e5b680deee9c35f6d4c7f9bac3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e743b178897299b2668bad90839a7b6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5a628625cf09e265996c03932550a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c3a54170ab7b5e8d769a6b877ef4b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c068321a0335fd45b1eb400dbdf6867509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d304af58ea34a14f233bd2454b87928510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8494be1796d49434bd69ced0165b8511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645fac3fd797c552fb16db16778b7a9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932e7bb31a77ada44bb7bfb3a6c6bb7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e319421e4e4b91c9ce9af27f2e5097514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d6e300ffc3c87f622153cddeae4ac515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9256b310309741745323291f1c7bb48516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec1ae88f25126bf60d02f3c15b7d7b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d35522279c046f8d34534a13505dcd5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73f88fb6747c91c2b3faecf96d6fe06519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86460d8a61111f764e2aca01bd4827520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbe5e1872c6a87cd1ef47cf9bad217521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340f25c9d67d9f37e6728769374be72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe3c29976c09b533b53ffb84c3bf99f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f7c52051f0f58a9db2e7d9a4c849e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfdd8b13e1f5c9778607001fe11153525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83ec19957fcf200f2f9e01c16714ea526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cb9c7c3f74fb4b4e6293681b48d34527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c655d863e26ca8ba7a1a8b38d2152515528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b625cca0a2891f57ad1ce12e0430b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d46859ac84f719af814d16701c81a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd7b8da8b6c7f95883b168ad7cbaa6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda04ecbdfd3a65142a09c1682d188d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8665f2880ed36ced26d2975fe30f7b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d9da54c1a5d64a2f6bb58413b5757534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07753e096c8b8b4cbd46fe5b041cbb4a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef17e87c9d51cda3dc2e30fe7aa089d9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9fe39f468b5277cfbcc79aa136860537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b486b7ebc9daf85838a97fdef4f81e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30189c081825677594ec7f6a5ec5fd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31e803638b0667c95ff4afe72a3998540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17b67b3100a334d953c967373f5091541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308d3954a53f8c4d8ad851349b65a4bf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa98d40b9940f6862879ce0d381a4ce543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71813e648c7438c3c705e3aabecca0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07628b897ce0584e4a986a36eaf62f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fac1600831cafdc7d2832a628056f6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fe53e3db44dcec6a2332b29d744d9547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27adb323d7a3685a2dc818cff530b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92b61afafe0ab5e6b2d637ce7e1893549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc90c9ed70a923c4a42377e10588e49b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d2bf3902c9f11aec5e56385d4c0b63551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa971d4f73f67e08165c832408e0fcf552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd07695360919ce49aa031353cc6550553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e8a7daf314e62c3a997ab389c37ab554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64232840a0542158f0c33e9998ad6adf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3592947d6387b88a2a5ee30d1da9f5a8556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfbf6a197a9a2e83ea68ca27bf2893557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13539b6e593fd00b87e470e7cd979b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935befc85aae299b04b0dc7ef0eaeb77559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005a0c470bef9a19c29c09c304cb485560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c8d5ed4c03730e6a5297ba96253fc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71ec55881f79fdc211a02a3fa21671c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796e356e15b578eea40d09476b1094f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdc75ab780861bdfb65fd0b2b4b67b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e099bc217bd5c073bd56d336fe906565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d38fbdd6d781d48a39280704d2787566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597595f12285dc1208878780a317565a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144e5f23d184face7dab31e263c551ee568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0acf99e7657f5c98343d7241ba4a6bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db691d6fb5e07ce2915abdbc9128692570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2763f503e87c1c13f48084fcdb9ebe571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ff879634d583fe050f5ccfc55280d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7879e80266aa238fa404de0f423254573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edb48c5d095a0a84f260cf6214244e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c7c2e34b6c93c1d3c9f703c0c461c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1b194cab18f56960fe23d1c8416a49576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10167c4799ba19b2e2becc24cbc8c261577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da30e514af5bdf5881bfa370456158e3578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64d8cbd26931265d02ce0d2260eccf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c3abb7142c6446dce1843c829add58580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acbc091a13badc6eff73e9008fa547d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5024c848089644993ba42fa1f7cec5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b47b85f733925297f41dcceed8fea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1faeccfb3fd18e068957ad90d6888d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf5b7aeebf9813f323fbc2b64af8e00585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0682d0898ac1a24f7dd90432d3c97c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5599ea687cd4ce430a9503eec3d85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97eaaf898812e2d226267841a0be1242588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85ca78c06258626cccd5c8622be98c5589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288805466e7de617a51acb7f648c9a5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2172f4503aca71b1694b6741521d82591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bcf16006bc10c98119da8117bde5eb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b0eac014b6c4ca88c531ac5585e67f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0278191bcf9258ac200837c42eb46b36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f09a4638c3129c1401ffcdb8d9762e5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f6c9d86f8e3dd163dd46c801911a4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d190f9cfdfc8f165b5197511adfaf4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226c0c69c318f8713d54f210ef2cc2fe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2d09aaaf685ec9258db8e0ae8ec147599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5754cd866c88cee5f00b588b5f2e9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58360c5023f82df7a391276ae02be1b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aafd300a39417592788e45d9b0a7ddf602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641bac4366cbeaaa1d1c16b1ca051b9b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f06c9df8ae20ab949b4086303f484604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83947c5489cf9d154e8017db83859e0a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b36e7ce1706d92521ed46a77a3df6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c827fb579e3e8b08c551ea427db1a46e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d48cf2d4e16b0aa8fd82fdbf851ed1d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7559ac3e57f687881811f3233b239609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180dc27bcbba2a9c1edd31b6517b0fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5378baddc43ec267eeee29cdcd7d79fa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6fff627d6ce0264ab01638b2e5efc0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82677460ed1dc6b0c1e49ad99e52d37613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8169fe8f51b8bccae1ddffcde904f72614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f32d26457bb13dc794c9f3cf2a2d42615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe75fd49b1f92f68a83b35a91f62da65616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647b484a433753d76e47d9f2d684ea5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dbc32b74406bae5c55988f152bf5aa618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3a2ab2aef1bb55788720911607a023619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ab9af0435b1e17b0530e0ceb9edb5620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7908e32a6feb3c0f428ec27d64d201621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d59fd5b9b019e0ded022a17a6885ec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117a3a3976526c0ca7e8ae05105279d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d382ca67b3abf5710464c6b823de504624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4a19cba1d8743616aced16d9c4a28c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528639902f193b989b1b432109a861d0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be0fe9b5fffcbdd8904680a7414431627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13beb225f524ae1660b49057d47556be628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d694661c2d30e38be6ac5347a85da629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99d976f9e31387dc109032f8d8f5cbe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e043f3f39f077fb3ebeb89e90d07987631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78785ec4b762ee1b39e925850ab68f46632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedb0b53153db057a75581013c705d9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc488cb19ecd82b77de2636bb8b5b5cc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2175ea5ff1db446e6ff1d22f18b6ab46635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0797ed81586427e95fcb9c03a8aee636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1282ed35aec9fcbe0eb5878e473791637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b339845069c0803936008573d600f8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24eba85dfc74a1d4957e0b789c53174639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1887ae54abc79b0065bfbf7a14210e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bd5d2b13a76f845e8ba962cfaf8eb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e48d92213cc6cc36353ed17b808cee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ff80a236c21f52694286690e1d278643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2178eb76ffc9e9c66986a671e1da3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b3a03700db2f9f33e5fea6da59a7c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff71a3e51bdc7ebb9bf7cd116f69f42646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6293a7320281a6018284994c16ce1c9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b73ab1b6da531f56ab0bc6fbe0fd6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9430ca6f68a41b590e66dbeb4f30970649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7e1a3456c34449202c3ceef5e06c1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc930261f7645220b73551ff11c02f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0734bb5a07d97c317c94b22d237401e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a6c490cdbf6618ceab8f26c11348b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc0e68a9e8866b523adaba219a1cbe2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4b03a15daa9e804fbb3ec5728d7dcc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4332d9e63be6c2ff87ca06d9c85da1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eac17b359bf0bb94ece8ddcd2293994657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d244ba7ed45bc9ae3f8b0d0089d15658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811cda61fe7ef8de4b08368b83fa0d6f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89e191f564b86fd1a32bb1d40f7d6de660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a52f6d77327b7aff07181340f1eb64661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7ec3d8b65906e27f58e70f3b48acb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19c8bf24c09fd05545600a10513d2f8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06fcfb6151e16be27bbe51fe3fff370664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72eb79375a15e3c018a56905be6587d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61a2572682274ade860fa8a340a9c73666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0df151136fa08c9c506f58184f55be667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7da75e499fde1de6a5d45f7a08df8c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78c56d8b6c172a62509f9afb1e3863e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c45745242347f5bb316004ceab7339670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358f4928763bb09990ecc0aca219cfa0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d8b1d90b0af796daac9938b235c2d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ea221bc6a1d452c141a31d4f88bfc673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc0dce3484e7e8c6c22226517dde46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f22de7adf041fbe411eb769220cc84675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeec52e8f7dc841fcf8c71da9101936676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac95025a846f804c604ed32952b862677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6673c4bb2f735aeb7724bf5fe7e97214678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f82562a783841dad17225a08389f39e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98677f30550f8e7fdeb0f47b26834705680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7f6f4ab2e55d0ddc1215abb12af9d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd0dd573433e99066694ca748b05e3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8d75d8a6485f7da4bf15466350f3f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27a84f7a975a2aa09c76ad498a7b6ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8438db9823720a5861f2e76b3c757ccd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a9badb06ca2be45c3df57b38b26c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b98acec68465c0c6bdb116040971dc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1957505840d551e5eff57f83c9992a61688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf8a6005f60d7a7e6927b787475a7e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f5785b915787cbe00fa254e0badf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141857933768f4c27aa4fa086dd7d3a5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36c6f4fbd11f80f17b471ee41b78bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0947b414c3934604583a3207781eb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c5a79f2a880125f836bbbb5f8d36a8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473524e31b09b271de0755082f8630c2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e96cea825cb0f417a0e271838a3284696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fa340cf8a409ed489ebce764bcdc49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d479fc297eccc6f748f2ef78b4f05e8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f850ae25d72722150695dd448d56189699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807a6f6c13d8a6a48e296c47e815461700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9463f6df324eb4a22b8cab131bdf8d4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bb2164d9711c860d51e651713bd62702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e599aac83366e5676a49b881b48c84b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7834a7e97485654d61341efb82616704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394147773b155f5752b30df4741aa07705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3824839ef56002268c5d2dc461e413706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cd36883a4a82b87e1dbb46a98f5e7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a99da54faf006a50a55991b3993f5f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1340a6308283cbb5254c11e175b809709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2696e0c592d8e156da51c55f4e4f0e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999387cf657a249c50d9c6606165ed99711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78e3528771e3b485c71f2bb87ab94f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6aea9ab7ce1e967883dbe0f2015ed8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d899b3fbe1b6dae665b437cd1a2ba14714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf4aa5add187c596a0cf5325c751828715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be052580b4268e2c229bd285f9d881e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdfa97ca1bc2421261e766914764015717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb50b0a8faba9c3ff60a01c873264c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e582ed19fe4865c6b0a13c1395faaf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9096aa3c7d0093746e30c40a3e81c0d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b84ba910f639e8ba11293ca65fbd86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887270bba65aad880f29ea01a84a8ed8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f63d520e44207bc357b4f34fd5206723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b67f9e8ca2b6f7a75e81717277a114724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939e6212758fdd4b34fd50a5e4cd67c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d163e37cc14495cc1ef7c8444d650c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa565b5e2d44edb0dbcb9388b0bffd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a1d7c8971d546db405c3683ac2efc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ff94139c4dfcf3b073c6287f2fc87729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd40fc82de8b2c521ecbb01a630cbb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a00076a12fa546d04794e53a8ae3dfc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d08efad8e3e086d31fc454071fff71732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82b7a8038e5de427a7b575f9bef7e05733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d54e47de84aacd7e1b77f65505a35a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad3c8b7c1f92f698bd8db66a0ca0df735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8537e10d41c6114323ac66044e3dda9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf9c0a1a10f050b3d47740c86bf099737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da75f6bb646ff36ebe7d2efe547ffa4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa767129e89b5eb79a3a1bf6657847e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b20237d357326007256693bea9550f0740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbea53bfe64a618e1bf134c589d31c7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5443957c0533d060d6cfb71dae0f86742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e955514b84720427e38c91c5b3a6f7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910ede16098862bd86cd6482d5adfa0a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e0fb187ab6d80d19bf433dea165531745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b99503a1b9e2b28e5d131306a5ee7e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3738392b7abcd647ab7a831a722b3e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb288ad807f9a9fc99ff7193f8e39464748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b363aa3ad7041e56e3f9936c2c289d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13c9c83d0c256efafe4950b107e5ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653aa470431059ac22a7e63b33cdfc1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568784529a9776880de06f05917964a8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1ea5581ca38d16bcd781db8b9d7250753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c21b92e325658beff99e4df7f2d33b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a55b8fcfb34039b01fe1120d569a09755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2003e8efae11939333ccb2c1163d992756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e92dfb80f724e7e2107947422b8f0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd4201853d97a45e609e686248fc887758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5758deba090f78f6a5d2e40de1a5469759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b9e23582c35c82bd98f600da5ec8d71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b765c6c9df5496f95577be42d1f7d672.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf3609030e0e6a9594bb17160f0052a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fc8882cd98824feadeee2428f48b74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfad3a51d9d74eb8c37aa2fc55aeb2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f892111ecdea14cee4cdc9654d3262e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3e6bb336b159bcd96854ad3d4df597.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd92f946c9d353a08cbdb36a58a3ac8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1a377e70b6fb7204dd98604d98c829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9eb2ca0e59baaa97b57a78064c76810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27e063a0bde79e16183c22ac15f71c211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c395fab449e3a194e96f32bcb37dfa5112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c899092501012ae289c2368228fc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7abdbe9970eaefbc7ff14484d48dca14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3edcc5eb190cd08cda876d3179b27c515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb742ed19769a40244312552200b94616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f441f02097a9c9eada4688c4254cb70217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1164e3f84f242f14d7846a0de5e85718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c42d45b74374f018f9762565161a119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e068b1514b576d3a404eb0ea381f9920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508adecbab1e9f546aeb78e489129a3021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81017c9839112c797c65c6148414ed2222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac10f9c06806f9b9072c1e119aaeb23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0511ee74d2c132bebcff7a2424ffdb324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b26a3e396b1099cbbf601d587467325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b760bfc8c67c39484b01fb5309404be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ec10283555ab50ef45233758b9ed0727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62031b093a48a34f8ef402c1a57efa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954da087a4c1736b55839b96c33df92829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c2714683454514f9bd4ef753e8834930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2261838734b569ff20d0c1ba80fa8131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc7e27cde01e8dafdff4c42bbfe97a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d31132016a44ecdb173ba7be59bcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3edb9eb7da1ebecfca905dd96a4a134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4babb083286fe8e67440589f1cce7eab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef901b9a7bb2dd5e592b526231e615536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdddc7a8be6e4be2954d5e08cc876bc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89e87a4a44241280e1912698dfd688338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae971516c9eed1a60474fc1eb2266939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4181d928c3ecbeed286b47fe73bf09640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042c7898c3ab9cd6fe5d72afc87ceb2d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed466d94298d4c69d74cc8b1521af0f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f332a668bfc71785689f6052f3aba2543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77186ff85a34a7275216ba266544b70744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce892ac2eddce6f941b46f7a8b6b945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc1d77bb23a159bf1e7a53aa7c927546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8e583cc2a8ee85a1034ba60a690e447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807a7b134d1f549f9f4a77d9b9da942f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8f9a49007683d37499ca682933b2f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454666b97786019fa3780ab6e94849c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504f883e84ae468218b33e5d6b933f151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6125b17e9423cb994b567aa458a1f50252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd54b0651715ef558989a21bd62b2fb353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933882c37b6870bda5b935cfa4f7a01154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fb6bbf8fc9b6ee27f96e347e38926955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997844f61b122b28708700cc11343d3856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e139959ac9be43101d9482827eeca47557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc030c6407367492abfde8c8cd903ad958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e75297c1073cb90001c8bcaec1ae2f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cace477259ffc88eb074608a8977ebb460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399bd30260fdc1852819420be54526ec61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22647950e0478c5917c3f1e8ceea25e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e36fbab467e231f257d51ccb7d474b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79037b696c7016b0641ad9f2def9e5764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74349fab3b0c453b9390dfad3dff375665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86671f1b64570f515bd19e93b656868866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d5bc85135d70eab55da2b30ade9ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5540fcb320e0f1f131d7bb0b8cc6d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebaafe16f44a72af89c1c77b3589ba7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545927d88cd3d657c1db528fddb650570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f826ee73a963c760e8f99899ee3ff71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d46a51d5937cc3f770fe2038726bef572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4728b61474313e35587161e2042b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401ab73ff2ee1f5f30109246bd91b70074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11ca9d7e5bd26c70ec989539ddc16b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34526df591a35d678193e98e30987cd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25cd672ecba81c93d1f32ff9dcf98b177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814814f1b9a5ce6ed617c9e6695571678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd56c56a1129d0ffb9eb6c8a846ff0979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d857788f4dc659e504669bb830dedb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f75e1031ec072aeee08ea2697bb69481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553204e73be46964f46c93d51e7ad62782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0300cacb210dc9d907271e69ac3a983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c009dcf117aa10361cadb468238f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57151df2356ef87d2ccdc03c74a0cdd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301bbb408f1584f68414bd0a027e4b786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8726289ff8d351c892473d7b2910f85f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e6bbcb057fe302e72545fb70bad05a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217f62e47b9072d80b80b09356bb16a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acfa66677ecd20861c8526b1e17882390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14e72a6da20834e7953f182a0e68c591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00835365d7c613b29fd0ed4cd87f9f3892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb329c0fbdd1ad477e89b4279be444993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f668566b254af2b69d5f06e4efd9616a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0f424b1c2eff86825e009adabbeaed95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6aa473748bda64b5c0ade5bcb0e36096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60e18fce0cd027d92c5c57ae972c75397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d59fa8c739cd57f460d8ae8e0129c598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824fcc2c67005ed7978b661b3aed9de99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f969b74f6dec66a6dd48694b167ee602100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae51cf434f1cb800d9ee67160653867b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3816471b159e082d307e888b0dcf81e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eb4a150ac3052fc5616936dcf12800103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfcdc096f51a6bb1c3636aef8e55101104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237b1df7cb19e0a66e153b5c62163d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f7f3b4b141f742c1448baf8c813e7d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c900b02f1197c970a0a232337c2ba9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783e07d48be5ef699ec7f64c9d694411108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e591fc90df0bc435c66f86bd04bdc77109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d5d858849207fc1a4c7b006010312110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a406c697d00ec28c05066c556a817111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273394be3d6f2c7efabfb75988e77452112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45f76d16141004906c143604c2e4eb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b600086225cf0c9c47d78234c0841e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc57ae08c7587fe5e67f82a5a13efaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed6fa9086737a7711c1c523b46878116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9beba2e98fe214bd4e682fc0e92936117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a8df640258c0f4b0c6e8415626a900118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a739874033992fd79108b1861ca6453d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200313abbf4d6746ce47c20c2557d5ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ddd845143a5d7de5c22439371c2c98121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba72e6c26514ac7518881e60048347122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d5797205fcf754436e36680a17e4fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e205339e968ee0bedc45b5fc09f0b13e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc058120c704ffa91bd40ea8a73d67125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a28e88779c1e9c0985a3aacef53315126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789401fb628588789f55f15e165b457b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93176e0ebef23a3903d86744aaa4282a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d41bd728625aeeb3dbf4ee1e4a6f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b665f227daced337b81479cbd50ffa130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1346bf847db11cfaef4cc1ae09d76d0e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a4b7574428539b805e9cc128c6040132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d3e9aae2ccad9634d93acf825f105133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779f35437069d0b1ccfbc16af0c72b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4837cb01629ed59f33fa72948bddb5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc27bc91ea6e18ce50f7111001792c32136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe63af12703a50142be882b2b1cee4bc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b08290fa6a876f5286a529689efc8e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f39452c1b3dfccf8c3f6f4988b3af9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccacab6542dfdcb351548465d11f9674140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681b7358f4eed614d8bb61d4b3ada64a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c42f686d99dc5877af28ee47485f1d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a0587b991be41e19829a52245e673143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef484c2296df22cbe53ed40ffd02c92f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b12ff9a3f3b532e5565c2db0df7188145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d440d048a85113bb206d94a8a8340f69146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331186e2a0737f239ae008000a82ed60147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08b200c9e2e398cf43324a9240d64c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c981b46f8ca65edb885f9d976e69261f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fed451c66f0aa71bcfe9b2fec61318150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553a492e6fa2a0b49030495a75c7edd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e946741ca076da2e2502be8fb947b7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a4b353c1ab2861a7113ea54d729f3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68847ed71007eb7e0851343abf3497154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeebf32fcd5d1e117fef6cbf4d8f7977155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60f852f4edaca6faa21f2ef7609f91156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd00fa1918f69fe8f59caa5c099170c9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba271c1bd961ea7b730569e2b4b31880158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e1a5f1c3f5e670dda7a2a0ab49ec2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7267998b343c905ef1a8ef44846bf6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c05f92293d3b36dad5a081dff82db5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e4625248a50e8ac4bd9cdd6db8b625162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23860a56e80972cb550856dcabb09b4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b23874dfdce227eac56449cecd5ddf6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef52c593cf65fbb14c216793a795619165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22229a26af7a3102987a81a508f72bb8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5505d126959a47a03094d626024d05cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996fbc3567e0917401ca06a9bc712361168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4bba02931b3755aa54f9d2ff595e3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444969b8421ce7db5b1aa08c93ec61fd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05cee0213ea34308840bd5a8838fc0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a36af5f10da13fd469ac7f7e125b9c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b24d5a56a5e4fae79d2217934460584173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e7dcc5988db3d3347aed1b5b54f8a7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ee0329c143855fd0f3d05cec80898b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcb560429ddc2926c578a1be3193d0a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e36c4be230cd1a55696310211fd2667177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85760a94056b54e0d7c040d460d7181178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914463e0a4904308f87c0bb5781a6a0a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94315c3bdf0ebe13193758b1b54d9e85180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b641de880de6ef26f204bc3d1d6fc178181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436ce1c6bf06e514ab2ab04646e36a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d02d9ba5b7878f3c5cacd6459bd4723183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f822f9e949825d13a8fde1ec6e4d3c80184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9baf2e1f44d59bbdb63bad3c3470f8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69793cfa86d5570344b5be83d6f55c91186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2957194a0ca1907805871a428508e5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1641652adbf37dfe01d7a26fd942d1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a3e472b7e37f28c985b95d128f98d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3277f6cc21cb993b25a0977fa8494071190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97ca0e5cf0f69d21bfe34c979888bfd191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b10955952d6620a9d11ca3bbb38c0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e108ebc8b93fda65c72e5ffa1263932b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946822e78d95572ed619f7ffbcb4f32a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b513fa5504b0f43c6c8c5e574f67f2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12633ecc07edc98d78612f436ace3325196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aea79a2b692e2c55e1572e130bb5a6d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a5acb99d57c8a4557b9224fab2bbe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec632d7bc3c9038b4659eebab82042d2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08a80f95c979016b57c1f3777a37633200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d78b8269a7f724dc564d9dd69127201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f28a1f214bf9ad0a7f3e3527f37db96202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf7331cd65bd971113690a4efc29b48203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b9e98b50eceef17e31a9884d4ea95204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611bbd08da0afaeacd937045b674a6f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919e403db20aab6986b2b7073b30f68206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d253e05f5ff84cca934089b9c0d2132207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5b336460659cf53cb00b9a9bc664f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0bf0a344372925555db17d7053a75209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3073008b94227e44c6154d8c6f8bf7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e77e12f74a38429a6ede783047803211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281877854c10ddd1a22eea0f0e72cdb212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a740a2ac80d8d5b5256a7147ca497213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276fab28bf72b5a75950f90c9fd42c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4049522a4c4f2e491e4372f0d54fde215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845760fab7e9bfd47dd631461abc7259216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce592f05c340363e509252c8c5a71ef217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dade2c5bb1e1452ace3717446017d33218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0eb98bd673dbb3142cfe0029b3cf90219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81029c5df3b39ab3a34e08a7ddc5b684220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacf54bcc527eec4183ae1200bfa7abb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93a25823c1663c20de43b3d4c17fc0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704121dcd4ea0c3189d86f9ee65cabb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eeef5858ffd135400dbb87a30ad1e8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d706ae6ec10ce0c16afbefff03fb08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24863b984570fda4847e54a238a9d93b226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01089d8a64832869c10c2f3def07294a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6c71b98a052c2c31b19246a2b579a0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed0c66fd8d32f4bb50c9c335f818e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a76b04d2b78b426f1c1d806956942f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2ffda6ef7074960ba16982ed0d599231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e65b74448f3168904e9fcd8ee6009232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6af30f66b2e9db8e66f11d6555edd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9e4f6f758c2f005cee914ee0f073d6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3fbff5e9596864d1001e377e9ea3e5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3920c6b6c6495de3b8010dd5d9ccd39236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dbba1e0867d24884b541fa8b5a6f3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a246c1eb0e1357b03a440fa859d857c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b3fd736c5f4489bd2fbbc5948876db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202049f3f81c946be3166bed7dcdbb6f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e91fcf27bde6fed06e6aa1494447d9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450966ca2c102f9adfd317d091aa2d0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43d2f0e254e755b626365d85b53e82243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba76106250e3b6a8952659bd746e2c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2d9b7c14fef4c555b2351ca94febe245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a7f7c1ef2afcb8b2480fbc03dde9e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af97843d7acad4bfc0559b529f49e0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b4da04ea648358d3cf41384a16197248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b352f18b6886e8de74c10503ec854179249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a306e5d15712f8a89e0ba2cf2ce0a1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534455d02bc95eb374df79224bd9bbc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d615b24c0bc9cf4b6c11dd0e438393252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2376f47681ebf2b0cad0e558327dfc6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf4a7846930b0fd15f1dded5a35949254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cda60510418b3a85a5729617ad51bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d35cca03ad2ad29e5a6f3fc8ce22ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db541a1a8c060286e53492f38af7e1257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47afac277c3e1dda2573359835b55d01258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55413bf851be42d50046c44de1da0da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425f1d320a59fb2cb878305f108adf5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f93e0dc49c4b290f87202252762f8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1a2adf151e4ac9a9abed40fc969e84262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e37ffe7b585b5a095a5fc43f11f0c2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a363e0198a8a6b410d18026db8ff8a0c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7ed60555ed2511c6f404fe20377a0a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926205014afbd8a0e6cc56dbfba6db6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb5f50eb5819c4a0365efb8ea054498267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2080b266e727e25b9d09bfa28f275811268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546553d026b157d9eaae78c0c7891226269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cddfbbefafbf47a550687b0e1ed67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0b49a4566ca9bab7caeae4c8e95413271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a949e9df3a3b76caa3b5272d834705272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306f22890d76a76a48c61cd0d65a1cb2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34310c32efdea07d21717a49d9893d4a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6b281029f5dada92d92b38a11ee0b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fb3ffcab429b2aeff9085d4168597d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98944e7644e2e61ef786060326485353277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ae1d49e70b67d4f046c559840338ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea007b181b97aaaa44ed53ea7d9bca76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6616871dfaaf52688ebe49a1f044db280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed023bb74718e2c653eb85415e20e0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d6145da6ddcd95d19aa2f00f1f06f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93078a3081b453c663ed50a361c88be6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542229c97a1bd601486453239b20ab7f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1c69c0d8c3524d9edf4104a0eb4f2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2a175e97eefe0d80b5cfbaa36216d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36783db47b5e771ac7d412604d65eab287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac3dc518c94354720ed1e65349b810288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810230467d7c1d3b59b98a2b8535c65289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beee3db6a3ceb7c669ceb108ab0f450290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae5b608b747ddb6c3d5a04560fa118291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7f6ce9776538c357a86a248126bb1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f44d02d67f78575040c1c413e564527293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bf853f1a0361fee871d01d5f68b5c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6895e446c8ff87e86e22ec02caf8399295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42f35cc131431b9b4c3080d1c633c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b747bb21ae2b0b408aa01853a5d74df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cc1da1567abad2d3f478f7c98cc335298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25ea14c3e2b46b30a985f2d91ce4a2f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755c700fee04fd912ac4cfb06a9a9b27300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8e73eba2f1a8f2083817c9c296ed45301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f0c377391261b6a125d9639bf6a26f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50255142fbfb19bb81db114880f5b80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48b498a3f66f87e2ff997f643f9de3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216c6dfa31e2edfdfc73c5867b3c2a97305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca95ad3acff07b6730aed71006993a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d56f7620a85c4d7741b33cb110f04f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c49975892b4c4c72426b96155e6e31308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb3cc7b6452443a9de23a0a08fc974309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5486d406a0e30c88dcc7f33cc57552310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11688ec64ba5c4bd144aaf1a76a114311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bac324401f0f094fccdbf2b3f022024312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630815a3c71e6d7c7e412356461d0e2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdea9227fe9bc1942ecf78f13e19d218314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e6bb541f46f942102766f12afe16b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834cff0d6ab91f49a63aba0852ead3bf316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4cc259cf5787de806f01f2c77cc438317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f5f6d9b6551cdb8f5a7284eeb642b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84343fa9ba11ce8ca5badef8f064430319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef104282c14937287d6d1fe31ec802e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1795823a469b6e66d6b8658af93d07df321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cbdf14a5cd078143d454756bd7ec87322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d8b376fe8fe33c9fd1f248756da0cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc094ddc200da5fe10c1cc9cdc2d474324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d3a3b2c797a3c28ed8f4280f183e41325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad7b0c2b7cb4dc1085d5769ffcb48fc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3896f9e5f11a4b70d13ffb6dcf4876327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f518cb510b1ddc1bf9ba19bd8568127d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbc462e4520688ac298ffdcd488b9a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1555ca639785df8ae61b93dd573b1de330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24204b4f5dba138c5e4c271b62bdaf8e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f621d333c1bb04ba02af22ac154838332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae8eb3b3db054d089e28aaba6b3219d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f6afc2ae8b201d61be2140029ef47334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b8fe7a28a4328dbd4d8db4af9a1fd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea44545b48905fd6065a441c710aba49336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734ad7ee3a2a1c15f64f4096e434858a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fabaaf3383c4dedc2e66e3de7efcc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1390977bf046b19cfbfe71561b302ce4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4d6c7309a3e5d789d9d4890fcfb772340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfec471b7cd1c44187d6edc876fd34a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce609657717c097418dd16da0702c8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ff93878c39987b8680721712e06ea343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd832dab63b4aebe56b2f51fc581cc17344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779cbe238e0e564c2fe47a440d1156d3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484b723a10b49fb3e4974fbe66bd81ae346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54563834f1f39580c226e983023dfa57347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bcafc244fee9ba1ff824ac9da60136348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0ca742825e5b0f000c8a45163701be349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af40f3cc6d2d674bcb4264877d4c269f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740e33d9411888684bb873ea3460048351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c73f24c6615c4d96a18e47a6e9efc3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c700334b0dd6e601f39304c00b57c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d23bd3011c98d42a331a03025fb92354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776ce4a38305ca01ab64ed3291baba29355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03331723feb01935a9708d2fd31de93356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395634ffa1d818c1acbe3155c1da20a3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6696165896827e83fe99e7cf6eac5cad358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97ec985471baaa0f8d62d4461d5958359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16100053c8c9c22c2d27f4ce2ac8aad360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e830edb80e4f0a64b876b933fd45af361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1354512a000346e5fbc6b5ffbb9698362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815bbf940752d1b83e90ebbc5ddeb68a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5efa2659876febcff878ea4b2f2317364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2c50131de7584ea7a8272a19a74807365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337e87941b2c100fded361c15fa5a37d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a3329ead097d713ecba0d35f4eb71367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8096269d902d25b8acf81762c8f942368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b4ecf2d68e8f28206959fca6c2eb8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6834e2f51c08a220036339fba38103370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dda632920015864e2e3949f0b33f84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bceb365838ab718ef7c1822cb2c0d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82881f2db233cd2db088710d88f722b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82be7c70641f3cd5fa919bd059bbd81374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d691bacc7efc206010f7e56fc892e4e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e646ae2c6cf525b370e6be948051b203376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beaf64ca5150cedf68b9fe75f81ea10377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f26a5c105cb559faf2cfdb78b8d58378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335a633edc76503546f7496a9cb9de8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35c07c5a7e0c1fbe55cdacb7c3eb73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8b561a828fb8810c93393227fc6561381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5abf85d2ad73c96455b9ff2f2b65b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abef2477fd302e72edcaef23e03c91383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d1ae4e958881f556634ab74d40c6d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57051dbcde4d4225950bf837cbd76474385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ba40ea97e19892e8837c961b665c17386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0135f9c8efaf7972886c8e8ea052d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed55253e8e0bed0395df09a2df6c29e0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de258755deeb530761e3c054cdd796389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0395fae8c124917aef5f972a5106263e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821675099555b6646fcf3f1977d4571391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a818b168fc1bc74a27fb649ee7ca3164392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549d7162392020ecf8c408eae4f0132393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916367d6a3855548a9ec9d9ab3f6061394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035a26ca9a8ab999dbe6390df372a340395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc0259e18d584ff498c784f3a87ea9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aa50cbf3ed78096a796da66ef39d5f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ba771f87b866fd36382c0ab04c8c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546763a8755b63dd751ea406c6b48315399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822385a2630d240a19bf88cf0b9cc664400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6248f060e2911b51311fea0458bf0f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2fb4181795b0e2310a2cf6a9f9593402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93961aa03c692b41a41ed10eb04c23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5e27ca375cedbf327b55df2dd2812404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15118989a30b1a10549b107dc5e9053b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e87b2914c5ceed32a9e68de7c0b1c0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29055fa07a5b13b5bd83bdedd5fdcd58407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd19738c3f37704d917e18e976071018408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedb178e734eaf55598d872110d64de9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ae8289e55d8582ee63451229253da410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825afb82c526d81e1c7f1b48997dbbb6411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8eeb2ed2c9a69a328a023f5f2168e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d5829899ff438da73d3acde4c0eada413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d482f7e46b7176806300309e2b33a3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03347522c53bb43019a4b92b8df03da415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293df57de476f9f472179609e6514e0416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf2ae65e1e6e24a11a80ad349508002417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c0f116a1320e31a1b8f8d816fa218418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1fb66516f28f950ee9db67a3ac0693419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1842a7bea70de48ee4a37f1b06905b0f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296251d311467bbb45982863a573e237421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e73b99e914ccd78372a6b653e9cb035422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9536e30a86fca9076514eabce5f03561423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b6b039194393c5e22bf0e3e0e7e874424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c06eb0a41da05d5dff4d116db1f802425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fe029db46ad1585cfe77b7e77ef67d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2d7f6ea8d059fbcaf5114fde95e74f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4771c861d5e652c67fcd2b5777592f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51391d21d5ff957bcdf25f38c3644eed429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e0873a5d4a1c3a814c059d464c11d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5afd1b7a93bd5fec0c775dd9926595431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f93ef587ac037b7174b5bee3f8aeff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6c3c1348bd1ae2084ae0586fd2f9e5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5619cacc480a6eb48e442d81bba5bab6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a36d227b6d45d31e409ef538133a6f5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da008cb5beaaf0373178b3ec0b92882f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7266ff2223b2836a9b31f8ae99cd2b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d85f0789db5f0aad542f984c7eaaa74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e003240265b13f7eb7598f50c35e82439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a583b1556394b78256cea7ab8cb58bf440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b69d08103c15be6b860de0bf17b49441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e40b0ce491cb3662b0c08a8e62c969d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70084d50d31c467d855d8e42e8e51aa7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb594e7910c2fa7e1c818587f991cd77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3921ae454cf5d89baa43aa67f101f3fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492089ca1140a962335672d6601d54d3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3da32e28555ef37596530f4a7b318fa447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe61d04c487bfa02e0099f8293d4a6d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f99ee2fc04a1d0dac327e47c0a8e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0de581a696b85b5832f4906bddcb69450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e18733d4d14be95d100e25ddda02903451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0b73e4dafcf47b1f11bdd5065c0730452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24a5f2f53769fdf5e020ed1ddf3d4f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65886fd1e89171a4c4d9e59b19e153454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4937051d6250402f322775cec39c9cdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc6abd1e4869543335b7d4cd6d1dbd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3366109245b96aa9dcaa479f10363b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6859aa4ce0281b52c4268957391535458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f02bafcd722f9c9a7ae38e0fa120b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b39ec801f25c89971866e83f88f87c8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed59c409e367c64da2f3eb024ca651a5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a711e9502baa84e201c5b2db28e086f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c2131d4f282095deb800619f14a76a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fe45a38c24e149ec280d33d85b51fb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271676dc0f383a9a2c78f9afbe6104c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f74aee930938d1f390e4abadb46028e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a79507489bb6cd2476f30eee483403d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d4f43cabd2efc992e6cf20711d205468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e4b08fa5418f4f6f7bca6aa4fab992469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39eb4eded6195c31d9eaaea0bb3ad39470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4094646ea8935f0a20363ff9a1f0eabc471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a253921f2c3cb1d59765b3790d9a9c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f056c5a02f09aa704cafba7605a53b5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e0a6944e5c0d2d214a8e8c9c872d3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eb695c7417bfd1020d07cc8f010d3a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9ff7970589d22037a10a380a2f732476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e286ca497b65a3011c3355dcdf259a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650bf075afb88b3137689f153e31de6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23150131e025749c5f293799ec82a93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5294d53558cf68e29abae4f843ee88a4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084a0eb73381170e3c40a3d2ac8d8830481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1341e9fa4d4d0b96336afdf81d104cb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670fad0a3149d30665ee6d0f9b41a09483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4272b0160cfa0f15a2c306b4a12e7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87bfad0a85b80da96cbe12fddfe0dfe485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6f475e0e3c7c1a2881ca32bb055de486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250ae9e3955a026dc835dab9c348620487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbca0cf8141d848f087f76db10c1ef0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf211017a95d5bdc42a7012f3d61c73489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a742bf70a85e3a6848abd289dd9e2490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3689c8cf44c5b481b15bbab580c59e99491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7493ec4e10bd3c9f3253fea79b7a17492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a45ba79d08950137e96ff2edb385f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b166de6956c5c3d417726727394cd494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf56fa07e80f0a05f2886ec29814f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72fe2b68d7c29c6e6ba1fa6870c04f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9368021b123f7002e1a3a4cd28564e0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b648ce3c9a3a14cb9ad22466ecef40e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3ff9ed6c8ad652008aef250bdaaa9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107cb6c2b5ccee6901cb90ac735055f8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9065a6c9fecfd46d4c2aaa6667bd9f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20caa5206aba317fa11e0ca73eaa2bf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d7bd582eb17ca68271ad5ba01a3d9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c340645757dfd4883550098be1bd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876bafe5ed9fb978e72401d599e644c8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be285858730853d5498f65bc638c65c7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896d1cd3dce2252a29d2881258b703f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e56d60485c5e0c72bee91b793aa4e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697bb47d33f6d3086ba1a2a8d9d347ae509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cab1d305ff8746e91bb100d1392da1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9083f098b6664788bed7fec53ce71f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4fe74b74233ae58724b7f9f9e5ba1f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3621aa0ae3b28856dcdd4be4e652d5f6513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd83c98a3dafd3a3a83a3031d3e398514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc262d2bd937a1bf25500274910f9db4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69546481212c806a3abd2ea7b79f925d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62636bd8b4ba05a407a7333de1ccddf3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734bf9580d21688dd3b88387dda8e2f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717ae62690feebf489e9409eadeb4a6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8825f75d84b8ec4b65a10928dddec77520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462cb871624c78bf296b7b7d3160510521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c62bd8562f3470eede9e2c308abebdf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eb6bbb051fd246826c9e4d1df19e76523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c2fd255aa76e6ac3f76d0eb56058b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be810b45bad39630da6e23726664f8a2525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd900faee156e798aaa9f6ff9147abae526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8fdf07577ea047e861ddbec3f768b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c55ccc77db31b4969fb5e5a2a98b0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96dc059a8012f2cbae4706d7d131498529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611e53110a3b2f8b363d226d3dc7e13530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ab9477a4c830d9935de58e65e3e4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab02831fc2532dbbb67e294478abc2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bda4c20dd52935a985519540fc284533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bb0219de910ef6842ccfe63ac37004534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783360b3b40aba6579f1972937cbbb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca75eeab8395601f5b7d9d6fbe1df4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc6291e4ef7d6ec673f3f0f822aa971537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92c8dff38e36f5a31830e9adb2016f1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9104a5d8cc6371f5e299b5631650abcf539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d471c209ecc920f956691597e70d9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1c0445d8078e4296eec574d7dd201541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b375bfe8989ef72e068e5621b0c56be1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63fc6d0cea6e4065bc4df304822c468543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca4b79bb722d0747cee497e3268fbd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7ce3919930fae2eca2c8f365624e7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afed893f6a7d26193b4f74ea15097b13546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354a7ccd59e54316f94ff8506a49a819547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfbbdd9df56e25303a64aaf5ec87291548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93c111379da970363cebc76194e67ee549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d685a231794bacabb9b377d006f7a3f6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d444db47e4750fed74b4e229dbb6339a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472c259fef6cff07000bfc17b61537d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c863a19bbb04ee7d4368ce9760639ed2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65b7b65fd7e5884980c2f0b6154d7c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07807ae3e3b549b10990f0c02f2bf968555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cf56875f674aaac35a63fa54996e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a200e55353418567937e3cfb860ba7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bab36efa86ccfa5c3b568e48f8448d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b396b1ec9017378f54ef416e770f696e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf848c1cea92b74b1ff564a2623c09aa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98f736f56559168ceb5a73658b6790c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0200b0ce1e5bcc37aea208588efc026c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22fa316156869556799957f390b98a1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a8e5e7b505d2f1ab331e57f8946a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ae474fadd5ce80fdb12732ca800f16565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116cc0830fcaafaecef16ccbc026e529566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9947839a4ebe71cb8285d07df7d5567567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6869303a41148ffba42c18ebc6043f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b715e74834de6254e6a836e9badbccac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5f9cf09dc20f37f3761190f9f3d085570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf7d94152b45062608b9b381ef70b02571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6900c6b3517bb25e6f5bd46f05090308572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6891853ee4fd9799c682a9b017f321b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338dfa6eb129aa9de62d33b4a00af7bb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442160df9463328044d3c27440951a1f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3d7874a3d6242cdb5016c49396b24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9ab63fc98648a5d3f670aa2e87878577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c3ff863f14ca893f6b65e969d6a2db578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b0e26bb69128c984931be1d8f0e17579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710ef57560a7fe75256cee921565c71580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcbfb9a31db97cea195c3d37d40ba8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e28c0bb7f46484fc96f8852613b8d5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34fe530f357bf25494879812aa26b3d8583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd925d31003546a68ea37b8d82aaaed584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804bb212349cb5fdcd699c18294f0ec585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fe6dce25b301de2af242ef12381ecf586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecca90c864cbcc3b8855203db8e80648587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52865ec73a007b9f7d587fc6063f12588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d534449c8056cb630f3991c592be8e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a0f80b6530eadc86f6aaa50c130f2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de698a853757aa0273adb8f2d00056b1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d88ee11aa9f16fe5360cacd3aef9a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f35040899e264b31236988aeed6427593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3af08f4065e000911acec99b76e16e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d17b99dd10283a1b7281198041de3b595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59241fa8edc72ec677a4aa727b5d7a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc69c256afd8e4ecee440165bd95cbc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dab0c31ebabf2acebfd59f99ddcd97598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21e97abfb7de270a2a617ecf3a0b885599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a2942d4e9a7cf410dd94bc067f8575600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ba85bd76868fc558a1a26387a673a8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3645fd5e8b063795d30f7ab2b3ae79602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49c466c1fe5a76cfd88bcb195c83f6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81a8be7309b471ff4d116c2691374da604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cad42852c36d599db03ddded40f8766605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9d44db92ce11f26698457909bd423d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0b37b12b11bede92372c0c8138e69a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2e65661ca5a0d89660d21be330cfb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747703cac5c2edef04ae82dcb9a00726609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6e4fab946d34d4ee4f8d7ac531d930610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a67ec96c02abcb5de719aa8b35004611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef8aa9f69d6b33d663ff843473f338612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688036dd1c03e5c0a0b3518a27184998613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4338013ae71eae2115343d84e55933a0614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e956b65eca271ff6e681234d849b24e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abf2806960f023a727bdd822d92ce31616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d1504d78c62a0b91157630ec4a230a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dbed2d356fe79059e3ed43e0027e0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350f4f01111515ec7c92648b1549f327619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadda72663735cbb888e71fa062d87f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed1d95e95e497bc13de65c37f8588b0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e8893ce8bf4332a02785ff087e6d33622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c288b475af36a9414cc957c17492c4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5dd6a0e33c105625c5a3c5afdf30da624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c196d1b4232604aa80c5d14467bf768625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a7aee53e6eab1303554d527686ec9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41cf2740edd5c345435ebca2c213705627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb2212f25c2afccf0fdca2dedd22e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92665cecb656c2d321f4dcf96a1df191629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71332c9305c28cdc67b7f7cac09d78c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf0d66fca50e6b208e165c3019234e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6fdd85060825d1ceac79b2dbe0e5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda239d9b4548896ff9d07251a359bd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd4dc56fa9a612ad85779c20de39cab634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fbd61aa0b2d9f0f4a0570624ec3f4e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85416df16e3263c45e69f40ef6e2fa54636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143e55908ba60e163f079e23aa91d69b637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ee649177921e4c613b8d5b9205471638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9024018ffd1ca152ebe8eddb8720ed40639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675452b0572cca1810b60e1f7586b692640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc9ba6911d9dd2fc4565e2dd0f32bc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de01fe6ee35541a6ea4874fbfe66d2e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ef9535305a154cd79708f0c9b5a55643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5b1ec537ba5bf873c11efc79d4154644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5dcb2af72bf46ec21bea6ac36a76c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef626f7ff8a944908baff4c7cb400341646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55039fbacc476cdd8c29e464ac95cc30647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f58b3f9a42c739b05089609cb27ea6648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba782dc7e8e29222a78b5a51b27fe8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5aecd529dcd81e37106d92deadaf1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ad678255b1070aa0c81d0c02ab2b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52675f6e7c537e0b0459f60042dc4dbd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fdb84711e446345bd2efb26844e837653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476cfa110c3778358ec932d8d8a1b9b3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365d2fd3f8041255d1bc02a7b51711b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603c62fee12effa8f1d6fa05a2797430656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb4dd2c904bb7e7b04187090eba789657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532091db541b9486b19455c8327050d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3390caf9380d88f202ec3791e7c4fde4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a138cd6f55206a63a84284949a16d48660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d4f57197404495ef0c541854dedab661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae838a2cc1cc5d1a6701c32764d11214662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e9fc7de7c6d212a39373c5b87885b7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e00dedf714806e6ed838318e31f61664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63ee7749f40f3d6f85c1f29fbebaaab665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978acbc3195133ec8fe82ad53621cde2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ecdb434f5616cd1975b6a724393903667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da82551775bd9eaec93c45cdb4caa05a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5a2b2d0721da52bb2dec1c2678a0a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57713a0a1d0472ac2e3c3486dd72993f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50843a923aca045e49018454da183dd671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96acb968985c2d7901f67f1d4cc5993a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07ee378df4f5df2918ebc16085fc82673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9081dcbcce57f04dd7586acf811df1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d79acde53e05cbd725ebb40beb4f8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ebdc46ef445ae7eee9db57e6091208676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5076c521f43d6c05223e6d1cabeac082677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c368466b2db1d4160e8c9eab8eb930678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d888dcbe2fd0df7686e574aa035063679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d77332fc9711d0168d484b65921b4d4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d02c4d7951f635ed0a008fbe04a81a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7e106cc8b9c6878ddba477c5dd4a34682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576d0dcf8e288d4a86e234b4a20349b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676439bc8268f125237b3830cfd98578684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e731f443b5f01adfec3b19f818ac9e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe28721ed73f7abbbb319535be79a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b456c09653b73b7e10a29bc8cedf0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f8f780641779e480fcda09e8b8cd9b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0d73511b7000076320dac0b808add689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788a4fb6c54d1468534ff8ba889797fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820142e32355d47502b2750912ac63b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f72167fc03d5fe9310e7607c5b7d0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e440adbc4820526476696cd04afcd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c559bc41f7844a3888b41405eb54c69694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756168f0538f6ea3ab353be0dce97951695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914e6f41971c56bff59c22e9e4050d8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632737e9f0e590e2d53dda935d23882697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d40effeb33e808c5ac303e1bce69dc8698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1baedad958dc6b5a4139f8635fb91f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3b101db7c98c87f61126728de099a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e153e1ddd3ce66b8bfc6a5cdf947ab701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6046b209bf36cfcc646ab004b897b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09107e98a84b91d75e0f2f5cc3fdc265703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e3be02c9f09f76dd0bede4828e5cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaae85ff5a92400838d8531105c0b45705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946937c1e4e268b8d21481579ec56f2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c15c1843d487b8057e6fab8ec4eddc2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f56b1acd0ab4c988542912c1622c9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336cba3355077e622cc66df375e78f1d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348349e11912e38ec8d50baea0f5dce1710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf285dc021abede7b8b1a117c39dba711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae690e4b50053f403a37e1b5bef1355712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4ef161998fe8e75ea2ebb55324cb7e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9004a68be7b9971ccf0800890dbd3714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7093751a3d3e9a896186a26765a431a6715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea5dcd752eb21ffcae78c8478f975fd716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b70ba0e675d99e2aa08b268faa54dcc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1234b78bf81955679a21cf6335143718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bf0bf2235a4ff8745f0dfee73d56c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd37bd365715f1540987070f8f24460720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1eb80db69c63a0b0690d4ca699928c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b026e4c3130d386b8b475097f39eaf722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10f12b358ec4046b38011b7deb58a4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7389082b4acd97cb6f6816f592aee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce1406ceccb4b599dfeef90382de320725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d1fbe36b6fc826904b52cbf284c9ca726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ed9b367770483ad61a553b6db1442727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd106900a3974908306d74f29ac3822e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea88958cb0f3af05b1d21099ff101a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0782184ea5821c75ec8de2fe29199730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a07251be803f81dd2b0cbc063b2ecaf731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b1a9cfc399b1b5f830a6fdd4ca23ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bc76e45d6bed45d1938c9a60238a8733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab7ff94f74bee3307aa31ab542c915b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be27badcd628cfa064db9d27c24f21735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95ac53666b55091b6d2bf258b81f7d6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6f7bfc1b72d7375cf5258b2beef2e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8728e0d2768adc9d29187ba35740b99738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483b447e2fe54ed05943325d271cda4a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aabb0ccaf8d179124ca24a5579bfd73740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67213a0846544f4be51e03f40f08ba6f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5f0d5c0f67ffd194fb75330d954c9742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a6d09cce3c2087e56309ff668f7c8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72d3e1b9769efaa041b38bb59930306744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a5306ec5050fe9b576977d35c48794745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477c06da9fb0d25d1e451c9be0a9b6d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be5c6ae40b81366ed7dc708da74f0dd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b3152ae14f9922b8470020aa539d14748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adade1c2dad7d0efa2d0a730679a7db6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1eb4539c028fe98baad43b2fe6841f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f9ffeace05eab337113fe6cffb9b8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af565fd40529b46bebc1f9ef9d8b22c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fba7f226914090c83b9f5db84068c2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fe0a1222a1ea0a2313949f22c7d55a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d99b2ec610c976274cb54ab26f19427755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f4825964555c0a7a78e300101005dd756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae7e887f41a4f068094db0e35cfc86757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a937e55fee1fcabb362fb89946623af3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555085e43360f11317253f7d5ab92d5759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>