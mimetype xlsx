--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80933609ac679ef1c33fa2c8cf769f061.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233c4cc22be0f8d1e380660b324488b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eae05abe285aca6f16c7523ec135643.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb18a1652c53f99ca3433ce6cbe234f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1412309cfccd3b92a744aec757a305.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe082e01c109d27dbddaf1c6e0f81a06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aecf9a300c5a49efed7afae2590ff57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8218f6baaa55ef3f0112b982066eaf8a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2f5321a1c3676b0b84d4aa6717f7e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6950d881ff8a707edf2ad92f229592c410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f93c54123f28858f9d03026265c3b811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d3d2166218010fe9402761cda597a912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede0fe7e33933bb6675c70816b619bc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918b078b5e9a86b3466de334e16ba1414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213efa83f78f48a330804688dd7b26615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834aa9dbf15e41dfedae72a1524a113316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e35e03880ea598160366b8e18e742217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c1f237dd889f02c5f2a264fd8bd8618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd775447d1bbbb59609f1effcf8091819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3dfaf00ca4b12e6bce6bf74aaabac820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa7d5876a76286c9c22ce36b61e063b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca83a603bc687e9bb770d101a2722022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e097d9c44ecebccf06aad41a40aa923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bf9e583c606398ae507c0f48f658f824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fefb0d85c58af05988a1b2a4dc46f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79bf159217c2642c02877c287193c426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614026c9de34cc95c5365edf53fc5e1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e794abece67e34d35d04af97ba5f626928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff6c9c636381f79a5160a5ecc30b4429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc0735e75873020a3577ffb81b551e730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224883471364ee4a2bb22cfb5cbd4dc831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d0912097946b5d98393627536b465032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45acb58e1bfebd1330eb755fc637ac1333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27a2fd25160591c59c5f4bb9c618c3f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4522884cbc59fd2447023ed68f39035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da54a3ab1bb4444634f5f9e45d0696a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5b069ae72fd359633067a6453b8fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a82eea0fff2161806da4d96a599c54038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14b8196311f65bba0e5ef45dcac7b539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11cfc3a75b454389fca7ffb1a738c4640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9210c8c62ca8c3748556c80ac56c166441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d2854575ee2c4a5754487d1455d6842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728186205138e38a82483277a5b71f3143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6b7f1b0db945d0c0b81527b6ed165d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623f700c3e07db45a91de5a2d2735e345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba46a9a31902f1b2562392cd251ee146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed42069e08546e242b7e42a9f974d247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4cc22c6583a2f0b94301a8458d2e0748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf821bea19523edd351185d7a8b85949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b24ccdfe71a4dc20f5c024427967cee50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed95f8d20e21d35c7d6480d38622d3751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d715b3645978bdfcdd8a717bdca15252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88588cf4c9d7744b4d7d60271df64aaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8337c80101278c63d0d735e5c5bc52ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210cf3b3ba3a69f74bc55cb4cc27b8655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d623c4394e3a51b2b77435195e950056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b02309f06dc57e25ce6e298f609e20957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ff70ad9d462756f599357522dc9cf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e35f338536fa115cbe4ea47e580db2b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b28dcdf961a540133179ab56e807c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93d208957f6c9e151027a27823749461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d77f744dd98b6b9fb18d44799389c562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6aea98f98fceeec62cd8e07a8058a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edbb12900984cf6b9f6b11fbfea251164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea7c7b5d23611708ba77f94504729c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e072de5b538b3e3a74371cb20ceb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c464a9996eb301ecdef737628e1626f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452411d76596851fd035e2fcc22fcdb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7052709ce20b8ad896303f3a592a2769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8182af673e6bdb298fa62879a370851c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249c96bb932c211cbbb1dd47519102871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42731f003e051169893c4a13fbed6e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431d51a399fe3cc9beb9a201ac9f5dc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608cd66f571781762f86d1fa715ecf474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f628e998ce8ce2a5563e19973096034a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce64c610012f11d58a5ff68bf5350be76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d24e1047d4905111b28d4bbe359ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d3041cf9a63b6358d42999ee71f5478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7ca76e16106aedb631da9b14396f7c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650a9c87cbfc1196be5e1a7485fba3080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8b6646da51e0c67e35cd5ea24cda4e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291471e88b86d32e7027004fec62304382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe467a3aacaeca8014f77f6b5a7e9b083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89910ea9679c5226313030da2bf95acc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402176913dd455a8eaab84d4c1d0062185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467632ab53c9427f365d7283d4fd02986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d81f93858daf4ba2542354d65802187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896d33944a72d174f8c5255d764832788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fcdffa50f6112625eefdb8939149e889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929fdab40c1cfa9ef81e23ad3cbf9b590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed762c2f86c06b3ce891e3a15c340c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80f49245aefcddb4520bf3600c57f8792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3cea48f755672de397bf1c612799693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d28dab0bf1d6adf309fc12c8e9cfdc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b06bf62c23b20a907baa8aa7dca30e595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f31a90334327c29fb2252ed9abaf3da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707e829794db556acd37fe8ab25e85ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4baea565ecfd2812040d5b559d49c9598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332033bb4dd5759bd6a41d8c0fbaed3599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355bb0c256a6a46895655c0ad87a12b4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24347b7629aa0b87204262d27bf1ce101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41e825aa41e077563c7a75c0ed4837102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1055d9b0ea73d2335df624a3ceda543103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3df438d942fce3fdc24b62b17b8a19c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec8f1eabedeab23db7ded2b30cd3a0d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a2f2baea747e8ccc112fb8a57c387106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71f48deed5a2129312f1b06d33d1ec107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fbcdc5f4b6bbdceb067dc530f7896c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5b654eee46ffdc760e6cca2ed9db6f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13db434920de40a8cce6abcd0ab5b866110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3c5242ca36c4873e994eaa99d6317111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4220188418fb6a788c4c372b1ea6d5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6351755a6cbd85674046b61d0c36a3c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a74a3baa46e2b45f1d7f3aab214fa21114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a651b058d134d09529837d3812283115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092490d375322532b54cc237508606bb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b73cbabfc2c90a55800b438cdc96036117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2b224df266283edbe1c1338e47ee6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5738bd79d2aeb8a9e420b278fc8da72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7008a275e11d4eb08c35424a61b8ba120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019220f309000253881690f7df487fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56065ba3cd633d1b464a6285ba6c528122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e6214ab5d84501a18ab35280905b00123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28dc115c827a325180a61654bb8483d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a007229c2634bc6d30922801c189fda125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9328860f53a04b4059478e9f9e5208126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36499c6e424aeba9e933fa075c59c004127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccd8579ce6e6e5885c69f6a747e48a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b085226549bb615c71c82103f4d4ad3e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf4957b4729c352c9fa9abeefe9e122130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb537bf4353c58d8f220d0f8f368c56131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd61b5e646fe2d99272f5523f82f2e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc584b6a16860f0e7977def4375b9007133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcddceb684a609c2539254370e5a417134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f83ad64d1b8f3ee1c69aee0cbd7cb2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8aa4f3e8c05e6f86b29b793ab0c14b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cd5ff4952961ca379a0b9af69e97b8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357f445d100c950865ad2ea6955426b6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d77533af38ba66812c175ec451434ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d04cf17d233b2fef9d28746a9a7620140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441ab4be346cd847f66bf1c157b0011141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900a51ec90b13aa1304e08087614b66142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05d76e88e713378bbed1cf38f6cd2c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4b20405e02157f4fe256d21f4f09f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661080aa88fc620e327e22db84beb45e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a290bfc8cbd214c4297ce95ffb8ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8cda4ec7d086e8d24e0ec12afdd53147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d41bcf90402e93c95e93a61a9a4f713148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d05cc78a6966dc6cf7abdbbcc31129d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d609012cd14bd75760be8bc658e0312150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8c7623f8c64a07d7b0b63fc527041151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604217e65504c2ec09f788a3d8bd4d6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451aa9e8f361d072dbea22ba6f074bd153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70df5ae442d4c819dc5c859ff2bbc94154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1496c25fe9c1b38cfee3f04ba25b9ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4999b515fef0aabc2e4798c1c13f8c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4d468b60c76358df8be0c7b8ca6603157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf25616b32246284a2d9bd5422592c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fee1b112b1d124cc99064205546a41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c881fc207d02f548bd85df8682262160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975fd59304a1d724373a0b9d580090c2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48e5ebfaf0604ff90321a7b2e75da1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107ab8a13366d5360f3f33d700fdc6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed218c260bf4cb2465fa61fd21da7b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b2cedab973516375972a8fe4ed984165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a0361d64fa11e4d5a87434d51d789166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4e690838279dd4f73198e646c58fbd167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2a9f021ea276600a6b0656d5b8684168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be98e16edea61f387c8fde38740891169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b1e570d82fccd301ccdca5da31672170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e65ef91920292786d77b6e8451488c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ab1155424c348f4fab5c9cf0c50df8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a65e3c2d1b22c366c4f9d0303faed76173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0af2cfd3e869526591ff46f6dc03fc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90217f487c202aa5fe6feb13af451dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1f348bc1a847ab96071f4b94e4136e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042cabe753d153651f0e043f754bbac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d62060c742e682de548d09c9337d7c9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950fc8295d748cc5c031fdc601069e47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c74fdefec197ac0ee351777bf4612b9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17fa38b39350d75f04dcd72da59bd95181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b299a36b1338f7140e2f8260fd3c99182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cfa10ffc34376d55867e47bf2d1249183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82faaafb85249245384165248c3c01dd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c7ae1c1107d03999f147abc02951b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ae0577f0965e75c002ad813e0145ae186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82aa8c3773a43346a9337d13c2fbd5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f316eac7141721a50b88a7b2b3b182188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96e823160d5de66bf5479784f66266189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a825dd877943f66ef4166931715438190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb29af4663ec6d0d762c0da829a546a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79613a7918deed84e44d8165b75fc1f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd629ac8b4bf962a27afbe92061244193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e3ae379da299a15bfee0bb0f922bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a51c5aaa1d0f6ef4e8f5671c0d682e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81609ce08c5cd352e8ff6500f2efb5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236cd3bb3bc78368fd7a5db4e2799f31197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7884a613fc006cc8d9120a60f6c66beb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e37b7c8b49c32db7b0ceafe19c89195199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c886179de80230c4b5d353962772ed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0b5f1db6155068fa08a00781df3ed201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4bdd16608cc39835e005b6854cd579202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca64d7f8f40cbba32fe4a893e6c1e9203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608963773e275dbd1b8cdfd72e8f9e6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252092b1ac30fba7211dde30b388a7f1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a940ca0c04c78c6c1ef100e93d7b64206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c6fba8e0bc214561ade623910e8b4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54049e82ec083d698f0fae4f5fea72c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c69f080385c44acf5642481baf88fe209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b934bba58028fd227b0190dac8ba667210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152dde98ebeae7a33978ab178feabce211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360a73e9f1fa3ee7da270fecd37c99f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343a0289e2fb981c6c3f56e9e7be6c61213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a01f2238b09db4b338b123a94102568214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670f872a7c1f31eb041b6ee770307476215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7955ea6c12933a65bdf66d808b914d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec0e7aa316af4cbcf49c9a6020f9ed217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d94de5c49780e384048c7d4b4960c99218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02eea9ba10ea4e198149e353bd4ae3e4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca203cf5fa458e4ab081c1e69b68c685220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e6a98034af372c4647194b78bf709d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f4f55f4623d12c93c67408ad2730f7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039ca9409239886c31b64b0e0b73115223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d14b9b0e108bb603474200fd1fe4d41224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97adf92aeec0c8e2619433d7d6d6f4c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fa7958bb463c35a00177e3bb2aae5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20732dbef7c14d0b374e935ceb0cee6f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000abb3b70d9ada74a1617550b71111e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d76055265918b20a3ac4fb4461c596229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c12fdf87abe27f4e8f53a321dcfc2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e08d14ddcdf8011b6e3eacb8c8d656231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4675bff4291596683c6f5a0203783b9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccab74a277c36669e2006bd3e1aadb93233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d90d65f39368ea01e745dc180a1ce7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb793639a81a4d2325957672e75f68235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babc2bef244dcacbac64aaf648baa761236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3b76243af4ed558bbd2cf8661e9e32237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf3cc5cf0037e9c69cc6cfb1614c41238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d20b2be746787d72872fd21161cbf8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a503b4f5428db79e40198729c6ce1fca240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720968624d5ec78729471fdb051773f3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b2aa804144f24b91c86777c8c73f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d6e24c0f1ab50a76d8fff28708d9d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f197970e962f80f22a6c632368f2b1e0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daa0a1a316ac75a3260ff8ba647f65245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52154263940e420c8966d6e0b62f4c58246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35e7555cd66bb4169101b2f797f154247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ca37ccafc77021ef9c2889aa83a385248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab3a3a390af9426be1dc845648c780249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c972e9e79ee997c52204e263f6668e1c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5509f75951ec0ee49d8dfdd78d243251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7112d7f475e227adf5f2e7f9352aeed4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eac1729fcbad27f3f93e3683e4d61e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9690bd26b9edc10594c04569cb09fdf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef8dece9a65b37db7fe25aa5612f4e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a56d1a319510d4ad73c4f99f06e5b5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8c9ec039fb60a98f483faea4b27010257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2bb4ecab1323808e25e989ce44aa83258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1282b286f371534b192425c6a15b09259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744fdc39c0cc5bcbb6af02f08253119260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cf205569fa0f34e19e2bb0d024bff261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16a0a9b69ac691a8ce3f2c70b90d7c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9b5c78e5260d3dea05edf35263109263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adc4b109380b2c201e66741a4b975e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc71041d06e8fb7b448687bdb9e8da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161973e5d968257c70836f5887ee158b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92da0848b121d1df1d1b1ba58ed391e5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffe3439812665762ed249e1d3230a01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfda18262bf78d0c4766a213b231d8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080c0a62f5056f9d59233364d153fc2270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eff982f1f43ff59056f378c1b325e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97181d2abc8ff44772025ae4e986d368272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3c104b553e943fcc402893e3979d6f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e908f902274e5d1a0e99a0577ce2223274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a5bdbd2d36c946a824967a75d5bae275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c7f59a08befa277524b4536b1587d0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795dc2a22c04b48df8227781233812b8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca8e358bfdbfc9a8720ad6b17f8446278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819470a568cf1ce7fde02044075f843279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410de7a276d50cdfa9027825d0cdd7e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e478495663c8220f77673def68429e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042f7b6816734c0616384a5abc2b085282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf69c3ce6ce026e0c32072406adba4283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d033ee54ab021701edd63128f956ec284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff3fb6e1f231a5477a1251b0733faa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449556e511f83b1366cdfe54598825e7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b87ad3809b65e4f8b7f88a7dc40f5cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466e4851aec529e44918d34c607ac92b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a7c9228c526abe5b8554f5cb5ad53289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcbec7a0aa1905f24e23294bf13cc36290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8fb535dad1cd7f0a9abe27d76071d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfc19e68d25e95e9f0d7b58ebe4a7d5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b95f5bc61419f5e5dd238a1bb9f2468293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac976a72bad33f7cad8c2bca80ff64f8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a050464ff0af6d88a3e24844ba611295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205f1b0442fec7cfe7dcfd6272471cda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7661d9f3944c9407207f18b4d32f6f4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a8bae0d60bccc45aea6b80630440b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ebc2c3392b4498b2a989a6af19906d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3759087ddd3d29c28cc6ee2f4f5c537300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8aed3c0970e436523ccaf48ebf3b126301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696b04d3cb4a9ab68f19f053b74b3769302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7600716fb4da4e9ca4b8b971d5e60b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf75bb9d40bcf07ced20e8396042441304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a17359e8f016f7495c5213d5204186305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7eb14f0d9228ddfe2d3146e2bdb69c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586bb5356a101198b7b1cb95f9c374ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7370f63d5ecc52b0f7a59f79f753f0308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce9e7dbdbd2edbbd7d15e0dc7c1263f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d053fe210045fc271894f6c6724e05310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1a6fd5af086bafd196f8d1b52ea96311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565372e101346e8a81ca5bd45af1ee7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb9f41c15e16d32f5a134ce504a129313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55962c99656ae92b6d910a1affe070b314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c736dc667365c27ed03cc5b3c9d48fa5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109c98d00f3308e6e824299ef2cd9e83316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1999372c8cb735952d8efbd4eda4fc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e74fbfe98739045839b1f0d869eb9ea318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25537dc6b2e4f0b3cd70a3381697866319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa9cb1e83d6f9ec37084a67464562a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d9d054a18c9b401538f7577f58d7e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95678224e0dca3efbc91fd90f68d934b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84b9822662777cf414866ce55e4e52323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d751800d311ac95fed77d52cf76305b0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680c1f6c18e2f283846b6949c637dde4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ba24b88a817b5f412f934831d50f0326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281fe7f6ba1d3d098f279f5afdba1af0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049842e03e7b1182fc406ee711631164328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f049867067dced349aba0e5d45725329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ac2a2e4658ea3581007589cab7f41330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99563b9a4e776fd7652d3bb290397c4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fc4db74f1e9afaa0b95874f123e80332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a9287e1aa109799541ef8994e6772333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18ce75bf8498e7ad2af2c95e07349f5334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5370fc1897cd6856151baf925ac21de8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde46f1e474fbe5405f82c384d71e457336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75551323a28d347d5f9d1024f3767ea337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245515781d121208b8574d5ec628f829338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7197b9af543ed0afa6180c55e61070e2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c167a8b38d2e94fa8345d6a69623836340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be7f6eea3b191f345ea021d0b68448341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab17321c35f4783cf23cbe34de7c253342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a2595bfc4c01a5898c229085d506b5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce444bd0ec5393b00e7a3cce75331cf4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1fedbf3872732a86439a3f8b0f1c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2b8563c079abfd9df2ac7fc944880346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ddcbc03c6c82887500e93ebfc7cc61347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dee9181aed81e6f08f8114da6f8f63348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2310f681471b73645adefb17d010fed8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f98ee2de0ad4ab68a256e70e3eb0c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fece8ff71d5dc2e2d4f6681dfc3c4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59901b9ec6df0c0a0c904a8d43af25b3352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258d6936f9a980fe7357ae0a6fe5630353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a54376b940a5cf99fb4d8e7b790e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a179df585f60c1c20786f2d045eaa37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda24a6d751ea4724a997f4bb0f77b3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48ffb35a9e5e0e9ad37b943d45b31af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde491e130f9d6c17fdffd7a95acefa358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10843ca0cdeeb77422c448f53b0d502359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e5b1a2b69263f4fd426c69681a0b12360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049741bc86fc73e2d060cbc51086569361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38734fb9283206c05fb6a73db44a203d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd425e3f4365020840a16cca0d596d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5db7caae836fa29f544b7e6d4b569364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06658c2d6bd64ef648cf3c704c007a0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b98fd969993208dfbe5dfd59fdb41bc366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bde7cf1851e5e93e1c1b1d138ffd039367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af77879ab9f80e484c83c650e0e50b2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f906318c8e464bc0c97d2bfc95d8eb6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956f405d4e645b9a59defe55becfbb6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2d584ebc3b025d85c406539ec8bd34371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f178db82821defe087d05438a0f9ace372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0107faca55e6c8948d4f93918a7eaecb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a0d1a28b1fb77a7ae44cf81f3effe4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7520018bc5cfa6622d2bec3e7ab9d396375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca4484ad77e1118aad189347204e9d1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaff82721b9595c718b7964a638180c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c976aefe4c963d7990be09a960dfe2e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fc790224c4da148822ac150e0c0842379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dd95e36025e3fb22a6bfea31e75b24380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fba7a9e56a540a057d0c17664fb95a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54325e763aaf27b74f974d5af6371d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e78e6f45eaad274604cdd2cd1d2aa66383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482a82e2a1e30308ad6bd6fd0fcc80e1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465adfe2ddf6c074ef87a8eec62ae8e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b35d3e8b63dca237d6e19fab037d262386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0115adcc35aa5835368598278835c49e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d49727cee5b565684efe26d311ae11a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822584d8aeccc8ff2ad4a0d1cb27f738389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d2a111ab7e4ef47ce23600b80797a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813544a0eb7b06d83f792e23d74999d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cc78994e92afd7d0f2ae3faf48d53392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6cc19ea135bb3df40cc9e88df27b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2169b97da5e9ce8d90311ee5e7feb82394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951f0ecafb59c48d4ecf85fa9d243e60395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e9dd2bedef779837e5c92290b5122e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b75f46e7ee6a7802e25777f54fe61397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fd95f5643bdd75a8178cf94f1f21c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6f56c585d22e648e7fd86d8ea05637399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d1e8badedd8ee7835d0ae929106ac400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1defd956812dcc3fc4781b253d455401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1a504a1e51af6c0767c39086ad970402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22f599c8f3a6615505580824c216440403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7480a1e1237fa84a8fccd356f0083404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ada49693745db41d0869daa289846405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6808f78e9cbeab9d7d546c756dca1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3482dd9e09ebb43ddc1e4a3aaaf018407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca32b2126407e6d4fe64452a334237408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173cb45c1fdfaa69ddb51fa6214a38a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85229ca4b7790a5517b71d403ced74410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a365342faeaa4531ba880c6d73edce0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2ece9ee97091a0b95a1da573ae1f26412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba289ddeb366a8f5846653792dcfaf41413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85ee4538705ea9588a02096d7db928414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d10d9ac6e31aa20ef16db77bb8203e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d7e0d11abbfa6ba269a4e67454e82416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b215e8026db77f314e07564f630e726417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1577f4670e03deb2959d02f2ed1997418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf37c8cf239b6baf261c6ad301d538419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952718210fff5ffea7305d786ad85cd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b8b910fc4630e6690e2ebd7dd3cd8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede700bbc74f4001c3c7c316266eb783422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6024bc1d519dbda6702fcf18829924423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee7797f468c31e3e6012fdfbec9fa49424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6786e8ec4490a5e67054c8ddd1cd49e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed43ca5dc6fbf7b9573f2e0fce87f359426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6e210f3a1443f70701179622e6fb56427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f61034cf456a1c071f764ab9b3e79b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8511fbc77ed3f8fb7795dc994bf0e1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae624df87100c345f428c951f6fa30d8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fa35f46fd0f023a68a6de8a3b2cbc6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bc97c213d5a2b0144c3d6b55f9cfbd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d86bc51b3297040778015fdae2f5d3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29969c939139f3a2b42129a3418898fd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928dad9fb5fd446156caf64749bc018435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae339ba4ba960437c78bcf0f7f0e8ed436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb34de3af0106f3617c2bbef247fbc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45170629ba2f32d56a8af2ca1c61cef4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293698b55548d1b1c9fcca3f5d81589439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af68fed29729f28df9c3a007223b8e5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceccaff4ec6da84dbe6a76db094ce34b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b84d1886543e15e1f7567d1bee23cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26227ce7aff6fc1e04acd9e332e475443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9754af3d8829c3d70dcd09f3fd0cc391444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a92f7adad3527479e944561e202541445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed85050e7406fb635d52b90a0d58a8b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b41601f976e27da70f58734bd206a6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6573a056fefd557c5d871ad31bfd20448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d59460ccaf5bf29c8c6bcfc4fd259f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f9fcef9edfb677ec74b52ba500fd4d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377203769f983befa6c43bcd7a82a9ca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3848814e23748a476951aaba8e1cca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b80c131f574342413fe93bb035bab3453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd5933d9d356c8b32d2d1304b791d39454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6d6e23545819b1ae695502eb8aee2a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837ebb5c71a1e0990d5fad8049ddaeb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422f292e8bd2b0f9ea8b47030973c226457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b490a88fd510e020a46de5eb9166100b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893f1b0f958d42ac1dd5c50361a40b2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bdeecc1320726b1d9ff1cc173be8fa460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b08b08c8bae34db34ce3fc12a5b7041461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5169afbd7595a3613d2b6685d29711c0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d676e428f9ba35f294ff468b11a207e1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c3240770897ea0ad4abfd6203e266464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f8920c4d61bf224fff11ee311fcf1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d72ed4458ade9b7ac8d4c649fc67b8a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078263463e8babe1d6007c393b53c571467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765f25ea3917aec10b55521b8e65413468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04979fb334407f71a9046f67dc2553a1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc451e3c3c362047a76e98d82cf47be470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5127b89c5e6c12edecd272a8f7d0f71f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc613ac42edfc1db51326d4adcf3482472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81b78532989a38683b7d5e30b9d8d9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e2dd3389ac40919f3b04cda13a298a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e8be9f2232e01457ab41e65023899475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521f8b8ddee5dd1c5cb57feb3e45f559476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c559249cf92d0473791df210cc471e90477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c2fff6adafe91850488778a1977340478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdfd2adbde63e1067f519d40f92d817479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5fc6f6250093f5a91bdcd35c0de47e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa8c503aa738196835fa4e2662b897481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65f49fef868717fd7085696a803027482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd254abde9e69da07d982f5859c40201483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299e9d6d0ff5baf1085d9077bfe95cd3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e41cee675eb839b3f9a2448489f950485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df04f62a0b3182c7c2d349cec19025486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02af86d102f77b39000d84a7299be13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda3904a79659d85e005eafae01dd65488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1cee5f6d7dc0993a1f600dda1ae07489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd0dcde354894b3fa7092c7734b79c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d80511b90ce1968ddf8944dcd7cc3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7abd144bd51e4d53cf4f3168fc460492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11c6f885b9ef5653094177e60f4527f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072bcffc7c4a7ed4e62b64fe5b3afa27494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224bc4702684f64de340498e8ce5eb0d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140aedf488eb584d4d72abc58d6e87c8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b480474eef44c7c8e9bc1cfb21e383d6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe48fed719a0bf4254b5822dbd68760498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af228938e22596ea7969b86b8ae8b39c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b8217cb052374c51f1965d698cf911500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f62dfcaf3403a52cd10d6c9461ea1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145ef32d3da4b7370d77899a1f26e36e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10bd7d798d16375d86b9fc981c2bdd8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b061562b1eb9758eac13cbff00566504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3180999ada9b9ecff7b8a6a8470521b7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eddf3e4e72b4cdf116c1375c9bc9c75506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c25cf8ccbf4b1a278815583e9138bf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928d0a85eefed229ce5f74bb61f529c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cda7dda09ae28de7179947ff0fa7d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d67286406c1a56136b5bb1cbf66dab510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25556bc047fc7a7a0579951a65aa4c81511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff892b3dd6f791dbb186ad6d3b8b6011512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fee57b56d31299ef49245303bfe2cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abc6e6367f61fccd652c2aef1c21f16514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3818c9d23558380be59403ea2e1583515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcaf99543badc9f9d0386cba54344b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f682d612ef98b2488ed86b3b663c54517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d2f3adb840b5dccce5a66411337ca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5d8d284f3d3ece13a5890e29563c07519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23bfe16679dd8ff7daae31b448328cd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5bdd9787a1073757d6f21bf490e7f5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6deac58d6ea5fe932da73d5e409644522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5ded033e3890a9ed636118fd6173d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb18dfbb1d8db32ccdd18d7407c8cb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067675710b72b026a4a8b5a8d9f4579525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa606eb33bb9eeee092865d243aab77526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10970e563d509eeddc7ae76149c21d77527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812216b694231bf45b0678d1a4f56c1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6774b457b72e61c3ebbd345564145b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b9e43faf27d26d854180fa51e0e13a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0032803c547043446ccc5158aedd49531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975df40d2b43ab391c0905357ad545b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041f16f72bfaadfd03b8ebf06bc61f4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1667a12b37d1a28934610aeb93f162a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cff82a54f1f56b5e56922967364f743535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb969af819a0250e020a8c1b8a6c93536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32dbd2f04074237875e8c43dff0346e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403ebefba19681664e5b13690723b85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613f68a8f2ecf1c5875372e3d689373539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6f2ab10a760b22d480b343d5203e4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c14775b525c3ff8d4f20be2f672f5b0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34fecca3a815e98b170dea3d1234367542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b8ae12a3990107ad51e6969da58af9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04144d33d20ee35a267087049a350e05544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96dd098201f0c9fde1b4ad2e9ccc547545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf99505a148b15ff35b00801556d9d47546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e804070f55a0cd47b06bd8696b11ec547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f5c6eb886c68d0275810300ac234be548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c69fae921619e3692006de06f69eea549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c599fda509fe73815eb962a7f9ce63550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b7426fca5acc844c3124e46f15ad8c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136f01c717bd1680962b7f60bf78cd4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee9b292864c3a6f017021cb801b78dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ca546b57cd55a8c7cc5bd30fe1c88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1b07a5a3e655d03e2e87812a731e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e076306a940104609539298c502fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06adacd385d3b1c4efdfb6c1d5fb16c2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208bf6763086b35c6d1dc862b101ecf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2d4a5788e934ae1b3a01db6376339559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56796bb761f5072a78f3ee7bd057cd3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3230e63c05a1293e7f93b8936957f4af561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14868d1a6c15650985056e9be3cb2d9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5acce7f783480266947a1bfcc214de563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac45a2eb79b066b4278ef7eef75a6c2f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f2eecbb31c029f48f118ca72c5511565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b9744045a7fb4025c1a6ab3cad1d95566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76941e94a601bb7ae67d3a5ececc2713567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67efccca6dc4a1ef8669162ab722f51c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c94486a70f4ab1ff512635a21f6cb3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242dc61498ce657071f528ae20f68c95570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3e88d1ab7bd97fc0f57ef24371dbbf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e974139f4121f070d0bbba15f85ca55f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa351993f722135ae69736ddd5a0ec2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe56818a4d699d1a19cb93b030d048c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfac958f232b01f4f1e4654ed7ea35575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81967039ca21642032149df7fccf2da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb8df248968d775fb5228ee4719de34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c4f6c11d376154482f0b95d9226df578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657e8b35c49ddf49bb0aa704f3aee33579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8d16ae1dbd0dbf71544c6510d54c4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89ba7b74af1fe6c33c74d1442d518ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff0e48319d5e903bfb47c769e1bf219582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e50b23b0bb2d96cc50a7445b91a201583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7789fdcc966bf34d035e7c359b280b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d52f5ef41a37b181216d9932a94118585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad816ad886a3fcfb07592ad2697ad8d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e1bf4f6ed30ff1ae370fe54a6d0d1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676b1b7b5b8da4d6324517717e11120588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f954a06486acaac9b8ed000a82427589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36781b76fc5fd72849d95c5af20504590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebcbc98574e2bf7b8190ed5fe83b184591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68564f01bc4dc5a5bc92be73499a95592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22ffec44562abcdc2f40bdb38e61b6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192f9f9fab6cfcf99246a5bddcc20a9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d804ad6aa4afdcb888c031ffaf16f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162c6c8c901342ec570560c718b3b1a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e870a82ab80f9720d525b2f339dbd7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35229aad54aeebaf6a9fe3ffb2e2bc3d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f849faf6475aeecd739f5405cf1f7966599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bbac230ef0566414db177e7b12e877600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ada9d8fca07e664a1394619e3c1dbd9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffca1e85fe1e8fef48a814feec6ecf90602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e238fc66a323dc691cd1762cc1e4b2b5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba820b5c0accebc7ffd61f1f37a7e8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937185665dedeeedabdcf3180fe786c1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b04a6b23e0f6a18cd5f4caaa7817edc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf112ec3b0aff03e06f632baae895f5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68676223a8c8c50d9b975279820a323608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb4a2a1768739b6f3482adc1c9c948609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c9ea9dcac1a1994b999d23c25e1f6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee70ac022aff6a371b41ff3765bd74611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9de0823a90ff06dde2b7c8a51c3d28612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440bf21dc70c938de05a5977740c84d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7c555c57ccc32a73063a5dca1a542f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487b704bee7e4f926280632bec4e2b88615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef1d77607ec472b6689af4b4f6dba0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3871d94471045442d35a844ff0190f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca093a089cc8e0323bade1505fca062618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd77a97b71db06573978ca8b88233041619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c598ae2400b6543894734791599d0e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99085dc602870265e2b6c69b3a84ce6d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90188c9fdfceeefb6fbf502423435e9c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5066e134784cfb8f40b91b154d5d11f9623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6607d859dd4d7318b3dfc3721bb56b4c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed155811f2f4b5a2b69dd12fd8277e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f65f6db5ee1bef19e78f38379934b61626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dc70e4601c58ebe94d35ec9575ab73627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cc39e472c9dfdc31fb02d1d20b6e7a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b54a94242476ca713fd5514b218a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63875589fddcc2d9d3a05d3dc0cb628e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf75e246705cfe32771763df9c72037c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0384c2c132972c77fe4eea21fb16d632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8921da4883210ae58d9ff7fa071edbe2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c385952c0a035aea0703bd2406726634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a675b309a26f39b747c76e89a2464e6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110794e2f2804b599949d8311ffc0b1e636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7e6f8e8c2dbbd891ecb2af84ffa584637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea86e36935a8449d55109f317f89f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab770c14877d91cc5c07c3a5fed9f54b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c7ea2dcacf256c0d60308f63bdbb5640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d3806fa4c925a379dd5d4e9c4a305d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eceeed2a6a5c6172b31f0780b0e926642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfd1c3cd539739e3484290aef147ad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68c49034101dba67e508dcf851337d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0808b0a1e7d2c68a551f8d7af9d439645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481956715ab2abb5498dba414ec9ada3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554215e709f9e280b1b28e984cb0b36c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473d91d40f491ab6d801dd201eb4f6d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990eaf65df79b28ef042a213879b5924649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a6d90c21b93411704684551fc991b7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e8df9ef93404dfaa0a021b7809339651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ab741128fb7f64d34f5ad6ff51bad652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df61f308787c492ac902f05d2ca564653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83665b7110ef0e11496e6ee4878de9b6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579e9195568cfbf4656b8989e41d667655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb1f456f4fdcf7c32942864fdb13504656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e17d9ae0f82dd58f14332fc5fbddc56657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16af86360f3690115609cf8fb1a9d3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e596f6c1871488d8d62a896fcbdda06659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4ca8f83b9979cdfb28b353fa0c6b19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a323e9634bd2e2cfdd73b8694efde661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b037e9a7b919745390698d399af610a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42a74b4d2321e3da607c83e23a7e902663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aed8211750d9648963eeb71acff7cd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348876d0298e89f975700dafc3b49c3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a46b0a26548c3a5bd2cfed9e372d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdbde18fa84dc91dd2ac2f5ebaa4dc2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b5b802617bd7a97b5938aa4e91048668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296343df1cdec3ecf942dcb926b1fe5d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef6d130a02452039ff6688624a4dcf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a017607efc8389e6f071db01b017a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f5d593899f6c9a8d3102d332fac741672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0164a42dcca9e3ffed7c9e3ab61283673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af612a721b3465b34f7cc3619fe42fdf674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e8d01cea208d76861df1ce047bf82675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ab140a4bb7353c86dc9587d232f16e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742b3687e3d6de74e550fc61186c627677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6363cfa84b4cd57d9c12ac3336d24434678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c498a6630f0066de5821a9bcc15ee947679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f665f98d203c0388d9c8ed72f0ab4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc8e35a2ff23a128de2cf566aee7d3d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3568540b725eae029b0cadd20e71464f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23cbcc853dccb0a3228ef9b05ff25e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f69eeabc72948565e81a34c52e4a90684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009dee2ed528c0fe81d0b4f136946ff5685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c94b07fac0a48495df182b76c625a85686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf48903187f26b49efcc3c485924ac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0af9e97a210fca4130b6e5a04cb15b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ffa073994335c10e67f8bd13c2f1cd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5081a84dd3140f20b55bf8a4062d4b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891fca815afcbf6d7b5e2054f3a2771691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6646beda1ecedbddad0179c4ce23b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baaf53caf0c58b21c7e0e07cf844a4a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f7070274f919835cffb5a3e88b245694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e89568d7368a3b23191836fefd3d9f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d00fb542f0b222a84dc7c8a24c5fea696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63f344913102ab72028290c98906d4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3090e1cdfd75e36db6271847129162cb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474dd2ec2dc177ba986964dbe973cbf4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23abeca306e89c5a6ee2f24cbc54ce6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61702ff9692bf0d1e8ae1ae82fdc52e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b8d8f93fbdadf6846e4e5abc738a4a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b164fe0a03fcdfff10165f8df9ce7a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74122d6d5adc718cd97c4ca3f4f16ff704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b08635bc2283919c73c6ecdca7d52705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f7019800bff6ba7efa69cd5f8e5d2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675dab25a75c0fef20ceef25c79d7cc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9d726c4924a24ae4559a4baf72c35708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dfe7aa3678a2a109ff046815d5f65709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262f08ed0cc9a78b7671f25ea08cb47710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffa2d31e040d91cae2319f2cdde60e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b45d3c214f498d9e2899414135aa298712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1051bfded6fae173db8646e8ff2ce03713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef86128abd4e6159c2f5de9603daa90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0345ebc6664422d938a06bb1464fa3c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df46a3760e12da521ad4f9e562868c4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d9843bde315f0f5c8c1d15e4af91fb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c06bc5e4a5febba42ab9457d4379e5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd4befe920223cf17445086cc55d53719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe90b5e3f1bfebd3dcab964b266810ae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254e9816f2ea1223ec9a444972eac90721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebaad329d23ce1754847485cb97ad25722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54be048d7fbb19ebfe8df605519acec723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aef898d8cb2bb4e3e96ad648c581cd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435ef9d6e1f2b45d9f8c8a7184e4c196725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4b79fd5580b69d8d1a767327cb5e69726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd776c8f0b88d13f5099163baa25c2d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4c6cf7d105ce1701a7384543c5495a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c208ed4033b77326568d9801272425b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6be8d6f44630e707aee065df84e294730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd126149e446e6b9f5a5c410b38706e0731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b11046629da8896619e5f05a6701e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c2e711e49eb408dede1daf8205a48733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c32a020bebd5460749638ae197f59c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ba87aeb5c765b1ee8725288753c5da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79537d6c6913b46e9a4a608ccabd13736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76d578a24e2b8b7a87ed1ec0ad23459737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969e15c7bcd7e31dd6803930c47da91738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ad2e1ea33f765c98de237bb371892739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee80cf4724dbf88d6a60546ff31bf67740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf3831dcb040627761fa1cd3d89c4a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a1eb49e8d0b148e47c32258ec0cfa742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae58c5d57eef77ae3d45b3595036a78f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0220486c70e38a48b37b3dd08cada4b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d34061dd8f99373a2543fb8535ccfe745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757903875971c5f1e39794fb96b329fa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03519ab524bf33993d985314e5531e9747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c67d98bc4325c96439f373343b660748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7693208590e7a35be686a7f5302407a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02ab3b0ca8943878aa8a4546ffbc5b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c376f94e05a8fc7501701c1e7fd23a5c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497985422ce499c5554e4db6daaae336752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4006b0e81f314897536883fd55ccb7a9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3433061c8894c6c441f9d9337242995754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4d8d66383117217c8311bf2187f73c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688e311130267214db84ec5fdaceca5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f100f0754610d2eec2b6034a7aebcb0d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8308b4823ac0a7dd71fe25c14d743758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20798b98b7d7dad6928e94a82c32a6a759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc4779fc9466caca5beabc1f47db5b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0b7f624ee0bcc14e4bdcdce91dafd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a1e575b0e50f0e8407c34ad2329b003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc85be069066f4babf82df2566ba3304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d44d023e81c9ee29b8887808ad2ab775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56c8778386a23e49599e60f6bd60716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0967be5379d947f7638139ecbafa5367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2931f3ced08bc6d961d501ce7724a9a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edee8ad1206baf2cbddd90a709a8c6d99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fe62fc1a189f45a35ac78e84b4e94010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629c6bff6b3a75e05b831a92234efcef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e06124e537f954c2824f92e1b431e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1b308def929e0ae9aa82bdfe4e3a313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e48742947d5cee1a142b6de816871014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8842dd2c5d1926c46bbf7def430bfb9f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ef6d2280f663f60fa2918116f69f8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc0bf0ff9c0940645ef57b5a0904217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8327de22b8cd45d498ccb0449454faf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74092d38aea86aaca18030a679b5f23119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11614a11a7d7cff36a0159148c8209620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40305aa14e69614e145c3c511d1170421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83569b502110a6ec95a97d5c47425b1622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643f5e3cd68abd34f3ff7dddec91d65623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dcddabd31d1c3ee4dcbf2748e05eb724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eae03ac9bc4a1683797e13a87dec7625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e7102eeee25f2e3b9057f2bda6080d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba61bf07586dd27b5c04c05ff997a627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71597cea6b4a2948bcb4557d0202b3eb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eedbbf1cc903ba860910b1cad68a2429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d68490aff101a2a7123bbcab38e877830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e57c8c557b54eba899694f823e76b3d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b610efef1c4cf1c974ee2ce4d5c049432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cccb02af58669ad46e9a14ace7d16533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8938d6b501b393e56698b6e321f0634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c944619a17d5c84a5d61eabe8538735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da833cabd51ca177af6f9e075ffd20336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee0f2a5aaac11810aaef76734479c237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f6b823f936b7a647fd74358db6f44238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eda170132a4f21ca67c901136a2a75c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bbc28aadd674e54216d216961c29b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614514069fb2a670115690ded83e634341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7edac889866eb302a9784818f6f5dd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc32143af20396cf58ae8f0aa13a70643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c1b8ff86ad712099e7de3dc752a13444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b24678363ec4d4807ca86dcfc4859b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba8f3ae7fa92d88dc707d172c1d88646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de51d4297bf82a7e250d69f0c87d42047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee22c9aba2a0344c0d431758b539e29748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbe804ab87de4554e6b9cf7436472149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d3e2b618a6413db8fca6fd770c72a550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1806d5c033bd3b7f213f356c7abaa11b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336af47e8ffbf9b6d6a4a5f4d390f94e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5667991699a174f50eea9fa23b40164653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce5bc8d26adfbf07915726700ced8854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3395b9f6e1b14e7c88bee2013ba6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c44bbc05acd8684049cc75bc5051c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de4f03a087a526d0d1277dbc8becb557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add85a417d766360e3b5426b45bdcb2158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c294b0af1edca44d9f3f969a612d623f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffee1cf597d080207dcdcb91ee3e1c760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d598649e7e270b9d0d4618bf19799e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ada7a805c91afd675e3831bef70af3f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f472c242cf0bcdafa84769f03ddc163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f38cdb7776a8e5a843238f9806de164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf130cff0da4ad0c98ce26ba1125c16d65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f0744e2da42fc962ff71d68614749c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d69f88109f18c2a2c2b9a98554d4aa467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0882932825549229267ffef1336ea668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a9fd34fa4f4ed46389a83393b9631469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a172df8dbca1babf79117f50ff683d470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16bca7760634e2e5dd73362417ae88b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89c31584076592e1b295079288ad4372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67f0ccdea30f8777e2078a09ad72f6a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb4257fff63c26628825cfdc9605b9b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30978340a96005c5e68d33a39249f5875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b472d2656355b6c0a399f2cf85005fb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f20c2147223f409dd0ae88b12993e8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1289b503a0bfb05bdd00586b70b50ed378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bc606f83f24e61e5bce0157c5132b279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae4bef25366d7d93cc892c340952f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a063d0e733c1afeb3b96ca5882eba481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02f6906a93c24fdb30149b79cc2c2b782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897bc3b067e69246f5ac0d7e0afa18483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdfb1ebc3a5d0e7fc4b25a7ea2e68e084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f0155a430f89feab351abb171c6a9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4600bc4429e9225651864ed4b36b2886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545d76ec457ff01e90c7780b10cbcc287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478eb3a59d82754f5547f60a847a8c7c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6341d29b33992fff38c111e9be503bbe89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c1b4f1517ffc6318bd886096c3723b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5409cd4de2965d4e64b1c289ed93b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b084e238670f89770b862278c85fe0c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b433b28a674d8a071dc7c0fd018c0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4c722b82a81289f5ae52553a523f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b052446e36f97f07293140b719dea595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acfcd7b1800ad449f3f64271fa516c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b2f26b0f1f0be9574a106cb48dfcd97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd6eab630336263d71e2aef6d9c0e3d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1136b199b55f970437dcf3e30452199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21801e93b2b6ef226b22a3452da5e628100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5ea1b0b8e38b16f1acc9382602bee5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9903a8a49f9172d5886bbdbfa9c1def102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1428f48dbefa86db9d75f9a6a3ed890103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1e5a4654fc240344545d640223331104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eee6509640a0c9e319f04604fb9d60105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30b10ef1b9d3214247cfbd11babe257106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecdc6ce87794ff7f7331442d9a12740107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff20f93a9bc0c3d7f90bfa385331ee1b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5688688bed7bf2bc75e6f234a01b517109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf7a47de2f5bc74bccb2f1de9c246c0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08956c7e40d9c3539106dea701233450111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbb66f37bd8d9e99caf2c734c9f9a1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794a80ac4196bf53dcff9a1c073e3a97113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9b47a70910bc269a25b1e626de4e0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0704e8f5222a8910a549ad73a8beb9e4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e0d9b2c31c5d95b77d117ef401db4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce020cc31a1e04764eb297e554320aa4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663f6bf25c65992fb7b7d2cbf204c604118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb01725d1291031e9e861166891bb23119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a9bbb11c08154d733e45a5fc2d41a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a18cea83e00c4929cfbe2a9feab93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867863868fbb906462978d1e1a58cd3a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ae68133778a039132191cbc209270b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4725d4409deacb32b97ad57dc0724a95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f9c7d2f4751be7ffb399d841ab617c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ef6b0ee7f1643acfb21bc55df9d08126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6d5aa67479c6ebdf4462606c4fdcaf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8093f01650dc2e1ec342828d42d6ea0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c792cddd5926fb508cc72f788e30e15d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e61f9e804d5ee7fc4adf7b50ae9376c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957dba4afe5f544ff470336b3ac8ffd0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d01a15d8f1e2a651f272c1d277cc8f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2998f915358cb4d2bc29f805f4c54133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf496db551f5ebe3463a627ea0f286e134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0004bb19abd0cd65c91e9b40d0f7eb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf37f863203fa02266a4fe4eeb7ef3b8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836dea6cee0713de7c6928eb05ccc731137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f388b41a90dbe1240fe8eaf61560aff138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e48d2d5f7b328b5122b653c790b36b4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decfd6974798cc69601677e018c1534e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d165e130499de082fc9a0645e8c5eb7b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05e84b591b2ea3e72cf3f8cb2c0a7e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2e6f638daa6a8ccb232c1912817bb9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3106c2ef263bd77e7e63b56289b41d48144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dac1d32b04d6a2b7b1b55b7dba5bed145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db86e44cc00b497a51ea37b6ce39adb9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c963836739d90c037e1bd50b597d5b77147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4813df09f975fd9af6817d9b7c6191148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a0f3d032e86e2fa470b3611e51bd8f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69968e569bcb2d044f76aecc3aeae53150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3caf64ee4bd82c9fa4a0029d1ea2217151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef08ed2d5bfccc2f35f79c08fa6d88152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370941dfbc7282b94df00db0d8503f5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea27d333827724e420050656c512330154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396d451fa9c3757f8487cd48fd7317e3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9579c16c349e63dcebd8bdc1aebfc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2b3415cdd4281bbb457ae78002926157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3eb591e1869191d6e5200870740aea158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d49f1aa835a1da4507ef1d8b096abb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34182797d41128ba2b50f41e3a0568ae160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e00424f724a929f36da956a8199ca2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae7711bb708b44bbfb6fc32a99df11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a787e4418d4e7997f329fd371e27ab163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b70bea6ba604e2eaaa3ed91a0e43ad164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52792137b95737d483006a7e31adce6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eda37dcfc1a3ed5be44102087c230dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae50407a7b0d4121cf73cd6e286d1bd8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3eb00c574817b857c2d4634a2c060f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00971e6c840cced9416494343c55c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a5b56ad35a7ae2051a93455e65d716170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb76e51b7cde0e016362fa88e3f8db171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b15734abe656cf32c04c0bad74498172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51289e8601c1d2b51ef30136230dc4af173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335d019bb1c220a092a7c474df649e03174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c26bbef9528963258dc390720c97bfe175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760e8d18637651fe164a76335d7ea86176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d7961b399a9144a015ec7ed5850d41177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d9fd830f43a3a12971efad6637165178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4994dda335dcbf8384221852a5cad8c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05179d94c5fa05c12f057f066ce53de2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33ab4b3fb82b47f71d555f5e6f6387b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86619fc9667319fd531f760cfb5591d182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabfa3ff97eb69ff18ba88ed35db198183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dee175b739e55f9a905332847c1d95c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931246710ca2a4e9744ba6bf881a653185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2483aa67c7d13a42d5532269723104f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e362a8b82b43786e9552ca4481d2676187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbafd380723354b81aa97c07a52ef10c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ddc778b5bca9981b319688ce3a304189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067e421634b4983409a7545cebfa8cc190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95095b87bc67ad6c0750f90f6ef13040191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90631b758ffa8064796313aba1289fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f174227e8c5176c35d51699dd710d9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6205b20cd8040481c037e7ddbbe36880194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0553e319b48a2ca51af18a7b1925ebb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9e771a62c4a64d4d3259a3df30467196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6546a3254cf9181e93045d162f800177197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44e4047d5cad5438086916e7de8f29c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8833e4539e90f87fbd24c34576d3c87c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4999015c6da285ac8c4690bb9d9c11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7184029617d614183220845ab21638c5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7789f18608b50d603cd7258c00af2e6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620d8c844405fe6d97d6448f8899c5bb203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03ef7cd66fa83c2523ec18a24e9959204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87428f242a2a52287f50f2bd069385ed205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46adb39c2e53dfa43cc49cf87740a20206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7f9c5bbb721657a048f37a2815e8b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ef58bcd5ecf91831681fdfddf1b2b8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca702be91bdfaa7e39c7935c47a8aa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074ff54a33bd1d54284b1d1bada3f916210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d98b891b564c6ab9a76871f3567377211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52791eeced981ddefe7fe9b077f7a2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7580b8d6f8082dbe759da167e8c324213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02627de1e0c372ab3a7c64e47a05a3c4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5cc72a816dbbd65e352bd18ae65d4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d907322a6353e8ce26f796246d947f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3bcc150e1cc826f25b1d91163e9adb217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c12c6d2d539d8f12fd3962516ae0a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47038805f693d02e141d6d6f01fe8517219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986335c2ba4050005a9f87040663e35220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345e6ca69db770c59165b6de72f0b5d1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06abead6439dbb4cbe894986b0dc04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b920f2fcc7887f45a80a1fa5ab8567223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f592d65a3a7d41e9ffa8c1cc617f1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858ede0b9c15c8f4ab782f61fd5da84225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33c9d099ecc292787d2f299f1c40b6d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e5ed1e90304d257a4a6d9f0a951ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014dd0fe4ff5b81a234599b24e60ebf228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbb4253401c760eee65de248ec6be8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15e6aa157ac5a82f854517f810073c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba217ce3e789d2967bc91365f918bae7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f07e8422627845d7ec0555e58917a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5c2c6387fbc539e90bb3676c44097e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6790796f1c22738763595411360905234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bcb17af4fba1b89c340eef908dd536235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffdfd1d50097524f1a6b20103ffc133236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d746c69ac9b622a318e5b0a9c79a3015237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91442d25f8f9eadf8a02adb6badf0ece238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1e77b4838e6e208382625017c1d0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770c9517575057bf62b646106134a35b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d820c549ab996b0b111ed95e10774f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0720ea2fe9800f9078c3179f522fd5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bde41e757540a3c27092f010ecaf5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a775fc1894f22a80aad0e9c4960e2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d398aebeb483521611d4dd4a14578c7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424bf87e700cea5e671a39fad0d3d01246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09674a9cdc13326aded49eb721fffb8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6563a03ec043b3491b1d21fd261dc7ec248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06774fc67d81de7a02702183c7f42dc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0138044e8f619b0777daf42ea96e8f19250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb1d22416f324d6798f32a9c2381833251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1633f13984ba065d721117c888ddf61252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a41660e3ba0a5f6aae53308d63e631253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f894aa54ebf8204b7ae7722523f8ad67254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf6e9b5bdb2791c126a4e76c96be4ff255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5685b1dfe2e89c718bc82b411c05d0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383478d6e686760efbf1826ca03ea7f0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342faaa6c2f500df5293e203d60c8f71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f1b902a7a279a1718d527becb6b35259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d906b23c7b9f087da841065d8c21e58f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725ec77b77b3eeb4293b9d280bc2b501261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390bfe61c5b832189f1675cc58dcc8c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a656f67145d409f500002060654ca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42fb9ab45d2ad01c2277595be22781264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf53c5e03d2852121686a1438bec67265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd68735a46a4a4f9dd43ca106627f2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82393f1aa43805b052d92ad08ed6c421267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd95fa474ef644ae4943066b58757259268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ad61092ea910b1c8794e7a4673f36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fdf7bec131e80142d0b6ee16c8d289270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b1b2b4feba55fda84dfc6a43c360b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b595e44209896273e616043628be439272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0104ed913bb86d19e87dcc8ac982d9f9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1bbdb951cf27b0c9d080c73081824274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2bd158829b4abc08301426ac04515c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd4881a9bbbc25482e2234d0b71a73276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6847089474a97640a97430128a066cd0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6423ead6cb4ffd9faf906941d4879cea278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e7f72243c478ea33be71a0090a984279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41f253d774668cdd9fbee390bc503a0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb60cdb4a03a2c96723788ec0d692e7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f6070f893776633ca284270481ae96282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb93359a94f7e3567b02701c082432d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02658d0eb97c3be27c2aa4f04d6f7523284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee9d7bdccf772575b1f25b021cdd0f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baac3f27002617c1379443b0ac51efb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a0f41c780f8031325cb44c2d056764287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4117510dbf03e69fde6355d7b9b375c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eac99d7855640e6053dbe4db01f25f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442f189789a8d1e76299fbec35e06f8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1638f815e14d6e0eb6f15c56f79991e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b62af5700b2ca50d21d8047bbe6c53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca71d9fb5a247488f023a1c9b0528e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f774291e46a62121976ce86a24f60abd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6eb02038fba9798d329ddc074ee44b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2a5603d9174dd7bde2073f4916cd1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0bdf44dc5e768b643054a6b38c546b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46e798a0fe353786526ecf686ee6be7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46701395d154a576e19288ec791dfce4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981d3047c0e2207e78f63e57edd19c0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4d832c32f6140f35253dca4f23ef8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b4e32d1e13c946d651d5dbdbca37f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7773a6120e3115a47c001ed1133564303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e620eb4a3ede5bc7e3f39c0d2f646d9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3cf255acfb11285b837d9ff6bad16b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a847cb5d4e570d06e6d377c868d62306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88cf415ce7b02af0b400ab04c69891b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d19bedb7723e7328e65bcd55cc725308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d7b873833274c8c6b90fe0e385833309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf333aa61c0178f6c310ea694dc7576310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1b1f806dc0d89d8fbdf5e9826533ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d0d00e60927ad9c33f41cf8a0cfe7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1098519aaba03b62d8a8e7bcfedc47d3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d57c6f8911ea6b57e90bd3817d2a4a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6071316e427f88df943d60f2b740aaa7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34265dea6a44f7a0208d496754d8b0c8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5fe5e97ecca4f2dd54ef21fd71774e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b95eb526507f8c492d019f89ae1185318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29936432ed04fb28a01807f7d29bf792319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c4245fcc7655dcae977f2ff31b700320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b278486d06c87f944143b5bca749af321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee29235a9fb48f7fe016384fa6ae6c3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd41a7fad7b506aabf9ffaf11a6bd4d2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81cadf27b3c9d4ed83191c0bc2a4662324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78fb6e282328be26ac6fa426e6b9f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182dae6a2d554189e9a5be89ecf1d2b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6f2d89d7149d99f4eef0a2cf75c39d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab110adab0bb2e902a105be15ec7c827328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3376eb0fd6184d15991a9d281e386b54329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3e188e559ea527bbc0cf6ffe8c471f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd7fa0944f0d731a2868c67c00a59b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622c056c382a75f5eb2af4ecfcfe8ec5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a190e259b94a3b629369804f71a11333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089c17f03bb3ec59d114a9bdca71556d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c905cbebbab59fe41377368a66249324335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d3777499356ac345c610c5eb473933336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e6c4faea73bee6281e041dfffd59dc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3545e847dec7daf07fabd7af69f8a947338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ceef04d52a758cccb2075e3a9b45f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950ac64ebb45b5d9fbbd2d4522362c3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33688343bafb781db71be605921fb0b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc8699ef77ab0f9bfc599fc2cfddda342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e0e42a05c1fe8b6c42009314d34999343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1389b4ae3a8daeaa0133af9fc02af01344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b94d47bbebbca98aa6aa3730590087345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96712077556b0e626464d29413e3639346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5215bec01cecc6630562190554e5c47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8c05b12974d941875fc7e9c7218817348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d68af48fbe0242ee886d96ea134c01b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fd85b6bdb965e5ea8c08b524d55a9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678a4d413b6a7beccf824f5ffd24bd7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084c8de00e669d04e1d193e3e09ae10352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf746a6bbab4780fd68adcc9befbe6353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d276201168dea0d0fead0af212b3b6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38020996a3349845779aaab32b6a3bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f122833436fa259ceef45eea642167356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e13cc36194440c7800ade82900aba8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831eb32292f31b66c0637804b70cc8ab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4cf50f00476ada8ede46e2407cf80359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660484d6ff826323ffcb87d81e4bd585360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce281b198fd78c457df3fe36c0358a90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da4dcab690091b94d302cf3e127f97362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbced2407ce0973d91e708ec92400533363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416ce98dc7e61f62c8b9645bde1d3e9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08dd8e82bb1745e99b3b76560871fd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f439d81ca28e8335765234836a15686366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18695c84756b7b233962dca98bc29b30367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e7e473456e38b2dc159295e20e808368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7e412ea164e18050ca737b233ce0f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a376b50c59239a3e4ba9b79d392d809370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0134f9c06457f9ab74028ed108ed31371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8c0c256033fa1dfa9b68997affad1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ef9ca2bf80a8b125b72f5be4d3fe5e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b696b374d657fe7ded6878fa68e745374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8aa2f44967cafb36999a5e84c7ebb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f173f39f78d1f4c9f0ce36fbbae98bcf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3531316ae770909703ca95fe35bc6fb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf41e6606d79b236ad080b9a4187ab378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7deecde4e4a578b7874452e2e8f4f1b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6bda442c1ba3ac5051928c92733834380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb61a0e943d952f86f9f66c66f311381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a162771a5fa4a32e6cf8b87581418e78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862065bd8c142d37c4b515ae8d8125a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28326737b64a5dfe3b571cc1e17e3488384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d239f36434fd668b400d5baa94ed5796385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0308346e38841818c2121819aafce0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd42ad525e95c6a388e15587471b7a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63852e201dc6bb05ddb05b0cd4f48c21388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57815f9a47f9bf1a530807ec7091a754389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da4d7c5cc72faac0643f4653437b04e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ffca61bdb4ff66b5539c418575bcb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f32a2647357563b0b3c888c0d1a6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4e0cb64d8cabab5ac6a6e1aee7d96393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0762250481d65f81aa2a0c1364d4433394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9e007d9d67b47f5bf0c88a267f52ef395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141932944fa832b275b1b52f8fa6d9d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa55730d717b553fdfe7ef13cc6b218397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c5f66ccf2ed0cf0bb137befa1f582398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b71e42813cd83dc4e8a7b0a10dd45d4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cf571735b40d7975864f3082ac3b8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbd3ae0eded9dda5942f6417243bf4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d61cf13cf1015675e881d9118a3a4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef99e24b793dd2892f6574b22dde516403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d446dd5551ae4c8fc82a6a64c7d2ffe4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d857dc8803b7477f381ef58224f771405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f7e5d361e036a01c55ebb910fd41f5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562457e50608f276ed9f728ebe2624b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803741af43c77dec58ae7bb70dbe50a9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77580aab4d63297fad79aec8ebabbf73409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd743a4ec232d3f93e09b0548ab60a83410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676c42cee17c27ff5d13ffdcb050f029411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115218b15b64a6ee5017a0d649e3606412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f7d0ab39124a2bae3a7ebb97ba316413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc663a1be292151d526aa9332a443806414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545add16f2b4341bdcc935b7bc58936415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bacb27ffcd739ec00dc81ec50e8caad416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b36c69a3e862555cbbc2b9ebdccfd8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5bbafed2f40eba6bef4aed710be2a0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdd045628d7aad945a5cd38482c98be419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47390edc4c72cd11f89e4e18e58f74e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a54e0a923a09004ee6abb9a1fe4c53421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4818555c1aca7c0f151b006fdd8e807f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992140a02af89a4b71d96ada6b4786c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86896010cc4c557c12161a95237e900424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ebf90dd98395909c13eefc7d38572425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190c030749b58b649f288a4630cdb4ac426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4ce56b46dbea250bdedd70c3bcdb4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c9c05e0fb3bf424165b23cd452384428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c986686a457aa2fa0b9a3ca7f061718429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0a2a0d37178f44c967e13600840278430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0613705acdeb45e4daa74263e0892953431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c5010da2cc30cb0bb4b3dd7f486f8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac91f53562bc4fba6bea7e0b01f9443433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121dd18a0a22ea51f0c7c8d01e8722bd434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbf6ff8c45d03183088e952f0d00bd9435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb497fe553151111a36a285ebf64481436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8999e0af54172db8b2bc4b83e9e24358437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a677e249e8b254a8b475ad6427e6a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc6bede5f65366319576d951058a16439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac1e3482e6ac5279dbc4f127a88743440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1ccb0b1a0f973eee12746748334d9b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6726e9b57c4d0510f66761a466e6405442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13de36ea7b37634280bb04abc2e7aa7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90279b3174b5e7369f69d11eb364b6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f12490d9af3d99348e379ee42a06d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff71f14859168f39a9c1e020afb13e0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8fa7d990a9ddea8f955eed0d40be37447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd5544b24713b38ddf42c4682555db1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91455c3b73cbbbaa480f84124a7933449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a3e48385e2d533813b97bdaaba702450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96815fe094e6bc3989ae099edb114913451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e3d0500a3e6dad7e0cfa8936c13bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb91e5bf230825e700089a60f78449453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56456c4e40136d750186d3ad19658ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf355948c42ff31d1fb3b63ddb90585e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5728d291e3a0cac2f65e6f51733943b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e7554df7a99075b08f5c26e8a23814457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f7dda9ae369d70944a10afce1cace458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea1766004ea30498ba5c659c7c28710459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb9383367df7a352d4ddbdf4c60254e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbd43477dbc80575d06f0998524cb21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e70fe6888673743c13be7b6feff6f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e18a342336c3f447d9a14a4e82a08c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2128086a341205a2d814c6a03f5d315464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a168b6ecccd5f5da35096204ead444465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dacc2b230e630630cd8b6eb80c6d410466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b56f3a93bc5632a6d182d4e2830933467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a28268404f4372003940011b2aee9b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de512d48f4919c8c2fe8ced616c595ae469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bbab70ec949a481537c9d392dd63bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cbdac77b8ef1caf005989c9aed55d8471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1caad800d65cc6c80eaf4d0601b28f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913c69b58e698f27e7ef9aa90cb3167473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c874fd81221691ec11e19f3cefda12474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe060d00ca52284301f51b2bad44b2475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe09c0310e0c63249b4b046e979e954b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aec85223a3f1c915f11c19de67018f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710313bca37244ad8316d8b8e786663a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc694d093f23fd9b35dc4ce67ef17e8b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ed96f845af4473426c4270c7605ed480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003aec551887be91b8c7fc1001635b9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f54858860fd4b6176c04d9feb9f92fc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e469713f43be181ce188a6ee43bb46b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d4535960524ca38dbf3faa4d0f2b1f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b94d81b21341f1380511370b3bfd04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819f65d8153893c58eadf18502ceabbf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121432cda55c9a963e1d72664b0781d7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efa4f5575279ba530ace23ef432cad488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c1660fe0d678fc714e015154b34b3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d0c00a76c12339fa04a7ec10f1d91490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf00147e7b054d6c15bf01313b171d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfcfbea7cd2eb18d85e65f56a8e2c51492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce545be31570988a27a996592b3b31d8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f545a75b56783a157c0f6d3833aac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426f13c98ebc7c2f07f18ad57b266409495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8936d2acc7c238b5178d1937f475d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339f9cd16a82c044e97e721b2ae03038497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68331d24019c7e0d3d05d51397ca6105498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86fe3ec705d246bd4026fec9c105656499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a7e4e8559c109a077202bba24aa89500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b536d70ae5a80df2b6f09f3faa2b7218501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e7a80d377e7ce6f1b333d63e36b0f9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e305fc6e56d0898c9343c8962bd098503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6712ee0a94303896942498a15a6f5f8a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17878b4823c74bbf6e3cebcb2837a4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b898431e24efaa1ecfd55a85798cbf0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd90ae6682592d13b1a15895aeb3c3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147b31288a74b1e60feec06a4981118508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4072ceb955d026e22a2feb110a7648e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ac3addf8d7f84df3578945cb6c1999510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3f6a9c30ffba923ea26cb453892f5e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad35a1a6f66509c7f83b046a0b66c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe358c0582d6d8d8d22907d9870fc62513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3185ffee99b754793f8add93a5e27514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dbab81a36e18930b570c85ea8e66d7515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a88a78cdfc1a3a6eaa9e9b661833cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00787e9a0069a7029862715f8f2600e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7c48b0815b71f37a669200b95b0e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771be938df4af53972e6ef90508fda92519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42819bc22b269d7827c012e2ff39da15520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa802ac3d8fd652ff7bfca20823ad796521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313793883cfb5c2526744b8f2fe7716522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77eddd651f9b70c2a78a2eae0fb1cab523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65e4bdc30af43fc718f3b18457a4645524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10c3600d82865b8907851ecfb8f8fdb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8207cdbb800462d47267c03d412e56526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef58336a667b82b0f70f6ae53da85fb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a699eee5aad62e03db2345eaae64f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858c9aa65f2cff5ddc8e22eca616829529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a83e9342eedf5cd99c7a8236c8da8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992975e335adb54cde8487718cd45fc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bda548a7e1ac267a79eab209c41253532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c21f785662b2aadf7e745dc5a8d595533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f0d9bbee6ab04f7fe7d147892a2cd534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ec13c9eb081a60ad5968c21e99da3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e89de172eadebb15a665705d60ead6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ba867d26df9ef533a1b41547b8076b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8beb0c9d9b473224c8dfb5f1eb5f38538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e20c4ca1c97591305f504db481ebe2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6044b62f099043bac59ab3c003a05834540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd650bd73153eafb9494f8dc59a5e4541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a8f223ac3aa8274ffc1c1de6aadc9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe443c65dc5832144aee7c047765c82543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6676d69552441c59e926537951459652544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8d25b63e9d8d5b68d3b9bc9ad1d89545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49aec7dad77ebb2a1af0dfe3dc6720c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504367d52605750e16ecc0fe21c0940e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc11bb0f6065d965e698d043d9aeac6548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e8e9b749904e0a35610091eaf25bde549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80019cda54703f8c7a28adcc7c2412b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19983984f96424928ff5928fcace0f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16ced12c4705211e977ecc7f4d8d4b8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ee060a7bffda161056d4b09e92df4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7c8b6efae847e32c9ba93783132dca554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0571b230359c3cc0d2a3f7296b1d1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391cc818a921e5ca2c17ebf483a9d96b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5f1536a8e211f2f6c4544e45aa25e5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe4c685f05925bac098ce28ab925a1b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f754b6a35baab2a0ca03e5c3da958c5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b537f3d9181cac9cc586a78b52a4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078659f56bb34f3ad06fc2040621f93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9eb7570c281a126b309ebd4207800b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce8b2df9fb761837cc031092609565563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb46d6f058033a1a15fb5c93087cfdf7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39121be4595e204518c78623b8c5c64b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0033e6751a45f1c82b3a043ea8e8876566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3683899dd67cb3f49506b5002311e66567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf623fcb34aae7d7e7e2ba59ae5031568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5830a2368f9eb722f73a3a0830137c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe5641d069909f2c6091744a3eb9b0f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f3464a9cdeb30d9ed255c91ec67f3d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567cece6938d163f56cfe6342a353a9f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55e21f68736c01bf24cdc98b92e8af4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f833a8e977e5e7db0c461783df457f6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69ae1def7c704ff546f818b7b2e3daf575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce4e63461f7888e87f4c539507b8e1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d428f05aba417e1b6f36388d0cdd3f2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dfc3990ac0efc1edc25e4325d3bcd2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa98cf683a17de22c4bfbb79c3c96e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a0140229ca3ab29fd161c719f6136580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b370b1420f9db206047a93bc8280f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a052ef7f98043bb1cbe226e3d1c3eac582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3b7fc4317d0587c37322f70ebcc99583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f4b2f95c161da4129304ba0cf4bdf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b48085306050f3995df75e21a652e34585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fd72a962244e9eab3b91d93257207586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56d9bc5b434c328023c0d8bfb2451c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9179eb129c99bc043eb0eb15e62527588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7490eebda6bb5bdad4794cef41c5dbeb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4023421e420eb6eb5c994ef323375d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51737841d077810a418af884fd234ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fe6d8c42a6700fcf52b4d519089d1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80f4a9c26ef9b3cc3723bc2db4c1fbc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cddcd5fd3e32e86442059d6ceddf60c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ce0fba7517c672a3fff611642a88e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0722e5e0447d1aa1b54cf4bb6a36139f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef9ae393c5b1e0d0fcc64a8768e52e597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e63400445b8680a55eb853f5a7d2b9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f1a7448a82cd5445e7061a07946264599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005dda6f06cfdc9399da9298305a461600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711c6e69990a76978b6bd2ee1066a804601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40872efceb9ac0f027c170f71ee090a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459088faf18ce41226c61ef56d60e096603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d0d55a0d6bd95720cd41cd8c3c11c5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8170f93f533b66daa2ddb0d3c71ebe67605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7538cf3f0eb83f16c58f84cb1ada05b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15038008437f03a75fb49fd72113e9d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b1a86b4b68c4148720c823563f6e5a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18cbd773595a64b633c92eda52074b3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d978509d99252a6f2afb0e46bbc2681610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f0274989d22c4c29984a729aac59b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f55403c5662ee357a1a25a9d5863d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0bca00c682267a9ac81ded4e037b0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b045c9dc63591caf824403b868e3a02614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff3222bdcb94b5875c28ae857327d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97d99c358dfe658b22437d0a4a3f43616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4382ea57832d0f07b2f3a108d3c9938617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1da7da8fffe08aa92a80321a610344618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255bb531bfb9a0455e7a91657589cbad619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f706d6bb2fc6e6a8c0b9615900c8d9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa4af81b58f80e67f07189f23b2cb9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c557722fedf64e47ac542684d41b571622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9f68378f4b47a83d4a27407031259d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18570104f5a41a20300ca61e9fc2516624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489b3ae64b56f81002b15dfdd5b511aa625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de7d3191caff8fbc7f1c640e9f372dc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefaaffb700e06b5740df54e497725b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b51bce3f563422fa55534fb97859f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac4d1d131f17ce9fd1362a51ed4400629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7670b5b0bf54dc9dd710c4cb96d2f6db630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb522cfc8f04cae57fa2ec6f9cda51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28039c7ec4a587c780146ae1ae477b62632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db559b27417b36c490d9587173145be4633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972021908f34deae07bf2247be8edcff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e8f58a66a7bcdd282975029975764635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb08c6ee832bd70e6c8725950be692636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5780cfa1011db2a82974d7cf9165723637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34399b3124005f04299bb33dde026691638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fa395ed16fa06c0c92fe659a8e05b2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c2308f6f97937a977192ef79ecab7b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499cdf1d494ec300f8c634ad62d76cef641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffe58ccfc8da0a2ebf49e5b3043b278642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94cf3b09186dc1c5f897ee4e3a5e69d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb767165bdcb0d36d9cb23247c341da4644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e6027258e75ea84ba2474552dab83645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf127f9a8c53162acba48557d83e7c05646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea57871db1024ef8fc140b06b0a14df8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf6add9708998685a76afdd801b92b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f06f6001cd56161baee0f73549211c3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6f4f5f87a246da1bf25bebcb58e03c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6138875eaca9174e5a0a7d99cc7782651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d35741c60ab96f85367d100e8893c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b9e39da4c2caf9058dbd4799ad607653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6891b900d8a717eb1f014cb9c8507654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e099ad4964de5d6e1c8d4ba65811a6d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1c3f00db2e3d21db56197bc605574656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10c74e9198bf4e576d8da01b34eb0fe657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825b91d7760541fdfb6e96b18d88da8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db113292b5f681d53c7391cf1fe819ba659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c6212a248caac0972731dc185caaf660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05c52e489abb16dcb13f02d040931fe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236cfe12e2ad7a9a63f102cc4b96f80662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5130a33eded61cd3614289d261834cb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13c15adcfdd6dd9a5abb5b21a8ee0fe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11495b0e6b2af65aec4729c550b0e0e1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e75b452e0e838224fdf0dcd949d764666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f55c9f4f9beaa084398fdda6310b0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83bd9649b0585d091299561c6668c36668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b165c82c025deead5b808aadaa124669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9bfffa15ca9f6bd0c98d2663b5319670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76fc81ddc1d4a526ffa72c391d6630671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc5ada8b70674795e76224833c5c0d0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6177ffc76e8661967ede73b5e513c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75083f1563cc395bd416552cef1c3236674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c362d04a0c20651c370c2f4c742d5611675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6e9e2c4b57e844701428773abca4c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40220f184342bc65494fcad477525b68677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf92f535c278b7f2fa299530b7c11910678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9da58ecc4b731cfcf6fa4a9f66df46679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923668df560b32f75183acf55fb16b9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b0adec74a8d2ceef9a30222eab6455681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9717e92b95d5103931377b66f6a0f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d758e6e42251d5d1c5c3b10cccdcc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49133556242243cb138ac10c7c1852684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cf848ea48595556f60cabe3eb7df30685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f101cc8403e6fc728bc1b267f562c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d215e79e7b7dd55b861d0c8a11ac3972687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1eb640110c249b19ea1defce1d83b7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d67c7dc362d4305b3e60a367fe46c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6647cbdeaa419e5d64e8559ec2a28690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e2116d5ad738561a1ee2b953408d6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf37da95a7ba0d9bab6c9fd8a8d6b52692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaf9eb4b3fd9ef0fc3744b39b151dd2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706317f4130e2d63f57211c390f3c90694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d102452db795ba3c30767501a79bab54695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40efda88d11056bfef4eb8c2b27762b1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a76698efe4b4c556a98abad08f227697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7804f8adab2b71fc33a85a6747b661698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459083902e1a1e40a9f7286c417288ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde5540254b207918a50e74383181447700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e02f5eee41b27ed45313a645688e79701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743fc1c5cfd4c8778307291f73f10055702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ad62ad425807e34ef0318253abcbb703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f4f0c26a0c87ed8629d82b7452f3f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6865ef1b1b4d3218f7a4a234b64c06b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e60001e029fb5fb076a5916dc466bd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf57ff1cd290b0585483940eaf53450707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08742ff019c27c1b86d5bc13dfe77f5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a9bec1224939a9a0a7eef0fe30354709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61741fd9f133a3b53b66c9756a5e380710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44288ecd5ad26c0291a08bba23ad3052711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb8002affe6c0b00bd19fc8c33a48f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58956fd17c4ca5187f111e22477c414f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f978fd3f5028bf387ea9a635f311fed5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a415c952035235e329474e0a5ef5d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad73ab5c462f56b8f24fffd1e58b40716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ec170dc9111cdb04b187a590b8536717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19703942e57daef1b11191f6aafa1e52718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e40c6fd743cdb5ac94081c2da2a40719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6c8750f026f403ac5c8a94e9c5c361720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d384dce0fc9e278e72b1f9e1c0d2d6721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b93ab946b196891ee1245adc2d7a88722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42788c1443c2187d1dbe647461602cd4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e1f0d9ea8a47e4121cfa2710416e8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba2de7d9afba81720032e19e5163c25725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62ee62a47c00efcdf4e08036c92c2ac726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad03608e4ece1842294dc0c896a04449727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b281482ffd717097082e45e36e93a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b87dd112ccd17209fb3cda09314e59e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac13770e222acf4b0fb39098a87865d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7c093a168ed7272e4260977a4b4f2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81076fa3bb03f503f33d69b8b55470ab732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f884e3de3275c5682a466d82aa3482733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b75eaa09a8dcba6885ea0b35297ceb734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7c87a6b9edd9dce0e72826f44d6d6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf6402930cc7be7d83dfeb148b3bc7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180b11e70d8cca291838d71009bd6b7a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879f72bf90fc54eac73f7fdb05acb03738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f14bca15080575eb491f63a4fed92d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e26516099474b96e655c3261282af5740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b0b2af010edd225506c3a4921a977c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9525f810c3ad6988a1a3f227280678742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fa88ffe0b04efd8007752f8e0e4624743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa2a2daf20b42f21c112cb9c1f9a83744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87818ae93cb1f7e35523c18b20e3325745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57689c09db993ba07c7d4f399bc8adaa746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281dfe09e87d32fdb41558f22abc94fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e123c30f1574f2a3d870f0a40d2b6b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9fd3c49d86269e9d45ad673430483749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf2d43203ff0ca5d5d00a5a6f909c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5efff04b5f508929db880c223494ec1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201404091086b87bf0e7ac69c5e1b94a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b9b0147e22df821960731337c1231753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>