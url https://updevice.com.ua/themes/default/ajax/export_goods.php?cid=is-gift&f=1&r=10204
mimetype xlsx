--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1285,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1600,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1813,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2534,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3328,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f952a02d7ccf4238a94b56b171d20a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb67a8a151a979ad962f9928cae73dda2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c8a4e405e2363555aabd1649e9c433.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5494edd924d59135a80731a834cb6624.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3032163e9dce81ebc866e39eac10035.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cd4abc0ef15823fa5c26e22c2df1196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f3cdbb9056c17be1f8f239f765dda7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9d09b94367908cc8cbe5f8ae0dc1c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1f4d2f569386342c9d5ee5001be599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7061d88f8f7136cc070dfcd3acf341e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf1714a9b4b2eec6f5b9dc9e3e1af311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a90fd89c6ad0d72fadf63126bbf8e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d41c7df1381cf37e22f9e01eccad2613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275309d6e5326469b45d375f95ac627d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673241118aae53449c8545ecc95a3cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03c39935aa3921d86b52578827d2f816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85184082e7b7356c216e199e893018917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5180cb18882bba90e3ec07a31956c218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf28b71184bcf58915de5d55de13f7d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149923d0913fc5afaf270bca4b393cb420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f87d810c1e64b26851180563bc2a7e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a4e61f9de26f45574388c5e0810e622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef5af57af76faa0dfdcacb07154f3323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9777a67cce02f0d294267ff4f1efe07c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de24effed16f232e854a7742d848d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f826fce20de4ab811b5d613c32c5ee26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581bf553ff4f89e67e823758527920e427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be511227c3ce11ade04725ba836db3528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475923bd3c4289ba605a10bc9f002a2d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512dc3c0bec80281a4c20e9ded1590fd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba27d9404e6ab89b3d3862e53e2efec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee213191daea23d181fef84bcfa02c3132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f3e9f4d5bc748d4618ac4504f4f05433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eff6828c168d7e0c339d31505a4ed934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31faf0cad2aa3d1e783ba502fc02d66135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84958e033d2f3582d769fd6ddf557136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5a87fe3501e96e4d166c349387820d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f91bc2c85949499a5f2dd9533f2814538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a21855c2814137117c3e8150f10f7d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1d4fbfe05d7d1fa0da8d7f4895e52f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fd7abadb029755f2f2a6506b56001541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d65db08f68036d354da6444abe2402342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b432a6f6788395e78096d920684e69d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39de26fc813c1e799a6fe287f581ca344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819802d922fd072c78b8e64e1eb1978c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72279145d4a3a6c51ba854faccfba5d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e49398c9652f92e91c5551b193492ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b7abc9f64fbf4e0afac61f8133e9a548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59d0afce481e8c577bf83b797e64f449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91086eb4f1619a3bf87a26cc71ec7c550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47cbe88caa150294eca5616694cfdc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce03d1b1653b25d46454706aa1a561652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a09243a23bdd6e2b1762990f8ef63553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b19b61a9ab74105cecbd8a72da69054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07740bc7efd28622e534d56919d597c855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c91584130f9d6e0ce0d0ffe6c513656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b179c7d9909068d546aa793d47df357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e5e5902612afc594b08037a4b711d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab02daa7433743406ed29c03de413b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f173bbf6a630a0173b6550c8c5fe0360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51f8331184cf2f8ef04e55120fec3b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2887bc647d43c0804b068c1f3373b88662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95687a7da77ecca7eba087771821afff63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f6623fa1b6aad5f4546bf498345ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65ddb674de894b9fef42d24942d31465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006755e666a1fc4a0b270b5d899479ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309d7c8ce9d6bab9fe3230eeb155e8667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4003b63981e66804d78471f82145638468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6544ed59e1394534dedc549d89dee4b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc89b329d2ad801063517e249b9884f270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be538e815133683046ed524e7c4f316371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8abc83c4c764e5bae22d11fb63cf4b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fb4efac81f6c4ab5f5ac26e5be16ae73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e421c3ce43056ec3cd0381e506f4274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f3c314ed58688b3498cec352775d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0081597527a2298103817d710cb1f48376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829adc4c2b08a70dffcb648ea0f8110077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42c0b937a48aac2408488e30886e3078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a46ca35d9688f29b7b5d4cb78480979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9111ed12502647a5af9222548737b29880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d370c43a1be31851bae32f146b454da281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64854405190134e114b6d1d0e2b7146f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033d150a5000de6db63309a3195282c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9f7f5522725c73faffb80bd1acf4f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3112e4b5770fad73ddad695c7fea49e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3543ed3e0224f04ac41da628ee43af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa66b8a679c862d855b9f7a85054df5a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce4ae7cc71715e31c2c04177bd490288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61011b9936184c2dfacee0ef96d58a889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8d097df13998f9c0be9b1f37f3e69290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb9fd9f0459b50fd20adfa1c012c26191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab08c635685b838cef5c3df5339440b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d83415997ca79d1f92a6958cf513e593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712769d06a89124c35e03489c74797e894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed396981905f367820fa5831e53ed8e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721a8709e21c9d3bd946c0cff0b1edf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285c08c9e73ac2babe27ff32dbd2eb2f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bf2da787b2db1315efa41406d9bbaa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed4a2483a16df89cf7f0e82ecd592999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dda7355f25f3e4e0931e65869b086c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d4127112464faf7176389ed9315bd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca6422e50d4da8974da8b326782cbb5102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7ab579c01a080cd9de16f168e8151103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aadb630454ba4b57c8e1eb1e8e1f14104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258edbbb43ca745dc0a9080352e823b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc812672d475ed39177e2d9c6d19abd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43335933db1833d8240790819e1178b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2545373a4fe602761029456aac2e1202108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62fc2542d2b3547e942b7a990d0a977109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3adf98ac55dfebdae1ce91ac6f7535110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1220f38bb1e12d6a248d2a05cf469a7111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd376853d8d65b00ee19d5ae97635a6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa4b7b7d0bd94e5cb4bcdf97238eb54113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a4efb68e8568e414c40e267bac32dd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b018cff58979ae63695ff856c610531115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a933d0aaa711170503aa201b660aa4116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1eac6bc42c3b3503231d3d739ded2117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab4fe1159e87f7b7966f240762009cd118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42747ca7683902f085131a33b360c42119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c49fd87826b9ec5599c0e0a2b79744120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d50c87227e9ebf5d3c608768e66e28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00272a73587530a34e57ae12d85cada122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432956f03c0b435dcafa7af9eb71ec2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d76b2e684be6d4e1fd562d9e5a8e0c4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cd77bd64f8b798d0aebd778bd28b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48481be2fa01ef757acf6957a3a2e231126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cf8b4ce9cf7ad6dbf13ac9a6e0bd1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be839096c91023a30b0a0f96249cf9d9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ae7780a6c1af578526c48ac613320129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04258ba99162adf3bed8b6819ade3759130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b71f54ab701dfa5a2d496727977c3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6239f17896d5f1d3d7f7b3e9583ffac5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af3054344981f049b82e1305e00edee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457371c28af0d8d9692f10064314071134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eea9cd6c8113d76b0bcd469401d655135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c560e1fb693fbb83ad2822fede8881136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebdc65056acda5b13e95d42b3080c06137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4412c794c9c6449032a245b8e2241515138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c597da4a20649ecc01b2d3f6068ed8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec80619dd5f25f0566f03543e08ec5e1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777271ba3919c845e3477ebdec055344141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0d7040c7a8d9b76068056662a001ae142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3978214145b64a902e24fa16942fe143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e6c17db0cd243f5afe6119c56a595144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02f5c3f66230eddf398fbd9ee6c181145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377f927f72b473cd0a30f1f14956d4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616fc5aa23c1f1b4981c2e71fcca9969147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69579af3ee25d3c7a3651af679737dff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd8d60c512d70ab4972636b5cf69eb149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d8a61994f26b2b7a08cb478c942d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb2f307f9c002b5d594b6fc3067dad6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08815fc7fa6992a544899577fdf1398c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1965411467764aaa13e9d479c40757153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f7b7d6d512b9c2d4a824456b9db6ec154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab24f4d3ae916bd8dc850bf3c0cbccb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616302eaef21a91bd37cd09022b31d4b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da62ac315dc481eb38c9555818dd65157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47fb2d8f22da64cd9f3525cdb85e2d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844550c2f5a26da60cced5c6605451ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55d28840006f916407b73a00633efeb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6b5143f3cc39fef41d55a38e9ad5fc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e69f13f63cde5eda6a9c35b423d26d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede74e198246a04530a907c557ac4b96163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58ed840f60511222961772b18f2bb49164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a268a5af8feb7e025936f129c8ae5c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a0b54aef6d43150c27e36da5dee21f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53d8f01ad557b1f328a1246c7c0144167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89097d8a9660ee9631b703a6c9f798a5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6d1b5839ecfde78a9c79b4515a6c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834550acc701d58b6f6c9779a024df0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f23462e3630635c4409af0493d929c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c9ef68c6ee5c6b46d28fc550ef2593172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eba3a4004d4e56a214198d5a95e98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c304d4b15d15f2aed104f7e311a6c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3b22f4c0e7d8f0b624078ff11544c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98711ad77ffb6b76c612828279006cba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d04bae6b862cb1b717272dc9ce228d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0556840e7c14e84cb0209a9ef2812f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d3a229029f861dbb5e515da701d9ce179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9473a0be277deff4e704ef609868452d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d7eeff289dcfbba670de95ecdb8c75181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01eac49cfcee5fabe519192c4a26e92182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc0a887528803dbd0913b5f18a9e5e2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848034f2bbd698b5ac39487be737dc8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fba8cd418dd5d47037c767c03d03d6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9403fd1ced3e8fb88047dc1c03de347d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b81813796315b30ada81e487e675570187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dfff37ef6fb05e748f85d998aae23188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f8b2303cdb1a33d2574a96b903af85189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeceea51ea768049a122a57cf47315aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e0af57bdb354392d21f163b1bf2f5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c90ba7a6bfc1df999472a29084fe993192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c0ad36576f7d85c713e64f65b1935b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5178d9eb4d4782142b9c61d28621707b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f75b1e9fe66df102ca3534990709d95195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6103a2cc7615f33cf2e8c2c17552029a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f276eb9f02d9beb9857e17854df174197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ef6afa72c51122b1292696f31a67c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93173b89b6c165ec46d5066af7be2a11199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332cd6b89906122d2f9a1551bbf6a2c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547300b6749aa6495e2eb7743cca1fe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313252b451b1763c971533750274941202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f75f769ecca197f3aa412918d13aaa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b540eef92d572a6e16b51fb450757433204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037d8a32da7f9e85324638b243f5727205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4102868e907a0b811ee1852134acc19d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59ac443129ef42b43f55e813626e4f9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34561466ff7e4e8a9be106fe1c7835fe208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe893a4ed530208fe115df3cdb22f41209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7eb29490571a7f818b4491d4648eb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78ce965ba4dc2357d1371195f25d6ae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45a43e7e40e236dc235f2cd2b40628212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3df59a2929199bab6451d96bbe19a1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba369689f4c5d743b733ed46250f9138214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c78833d213aab5ad884982c9fc7010215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502aa72e2363b59114a2d5437f3f55b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e7ec6fa4293bbd4542cd5b34cb206b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc79e9a3c48ecfe94450366e589a794218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd21d7c786eaad6dfb2155850858098b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97c4404c17e25d636d88ecbe9755dd5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2879c6631cacebb823ded9a718237b4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2ec95dc68dc417c4cd8d4c5c0b3aa222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdd57908d9b25e8072f84294e8c7079223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56263475afc4936ef77ece5e201878224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f5fec4b5c7f171e34d9ac82b39d763225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcef156ab78bcb9ff269ff57ce8c722226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49e454545443e7475b1c8cfcb264f1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e9da4e5368dde16c9732b4751a56f9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f83ae1256afd3f11779f47c3e725fd2229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9008fd56a041679466cf8703d645c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c595974c4550f45cf56eab91c7f8cf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5df7b29da407c541d2ac71dd02f0d2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd4a3076309669293c54709b7c3af7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab611869ab4079a5eff22d4a2923d7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854926d9d86ad7b3075a1613fae01824235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4daea4fd5bf01c6b01bcc06ffc659d8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7c4762e05dba08af1cb169d76caaf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c83ecf2cc83900511b80794f5ba4847238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb739b2c24463a806bc3b83723e8d5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d094c18eb869192939568df69422fa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467800d033c5766bc84b458790625c6e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70348ecb97ec0f395754f58f2cc23eaa242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547b0430d94f9a27052d75bf003ff600243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7123b1aaa285e1d78b1f9848496942e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59cd435fc0ea4b3dfc4dc45d0cc1ae4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edec969feab7fba2b48624160a77de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63795befa38013733633e7cdbbfe6b38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d00c5ee2d534873180516714b94730248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fda8be04ffeae7c4b96f0790ae7a17249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d470a0dd41afaac6c2c6069879854142250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2111b5b907d4c9dc5261806ea954b49251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edd7e26b31f1f23f4cf2bf957a2e46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101a90816e2ce203e60718093195839253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc1d5e5512f229c40a11bb3226e5e1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a8ebf9a161d724205658934f6b48c9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f06595270c31c288320011c0c2b912256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b48fa98de2579fb22d6408d03cc5b16257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8df6e40631ad3fe255fd20fff870d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f0c8efa2011704cd0668ff73d6e0f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b8bf09e51206d34daada77f2bd589f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a26b9253118caac15731176cc1d4bd261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dce7ab7e780bcc2fe9c944db204e948262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee01129c89888b7cdcaed1ec92446d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a014f08550489506e82edb4eebe2e51264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807501314a3e2a855e85785c03c66f22265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536cc9e48d1a9019314e6e24df94cb7d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9be6bd0540597199b3665d2836b48df267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b34668e021fc2b8bf02e74fd22bec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407e6be9a85b14458ef9aa260485035269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74cd08338bac7e5fc65354f92e8534270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bae54458b8b4326d465e0d0d4603de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761db9d258f55b1f67e5c655eb07c4d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b4eea1ca64b80e7b98f277ec65d5f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df024dd50581ac1fddc8effc7c2aa8b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadcfa753764e321efbc50b4bc5d330c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf264078cd659f4417c895e058028ec276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158d89ac87d95976fe8d5e29fa28246277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88572aa0de209ee424c1309fc2d8f6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd04b70749eaebaea042c24a7d647279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d09a449ae9c967581ebdc39392bd4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41340eaa797207afde82089332b22988281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d8227d3e6befb78c59772198ac5c9f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343b61143dd5bb1aae7c54dadff0fef283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572abdb47d1072a863f194f43b6e6cc3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8109197412cec3ddf6eb732330c31ecb285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e30a81bd78c480486ea5c6e3695b0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94de99d03b7096fc0a810866b90365b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceeadf5ccccc696a4e8990ec2df6d5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e63cc969cfeeebdacf18ae28ab818289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9087548c89b6c5255a3326248b55bc43290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557de3da4980500e554e60e291a1c22291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9c1766a0e484310d7e2f91af698c61292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c010d6f8b9a6d49583945cd066c70b1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33963cf92c3df78dd5dabc57cdec218d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca473bccd08b5070c6faacf6558d94b4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100502c5703cdf78e941147ba5f4105296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cce41333b434eaa890fdcb046abb94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99e4d1314646e9ae435a50fd073af97298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f62c2da707782313bce0ab07fae5d2299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e69016842604f14634e66dcf3f5c79300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1b8bf86597f9c6634a411b0da0927301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62179ea00f440dcb9ba8b4017b4e28302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e720565aeb17848f14d3b661a7f3ecf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199afbc62d607b6676538774643b2d68304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977f32d9e637cd67919ed2b622e5171e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115821f85ab5035289b92b3418c8af8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab2bf76936456aec050ab69171463e9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d26a94b8721be5eccd405f3a76e04b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251ce3e9a5ed7a6ea5e2353efc734218309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90308d6b34edee406538e2f369f1f595310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4627873c772844288ae519fa9b1a8f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889fe45e56078ff575c663b371e41045312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9130556c278d0f4beecfe1f3b01388f9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d7be079f3e10b4dbdc9521d15b04d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45700119cbd3805b5aeb44d8059665d6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14543104d4c0f8d83ae92b46da1cb5e6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f49b37ad9ec4cf5c9c41b52279fa2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4fd38de9b3a7b4cdf1bb39575dbc93318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5164ad6f78fd46dfbb538ddefa48030319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0738a1ac8cc20e870629f0e6a2f30b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63cb314852b3b630b2c75410591946321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848efb703d2a4e7259d5de52d24d463322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce667d346a3faed34ac0fecca16f8247323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f8887587c4e1abe8eacf39d0fcc69c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e6a1c76cbb08dfa0bd26c2960667c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7257906460a1e5936af14a2511248326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6709894dc2464f592666ba5e15725bf327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc37c3c0b948464da0dd41492e66b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d396a417b20010129125a354e0c1ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091ff8b2db0aa3594498cdb958874e6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51496104a751bfe06e8b171c982332c7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e510d8f4005b8028ec998c6aa66fa03332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589b5114edb6fead199bc3fb69ea3a28333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33353c04891a503bcd58141faa23875334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758532be7726265be664c9de01362176335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099335296013bbe7a77a39fefca4b9fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52254d2c8cb28aeda2fbfb594ec12b1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ca140f837e264da606d945d3e88a97338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9dfc292b2c243c9ddeb797f3c34cf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9b73c32cd06e291e6e8e1bd625ef6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474229c68b7696b7d2e0a1ad3fe2f38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff540a8d2b598ba0af6490114989797342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd37e02a0740af4a39cd91f4cf234d26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e053c3a362c36fa22ee8f8dbc662a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7790804eb197ec940f14f437393d761345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027a51757a1b3374e710aef8ae7c1813346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d168e638b9af7d1755fe1a712e3b486347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebf2b73ef415e5d3d4769208ca5969348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a707bc234bf563f2f1f1fdf3f0b04b79349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40442884c8e57fa8d038aac6259c669a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f313cf01dd997c13edb6fb1ff457a4b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd831f9fae05645d3afdd03587e9b8d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4946c852c9576cf1038de7a4dc19c1d4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ebdad24d95d81c1762704620d8794354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37d965f68c76f06ceaa791314beae9e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0528407205a7fe56b5a5e929f41dd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28dc50d7a1b45bb5b18f4c37b6f02d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33b747da0b20b4599e8b047a4904d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a92b85bdf36b3cd6647adfe8f1ecd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f142ab1a051d1c6a15378fc3f68d3fa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621a094f0e24dba335b364e7fe016f9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b548008101da3e5828382e5a8836ce4f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ec3644dd408c87ce33ef0383becece363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0c0010faf2384120bd1b99ac3e3ed364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4029a0fe4235dd6b23e6e80bb573b7e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bcebf83379f3bef421c62d8f1ef324366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675623110361d3e538668cc25f98d68367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47670a6085102d813c8e4574c1ee9362368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503531095d5239725440d775e5e58866369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6964f683560aa5dd3ded06bedc3cf87f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f946323b00d18e2709893b8b1d2eaa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293c3955d7e8dd61cd8072ce86a945d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591f22cae33f51b04828f2b8f63db50373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd57ad81eeccc0bb9b73a21b79961374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebcd84c0819bf4b2e36c956f272109375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679e5f0308e4ab97c902b97b2f7acfc6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778d9d8a389bdba255abb39962275f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7020c51d208879ea75e29ff4d0bf5cc4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb064b310e5d724ddadef2e6865fa3a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac91a70bfcc4a7967aeeeb93d32bf0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a13eede98a38a8728e1d954a8e6ca6381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcb2315f2dc67f2dc38c6291da46b4d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a538576612c23a3c654efb61a7c7b2af383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37034757920878972ac4e05186427c6c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e480b199f8477c8ca817b384b48618385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e48b99015e0b9416a0d517f87d2c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04914c8f230cba5aba31ea78e642a5cc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfe72dc695d43c997054635f13011da388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b178071e3a3ee92fb419a4902d0bb389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247eba4382550b5b6cf49f2853823167390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a923869d01ebc0cd85337bd2ff9226e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f165245aa261bcbc652ae3c487c87dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad72041f501282e5347660cfa54d35a5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5f88fcf23bd3ea4e5977f74620f90394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda81f41be04fd24288957a654ecae9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcebf5640e2b72dde1e8319afc1379b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a7be6a997f1d8a5fb565b18fd1dc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3265c202d852d2dbd070c8865078303c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4d64056aeff2482e08a837ca2995f1399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bd326a79505462f9f24404131101d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b08e55dd940d619252d1ebd5f7cdb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327583dec4835697497cfc8e99274ca402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971abb89ae49e6055a6162f926980c5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64e19f48ac2ab26e8997756c87ed9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af65809262090cd3fdf0ef217e4691f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75633115bb0d2f8aef4618b6f07c75b8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e51a208a4945395ca4840f6ab6c8c05407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c448174e5a7fd37d3587315a2247c975408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fe89a118cb442dab027e63e62134d6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57b69653926435d3d1f2120cfa947d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0d5fde38abfc025d3b131c8d834e8411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b69d451e4e2605b7f726c6083f5ea2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba89c5e7cfcab60d687e11ae6c4483ec413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9f0e7e17eb818d0924301cc85ba4f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a6501c3044acc7091429c5df82bfd0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffca4e2fb929d9ca1d360391be7f073416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e676f100f4a9cced71eea4ceb6bbb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392f63d29d7acb172ce53df036cca7d5418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b022bc6d3145db6ec42afbaaa08650419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18441818804ac9cabc09bf9e3a94965420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b8eff10fbd2ffc4989f7021be1f9a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53640a3981f307d0b62908a402112919422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec9c009acf19c0f87d475751db190b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab259636f616f61fb9329d0d51788407424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f1ac1488e5e672521779bfe1ac4f8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e510be5640cf139156571c128c8d314426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265810e2477a4e7e1db3f67f0bf485d2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9a8b29f035644662887fc9ad08511f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09540b23017b96c321e80ef90325f72a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adac97e8fce9ac9fa72de54865d09d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614623a8bc1f43983b459bc71886646431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf63a27936adc1fef8801ffbeb9f882d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe75e0e889ff7ed91096486f0a38973433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d74b005f0268bc3aa7da9222a7ec1f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b89a836a99611ca20397744837910fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f35eba5befa9890a4ca523b869e17436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae59558002a31ced463f8658722f6b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91527a3231aea330ed9c3db420f95637438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cc77479e385715f9be3ab15a75a226439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb4264a236c1a15849aaa82399ba9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3bf4c9d1894db7d4fe4adb042f69f9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25e8d95347d87a83e936dac98a6482442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97facb075510dfe8c416fa7a0d4c5a20443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1f94da922d8d550cdd70c33ca55c9444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161c8402c67590942b15229bfbf66a9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6e0600135c53f6f4f98943422c883a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194d0524187d8636bda053773460ed2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d65e19c6c387fe7bc00bae032e5e5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7375289211df315a55e39966b11a31a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ff98713b54e4fea359ae92c79ee90450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71eaf88fb9a1d0967285f6133942c1d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51349ff57415845a815cfad1bb39bea3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a86f9f5130ae50fed758e3204ffcc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8259eb4d7fbee92dbcc44651120a931454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334c1115d08b7e58d01ebe26c0f302a8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700314be5354ecb7f24f6c122a93036a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1881ea9619e7ef6a9167e1b850c0de457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029b89fd1630bd75af3c650fa301ef4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c154f16aabbbd1219b279905c25f9f5f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09413d46d4a5facad290d13dbb138f36460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f266842ae9cdcc3ba1f041cd2b84736461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8daff6ab4a0b55a3a6a0955a5389d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40204a8384c6ebc9bf74d707d26a306463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d67787fed467fc8cd7267bf7ab096e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497cb175992442309578486a11289ef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf82d25435ea51d5699ffdc81f76d12466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812509b4cb4161d408ca67a105f03d46467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c8fb5d1895f90e5fec9b037551697468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58073bbbc7c42b132f7c01e87208c94f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08706d5ba2e854076503f3d3246825ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47ba2b23f11df1b6a89dc10f93bf72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0776b2168ac6c73dca5e826579abb0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb821a2496799ffc449c6321976aadc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405f18e7c2ad776246fb7ff72c2cd941474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b4c015600280d13e7cf9c5d3020b4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f46fc61e7633962db01921843028b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63947506d3e7a759ca15de1b7a0f65e3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dcbfe811d94cfd1b1049d62c5bb3d9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17bc27ece4340804d0644006791837479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681f887037ee63554de2239ab981511480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1977e2ddf2f7b03f6e92516aecb305481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10abfa5aafc8574464b846d0862763db482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbbbdac800e4c783f7b4fb77b1f9ab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d1154bfba6d54ffd47298cfa5f24a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a9d5829bb5ba7ef0888e0e9295800485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a912a2060f4352d28f4d955bd393d9be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b930d1023b83bb1e2b3f771f52dcc86e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dfbe6c0298da7516d8e6a7bf26c54d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0535b9cc638b2ea994e8bde762b68e5f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5849488ecb0d5ca710f2f958eb7ad952490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af381c76c6109537b4ba31ad970419491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dfa807fb808b3c45ddda7f77864a7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a2ad981553dafe07656b63ed334b0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ace8d6801184b284e75a0604dda53494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e889b4873cbb270f00685af99d5ac15495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab7e43706543b4692553783df5a6af496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa28a58b7958f82abce0e8eb0ba5dfc9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d9148bbcab056da7a275d87a274d8f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e106f5347515210f17381e315eba32bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a8f9a9598e5510b685a22f52ca5b4500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0121ef26ede1e52e18c280d7275ddaa2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d840c183bff5a8aa21d979e89632b460502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da63cd402ecd8b5673af7ad1aab866ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a8102bc7eec4991580497f6dd0eba504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45a7d2fe88fed9b19e737ff4eb0534505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc7d61839e3d5ad29e50269c0690e7506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d329cc65491adc1b068be172b63d38a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe77732c8d9bdde59f7420caf681955508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daac2f90e06524def110432eaa3279e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19655dc535c278be5ae39b12ac2dc1d9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e5c63a381eb35f2ef6fe357aca86f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e34fecc1be0d8b4d090d7643f057cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affff051ca9863385129118905d16163513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282b66333d9e46b6ce16484d356db57514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891702cc3004d3082cbdc506587ff691515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925feab20052c1251dfb27a0dfefb10b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a4bbb7af2667ee1501ec3f28875c4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4b2d2ae361519341567c0d4913dcdc518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cdce5c6c28e136b72a0eb0e5784145519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c999862fd8577f0b6f1ba1e4f41925520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a6c2def505500a9c9c93cd5fbb35b8521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5a3263c5dca05cb4b01a9db5aab089522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada5e86a3d31c80b1aa6c4418f733065523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f922fb3cb14ff4b9fefef2db4ca39e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17e0a07f21aca3a191a33e80df6b96f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14283bfa3d4324dea1e3143164367a4526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170487ae36330f15aed9d48f063283a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd0d526a9781a8b112c07b3cc42c13c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37873fed4e72af3fc324f5f87bff8847529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78aa98aa673a8d7045a19b9de0d3413530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c081f758c1a4d1d79a7f32874d76a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da891ae52f033068d342dd11fac1b828532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3526b83f0550ff1fc4a8ec34fa3768533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859aff84506bf108263265dc1adda47534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f2f9fd12bf06ef09bcf1b7ab75444e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc783049e2eb33f56a269f6e30333904536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c52af06ac09bb80622584cdc4f217bb537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80861553730c3271ecdd846212e4febf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a34fa08e94a081db6a9a65f5f0231539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33e68011f541f7d912bd3c7708f8cba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e982fa61de41be2adf736d503bfedad541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc985ca25caf43df32a672e36a2c15b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d239d957e203513e8af6bb1c9b9f7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb146f4f8969ec2ee617a272fe2f607544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef04785ffe35ef578954a93175baa580545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2545638993a90b02bc45c5bd0c845546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fedc14ddbc58de37bb3c05a108a214c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c3d8b3587a7339cca45acb5ab0fcd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513dd50cd23889ac395782807a8cf204549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75703a542852c251caff9fcc4622f87550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6adc60e7b1147c78edec2c9a3d788551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8125725cb09e975d29a98cfe8315fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769231d342618524241ca2a2c876560e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96bff54ae33e2477de7aa7064cd0bf8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718dbd4e70e9aff47c087862417d423555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33ab5bdf96257fe8c86f2f2c255dd9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f32ef2f2557da0fb53448ac304ad1c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d98f2d538d24a18a2f9404bd74d10e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc6812879fbf72b8a2f4fdf5b6afbae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9c89071cc9e536a7498c1a117f97f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd5d436cbe736f15f8d2ac55d8ca4dd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ea9834846fc25fb4c115a864ab02562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55970957689e9e83e05262797489b40563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6b7da4ddd8df2ed5641f04d38ce7c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2f4c1e33bdcecf18bc0e7badb616b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e2ad63bfdda08a746c643c08faa3f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9037763533bb1ff59dc322b764e2617567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c460fcdfbf482ee9236a696a7d938df7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59781f12cbe44d9b72aeffe823994646569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47294ce2d6f2ac9eb3504d8f19d20a7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450cd9acc87e4d5ed885639ca62b0219571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b395fcc4a0d8336b3101c8350568e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e685d91c19ebe4e650aae2ae2564bbc573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdf493d932cd4748a0f6a8040c9a32f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e96e8e99bbc193e81b17dfe3abdbb9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350183b182d488610d52db96cf8a78f7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8e4e71f9b09211579e59cda263502577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97037440958635fcb3421c9035b4a53578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc20a0d0837171b999cfa8e9a17429579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb227b809fb9fa14772e5788bde5144580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3e16b9f4f3d6433adc93862ba0ae6c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2afde1841389b6b75aba516e5bd62a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f902e405ffd75c5e2f1bd719c79859b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6f39a89b96e71371f60d744f06222584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1da6c59c1843c07b202f978e4f2c41585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fb8d3a460f055fed8106f28e29abf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e2eb6ef45c4e8c3b4ad1d543e966587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de650f557921a0e085d777cb8711903588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9011969a3ef5717ee088b890dea067589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930e1124fc183447e147841c5300d76590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f5cf66101495af3697397c5b143df8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e415f87b3be261ac46be75255dd5c58b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59e566c6d9fd9fbcdaeea5c76088e7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f529078d71333dcc9dc49a0a0ccf3a22594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191169659b7b2b031c45a127fdf1751595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d60a942b43efd797dcae1b4c4166f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70969aefc10c56543edde365f5953a07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8084248323f51f1df662790079cd8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c929686f49f44b0929a001418a0ad47a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66970ef2559109cf07696fc2caf9e002600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a696af1619b19575388cf6760d124ac0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3406885e92c461f4ecfd84d239f18c18602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b59132aed3189dc1277dfd10e49733603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe5b3e7728d06e3bf591e63cd0ce05604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2826c9ddd4c4db3657430ce4722a5b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d055f02b2f1a6e522258fd9dbe7175606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bd8a6edfa3c302e9616a30153ee7f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c804a8db8c7896da859b451bd9c28c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fa95c9cc41acba6467819297112245609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b44b9670e94e10305235bdcc1d78c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3a12a9fc9c763d626e8f83e0a30786611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da6f63187c6fb5c3dea6a47ad816d1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facfd43df26dc6e87f1b56af3f331eb3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d760c68adf2fd0cd4b1ff226f9731614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864080459eebbac488463c6e83da060615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba3e4e94b2b2bf5cc8711489366c1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc5b233016e0b187e2b9c92fac0eb8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae506e5a3142de0a6d39f27227160bc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3c96c3cedd43331a91b717382bea9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968c9899a49835b7eba8c01224f725cc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23400666d3b93c3e44b81b207a1e96e3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027f0692ba9a3a82314615d52c4ec30622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caef4dc0e8e8c92a38a2d1d0cab61c7623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e844b199e427eff7aaf4db5def151624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4edcab9f2fa0197715916176c97fe6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d7a9844c52837f0cf889671dbf0ca2626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db73dc8165060ee6a26c574d9730b0627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f321b262e05c8128f60689bdfbef38d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a99502e0ec428ea19b724d7c8b9d071629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2411cbd211f75b382824d7ad25b8c8630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5efa32905c4d5b913da277b2ddef6631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aeb08f52858c60b96aeea3b95ceb9f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a1cd59be002fbc8405657fde6aa01f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614f2d87a9be5882eb498e0774a54b9634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d179eae5c8ac20bf05a40093da5ed8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6a69d30fded3236d877399d12776d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd998bb625fccbf04252d265eb8d9428637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c17f89e5c2f5fbb5c513e03f013d8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8645aea21ecd286165cc0ae8885e1b69639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c5ed54107b6a6e209e3098f03b5af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae36cc1dddff5375ad0ea4c5a1c5cb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09459a5e9a8db8b0982e30f42d7373642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260d0e57ffbc78c1d4a44bc0ec7b607d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97ebc13288344e403064aecfd48c3ad644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a3f93b68aa2c0d703572d5e8cae14645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c931cd99237be45af7ac73a0bfc97646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327577eb33d5473eb18567d1d7fa597e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b77de57c264c15b04a98dbed87e04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8bc4e9d9260a1602a760d271ef1f12649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e3e261005e282de1a19e1762f3678650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd0744066ec79a96ddf63b7f3492f47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27be48f84d10f5a8d36fd9082e2ae5d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39214e6a24fc427e943013c5e2c79b04653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c4c9254bf1c5fbcada9f5e771056c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288031e09a9b2c743a1311905f26139d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608de7d2caaedc3153c521ed4e158db656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d96532f0bf97f03b243e82eeed623657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e254690c5595a88553e00f66888b1e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13b7b487ab0e1c68f9c22b8b229f5eb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58231f1e44281a046ad2b283f7f8acea660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5448143c746c3a92d95f8ad80bc72e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04ce2d7c4d79f9609e0f0fea0a9d193662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e69767788d808d2394fdcb40cac08c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b643785025e549dcff7ca4c0f15bb2a4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb2cb9c83109f7eec3c051679078bbc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185a96db8b7057cea02a3c3d2b02488b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47768d4fd5743f2e187d7d0bfb62e162667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3131d07b758299a35cd38c0c242cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296a97b216d862178235eca6ad33705669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc948c841bf3b5f91354e8fa9994f349670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5561e9e1154c05fc5797c527ba398671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179777cbd274abb78173c2dfc5bdaeca672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5439f301ca3a762c7e9f99c8fdbfcbcb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb19188070152bcf03af946d632ccc0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92c865aa4723206fb96d05faa9cf0a8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dcac667aece2a359fb61eaccb7620676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01afcaddcca8f227c49b49321aad84f3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9301912674c04019d67bb94aa8bedc85678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243870f709a6726173a8e6c6e68579a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f477c154284d169986edb118ae395680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d7f5a2f65002a9b73f396907f11476681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5306cfe2fcc65063aefc3f197fe883ab682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e831a4e89b39a490c6e2644294e5c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0840cb4a3d1dd447713d5f3f2c7e4fa684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ee95c269719e5fcfb5c771b6f2def685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d2adf394ba51022181775d2580aa2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cae42a7faefefaf736ea53c26f504a687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648a22765eb8b661d41e2f4913ce82d4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0933e7531483566568ecbdc8b4685689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136f55e98cb360695f301d8469154ab5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfa9e8c916fdd2fa6c61044228afc33691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24deb6ae416d4aa9c983083021de67ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd20038a129afcbafbdd70e7ce05f75693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7479b0f3416a5d430ead3a3086bfeaf7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d093f78fdea513bec8a9207f39f52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e54b45a69ce534ea7ecb0bca8509ca696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c96866df00b8bb42d9a67211baeb008697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23abac5a569d9b981075f635bdf73854698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa087099e48bcaa5685a99f6e74e520699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977da6cba957a552db28cae965393ca1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c929c6db593190c9eb90ad01cc8cf6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a4d40b232f2b6b15b73af7b384440702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb716d520ec4698d052101d74d29b9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27dfe632bdc3bd461b8edf581578ba7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5b0f68750176dc063eebd638c59e5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a951e4ce58f8a8c8b394c562a03de074706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0947c669a6e477602acab5fce0544d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fd65bac487b18616db3c15c331fdd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf359cc62bb99e4b2af78ea6fe81e8d4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e1fd3df9b43ef55426f28a39ad0dbc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f413cc35c96fe2dccfa071a812a69b711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e7e0910a0c7e110cd2c8dec580cc5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124246358aab8a4ed462de978ec5df5e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b4aa9f0cd106d42c9dc64f7496924714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553525308fa6b4e641e9cdf4024ec8d8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae63ecfc50192f2b5cd93c05876f0a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5386cad6d4f8721c18fef7dc739018717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe400a61ecb0465e6e4f38cd98a3d8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1efbac7a9d4add83771fe429abc6ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf5edf7d280eb8e438f3e19aad407c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6c32c3cfc62ab0d7f09481dd4dfbe721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58843e9e04159a0a8ddbf094357f54b7722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9220039971c743906e2df51b7f12f4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2356bf10d03b16c0f92c1edb1b49fd724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ac9b60db1e6f205873c0f63f98a8f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f6e07102c7361d04db1225026966f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3ffe867753dcd8b47c203f2ea8d46b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d64879424a08f21988dbb452566d4a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb924556d307cc6d45ff9ba4b6fbf7d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f78830b668548a655f65e4a3845cf730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e404729b9961f7258514a7fc79049731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b93125a7826067c57b7205fb0bab08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccd94b1cfd71502ae53964c396ba02733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf8849a7f6b95754d2e7c22baa72c5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcf91c800064f19d88d4f87dad6e00f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15d19591bfb3b2a9078aafe8287f07736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019fb4520710e63d1f1f3b8ac88d409f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee21a27716af49dcaecf2d673c711a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2f054dbe6b60fce3cd4f3467b8f434739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d462e6852c22c86037f1d302f126c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d711c3eb11379f0cb6dbb86af40cea741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123307c131c16c55ce7764b4b1d602ce742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db386a94039d9241f6a28592a2d6cab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c1a205ca73d9bfb1d35fdb94a7e4a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d47e2695be57301e09a6a5177bd929d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed833658a4d1f8325f0c3061bf91cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdb0096166f9ae93959f71f0c6e8cb747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0ebb77d0db3881c6114f1265f6b3be748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18422b5c32247e8ebf616269e7cb9605749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54aa13148b3bbf500ea85e209d09c3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbcf39616dfd098964e0127b0416e0a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc5233db3e37daa9684068f93edd639752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72395ffbe2da954fcd757c04c1b209d7753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8937c47c1d4fa8463af5238b7ce74d1f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083be5bdcb4cf526a08deff460e352492.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282c8c6842bb00cccbbb68500437af7b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0987e8d09b4e557327f128a3332f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170e2e6cd3639a1720f7acf230ffa6d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0f304c310bef2d223194b4fb9cd8786.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824fe32e7605d0fbeb6a3fae367090747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a455a04ef444fe50d30ace026c4e3e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccca669734de7dd9ad6b3f452816ecc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168e0ae88165995b94c21f4d37f76f9a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64086734ce85fb82e1c2ac6c7661f4611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2086c71fc2b5c835ab781e4da89598112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9631730a26ee306a86f0b1ed06a875013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8082ec466bcc22e50570c807ba17109d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d831af56010e803110f041238517c815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d96ca07c50d3bad2980cb5fb8f06c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6401ab315df041c29e94b4da04bfbb17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724cf6185106883c52f57fe8560d6c8018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cb81471dcb28a0f559e5d4bcdc6ed319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afa634980a042d37eac0b75b9e7262220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46304eb706a42de345613fa09a30b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8badc3960947a32ded8d216367e93522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834d005c7969b29662aa72c2c6c9dcd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64a90900be7ba577fea91610a16491d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba604fcf7a9ead305d69826be9e9742325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856e96cb0cf259f05bdb8bad4be25e1326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12076f90d4ad05e1d18801b8444c01027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695d75e1a6ac428e2e7507e8a146ce828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6209c98d313957817272eed398c9f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3cf8768be8b468a8a17fc63210cef530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776250e73ea36e3327f98e0f31ba50f031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1894acb4a4fcfc2473c9b7fd1ecde63c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21d3d45596b685e3e9cb38df84b9f3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a84eebfa12e0d8af49a1ab302e12c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25dc918b1e2c240899198a96cc14a5a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47109712ecc052fb682a701394ec47c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b14f179c4d0b4380560607e56b43037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e47f5ec7a11104fa7cc04dced03cc1338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4330c0926d710f3cfe12457a6b6f4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09240dcd4758e8cbbddc23c01e6ae39c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de190f567d7b53e3ee83c73c9378c12541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c0329fca7e0cf9bca0eb899a6287d842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4b99045e1feb8460041cf6ca74dd243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790a52ce239e0d86f06946eb64fef2444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb108127c1225338ba33a1d9ae48b7145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f3d881229340bf279dc884ff0ee9246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d8d3261f0efbcd02461aa7b5a2a1247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fe1e645d4358222bee715a5e61516548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feef06987414c5af342882a8e04e54ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b633c49009acdaaae5a286c65c5758450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b751a5005c413546fee6f3cce89754051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e276052c73924d2709cac5a3760749d352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e0ee0fe116556f63253cc7e687ecb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a7e1b9c730d75528f973c340a5d6754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461dda61e717589bc72510381175252855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a3d01940798a1f90a146777a0f062456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06cd68b7591acf2a17734200521aed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b21399c882b8cbd8394376637cd6f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb390db8b22eb7a8c78bcd078dc893559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac636fa0f5a74ff9593b9a8a261de59b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655cb6f0dea1f26112e7ec18fa2cec8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703b62d221281236870f56da69fb87562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a47ab142650cecd7aa22e4cc34b8ec63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f64471e1fb94f8c861d82335df84a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637171b62b47972bd506e1b71e6ad57e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20788979f4bcc1693b5d6816d5e3cad966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8bde86a23231c2edaffa064633bf4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c125f24e27eddfed1f62a8aaa5a9e768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5b4691b4f29e1b2dd995018c8d66c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6287cac27bc474165840d84635dcb570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3042d74d10a33548c99b530985b2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f761d02c5f118aace58d80f84c512072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433a8adb31deb7a9d3a38b338dd5f9c173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59c7eed9d9e23e85f259c53b588c08c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f027733ecefb5d5f693de552e058b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75779321ec6df99386fd795563a6cd0776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd932b72165d737ff0d5b76871562077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b2ac4ee1c45f35a56d992dc589c3d778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d031d8645e9446fda0673b407c980aab79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80053853a263836222009481d1244ac580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26e19208dd99c8f0df50b218108ce2281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4de12760f727919d64803e8c041a882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706332fd66ed9bb423e305fe210e604783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0233c18d2d2cfdd889d98751e9fbcb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3860982bc26d849f26d17427c4a034af85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69841dfba4c9e5342ff5c811860c675c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718b1417ed687ff5e62d8e439e9a2e187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd123194dee3cdbb3739d7b2f3891d2588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53939ce796a54d7aff02651f8dd32889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b06094152fcf2cf768cd2651836c990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d27f61bd2003a2edb69c1adda2c92691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef89016e62e178875f752cc9c8df0c9c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11033715a9c05d456745065dfaebed193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c88e5ae22f93d46d1c2ceee66522294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cb08d4805c34a10be4c518068e8e5995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165a6731c96035fe37d0d0de4a6f28f496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf833f8e720c0ef2c105019ba18b34897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119b1f2f911e0345ab30f81bf469ce698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeb560fb81eb7f256293da502453fe299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4be4a944d784146097c360de6a820e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b562e3d9a6f96d125585329fa1f187101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441b3604e18318fcac6a21be3829170102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed077513538ce6856166a56ba2be34103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9fbd53795c88228ceb6aac7ba8040104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e46cfe80ed29179d39fa5fb410d6ff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fa3d0358ab6e3f89ffb75315229daa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c937246be65e931cc021274024c9838a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c09263ea8b60b1ecf32a1e7742c84e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1395a461085eb6345833626d5569119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a96232f5e9dba2b998b4e4071b49f30110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0508945afa7a6fa2ebdc59ccffb0f9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ed5c5b305c89afd699383bebc8368112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c381758e4b400fe41bce0d6157a274113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69314ab0889913c3ff937e032b655bfa114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877da8dc069e899b361e2b56dca301e2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370a62355f423d92646d5365e784101116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7f840bba6e9a1462e7255317f34f43117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa844807449d511be1e9c166d83c3bb7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a585b8b89506f7cfd5a8b260be0a306119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7115d3236f381093fa2df3a9b2af8b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e1bbda9b730d2b7575bdf30453949121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e85ceee19bbc12a0010790e932afc7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f7809d93a249c6d4a7ca98170bc68123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67886ba7bbe72d72650adfcef5bb05124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfadff2b6b8f853c0d41dbf79268ede125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead56ae6d9cd1a37b6b98d6855877a36126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0586f1519418d92c197774d8a22e0fe6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30790130ea133f5568497fce58f18c5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab57cd195684acd93e50f731dbee20f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71bccabb0fd0a16491863d8046e270f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979b69d1d82301130d6c645584370340131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fb96dd2d0f9f691612a2385a1f2532132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3d4c60e52aaa00a0f2f6e8632eae38133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fbd93ad83a3ef2aa5ce6059509b8dc134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a51a2f1471990e3cd975f511757d46e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec0dea9b9fa5a0936f65eba7bf5d6f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976bcec855125ad70c60da7aa005e1da137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602df481976ed7b782589e2e316e6a3b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc653459bd9b25d9f7fe8fba358e86f3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade69f5edaf90d23ec75d8bdd2074969140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e07ef7753c88216f75de83191eb5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d7e063ffae9a7786a29121c8a8b67142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a5b00641582c122d66f00f47d1d1a2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92bf68d659385dc0fdab5d4dd8c7122144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b45335bbe2957ef47ac59e091def8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de15752b57c43baf479c52e09bc357146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90e59d1da993fd5206b5e25395163b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d006f01c5307c0839b49025f7405aff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221d6852fd89b47a226de0433f1cbc0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79247aa9e9da60ec2fee8b039a1949f1150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22cb25deec4ef07504ed8c6ebdd352f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402969938e69a7adb82aa5da5fe087ce152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212b23b2e3cc3067107c8f58efef497153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e226de12d6053ae3f66dc37903d07a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3822206a60aecf035f09c9522ccf44ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486230d152ce781e634ac773cbb16f31156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28b4e4b54b6724e47cce80894b8183157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491ca29dc1cf9926b0d1d9525eca85d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b2ba1b9dad44586ac81c9a03ce1c52159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad2ffa02ad197e5846a2cd758fdc43160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627d73cc229274d9216e1a4b7157400161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e41ccd010a4efaa0ff750007662799162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0276400babd9429a5e7178028cad64163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428b1fb0fb22f8a5cfa2cd2582f357a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ad54cba3b4deb322ccef51b6f843d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d8baebe163aecf3649401794a2610b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e354515527748ab0f4137c3457f1305167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992ea0b4f6b5a4f6e4be89e171d075d3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd56ed0302b219a98f8daa8d5b5add169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1d51c51c71cedc495294096c26d0a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6accf1a35e41b1d3f7de8f947ca9b0b6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046959f5e640c37c9ac5d8b5e4d0eb2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71224610e9b9b8120eb293e66576e661173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55a16485da2e95564e3290399224dd3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52f7b4b1fa193ba602d430f15854eb6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f04098f95e2934dd3dbb068f278ef3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e9e756cce0f462bd9e9b9cadebc21c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef948665f89ab4dbdcbeafbe5cf57cde178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce78cc8c3c1d6883cd08760f2df93ae179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0216dbbf0984890efec0bc7d7e8d4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a64bceefdf0fb8cbbc99eb79423cd4b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd21b03e33681ddd0265e5ecccebb521182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46269f06069d69752d2e61d8853a685183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cebbfa75ced67a3ab3861a69ff86ec184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d45c820ed8e4d37ed91c1dd16fa6127185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4003d8d64ec3d2f669a30d79b542a2a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8596ea6073d88d70c12676e21158ea4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c240753f05f2f2c49070ee416cdf74188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b27285ae02b5d9858c77a28d9ccf1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d23808e1a92d0dfcea0c413fec4b69190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e090cff5b45160753dfb147c7bb5c3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf6b1726d2fa65d502657173e2c4b6a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92676f1320b57e9f7ff95576d095eaa7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec44d9e9edde0700b25f031ffa5a90194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cda6896e59e23c1887c285614a1e04195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4430fb6507646a11c22e69c5388110196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df35b8dbe59bc978d05c079d22b2e6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448f1095020cfef19f2d5ad9513f7762198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26a9e3aed13495c606676559df0e246199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8815e56eaf45f25295b8fc3a1526df09200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23a5c87783ee10ea6e62be866adc02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce80d6f233bb25dd22b1ea5379a967da202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deca45eb69101d5a563cbec3771444203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c3dad260bb2456a1f57047e080ca2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354746845a7f03fa65a5445c8d395823205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1585e78cee347a579ff507783af39f5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e5bdcd774fd9092f50e16243772614207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46d1bd3266cfba737860dc64ffb24c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a049eeb4666bb223a7c7e6417a46165209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328f4e6e1aeff28533234870c09d032210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d8b12ec2fa2f6237ce2c23611be88211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2613e9b95f088bb10b0a70498702a4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbab7f32e3460f6209d1e78a7061bae213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a3ee3a19e7937c81d1fffd1f09532214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c5d9e443ae929088fbc6ba180ec1f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08479a1696ade8ebb5ab8bcfd0a42be6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade4267d9b60b358ff1a25c37a0eeb8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613059464e45ed2473b7e4223a04b25d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458c161761cd36e69e19d7c73f2f4e64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee92f01c503f7f8c141a25f979b462220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5bf313014d735ca705cc2e08a944f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063be79699bc9811c706ff4f5ddf9d7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c56285da3c50dd1d48f8ca996c9c78223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4fcbcbe0ae11914887aeb5e5b7b24b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c62bf2373ed1cd4a3bc9c6e77fdc766225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ef1ef24d3734abfe5e438caa325123226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f1aa254a161610fce504ab4a38944f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9ed6c186b4d41115e138596b09a6c7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd59f2a4f3085509c227ee64ddc75fe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39651e0373c0ac6a89761f1b7fe9ed2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78255588d2aa8cb6b0b0a46c3e2ca3a2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22027523f44f20ba4c16008bbf0351d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d9afbb8f779a4270a76f93501b956233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda00e6b8a00cfee5bed006200fde430234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374247bba97aa2eaad853480724532c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b78467dbdcc8f3670345588c96518c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642dcffe8c76469d559da7b3214f549a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35f7407b82578d2b03c522934477c0f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4d44ead0dec0621f435e5e08b71dc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45278673f0abd75339855e102005797b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be958d77cac7a74329ba4f39602eb212241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb80189b63bbbbe2cb1ea1549fac445242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5603b73828b87541cb7ba0b7b644d92b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40710f48d86bf863021de4a710ca8b1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7016bb7cfc5bfe0a2d970608508ffd9d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd28ebef6551187379c7c777b1bb155246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25d0a8a9cb63a1d698534716bf1c0ec247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e3842af968bc4d1ea46b76d4aa9d5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab212bbbc874a972921342dc391f2144249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06665448eae5b65dab538099f4e52ade250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da0042d10f875a2a2848ead97491b9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f622d0d44e71131cc08a571bc827ff4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd82dcf943795438c6506a870c9f3ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c230c18d7acaeb50dd9874662fe44c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541052b267006b6b3b8aea3973b722b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1c149f2151f429fc6c92ce941ec1f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1ed05585f2599c430501e734a06b77257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6740876e6fe637aba52365be1cf6cfc6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee75d411fb23f2b81ebe5cc2bf4f7d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e819991497a5eb20de5667200e301424260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc0fa30c662f70a641f28edafbf8147261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb35189f42d9b4a1d4077167323208b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320d5a0cec6c87b96d14971bb9f1ff88263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a907f0e0e3ae9933cd95034e2dc14d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce3d716a20644abc36dc7e615aab45265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf9e1c277409cccae0a4fa3e07260d8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286eb982888fff65fec1c92c9db38de8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28363bebd682e9c9b8b89315206fbc57268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fd0450ec58da4e181501f0215e92f9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e01411607773359fa2a3fef2c59afc270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f9ac6960f13ad1153b957d61f597c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd61540131e4382a56bf2c40b47f52d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32073b020708fe2b7bf237a18268a8e7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfceca314cc5109e22815341e9da58274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705afdf3bdd70c6d1c2b8781402710d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18248ee39aeef393b0a8f05d708ef3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faadd2cfa55d27acc06d0109a76a86e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e77fbd07be3f7212e63e745b7123e2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9273e330aff78adfd12141b3f9d5d81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6682fc5f7cb3d9efe3ad9002765f3be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6adcf6f346ec0729ddebb19f60dd800281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d67258fddebd2ab6cfb95f77a00acc6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f541a6f55681063b1d83187569d500283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d055a8e5103e20da7965060aace393ef284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c0b65ae33d2691b9cc1ecdb557aa6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbb6832558496a4b953ae2a4efa179286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5532f1304417969eabc8901ae007f2b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0122827b2a993e86b013c7839fc0b827288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e6ae8efc4d7eb38f327bcfe25a08a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dfe335404724f8802aa02503e2038a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ef12c4e61710d8855f7deb444fd1d6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee85aaa86e683c1855146865e3cc59292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17a982e7ef935f99699fe7a6c602c4c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01408c56d4233277ed361043240b21a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058adbc6549719d484ab24ddb6a1e2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d88915674beb1948b73581e1828e5b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefe318aaf93b1fc697260dce7800f0b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d9e9a058eaec97f79f822067c6485298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29f22c62933bece87e5af61d70a43ca299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1dd09f71e28ba2926b70e72a67ca38300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a9ee85e2e1f6d0b72adcbb7cd3b1aa301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fa0e88e58957811bca4c1afed621a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7477718794aed6861408f16ec5a73ad4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747505bb99513e04db7bfcb22ae1f9b2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d810d4edd0066e24d564f481454771305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a591893ab330008f597afc56e4f238306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195a30bb47d8bd52d61c72f11151bd8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b8dbeba7d02f9ba5876c57bfb28352308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9487e459a9c1a573612a0e01b722dfd309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73c151df6dc9afaa71877d2b3976c9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132ae02af8262d556de28d8790b8876311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff677426eb73b0ccc1fc83b7b21d2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85fcd66ed75035814222b207e5e7160313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93f79fd00c2fe2e19b43ba3bff9189314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d08ef041313aea34257e761b377d9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4902ee7aecd3fc074731ea3b1bc555c6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311481cb9e7a813a78ca0f2595618b11317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4611647b420310f42d74758dbb07bc57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4869b3ddd5a38870aedde800e7e20420319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138076a8680628178b4df7e78646f15e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f6882fa5f58c1f9073fd0a24401af0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f0b083008afbcadf459e3e9e9ca1e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28564d9222646c71223ae201c3076bcd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee3393abd4f989f723d482edf8dbbc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db8f41b8e867da53a415566aa651b18325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfbbabf6b41c2984261ee1712ba7cd4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60617122de9198bc306821db58dc544b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9500b8b26b85f136639b0766cebb8224328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef0c7bb99be26517d36f7e8c1daad36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aa77394a51bfacc881bd2f47f664d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c6b394122795aea1fa09b40b8b86b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b35aaa2fd85ac9a6c315034f8b6741332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097635bf830ae0c8ee2bfbc477b9ede333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42e20e797b2d3e9743ba0a1f4897eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a875cec880c728f4e42d51886f278335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583ab9cd4dac8912ef6ccc7d177d8d6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4331a7f24d329a19c3c5e5d578f918a1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71e2d0bb2d0ef266a05c0eac22347a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b485b5e2066d320d0985a21bf0a0acc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc1768ff3a6adbef1daf0362ecf9fb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429d68a650d54e3d50c7785cba59413341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2a13822e173783bd29a8cac97a0953342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436c9ef8e417bdbf846cf6e857b8952343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280ee9cd31d0ad2d41d80f524d8c27a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1ae3b6ad910ad130e5483cdd6da93345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a517f10f56dbffc3d22fc6d95faeb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d297411502b78b368eed34a478c2bee347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b3b87e629ec072f16213e95daaf1ca348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b67c6c428e273a68150829543d3ecee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa27e0a42aabc91efdf2bf37ace3c634350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5906a03524ceb07185058a28b28f273f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899f917c63d2d2db8530cce2b0fafc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d424fb5c65d9f0d1bf13628869aae89353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e981403f951cfc7c25b6b588279667354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2caac55327869bb7570e348ed8d2bd3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7656a4a4b938ed85a80b72df67cb3eca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023a676434d05fbe217c9f90f75cbae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d562d77c1650c2e3896b3065c5bc5a3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549a80f76ab22deed498f29297b5248359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f123e03d3a6c6c2470b963c34d835a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565406282a09eca38f729d549926321361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78199841fac168927270cbeb39b1357b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6068c4f955b098bcfe8be32436c676c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e3241f09b5ee917f6fefde8fbdee8e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5186dcab37cb2e98a16f770977263b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017499ef4e27f7f5805df70d806d4ff366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8627216c8e0941a56598b5c4b33def367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c7f6b8d893a3b9ee6327f0c7615c8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb49be125b53dd2b51df0c1baded291369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c30b9039acc792fda19c4d70da1edd0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9227a0ffd9987c2eba0ffac541134cf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c637d9efc8fb7e71f2fef9364cf26fdb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc98795c41f0b9d553064e4c077544373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cfbed68b4d4d1444d4d2de9f9e245374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735188847914f6f2ad193e145e16a728375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebe13fea9f975c479a07556974788d5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c08d9f7407b6ba1145de180d63831377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dbb2666722964ea362012310012e8e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863946a64d2e45aae99fa59504649889379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e39b30aa503d976f247bff8674e0f1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d501a27969a3bd26e24340d8185adad5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af0fe9c0745ff24bd4d6beb315b4f2e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbcc53bcde70b0e5534b7949e013e2a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a4e05556fb4308ff02ee4597e33df384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cd95edc9b805ecfc5e6ce0cb5bbf29385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8441a949306b624713dd94b848a41b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a58bcb69f5b9a8542a0a5ab74b0aabc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f498f640a4f0a2dc2437dcc684b7c264388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07bbfe41a538db3fb77e88b60211f3a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5541b2aae81da16246f6bbaaf58fc4f5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d46247766d813187014a3e4523bf8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f36e2656923d997b45e45647d5a7e3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d06e5639f154c14ba37dfc60076e69393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb497996746887f34e3f1e032ad130394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f451360468b22f32b0dfb0fbb7752c1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f9a8b5637b7275b6e8dc51582f91d7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d009b4d8b97a58cde6b8005733fb37397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4b435ac469f104faa6e3e7b2b9d366398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f038fc49a0a1662753355c1587140b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e067493447e28852f0303b2ae7adaa76400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eb54cd8d5fca815dcc6957e54d0958401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffd06c08d717c45e4fbc60b8bbc050402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13e3680a582a65d2a0baac40574fac403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95950331f0b581158ac45c3646b9a0cd404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f55877997f9deee74351dc5ccc02151405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c88f591898cf1d9ec821ee03bc3ec3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07516549b324038ad5993c6fe874cfb2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f02fba2c03ef47801447fd2f42ca55d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc4eebb515df72a86b999ffe257e873409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f3fcba1c2bd90a317a6e95c7be6608410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e85887aa967781fd613bbaed6a916f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884ae9bfd31ea2d3887e2868b363b0ba412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cb6ed2e17e1cf2ad801b4463c30f9b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7e13c74d9f77861be5e280e66f5ca414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b41da0edad3627849dcccce25492acb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b69ead2e387433e27adc9a1e091e1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f353905a2325fc7ca9cf8b84fdf0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f52ee1c97a17bd0887a237697cfd5b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0908788b2e58c5ad6f2a8d99e8baeeb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb09a204a6885a99bfcf0907797162420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1defc56ecaa9400a4b2e3c4eb93ef14d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05a5be1cfb1e2b914ea8380ea07eca7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd448da784446bda4ad6ef90b88adc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bfbbad7d23c17f1a3c7346eb58027a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd8fbdd56a77f98e9cb6a78c38472de425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c89be8a669a6ec54f6ea74a1e44f86e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754f3ed2ebe5faa3bf1263e7d397bf8c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b9b0a16d72c8a4826af81ddc719fb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a7c47f45ef4b209cfd5c08334a7d15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ecea39e2de12f9e9e8b7fc18f50d4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815e52643b77866c8f202350dc913b6c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c91d6c019b32f30f8d9d6356114580b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58b505f19ce28f98a3dcb0550f27c2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9a0de8eb4027790b0012e00c92ccc434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af0963704f914cfd9e307ee41ea21b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fc11b3ebc53012384bc0d2aff01a28436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03821837f2b31a383cedc6dfe38e7d2e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918590e6331e6b919736319b285a3b52438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92148b440f9603165fd8b13c1b33404e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab2ef6ed7783b16011d1df1d7395a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df90658858bf7c34f556bf4e69335e84441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593cd30662947b1a6e47b3203c9e7342442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94a2d80eb77bee6d034379ee0519ab443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dea6e1ddb9e6cacb70d9164a755a993444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3aeeae4b1b4942d1b2252a3ccea09d8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a8d9f7c444e65617849cfb526c137446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10888324decc41836ab6cda5455b3644447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe3266417270d7f5b9d6ed6af25e64448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248e6eb1a5517741f00c0c2ccdbc343e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe62ee7cc3c1cf63422a9fc148e076b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570790e84f04ee4dc2c519d09d846c77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc92fb3af75de024061d461d01893ae452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079683bd873a268067989e35433fa85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88c60909a5716056e7839d1a37fd0b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c2d7e8faea4d94e800a882c986f16455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5f66eb2ca5a6442fc4a427644e714e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c6e876dd466c55677153ae38a1417d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b84a4f87445fcd2f0b1af1d9b1d39b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650443a0a84260179c2a0832d577840459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d342df8ad3e4527e7f0039a80935b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b130cb9a1b89444cc213258bd54e07461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85e712f63a73ced13c8fe3d321ee2b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c761f3a0fc71e3e8ba26f1db6afc4fb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21697d79e82b1f22884b105bcd5936464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39aee710e3e057fcd4230d1407ab0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92cbb740f8c8549ca4c6cc03157c54466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5602de9d1bb731378f6492b6d29e90ac467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a634ee008cdc863f398998e469b5a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738ef4316261b56563c1fc47db6b0ad469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dce240fe6df6f5293b94c8bd595a911470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4227fbc9969d453f000466fa1d4933471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db8cb7154368e0252c811468f92770472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1117fa10827fce44131a13b87ea7d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb190f5bf2d42baf204cee7623e3e72d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a47833523f5dd4804d67578b5cd6b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce44db98f7395183e1ba8e2f7a8c3ad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a381472afdd9215bc81024559da4d2a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5a91df29dfd73415b5b7f08c57a0dd478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c6adefc7803da1a62133b51647c5b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020fe8aa8a8d09edc28bab3be1f012c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cfff166284f9a11e6dc5dae039d9a4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f541aea5f366b959708f7d9783fd0348482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86206582a9a9f9975f150ddbc555ae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731d694f3893afac7f4c655d7de7455484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e890290342c9ba943794fbfca0f3782b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59050b69641103d9d662804e652a53e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e659e658dcfdde270690ba05bf9343487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa464a96e90dc7d32d8686763ace523f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e5cbbc92b089504614b5bbf8e36172489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebcad46f9de2aff32b8513d89f79cc4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c6807de625caa55cf86c9c80688e1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a15b43d4f572f54f19834a93c8453f4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd90488e0cc72bf4bdf9c7ed072efcec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e9fde6af12a56c4da70afa0a6ae48494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccc3165229473985435b2ff3eade718495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f56319ffe7c9b782b2ad53039df2b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e595eb0ba10d66573d232299ccc83497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af850c5028e688b7cd161c3ed687e22f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c35e58d36f37453c755b279eb1084499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955d60b6cdb571279b6440145dc358c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce232da7b0d3c8528bca01568a7aae501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467a83360488155510de76660265437e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55667ab5183f0b47314da0d6b9ebb65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec57488f510ad760a69030dfa04c4f3f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871315b80625e76312d5e4714b332cf505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b2008f22e9d80fd07aacf049002846506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fd64ea8c740ee5bc0d3ea058048f3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd7466732734bfcc18236eefea3284d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341e2d19b8bcab8926c904290d6d7f9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294900d054ea5c43fb95911fa8d89fe7510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0f1217e07cbb570f2ca4e7a42ecdb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a4c05166ffefdea6f71d8f996c4e1512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6e3c49e4a73884cb0306b962291180513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbcccd7d68c4e62582549fe8f6be9f9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2671bbfa4f1f399751e46a9f852faa4c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb084f2b66f616f764fe3bd1e6436583516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad31cdcc22fb2294e4e4cab4403eaac517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3824a9837a33307138b69da5db748fb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487a4420921ac03dd1cb52b86156282519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168b80374c385b9a28da00c426bc92f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b709f29e620a65c4d0340254e873999521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d482ea051742ea085e52e6b06d3616522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82b37623ff4aed170885111b1c8a736523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6835ced15718bc08baedcf7ce9eb5af0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20327cb9f5fe30949e354bb717007dc1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204d2099d8ce605c849b7f5b76e3be75526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812461411017fb1ac1bc11c31483b63e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f658ea68b4cf42cc4143e49c1ccb9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a970212cd3b98fd516c197e764fe8fbd529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf7a3cb6e657f5f746444ce2cd9dca6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683b778e18c8138e1f4c96dd56544d13531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0adfb53d909c15608e6b426ca7944aa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b996844bade354c804a77399e05cef533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94876b6c05449c1a36c783691d0a57f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7f0d338d1d2768ecdb3dcb174ec50535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f98d388c91b73b64d4f71d2cc5fc0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad6ebbe708fada155166d97541a1b31537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cde18fd4a94b2c3042856421f5ba4b3538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e786ad93bd1a01486a5758c97b547dc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaea9b0e834e35de0f6e112c7bab1d9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8757f8c6331f9e9ced082908c0d41e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c427344e137f0713203503ea71e841542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850df65158f564732e9d902ef2433384543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c96f6c272f2ae9941830c90053194544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eba3ca47516e632e85218535a64603d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cf7af8709f3032ccf60a3d6d583a7d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b741d774670e07ab936d2699a91a127547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ded057ea62dc1ef0b35d2e1bf9d73e8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c15fb58798141d750c64195e18912d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb329a0a231ab5ec22a632a3fb8da6f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed480a74a39605682eb9576daa000cc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5750ccea949f596f7e201496d35a6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb67a4cf6fbffee290d342d45de3e15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee41076cfb6c6b6dca9d633ae43384554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4918c55f30233ca7c512a996cb54ff15555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43e91da838483da4489f65bebfabcc6556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2217664260f4c914e3f54de7e114f373557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db4425749f9d69f3ea975b9664ec483558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16feaf2751add0a89c90e2e5f73735e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed51f99e45b1d4b6637d34fc32ea53e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c1b739043a712fd2f91577361f3a0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052affddb233dbc44ed6f9c6fc1f2c9f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69b1767b5227607fe2c0f9c44a443a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494969e31b152538da3f4dc935f59974564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019a6b1aa1dba366ab91e03d90265c27565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ef1ebf4264a0e77cecfb4e929b766566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee65363641a119d22cf673f94f82a5a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069e900e72cb2a7bdd09f4b1dfb7bf6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9ec4ab7523c0631962861bc731c4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f9b173c35bc6f6a93a3c3a66ed238570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2807f8c73782cc45e0cfc255846a04571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143ee4f8f67badca4f832740918abfb3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21119500fc37505847358a37cd3ed5fd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3fa1c2e1e733fd03a6c76074c9f115574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee51763da801281bb02bf04b386e8a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f940950ffdffc5a8d4a790063991fc5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a3a38100ce785f58187f760060af5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd939a6d512591a2e19d92bbd93c9e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5f5c52302bbfb90fc669287f8dc747579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf8a6546331e466f29a5ae934693e0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41044861a56df633b658449a8b4e111c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb7670484b12b7b733360c8b1f7814582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a097310aea249a0f9ddfd519c53d5b2583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2e83bde49866a613a8eb3ad477f1a4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d557d99a00eaed2f2ade3c89d76573585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1c03398a9dbc30f9763a5e0e6afe33586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07977e32382eadba1c087f478e38b8de587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e45f99c4f7e54dd25264b9d9783f9b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8da4d0d1a20777c8eb5b587767b55589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26404a3df1200326ecdcf7586e69a876590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffd40e8abc7cd4cc3619b31bbe44c0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e19e55ec3dcde439267829bd8e61f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4ec9db861c48aa1b567dfa5b27837593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888847c9575fd3e2cf77c6c502b6d454594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23014aa18528b5669ec290cc0310b18e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e392fa9a527946269aa078daeee1aff596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d733bef34a4d83e3cd7b2dbc6c7bed597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2852fe5e45e427b61f07a6f3478cf9b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcccd9cc4e6c36a68504820fea69bb599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2520afdfbf589926cc7d4d71fad56909600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e559a8ebf2c45d22e53d77736a1cdce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0288fbc511de671450ab09131dc3e3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69c47cc33b5012b32aec468fe8710b7603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a068f8ebf55cae927f010fb2f2a1fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca470a3f0df501c29492e10b0387b4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374caaeb58618b11bb556cf2df6a110606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51720e97ceb716304b97a66c8d42bd2f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a92412fbcb268f058079318f910c6d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384448dba47bdd183ce68fdcd1283d63609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efb825a726f60353c0adfeaab3d6591610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d48b0d986a3a639f1b045ea86caf01611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d470afa3b26b230dcb86015a05d5381612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b6829561f1413c31157af56632f43613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16961ddddc8466eb982be2d01617b8cd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e874555b5cfedc3115d8d258dc3814615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd898f228bd889595c958a5cfc689f2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16e299bf924e5a5405e59bb77587321617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3acdc452dde43a3ceeff9edd23fcd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506eb936a36ce6e3e2203b835fb02e6619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec3b1f74101ac7ac87f23aff6f5a01f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574448a8680441650ab54cf2f3333950621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8d1039a7fa67a1b7730bf5582033c4622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce717faddfb1e31f4803334fe925e46623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2cb1df406ccd0e62213d3df404f98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8ba8320df51eaee52c09160ec4fcc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02f11cb8384a22650fd22bcce64fcb4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0409cef0cd03684fdca537f5690c19d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb744129f4cecdf5e87ec705de3c0271628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74cd26494f7931399c3cff3ff6231b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51eeb08d458f3769c3a6d792e781d481630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4cac9173a0a085bc245b5d8e82e36e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45b732aaed71ff026b6d2456fe2c52c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f1c6dec38bed753f7a0f3093b7f8ad633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfea69d7211e6744d8e5705945f57f7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2903b27f4644351eacbf880b1339b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79f84b4288f0196ecfce680710a16c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42719e3cd88bff835a074dd701f4dc18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380dbe8b8e4f4e4fe8373d3b4dc8f4f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802175d9f123ffae58e6649976fbe275639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b38c1902880a89b7635285e253fb74c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d73a9bf19d579b6c92f5052d2688f5e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd72132236b0f4a04b88b1d4638ffa0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757502c480549c431b82861fd652d67643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40a1a36592bde6880474ac93395f61c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbd95d0f4936a3ac4cb7a353f42e417645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1d29ad8897334ef2529af4198c4b7c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665a63f5602ecdd2e44e19e10a81300647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb417273ce569502fe3c77e986aa50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd34c9892bd6494d4fc9a6af9d05f0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dcb2bcbc60c739640cf2a145a5ec5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed693d9516196a7335d478b4068d4d67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a4566cc5c1b3facf69d16b4ea49d1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbbe71aad435fed54d0209c6f91e54653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f16b5c636be476396b41b2b55407d4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df4861e927f4e4a809e4becb0d3bc4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5134dc58b4487c1224bf61a047934ab7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea759dc92886e0bc7e97aa7a66efa4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01bcbf1c0b95c1e0751b538c374a8e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f214c1606ea6b6a58817a35538b229659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d92c72e664c0709caeb0d74ea181ef5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e924323749718a68206a8d233c8d979661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8164c95bab2c33e3993424931911881662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37e8b7fca73fa60c2977a2ad53cc2bd663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f26f3d56bca7e8fbbf22a35841baf664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66c3ee3d6c506609b1fcb4addee34c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2704c2c495c55d752037fe59192b55d4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9f41721e69d6f0839974c1dc8509f0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6302c2fe1fb76b743387faba89cee3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436851db8cff563f08b38840165569cc669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b18016d3d57b950a74f89231b00d10670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0a64e2ca89f4fb748d70fc3e5e1db671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef20f43da091c6f5536f018b650fa6b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b0bd09b9dba0a09d2bcd00aff05d1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dca222ca67575aa812d5cc25e0bf530674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b053ea038ab6d57527f9646b19e2062e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780c829fad12153277b263b996899a46676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193c87e38738cbf4386eefb4c0263cc4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24374d8c5f493dd606a708253b4ea934678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b9fcaa4d924caab24d779d6bb03ac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183e15d31da266e1fa7790a3ba81f560680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d518161249452f5439a6a82d9e1678681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea07f59d211dbf2f3f6e20e99224a72c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f96c99ec8c1c3faa7e454c0c7284d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b0184a8f38b7fa82fdd90930956d1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed5c9f6e48d58eb44b1d3b3924f4311685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d1772e8b0feda2ef6095ca2b18b4e9686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998184fa03e673db4fb094cb577f729687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517f2df9a21f7a1560d25fb16e38236688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596b3fe6dbc243c882297d97447ad8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fa99c054bf4a98ae23d4bcf6314e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52e6becbbeb1d984a6bbacf032b107691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bc6089c36745d84859998212d0ce7692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67e354949527c1cc5189b575f74ba40693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f3d98d0c70be85faf773a393509a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0bb18be225a01cbe890f59dc4cbfd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b44c69111b92c6901406835e3dcf57696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf423ee2966541c044e0542e2c8f41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4449efcb05fc472e501c18886131b72698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda55e4b537599f816500d00d4dc1997699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd46803fed6261dcc8e580afa134311a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfc31069b0d9bb0cbf5cb5686b8ad7f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f023ba6ba528752a901faa223aeac7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcdfb508c0e106d7413d2c81b7fb741703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5746a2a65c0158d9b555cc5b74e144b9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a83144c043dbd1e4382427f08fd1a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d48f723926537b6467a796fd1294dd706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4735df66effe87f8a3925b12d59bba707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068ac97db0fa3cdb5250c4f9e526322708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472f7a5a790aa425ccc9c35e2acd8b49709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5e3cc19cb1ed2360ce923d291e075710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25e27f2ca809fe67b33238784dcddd3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2e2d4155b06c0d4e8eea90ad46c99a712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2b01a924c92abc4054ecede952af7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675dd2b77cea7181c33dbc022f194a5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fda0c318e1092e64fdc6fb98be9683715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6d16c33caf52dfc17d5348311fe9a8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f1c6fb93af7c9467fe12263cd79f4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2604d2579f6e476390a8b0c837345d01718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a51465420bf34ead9ab3015800dee719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fe7a7e49047c59e6ee8bb0d131730720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d8befa2380a9bac2205aa2ff10628721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a85360a84a1d1dcb713eba846bd138a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea12ea1a85d8136ce6f2b1615d3ba45723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840606a75db870ad3bf17a2fae0beeec724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9a175d0585262132de90d09d64665725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74caeb988d9388f23c5e26ceacf493a2726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57006df5461a507fc26cd847267732a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872847b2499ee24f9707df25cdf64468728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513c98584e6b79083f09fc1c159bbaf729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434168c6078e1164a3a45b34701015b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16ea727828ea51f6ed9382f21722ad731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e353b893065101a1570461688d8b2caa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db5deb947e2a717bad696309952f18733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e319b95de3dde50dd3630d40ef395de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99bfafe2408a0ad4e6975e1372c33ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16df113626853b1b79ac4294473f077736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8dfdd743a30f2d076a6ae23b79a47737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5704c04e12908aefce3406297a2f3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223bd96684b23fa812d951ddcef1e59d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c25bf8fdec540d18e4533b4213cece740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d62a85e7b0871f55496998d50519fd7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f682eb118152cd8d8fb7aeb4c51e5c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ef587198efd0723b520352f18859f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799b10960aec6dc8eb7d49816dfa3436744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24ccd30d58305afd67bf019251ff9e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d644c74ad57037704509deaa1146529746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd29db10190244a350a86fea2755fa46747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688154707e00c12abf44df5f971234a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc2561e53383426f3fc00b3e2b5952749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11931ce305da44ba2ffa0a74f0be52bb750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca19b4420ce224c3551e831316a1347751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ceca86d822fc9a72fe8385d9ae3244752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d82af7fd038fd6bfdce871ec4c2a88753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580b2f16e029e3995cd3ba8bd721741754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58504a2a271f62ed1a56ef49bb86b89e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a628627ced957428ccb2fd9a220e3d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162b954ab54bc05c68c11c60cbe3bafd757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23920,173 +23938,173 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="688" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId688"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>346</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="689" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId689"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="690" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>347</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
-[...118 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
@@ -25910,50 +25928,170 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="754" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId754"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>379</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="755" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId755"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="756" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId756"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>380</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26220,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J379"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -31294,4442 +31432,4492 @@
         <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
         <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
         <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
         <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18212</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>10.8</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>13944</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>7.71</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
         <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>13945</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>8.279999999999999</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13946</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>5.3</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13947</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>21.8</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>26538</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>616</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>11.34</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>617</v>
+        <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
         <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
         <v>618</v>
-      </c>
-[...1 lines deleted...]
-        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
         <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>615</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>621</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>617</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>18214</v>
+        <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>623</v>
+        <v>618</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>11</v>
+        <v>624</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I212" s="0">
-        <v>8.74</v>
+        <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>624</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>18228</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>625</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I213" s="0">
-        <v>6.95</v>
+        <v>8.74</v>
       </c>
       <c r="J213" s="0" t="s">
         <v>627</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>13961</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I214" s="0">
-        <v>10.61</v>
+        <v>6.95</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>26549</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>11.03</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
         <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>632</v>
+        <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
         <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>633</v>
+        <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>17095</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="E217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="E217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F217" s="0" t="s">
-        <v>637</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>7.71</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>638</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>18243</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>639</v>
       </c>
-      <c r="E218" s="0" t="s">
+      <c r="F218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="F218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G218" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>6.97</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
         <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26569</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>12.1</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17100</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>5.89</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>17103</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>297</v>
+        <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>7.72</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17104</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.54</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17108</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>4.25</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17111</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>5.26</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17165</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>10.34</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17166</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>19.22</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17173</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>6.13</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17194</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I228" s="0">
+        <v>6.13</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>671</v>
-      </c>
-[...7 lines deleted...]
-        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17199</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="F229" s="0" t="s">
         <v>674</v>
       </c>
-      <c r="E229" s="0" t="s">
+      <c r="G229" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="F229" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>8.94</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17229</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I230" s="0">
-        <v>36.43</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
         <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>678</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I231" s="0">
         <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>679</v>
+        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17230</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="E232" s="0" t="s">
         <v>681</v>
       </c>
-      <c r="E232" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F232" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>20.99</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>683</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>682</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>683</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17231</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
+        <v>687</v>
+      </c>
+      <c r="E234" s="0" t="s">
         <v>685</v>
       </c>
-      <c r="E234" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F234" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>16.84</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>686</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>687</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17232</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>689</v>
-      </c>
-[...1 lines deleted...]
-        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>50.27</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17234</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
         <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>32.08</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
         <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
         <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>693</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
         <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>694</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17235</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>696</v>
       </c>
-      <c r="E239" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F239" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>29.51</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>698</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17260</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>24.23</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17279</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I241" s="0">
-        <v>1.93</v>
+        <v>24.23</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17280</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
         <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17287</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>23.65</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
         <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>709</v>
+        <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>712</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>710</v>
+        <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17293</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>713</v>
+        <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>714</v>
+        <v>712</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>13.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>715</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17295</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>716</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>13.91</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
         <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17296</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>14.64</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>22041</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>724</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.17</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>725</v>
+        <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17336</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
-      <c r="E249" s="0" t="s">
+      <c r="F249" s="0" t="s">
         <v>727</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>29.88</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
         <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
         <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17337</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>730</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>55</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>20.44</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>732</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17362</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>8.720000000000001</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17365</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>15.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17372</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>10.61</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>26678</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>12.69</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>26690</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>11.48</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
         <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
         <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26691</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="E258" s="0" t="s">
         <v>749</v>
       </c>
-      <c r="E258" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F258" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>7.48</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>751</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>17395</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
         <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>30.97</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
         <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
         <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
         <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="E261" s="0" t="s">
         <v>756</v>
       </c>
-      <c r="E261" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F261" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17398</v>
+        <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>4.15</v>
+        <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>759</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17407</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
         <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.66</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
         <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17417</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G264" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I264" s="0">
-        <v>8.51</v>
+        <v>19.66</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>26717</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G265" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I265" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="J265" s="0" t="s">
         <v>768</v>
-      </c>
-[...7 lines deleted...]
-        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>26725</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
+        <v>769</v>
+      </c>
+      <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
-      <c r="E266" s="0" t="s">
+      <c r="F266" s="0" t="s">
         <v>771</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>14.64</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17447</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>29.22</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17460</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>1.54</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17461</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>3.73</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17462</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>8.67</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17475</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>297</v>
+        <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>12.43</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>26739</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>15.98</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
         <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I273" s="0">
         <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
+        <v>794</v>
+      </c>
+      <c r="E274" s="0" t="s">
         <v>792</v>
       </c>
-      <c r="E274" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F274" s="0" t="s">
-        <v>591</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>793</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>55</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>228</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>796</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17506</v>
+        <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>797</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>29</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>39.52</v>
+        <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17561</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
         <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>8.109999999999999</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
         <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26765</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G280" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I280" s="0">
-        <v>10.38</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>26766</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
         <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26768</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17509</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>3.32</v>
+        <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17510</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>6.03</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17511</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>108.2</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17512</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>11.72</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
         <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
         <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
+        <v>827</v>
+      </c>
+      <c r="E288" s="0" t="s">
         <v>825</v>
       </c>
-      <c r="E288" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F288" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17513</v>
+        <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>826</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>24.59</v>
+        <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>828</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17560</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="E291" s="0" t="s">
         <v>830</v>
       </c>
-      <c r="E291" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F291" s="0" t="s">
-        <v>832</v>
+        <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>19.58</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17514</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>834</v>
       </c>
-      <c r="E292" s="0" t="s">
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>16.84</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
         <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17517</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>4.91</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17520</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>4.37</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17522</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>19.72</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17530</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>34.96</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17531</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>50.75</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17558</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>3.34</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>22103</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>4.74</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17564</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>23.63</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17574</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>18.53</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17576</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I302" s="0">
+        <v>23.63</v>
+      </c>
+      <c r="J302" s="0" t="s">
         <v>866</v>
-      </c>
-[...4 lines deleted...]
-        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17586</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
+        <v>867</v>
+      </c>
+      <c r="E303" s="0" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>8.68</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>870</v>
+        <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17590</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>870</v>
+      </c>
+      <c r="E304" s="0" t="s">
         <v>871</v>
-      </c>
-[...1 lines deleted...]
-        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>8.619999999999999</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17595</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>14.74</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17597</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>17.48</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17604</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>33.95</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17604</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>33.95</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>24396</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>884</v>
+        <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>885</v>
+        <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>886</v>
+        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>24.82</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>887</v>
+        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17608</v>
+        <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>887</v>
+      </c>
+      <c r="F310" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G310" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I310" s="0">
+        <v>33.95</v>
+      </c>
+      <c r="J310" s="0" t="s">
         <v>888</v>
-      </c>
-[...13 lines deleted...]
-        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17607</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>891</v>
       </c>
-      <c r="E311" s="0" t="s">
+      <c r="F311" s="0" t="s">
         <v>892</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>3.32</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17610</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>1.11</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17614</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.1</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17615</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.96</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17615</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.96</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>904</v>
+        <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>906</v>
+        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17617</v>
+        <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>908</v>
+        <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>905</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>16.61</v>
+        <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>907</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17618</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>909</v>
+        <v>910</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>910</v>
+        <v>911</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>10.72</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>26806</v>
+        <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>912</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>18.02</v>
+        <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>914</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>26807</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>25.62</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17623</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>31.24</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17624</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>7.14</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>22115</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>10.43</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>22116</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>724</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>12.82</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17628</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>21.04</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17632</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>57.39</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17633</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>20.22</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17634</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>48.2</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>22124</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>7.22</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>22125</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>5</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22127</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>5.02</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17645</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>10.02</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17652</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>6.65</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17664</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0"/>
+      <c r="F334" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>13.08</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17662</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>4.05</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17663</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>22.75</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>22139</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>14.23</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>22140</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>866</v>
+        <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>12.74</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22142</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>16.22</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22143</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>724</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>21.33</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>18250</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>18251</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>38.72</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>26831</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18252</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>85.31999999999999</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18255</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>18.11</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18256</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>64.55</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>22147</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>6.45</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>26847</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>11.12</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>26847</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>11.12</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26850</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>20</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>28.72</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>18259</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="E351" s="0" t="s">
         <v>1006</v>
       </c>
-      <c r="E351" s="0" t="s">
+      <c r="F351" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I351" s="0">
+        <v>11.12</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1007</v>
-      </c>
-[...10 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>22150</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>9.039999999999999</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18267</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>866</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>8.119999999999999</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18268</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>10.9</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18270</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>21</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>45.75</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18276</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>20.05</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18282</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>48.05</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18282</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1025</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>48.05</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1026</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>26865</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>10.34</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18293</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E360" s="0" t="s">
         <v>1031</v>
       </c>
-      <c r="E360" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>17.74</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18311</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.9</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>22161</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>65.56999999999999</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18320</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>19.06</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18325</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>34.94</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18324</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>16.29</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>26901</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>453</v>
+        <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>23.37</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>24538</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>17.48</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18354</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>13.74</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18354</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1056</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>13.74</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1057</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18368</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>35.59</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18369</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="E371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...1 lines deleted...]
-        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>4.57</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18371</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.01</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>29939</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>767</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>906</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>14.91</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1069</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>29940</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1070</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>767</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>9.539999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18379</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>770</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>712</v>
+        <v>912</v>
       </c>
       <c r="G375" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I375" s="0">
-        <v>23.09</v>
+        <v>14.91</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18383</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>15.32</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18386</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>11</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>6.64</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18389</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>11.97</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18393</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.23</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
+      </c>
+    </row>
+    <row r="380" spans="1:10" customHeight="1" ht="80">
+      <c r="A380" s="0"/>
+      <c r="B380" s="0"/>
+      <c r="C380" s="0">
+        <v>18389</v>
+      </c>
+      <c r="D380" s="0" t="s">
+        <v>1087</v>
+      </c>
+      <c r="E380" s="0" t="s">
+        <v>1088</v>
+      </c>
+      <c r="F380" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G380" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I380" s="0">
+        <v>11.97</v>
+      </c>
+      <c r="J380" s="0" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="381" spans="1:10" customHeight="1" ht="80">
+      <c r="A381" s="0"/>
+      <c r="B381" s="0"/>
+      <c r="C381" s="0">
+        <v>18393</v>
+      </c>
+      <c r="D381" s="0" t="s">
+        <v>1090</v>
+      </c>
+      <c r="E381" s="0" t="s">
+        <v>1091</v>
+      </c>
+      <c r="F381" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G381" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I381" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J381" s="0" t="s">
+        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>