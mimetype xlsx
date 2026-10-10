--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff43549335f70162cf49acd25d15a081.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a4d0482ef1208c274294af1223dcd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba989c967f8a6f64d85e5221ebf8a5653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa4bd70e500334c03bc55f7e4e432d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b66510bc49c7fd63b2e77b0d5224165.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe926c68575d7d24687301df3b9322b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2238d48a88a21b6144fd0bb6179379dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85676b770f0d8c4af8474a9dfc843ba18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfb94d1db007a5f9e508ad14f5b05219.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c5a71e13ff61f23ef11b30b760283d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a255345cb8f9f04ed1aa516bee21a1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b612ae2420ea58b955a55f55016772312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82563b44fe8bea1e8a6b2357002936d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9760a9fcb3cd515cf205d98bc4401014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6acc3becf8b1358a35e54cfa53ef4f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24588ce12bcc290c5468c97d8864225d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79115e6388cee682ef1ea9878e24b717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1938d493dbab6968a3bb61aa41f4ac118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29c5f967cc2d36889e84cd2362e056d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704ba41cb3157aeaab77870e7017bd620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c98f1562036c4e8dce42a0e46c687e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693e77d832fab0087102e469be864db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc654601bcc63bac02d3a007b1c2a4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c61272551b2bcd93a42760f6dd60fd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340ba7425bbc63eb7fccb2d8933ec1025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909d6eb787ee8e740ef7e22a37b88c6e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48c564b804f15b6a2cc75457b7df0527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c0bcc0c80bf6c53cb498411a8ff2f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb52f3fc992f7522d371ae7f1361af3629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e5569c36f882a193614256236c41a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a63366844e82d22617ea6a26f401231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd226b9e8b8da6ecde2d92b36741ffd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf4db326fbe59ca846e35c3a0b32ad233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb824a423e2565e5c22e01c3a2c6721e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f953ee160ecd403286146a90142be4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4b74c4ab837b57b4b46ec5993296136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6006b9f7539dcc34f2a8b16ac0ae3637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524b3de33bcc6a9a0b703a15ef521e7d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e596f0dcfaa04655fe034e80f1dce39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee273418eb47184053389d00b0896b6940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20fde65ce7fbb07b2a016e598969ab641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8222370a48cc12be0a8ece1c6da0dfc642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdacb598f5df09002abc84ad72cb4ea743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d3a740f2918baf06aef3f53db4244644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d7ed191e7a0083cd8a0896e0ebe11645.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995c34b498f1a526be3cef03667bbe7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4f1fbe5a12302ab529d8bce3603b047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98326ce028137b711012572a3f59fd8d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb585462b2e5f62fabc9a69981839d7b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec72851149906fc46dd57956c0f056250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9898df2aa6a56ba35e660fd6783e751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac8b6e1f2de2551caf72596b66e4bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ff575437b2e36ef968a67978996efc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3edac08e10d3aee751316eeb893f8a754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b957638dcd1512b57a4a87fa184c3a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c10b3fca08eaaa8d554af1952fca0d256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da816956a871d7bcd728d78719472857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048bd65a9b789a3f0858cd1ea564c2a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044fa130456c5e6a14f00e7386fc523259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded18849f496643850df3f44705f8af360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48a43e78b9f0290c810cda1e0d44baa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fa64f8f3761eba74e69cd718a88b9d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66807ec8d6682566fa5a92384404f963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88aceb0a583f418641b66a65be443b064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e41b0c180900843f0ae8ff2df51889065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa106b729dae1f4bf66667d5f8e95766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbef2c1ef800e12f1e810d6bc9ff4267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1504db54b51a7c27160cf575f6ce553168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236f4e26c260daac25901e78d65b0ba569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ca1d0c9c30e063616183a8c89dffe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699db52ca46b39e63b89878bea1ab1971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c4bac83eebe8592d084098bdcf90b472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a85364b6c67e98f6e56cda307d98973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dffb3c483ab71c98d9b38fc3d2cf96774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146888754fe3d27e97b01bd0a923ff175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a9070c796f308ec8e181022f9e741476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a949efcb01ccdaafc4e5e024d7b99c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae376255aae00c4ff1cadda6367aee78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb10b338dd78bae92a89d18ac088ae79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47881fe8be5551ff4ac8424d186e3d3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e706b4f51490d748e606fd3f01028da81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875574d94bf87aca49350464737f5fe582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb0ea4bf756afa5f90366d4c17d60f583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3468376caeda9f45ef7e8714b46d1084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c9c24603fb2f98585617acd07f153585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53308203952400547e28865b9c345bf886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9312f616ea55eb1dd0bb154f7ff7a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b96a41fc4050649ef5c29d5a78c7588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8d880255a007d6a206da3e03553ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca28813850524d6a9232ba796bd5a3690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4092bda98921ae1ca1261beb964b1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5f31ebb6e87ec06c1647974f657bb692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0a1645632b74b8c1646d36e5eb2d893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8862db23df531936dd23e585bfc77e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1a82b5fe30e2d588d09e82f51c28195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98c3c817edbe28687b6a71faa77e93196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52834bbe4932b4057ee09b25f5270397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784b2cac5b3ecbb4360125b7d11424b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547c4d551c1cc66daf61d7e8b116717799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52daa35b54f2d62351f27ab022de8d71100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8993b5cb4f89b9386c39d0796158eb5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05b279676b7d7dca75af912ccdcfa1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1ba5282670e4e39e8c7c799a296474103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e6a25420220f277fe801fa9413af49104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83c9e2f188e51963a0399d90a66300105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b179957c3ce600afb1228a5907b20106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21571912533bb6cb6f2814a299ed3cb2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc7cd940c4b860488154f0f51ba6e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a89837a326f6da3413ab03096b7a5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedec43a4cb4eca9d979e481aa35a1a7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b90eac9f281326d0bde987b6d614d67111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c909b652ea1fa1e5de704c736a4916112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313e86569b68e3e4e1a09f78734ce32113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb63ff1d3a9d7e92164afced21634b114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c375a8d082ea6096a5c23974870dfc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9625beeee0e71e5c1604f8506f93ac116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bdd6de45e8b798c7311c07320af876117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74099c9a82f74d8e71e6ecdf26755b6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df24ddb05eecb71f6b73dac5a5ae83b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2e18596c2c72f2ec1e45a366e9bf0d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ab14b954d6074192aecc6c4433a2b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd365b180d0ce845b643a859fc51d59122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee102463fc2489f1048de449854652e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff0731a7ea91abda53c67cb26124a17124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4e6e0a3101190d105c9f1c4c433dc125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74b79cf567752029e41ea5640aef2eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9077c85df7bd391baa9391258b7f9a90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88953b5e7e70a89852ffe61401892e62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a489b0f462d875f16da5f9efc7c1169129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fef7b92e70d58ce370cb1e3ad26d1d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12422ec84a0803bfe30d0320cc84e14131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66d54c522142c91a7861ab4a715d40f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc9aea0e34c5da18d6ec7fc8c56798133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bf379331bae085c918952804b87eff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3d2afe0d3e386f473a9b4ed56649ca135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dca3a6ce4b62b11dea575e321e4988136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31de5ec46de1cecebbbf3aca726e89ac137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dd31b9f4ec8cf640f1d86653f1a2ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d554a8e7cce2df528f6cfb153b97a0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a95211b782bf4575b609cc4169260d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1492886a49fea04c4788d8cffb226141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec64d6d247783f369094f1b21b891f1b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa88439f74bfbadd55c41c5aa02e04a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e252fe2eeafa534ee14cbf9975fa023e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd122dbc3c5fab098c165f43a21360145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45470032de97a827cad229f9b39680f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4f9cc2824658b4fdcfc5720f88a360147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac021c904f21509068fe76bfc4e554148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4e7a756fc64143f9c8be2811a36cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af51146131dbbd6d04b140eb43f7e24150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71146f1be11bafe87b4595d7108da56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e637d640aef2743e061bab08fb459ddf152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8526060ac34cbec229b9260a3a727153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e23646beeb6a72aae44e22d2b83a42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aaac2ea03950473e62cce6a98ad35f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e87a13b0809105382bffddbce4afce156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497c31441e8a93ce2bfe16489a10e8e7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92986bc18b9256842bceb8768eb8bce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3ba2d20b59c3b2d0acdb1e28fe6df3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e552b1bd87c3c8f8fd2440003d0acc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b164aae1c9eb3189423c2bab888cf0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06050f642ac13670a2d992e5b3fa936a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbc257c454416ae62fb11429c3d693163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34257d4b8ddb80d2e0e2b6202cbc3d73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e299fe793baa8375bbf78afe4b99d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad5f530a74e7168058016f5c8b005bb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5481cff719c7059d986da6820beb69167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8182e2ceb476ae339a722e45c9fc46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196e3702c1ae4920f72334ed296835df169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0362ddf66038f8f76cf307114dd0a5c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e864a29890503c3eb2a6a3da0d09d486171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3643949ed02a59f84f83a36e7fab355f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89244938647b33c6ba3e9ac54c83498d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5ad74dcc797e460296e7a1a0a28930174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4da95e2cd451d6e85da63c44c794c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e08abf2f9693c543abb7e0e7a224f80176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31b1021169d7851e03dfc2363a3bde1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ce8d521fa585f58ca3fb7caa83b3d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b143dfff52c49eba96c56cf93cf164dc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f09cc3db204d8013447932604b9ee8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a82a9ffa66648441ff792e4eb34c4f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb137eceeffeb6b25a26ef54250518b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c09be82a0424f2bcbd2974c81a8a3183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863d49cb4001fde03ed8770091f4d3f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d8421efdf1a55a8a91b54af2c68ad6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dac7e0455aa5245a48512a5abb0152186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378ae6f886f495cc3ce86ac8bcd1d61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263808faf2db57d5036df40cc3e6e8c2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32240b8d2c8734552bfc33123f2a83e2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63900ac9e3de7cadd06c21c2e71d2f77190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706a750e4d5e55ee291a29e8809d25fe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a1f55e0dae4055e87d89347be1ea3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5dff35d20166a3d97a5f1640a71d28193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d4ebf6dad0b9334438a088814f4ec0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9645534f12094d5e07b2aee0a66a9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d340c05e563610f7e73295de4b00e76e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2406b13993765059a017d6e08745919f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde926522f393616e6eb08bf033dd88198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec1138695e07c51f4f19c359584db0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fe09aecc55030fc7dac703ce2bf5b9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f78a3716978c7a5adfc0eeddca07a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d8aa9c806e2bcaf4e777aea0fe633202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e90815461a4b232354e61f76811873203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff24ca3257b820887cefc38f6dacf1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45497504674f535d590e41fc45f851d2205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b8fd4cf37fb06490a30bdf06b5a1fa206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa160d3b832238bf6009365ae1642a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b173bcf67a80e712692e8fba0ec09bc6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c4e18255014bc09e5dc58efaf0a3b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51711792c848e025393c217fb3580004210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f82cb9d44bda8cfa605dff812c5d4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e92a81ee8e6c173c063eae3f9bc10212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46f461104c5cea9df14a0aa0a953ae3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72c70e36c4b15baaccaca916ca947d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69e10bd5ffd356cfc626ba496b81708215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a183350339fea62a4ee1031b08bac0d7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e64131b87b39c45fb17520c403ffe9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6f9a0641c6bf4dbb67bab6e05b43ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be8648962e7c7a2a90c87e0159b03c0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17481bb730c1fdb4bf440d7c85e759ea220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d28f49e06395b89379522564b0577221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce404945fb47fdb1ccd1fe6ab050924b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a64a01a9fd0bfe187cc8b96601624e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c80e16b2a460f625157326208ce973224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8bace4464628a28456e0381721595f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f826fce652f7f7a3ea3b330c4b3668226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a55346805a2c974c3bd53a511e6db9f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921685a30127927b60198d5d179c916a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aadd09c580ec425196cfee6137939c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57db05315ed553a3b02f7c95e648021230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002e29275c0721fea18c42ffa7d72ea231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93511dab5e9e5d8e82cc8d2e751932232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c60d93269b32f38dc905dfc2c9cdcb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252aa15737158fc60da0aec6aaae3b68234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14cd43c8c966f049a0d967c16e73c11235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3285014d3fb14fc60c7f210a333c78236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d122a00d52e62ffc1cecf767f3f9ada237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377f38974c6b353dbf1d7f7268e90372238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5602f2c35c14ed82ef3be86b32c371d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c1407286533e3e4108df27963f35ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfc7efece809bbabd5d2a0a94c406b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83459bca757ca8e5d8162ec02af2ab38242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1e71ea24f4cda56f960626a41ae629243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3f560b54385f1f6291670679c3fd7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae18f8b60b8ccda7dc6a386fcc0fb249245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00553845a34cf107ff9e78ae0bc593d5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f3b6bb4e84aa0fbdf4170c88bcb67f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7ce065d95dc46750b6d8cc480e2d8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2629df52b3f6d4d2b90641d4800ab5e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d78471bc0ba4f1f15303482142cadb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c94d22c076d1edd2c847968ad4fdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bd6fbab810ad32aa0210c2b698d8a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d36037f3f0fbd82d5b5206657e3e1c4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d61bf0a511ffc647978b5a83cd5540254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f348451a77be8dff418b8d1e7347ce255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abedd59d054174a691b2cfe79e6c234e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a62f0d81aad46e6d05a21bb3b6c042e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4d733bab2400ab3e239dd9d75de692258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f89035d0d5f1f1e2d75d8f4482bdf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f05fd2d439dd43873b19fe713673e0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6b87b8492b4d19e4195b4649a4ce8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8c7b00ee66a5e438abcfc6336e0650262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b81dfd94bb6826ed783a70d06ec4dcc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1d2b6291dae8abb5d74a18b67729aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45668e21bc7e4cfa7301ea54dab29c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc65f8147b613ae9a36ae1dd00dfe448266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e20b22f149123cdd370ab84bb50598d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46b04ec8986bdfb76bbc5f356b93d6c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d1f5a80e6a85ccd267f78ee4bf222e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4a23dfdab28ad579c641788963904270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2186bde32ee479fd634890087dea876e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17cd2e17f17700f0f51fe373600ddc1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afccb89a45ace6b61e67af22661e36e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfeaec581b57873e62e855d0c0ffb8d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7354b13af6bb0f66526351b75802d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb53cd8b6582b7e2564afbc4ec6efb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b063a0c427b5278f6ad4a14418dfbdb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb0a9011ad96ea10f6ab707e6e7a0bf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62b112c5e86d01fdedf1f3e2071f153279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549b0a0bad31624b41d0cb7469b2761c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660979b594e24fdc144a38a6dc3490e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b2f3c7c957450dfd75f9c6e866a277282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e5ad46e915146bdda45387b623433b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f017395da745b4d9e2e518a1af5f461284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93150230c8b749be89de7a4e46d516ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb363b5bd6b191b1aefd97f571b93e59286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e0941c857baac9d02329239a4ca42287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a15e34c3f5bde60e97350a0f2fb87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a10fb24d37d4533161d4ad244acd178289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75123c7e94148aa26050f73c234672e1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9459fc48c9b664b3c8768697aa90e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b92f700f08a90405ae715dadbfe060292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8d70d11faad038a93ad38a5ce5e122293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2103370b88c3e741d32d7991389d5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6cd0fea2e8fa642ae32bdb67a19acc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7727153554408d6f02c0cde0379922a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb0245611abcb6eed7cffaa811aa23297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a25b3c17324dce0c34f6d0297a8bf7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621ebe2989e5b8528571797f28cd6b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e7c34a8d11212bf31508098ad4f10c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cd9d6e5fb758040e08f4ca8ffbe24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a9b0530bfceae43934e6b50b2c5b9d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bb021d43295c356c512a6b1367b893303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81755159ad5e6b8b3b7553dde1d76aab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74050faaaa499e325e03a7f182dfa63e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c471bfb675598ce6c3e7060a865076e0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36193ee4179611972e44c9b666d87861307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0dfa4ce47cd4cbcaa8b2395285f22b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caabac954461e80d653c2dd84e4ea335309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90f1ad280578956f9404d05b55d2561310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609eb630ec7cb3ec1b43f2e8396a49ff311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9811ce26b556d95e61eee20e746c5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4083f646fc6225dedd4e01b1ec184aa1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c94efe40392fd33ee9f29050adbe7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7b0a2ec6909919b23dd19e22af3774315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0c94eb628d891e60db189dfec8eea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbe5023c17b0e51efbf83111c1a052317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c546a7a89f1c52750a1bfe1110b81121318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab29a4e096b98384eba15901f46e4f10319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4490028b499bf83b232a0983079779320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41ed903d7d3a5fbb51a486017b141c1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871be693a2050f0a367d882e12764b76322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0803c4c1b50c49f8b509d880afaa16e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee072e449bf6fc7405eb3a2f08559e94324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae71aa40986db6ee7e4682507f466b0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406f01f079e3ae50f353620a9fd97e5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cd75894d2b2503834962180754617c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3212cdb8e0ef20bda7e9453c99b4fbcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74b7a0e80ff816a4604ea0af60e391329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b141688b2eb9913a0a295eaa49eb57330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a100bb8058cdc8cbfd93d476f0ecf40331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a1dda2556ec97562ad883f784e360332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f891fee06b1babdf42f6a45e180654333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb0c704a6c0adc2d90c6b781eff7eac334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67f5bcd83d0ffa26935b618397f904335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5a0fc03b03f8ad54a3e278bb7b834336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b8467abaaa468c2471b1f3e089e977337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed812f5d601e86754ccbdf117cfceb2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8ce8f071583b127ac36da54818748b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8851e6ec9a3f4863252531ba0cfeef340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9286682fd65ff2b3ba91d642fffead48341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bb8e04204641a93960d9c20a67ee8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65d9f69cc217a656711e5a043986db8343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca40d6ba87369759e34c9cd2c690ba344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657d456c8583b7a438f794f2083811d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc28f8183724637cdceb431dfe882b4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364d80006a941eadf61b1370e363157a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf3c6a14b89afeb895e84fc4a3024d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e4c6286b31cd9a8efbc5dc329f3ff9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1c0c59dbf19f45358b96d5f446dcda350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a7d6f13d421f99addfd76469e19671351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a661d6a912e5f5e5520b687f3e5633352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640fa9019b27ec5c13ec4d59f1a1a94353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170c3b74de9b045f71e2931b3ed0192d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf049e826f315a5a389cce842465ebed355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd759688a23c5b0af88eda3756518d05356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d3d407f09cd6a92f1200df481f6be9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7643830eb8aa718b3c43135ce5e7689358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a178e639e0522b2b511d0c77eb3f8730359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfef2b2749deddb4ec626e083f7232a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef0ef1b0fcb2fea21c0020d5d69512361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e2266be0c996dac2b9834492648f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685457b06a467084c4432370a64ca1a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a888c86a68f81d2f1b75a5d9fa863364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96ec7aed806b1a9a7881363ad10d47365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b0e38386a0ef8819a17d1f15ec765366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d6a18049adf3a0652878ce1c63849367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bde572a92d6c3ab93f2c47a47df5c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767da7b5068c142d277774f86b19453369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ebbb4370eb9c59159adce60205c035370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abd4ba031e13e35de6e6caf81d33a89371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069bc53c535f3d35c95c5e80b94ba94372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f1c2bf468e4af7a4c6cfc3f4b0bf3373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ba2a9768f81c43edb7336a796512f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68087556907fe4ff1b9d664b596645b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb2feaf57c7961c0a4ea9a352ced6d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde28e20c724a5ae0610ba8355aebbe377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ab05ebdb98c4989175c3aed9173cd5378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70930fb3df5a13978cf8da49bd18935379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53dcf81b9b48806fe72323e90dfa6dc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da319179119276ba3c2375e245ce38381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98be966bce92acc50a2220b9b575cad382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a5134331e9c87be6a99cca61b745c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf735363f1197f373ae7457fd7a0890384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591cc8574fe037c82d228d4419ac86eb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0652515c91397fa8bc56e4d4f3cd50386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b72a3a9a49f11e7fafa85aca6bcb54a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7859cb6aab7b7c64444219070d00e997388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dec61b5fe93df592ceb757b49ca91fe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f17cf3bd34bb13ab4df516a34f1f35390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52fb293fc5ec3fd8252c9f97262195e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9cb5095ab2f2aa35de58b5bc3f5387392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0573c15c781a54e3bd5e017356d8cf0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c871738f29fdc5ed7a47a6be85925a6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b59ecec26950245fa910505ab6993395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1ed9b0ee4ca05d5b6a03fa1c08172396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824324568e81913bb3e7ba1e0f284dc397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f763ca12a8e39e0b1ec7d5b5eead2d0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863747d8f8eedc16ddcc6018ef075d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e6702526d71e37f806b5335c7e102400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171eeed655b04ef3436889eb3781c8e2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f998a1f224730a94b89e28efd1e0844402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc84b08eba4ba899424ee211e1abd56f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f9dcaf05b6b1305f69fe653543c1b5404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c40d6ef494876fa8ecf8fc6a6897b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcaa5d02e39b5878a755c279113244f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e239f327afbbbe62c2718deed467be8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a836847a09bfc7fd95f87f0cc7d85aeb408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934bec34602190f2dad23cdea79b5cde409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447a062844109794e853bcd85044945410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07104d645ce9e09e922668de67138fdd411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8ba0921389d755b334432799f2c9f1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00244231d3dbc5973b2ccce6386ada89413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6f2915543e6f89cd9db04db2824850414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8beeb7e5810dbdd2ab0f7e338283e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db1162a8ba9d9b96b1ccc250298b03416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d17cd5546dd1a9038c882bace4111417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed8ba630e2bd646d23d50f8ebc6d5e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c2f371ba2eadbc9b16bafbe5c5ed43419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4063e750be5a63dbf82638570499d7420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daeb6a4c7fc800a028aba5208c3897ac421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07761b0d62ae330d60d6b03bdbfcd7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b345e902710e093e1498dc617fff836423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee38b24ba99acb1274c96c995b9a2857424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce233d0266b219ddf9abcc19ed7f2b2425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b263f187433e414da0cc0cb03ea5f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1539427e28224a883d839e9f7f3235427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1d5697f74a37b4227b16ea1ba4f4f1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6389ac4457c0af5a053f30904b16a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bdc68b7b31c702edea3ca314273898430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3f1619f7c2a4118aac0069f8975a87431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ab82c4a47334a95eccd04391e09a2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f033a5b69be39b514d38da2cac5318433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5a578b6c37afcaff1a6fc940d72b5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c55d123d791c1f0ea10bfc5aa457dbc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5a4de55cbc1131332285206631ee95436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba26c5782cc8dd0d12012fbe72a5d71437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41adee2445d33099ecadc48202ba8d87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ee1ef782530a16e5beb23225f68bab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85227add3e8270cb370d965900182b6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88361318e6e5e9ec8a2202ade563cdf1441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dff450d5a8562c65bfe0fa35d7f1e3b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bb6bf26b9b1fe0ec6bb8555cd06b17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890f93a575074b9a0a86849d633ba51444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02ad5aa94ff614982b1ef80356dd26445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550ebb9bf6487a9e99d1c5eb2ef0af43446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d309c5a6ef86db010e785071b3c0107d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e903a7319c30465143ee0af031070079448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de866f70626dc3f8f77ab51a9160b0d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1132830229d9d53bb588720674fdf8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d05b7ef7cd600e2503dd3b7873812f451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066b52a30fd87d9a7004c3fa6a0b321452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87966d26863ab71f7a1a1a2fd9047475453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fd056c5c6ea270d87f005ffd504af8454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1f9516bf6b422929ee2667d5e1cb5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ffcbbb827ec947c7140096a7564c2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bb2e3a3e0e8e2ff1f64c8a4a41813457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962937d136aafaeef86789d435b5a873458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44132c3003899db4ce629f42bbcc44de459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f7eaa748fa1d43b8ffa0a36254577d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c60a2db3042bdc5c98905ddbef0300461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdefd10c2b72fa5ab1776998569c8f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f996ceee911e7bb908c154631fa8dc05463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785b615bfae73a66a739fc7b6dfaf8a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde7c5c21a3f1c46e3dff486766b6a91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70f86f2ca2b5b9a4536386b5712535466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0379bad28a1a6fbd9d03367b87b3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d1ebec13955dcf008d9ee7e9eace50468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4365b15641ee1e0641298aa3ad0a8972469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220346cc5e4990627ee22b3c7237bd7f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27eb32cf4ff417a2705055ef0e64192471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6892365cd671dfd300804d8c249452472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775e4d9c0a6445feefae181303cc9eb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d753166dabf34ea34d4ff698902e96474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167952ea4bc079143d92f4898c3e6993475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dc4596bd1285d12e8b100f3ab07e4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96622d1dd3913d7cbc1ab5a3730f6c4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63273cd77c71140f56181d64398be6b0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762c54f4566a623cf72000b7add4d2d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dcfa4a3f531398355b9ee260e96b17480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307df565b04512e30cdd6adc7981b42481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5096c1100a3a2ea5bfc6a08900c4a61482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01a7e0f726f6e987ef04cd7f2a94eb1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4afffd0c8d96fc5bab8ccc8be2a0dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0879576583050ee38a1fc4ae392f39485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c21af07b4af26d0ae78e4f90d6796486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43208def73954c31dedf38d7015dfba1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29bea7f622ed9db9c48adf88f6c734488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d54d60216bd89cb4eda4ac23c3bd1a3489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cb5845c53cba09757c4a976513894490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e396d562006bf0073329f95b6fc9a491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009985678fb1cf90859d1ce3984ca5ab492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879940ef35f8010de43324156026c06493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d23953ae8f0d836629b2c1c10c09f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff4356f413ba703f547b7e855b62a0495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba20936513fd547aa12660f7effd924b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fcd69016c73cde2abb6727028442b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bb48f7247e1d1e1983f68e09fa3264498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5c48d26c9ac9957b24f6e3c664db3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a71043d539d037cd05bcd09498d7e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f58b647a0d9e7a75ad67348a625eaf7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0fde1847dc1818bcef2094b4b997b1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be5cdb396507912fd3cff1af44232e9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0645c88268c1a85621776f86691a45504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800962ac1a7d118cfd62a7408abf4f02505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c60879947d442641145ab42d446dcc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d012b5234bcad8d601f6dd8e1918b0d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4699a0b22f96eb877229cfa49b62c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441e255ce892d5c1becc42a5e976873f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0e6a1af03fdc367472d5c81603ec5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730588549b4708e160b470af37abe161511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede481ea768c7f5f896c68c169bd1ab512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebee2ac0bd85801c779140421940fed5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d034c2d874b869ab7e9047363b83c3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3f70411a1094428712b9f2611b570515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf387dbd2bcec162092456b2728c46516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54ddef201b38e5737e1816a63cf64c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba8e879310f62c68e83396fcbf50e0518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef044a95e5d5e46db796256974738d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cad7793421c0f7da29b997a2fbb4e9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6193767716c4e62b27d3423eb90e8e3521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981d9795314575b99ebdfbc6af3be840522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b33ddd0d6e85b4cac3ffee9c71b249523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b09cfd45fcacefefa865108da89f642524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b019408b62d4b336da90821da99333525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb071f9c92d00103cd81aa4bd74302526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ebe55e9b80b502a448d975e668096527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e56f4cf283eb3e35ee9752c1eb793e1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb29c05eef090cf307c5bf40dbcc05529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3113a3fd4c8e9c60c456199d10ffc78530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3834970a8a58420d7fc0eb74db351f56531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b0e65705c03845b1a2360b9018836532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec43a373eee7d783d291558f24f5dcb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de3c224c91596ea656b8aa297dabe8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2113b81831e7c77703dcfe60de36c9e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b47da047aa3daf71b6fb5bd005fd2a4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c17884547bf20e0d3b7f4c862fd439537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ab91689885e7076e74971343899a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e966d97c9300c047548696016fe4ec03539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982130487902ce3c8cc5090543c3701540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec258c2bdb10cc1cdb5bc7d5ea599227541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a3537f8196681820f17d954b960094542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df45a0499e867e46f77c8e2c7e00f03d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e8de014e5ebf92f143153cde0686f2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5ad853ff52bb79e4af88d6afb622d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b2172380a1bba59fe9332985be5270546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df326bcff0f0c52abbabdae87a564a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5f1ba3870a4c9e2dc854b1dde1ff82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1164a705e5a415553dc8642804323a6e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5137458c7661161319f83885aaa9980550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9201067495c39012a7ccb6dddcb1075551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a5aa69a97b62a57e697101ceb2c87552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4f7f49e5004b0c0c16643e909e62f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6f6977e4c527c17140d3c9014a66e1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dbcd3ecc902cc8ea2cff5ee5a46d18555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6c43d2ba26d30edb123507d8d470a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d42664cd6328f093da508f06759e2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d46c532a7ae2ff59bfad910311e15d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e3eb172131526cd558201102683dd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5045fb3307c65f10e174fcdb60a503d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862928d9aa5efe259f6eed256dae2c58561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf44dc5e04aafdbd73327745cd357431562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f45c886ab357fa631a86735638bec5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735f801bb1fdbfa3ebacc90edbed0be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af21c89ce18001117cc71ecef486b3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ab78dba7ce9915025e03c6ed189d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3aa48e3547d543c077904460f737c6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa546c18cfd9089baa6916111025a9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043b234ff2b742c841880060eebbd2f7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0793c4e97367c6fa770c2fa232738f8f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9314f45a96df3e73d5d5d90675f68ab571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6bf2ec1d106c40a21362171857f0b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04af211d25b58ca0084625404a7a1534573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f3ba7b5b20ac5ed1194c3f3bec25d0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ed61dd236893991a9ea2795ab23480575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbdd5c8bfd49b7f0bd69e1492f5c9c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a1d17a0aa8505079789095b7720ca577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e98e799ed90873c0d0706ada74bff9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c38e45cc7824fe2bdddae26a20793d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6e14e8ba543f945f2100615b453ab580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419083d6fb912efb5a39df301d18532581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a4a637100878c985579ec5b5b736f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbc9a68b12b496139d2f6c1b51fb8d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecef5d1c1f6633947efe3f6f76185f13584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed47e311cbc95d2dbad9227a4bc260585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddd67fd461ab35b86a9f55215a31f4e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8b863729becb227496a9aafcd935be587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45836f362f43f93a3ee18f118fc4ed6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d34bac6daedd9629cf77531d65d4d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef2679da5c4e48268f49b706fd263dd590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5062e2016880dd76684e697a060e33591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66763194ccd5095de9e2de810ce6f588592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34f4db0c57fa44d887ab9ff978e3b0e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460c24e9428623db8437ac556098c34d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1620837d1a5058f36a58c29b1de35595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3bb39268b05e21f956fe8943b7cd08596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13c6d1f05181aa58c84771a6c79a3d8597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696daa2aa0daed00c99689f818dbdab598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3dae9f0a7da153b2ad35e3373956a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8c52a678f5e3a44ea03c5c86ab190e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed94ba3fd590b846fb3b78d3f1c8cda601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067491e83b8696db9588fe44166185cd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bcaa57bdee9a04462b71dad359002603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd1ede7dcbc53e570245721f05b1f12604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0938f61127661dcba14739fcd41ff2ed605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1389221ebd08a1bcaef02c379d030004606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c35de781cd48db684fad202e984ab7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509a495074a0a0fe5dd766ff772e08f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ffaf717ab98c3237213bc5db013f19609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fc9361acab5fa4634a6e0ec6e9240610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde25a321caafecb35378687f188cdf2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0121df12c2a5da58f7e4c304189c7f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bdc94733dca7b71616593d893c00bf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc65521394787aa1d70fd22fc5b83d3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4c99fa399cdd9cd4709be17f0c6ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d7df906c4491ee8fcec0c3efdb84cc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0702cddcf28559626eee30e3d3ff84617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac92bd1d27eb076e4d5f33f1f88ff64d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb68137d1abd6dab61c9deb565184c6d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e70df83196c1eddd48634d3e8b8329620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1a8b29b76d6ad903d2ce94a426116621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b31e360452e2542fdcdade247ec519622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0862b72223d7aa2695385b5ff1b05bec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a48bf2481d5db9052b8c8559ab5d88c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61774b5c5452cc7b3ad4e7d091dbf386625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1477c374a329dccd4da4e97ca66f159f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d89bbdf9765d7bfe50df12f8d901c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc7e000db654bbac295551896c998fd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d8ca51895718ac710f23e88e04c02629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5188c8e06bbecd7083c8c977d2946684630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4a7c89884f3971169d464ec62c315c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d3f7dc18e9468c82e7705144567ba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0995acdafdb4bafcc93f91327182dc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a1e20e4c4e4f5473196beec98aa713634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5ba2f80cd98cb8564016e216522b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe00f7cd0ae685e0a51c4c2288277cf2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2a2f070a9877015f15868a91fc9c1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e959e46c3307e3d9b05d8c97cfc4040c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62967b7a399e86a6494806cb8fd6fbc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6643d536f0c61f2a51717f94f9742cbf640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e022b33d31bd1b56d3eea478161431641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa82775121ec1efe8caa0dd7a7ed933642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d20839ef53edbb5b470ca435757384643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ee0b8fba6042e58932960b26f8c6e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867923fdb8c4d3813820ff17991449b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a01bdb1604df02711cd6cbdaf0042b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ef1352aca4a65a35d7b25d44fc46b8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60aa9d1ca90ccc7ef5bd89805df1600648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826c143f5afb400d0835bf47c4dccb3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd0a919cd1a6798ac558b850b0a7521650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adffa92a3e1e38874dcbf5b761814f46651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95cfd6228b861cf9b71c921245dbe14652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6102b266ad09d6ee99e1470951ed40a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27a24899734d2a75128ce83134d845654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e6b198a4d453d340bb50c6c5a873f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c97d2192af037bcb0d6f239fd26ec34656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea8228c9e45ffa4ce0fd0b00de158c8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1452014471bedd7c3a3aa4b02f535e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c74848041e0fb74f9008836d427772659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43f66cd7bc8b07fc27560ae866ba62660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549072a7dd62e237092e19df2e24bef3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5cacab20bf654621fbffdf30113126662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50837b780ece0e3d09242198ca041e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75af720d4d6f6e17ed6d7400c34fc3f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e54f063efa04f28dadbca7016180536665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39958f46b0b429ca24b8f0685eccd69b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42026f1ecef7fc6272c7fd3355ebfb30667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc244910e537d03f0168c9beea944a668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716bba3e9f603f2ae1d5d37a592a4858669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f14a700c8e36d5f4df3bf8c406728c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923cbacf8aa58fd6bd5695fc3f74b16671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c0d55d37c794f1d4c2f455f4a3e3f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29ee07e92e68098a9ea702a145457b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468dbcfba7a0940088975655350aa26c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58036ff2f4e3bf795b7a83f53528f9c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4336c674d7b326a2548cf03f67533a34676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db2853841b49987d763627fa09ac377677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f12c0bf647950fa0103adf1c568a16c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b249b9ff0bc98ab8280c40ee8b48fcb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586760ce362cfaddf140b2648c2b2f88680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1d4e1892f8384952b5712dc53c97f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a857de371c76d670be99380495bafc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fd59220b5e1c9a03e88849cd6ca73683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634a9484653b00901f57b02030fd1a5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ab8478e954081987553d211aa3bdb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76129edbdbb6b094d92f855e2f87025f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b5fc531e374dd382d13ae0e4dab47687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52716ab06747da5e16ee9791c64301ad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae478371f609b95ddd2db6d47f4e90bd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9209ceeb90751161a3e7b1aeeae8a2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915169c7e51231d765b1f9ce1a19d4b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e92c50cf84344c9a30d22e3b414ba692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45abd65a1d314581f4c75c23b66e2e27693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb67f7f2963f234623ecb5b53da28f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb6797f20d89201013341f364f980dd695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958666a954705ee7194af3fdf8958cbf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a44764372ecda1172a8319e08f09fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a6b796170b33d5dd11790052909a7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ece62c77e2acb927cd733238d9408d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26ea9d86bc64647e2bdae0998565229700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9ab021b8312869afb186379c0bc209701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad63c7647bbde437bc4f2ee03152fc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b74552775d967421e067770f0104f1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842fa45e291b7a861419e88203d8e53f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829c89d78813a4ec680ed912351415f6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf0722abcffbf2f1f5f1a6b47c41d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46a440bf83160730314b2fdb2fa6e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e9c2fea12c5a9323762218081c5ed708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7345c15f252e5f1afe1b0921300ed520709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e62a8daeb0c397b1d1a78babc62c2b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200d71b0e6bf22a3abb973ae7e24fc46711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f03b9cd153d52ab49094206ab5d44dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef82822c7fab1d5ad7631d64d68258d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceeb0afac619f9bd3eb1160cd22552a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c35e31ae93bfd7d51d939209188162715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc67c3d8c1464638bda62df49dfc078716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ab93c20003936ca81ec685180670d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e301738a72d9db78ae0401ed440a24718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4403dcdc631c407a2f804f670ced87719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97f1348c279dafe4178143f7be929d2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644017f2bd3dca9b636d1810be29a710721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff1c14de6e3ad36089defb9c4dec23722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2ffe7b437aa90e55c7267b1252e60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a86a58ad0a8306a9a4cec9551b8b8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845d9b2923a088751a7245f1095a6a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f02d0a7d8edfe112d6069bf5159729c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384f6ca7b35dfadf856a5357ba0f3210727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ef6898846ad6adab98564f6275636728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a244604249733054e5686ba5669bfc729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30974fe8bb04782cf35af3f1418050e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb670a2f968673f4287bb5f0bbb0bf83731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29011062a95f2599f8294fab76fc0974732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc1f45592d838a8c11c831e12bda71733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365bda4eff185f9598c0c1effc7e19be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db000835d0e338d978aa21ea806c4755735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a91186aafe23541bb729c7f555f4d0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2953bf9399bfaba000a5b79ab7465737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c576e1400648b54b86b829dd9740225738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96488d105bda512bb88b9b6f136cac3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1a3b7ab8edc3546820a1d457f4825740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed3382e453cdda7002b3f7862c544f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de510c906810624e684c17141b670190742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9998106ade2887e24ebf478e6df3b20743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d9cb3fe7faa87ce4bcff7293317b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c014656681f7e740a2afdfdf0ddbdf16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d4ad5cf8625b475c1532f4e9c00a57746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c82bff3a759f8f4449083af86cbcce747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da527bf2a7f076061876cff1ea45d36c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10bfd2d0bec14ff89402414012d1e21749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b35295d4b07de87f5a5283e8cc5a1ab750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acefd2604e624d979fce8bfa2e9e3ab751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ce3480333425aa039ed0d96507729752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f8293ebb3a8779516bc181d2037fc7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760df1da4436dd27a0f3c3f36aa1bd4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5aad92de03192660ea2d46983091d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6432c4e4547c68a30485f6f11db8f3a7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa59cbd4fb887dd6f374cddb327c36757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec210ab2560c6fcdb89f1cd1b68a46a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c049ad0ad03444f87fefe1190ba1ef9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdc3923878717c2922f79024505e6c31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bded76f808c0aef3febbf7cfac93a42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e71b8ed983efbc544bbcd017409fef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307b8a6ad138a6488aa68d92b9a33394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643bbf563867454d8ec29ef3051a13dd5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89878fd3f761eabede5e6791aae7c11f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7fe4ad3c1d01dd1c4d5fa216a33f087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c414b865b5391a2539a03b56a5f8c4008.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047a7f11ffcd20ccdea72708f22ec449.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfc793c50ea80239e8fcadf21fdf3b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad445e840a0d83bb71e7970a2271ca711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1f1775cdc4dd3d9a9a1c8c03e148312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a319db8effc2ff68f4bd329c1647a5513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba88043e66333485a54753f00f025ec14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6276b865b879c8aa440175d21b3834915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87cd0eb4d843859ed76c76d3e36527316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beec38a522c8b6ca6351bf061f4df8417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43367e6f9cf2221fc0f124693383dd7a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab155ed3972472a2bc1766065fda0519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17e3ea7c514d9d110d68b24e6ddb66720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884e0fbecfeb3c809cbe35db620f910921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f3a6d70fad972bed48da09e45f9f0822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522d39aeaf7522495f5f8e060e8a3d4023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b29e26df98d922007b8e31653368924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a608ca13edbc7f3a23153653ac6d5c725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92f13eda3cd736ab5fc9c61d00f0ae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21756dd7295e89c87dee73ddf94df18227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d90dab8308179116fdf9b43b7ecaf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b7a8d535d162da1d00ad17cea89ee29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aaa6b9625014e223971c2b65cba3c6230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc33f18714fe04ecbff715d879e48231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d543f0d76ba24ebc18585dae0b1b2932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b331c8ffc9f7fc51058d2d8eecf62ec733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ca21adca7a773d00e180ec0bd047034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88347971c4e978c1578f216f913719ca35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e427eb380fbd9042c3c23b19feaa336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc91b8f455aff4c0a5dc75f83d17a31937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6b1fba45dc4b48cda703d8bcc13f538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5ebdd76e3df58c7d0faeac19331ad39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb07bc87651a959ba719c763c24e2b1340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d23d5d802037daf3e0e40694a60d6d241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc721617ae1797307cc1390de3b656b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d628410413a459d2c6e27d1eb79cf843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b1b2f7c0dd1e586fed1f434e1f5ebe44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385ad99a8eadbc06fb1770c6b04a68d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2874cc250570ed348077cafa19fb346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885182fdd50a398f45b8b73be71ad21a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b572a73c775da6e086e29f5d429986d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5097c50190afe1d69a2cf68263156bb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443a584d6a4bab354c86d4605c97115950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd4f46eb446bbe4bb8aecf1bbb32eeb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe2c8549e8455b7553553fba5fb955c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01404ccabc5e56c8499bca3a7058c953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdcf7fc13ef479296e033e5c932a09254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cdbd0d1104c43a4b629afd105bfe8155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc60332e553c6b0c65428e4d755e2cc56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f073b93b4257579e14605c155e7b82657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf56b2ec6148b85ff577c603f99bdb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90943453cb498ed76522a4623e79c03459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c11b106a1e88baa2fdf216cc953e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3678ba094dcc20dfe150197f762b53f561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b824022ec6bab75d9588f8dfd334ff62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b2640d2d440fa8e0c715ca1b889263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a875717ebbfc898c942f69d31d824264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01aecc6dfdf83c50c51a3ed52f5947365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea49f3478929d86ae8da866162976a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab73c68d33744d4bebf76781719f72fc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96660cd2a24cc1cfbab3780d9cb08968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be802970219e51a34f7a68fa76b448669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f91eda9494c5d373dae0a21fc3c4c370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b77d5943e027f9e80bce79d8d2d3c4171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f65ef7c2ae15fbeee44a28dc0e3fed72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a2af56819fe359bbf4f287bded8ebc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb200aeb0bae4bb4910a911e0edf7e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adf83de51e850e9427ea1513dd453b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64dce8a247f23e419398443baabde176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c402a0d5901d4837dec8ca14d00d0277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb251564552435fa3834f04b3df2dc1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5a724f4d9bc3a9946d09a8f1e14d879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a62f1d7c376a9450f487b1a9cddd3780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994e59c4052be7d789305b24d69bb04e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9954bbbe0089e629fd080acb9fe8b4182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f278823665417558b4424053271422b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52300210f3686e5aec57f3c052e4672084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5a784e0db968774b820e1bbd1f1c4d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac900d9d92aae59ed03789e5d0cc82a886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6148ad5059c2dc9ad45156d6f2af1e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e87899425b3b92e0dfc340a540269a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c47320aff2e50b9784fe5d6a12ad089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e956a6cfe980c76c27ce3cab89347490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46bb6e619407d34255a607df502ac8f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2ecdfd592ac5aa976326d77f2b72f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cbf5308365ab8c7cc7645dc8d206693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b00b604ed547e82df30ee44727cdbe94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f778bc3b2dfc78c02fb13e9fdf8f32195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3134c2921e69eef2a6b38af5ed2c778a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10157d701749b8f58c8030bad2a4de7097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced37de9ef816b3f30ffeb795bdeba3a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc0224bb9513a62eafc1933146d65699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406f1f4851f055ffa241431fca2295d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7aafa596f30a841a84e11ed5640f90101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b927c72fdfe2703ceb66e5aad7f17d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbf99ce836bb4beb3d233b0df3ec6bd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e48eb0e3b81571ca0c5de5894a1a021104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fbf68883446e7c09cb4c60bfeaefeb105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa30bd237976f3b5a9fae9db884248106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ac4a3b61b524e2dd20f867d893fea9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff664e17fe7b073432796e6952414a5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d59b9cd04ae9b9f8916cb3e1a6dac2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245af0c6cc8c3a897abcc37e13a202f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838a91c5a95e148cd6b647c02c3d9b6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd27f2105af8a08193f271762e63af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543938bd77fc27120fe0b83419aa592f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781e11f13c185aecd2a59ad8c9f47e6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36daa4315683607ef899454e577d27dc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cc4ba20c5732a6d4e84827a38719a2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0afef589f1e1357fd35e4358cda69117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c16af620e18b06dfcee7594317ea4a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2707caf2c578e9cb5d767614b766c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759de09caa42f243fbd9237aff3a2ca2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d88004230b9e259461072c46a4c6d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc382af106806ce2dd4592445c75105122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836379a54d054087536122172736089123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8534055b09a1c46e7ad738aa0ecf3ead124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045979097f18e961f9b931bdc8b41aa6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab868b9eda1ced9ec9f331496bee9d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf124c6a3279384c82f518a23cadea8127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa02c52a0542a9ad624888f23cdf30128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f71c13864fc2dfbc1c576688bc1cf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e25c98806ed4d3b9e8cb9ec1f5a6281130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f721edaa1e799ee895385eefcf335929131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad94c604f367c44acb3f9e22d4e18d7e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb519181c94c4825ba55bedb19bafee133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2ea52dc954a456c0cff3eaa1f58c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb74a61933ae0f4b40902df117bfb817135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc975cd3cd77fad2a30f0f853701561a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c348e5d069bc20180fc56bd213f7fc137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78912e47da5ace4b4da6e46279bcc82c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbf9165acef2f9d42c9e4502cfd318b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a08e093ad643fa2f7d46d0070e00603140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70393e4fe0dd72d899daff0fde5aa450141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee9f4fdb947a56b5e98ff240bf1596c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd62aa3b51056a252446f10e2f5860fc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4446c160ff46a854a9ffec62caa473144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522c1c3f48b0c1d632b555460a02f289145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db63dd2e8218ad340d1940b4bb7ba7c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188c469677c25cdb24fba56e152f64cd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4637ed44ae9492bc79441d141648a048148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d837d9d046965427e621dbad2530eb5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159002f60fe53c22ffae1647469d4ff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6955d4e1e1a6e2e7d3988a3ea8971111151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f1b4efb0e945df4847c144fb4cd2f4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c0744488d8c2b54a9642085a475027153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc403bd21d9c7e70aae70358a7540fb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c37fde2ae08115b314fa1ef427fc6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c882b83fe8cb2986f155cedbf268030156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2454edffa0cd8e01d274868536cd82ec157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf415c753c190c0d454858bcb83c75158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f757610dcb2ac342fbf3e6897ae5b066159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56c2a40d9c6012d2492c2ea6eda048160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58b9130ea447abb0c8a172b1ea739ee161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1d4c4061169263b642f48df763da6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6ffc5e6e7b64710e57faf5fd8f0782163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8eb640d58b9f2f308a80f7faf9710164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6cb77359182ead82eb5d50edb1d504165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c563cc659ad6f60ad68f7a95921c20166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068c14260c05a4ff787661da40863de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211b67437cac183020c375887d8fa88168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6098fc1de7e9c225517d6843cfb5ad2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8158be445326bbda28a96e8843e255b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5939c2d5cb588f9d3491992914f3c9c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bd3d784c69bf383d8f8a2b590c2b36172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f7961a5ee1fd8d0bc57c16b8b0c0f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bd88a9e58726b0f8d2a9433f6d64ae174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5568abcf3aab1901e6be3a48ad767175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69305b40aaa6f56840706622ede0c6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7cf4432ebb72391093e63ec7db99e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6af48ca115645b8880e6286cec934b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c1d8b63a7a40f805c3cc66a7db1ae7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dadb617f38ab0d0022792625fab7e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6490256a9483e845d283d64cf43955181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93158c52b19a44fc3445c456528db3c7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836ac98d17bea62e21c1a1d078e6735183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db152386a3d52d4326a3521734f020184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018ef980abb9d231e8e4509b2a10a5185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6676545a36b9f144fad4c8d532eaeb0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60fbf2aaf957fc151630b0af47cf27187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820da24fc5c4caf235b0b5503f1a944b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6688954b31b1dd49caf44cdc9e37026189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad87bf1c0fba915344a8ba7566cc32c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6561e0b799eedf45dcfe0fe656e26c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15d9838e9bbc3f154a7873f97f9784192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed050c466d726334e78d548ffb0997193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127ab784b53a5adecbd8662604a1ef40194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e46e43a1418fe745d7d1d31dcec465195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eba74ba994311ab1d1a3df4b162c2c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2f822513e298e804259e2f9deca5f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661a68759cf25374d3a000deb5045be4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d890574735c5eb97ba9b5a2c0eac2b6c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9f906ff5ae36728253fc0a62eba36e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872005d58aa52dd288d45204a235ab1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b934a9c7932cc35eda379bf165286e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e98941ab53d103d4de7491923d7ab7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffab567974db398535f2c216294d637204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa4e0c7f9a57f3262b0040174ef27be205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285e5dd95bb35a843b865a4ac1f9cea3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1daa2e7abeadb416679987eac825e9ff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed75c9f9d40675a7492fad83a1b7c40208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06789b423085f91460894c21ab6cf97b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833c4d25a8c1ee3ddc283f123cd97ee210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5474cc9d3c58e614755a9ca76d72e4f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312e3e1fbccd10537173451af0af5bf212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceb95d799d4ca912752537666211e5e213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809eb1f2ae0993dff9cbf28a7f0629e7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df0cb3af48444076e2808ab114b58af215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c516dc919836dc80c825b7efac293216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9bb72f9cd4744affa0d62c69d9e5ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844b94ddcd21df4a53faa40e31895d81218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a00a7d0feeebaab8c6805e6d80a28c9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375e25b610fe315d8dc1d698fcb8ebe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c910ac5b84f9c7fec4b5c0a8f8f930f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94141a3616afed28c3fd000cd302fc2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbb70909c486ed1d68583dba135246a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046d7f6caf1aa207208d9009e8727c8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caab67a61800c45ff934c145339462225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4ad32517105f58709b4b689be6d585226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca876cbe65ba81479e0a330bece33ba5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa6df1d36d20dda6fbecec6dfa6b0e4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d6a8edda30b1e435e0489604872575229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df28a16594ba89ba5394b374cb5db3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649f0f25e16491b66a44ebadb6c6b1e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c11adea5a4b9674228cc5cd53d658e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9ac96cf48c19252912eb7e792e9941233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a73132bf8fe494b0e9357983e0f151234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b038e5f3985d6216ab8b23bf8218a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26156f9fb3f6e9b14726d60510817e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e75c16e6b641f9026a450ed7b735ae3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be094d724a8a331138a70c83d2c5952f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657d1c5d0cd132625af407e9d6af9e4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a69e9f47387f743a8b9c4cb42a6879240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198dd2897ddab17f3d79b3c98a9baa1d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b9dfe0f6761b44d132f4b33c0fd47f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e4835eec6e31721503887c983846b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3e8773ac86e1b7aac6d43593bd6531244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4188e9d840605315d5e512b21bdf857245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d170961843b20ad015f3f8ed1814983246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df05cfe8ee6e27c8092c7cdd3939a0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb8ebfdfd9bd772149602b4978d8250248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdfc8bdc734e447aabdd6de8bc34873249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c360cae0fa5c605e337bec9699005bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118c5428441e8b28414091b985f279f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da695ce4581cbce379691faa88c757252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc031e63cf7548abd9276cc8a0770997253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e23933c2e380afd16dcdf64598562254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8fef3e3af257240949bdf09f8231ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ee43e8fa380db16c5e7c844301497a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d883288e57c0ed1ce196fe47ac1d4a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cad23a92f4619e1dbb1e5de99d92ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb580a3c7be41a08d6668d1d450c50259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a0724f5aefa622317dcff3994cdec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791fe8128c55a1a966d2ba3b6c557fa6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab2824b8d875bfb2c690a5a9ca80359262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db4ad1723333e5cc631db607425d03f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc526340b88e0e2b0fa58ebae6a4e6e7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8972d774bb1ca37fd1c42fec192355c9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b310abbd198b5f61cd1c8189258d8cc4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0bca45fe9eefce25937be669905dd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a8d0ddb9206aee0bf0014c65727605268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c78fc997b36053382a3af321c5d926269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c99f7d5756f7b9b977a65700b77339270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd6a7b71e6da7c807c29001d10bb99271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a649010bb7336e82c5417fd2f7bff272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7074d41fb3f4951dfbe8a37f431f7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2aa392fe11140e9278a8aa0ca3d7ad274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357255547734043cbf26993685a935c0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b8da10de251097fb854c2e3513e5fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44f7ac973d5603203dd6f8900333e8c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e45b4eb3f133da5511cf29da612c3b2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc86cf1f0de0a2df2cb5c1e00f9b164279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99f7c11bca5eec8b5283056c6c0038d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1c63641f6ea7881d51914b44b914f8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca5d49caa5eabefb70babc25182c895282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad56332914cf12c9c3b17921d0aa55283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf6986c4a56b755a02d46531a16397284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31979c47d58fb7a00364698204eda3e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd7102b0413e5f61630694dc44b72f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675343d5b89f0a05c99d82421469a98287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b1ace7a3d958f1bf74a07c8cb4260288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72032fb02f2fc91d668a048e95914fd7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ae8a6ee725078f767357580c9f747290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51adb31adeafbf0945d6726a8a1e46f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e3b6aed975a4627102b8ca8c74e68292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d63e44ba8a81ebf92700192877a22293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9892fc82018c8b1d418ce5b58725b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a44b9e3a3c6f37861661a42d8802a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf5855a38663d303f9ae0134ee94da296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b4cf51abdff8435b3f5a9e7df5af87297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c9780acae0a2d5c7576a4fa5958f28298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcc2f2103b9c9333e1109e7840725c3299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94a3096c59985a59e5467b886b4e69300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbaaad6c2a6a6698138ada8f2db47c2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb505402961802091a2bd322410be40b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f2e0dc5a6651c17f586843cce6d9d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b322079a1ca4b2c5b7222b137805fa09304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceee4b4b0b676a2349a930859564c75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa4c3fb59663d98075bd1c784e8619306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784b4dd6e03dca99d7851519507c07d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c577a0250cc6512a27e5dd7b5292924308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e002370ddbc9fac2826114e4528900309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9785c92631a672b1a7853433f1aa5ce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8936b36017a9309f55ea4efc2e6b7a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc6540c4bcab5b110a59b9a0bb4fa0a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370f2c56f32f102d43798cc30f16a33313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786083e35d9131739b5179001ea4fef2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e467ed44ef681d18c38ba323fe963280315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755328ff53d1b6baf5ae3d4788fb1a28316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6aa77539fc14f86de112c8a6ddebb8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d14cbba6139e05d2969e1f797c70b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447406b53704ce261957c716e1f37f33319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5d7d65545be565448e4d0e04ce0391320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e2931eedcf1dbf22c26c13c2a99fc4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efca1e291b0be61bbe27cc60a3d2e80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473aca8cc722779f31c085a7e7bf0605323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d00e602306e9d21938a2b0da589a47324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1063a78a336b5a0d0d12050734cf7c52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe4dc03f0f2b53db64d2cc8bda5770326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b847addcfd4380e34118b78910b64dce327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e3ca43962605a36d20d2662633b554328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d767443be274aa50fd7a54fe4f8bb7ab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff3e9409e7368335c14d1176aa3dec330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248f3d59caab5d40617e785bca16be8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782c13768456b7c1b3ef5dafb989829332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db603f511b201c73460b81f47e41fa1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a6b18e0ffc0618d19e3dda64fcced7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849c7062351995d9bc086917264bd7ec335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e34ad22d6ce65baa78956c7f9055a6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c053bc949f1d34a7d002d0bff90357b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0de1c20e8cb57deed4c47daa878c79338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2318c629ad22fe42fca897f25c62161339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39364a961a971f6f74f4d197a3bb34340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56babe87d8a4cec46d6caad2b71d8a79341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33c648b45d31520c4cfe8f19cdd492342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff5eb770e2d9abb6d446e68f7b85c2a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043198a59af519820e1dc96fbfb9561344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597711a1cb03c11df3c4f0aa06d239c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9246fc960550fb629492a27a1e5e9bd8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d85331e04b2c7df131771f89c83a0b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526548c4a6c5d60c7f58482c171a1d3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ea6e1838711987481569ecd7c5955e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae99e1170774f7bb56147c0855828c6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02418cbc4625985de8048587f0d14fa0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd0080f6c9625232569abe8eaa547d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ba76c5ced915f3e3c2c56edbf275c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3fce453e7f09901913806addfa460354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799c3ec2498dcfbad32a4b014d4e1acc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dcb2939e7aaa47e3769c686070e030356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d2b6fb81616966648a52d5284e4af357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41469b539340646828a5dc5134ae88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1682ffdb0c28132c4046096d1a440e5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0031d4bf1b55aa8cbdb1bec9b8dc589360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2143186fbc6a3c7bb48c5535480e0b90361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5657c3cf9a041ba31caf9d690cf93e94362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e523635d03e6eec05d83260cc8ecd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfaef2522b0da020e1c2acf761dd906a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147b5d636a5a801f909e4f13a11b751365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd180294e147d9ef7610f82e1156e1b8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16571ed3e29759e0ed7af070898853e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35aa6604be5010a17c8f865ce171d6a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8460d54ef7ce48a19bda6c54da0d76c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c532378226d9319cdaf6d51cbfa90e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5fb7f3bcbe744c10af1b3e8ab24b5371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a4cfcf892cac9f9b9254f3fc87898372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c32f3f33b7585f33e66189dcc3595373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67267188dadcdf6ac3ef5e65ed69967d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb88ec4ed341c8f965788408c850a5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dcfa140402a52df390dbb41dc924a7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1173adb0e5bacb49a1b11aa8692dde63377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c9a5e52eb535cb688e3a00a318c53a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0233bc445ec4f6a158a5ae096a0fde379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdefa1de0b874f72b63ec20f6b9600380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c37141a3d7057964899dfb510c257a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3335dc30337e779acf0e6584ab464a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e49400aacb59f9c5fff0227b4c83dcb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161a038cab6f17744721a76c2609ed7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbc6e45f94c29bf88cb0459b9be2d8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a92255e10072043201d8bbb6ca8f0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b25476eeea8dcf96710c81f9488fce7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e7ae9919f5a33a1f39044222f1614388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df638e7eaa0c32394d30792286318e54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921e1a8f18edaed11578586954c70cc390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4147b902573666af6e5cf21d84719d1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ce3be325066f3ac5d3763fddd7a77392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c8c05940a2a4b787c3e19b2667a36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd3f399e8615c32f8f72d4106044d57394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161a4a90ca42ed21498261c62d64a8c0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff1bae72cdfc223fea5d6ce46d5116396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9d50c1430d0492be3a5b10d625e9e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4793b7a61f53e8ba6a12ed9a92336398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8bcd5f0dc6015756743ea936be03e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbf085fa5fe062edb1d3d39db0a2416400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f57ab0bdc8e9189c218da8c7a0b6d5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461df9b685e51a59462cbf3e304cb86e402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aecdebb5e9f6ee3a746b631d10123c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e775235a6c39b625801c050f67f99e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e453358f4d00361e16fa007cb0cd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8730ec81cbdfae38758ac683f39caf93406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720c6cac8999387cec821dc97562dcd9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a501a2a4185fbff5b2170c4c5c94b54408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd100b05f0f9448f91a3fbc3e8b5cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e498ab4bb8bb124809b045be3691e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d064b9171b21bfd16fe3c3fc20412ab1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb1facbb3fd9511459f54e16435be6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f92a3ac6aa141a09a5b1e046b768c9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca78a2800c8e6e405b5e8afdece36c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98eff574f0c78ee628742d51b58453f2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3288873941f8dc1d55615e0c0fe051c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1086580a5d6d09be1f8f6cac173f75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf77f9c0cf27ec35c1cf76408d1731418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00a48e1c9d13b5e03328e410e9ff843419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea46d2ed146e87e1798334daf1fc528b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ca0942ecea7aed35e16d128379d4c8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9370fdf52335ea481c2acce0b7343e4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a901233e0b9edc5c7ec75743c4dcd78423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16c976d25409c4bf4fcac6befc94e5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2602a33ec3c4e85de9e9b63b2e6e705425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618419fee5a5dc550295bd7b9761a702426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a451f1538e68156e0f2154fcd8785f6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf37faac0270b0ba4bb56637c54cc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb6d44966bafb832090f3371c2fbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fa87e027cc1a34286eae90e500d13c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254a3366ca1eaefbc7bb57a1be49e1f2431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f827b7a9906db30c121b2464f3f66e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df33a5fce2ab335bc4d067f59ef8aa3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a59bb95f406095d8db4ac0beb56464e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547ac1453d2f1f488d39a995366ddef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3785c30d87af8bc91f6cdcc3c7794b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5816517a1a5609e6f23a4c2dae883304437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f618b2767136c610fc528b079d117cf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08028a686e1e2077cf9d8c84f3ddc52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667b36d99070c8824920fc0b0f6b09d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2355c1a18dac406d6c06a91b151426441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede637ce511808f482bf4bfc14e92612442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1d14977fb6ea2e71fef19c5f9f950443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4799fc4ad46869b16f1044fe7830da444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70dbb8dbdb3ca1ee9f7bd2b5de5ebbd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260855a0deaa29bb2a16baad42c4a678446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb8b2e7986a584fe631287bdd8cfe7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf2d6d838c2252472422820548aab2c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6d1e60d7f693549c0c2d37498fd70449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b36c260629a50af5d5142796ca98cb4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25366774ea2424eb5533d5ccc724731451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521e68ab82dabad4ea4d588a8256371452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4d54334aa6282be0a70b624f95af1b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8846a7f9d5215fa0d3cc3570a2655b77454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6250676bb89d43336ac7242b037bfb85455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c0aa584cbf195ebb8a55b1b30489f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84522f247df20d31056036d6f80bd0c4457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6178930cc313279caa4363703ee23d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29d8638d7e25cf25d0d4ae9469ad03459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ba9b272f01d1dab914d29ae73db57b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b84fd69bd24723df262d91acd21216461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f31abe991b353a1b69c9ce972fc53462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f61b970dea0f2b48cfeadcc40965275463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd16a8b644f4f606baae5bbea08cde55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fcafa9ce8af7652f9dc78c423a8185465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf417f1e33be887a22c4e67f19a7920466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f15890c6a190c01f758a5cfb292136467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e8708075e47b1daaccdcc8b43ea43c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3904361b6db18e4b2d83a386baa2066469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371746f54d83b7fdbd7646d4964a8f0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8e82b91984cf058e5952c557d45842471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd4ca7e597f61cd2e0dc50c1e7bcd1c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867b006f1b6afc03b375d47e3773a20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abb0b511837e33ea56f6d6cc946f90474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50731eb0dbdcd7dc1b876fbcb91f9f9a475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094946683abaf19c77114a54d216923476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dd8fc48e42750d850dc19cb1f31f33477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89944b010e545ebd04855153bece4de2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aed687794b1aff73893e7762d61eba4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d531a55788d5372d13d524bf48d156480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a684b3239c566e0e6e75f45d4c1e9af4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f6b47d1703035cd9456746e37327b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53d0419acba9905c39af9ed8cbfc919483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1cc785114cfc87790efd5c048fb45c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a41c3506a0cbbe33ab82b2f899119b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4ad2e47d1298db2577b5cfe4617ab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980cb7dd432a4af2ad1093b4d8e6e1b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f2080039e87fa4bfacae18d8491b9c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e16c19d19fd78c2d4f9840a38ce9e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169c825cf8639f3c245016717277c89490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbac077f38590c7b14ed8e83ea86ea9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6153725b71d39f91b6cc0ba3ad40e0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6935e4039674ef5d29775f047e079493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f4e0452a62aebba2d6f5a1b52cb7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769377185cc6a83065bd1049549bd1b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5cb6cf0d7b6cf7a66e8b935c6db1c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3905aa6625993c5a9da46d4250b945b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4246f28046dae0268277f77b681416498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77c7bde3b8fbb83636dd4715df6e87499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef55c76cbcbfc147b6318f7d8f4a54500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028d9d0d52ad0622640fd00bdef3a50501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0093c036a569a7e01891b1501440b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d022273c6ce93ea7bc07dbcf1f4946503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befdef5f7a52cd22e3844fa695b234d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787a1c0fb8b6bdb835b940b536df2736505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c997e520a3aec25f4e9d4f57395ede8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0774dacee3988fa531a946a41c5c97507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a570bb0da30082d496efc1a3394bab508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5276069f9b9888fb0b19b9841786b062509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d722396b1ca567309f7a6b9d4f4ef667510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f44aa432d707a163ec2628c4b9a7efb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ad87d48ed3278637731c3dc23a77d7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11f0f7ff5a9cf499005b007d8b7512513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ee5256d0437dca079bac0e8d062b4a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f319db5d029006530837b1513fcc2614515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb45e734cdcb80e3c4bd8b76e34c4db516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4c9d36686dc8937f713538f1b2138517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310e6f5bc031d02da38917f842f7807518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8822c5870c4a5c37446ee9b93bec7337519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4294bfc3cba3c9f2b122ca48230ac520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f75e0c23575592246a0c2273734ef521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446727a380702eae582652725006acf6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e9063567c12ef3635c0a03925b510523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195e315fe2c887970997eb0c2528b4c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e4dccfca0e0fd9f036922e0316877525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4b4e0baec8527fbecabf8c3fa3211526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b345cef526ecdfd5a9c1c99caae50eb527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99915a0b4d5fae050e760743fa0b7d6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec28eda12c1c2129b1a4d24bcd8caa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4d4740ab21fea12659238597f5fc22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beba18cddd7b24e1a5798bec8cf929b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d7a8458dec6c3b9e99a80619630353532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bea20e58062731914e777af60c5cdb9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec66ce9129436ce94e0b7e567cd685534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f54c311ba88d88a26b36a450050db7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2a053bba21a2e3910d55d1807effa536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d063863eddffcb1cfb2e3eff7278e9e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d00f49aa2c5b008e90c84934e11a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa522f6959dede69099be682a977e801539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97decbab23084601e85f02a9bbc90a6540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72af59274a428c294e4200997af0a0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357188141aec758aeccb35fa3ad91fe6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176f5eddd7bbecd0290953071fa1a1a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e226d641e3da204c7b24a3a3a0535a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525f20a02a381985b4ee09c8e115efcf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b1b4179be40d3536e95ed21da8e6d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7054ad5a17ccc13b53d97a2619c962547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa078db0d20a3f361a833fff93346b7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceed1089e652512d35a3a1b806a809f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc794eb4d8648cc99217ef29a932516550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515d5fe2bbc5ace5bfb55e5bee4dfec4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9fdb991a66eea19bc567d0e48d17fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2adc3a2c49cbcd7c708d39a95ae19412553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796e4b4ae47f34a009902313cc9b6eb554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5cb208e51d2b1312e41bc1c20343d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c541f9f17596d6695b312a97870bce556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55266e0390d5f92ed709935ae5792960557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6875cc0851c68c0d13c2c5e932c27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0e16fd2b92a95befa6a652d7a0761559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff837b33a35e04cfc03c9644a8959fa560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08883e4f792f45e25915c017af72410561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2c43eb2f0ca7e7c56effc1c3a30214562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a141fe95e5d0d892190a2f51ee482563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a499b8099baa89b2e1c9ff8ee939220564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab066d97d1c0598a4ef1d3ff8b3cc0d3565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cee7df756c0bcf8b3a426cb4104d2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e19a51a43e37d4652aad13dfacdaa567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ecc9e1a8f477e8f91fda7f1cd36434568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a422140d01665031db11472eb6f94fc7569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8f099a4ec0e34d4e3675ee1aeb5af3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865400c276e6fec1d27007b984f68a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1478cecc018ef0c64bfefc722322f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bc2fbf08f279b44fa7a7699f9caf7e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041c04bcf65883c0029f1c7b9b74f015574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f129b23d653ecec9cb5cfd7ac0332257575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdf49f27c1bb9a2aaf139e01c918767576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccbcfc2bce8a8246d87913e4f899cf7577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23e96af3e06fa19e8f224d82c04dc8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff3996eacc800b065ed41ab7eeacbc5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011fd490336b5d98706111d7f3d2aa9580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8465c24ef8cc5142b4b9ce1fbf0023f2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa7f046a3dc0db079251927b0521f8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978ede930df51543681b34de1c8d6f9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2294ecca267b1b4e95a9f59340b9a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceb4b1a6e1309ed05adede6be590b60585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef6c17bdc3ae0edf28fd1084b2af40586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d452391f50ef94418cc0e75d731c080587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d5953ee0ba9b22d8d87be65443cc40588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1c8862296c4fc27351c9d092f87cda589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b809d81b8a5b02db451c6fde8e51b98590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fd3c24f2f2c3f6993204c2988a1ccb591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410081a14c0c9e436b362e939519dce592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da03e4c29ad1dba311c045bfbf1898593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee65e591dc40c94adbfd69fcd91a82594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ea70d221fafe6a9d11ab5da125625d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b069e8a6a160a121c60ce9eca2741d1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fa26e299e4e199c944086f991ab083597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470041e9cfbf26c701e53c0abe46ac6d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18c730664b04bd49928411ead991c8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff5f4153b2b4c8dd24d13a4fcf315a2600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabaa4e8d0ead86679f9d1cdd1d8064601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55da9714e571afc651dba5c0303122602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f4ade76a5c982429bb092d45ae264603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e9b84974aa142ee062697db5d32d4e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed378329a3d19761a481ffa02c57bf6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7e90ac35fd288c056891e99f12285c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e073ca4390fa61c18a8b6175cc0d010607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eabef85fe786510b6f821a68904f064608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b8ba5629662242122299e6dff84473609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1abf0a4d29075404fb237e405a20a43610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde8dc0d08bf980038cccf94b0712e76611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b885f585b8f594fe534e0739708307612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762376231cf7188c2439dc3b624a4e99613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4615444648d6ca32fd4ca8d525def614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11dab34689d1fcd48d56c8c5f259ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733a4da0f1aa4855d18b4225887592f8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8d95d575314a8e51a9030abfa548e7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e4ff5822517c9e6e1ac2955caecdf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0f73cdf13e05536276113175ef6e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2f0c513f0084674511648a0c1fda12620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be13fd77ec2a75f7b14801fffe1a15b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785528c60bf6a985e1c17dd8bc89878b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca845c1f76e1fbedd9b136c25874a7c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0aaf36a3ed6c77004ca63ba6a73780624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbcdca5431a50c92022dedc118dd83b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d0cf0603c640cb8c7285adf601350626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082a3530a1c7ea77d4a63f496cf449eb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1177c3ce1520aa5521238a7e47a51a34628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb996d963525861974e38d75a06c1a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63db0759ccc74540a04655da9fb7bf630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56835c8b373dfce3d174916427d6bf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4a4272e7a45c07da15499342fde3a8632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb99ecba7f2d3b22d9215f56d7ca269c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec1ca02ed0fcfdfe875b1a30f83e660634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6a7bc2af732967f096bc7a470cc18635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e09201247dd6f079e3999e43402e7f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a61a969786e4b5bc5edecf9f1c27bf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e30c3c5bdfe5a2b4f4771a2d934b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3a8cf9c1e187aa313bf2101d8ba32639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb0c1f18b530dce602e72a4d4debfae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d54ec331b2490fb1a1c7e715c8268c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee466c9cd0772b9469c9e0fa11b25fe642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87dc5718b86b93b7ff8c5201dc76d3643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63626d5dd0b487588526f9e2586199644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffd657f635c94140adee7d807580a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08ca793663179f6d82180d2f6c69b1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32674969e9104d89496fd150b22d126647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443d2f77aae78047b886e20286c4351648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6652479fd8b181b1b37edd0438f1c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb64f0dc9b73d460fae77027f1ecb45650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f130acd11a5e034879db185c57b7fd651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689f1dd18cffc7402b898731dc98d18c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c413a196e05ad2a1633d7eb57789f210653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e811a902d4e4e9b382981567ac1ba35c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af9a6e916c4753ffcf84296588664a4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec6117fa9ba6bfdc7c408c4b2edaeb5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a9d8dce501277a96234685c4ae0b4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86eae9c5f6a3a268049b1afbc5c48f6658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a176df630092757c4133cc9ab038631659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801eff80e6be5ad3393b705500ffea67660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b4dfbf76cb98022cde69626db95a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fffd4136cb2d0e3665baaaa8963f940662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07e0b886cf092135b021c3e5356f5e3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e7d623f2a663d2c83c31d4a187b7f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be46118c0e29f0ee564d8ef73e19c67d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb76d7b0505c1bd37c82e629164951fc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729da872fb7725836e475e7172b98a60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a522ff8cd0e452ab8737f9057f64d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ee64e6687a6b796ff5c62a1aed4ec1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae259495f56e406ebf023e8f4b16ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30324c3249b222b7424bcb817b344a0e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a976569ea3502c1e7b3721418f1c3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c589857bb5bff773ec61b38b64317673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b108628e41f701cceac535af6ce338e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52461b8c9a619b4b143b4d2a4b774eaf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b572c8f4c81c41d4265ad9164e09c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d827804c2a63f2211f72366f8c3067677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c759e31ef604e29433a8afe5009670d9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c7e443f11d570cd196c37a57dd1705679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96b0bb96d73f1d5d65be16d86eeeefb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0dd34c3ef73faf029165784a33df3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385573e90fa3ba475aa66c92e60f6d90682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc680e233b7fddff74198d07dd321dd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da00ffd3ac242a0e8672dedad6294811684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c27cf9b475cf771ff79873093fac79685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccae1ebd829a066b29a5ba792c1b7fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364096812dc767436e328908bfb83935687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68734bb7c018d53dda36ee0ae6ca8245688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a0d3177deb4c6f9c98fdfaea9e7bf3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a44fa3e848f2b4f748c78a4046b304690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57754913e3c021351fd28d1fd50bc520691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1ebfc0ccdbe0d4418da5ba4b7fbe96692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638aff8e77548817fbff22864c7b208693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17bbc7c1d9374239561495a06778a5c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf33ad4b8611a7558ead3e8b81815136695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5081b2873ecfc91978ae3ee9d4ca3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d62118dede870add48719fd10f7a9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdffbf33e7040f75f7ca6794b867c362698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b4e7aae387f6a3f180e9af90375ca699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c85d6445672e2a0b13cb368a753ec700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2a690fa66e286fb7d2012eb02e218701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f605b0c3983be1e964495d563722eab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109243ae97810af6c135c24ea0909592703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364c692be5a3f063bf43afe23d23ce97704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee3edc9afb03099bfc82b34ae4a3c8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a747f916c22f0a947818ec4730442b5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17962c7e16bb7c0f55bde6182b9cd4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f180a81b11036d4ea673f5983cc85a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5836bf1976ea1b52e614dff692179ad709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e9f540a4e6fe5105a97d72aa2fb52710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270578964ff88a4a23ba5aac2702163e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82f82976918a94be5cd18a085b5e7f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca330ac9a14f889d28670cde24fbb13713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a9d553305fadc96ff2f6855dc01e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e6c2420fe84942da361be4f58b303715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00edb7ecc6c29025de663d134e86cf716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4c7bcf28f67bd50557813df45c6c66717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26237e6fec337ebe7b8bc78f9b17f81718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ed071fd30a20f7d4c7fd6cee21032719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb7196079ceb686b8ab1cc95b1f136720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91c2fe3a293f0c980f79da64df7368c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb777397b42cba463dd2d54cb82b49722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcd29b4c57d78518268a8febe6c9a1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d93bc0b8c5b3563bdc41f448300a36a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68858f76b8593cbcaec2f7a9c6fdc0fa725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60ccfa58a23741868fa857114b87b8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6302ae09b90a78a1b860e5983cdcde0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363ceb084f0539bddfbb29c91590428728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca22cbe2edc6124d69520f44c85480d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98084ae8a5db2c9084a352f68d2848dc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbae4517bd0141ca9f3682925f899d9e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644df63023e31e90700b6f0317959446732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e58347b0c68110efbcbc4d6f51eb9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d6d36b7bc92485e65b87c62c9ae5b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1979fa4c50f3e19c5e8e05bf21c5ea3735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d282aab793bfa73a16383aa3c15b9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ac69e1b8d92b04bde12b7417ab498737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f47d935a7359120618a22fc8f69e44738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b4e754cadee7e05d9c6ed66433af4c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba02761558692f8ab86c648d9ab0eff740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5be266281550986ed8e528e5bf2f1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca90a93f5693c09165d9d57fb832330742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4284de5169cf1fea079a13b7fcf95fcb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4180e2bf983c48dc962c1a5abc55505744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd08c22c79ce73c2e8cb19283bd3d57745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2763acf1b1cb5c20fd6143565ef4ea9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8522d7cbccb3bb6e82faaba7eee645d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc36ba6687fbaf90917263837b55c5d6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c674391bbd9107b1dafd79aa262593a749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb7854a047d784665a8d7a35cac117750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6889a4e21de2d35caad5d5edcf96f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24164f78cf9bf63456abc5e4fa5fa0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae24d146883a6165514c3fa9475ac825753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>