--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1202,68 +1202,50 @@
     <t>000008277</t>
   </si>
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608430f84f74c59d2b95e6ff73539e671.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f3c1b75e855bc2dae89fcd6535127c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0cbcf8342084a7484ebffefdf8025e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7fd0c4c546bdeb632340612ff4b314.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a10a6cd4cfadda0f57860779334145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14091bed03a40526424eac8b447d2cd36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a031c4e46ff9cd82ad87d743758ed087.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cb41dbd9c7bec7ec082dfb50aeaf58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5edb81a7ed04ff44c5e1fcdb6a31a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864c3195db012a616a5461221d531dce10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18487d626fa19bdb8725b02d04e71b1211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee6f7864dc2520d5074d3321c421b9212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02469f5bbd703e51e3ebf41ee218c2913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209804a6c1ac6b15fac5856cbb47dcfc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a47301da3badb988f76d8509cfb357415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58a1c00f34798ee47d7651df75b53816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab689a4a292957c242c2707fe0e8e3617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358434a0fffbff4b021fd67b6fc70e6318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42c920c2e4f89532b1c9a56b6d0e6bf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8313378f0de8c73e906d43c804cfc6fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137efcf72a311669ac116cd159294daf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d929dbd1262325bb054917889335513922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61356bf3f4eb8bf6a3facb79dc44eed123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e35199413a1b1350103a017e69d2c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adae9b117b95152b4b44a029d93afb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ebe1ce63436ad8f6cc5a743840d1d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bda1f4cd56511fa0c67052e94affb3f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6333a29647a16930861d09d62df1c428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2928bd3cb0b9c4e162c84f3678a6859329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1372e260ffe8dcaeb9817c0b1bdaca30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557496df59cfd27a5b57ba8aac56ccc531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7898e1fde77bc5534e13442a2623d3c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62b2074d2cf59f40ba66a889b59cb033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ad5d168f789be5972bb06d6247e08b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eae99739a24837bdcbbd20e093ccd735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9351f736503de5950386f29f2d9e436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ebed674cdb64c28d09dcf4e4394eb837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3921a8598b89e6b3e088ee7daf0209838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fecef863bd67428cf7df24ab70a52c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f1a959ade0910caaf018ceda1ed9fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff066744e584912f79bbf0d1da59aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2ae81875c2dc364fea0a283e14bf842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52f2c9b2407b83c091e0f95e286f8243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916c9708f50e55e1a406c2b230ed68c044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9439c653d57bbb36f2e462ae48d87eda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e09915ea2d738b80eece3b527d41e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706259a45f551768a869d8652c96ff647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420d30e3a6953f3d3e0093c6a93d29a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a0e4e8819e72c926003473c5f9c3be49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf25ab6bbd4837a03d1d0e267eedd150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4980699a577f48758fe9ce15b4eef7251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cee753ef831570301edf12e2ca274752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ea06bf289edb5ed22d334a976756953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334aee2aac743aa0d9cead6950eba70554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc8da9cafd47c5f4703e28507eae9955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4dc9e3cc7dd59eee9459ae56612eb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea096b9fe15cf9b29656769c2a10e4f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c928382ee9e182460c4882d3ff917b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7ad9ec5702af972cb83ee3ab3a42c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8d95be3e9cb3bf3113c75373f1cb0d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66534ed5edb9da6b6c80f25f9ab86b4e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cb95307e6eac5b50de5a6d6e2a95fa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353ec0326435939253a22b9f1ac1a8763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6264c245a32ced8609b07545ec83e78464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5036c56ad34d0d7d3b9ecbd6871c6bd065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb12e5690f1753fc923a2d0b2daab2ba66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180a7f3a4aefc94d52bad43ebe017c8a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c85b11188e312ed698c16a8d89a081568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7bfd64386fa76bd97a266c95db2d6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211cda9f40889e54e177be19994457670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1151de4c7a37d0125045953ed9198271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d8e30cde84123c0fab4839bcbe2b772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271b0e2da81a8a30fee36d3ad7984f773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29319ea306e4a01e547b6f92bfafbb174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab241cd9ccd33073adf03e96b46e64475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d6edbe5f8836d28e93fea9017c91a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e063054b8b009bbb6f9f6f4254e8ba77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295fdd39cb768aa2eca713ccee7c65fd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c53b0f8a2c82fc15644c76b350e98779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c73b87aaa55aad445389ae809dad8080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11400a97210de12f2c957283a85cf3081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c8853954839ab15861af6d9e5b2e682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409f6cc3841db0f9cbf65787b2c305983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf9d5a447b170d362e1be732275c8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b94fce9683ff2975e7bc1dca741c2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08a38d88a997c27c56f34368d7d795d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2639c9bec1078977305fbb1347baa87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc1d0d9b9c316791696301cb98e874788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c113a8a245459951206113405dacc2a989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9d02761228b32e626fca89c7e41c690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a94a64ffee9315bc100552ea3dc8d091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefdd6c127ebb271dcd690282dbd6f092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7c3b4bf9b4c952f79e53006e7646c793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01949e4daa151934eaf4ccdc48e7f5d494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7154914353ba4904772a152f4d67aacb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf51f9ad1469667d54a9dc98e5fa9096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa6bf00a6619a04599a21af456b247397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d977f9034096d72d1cc95f572bf5898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675d1ea9623e2c3c070ff33bac8e30899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b42116417ab286679f7f0b1d66f4b99100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f034792dd8a03e09b44aa06cab225ef101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab615689e744da57ef923f656596d66f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e423c68c067f14104b178a8aa2f9f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce721e12c2f8846ab05415335f3105104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957b312aec2446133cefa4346affcdf3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a1a66403abb0ead7ff8dddcef4eaca106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1b9c6fd1c40f79967318194346760107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8ae02d9d094c09e6e2cf889e5a9bc9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd30f9630af015bd52977e52187863c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565cf76c1e5448ac69cac35ed1c6dc21110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea114e7a771f108fc32cde24f5eb8e73111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949190d91e14e502cbff529dfcd11b4f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532bc3cc6225cfd6b0fe2293617f60b9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b410d3773fe5192f716219a2ea05909114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b90608757cd4e5dae1484c2491a734115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e06c85c2c6bb9659ea06a00f7145056116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb03a6e95f3b84fdbace52248528b0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606bc144a3613ecb9766c90e7505417118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ba25ea35d44b4640670163a2b13d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9d9ca8bb08307069cd4a2b79cc434120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3897809986cb641ffd1e870df2593502121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bdc602b9f60f4b6adc92e0efd002cc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c4d7e1fa764da2106e18757e08832123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e59a96db32822fdb47a3180d6eb646124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff2496ed587aac6d2f44901f5a6744d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825b0278b67996dc360478acf71dd35126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d59834b00385db10186470d5f7f3121127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede67da0d5dd4774b79c84af7218f1f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639150f963719087140f2e769f5bf24a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277c0dda1de0c255015360045b1fabb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3879b3aebcb65f2bea77c9115887e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b488ccac4c7771a56a60dba0b6665c53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595bb0c993af6357d6729a7b444a5c7e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abbc4650690b7cee7fa09a5f0ee70f1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1319b1c310313d6c8c2096aec85a9f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22219601646dc5e0c8965c41a8674a9a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fc6729fd82d110447a2c1358dbd63137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a79fe0a98eb3b2d7daa56c57136db138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db56e4131b28c9a79018c8a2b545ce139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0e256c928195f2a53be23c4abe6b90140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d62905f34b66c277a209bc43159e53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3072dd207cf38507fd518ba1a71ee86142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff122f1e91dfa32043a986a34169bd1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b97b15d83db5d45d45541ee9a639b6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8560f34bf2c24d6b4b249fe631231c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bca80dceb9186dd8dfbd1dec65c3f3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697a53f5954d337797b4f0c4d2e997d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5225e21bb5974708748f6b0b5e41cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027651d8de82a8193ae74378e23c765149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80819ff844f4f985d5ba984f9206dfb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca75bf5975067664d7f7b90cbdd182151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a1c4d128f6142204234ed408e6ebd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22ca70ec1c6c4baa864c9aed0607598153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2477a13cf8833a799baff01ed6bf583f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c6d1479eaf600d3c886c81f2647459155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba449a94bb9d6f2dd94adda5651721d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d02aa82ecf336d1ac55cc4f591861157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f786813e38f042b8f0006bab7e6a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606b266f30185368caafed1e3bfef6a0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc781b1500bdc48adb5c51444da6cd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dd72980e1d6bad85836098fb46842d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa77e69fb38a0a48ce960bbccac1f06162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897a6b034b6ab6616b834620b133d83e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881b0c8700d88390e1428f7161cee6a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71b0cdc7fabf74934b1b79b3184f0e9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e52e79380338d2b725672c98c61cb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3a3f5e65a137082d8a6c2b5430d37c167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249890939efef77c1c778fa5917b9e52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056afeb98177790a99ec82b798940c28169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee56fe8afd8a81ff6cc0775e31f2956170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d5c83f977279864b93fc5d1ddda5c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec05ea7993ccc73bf041f3d5398991b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681039707fd4282c7be2b2e30bcc218b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd52c994ac9a7c8c0ce6a991fd55eb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c191a6bc0364a0a9016d2207ea1e786175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3aac73e5bc4e0dd00c1ec2514b8adb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c5e6351ab0289e9f46e6253536be69177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35bcd4117bdd9832c184adaa7406dc178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15524537904a49148f511d1dca108e5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292f54228705e9d763f770ce8ba0c4a1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42441b4c1f7727486812c267d7f2efeb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787b921071db166c95300064fd847483182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4641db65d77f2fd44fb6cd3ea92a220e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40150f4457381b61520242ae357295b2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abfea3b18a4b0c4d8c6c35027c0bc9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c695b409e7f03b4ff76c332d085e47186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4823fd632f22b02b58a281082fcf0a7a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bdd9fed0417399830a6f97246ef894188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14c6a22556448aa2bdebe53adcd679189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce7f9cae6c93c099c4bf58b2a142d0c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd12b68c8b508e1fc57ed750d8a6cce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356db02b016f32b9b34536ac4aa7ef56192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6eb3e36179284825594466dffb6a1b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f59331ccd699f97376978f31e54f0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2329c5b663ed8fefc3c9182cf1413936195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cbbdbb469955c67903c6142b1cf0f5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a7ef04fc428c63c572ccf19e281df197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da880b6457fbc08722400a67d27ebd2d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c39839fdccfb85430b71650c65e8c76199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c215f900a5f3cf5b05b7b19841726c0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab12a7c4713230f14172014e3c1e0a2201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931a45d79c282cfd7de5ea5ac48a69f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1f5ff9bd62cfce08b8cc240888f35c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7a3dcd021ae058e5797f4be357630a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42797b6ee1660c91907d9e2e7dcaf260205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e969db9d10ce21313417ec9171da63206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be8f7e2fb0b9ac8fa2d3dfb46f9fbf207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52de8e1be6f720f46375bffba862d8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a36855d4056aa29e1e67bdac820c1b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b5ea83c23b0ef556587a2c9631d45210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db631a565e86b8baa6e5df8041c607d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b465ff221b0c38ffb2a113fd0141a3d4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c7413088cda62788b7757e2c8b35da213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd8f77002a3ad576934b18cf050453214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcd0ecffae753945d5cce7d5b3d01c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3f1ed46005db2520daa091c111d67c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc102df3adfa35789edeeef067cde62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60671b5d7696e6aacda8c2394513de8b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25221d97f127769960eaa828574ba15b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e221206bd7ff302b22616a94695a244220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c98824459e053d0a2e4b43c4ab40d7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d4125729ab13fded48b8f75448383222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4bc71e55cd2d8334b831f8737640da223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bab832cf42ae55e06e564de4ffbd5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43df64ed0f840ed5ca20e4a638cb8aa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a0fd38bf70a0a1b79b85bac594ec40226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c52359d810f31950c3670a56b6fc224227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccba960a87b2fe025cae88e1bc5f3dc228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2a866e4d0a88ae1a9f08c3a8c4fe7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a5c314089a1cca1e375600bfcc83c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f94542160ecb8497bb94f1ed249d6e9231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b3043a403202f8b8b01221ad30c92232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8cbccffadfc1cad6dfeaaa0c5257d5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f8437d98308fc88e6a1184456b2d0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ce539f9201363631294d6074dee80f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4987b2d68db50612874e04dd39887236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271a474f85715a6d557440bb1d1efec237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5e3d4ab1e281443f62db0886921906238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4b695f7ba62276417dd6ff65ad5183239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e814ec2f435d8ed433fd50ede9455be240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f3aa8511491b3bc059cd40441520e3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664d3cf5df0897012fb3a666546319b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad6d685823a7142a44f7c64c8cf68c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a36f37f7a724e384c8dc83ec30bd91d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430f715ecd74c42f3f59ea5b6729418b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876258b01ab8b1eb7e2ee24683769f43246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9893478ee199a1df3cdb9dc4f3556665247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553377f8d2b90e016f88e1c754363546248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030068749eac825a3320324fa38f88f0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28859d3fb51b13599d3c7d187501b447250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957ee525e4be6281c572e0ef55bdf75251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a3b847ba3105708574ff4e4d2d312a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749d70fa542f218477dbbedf5817f26a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006a67ce1151f2a313cb9dc5af4411d8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9ea7891e019b45dedc9923da12e09255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadb6ddd29fba5df83855128c0de3468256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b336b79697b7e0b615771b1d279b5de257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73db6ca20c608aa19d7046090d6fb659258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234fff3652c1c0ab27fae4e5919e717259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318d36ee62ca1c1aa1bf4488fb59cb9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386d2add3d03c1930753122e4cb7e39b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305b363e71e2308fc0377886651c566f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973502cd60d364036c9a677664f2045d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3314fe906cb33331a9807126ea5e28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e0141286e8478a018a5bbf361036b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27088a43bf5165553111520621793333266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4cec3b74afcb1c6ced913d51f79fb8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b199b8af94a4472c48ff6a7b6512ebf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed2577bfba53852441b307bf337f7ca269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed2087b0bbffb302149f83f1257fde3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55c7981fd9dcf8e004ec78a0656ebc271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d80a0f0d895b6dccb5b8de1f68e518272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83e2f73e3c147af9b7a880d84898e36273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8e8f36510de03b19a423c9edc8d519274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8c0a1ec48703537152f96842424b83275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e33397644d3297c292a203487943f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48217948590b1411186028ba3075f79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81f2971c44527125cc43fbd04e22d6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ed80b55433c76b94f5a042752b8ed8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65084394e36b8bc591eac3aa74ae4e76280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5e06a01e1175c12e78b6775a02022281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbbc04821d8692f63fa33e60296dd45282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81414d470fbdb8b859ab4182fab5440a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b2a15f4456f2dc654b725880d1ebb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39d9e567a4897196237fc1103888c1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2230daa811c20e12120e5f45b0a7f7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee067e6bc2084a43a7a8588a0b58676f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9774b1c8189cdd9e3afea5d2103e9ab5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75189e334824978abc77cbd2afeeb9af289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4947d471d6ecd413c1c6e959a20fe8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272b23c171244886a9deb5d87521a19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea8314a741b30e7de7aa5c35997ded8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8448594afae2b553680e2e74da7ee4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528e641f9e8f9c91025fd01fa8d68b14294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f3f06623cbe2fa6b39a9291dce3cf7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164adadc5393b07207eac35b99e2dda296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0995a8ba190eb1c9f3266c667594ba2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea60a2c93ebece4643df3aa1347a1b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe48b8e8c2fba45c5eac3e8abdcaa1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb08aa69c952c94fd05db277cdc4e0e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770b09fa257b69224f3050424641320301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a6fcda3109758d04842bf8319cad9302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17038ec1ae2426b1b7716aef23df5149303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cbb6f1e24f1fb00dcea39cd999929e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54cf317d9fe6a60c3451148d13ff939305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e712c02583e4b67d6238109eeee42306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47a837b5dee3e560293a44f1e151b52307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344f8b8d8f9803244b911cf724b8a462308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0083789d661528da2bb7fa334deb0cc7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10793ab43e6eb84ca6768b92b5263a34310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5738bd189598311b76c5b321750068d6311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dee3ebfd107273fa849ac7eaf74a5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca75ec82a3ee9e38c96a8f7ae69ddd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9ce63ee90dfe3e791f7db20ddc271314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a42dbe27a866d6d129217f9acfd0a55315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbd914a552de15c2ef9194bc26b0d7d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88a3478f6b24dc053663bd6e7f7ada317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0385eee3aee6bc7127fb96f0d9df09318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3442a29a04e189f173dbb0ed39b2376319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19625d3f80dd45b1bb2faa7f031ba96e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb8c0f4693444189494e43ad2a0824321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea6a741e35864297fba60ed995b8be322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee120ed56a9a9d549cc6bd0f13197e4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ee2b6f58e5f4f8e9fe8c24761425e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a3504326bb88a52c4f13fb214a357325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f68c2388cf7ec966ed7989d4cfdca5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd6dda38aeb601d0ee619bbd1e4d25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f717acdbf938bd09e4a29e9f14a653f1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a05f0e0f6a09b6650634a305bab7f2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853e60d4b3b9ba63381c0a219267c98330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85120f7bcd2fa5de1939d082a3cf45f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527b14bdb126cdb09725a479a3447528332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0420a999ae625b4f783948c541336293333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5345351e70c108987d058cc858ed3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd6a780339c18280c0e0d79aa91a1f9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869b1ef09c15414fae86380865cb6e25336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8695512d9391eea4657dec74a1bfc98337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884131071f4fd33acee7098a211e8fa338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a25245e798b7a270f5b9a4819d4028339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5353147101cc91001dce8ec1246c472340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f6813c8860fab337a05cfbd32da16341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9574b2f14d79b86bfbf6304fb8d0102a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229fb34990553f3f4ea39d93c586ccdf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236c3e68ea759504ac48b78bd34864c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909f30fd69336d085362a243ca42d7a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472dfc22bb188a8cc74e6704f6ff6f64346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e1491116ee1aa6ee54469d36140ad1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92cc95f226afac288b8471c3703c06c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d433670fba0a51ed0b02a9dce9caebf349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97b86e1221a9122a9ccff0941c610a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e99f143061ed0bef21a5c7a9396f1a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2561406c1cded3df59a9242349b6c36f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc72a932440b2e303e83a873c5af881353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5b6b4edc811f88de86bfd4fd91211354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639f662efb21fa97d07a7985fa6fcd6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6916b1b70bb46f574c65a1e28f7d6bcb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a23eb27172ce4ac69c62db7b5b5009357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f734a3e7ebe24605b3b6fef89995266358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b343367942a7c7352409ef7621a1db359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebd0f8c8c4e0740413c7016fa7742fe360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e32f0cd3b707ca737c2a6ddc54c6d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325a6477a091806e50c0a64bde19c0ae362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87347a788aba5ba74a7777aba3d417ca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150fff573a4832f0dad58950717a00b7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21757465cefa6e55249bbfdbec8b71e5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f6cc86a285d53f939559f9bc56c79c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862ec340ab01e13e7f6eb06ab518a74367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f79a32e0b7f276e758e7730522bc53368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2d20c676d0fc9234fd7c0e356e3638369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b3a3ded35f6cc3100f001f7bfa74d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1907f7aa90b517c47394de061464e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74af28eecfcca828c9068bc38971c5ef372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1a06a7d4d3ac043eee2aa717e042d0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fded0420101f24d8718c02dbff77ae374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed50964a97948d0abd2210f09f54d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa06de5f0529d4f1bd871072ff86ac3d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f435ec56a285c839b82c98d4a68891377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c6ae754e2bcf2b1024c0b07d9456a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2f92eae1601bbb8279d4f6b30203db379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ec5579ac2cf5b6d7902375204430f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b124593e7a26c81e03ef80076d8a86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93489b8ff4781a64e7217e3f15fca5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd10722a1386f95ebcc5abe58efebae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10959b6a746d70a39207fc69a765b544384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7416e01ffdeec970d33a78b2884f239f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a17ee36df40762761102addae8564a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23113c5639ef86e42a0a766ea03b63b6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d820fa02cca457af0dfb67a872ca1d13388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0139b1afa23d7173a11ade42490857389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b37fdb961feb37366f6cf4af0898af9390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee516beb6884ffb258966b816c87c15391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703267b3d761e727f9b2ce73e7f986b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cafdac28ad79d5b20b07c229293439393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e0b92ab9b50b7bb3dfe3352851c6c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1adba8e951f69184bfa109111e53ca395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704336c7427d6d3e37c85a2491b39e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd090c86e5d0cb1d331632b7addb4e3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7387a4669ba7ca7e0c1309b891f499f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eab2948b11dd2a61d8a25674856987399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3785fad03bcbc5d6ebf1330b7600586400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f6451603228d79f9fd67469c32a69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88705d4aee7b253fa90bb00018ac74e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba87a90ad3d0dd2eca134abfb2b2679403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c0b6ceaf54ecc19505e473a1a17f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63497ecfcd0f229ba5500833f0993b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3058c7180d978b9430aa047359d23125406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88df23b7141a829b7398edeb551eb3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03ccc3724f950d4b4d7df7258301e28408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0bcce1e92fabcea237bc7a4e81c7e2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe6b665727320372a66c00e5946913e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ce71300757d8583efd584cf6b3d326411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be270ccdf67c0ed9893630348cc9a2bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30469f57e3084b462c354b430ada4850413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ac09d1da541e1f66831b6d5375da1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4b331a111ac58a1e3726e1262e6c43415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702c3131ba94430358b21479137c858416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60a9e1bf55ac4236466e8b4a9f9948d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e744ba173a5743751f2f601a653ad542418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439949ab57bb93409cea0f47cab3f43d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f628bfed855663e589133da81e7d8de420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a46f6dbf061b1849ac45feeda8ed6421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fdd331ed3495a086e697b9b7db41e1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ccfa090c8ca6e7283f6caf662e90c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91788c5d84f0e95a68ce6a605e1e78a4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad17ac59a723055e0cb86e8525cf55425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8851c2c1bb03b32b713b9193efe7973b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8235f9e21c48872bbf534139748cb7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe03990de3589b4d91c89af0f5ce5b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3071fe39881233f33d3a0f15a8735c5429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ecb0dac96223bb195e7a9b1ea26c0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafc9c58ab8d3709e9092c78dbb6c386431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56583983d60f77a32b6649b263bca9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a48363d46370bc0071f57aa0c34c52433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0773f71aa09d8119d7fd21e0291208a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610e5a4c40c41d0fd7bd8e23349abb11435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce31ee51dac3213286aceab166614c6436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7febce48ebeac0e04e4439d62df7c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b024ce7347440ff376425775992cc91438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c12a1c236a360e2c6647910fe89bda439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da064ad246ff29d984e8ed87287e9d91440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4173c754889099fb6294e15e6ca5ff441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a5f67ddd759d6999fd678fdad1c355442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54108cc5a4e494155b4934603afd53a4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecfcae214cbe408dd409027330c2f4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f0a7fcc70d10558fae97984b5636e445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265cd97fa34b4faf7c887e97cbe8eb11446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a49ce9ef45002500878cc58b2c8581447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692ec6208311586d16aa0b53c162b1f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2adc27048b8b6200ab75dc6cbe3ccbc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6f5d09c28897176fdd968cfb760aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b2b76cd6b450fbf9634fcdd7bd297e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2a07759be118cea05bcb783bb0a36e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639fd4df9b017776dbdeff208cdf8574453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b173073021fbca6257bd0b41469ce454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b3394ea5765f2e099f0b01d8c52f8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272dbecad32e696ceaf0315cf34153f456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6274cfc60f6c672a3a4a76e1d37f88eb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232acf8337737945a676872aa761ba4f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6500606315ff98d1c6f05560e4a205459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f19a83ee576646f2756e94faebcc5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106afe503e9a158eb746a88878960592461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a43cff29247f8ebd35eb18f5a30f05462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c8be6e32a753da3ede00ea2c43bde4463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcf1d8bf309d6b44ead271cbc230ce7464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b3048dea54f1e38536f475e79766465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b4a5be888c1d29eed3b6e38d2e381f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b844164bed1bff89c2d8e9697cedacb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd5dc223e0bc33d2b89dad90446b2a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7757b70ee02ce11c18cc39c3e4d9cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866bad36c30c42593101e1c6502fd7f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e12f06059384c362dea9fbd34d143471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aa7ed44913c1d4af9c92db6312aa0a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5993401ae1e3fa0c73dc366fd00fa473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc49c1b98d91001d0156e684f62aad474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996d61846df5d0ec343cb4029a144e26475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11862f03f0279e63a5655dede6bc5ed4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea54c7921f9d4f4bdd605851e623a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c342a5fa71e1da7e923cc19144b9eaf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46633c27b9cf0bbbcc874e006dd5cc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6d4072ac3e8cabdb87eb8b0b84c30d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd1309d1fd32db6bdfc6698357fc66481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b91e9f117e7f17ddb532eafeec84304482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a520db645bf55a0641c9430d996036483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e33a6a4aba34c8d57f433cbdcd162a7484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a9c7d66bc9046f0a15fb74b6e5ba6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921efa8c6c22afe53a5061278e0729e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1abb19bdc1e6e860e509a6eac182a98487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6edee704696acd4794b72da0c78289488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036685d5116bdfe1574bfff179bdfc5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a2b6a791001afae853af8b2db79baf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfdec3bbb56a96e94ab55fb1102db61491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdeee7faca8b61c02da567073bcbbeb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd09cd18230f3ee72899d57d4ae59f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d96eac0f212807ee5afb37b2fc52b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1f79ba28b2d0d4b38daec7a1c47f9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0d921c918fb0997572c3f00690d351496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f207ead18fd6ef0edd82eff7794748497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c63aeb115e44ecbb2bfde48476eeb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a4e735f6884680bdf920ee7909d62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80d3283e06bf58fce5c080464de82e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7a1392c4d06b45d7d0c10ec3d2751f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b207dc5f41c54f00d6c71315437b330502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7599c10bb99c7054dd6d9010550473503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea88fd9a89d7c813d7184c2ebca1ec6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1903ddb9534e296dcdfdae8a120677505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8f4f70dc891587c38fa7244b7e3ab9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8e61ac6dc8881a7dc0f5e0d94618f8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785cdc280e8fdbef00249bff91ee3a72508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670fa14292d7432bb01764952b03f9d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d07b496dfa1cccc0cef4f17631f204510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bdadcfc7b21282ed97c38ad4236ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77605e9b8b1682db9b21bd30297160512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983f355069de0aa595ae3615be59ad3d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f46a4a6b0d696edc8bea0d28364b73514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54304e5ba92e0be037acbed514def2b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018327c64709fd9396d09edbab79fd2a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9603cc1fcc297de1afb8b16db3945b4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c871cf3ad398850889e8fe809f5c6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b35a05f7339082b870ebf2db5c89cf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd986f44e958032591a9cd8ac41c2c22520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a043e6f7c991ee8663b6120e8ef41b86521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8925c606bf1cdfa8bd9611b7941d37c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28ca6eed4089121a0c808ddb7219d7f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce0d769580279d004a77a5599b17e25524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c16add7f437462a5cb686b1ddaf2840525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5b90abdf6dc3bf1df37ce1a706442b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c840076585fd1c0ac8c38e4be50c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c035bf3c755069ba244d10ea2447283528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44347779c402bb10c5c2a79d104f10d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d5edd5169ef007fce50684a902a615530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c8687dc851933d97f0cf81c93a22f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cc499231e6c96b8b43a0da9f18d5b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8e20d500235b020732d46af3aef483533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27426e2e05615daeb343dc675eb7c295534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac5fe293602f47725159583c7490545535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7233b8c6b489f329c5c02d6fa481e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252b67a8960831851758755a6cd3c6c9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f616ff775cd8bacc255d57db6b49e14538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7161f443e1902a1e618946fcd9ccf74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9db8fbb42616903b063c4123116bc99540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171268300da34c7065e5c872b7c23ce6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55ae9334c1070a8c85df07088a300ef542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef155733a2f65f4b0bedbc317cc97cb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7090c54290074744e1a5830c524ab8e7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5b621819d541a28a01a3325b0d971e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec7c12d629b7a85419abc9558a1c87546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d86278197b48c608aec9b6741f55fe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf838589778500d208630704710aa8c7548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a24e324d58303fdb93d1e4caf4c92d8549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9adc4cc4ce1c0030457b68764489d93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24d467cb372de587b714adc117aecb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6e12cc213685b690193cdc8d595b80552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456110524db2b6f1dbd7fb765447b14553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d304537069240e594563e054d8971554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee3fe3f28981339c1f9954a46a0916555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34dfd2f3fe6152cf35699a483899133556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdbcbbba3b81d1ec6ad90fcd655d9d2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334773f42cdc387dfdf2f3ffc6286840558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90865f711f740926fc98db61362b06aa559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a218a8c8eb5421dbfa2c442c1a285a6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f75450f82d1b694ebdb79f3bfdc924561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32477cabc87c40ce145980f9a6669640562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f42cd6e96d8d82259b967f183d063563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcf01653dd98a65b9d028675ccf157564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa862aebc282ceab1b1e0d140fcd784565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1e585d62fe77f9bfc5560570c7009566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f3f146b7cc6e14b734169fcb55fa2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68028997e53a06b9fd2b08719e0ecbb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15467ce65c5f5fef919e175a06b6b07569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520aad2075068a1155b7a346e43700de570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b067f485a1c726db542e4eeb4529aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16ee3d8140b8098e4b6941b10ac36c0572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac5dfc799c67aed9ae01bee6e05f104573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a0be6f3573694a4941ac273996c61574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab94ca4d96ad51b7cc69636849205f2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c32f9fa44aa2b0067d1e7d3155aa26576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa37b7f5c7cf275b51751fe06871b6b577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e4b19d54d8bf6a8a6fd8f67b1f042578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3c0e28a287d63778965660a812276579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86833f8ada685531d4bf553b8d68455580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f061aa5a31f54cbf9204ee91f4ab06581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0481764f2bb3a689c50a7c3e3ed3456c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e68b5a89b6551b7929937eba5d0ea583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc90d1ee4f18a6951cf1f9583d8fe75584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b265c423b652b6364b9b05192dd4424d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc92da2a5be0ea0cf73571ff44f5a0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e3ecd7c2f78fbb658a242f3f09fab587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c65f42fa1f5b8ebe4ca4b74b0753583588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c8f1391a8f174374a8c6e20e484b8b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0d088a186aadc30bbfa9ec1c05e081590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4516dae08ab80e5900d8ebe9269f1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9a6a23243c0b741ef5422ccb2e4c0f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdae9a322fbb599b143b6dd4fd03c56593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67a06c306a9348a711d676ac04fc190594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2205e9f22f2ead03e2b80f16db5fa595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3158bf79c22ed137457a912c920e468596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa9d22a3656f9fbd530e1ae1483ceb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac7b62d5ab29179b277a1c93bb2706e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84d522788ca9f8ad5faf55bfc11eb7d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c110f09c8e5cc5e34d1d7c6c4bb247600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103c44f5ae401fd1e6b1b75d1690d55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195541782c1f77af1832a486bb7c9293602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3651bb4787dfeb9b57c95d96744f268d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790687d4ae6a4289800f879c49e7b37604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b730e8aeead57966613b185c5a92098605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601da3ed33ffbda88769af8346a8e0f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e559b1c147e22759f4e9d3b61301ff8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d9b191b4abe41ae566a680df8b412c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14da271e311637c81375499b989ca33d609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcacba67852e4959079d81070758587610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b692ee4479fe8f00017e3e8df6113b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1d70bffd30f420776b4cc62ac3301612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6594cda2c892b61b7f483a365442aeea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145fd9193fe7935a8db80c4e3a3c18a4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6544bfea093b254a18d9edd7fe980615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e10fc13f032c484f98b5e34642a4d17616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda2abbfff8b8fa66ab0a2a5ca20f0a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb70b5d3ebd52f365f09b87a1821a82d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655200d76013841cc53c76ef4c55482b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d032d43b28d2c2b8d930287839a92620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038104978bf5307d8bdff43fa75e40b9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f89d4045016d59e9b596626aa66d4d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e283d6f0e200ad5e49d14807330f8bdf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8a6c6c66f746e78c859654f913617f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9ea82e570ccf2d65dd4c829d563045625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595c2eb82c5749321959090f5909cef3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a8029709a3640fc80eb7ca2b33a010627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34fa97cbb6f833a70e6d5ff616fb1c8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7c8745fc1460b9897ded0eaeb8b782629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112cce4f6e5e047375f80e8bad7663e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff8ccef64f0922ed9eb868e7f3f3ee8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058ebbe8a93cf10ac9228564223e7ca632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2527d2604f29566c6337a7bd0c1ea99633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26418f6dec585209ec4e21e1b4d68d1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10195962df81810e0294b0a07c18ab2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1806d63e8b2939ec3db4556340de28c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac42d7709a35836fb8ddbd0ecca88dc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d0e5313fea9a8cc7db822f8df12eba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79059641c4138d8557df92bbedc008a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a77431895f2b59eeb240fff0223781640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed3c791c0997b29407ae1dd18e8fd13641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdb68e7c4d762c7eb26f81946985fde642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db74ef04e7770afe3f1c20224400d69643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3e08f822cb7a9c02a240bfc897810644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf3b59e0b388dcf22b6cab5cd763977645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad67c76673dfd201670ca149603cdd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d99f41044065e0b551a49087e45e5f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f9c8170d7cdcb6be465a9a3b14ac60648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc5500998b1ccdbdc99941ada5b673649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc5a80b60dc5e7334bae2f57dff4874650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dfbf01cf765ee00e92b8a271c179ac651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e0bfd3ff9143c6bfbc7ee364b82f4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fd6dec14ddefa28d42f42aa084c07653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dfdd215844bb6cf5241b98781ad92b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5fcd827fe4819e22eb1c57e08f36a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2972895c4aa1a9bce5e2bac7a177e0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524e762386c7e726eccb97f7d7620c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9d6281e17b4beb1f97dd27266605a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08775e80b329bd99ddc1dd6d189936ee659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260a70dfb25311aec02a41f6a125c24660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547c90f7e24148a011b9eb50e15376c661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242efc874ab5ab5b0a5116d9e9d7f2d6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab3ac7e5a82017e16adbb96ad27e573663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30a38cd4da261a9ad7199caacb34be664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf16e65c09c6ae3a11b7899ca361df5665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cb4ab0b8e685b574bdd5911bfae724666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece925efd1995790101a836c7e1535c9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310cfa3e7ac4a8ed0d8d04e271f32956668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40056bada59e54b0ef1150c8ea32ff7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9088885b7f863c285af77efeca7775bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66356768b3909d385b123258aec86e83671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89e197827471541fcfa4dde383f330672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af10c082a0b96adfa2c1871bad34d37673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4a8a449e221ffbedc45debef3290ea674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b7a905fbf3b1b728fb46c9403a0ce2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccc0c51b7bff06e0969d7ed7a847b16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f9701ee7b7787d263e7a105d3de3a5677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcdec6c033316008ab44c933dc340d3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79fe159cfc7ff2b7974f69f0a126dad679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8808e121983c9f4a8f7cdc5c5076877f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0746194a600f631402ca95811e4fb72681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b23049524903931099ed51df02610b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1364338cfbf5ea5c8cc79f0666d26af3683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4460714ad18030c257758751360f75f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d31912f112954ff69aa0b7439a463685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d848f34407be16448dda1590fca1fb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af48196a647b6a952c1a377793607de5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69927c20d92606b383854983c6c8ec8f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53d4557996d51bc9d652e11b7bfc6e8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5727240b8669cdb9753f2fe2ff2ce5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0c860ac91b47a446a7eb6e15b19e0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc8572035300e459861772ceb2543d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa162c18d559b90eac360015eb7ebd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ce550e4a289c3c25601e60892b76a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ae185f94fd4b0bd9c5281dbb46e3cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849ae13c74b41e3d094a79dccc704942696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe361a4d10743a6f5b5a8ea6d60bd524697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f882d802332a4a796e47f9952921bd0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a80b7d3bae5b9a0cf1f7fb4b5a686699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb70b03b81849e2bd89d10d1371d6b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff756af08fa59f859912c1b83d1d961701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9013b93784b27e71a85a6050c181b11702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa7d35e71853a5c9e06ab17e4060167703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5e7ee40d93fcce38711f0a9745ce0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209327e11181a9fd7a0fe7ca34ddc804705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9d4dcc40b9f6960a24aba6d2fd82e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8c1d0d30a9df0a0b4328f001bfad7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4530e698267bf83073e61c654260de3708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbab8d3058742bf3a39a11748a5d36709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45311c9cfc8327d1ab44ef465e25b66710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d485748719707edddc69d5a1f10d3711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488601ff3937408ad57f3be364bf8d2e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d743016413956490b2609a4858a84b81713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d31289312c1a2a9ac155a0722deb20714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846543e6676487d62df9ffbdfe70f471715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c548797a11d32c69ca514f63c0edda716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54b7301092146e1bc43caec251b24aa717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5120cc58f17304bd27aab9d55755a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c1fae4ab0f000396a4346bafd10d6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04711016b6b153db0f97a5b035aab6b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e4841012d6d6583ba703d1acf73ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec68b74324fb4578df47fcfbedc5e00722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef031467ec12ce493c52d5c1e38282d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebc47485aa8d93ae5533145865c55bc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a79b304e9af7e9d95d341d56cecdf98725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1809d062c228fa893b6cb0e80bf03c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e0cba33804ca2f37290f56c467332727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03753aaf45a1602414bbcc385137b741728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a528964c6ab2cc51baec56a0ba5f0a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e79f995734ccc94b9f2445947d3a4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6810f73fc63b3473a2e5e22e5fe2b5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd511544d9f4fb9f5b5e75857d36fd6c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f507b4fd598677bfbce4599edaca1af5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1cd8d46f1fe09dd8b34fa786bfc939734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d643d2ac3a7ec5ea1133e3a14dba62735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be3e639f5cd399a31137fdc06666e3c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a767cc239b59f9d4c09ce6c6a8c02c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d91109ffb86c137a81713a5001686738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52297ae0ed7f140f4a43120857d13239739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e05062c26928ba32c5e49d59c9edf2b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b107de254f8a766f8fca620317283c4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f1b8d156e4ca727083134b233553f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a50a27297046fe1ed876cd3958bba743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0db34324a0c98e11d97f0870b7b314744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b790d7de705761c30758c2729ab2b83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34d4160e5a08155f460045c8dc491e6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c110ceae281ff54fc441b1f5f96ab81747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d42d65079bab2a1246303a16b9b783748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91b3c5a371a5fc0d2d94b582ee54ba4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001301f3af7ecd9d1c686b96ba16cff6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9fa2a6cf84b63736a74786c31962d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3985bd701ed68394e7ee1d8b0db005752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ef8fce4ba2552123236976831a5556753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b827d6878090b3630a8451744fb75500754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74bf548ef64cc16e2a6ba4a995825d3f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f68596660a370fbf8213063fdb1daf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf405f43e719c7bc9e90cab8f2ebbe57757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f686113c310bd8a1a97b95581048211.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992464bdfc73541217f23a1c442af2f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1370a284b9f09e26688db04fae6a63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6366ed370a91463250ddfd83a6bd724.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977593a5c8bf4607605534f5cc79bd8b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9cd0b1b2d57bf43f09b4b5ba23653a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d5eb331a55d70db6f627f2566797707.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16e226b508b97e6a35aee912b715a08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b167272f8b55eb0fcbeaea712398344e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9980e9220f58a5dd6cf029732c08a62b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1d357998b0e79de37be2a4f318807011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d21b8cd58abaae5daa5167cf2ae6812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb09edf96ae153ba57659c02869ee0a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028944179d7c5695d83dfc2762e57814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8168e0fe70905f73e7f445e6b36a1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bb1c7402337c6cc99b03abdedba6816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2ef4c394bfdbab2367a571572846917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f98e7b9ea25006049b0a8607c02fd6c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139ea5a5e97464aa68efc6fa16e5b8c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907185e9f65f0c9b95fa529492d1df4a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cae0c16ef68bdad6cfc3e0bc5f8ba221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778b8829cde2cb183effd4affab9ed3422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e4c11348bfea9592d48aef9dd319b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8c74877715b8c2d98f9f938cdda39624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd6f1d0f6ab633cdb4c52401ef08bba25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97deda236bc3c4d25db2be2d675b16b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77142ad1482b5c768bb3040e1db1a00b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f4848082649195c472dae69a8a989728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096c796b8ffb3181ea425f68e4ef519729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9d82deaedfabcbe975024c643a981930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f61017e949338f76554fef18226d0031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179ad374d81616e5fc5fd296bfcecfd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8203b78c7297616a2e7b877020610733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05db30b39e860bd757e29099332bb234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ea5fef8776cb95754c105c2efb8de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29298cc3a6d7d006bb91c7cb7fa327f436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6bb7832a47492eb71bac57b4e82b0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d96a4a79aa384e9cd945e30119efe538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f83a3356aca354fab86568752e7b7b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc756a516bf7561e43063a0d10b8b4340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc055d6c89a94dc8a9e001954455aac41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc8ad5921618d2ceb080fa5d1f9e4342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974b0d17d65bec8e42ece46132f917343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf8b3581be3c35d858f2589db1468c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf33ee436898d4c10097c45343d29ee45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de134cf9061d6542bea3302944fb8f7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98e378005e69f9ace0ccb553f1331e647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a97c2f3c84eba82619af7531afc0048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5423d9342287d79ecc66d107c284c049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719342ebc528635f2edde3828f6455a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83099aaa54e59c31a23cc48e3a661c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720466d3927028d0281d362d1030b28c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ba78f1390374186815aed7151ffe4053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff4da2e3c82577c66442fcd22df6be54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165e66f8001a037b36026b56ef0f5af55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6152414bf894e1e00427868272df556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d828833b0ccc46f2825a542a7c66b357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f561ad2d35ac86fc3d1266008bcafd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ebad09a8a8801917411f2f703c14859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c780c6f223b9804f5bb47cc5d424ae660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2140d7b6409aa604411edaa2a1ad46161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a359b2ebfbed2db8da3cefe18a9c4c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38488a27a182455b345f89ede2c83c8c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce3ce8fee3ea6a11e3765e4722b662664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb62c334a0d5cc27cb53b677a6c66e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad6944f6a70c6fd4ea6d50bfb3b446c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55581f4c1547d1081ae1844e7c768ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e909bb219221ac60b0724f359dcbdef68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cc2bf214c1cb742ebe601d868bec6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2973fa6418135d2794dc6c6c8c9ab0370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3791dc5a9aa9611ae0acf826fa999e1571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4637fe6416e34b658047fdb45c66be572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcc210a37769b58ccb8f4089ffa59d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473b4bc8eb17191aaa97a80c0dcffa774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28beb58afef14265489ff6a62d747475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c97aef4f4337cb2364530d9d0a3abb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d4e15341bd6100b26e0c669e17c1477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad167bb9ea886a4e8dcd38c249dabaa78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d20d2916fe15287395add8748e55579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4911893078cfbc4a339abdd6f60d6bef80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b47cdb62081d95b2515ea8468a851d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4afe11eda2617293c1a61b7fda016e382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b699a62e2caee26ea35cecc17fffe5e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2c4b37f6c91e2c08180bef35a9a8d884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38570c02ebdb179604cbcebc5fa399de85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1e4a26d2a240dba89d0502e4ec74086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db977a53a7a491c5dc3b400c6e1667587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1756bb2d8646c9ab6de01074f16be9b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7892ad70fd8223a2f3f339c9b837189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e2b1f21e701fd6002b0e68dd97aea290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a9ed5f9e4ba1648413b49a99077b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cea86684599c014d404a51854460492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f9d335db6f064f86a86e1725687e5693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca61b499eb2ced27055651913dfd9d594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb719ea10056ff9361256a03bb93ce95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d4b90597e303ef0fd731844896ca9696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325bb0a4b108475fcca84e232b33c2697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b1318f5c24b836914cf9c89853934a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48989922680e1215e14b79eb49c66e399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5099b3a6781c005dc74bb8bea3e3ee59100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f34a2671a887e13059cedcc721c25e8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5711b60a1583ad7059dcab84e94859102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d3d1961e6ab8150f54c8ca46afa65103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0269a2383e0bd0b99e98ebf8613fe3a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d57caa2053f0540dd6cd1aac3c132105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f646ab86cac4d64969948058ce27e6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4d1a10ae6d95ddc3ea0aca1173b679107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831798c27a3a621f64046e496292186108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f54829e3201d508a39b4705529850109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f7b1500bafb22a793aadb12baa36c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d985262a8735d224ea1d548482239ca0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49c4809350f0a7e64f2ec2e209f3ad3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4040769a17c146690ece08ef78de5958113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0338fa24e180e92f6c442d98a6d562114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396df6678c7f71454ea47a2ae206837115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0558a4233f67cd2d5f841563c8ef75b1116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea3a572e244ae6064f400d7bcac7c98117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0070c8f1256440fb92da6b4e9039ed118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7623b43e5233c68956f7ffa58af5c6aa119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a9267698f93fb17d0e97aca651e3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874430e80a819c9baaea02a6af574137121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796f42fdacb58d35c27f536047439a8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fee7ac168bfcf2120dfe57c16c3cf7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414828ec6106a424456f123402515d67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14814f48e963587681d54686cdbe564f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cce69cee16ec44e230d68c093111c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468eff940f830c4cf76a15c0b88542b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906e03a10094eb3f00d27734f097bb7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410f2e873306ee265bfab1bb03f5b08129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e148f18911b5cb16576714d9cac4000130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4581258dfe712e42d41358f37642a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70282558a7d6f43338b508f2142666d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd1ae2f75cb451ac43c467d2451cb5f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0fe2beeb20df06bdcc66b733c5992134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac07d5cae1cbe96ee65ccb1cf6a4d5e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9206f761a342c552e4023b71c18a4a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115f265c9d670254abde41c95207248137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92a752143db5379e8a75cef9415eabf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd1f8dba980ba864c0c732456828d4c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a25c69128f87009f0a956612f5e927a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8780327374d6d1068843febaf90af9c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82774c3956973b2544c1df73ece86195142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b59caaca95a969f1cec7df02c3c1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b5eaeb9723c5c876100a2e0d648ecf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19620a34c9fae5ea88f1b0b8d7b522c7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e906e68c3f97e77491a7f16938563b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cfe04918664af1e7d0d4bc77103ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94802ba513d897eccb38ca89cb4d9e77148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234fc41b639805d8f45b89c0ef246800149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62931681a4b0a710146f5d01e1be8392150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c714805c94d90cec861a07576e185b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63180be751c26a8991dbb310ce26fe4b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194df4f6d44a719ea5ab08ec8e15dba6153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c911a5e10035d2b7a80c1cbb50d1328154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034e1c9dcb529c8526f3217675e0446155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccae36d0ff1a2862a32794b04293e15156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebccb7c7f325636c11bb7a368061edaa157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626b02c1cfb7dea7c53174feb6f6551158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac43810c4eae2e8afa329d8e0fc718b8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d35c5386c6a9350fbe26bc0c74800160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd01e117c17dca492fff93d64d0095f7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d29b7b578851898508b74c43ae7869162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadbe54cef7ab6aed94f0e779b5921d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db426a6e3c3edebf0eeb836cf8339b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c54a7773e382c1e5b1f511cbcf975165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d6d916440419694fcab8c010a38b0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd32106a8f567ac057a06c6a257f3f7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7825b8adee3fe1d2370747674b5afec4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9fd7f3a54414fb5b143db09584b92a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13404eda387198f23e72fbdb513563fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb3b6a9cfc289671932a4276df727b8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933cc633a81492698a7ab0d2e756c8a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b88aa6791b3a3b2301e2cb3986e7d1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666d057a13d2140c256049f6d02ea53174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e9b3216df83811f0ced76eb826947175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619567bed6e21ccb62674800e0423474176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe2fd1821b2087605585b3997b9efef177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6996dba68b3d7ec06ee2261ccfbe31178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec51f3df0ff0241005d026c720c7eaac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f3ae97d10fd6b6ff0752e9f372354180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52926e64613226d3b0535301eddea663181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a1d46ecd2345104757975dedccb7fb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f473856826bebdf848aa959dbfa31cf183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea185abe203832b28d6caef608077944184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41be466d5bbe8b04a6a887a65bb75904185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd4a040065b11b964a3e6367f8479a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a985b7166c146983ff2cbf22e72457187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cfefbaf3ffea7a7c8e8fcf50b473d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ee613f018095609de8b3248e3c8b7b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cddabfdd77838772f3bdd5b3e95b095190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c4408aeabcc95ca8aef87b83e3c3b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf834c71673f5ee9265df8580cf2d3b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd9ce7e113caa704b9adddda3f6fa9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8348527968c19a4be058c871eeb93f2e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc8ff88291e7facd2f9a2e7d25aafe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c342a2781a4bf84993edf156078555d6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4009cdc0b2d3f4a8b7d163f18b0fdb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12ad96bc04310fe1ba037fec2d68b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd2de10d58aa5e05938fea8647f04d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd97aa876ec9e57a603577e152aeef2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a08d10484eb94f0a986ade0671f94b8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c10b58b9a44e29f66226126eb8951202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8700f92296a4d9277a29335f56f5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e5aebe696a5a03b3e0c437b023e93204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc68c3d3431ddf582584efdf3a1e3ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ed6a918e6bed9fdb603959f019212206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2df5b26d00f46054c507f4486ebc292207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b488f2d5892a14744c627beae8ca3b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4e1dd184d448aca8d5adb40f71c0f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845d99a16ae9a499a43601b681b1751210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844bf1e32be577a2bab0830aa3417141211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9b18fe4fa876e3ef467840ded68c3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735c447f9d24007c4985d824df14eb23213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51d1a60d8d97b53ebbfd433cb7b6f0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb31ce000b64ff49a4949e9bed66dec7215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1480151ea32e90e20fe8cedbc464b758216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4921b28aba78748e602e1e39f2f1e30b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496bfdd624797c61ca090e37766f8e23218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c939e18a6351b3ec179f4adc82994219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcac33913143f53a222a2d0c57539e18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf391a979f708b286e7275224d671a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6df9eb0d957f590ec52699a1541425222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0c38ea669701318915d180e63e7e9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911a49d79db881fce5dab5ea88d9c767224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95623dc65b0e7ba51cf62039000b338225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681b4e7a507c1908ea9a68531dadd94226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572afd8d47ce38dd03988f1c0a41bb1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe6f7f90ae78f58c0242a359fc4725228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e5e8cd4c1aada80549f1951818568229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ee572a48d7a5fc5537111bcc3312e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714625c7466a89054339b14942f9cfb2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd757281e54408df5c1d86bd05bae06232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd22f229e19517aa40e32fd3ec201e7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a96edaa79b8fe0e1cfbc8fcb4f5baf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4530c10ca0b7c42038461fae80bf96e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e978c00b2f9579ffaaf29af4097c17236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec21787cded3aa7d53bb8b62c7d7eb5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f787de489c65abd2cfcd09be9d442ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290c65e3b3fae525beee1882421c79c3239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e515e391c8d6c09c634e4d2b56cf9c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7271a9e62bf1ac05307ac35e24deed77241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bbec913b06461594f9efea1fd8fa9f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221426cca0fd6a0cc02cf5dac4684ba6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd73be611e8f9e3c8e43b39d6d6f25c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec349bcc3c75997b01a3af63da6a2bd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9be7023db26c6aa6a49169ffc7b7f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8050e220e7e175b068684616c2524c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f6c8350d9e7f94efa9150de8a8bc3248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659b6e6882082e339f4932562ebd687249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fcbf64967eb692dd7baff38c857122250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9349dba75cc8f63ba28042f2b20832251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02981710411891b28c27e80b50ac2683252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e70ad185e4f9134b048eedb6447a4a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436d6ef36d4f025373023a61ba0c693b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064c93cc110e835ff884391942f4ffa9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082851ff7ae1b4833a3417416d0f50ad256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bced612ae0b40c17414c18823389c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31cad06082360f733a1ea603279502258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9318989528f14fc4037ca57d4843eb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903e0d15df62ebd24cf74fdcdb2422d5260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7ed4e8e41f5ee0f43f5f1f88a8d7c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a3878c2db454989a146a4fcdb4b963262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c3dfa631e3a3b60b46d99552a863a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a36d782daba188e2ed10072d1ee4555264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21967e0f7c4cb9d2502fc3a9528750d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b26da845bc5b8c2adec59429d4e860266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6994275e1b97ec04628ff290cb297267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68273443642925eb8b055e9bedf056a5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00b9ba9512032d03cfc2cef3f7d877269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332f088871bafb48274a7acea886c571270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b3e3eb05bceb3692b45980ffb8002271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8883d048cb80d014b0a8239413bd9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9b154ae574eb9744c27f6f248dfca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899127c36178883cc40785485314ea70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5a428b705301f073d4b102c10c77275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e04bdc61d595e72333236513479cfa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625bea92c898d6ad2fc965f9cc4db108277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed827e87dcb547dfe3dcddfc397633278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced17520ed698c719dfeba191d5d11f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c22e21f722e5477b66390fd611faa0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd0332ff6c074851a2b76e9898450c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c63553e094a236637a4e4bcdefa77282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d319cf7c5c3caa98533e16efbaf88c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be304c2417c3e69e4544e203066a5686284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ee3dae7455020e358d52fac226a1ae285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115e667e49803657e55c5d8f4b132dc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e7d4b20ebf2a0d1971c5d77f4c0ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e761e91c98aa9becf6e34f62bc04cf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c22dec544a62559ba0dc57e2c1f5a40289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae35be4dc6430ac0d8f33ea79dfe611290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ca7fb9df5d026017f3c6947eb9a3b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5413d5c8f1e9ba82e42a829e219fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371472eb7c0019a7b59d2f00218b8bb3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ebae4f500b7f66c470e195ec08696b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ac21d1636c3f1e76a33190dfcbe33295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0a669d9940266c8e1e6704fe86b64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6040f50e7dec67ecede9fdd844498cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086eaf4d26191521b1aec80fd5c9abdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bfc51bfc18cdcb3e43c61809624c91299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8e82105dc67ab33cc696cba95853b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1195b21cde5b0acd907cfdebabb0250301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8a8af808a9670555fc48e74c77ccb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f73db1d801035ac49e8264ac5ae7f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af7b52fc1a78786decb631e5f5338e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95962ff1d8e5310d0d62b5ecd25c69305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2971cdf8cfa4c15c3e9f894cd09652d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d120cfbe1709d4f8bf8ec806066c9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72f2a2b2dc09782cd684be4c51d760c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82657893c44b6a7ca4c8701909168e6e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ca2d929f723ded4900c1b51de4966310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d81ddfea5ccf9552de6e808369112ac311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee9a814e7183792cebcef2507d4dc02312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73078f5313d4796751af131f45a73e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf86081c6e36aaf1e4185c8053e49d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0889393f476bb2448be3c0afe6638847315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46991058646b4b916eecbfe4ad5566a4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e5170b8a2f261b55c963c68e407424317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f669fe94189fea8f639c1ef9310fd55f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3151689dbb3b031cc38dc959eec24f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4315a7014f141f795949b1ed3c4ab24e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f30dcc236190ffe57bc694cfc43583321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7f21b91470c6d7ea55568664093e0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51048afc0b0cc2735c88dcbc0f0cbe22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42ed4439552f5ee602b191490402db3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d185c79c201684d8e596571f70bb91325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f465d175505e53e8b8d05585cbcdc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77645ac9c5dc766c973f29ec2025d4a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ace000f569621dc3a450c2f9c648a39328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46d09a09f4e055f98731e0982c3e12329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b0b3d332795e57164caedf963ea69f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df033a4fb13175c04dab96ce13726f50331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37058725e93b28e4c06eed12471d71332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecdb11cd708c9c1dd18f226388183ef333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef6f57940db331adf8aca1a0ed6768c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4c78dfc934f01ac57e5e8870a9587c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a839f7851082823b843bff7b7129f35336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc65321cfa2949f763dc4d584d3cd2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904ca8839913e4975f191ef4490003e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467c0872f23cc1f08f5e74d069ae30f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bafd1fec5e20f9b28dbbd1a96e389340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d0ddaa286fed9c02c84c42957121e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b296eeca4c4fc94a6c11afa866161342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3097b4b0bbaab780c7d37190de4766bf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab199c6ac545b3fd7b13e9d311a1c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13986264bb20c1aac6fcc83a33654e9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326026fdab1c2bf2f9252809773077f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a0c9006007d38415da877687f77506347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af91c21cbc8550dcf1b064412c17370e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ce5f422bccdf18b6162b51faaab42349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b64e995f1ab826e4cd8df03ff2fe7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2d4b11b3071288313098034255e04e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2b8faa44e10bff3d2603589758f60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9882c919575c7e7653ef68e159ff8178353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2fabba2a330f7352cd594a2e57821354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1f3506cdd255ea78749eacd94d1c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97db8d280bedd84244d0e01d24130fc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d371e3ef33fe786b41190220d1be09a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d501a73c039f643fb375ff2c284f89358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63856c3efb9fd924a052334c6deb30d6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb142f12a9b62063a39cfdcfd104d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e07ae9bd9e060c6cbff30e90e31ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da553635d7954587912a91abc79df501362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e869651284cf60d8915b2c7badbc2676363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d13988ecb714ca86fd9b2bd2dbe07364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438644c4d4fec51f9dad0c98fd825bd365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1853d484bb7714bd5154ebc37260d60d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf83edaa70dfc62983a2faca97139324367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd444c7ecbd3acf8d9eccba02d5f2d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd1a1d02d1592ebe996c8af225dbd5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c739dc4fffbac5cffc85287a31a6f1370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852773ff32ccee8e02e26293808a4859371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53178678a3cbc29d5cc43a1ac7002cd7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d37e2f453fbe6acf3148dd5ab69952373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc15d2a937385445666e8b32e8ee10c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd1e1b7046c255aab8aae6c0f1359f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c21a6e117b8b02bb470c03a86f4d4f5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f85943ce97fbc8e0f2e16dd0a09495f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de42e8a4f716b6f2a6f658a959b132f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a0f9b2b2085479e187176bca43dba379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344608d0f7f2e6cb76835de3f07af1fe380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a50194742fa7d8f714d4c121b82b8b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3560a046278bd7f1d28acb507446aacf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd08f4ee04e8a6e57a8591f7b26e407b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb445dc975e4768e0d9cdd85722b2ccc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091e204aa10438cb0848bd0d7d009be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17569c25f2668044c253d4060cfc236f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d98be377d0dd50a11a1db661ea1d8d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53db88e0de20160c7ec1dacc5ebdc01388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858215e1a51a39303543f7734a9c9083389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c5c91609f950de6e1442a9a713e95390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06d4d45fd1ef5e9f3cac5bbe8c6d32e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1401f5451285fedd4bac0a1ca62c435f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e49a05067e7227710616bb1ef24961393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bdc506d76affb28a304b6d6a461605394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6c609627e5e42e4e693ae24e9ed62395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e961802c844539c47609ce1aedc5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d274c7944a60d11edd72adbe2073ab0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7d1080b7a8d5334b328f863311598398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2eb47adcaf690bfaf7fd8881bdf24399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8e87241583fd338bef09992894581400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15f6c309f169d9b62955e3336aa12db401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3b3a729b085b1fdc0c13e472206522402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ec5fd6adee8f03ce3025ca67f0219403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0a9f92c87493e053097277c220543e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151883bc1cd8392bb209055e9890b7f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80186cdd3281fd339f2905eef7fa0369406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe130aa4d8a4da2ef03329aa09dd07407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e39e91cdacf8602962c1571913af8e6408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800cf05b44d5d321e90a662dc8b47e34409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76158c5afe2b514df391121768ef8450410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cccd955e5fd59d0db967ee0a73cd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0a43b2091d3c6913118db11689510412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f78bd26074718277e9880a5bc339c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fa32a1abb5d88f560d3576dd172e8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee45a7890d827e78cae9b350a2d5e47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11332a90d59b693e5251cb159b711f69416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149ea9d1e1c41a5ff4b61d76e9e9ff38417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b5898bdea194af62fc716e8c5c4efb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7354f72e732a083a76450e19c5a92419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff23e24072c5a233f3fe7f242b605b12420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cda45c3b2e175fabb3215d5bc1145d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc5ccbcdbd2baa3aa61328288d07b62422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44fbfdc3c8beb2802978273d5f9d10d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a618440c4f494f3cc71d5c3b26c31b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9389b336eed976214b80a13e1db250425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7574fef5684a65d0d24aa3c3d950cebb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa15898e6ac8a340bad6b953dac6259427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804a64b37ee594169fd04d4466049146428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91eb17bff10d6f0169365b6605f3616429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f59a08f61f36aabde3f7da49609bb6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192209e3953f8226deebe0b5a24f3b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df0f005c7eba2bcc632b112b4dd388b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b5c7a02b8f8b40a375045d139c5a8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3664e2379e63567cbc15b09c78f32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feec65510fae0359ea295833209aabb5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb8eb8a07e5e83218169f274d246e7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b7609aa9c80ef53c542809fada3454437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f948b7203deb6d8d65034bdd51353d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab2ad4da420a43b8a9a9186000f739f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b38a01818bd54a49f9d24c7f82d0e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710ffe4c61daf0596bf5078e70a071f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f95249c92c8ee5c31d7ae053f2434c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38fe660c264c8909eed0bbdb7420155443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789dc78dbcdc89e92001cfe2917e5de6444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624691010c7c603cee8282063a0d63f3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87eab8e7e7a4e114b732c66f246cc9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd80cf029f1ef1b7c6e75d085e5aff447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d799b0cdd5722b00f2e9669bf5823ea0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f99a8880b9d5c776f7e1552a1e6403a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22886abfc87400bbbcd87953ea73f9e0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86816d08fbd7ae06fa87c4218086913451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e47a2d9160ec688fa2f74d58701d5ef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63117c5c3f9ac366600c0f04b03887a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b099532ba0c3e524cf17014f847c9cf0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b9c3812612a25e583c189692d0750455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ac1c76e4e676093cf44c2f5ad08be456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48050c872bbe5355162b2ef0144498fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b5f329a6ec8128fb79676e55c2554458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7181c66e23828b144ac05074d4fa1003459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80f93ec46e6fe884fe7e5d6e2e49597460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593b7b855620ae5d7c496cef16d0edb461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c499b9766501fa8fbb8fe92c72054b1c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb51921c841e44ce7bc45ba4dd3e577f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d9a7da48550c926bab1140066e968464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e8403ed6d5626682bfdb02f411af0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7d597f720da95195c3bc35265e150466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2f9e5ab92cb6fd17580e76e081e403467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eca66b09b1a6af5059f45719b34bbf1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4591474128e383d043c5b0869ca5d240469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa49659034e80928e57337c3c0f6926470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb17074905fa65b23d98a0ec0c397c4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f26861a3929a53de95d1dc4b9b27c1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a9cfa856175c77bf4b29360699080473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d771ad38e5fd72bc940a8b961654714474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786fd1172b57fdca52e6f8b842ed6b7e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2083d4efa32df1bee859a5c9d6e2d31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e64393cbbb105ab9927dff0547301477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065537bbd76cd3eb62bc6348b4cd4f7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3e7dd9d2f4ffc10063cfec9bfdefb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c86c8b7599735b5c12def10a4468b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9260e05d7b512fd7cc29d7a903295d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7687fc0223543ffddbc1cba28a7974c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b09defe2bfbaafe30d91897664153f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0cf3d96235556ba9262fb1a36ac5c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60df50df6e12e54320282e3e3de77cc6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ef10cf7941c94b53898ccc0488c2d7486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc787f19c475365631efad582237e08487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedcd23e0cb0fc2a813674556c9a03b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687ac15b30180a65c4be725f2e4f650489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8670bd2e6c9333510d76302352a9b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ac14398f820ac501a30e069bce21fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa9a7fb87d1408315a7d80c291b6f90492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f90c419b79a774f43b4894a7f38389493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cef0cdad21fc133a16815b3a734d125494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8913fe1494c6e947458352cbe84026cd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3495421bd0f10bf0a858cfdcb950d284496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4286d45f25f25feb85d18836ed8e6e33497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc81d33bf2034599832bf1d635d4df8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109a8fe46acb53b80718b1b7e42300ef499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bc546ae76b619b81a60d71589b11e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c12b2d0aff1511d2885ce4df1f3865501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38692ae58b97956adecd83a07a57a89d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad2620aecfc757fa98729aa1d49bbe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5f23d77d1dd13e34b7f58afef57de4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe258c120793cb07624a96d68f1f6f0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be7010c9ee34646f6a2a6b8cd92d9f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee26e86dd076c61fbd3765b779049f39507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48e4b07d6ccae91f3fc5d3fdbb18cb508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b34cb6769d995915070f7096219b8c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205ce29d9dfd1c6088b6acb10b33b3ae510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c1ae81db7d15e50ab1305b81120c8a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b4a19085c0ccfe1c6e458fdec3e540512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce428ced670d2e4ac703747e564f8d4d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d72fef4fcdc852d9d751aa8f562ca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072265bc869919d358f5c57977b3002d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a75858920b37b778831db1d00950cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647dd754319d664f687e6b3d08f8c6a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dbae660d980a55fe66f81359dc0818518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e899c73fb065aa5669f3324077615e0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a795618becd441f1dac4e35db36b86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214e244b606a283b868b1bcb0c1a645521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e85b81c46fc0864e9547e267ecbf725522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd6405816c19e470b149df1c55e720f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c8449ee2ef34892fb0153603bfa15524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdca8f218097cec501aee26c7c35254525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea83d631f01a5a4d4138df5a3f733c0b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b697434ac60e8930dd094c9335d8a0e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a7bafa02bf13dccb9c01c288221b9e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0120e8ae0916bfba4677ec925142e8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0600c468681194e4c249d1fb21b2ba8530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7971a594afc2a46741f42aba06e586531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb45c74113b9a967bcc074ac95733e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc0f048691cdaf7d21af984b003a2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a917fe3e7bc31123b9135b4eb45419534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97694eadaee5b046df8e303c86eaf10535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb727a70c4dcb50442ab06a899023c1a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bcbc8b4cf260f397519a85f5b144c0537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602ba53df10c0aa1610be71543b41cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08789b898ab1487918ec2839272bb9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58e1c16b6f38c34bcd7df4147353a9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93eb3d98b24613044183f6302f70dd0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0db59d458696430d02ac9a689e15a86542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a277982fede8f25a71bfc5d3d23e9401543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a020ce688b3c98c5a16d8a8f923f098544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9098823d549a70ee774f0bc90219fa68545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b2d2f007d4edaf544355ae6d0bcaa3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f32f5c69099a4dfb38ad3950bab28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d06027ea22a8c359ee581e274b665f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d591253bdb237281e3a32ff1172f25d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3fb1eb5dfde543159729485214cd5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fdc24fc1cb5de154ffeba769298176551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7261cbc9775f3e6a62ea75354e8b7dbb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13898f050dedd1c711b8e8a046e3295553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641b09e758216d4a4adb856a245ea54554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1f46a4c5eaa741e6846addf802272555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db4b3b489c71f0afe1a3f7524e0154556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515cede85b0b623a38bc892323d52d2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebe0d2cb85d33befa438798ab134f8c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75493c48c7204d704cce4c671832ac0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b2d96394eaef531b28436c1075667560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb2ed384d06659e82141cda74b4ac05561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc378cc9be44c4e788d3dddf96ca4fb1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bf9759fd7a292f6e33e7018bdea1a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afe1c26d55faccc1221ec1476dd97a4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e065b00adf4e386c6cffae0bf2465a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6436c12da87b2435b5f2c78cf54cb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fba788fee2ea63f14c736e54917f1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1c50f0de59cae960669a8121deb78568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6606469855af30c467efd8381b4bdd3a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e43fd0ba8e94fb89608d3dfd6b1a0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd1fa9b3e1fc2d7dbfb1fb961c6014571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35959343ef7c77d161d8a6b66002474d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb62df821f44369b52fe6ebb0ae2635573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8de99904e2a650b1dd0057c9dc1efa574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881cc657ca395c5cd2c13c0aa5050c9f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5191c8b9da26fe6289f449a1a4a3a65b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fbe06971a15ead3be42c50649dd7c1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85e12d73f12e3fb5ea9b425deb7ad0578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5aeb099ad0a9a306f4098068c4fbd7579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b1701a8f0416c795a497e96198748580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abacb626a86d3d909aa2f8fcf873cde581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad97fdfd0b6182d87f67a010786c1f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e806e9f210714aceecaa4c31de3c7c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08683c39e92670ec9e3560a181e933bd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9652f130c0a4dcd53355a7242f94dc74585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac62870cf354a3ffe92487631f0dc10586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd4430f906fa72bc69aa3344233b623587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84941c262a9db12afe383b825abef71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83afb4395055ead3be3874df2ef919b1589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a160fbf07e81fb924a4a5b95733c6a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8717e3cc4ed72381a7dde3582bfb80591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c372254d47b60760135e80aed2ae26592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617913b68ddba215e617da34afdb985593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff13bb2075413b4179b668df8a6cc8c4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a87c4da5906b49aafaecf14a9fbe3ae595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652555fa5c701c8024fc9e2b456463e0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071afb0ee028db46d8b022a5a6e54f7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f953238153f21f138bb69f2162d860598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4647f3e5b707c2ccdd06fc506581ee9c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fed8103b2d4290fc4d7e7b9013c885600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ce632a44427b264e55f887ecc0d17601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597bec702f63c551c945abacae50bada602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aad119bf28c8347f31e09181e88b41c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e33e44d2548b9de70e0f7ae2b3f74604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e9231a71557d892cd789ff04dbdb11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e886e9de77c8495d9cc6286c42d157b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0c70b238771a0d0a625817297d661607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8667e9114eae3b6c7f2124564c61f10b608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d5531584c9b28fdacc4d015cec66f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea1a01423da80aa7a74d87cbcc6bc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eec4b24bac493761ed27b583236721b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2c9c170ab47ca15a875c0071b32ab7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37382d5e461014c092e129fce66b8a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0491bad19952f849d2b4dedc304c9b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03d2fc6d04282edd7a0d6e5ecb67ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8b474c3cf449f8f37ba9720552cab616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ff64d8c9dde0ccfea248991f71032617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32332e69da02e1bd0890a894b89a61e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e480b0a87b9a2ab9164a04bf64c5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d372982da9f1bd6e955a72b62980a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5fdb0920780d31979e9ac07d5e310a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1f71c616f16c2cb3634a974dfc772622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8396d8197774cc7872d3d5f574c38dc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f05e126ea9b48c37410a1556d8e03624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdd2ac367854b922a60aeeab7e4a77e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b38c5bf9b58d678bcad7ae04ad5f071626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210434ad50e604c8b003c972097c1f76627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c4fb3554e3277d17280a3c2383b150628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cda3fd40e5c82f69fa8cbfd582e3d5629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7dc145cb79a3d2e7d39f40929e9e59630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55243eadb4c0a94c06124aa6ecb8a74a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb1986442e66e046e081158ee8c9e4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598125e22107d118837f2629f693e904633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259919f9a5127ff10dbe7fa684f57231634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12753c01a8c1bfba272f858ca5a4688d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b30a66e6b82c52fdb8c924b6d93024636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac5352cbd757855d5dfdfb906f0b4637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d50ac29723430baa5f602aa3c222b8638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4185172fe8718fe1538686f137da4584639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584d36b9e90c4eade477e75ad1ecbd8d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fb66406b5d57ce643a5a9a95ba4d3641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c19eee91b1479faa7a1f578afce25642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e73c92b0ea3507fbccd63507d9607643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd9c3aa2c5f849ed710a54f085d1a9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc61d2b8b0acd83cc220f93edf05d03645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558529049a5b374ac49cd5914b688c66646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7d7821be37e514e076c4905db8cbf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6cd48242f7618020c8dc44819d1160648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d630a9faee4b738bdbb202aff163a0e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430cdfb1360972d3f2d06f28821cf049650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e30a967122efece8f6675398dbacf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b543aa0cc1f23db03ddf33e8729225d7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b557655da1052ddf011cc2b407a9e5f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a4155fe66a25cdf6e8f5427696fe85654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fc2fc0f18c64f3cc6dc47655eb01f8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c0e9fbb357f6183f09c3527d34b5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93b096f44c9404ccf555f6f64d63ef657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef9b11132f023985ff1c92e8c003883658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f47f331a12c44027c3c78c649532e33659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4bd027192f6b15627098829983acd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673252aec7e17305685d87ce49b1e38661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9b8dfdc135229b83970fb2f3da019662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bb38619f86195f45abb0d4704245e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8400ef2c6c7787141f618dad9794984664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f295d7f9809a11b2b7c1d9b521a2ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2773d88c1f25e0ce50cdf92849609bf2666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1644e9c233d5cbc4d9e90ab9fdf77ec667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709603d4dd93a707616051e8c0669b66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3be955c689eb39d5700f83291ca91c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f92ce3d0308ee3d3525778d0566de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8bbb02c5563a44fa99a3241e3d9e6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2dca95f2540135a00f32deb43877f0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ef6a034d5bcc2d4f435025f66ea8a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d012e8080d963dc3b7c51957cc8aa674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561963282709ad071c95bee38997b6c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c8e5552dbb4a59a5ec33167e74f9a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5890d4c0527a7e4376e7a79ac668ec7a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ab3b87a2e7d30fe26e3e9c5787089678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f50c8f639a911b06d99214f617251679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6834546f698ee1a07e020f6e5fccf143680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19c5cacec74589d34f574b1c4ab25c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3970c191185a9c57a0b3afdaf990ec682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec346c6756a2fe580d4ad8f4a327f581683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6a784b3c0d558ed561a9e5dcd850ea684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e4e257ecfca0c5e8515185dd47dc7d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa52553028d537b907af1af87e2463686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644900d190a2218961cb610ea8bb6b1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f589a3f272720a9cd99f50b4681d5a6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6565e205bd56c642260f86f354907dd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b762be7c8a9dcbb062520ba8f9ac7c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644d0597f2dcd74199e3e60cecdfc32a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb275b9706ca8db1b8a540d3c7886e1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a7a627f8dd2558685303314f7bea32693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0059c36ba999b899bd6b3ff9794cb694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d11adf8624d96e37d101db505b7738695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831c0bdf683b0f965e03ba8f1de2fa2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e465c6a02d32cd80ee08ed72ac8cecba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdd00e37d8b507f806b26f7c310c5de698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42af42aa3a9be09fbd82c19b43930b8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5652901e62983d320ce8a9d992b28397700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2732a7da9cbd70a14f10049fec35707701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71977b9dbdd99568cd12ddfd4b072eed702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602292015cb47c819cd418a96744abf0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370471c44407de522782ff4a8c0b0d89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bbc740e4d6dfcf71123e19544b8dc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dc1118324f7b508f6571c19658bfb7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989efc89d28c34bba38e87a37cfc7e28707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6467e926e6135b060505647d1ec77a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eedbdf415a22cbdd17fcc9077dd271709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeaa1e34f5ab194972b22389f1729349710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f14b03771affac682d4add9c10f20711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9a2f554e2a9bae963ea52d86e6d33e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b167eeb7a81a07888705495641883bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c475fcf2617244fe080d69003f97c7c0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1227faedf3cb8eb9bf60b5c8c6f082715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873bd060229f8db5af4fc1849894f2b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4741035acb9075613fbd3f8bea790d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd433f9d81f05fca77668e393e05a44718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce8dedb0fa19b4a559946d42ee0fe0719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c8b80dc7174a038871a347879cfdb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bc6782ed2072e7746fd117d69b1091721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b155a963d68c7fcefa9b9db11495142c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649561b8122f506ef726e5c5e8da65e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261701f5f3df853240d3048bdc86b687724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db3ec865b4d979237c98c908bf852a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6138c096357cff3b3f1be6a1a273eba726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b925797968c13eb24baee303ce6288727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889fae6c5460ba14377996fbe93fc8d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cbb1412e288c659c4e488c42a0b2c4729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c4f2881a583eed45cfe9b304760d69730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750663332c82550a3d5a3c334be63e3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dee2d85ba7060187c6d81386307883732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8996c1e9d365abe904765ee74e909733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077a786d92ae6fde758a3265f96df90e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48a39033f9ab1725adedcc20fdd731735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca048a3d4fe01bb6a9411879b4eb1f19736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923cf3ccdd0f3ba8d565a46e8ca49cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43be1274113d1c8dc267693111a9a3e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9ec9622e5ed7fc991cd3a5d0632d1739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356d368dfd7d26fee1464ea75f18a745740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29c11c523d494e730b0130236d8dc55741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df2d9819757a6598d72afdb58ed424742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c018c50adbf4a02af3bae83f1069da743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce977972c5d097269710930f305463d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89c9bd1fb420a0d52ccbfc4f8919040745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1e46f9cbf2db6cfde830c8e6fb13b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ead3f15c693cdcd2fe8415c768ff799747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb940a0151bd0ab9710bac4cbefaaa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce186f1f53ebe4d0fbe4bb23414baa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99695173fb75b72c9a8ef292106525c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf2fc10645c7dcb4f27173a097bed4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e363c0ae8a8a1e6c1d6c2ab3f50da6de752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3fe7cbb073eca1adb433d0db807cb753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.48</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>10.43</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>22.75</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>18.11</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>