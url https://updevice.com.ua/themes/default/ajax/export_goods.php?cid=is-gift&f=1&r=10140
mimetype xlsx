--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5dc4baebcf410e297e6a96424a78bc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd44392cf4c441f18a166949e03e55b52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22388cff294947963bf1c423771d11913.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058d9c0e30bf40e43ed0bb3ddc1a5554.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cf4a77a1ab5178e6a19f89e7ece54d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68238c323a2429161f9ca6acefb131256.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541b0f772603d69bbd739d402ca8b177.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cde7a24782da92d344270c9b311388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d6a1664d6819459a217ed81f658539.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf1e062eeeab0452f046f85d59a47d210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd841f08fc0a6b89d8f2567b1915d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefa54a5e757f90a892795ce87fbabd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fefaf5cc3f82861995b8b79c805787313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9cd4748f52774ab215dd0e887e8b9514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361f44cd6a5e6c32c07ad5b7aafc78d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a947aa5db2e85615b77f8a3db29bb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88cd6706247bd25ab7f48ad8afdf8917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917cdbcf8e487ccf95ae723aee43af3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff32537223a710cfd6d1315ded4c45019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277ec59b22090e749db502f4df5935b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed00f8da3f4ee428cb17fc900413c08721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d1b16c3433491f20dc54afe409e4c622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff053982c3638fcb45515da9e4b8cf23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f369f820b1029645c0e9a55c3e41f624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c56c8d17237a970ccbf27a47e22b925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b9fd63263a64bc4d12bfb5534c86fe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d82ae2a86a8d36a49514b46a47500727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e1dd9db8693c717b68b3472e0e2c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfdce4ac0925d58b88b079b6e8459029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54df2960f15e2d27c89afde5a6917230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ff0ee71b5eb74d2f01a0c7552151d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76395740a2f40de897fdc57937eca3732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a258b8aedbc624e7c3687b6731fe79e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e4060b5b1bd78c2ec12439f63e2ea734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52425f9251813f39daae0d4ae9aaffc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d658ed67f6c25eda037daeb8d3f50836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e06708fe2d4f0be4ff4b806aee2cd0037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad95e05a29007bed52484369ae9c0338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efcdb9d16a08453ebebdd13e05c7d5a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f84427b37ce782563b4cea475004940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37da50ba300a40708e04284453053bec41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e128682aa157326e4478a2143e23680e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4d9b06374c051787309fb4770985c743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d8f677e2af91ce7dd2963a7c9817fd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe231e3e56e6fde62b899f43f45a4d8545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb17ab2514b616112c2c3ba78a576846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4940660c7ecfe92091864f18463177847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb328aeaac033239976f8d8309c653ed48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574c0414147ca194eec02a776af3eb6549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386237c5e995945849d920bce300173050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e094baaf2cb50fbbcbff75971cc0bcf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd029f46ccffd061c08d959bbd9e7f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb8762ee8f4a4c55fc8f9fd456deb4653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc2ce7f47d9cd1beeac9b0ec543ceed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d658a73545d62034f965229cf26ea7e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344e9457df2566e0c2b3bb3201fd91df56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a78f445c6f921096b18bef8a5014d5f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f6d9ea828160a315f512cf511a462b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a336e6cc58f23719a74de4e804e6a49559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e2aecae8fef5edfe52323544575d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56478fc5f75f853307f9d63a9dae1b7461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ec38cff1f86457b24d9032c5a5cd162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9259314672277e00152db6ac4b1786763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0117c54e2058f7bfc19785faa688d564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ae73c54c343a7eaa280d44febd31e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb680255ce376d458a49a0607e397666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952337f2ad45144824b156785fe0f2b267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fee5275d71178fc179ed84cb2d0b3968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb409f4f79cb9e22c0109e1bf12cca2469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f0a40343f50e9d1b436faf94d07fe70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01480fab780137937f1e4d3c9b4e48371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6025af037c1c6470b2060b027460472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35824b6dd16a6e975333ebf47d07ceb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0573bfe359ff23c0a52f92124f7af1e074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365b49a34aa71b5ca521b0dc7ba0b09875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c8f76cc6f7ad737a561b3a10be67d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16d1c9a99a92b37b0e6f80ad028f9dc77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f83be26485d0fdc3a9c9547d0585f478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a798ab0cf33e264a57e32d3095ea3c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387732c03fbc74ed18b983e3f5d15ac80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956ce7e569f7224d1d9f4630665d8ec81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffe686924bd4fea16e2d1bf84b4e02e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fcf0524022846c4acb9d40d10ddc6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239d302add78174748401de779342c1c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587b75b68b45de4354b35392e971b90d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce35ea9f0bec15a7cbc0f60ac1a4e3886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2953d5b95d489a991fd2225a995a087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ced9d9f46ac80800a94a4e9cd7702c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b929416573ec14da6b9ae249ca072d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ca90a0c8a54f315b5e2589e4902a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de467af9525dc36fdf8a68d7d1605491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45774590bace9d7cd5b6ec932b0b92c292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6399998881b8f95027558baefaa872b093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2a4c1737efe1abbedc43818dbc90de94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28026b72855fe13120df8da7a03332395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f652b83ec9f181a456dca44e1b74f596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b712c9942b0d450246130fe74842197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5507b5e98e54799e9b0c89c98e60578d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3486d759df62514d207289a9824982d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6860dae47ba6ac325ce234f0bae8abe100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5b24e20cb4132edb803aaed3dfc77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab097ed6f335e0fd53fff61a36fabae3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b049af7981928a69b11483ece06bbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91633d2ec467f587f2d0c200b7b09dda104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e586d6a26dd8ce11bafc546cb32d7fc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d689bcb61c3903a9beb2fafa8fa908106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccc2828f3b18a12005251aba5fc8389107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405b334c9d0702a40cacf785d03427a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2368fa28dc74e538690d9d053f9b06e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e5ddf84b3eb42d7193086dbe7967f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01636114e0047c6f090750ed934307f5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1618a258f77e729978dda4c587c759112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f30b196a09ea7d9044d0b0e6da619113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334cd23a09a59cd747866f22e7dd9b47114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d407be59428d81b445f1a2b3ae5abc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71923001ad5ff82dbaecd00a5b40022c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b218964e4a8807b04af573062ac3c6a5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aa0ba6d36f6e8067d9a7e7cb232339118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9a6a16274fa2ca457c539552e557a6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5075a0d81fed9ae55f0e856edec96407120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3d653e7d9b5844e609688fc671b9b1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa999395fc42166b1454872cfada15da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c6b39bd0919ad939675fc4bb8e9d5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b8d46f5069c3279f085ace5a5e6a1e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc952667106a4dd73351371cdc6d57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4947362d561ce80abe81be54fe9b0abe126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44002d6981799eaf022993ae23a857ab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e94ffe2467320e509d69930b17107128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ee6ace75ce0b985b416ae4a0a7d517129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be3d2c0864ec33ace0ebc2f221171cc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb0bb20d91b81665c895328d9d1adc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7df1b8d6c6be5e0e85dde9d218fe91132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b64168c315b7994b6dac126778c9c8a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424d8b8c6f87aca2ee79c630e5f4d80134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f35805b73e332c998fe631d7ef8f0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653c0fab9fa9858be46962c90146845136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120f97e0f1dae2c1ed419529c21fc789137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21451bff3ef95a2efe49354692495dfb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb34c102757a222ad74803931c124f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b212a42cb49445046a930aff0c38f6aa140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66850b50a1af465a0a63267b2ffa6a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426396c0f454dec4cacc35cb7992adf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb425fc0a0cd231ec5b11055b2720fcf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1165cb569aa15e4a3308f5f5dae07a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb058300249855858f3097c24b5cd0f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ef4e90312838248d123cce6d32323146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8d46db856cc9f206370a89fbbed28147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753ef9a6b0cf8edb738878261cc603c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63acb0901c969a05b0c7305df2af8718149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3480fbd1633396967f54f0fdb0747e3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092cca1d92534ca5a47d8954f003216151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59548bb19a3fd72742cf8ef76b579754152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac40db5dfe8caad4e9080adc78574e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e6b0da5f8d957b6df1915d37b115ab154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dcfafdcaab4e3d96f0cb69225faea6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae2552c5eec55780e3acf6f78e6331c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa93875e1d469059ad61e0c99900c466157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37553d893c557d950bc2e7c8189cab5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40ebe048a4994259fb319eea6318e80159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c59e67ce13e6dc6794dd9aa268485160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2065ea7b2c0bcf0ab9ae2ec3a47ba467161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ff6c50ad2457b573d4c6a1975c903a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30f33ac6895152369ebf7501fea111a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30e99ef285fa12e0f323311e06223d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9290ca71a621e8604c4fec046c2f716b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cccfa18d4d0fc1ce94818616900b8c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a82f1eead7eaa4d03ca95561e78b54167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567f5822b14881b90741beac0a5c00d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1871203d2941e9686223e33c1db86d4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fc683812f6311df41b2c83f4dac5f0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d26b42c2e5ef6a71a7f92a834c5f7d0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8d4d2b214aba1bd214e660b7fe4c2d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f701ad7f02b61c4f2f61af7c8c30402173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e99e6001e4dff9870fae02d0ed810174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bfc7c2a5dd128e1b45417abb57395175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0cdb8abdb67c38270e30e00a39ebf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62255b755590c3bf2912521eca32d6f6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6a7b2b9cb89453672f84147859447178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857423baf6efae6ff178285042ea8d1c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7252b3faf4187e4bb124679fcfd236180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d1e221429450f1d9213d5227bf766a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc30a9a037ded8c922261b5cbfb351f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0c7217ec346ecef0fdff590b73fb7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55599f337c05c29add1629878b96010184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b61a5ee3dd96e85e7e6988842ede021185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca7d338211f283dd18808704579b18186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10c9c60963a12cce2dfff0007b43d1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6059a8efecfcc8dc89f21f202e5ce3bf188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdc07530940f2af377f1c91307cfa5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27958538ff7d2619ce268393897d19f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5085ce5178ee37b131d02e58220d5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2871311fedbb381cd1ace37edae6677192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3f91851c6801f0c91b15927d84590193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceacca963c9c0be5e083d676886dd5c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa84eeb9cc7230c42336dcb7d1dd623195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff208f96b36d14a955f703e4ed3e95196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf12719478795132d0bdc478e30bf94197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275d5d093ab8c2752f78e38036bf8f45198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f36adef374a8c39d2b351ae30d909c9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b576bd7cc250cc57b29aaafc27fcab11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5972d63acd025d4dfa3bfa5634cdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd53916ee10655343c312883a61fa0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc1a39741dc473d9c4681b8e0611468203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74059ce46076cec87fe85f6368138d7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93048f2951781162f3fcc0427044d1e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa3014cdbf403c472fb330e471b29f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b5c3585e9b8f7ef9c630bc9f07c51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2085032183847aee0c0d527c6310041208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1c9713e889cfd9f76ba0b84f0c9e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1472f413e515b24fa075d27aa0dca7e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f36df2e44ef7eb378a6bf439eefe06211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399f1cde54add43af6e84cd433607abd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46e667cfd50e8b23f6c611b5af5eb05213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c036091c3a2a6175f40774f0c64d9a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac6d06660ec88feb674e6404c3efbe215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a407ac64e56a234099a1b19b692db216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd2d485ce7c65aac76d7931a17b63b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da16ad8488c9886eea1ea7477e1f97e8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dca1d36094e483f61b050d30a60809d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53b93845112eb80b888933a8bd2e1b0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9be9b29938369f91b9f371b4e9a76f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a81417605a1cf32c0a5ddf7ad2bd94222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b1ba79b7ccecd353a1c4e9d108808223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a92f72d1e788d032624552e0c3992224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5db9ff06a5913aa483b19ed6134f1ad225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a94afda413f11d506915458c5de05226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ea8aa0a74488d06c4a31e8adc9d34f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e5ca806192e5adc017a65ff7d50684228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a508b4980707d5762ace2441e4dc4b0f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da1e65587b917a01bc8c34b3720339230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04454c5167d9dc3aa7da37cdc028ff14231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad291dc94a0ced41136966d14c2132c4232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9127d28dee2dace42163d1284856c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b1630d4f45110d5abe5ebb5d0445b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e8878141e3f844d0b50bf8513d38a0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ec3551df8c952cd6395c34945b0cf236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f34c4c7b314bc8bbc20b2c72dafdf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fc0299f237d4e2f002b5791836240f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1293393b1c23f32863f19bf8452f5509239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf6ac84a2c7f300ebe63a8c26139f62240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d1da8c175c431d2ac42ef142883320241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7474410f1081071249101db4aca0315c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bc26e2ea94f968bfd8a69ae6e7d1b4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ff99a1db1a9c749200d6098108dc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622f7769de24f5bf2344b40f1f4ba4e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5f9b3d32e3b10cc98752cba1bed8d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a33f0e67c90b5c7b70a9652923a64247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f2e6387224e96b936190db946aaadf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6d68c4c53da32228e278fd46bc2c6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c95b298de733cbb920b0fffcb1f5165250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74253a2336efdcb4ee8415196b690a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a7a81eea633b285f6b16cd070d5e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc84716f1d1551a65ea65a006f818d0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2675db7cedc6958db267bc956bbc1096254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8633738a5f9c425f4096f733c688b3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4a3ef4628f05bdb70775fb79cb5035256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d95b2b891bf2a5d098462833979b8f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd40aed9ed53efce0389432cfcbad5b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a51c8c72f25314358b67ee6b6055dfe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86d3cc7256484c999965623f3abdfb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bc69c45304cd3be327ccf39916503261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085f9f6e45ef38160dbd663b514da650262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86943ccc4d23230824786ee356f9758b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eb234c9958973834fbb257a9daf6ab264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071384dba50bb32ef419ff09b52aa751265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4488ec4ba3cef3f4b6cea0750da64083266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c514c27eb5d0d76616979223cdd491f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187904eacfade7a75a6be0459b903f7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5dc32d86a526b4af297772e4571d06269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede9dd4140c0e091bd1d7bcff3b7cd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c02ddd98ac20c44d9f2a69665bb1484271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cf52f3f6d5ec6ba129ffe7b2afff5b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b169d801f96f94b4c472fb2766f905273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51173039bc3f4b2208227c1f8ec79a6274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ad7f107c2bbf75cceba9ae43d37b58275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cebcdc3a22c5d8bd614434dee6f3c0a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e8e1634fb182e4eef7569500c1fc8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d059c87c81a2367dc28cf0d0a9d30278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eca4cfcbdeb2c2404d9808cc43c9051279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460221ddd57f29850ae926225fa3b9a6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fbf1c39b5614a1cc0784245b4bb4e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7c8c325e8a0a0d710a4e62b9bc52e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fabb787aacccbd542bc816db5b910b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666b2ec7f15a9d65749d484210129ea284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29acd53b36f9918ec54a3e011f3fe846285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d214949646609b08ed0f16345d97578286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400aaada5d0526bef8f68df8222e2df6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbeff3390e097c9c65f554711a1fbef288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2163073f689bfdf0819494eb38f95d29289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48944c9b2ebfed26f9a732ec32a00eb4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9764b0cc156057cf71ecc7737d3e9fd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b8ac0f0921134b42f8e79b7bf0254292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45c640430d560a8600f1087976cd41293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd869f936c29cfcb045f1079c6c75b4c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b564660409e7d03aa8aa8581ae87ec295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba58f09ff51ad537ba0ac0bb1e5141cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68690e02b4ed15e1e67bd013d4c839a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd1759f1086b4d83545b385dbfdfa3298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88823df4068ee451af6651d9a21382c9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594e74c82b2a60a5c3c2204c0d64386300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086198b7db2dfe2c2aac1901391335be301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07309c57dc7672dd8e2fdc69123bb3b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7813fe887a77df1746409cf531158e79303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b014446529a6eec18b1054d9babc5b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9f375255c3455a65d2df1b47aba4b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51891f3a5ad0a7e6bd4d12e284fa45c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a9ad4b01ee55eaf9902ac5f859f9cb307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452033187cd30f8e00ec1d2e9bf9c7f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e3edc259a1efd7ca2a50991df48e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f131be3055f1dd71c234a183ae32e9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9b5f89df1c1b0dcc45a33f8469417311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc92d9aa3b210ba007b905a61394890312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d83fcabce3c8e2279c05ca97017aaf9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa88662237509e72a2c486e982b4e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7a5d097d41158ecd6f7129bc1fffa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854bb722c52222ccd6e7983ec9ee1906316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b3a8f8b6783ca22dcd943ae0a1de1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bc79057d14efabbc4a9095201d0b6f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8346cb64b27dfd3af6b2ff4b82736a28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d09859f355adf5f576935ac4804861320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2998c69d5b52545fd765d54db6d7a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698370b88cfbac1217f93f13bd8e8af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfdd7f94c4d939c256ff61b76f7925d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fefa9bd551b36b939131acf960315c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313a1e5b311bb54b51f41273fe93565325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee255fd3a5684ee8dfce7c5f9b296239326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfe74c81ae988de54605a32f764d55b327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c492e0b23b54d0a1ddd9c4e7f569241328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8112c13dcee696bd05aac61fa5cb31c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c7aa0fb0fa5e79fefe4b5abba44d1330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7d3e2418f5b60ee7379d20632f1b36331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97ce170aada0841931c4ae9003235b3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e9496929023e7131f034ef9e6b3af333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d59bfef0cad317941b9a624f831c7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20f4b6c44251800aeefeacc9b31d08335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eca29b9b50ab5541b890d353c5692b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5de1f8379337af9b6cd3c1b5416c8a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6d66d1eb57ff181b4b685e6c269c3d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655b45de7fbd2a70420449ca71c9217339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e22bbe1ff2a9185d45980208a68af8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01825d4db828d07be07418ae31439e88341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3593c4b425546f5544695126011491d9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a8b8b89563e14784c32fcdd33dcad343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f445d542a99086a311796f21b18347344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154715efff65e915524b7288323c27b4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705b84aebcd2e165147a14686e1b673346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f214b27ed5e56d2bbfd26d1ee1949ef4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663abd451fa507bceb6189a4a9c23ed348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723f27f170b2cca2091600bd2afb07349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745a00098eb3223626c491a235400c91350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc3a0293f6949178709f8a93aae50e6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9f51b3d754a24ef1089c6708bd0ccd352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808a2289e1b0fc61c63b2063df16ef3353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439766bf8ce374e68afdcdc6f8278b1f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0283a4ac2f7366efb6b4ab81f044d8af355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f58c69b02f0917407e82c193ba1237356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b2a136e27e8556882d46f9c74e8d9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd08779ca6448aaf894660c382f729358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9167f4b89e81b0f843bb97ca5750e2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169dbd006593f6a565dfc30f5e6ca67360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec1ea9dd9d7f9592f8923305a5443d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bac9da9671ecaefd5117b88edd09b3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5bcefa248d17d53f723b64138004a2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af4e5d7143b5a17fa0f470aa547ea56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a63bc6b2d3ec9cbe94b780177d9668365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07146744391d638ddac4fa1c41cb06f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622adf1d1adc96355b52db72755ccead367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e48581a791c20699fc78ab55e2011ef368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b3d18103400e2a09a1d26eaceed81369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15cd2edc4c586bc358a4ed980dd35a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c58103a2bcb549d945bd08bc6ae4a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ebb78943ff43ceaac35c94ff25c1f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d7759e616574dc9d0b91009525771373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c290b0231abf1f975f803a4b3b6e45374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4f4c9dc361744b65c234b1ec987689375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eea805c5d82d3127bc572aa66353f64376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa620e055103e4c3a96fc845bab91374377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6b134970aa890c364d5be1efc7dbb8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4adafb519a16bdfe367cbf7f17373ffd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4460b5305aceb5b3af0068a1dc3f467380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab6e2703aef7ead8c7e65bbe5a8206381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb36f9ed1ff4d4e6019979b475ee63f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824ade6966c12dd51a680bff4bfc727c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192547d9026feafe6715e72ce30c0fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f27a177fb15ed37d3b83ec6ce32e283385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937a7da7c9bcbac05add2f90b6b0a5d7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11cf459ac9987042e9f4ab5b57d3c83387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff651a2835978380f34585088deb2c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0ae2659ea396eea7ba4d852c673ad389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4835fdca8157192440eeca4917c950d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab90c5a42d497271779d29dfe4d9b8f9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09965b8203a9ace25702c993cd2649f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13823da398357944e46434f42ece1792393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32258e53970aed5ff327e1f0b95586394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd786005a7acab7ee2eff24ef6bbea395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d10bcc8d9ce54ce9cb67af178a0924e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ed022100c03da25ac714046d46593a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae0b5b73d2cbd17c08523158063d60398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c079051541e74f4081b19aafc747c60399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfae8eac1b5bef00561e488543101d6d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caddc0731cf16dfe4a62c5eefaeb450f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00981a1b64825ef4e13c382050bbfa5f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a1f5e652e7e7d58589dfce58d52a92403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd528428057344aa637aa237d8857f4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72b7c29bfacbf660c4f034d7cc4c0d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f92fbca1ff97966d33a807d0e95d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a6c8f1d04ea87f88e64ade165a176c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a0cd65cace1ab4dcfcf7e335897c4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea86860817876ab102710c2244d37f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b630496e0068c89fe34e240a392ccbb410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a913f69f01ef17e69f8bba53b5a6b2e4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f31d5abdd17611c2e06d7d8a7071a5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f00c2df34b8fa3599e3434246cc87413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0943598994813e6dd529b5a5817cea8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5530a7b512a6131cd2dac1924110b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6c3ee98228fafb8faba0a39f68da6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9ad6c5de2897af708daa19cb4b2e4417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9574f20157087192fc2276097997c7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc636e547dc412d63cd33f5b727cbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc64c8a48a8c0e6c7322be9dc42a6c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f21ab5acb93997d957eead3c7c2d429421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4a7a1df950c28dfb70af4ffc4435e7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d879d8b850738a3dbad3af0dd9fc38423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4fc1d9c53757ff4f1f908e1c2ab22424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0b4a32c4eed7c26c12c6f82b55d7e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a8d7332d957a02b5cd4632ae26609426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7616c6fa0c48d8b2dde16df902d06ae8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33f3d8a942627ae339f17f37f19f8e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8549dabc1829b437d872ef5432e57b15429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4607a42dda840cd15d113dce2a232a14430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a547ae14ff02c1367fc348488aed51431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453d2e7291cf4ff74f2fbec3be7dc1ff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268df2c6568e140f14b4d275f1ed62c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ac9d533ac6d0c9123eff6762f5609b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7180da2d9eb55382e3b3ccb0a259adf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dc4ebde7f67cb12ab5d16f3ee8bb61436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa18ef7d9ea57d09471d19cef685d889437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c18bc8705b3c412882f22d50a8464b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c07f96b4b572415334b0c00754332c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb55e06de5e5693ce1a5fed6b05d613440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac015cbea64b3a768793f87acd8fcb8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b857d4e10a115be9f84b4bb96a2f382c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae62bbfe2092fe44422a2fef47832d6443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b606207a7d02e528377761f8aa22608f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a764eef806a15e09288c36637efdf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1ef875f42f45dc5d059679bbc99d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7285aec5a044effe10e547a34ac652f2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab350095c80a3f8de07c44a4bc8842448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cdf84eaf82963264188482bdbe00c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de959c3ec94602c2037f8e294144c7d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d8ad11cb9b2d31103bb19f9b2629bf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cfdd154738d3970978c331e83b76f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2736f5bbd98a989ee52d556bf44ef453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e7cbd22cf93c543edb182179179e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b257f00e742c3b952e627e394bf70cc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd3145a921ed3ad47d7dad9ac227f98456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5dfea9e6e1d55584d6bb87196bf456457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93f8fae59bc6545be9b2cb0546ee9b2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275958bd9cd451e0fd2c6866a17886c4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e019a0db52c4350b41e2c2b600afc02460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ffb4bd56c6afa7d63367b2c15fa6d3461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5913f4c9b1d1e4d5175d68ede564c65462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a338f013236df68a5ec79612a5e1c5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedd2c34d924b07b0c7a5b3997f9e7ff464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e836033314538a975cd9a2c01423a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed2f99670562b94cca2fe9c5f0ef7f466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d21fc61c6b86b6bb8f93ec78352b06467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed70456f05419959ccdd63d75f78939468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6d6c867626550a29700226557400f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ad06f741eab5a726a526fe737ec9470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c78aa40dfc5b9d47aabb9ce2b3398e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e67ccef10401f5872845a398ca133472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b179d35eb26dd80d28ddc310e77ae58473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178c33edab0ab3d6630e032d689fb3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7a9655ef285e40a0a49e39ea71b44475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef106f606ae02b693691d6241c9457476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c500ebbf9783629a3b6aa632e69640477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe364ab753e6e7b051d2bb9a41f68c4478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b7ab1c91d3678967bfecb1586ae754479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76fdd526940d6536659aada7fb5b73d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d6519cde95db1b0eacdc851846746481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f3f18235c4663b9d94cd4f0f71c037482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd401c65920f45c0b4a55049f28301c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eea7b837ed6243022edb8825347853484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48443028607844b56e1455dbefb64b11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1425c20fab2211d9f9ef6ee3689a63f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80589e4eff8e584174e1a661acd973f4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e3bdf65422e686a7d3e05c3519b00e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29635e1ab697a7d97afe3ba4eaf6442b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05327297d461f95db8b1e95759a49a3d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c913deba0d3a08eba547f906f3fca491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd483f2e8240ad642f822bb581fd7b62492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38717f260ecd115ffb6361afa5d52399493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2f28b95fad18c86154577e93b523d9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc3a76d566348e644ef491c29d712c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3df70e4d9bbe676102348a59401fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71559744eb8b0dd9cb6fe60fd6941e78497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a7ae1e897a73a926fecab341cb727a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c636fa2d6446f9c2a82706f3dbf3b20499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be36e4201409f32f5851d9127c08aff500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b2759c1fc8e643541fd0152a83e6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26efba63f8e710d850a1cc180e395aef502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b75bd66ffa43441358330333d9b63c6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aab8e30f88f554b05026e59e4fbcf1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1594b7c13035fa75105dd9d76be6d0a0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8d5d9ead350e79812f0e1248b7728506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2162e458854d704caf43b747c8af4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e33316201103a10a4ade75c74cc810508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227d7de1569a22f1f9bb824ae3232a99509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2609dc8a828bfb96d309abfa5dc39f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eeee8bcbc327a184b42d3cd0a463b2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada384e005136955d66eec3faabfdabb512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa67bb3b12c76ad56e56ee85686be72513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9686c6855ae421f1a11265cdf2b59a5d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32826160b5a7b61831767f152c0a67f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04e75d0d25b51a1b3b2ca6fdfff96ab516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2074b5b0913c2dd6f5ce26c7e7e12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795be0d58518e73a0e151ed7346f5c12518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d88d3836c8d6de479d2ada08d6bf61e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335fb758ccf7122b5bedf175102d32f3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d47e4aba1c0a45da1d86ccdf43a0d84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79663ede95df06dc117c32998dda992522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66d657fde32f215c721668ab72667e9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a64c46b9e1a64c3fdc2a58c7b92f55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb117995a3a805389a800ab98473d9f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cbf4c184051032c08b611b9b8a01e1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28fe2bb40d2043c08369c82c9928534527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621bfe05304f9e171daea3aad1c4234d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94a41061f95dde5a9ef7ed53ead84b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd6ce6e9956f1170c9aad7413b4c99f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34d86a9567f29ff9414631f746abc05531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03caac1be317f0eed346eef6f62fd7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d5bf76451f1c9e59150342369157a0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc29b16724eb369c3b5b179dd9cd23a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83ca6d101e04f29959cc452241ad7e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154c54da1ab434721e33a0714dec151c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b92a8155ea2bdf1081ea63ff0829c7a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2bdb67ff5f3c4d824e0bdf009fa86538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3242adf6f8237a7ea6bfeaa560feb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7939027b7fcb570a738a23481293b7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0e83a9b8c59b19772e06d23709f5f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e5597c5911eb09039325ae2bfb2ef4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07a91e5b1d87bba9b415f0c1e484e4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408867667221bd118d66057798edea5d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d2c2858c05c32bec65eca67a964d4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993de892ec7bd7eedec1dcd9a50b8c3a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed343927fcf1d51cd5a3e6538ce9b3d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102c8be63d2fbc67916ac21ae03299c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8cff1136c73c52b4fa1348d1294259549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aa6479ee42094a279ea4756a3e52b6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9b2f3419c952081c713339b280a492551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db41b0f24beaec365cb202527284ff552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc99da4569f5a7b1343e44b3c66e1c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6a6e9182ce077dc4475f3c8a317edf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2592706b1f049889bc4edd5919606993555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a5ca582d99a99dddb65a468fe0940556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82776ab99184b8b6a666cab0fc39f64f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f4353825acd383c8eb47ee490ea39558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e06f7bc711f8f0fccbc5d4f502fb91559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e79a89a1c8b8cdfb5538b1cc950090560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1683f134c8d6626cc58ef99b78af80cd561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da37626cda16b1601102865285d140a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5650446041329ff508ad7bfc6b658fe563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b2d1c2a4ae4d7d2f1faf7c28d4405564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74177f176cbca3f2ca05b11244b93ad565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa26a7ade9fd5919cc080a22b68c1a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93113b6b4bf88ba4a283d4b2820d6794567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3b5bec038f079152469260caefd98e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0ce492ba32a458309aa43e121ba49e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7467de8f68ab631e529619f901cbf2c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a917a8f0d27d23cb76b515f7a4cff571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cab426ff7fdd923701f108186bcc1a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c994ce4ef5e0480daf37524cf987a8f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1272ea7304d258842bcbca0d0efb57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b4bc1f5e4601872b35a63de6f2b71575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8233e08d2fb2abbbdc27b801ac810319576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d56e34f2378dbb5d64fd5532bd4efe577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb42ba46bb3500aa1880d62184dddba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592981680f93a5af7ea5c48c8e16d819579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a586fda735514bed59c355721f69d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff00a9922a03a6c6a0d1db10aeba261581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099ec5217939832aaca7785490dbde8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ab1f9918622c909d054e3698c317e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f139b53dc337ca31265f1ddbd1bab25584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7363f6da1b866e57b95936cd0e8f167585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99168252becd445706dcf3ae0323fdd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8459137e14591a70f525542aa500ba52587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a89a4628551190f7948db93fc69190588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace812f61cd199032030a0e63105343589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9417be8af31cb631a9bcfa0877de4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498245e145d1a5629306e7fa0a2e834c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1dced28bb163252ae7473976bdb8a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a9fb0aece9b0f954a110eb6dba539593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccff0e7f7c009ad30ed53a4a9b8ddf594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285094f10220d5524d6cad04de6b0353595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40406a58b7cadd8a8c3bd8e82851218d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3a2ee796731f99699046328ec67e2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb1208b098c1a2bd5dbeb96c13e75f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d218270f7219ffe069bd414851fe3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c574849f3a5ed39c164d97e15d519552600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd511fec7ce3a7046b7c5593c157fce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870827317883538a3083cae3fd74cd71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511932f7b5057ba8cda98bf867285541603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e99c86c72bf999a9adb886655a2a61604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a712c84dc7c72717e3371a592d7ebbe2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea20aa71de4159fc9c00acff62c20e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad48d9573a80fd651e5cbbeba7868e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9808fa819fa577a83294e14165746dca608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcd48aa8f2040490875165e12dc9bdd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3526c8f4c2dec5ba7184ece8bb3e8f3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696c905b0c3dac0585c1e83a93a71e7a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fae15dc545d2b4fe5b17810c4bd96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7213c48b982668815bb8113d660e7e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2369dbb05fbd3f89144858af30df5807614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3029ef0d1e66eb16e02095cdd939c68615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ca798ddbae91c0dfe6975c7dfd2f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae3773b28c551eaf4cf6d2ca831d391617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d68b7ab41c73bb1e25319c9689753b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776db6d67875db2fc5597bffae897666619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ada9283c2c69b5a198ca3dee0b9bc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d441f3bf9039f94638ac9f95257317621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce24788cb8aa0cf5e15c9d25d181980622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165b133c3ba3ea8b301b0081f302812623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf219261402fbac9f5bd72649178c39624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df1a197932b46a5ccf9fa0f220d220625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d688567d383f2877026f95a93698368626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0c0ddbd4399145117d5c7a5a437f7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a38987e3b14bba9e77be49dea377bd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afc02fad894a162bac254294a69bb2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379073423ec9bb9897a35fdb5ef03966630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65b92c9e7c762862e18ec762d448c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bffed64753577ff6ecb46fd7f13fd40632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71499f92823a8364d51cecc4b12ac455633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da632f588888a9f5cf8b8bb6150449d7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bbebff8e30aa90f12301b2b0e669f1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ee0d5976d92be45ac38aa3cb09426636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ad16b4f4f9f2f499e865325290797637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7387cb652ad8bbce62d553897915ba638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6d3e21babdd8d40362a04069fef7e4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e839eefe78725c20846ef1286dcce426640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bc6835edc6eb1a6de6122a92e1adb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7eee737114b10d0b8f0f348d0a8eb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8fa036d50aa3a3b59bf6512785188643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b89576eaaeb1fab66551f6479aa27644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d7494df25529a21e8f9021741afa7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bc51d671eec425764cd454c1b41bbd646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810eedf216c2ae85a28a38afb5dbb980647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e12ab514d04ffde8411c83e65b0a4e5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b16c35d66d5828a804d644237ccc682649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6fd46bb14b04b0bffb8ca9917e5784650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2f221134186e55e28d154af2287cb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3261ba83c714599fcd52ab74f760e468652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5d46e25ac6a7e035c20e8784d4f14653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9581dfb2ef65e1824348b74248c5ce654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115ec605a27fb23fddc74ca46c51296655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a32a1d2be531aff203dde130338ff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9732db2ff05c76b1d1942bb6b80d7e20657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba0dd7ba99fdec39bc9343da5204ec658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277afcb7843a465809cd8495f200beb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a08170add5793dd343276e5f387085660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b739b8295f9b273bd383b1b9c85dcd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72ad76b981b8238e6fc6645c636bcf662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f4c9d15a743366dd122f9e6c8c2b5a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d8085ffe0c9554949a15eb7eef4ec664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f7fdf5d4f2e37570465c81fc7e8f4c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3dcb7defdc15a7f7d87e86f75246bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee16492b525a27261b8fbcd915ad93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4eee8c9f9f329b57add0addc7ab28668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e5bc1b4d00655b92bbf63ab03b741d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62316bd54716369ada18a8d88493ca670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08074ec066accdedcbe1396d3bb99ac0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5a3ef776f7e005c31aea8146261f68672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b61e50931f4ba4c5bb745221135230673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a047d3f78046c27c65a3d2a7aca9246d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca517446460f0a0b75c9aaaa921dc2f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2022eed557a616a387d419bae3af8716676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b27be1109be0f430a63402d3f461f0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3ebc75ef1317a61e07ecc25be50b0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ec9bdbf9bf8cc3609a894542e18674679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f2f74e4dd00d0ce4b7e6abf510bac1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155fe54948371cb1820253bc7800b69e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723afec142e627672deda9a70cff6cf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cd102bc020d9035902073a22b1b79f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a663ea883ff0a361ff9041164df347684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6370415355ade84a9195702584eed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137ba986de74772f1f801a8c2010c42686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7796b16a9f1953bd28c55ac877dad687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4950f1e280e6ae06006f2fe838db79688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86eb176ae21ae909bdb5bd33e9877a0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1fad43f75d1b1e1df5b90810accde690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591c40c9596330b513c248979ed0ad8d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294cfcf09046789602f2bc04ad48f196692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be6c10446e7c443606d3da01bd6995a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f660f1a2b0b59edd17c5d520e7b3f309694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb62143a6357dd6b75108d0b033f4f3d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ff70dee8f6e0cfac8dfec0fad0ecb1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b422a34e7771a9ef369275377e15be697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b97f11fb65ea6e26e541b9dd2087456698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567fe0a96d9b2ab288daf39bc8b9155a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b67c17d88cf366e7cfef8889004789700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556e20cc6755ea3ad06091c4679c7f8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269ffbd15d44b3c5d2bb1f0cb026691702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda4c9db38ff836996416ef56f6b347f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc66edf0f776960377e7fde7b7c6131704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0491f9e89d631dcd1fcdc6a33933f7705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6321cfa30d22a8849c71f7f6236b006706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4024c242e7271ec8ed71a26d910708bb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646605963b3acf2e8e4507175b1545e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0b431f6709f0e66661c51a6bf19dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1f32da766cdc9a426ddf0bce76a70e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55206174c78656e5d62e7d51e4934941711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d4b39c6855980449ecd6c04885689712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c90f0771ca8990692de9cba13f5b02a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7d40da2776bc1949b67220d5b2f1e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d253941f1c6708e59fe6945415e5e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927efd2fd72047f5837879f4fa5c5818716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62b7d4cf40d7e6239b940e81ddf831717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c54b60ef0e32805d6b88e1aa8881b6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a06d2393c1d21340d2a02731145498719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b18884f363a7cb84a2fbba4197fc231720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a216eb4824625ad61284984256b09d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199fbe2bc635a7363725497525f3a67722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55eb7a67cd9307d20210c91f945a69d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07f8a50237fe4f418b0ef7b534f6b1c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60a8d97ddc5aa4e76b178362aec528725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5b61d3976028e4c0bfb4a974231bdb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aee6db148c5bd57e6dda14db6f9749727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b7b48f478bbbabcd8014ea007277cd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05459d91d4023d9ec279d2cc20877b42729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df4eb824d7bce45ffd4c51d8fc50462730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b50f6bf34b2876698b8c90b9167eb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a95a1fbc775db456a574c65e4097778732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aadd2dca244505824f7cb0a0d85f6a76733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8331209302cc57ab8bfdb4ebc1c5f5f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c2fcc2cdc632ff5644e45433e4cf1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64ba79a640d40165e4c40ab4949277736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c851e4629fe7e3f110b283590b9a31737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3d344f7d73835e1cd6ec6411aa9d9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4190fe92589d4e24f85f3f47bbd56330739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71781a4711254c43b86262139ab2f779740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c76d895bbf8f5d7af3278234764357741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c492ec11ba6131aad5eb70e963999d2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a667343ca93efd9586d182ecb9bbd4f4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9bef58a2d90e5c7648deef6b7d01d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cb3dea8133b52d6b040a6470c711ac745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc4ee9fd8246b5286e10205f77df1a4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e19da3ac9ec64f4d767e73c147883747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306e620cde157d795d3ce0d55853780748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6cf9ce6c90b822edcc4dc297c06632749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6771252d32d41414c5cdc5175b4fcc2f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b330b8217f4cd7aa5051847e35f92d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0242ab250cb7f445b602e8ffa18b7e1752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684aecff994de43bd6b2c2b26b9013b5753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f096f5c0e3dd8800d1926caeee5aaec7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cf45749f6dbf57b03a88a3f03bd0ef755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f666226c279d334418fdab58b46e82756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c916e9baf8c7715d1d686765547ba5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ed7885dfa395e7aed90cd45b72de7c758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25454e0922e64836d91d640db299b702759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7060b42f4b6767a8380c13ee760a681b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96c38080717b80c27ea57c9bfa5fd22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb6f32d0df57928808548a9b6c42d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f446f81de811762be1d8b82d2e98f9b84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa408a906aa96b9dcbce3d58e6258315.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e06313b8ba126382adb79874d925e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7530350d27c711031fbce50b51bb917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a64dd2df19705e78791d77635298fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd01cfb00e75ca224f08f27a8caaa719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfe56a598f9755b08504ef6c46d1d5c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8f3dc7b46511ce12a2f937b8721e1011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d7d9ac0d9b8f1bd1f9fa75f05e57612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9c9ea8ed1b8696c7fa282f6862a1ad13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad74b076f04ff9317a200c0b7b4b83014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d55dd3ad63278feb5f0fc68484ad915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b266e0573c97cc4ae608113085a85d5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c39d196763f127ac663e267aaae1e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f678cb19071da2f425456da1b8f26d9418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97498d002d8e100486393603fce35819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b03501327e4658acdb4968f44e3b3ba20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fed928a00e56c2f053841af831311d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e89455674d769b3e49067abd1e444c122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855536fa27b79e9c6b6fd6be75d8286123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bdcd5b1c81a13f894f1f4b2eabe8b824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c42da7dc36847cf8cd3b5621fe168225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a9ae973f1bd95834d1cfee96f2abc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea3ebeddcb5be7fabe2efd2429b95127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf6663e12b14bcaa0ce5a3ec545d0428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddef085e7b28fd05df18a18e5a5ace829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95fbc69706099d69c840923c376ac1e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb187b2c8f405faff05626b76f6b1c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ba7e267af3380842c83491dfd2e83932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65bf6b15918f5230f4d3e52e15b88f533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f88feb0ab0f5ff53b3faf21af7d8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640ab520cde24a44f2456eeae1ca671e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091923ea0adf27bfacb46e6142429ae436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00279c8324838ca42e84560f6c71294237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a51e95242e29551b4761c6e602b4d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89749c4d3642aafde0b085b5c11ccdc539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbd599d07270c6bb978e8161bbc52c040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60506db0c45e9eb9065f60e599acd3241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867f219d11113c65e5a78f42d64767f342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc789f5ab040d4230cbb472efff4e1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60cb92c6efec366cd06f264b019263244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713a8257e85ca6b4a0380a13d3c1ea145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c3ee8406c450ae9d0783d018a80ed546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6f8844b617cb9b91e690864f01fe847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625c8c488abea12ca0de8cf05204440448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ea6b607d4b00d85f817b49d0cb9da49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689851a1c045edf723451cb035ca47f450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744b66adcabe5b10269af433eaebd08a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7477913502187b28b11d6c1f61f3bf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd27ce14ee7360ef8de8b7053a4d1c9853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7525fa0684435b46305af32a3542c37054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872f126dc9e78cd7fcdc5575922e6efd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a6bbb9c080bf15f259c2dc8784c5d356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f35c82e0a44771dcf0abd41ba3761257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45899dbee5da602f5b2ac339116eaf1058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b477502614abb54303a66c4cf7805a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7d63f9c8282549fa14fdd9a63fded460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455aaa1099c64fe00b109f8784eebc7b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e5d27feee73c6311064d4c7c2ce8062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7dd98f65f60bfdbc47248e1235ee7c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ebecec943c0cd13e7440fd2dd6235264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35846fc6b9a63333b2aec2a8df3fa3b365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665796600a1e3deb5943d2d71fb5c1d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbc7e8875f01f0957dde3c4b9b72ad67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2920ecdc897d080d211b1d78dc61e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81602f313336783042b0077557455c7d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f342f2446a486084ea80dd24cc98e2d670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3ec7c476cbfb653421b0b132b611371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb70c7de61f6b94d055b04c312b4dac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41250f58848653869fbdd86b53a4d42773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e6ab6dfd5e4d70d063ff5246fd23574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a97b07cdb21944e21b6289a2902be7b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1433542898d131ca57af8c714be8c8ac76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf81aed0971d2cf624d2c4b007400877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b584edb0325d7fd56f82526f7757d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1179e18fbda2b2c02b4afae3c35bf79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b955638f0a6fac78157ab0883714e5980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401751b5f3a1176661d92cfd12ed7e1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780d882c0a8e4b443f3f637003c3deb82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b50cd0b20f138417d95dfe0315cc8b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461f8933d885bfb2915e7233b22f7de284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42464edff8052c6fafba0406badc936b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121bff61128650c15969a761c931d2f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a98eb91030f57d5f28f669e4be653387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289ab857543a7c8cb286a603a9ccbf5388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5fd29cd6bcd3f11340b655dc0debd89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dce6510964b0206515611605e7ff3590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624392cb4f9d45f71e397dd1ff9f0eea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7c5012c6bf9130ec0673ad1c742be092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48240e419f241d8db92afdded34fe8593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6767b9d9251369449930579b72293094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0de2e2c45846c65c2c439f5f76b2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1868ba2ed73b63736091ce8fc4bf750196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed237514b11f4750d0818747961aa30797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5b751cea6ef8ec48172d6a110340998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ce2aeb9a83a9f15f10f767ded942b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174996e1a494b21204ca1944b06efe2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79e8e5ba990649e6f645d5222b69c95101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbb0891a77eba36db6852740fee0d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfb04a4c54e04d96a5dfb68cc9745b1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0c551f140a0a12d626ff99e2f362d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c49dc2c253135f6360bc3dae4da6a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2dc1aad6a27fc9780599cd1bfddbec106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f9f7795e59357d3d6d99db913d11c1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf128259a8167aeb1a801322935362e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24e12fddd60380c0ecdcdf3e98f3aa8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76cde8e4072f1bf2e46eab9cb45464f9110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb370119fc9ce2fd7b3dcb961990270111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1396c8b77a6f30aa494fb5a7045c16cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169fb1bfcba9a5010ed8c158c4acc33113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b94e8b671901ef01c8f83d1272b0f3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf695bfa1df2cb0d7f6a089b70f48493115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee08986588984d41e5ca190631cd5d6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4636a6bf3f0d8f749186fd3be31c378117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0646de7b88407ce8675d840b41a88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17490d0fca7c901b5a60657d2b08f31119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392dbb1d46e021af61414c306007795120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f441d900e92e0b564a235cc7f8705121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8cf5d3a9f26c7a7425610019d01ad3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a120721f6fa77e2526166ee6090e157123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0315ebc597d3acea37a96a481badeef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f819a4460a30ad2b2bb194acb186b1125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60491e0b8a5a81b487119a2fcf7ad0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c4e671327332ea7597d7ecaaa7aedb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9b270e32f7ffc900072aa3b7ab301128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6b4a76d81ba18ed24a7cab8be4362129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec559eca8804be3db8ed7534bd91fb5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8b9b213b84c6f019c6458936988af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbbff77fc3dc6b8d53a185d6a126293132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68d1bea528fd16b237628af426727d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa1adf4e7c84b474243de8b741e491134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b85cffbe103ee569d0fa3df22b80c84135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8910d74f8aa9313ab8913cc3ad4ce842136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b8717a4c7d93a128e430042c7b59d2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd441a119a53f5ba84a2267de05f60c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdf54f616a054d968d16afd4044e56d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196db7bb9be8b9700bbb445ff15a1f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91371b2bf5ea4549ac3252542bf5f24141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7e6430dadc79c298e7043b47e0e6d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0cbb733637657567214b0e2a84a9e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e830069b6c38864b836559e29dbf10144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28404301d47958f5e17e207e1a958f36145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93b9f7244a2d79113af9c60eb2e933146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21f62fc24958b9ec6129e1a5d17b4b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad4ad7e7499705fa2d29333d08e8a8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9f626d6c87f3209364c8ec7c3d7b4f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66131d3e45e7d284fa812af34eaca046150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4623ce9955b1e868679e3cb08d2f9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d794f1e6821f23b47253e5606704d804152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949254d157b32829c3cb5ca3f479282153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e766d4fc8f9d20add247b3601dbc1cfe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c8fde371829527315f64a82c64d8ab155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6327471d1491bc848fafc2cdd0a665156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa6082f22c2313c5244e67a8b46320f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d240e8203c78bc6e5321a44a7902d21158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5246f688e0f85fc2938c2fdcb7ad932a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e19841c70f20242a25f13767698f0b0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef356ab213b0f63417c0c2c1c95ade8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643b4e4531c7c34f2ef66d825494c839162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36080021ffa035bb0d7ef448fa2b7a37163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f479e75857fa44f11ed9ab3aece1a5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569c2330effd5ccee0f5b0bba9101695165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0e9af4dfde3688e9b2e83aa85dc8d2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb56304609f07858d57692168e8207167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fd0845e619a18cf0d34e99e3a4759168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e002ff1dc0f20f7706d727ecdbf3c6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6aed8405edf19a4204681de9460102170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80840343dc274c84bf8e8a474071d255171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066dc32017fecf46479ae62cb091681e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3595e91f8a5b47a73a286f741612ac8e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e76f205339ba95c3549933bf7f1a91174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ed4c82fd1a917d060116dee2c83bfc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a456f696f95f5b5fec899c050ff456176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed083d1e7d6fed1b89d3cf40ef889f4b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74b02b848c6ad82d12a4b254c78192f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94d71d26f250ae5e417186181dcca8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bf71efb1d12e7366cc0deb8c6937e4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba9150bae7cf1eac795d2c935d82f3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9f54dc861b4e90236c021fb4b346f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb921a8ef467e3f0dbc68c9913c42c64183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9921327abde629c9d50e82d1bc3709184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aee4a96ef71478130886f02a3d788185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d5814d5a565fb819c67cfd0422762186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0de7eb89eb1b5efa8415f782f4d52a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a036d02dd3bca102a379126a814bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18bb50d5bcae2305bdd05565f2e6e8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04e38f8a7337b9c52a269e2594d41a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f639a8c949f907a52d971cf1a72aff4d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341951fcda4cf39dc11e229936af603a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5480a71937664322f02d1c5a8ab5e9f9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bb57e1ce6a5456c8e501c53c3e8bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af3734afd13cc7db7783a64dc4276f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaadeced3981a1ac8e89df0daf3f9651196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0120881a2efa8cb53c6d7916b7759077197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b272acade3936596052c5c76791b358198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b7e52c471a0551ec1fe8b25c54744a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f871ea4f57fc493214a5a9da4c6fa58200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0488c225874f4907f8974bffa521349b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc18fa6df9327cf7ba4175e01c0ea231202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46777430212754ea31fb0fa959991479203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7572b96179ef83e65578d959b64888aa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd90d91a92b716bfda2782503841e0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2584e4ec9e725add7efec1a42dc4d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c571a381070f9127d5283cd2379207e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4222081d7e25d6991cbfe326ef04da77208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92a4d0aaa69bf575b20838eefb57c11209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d69d575e597830b9a29dea70666553210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559223a47e8c8094b0523fd564565457211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cd83c729a3a8d050ec7a95b8ddc7c2212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415b0b5136a2ce261af2baba9186243213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a8ffa7c9a8b2bf6a1d7b396a0e905214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab795ee0ad5d7772bf449007b7f21da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94745f924856f66d79c38fa158569a54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c134330667a1865d2c0e69bfe0354b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af09a6a7bf887f5b4680b44ef8b8f0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77246709745bcca238f4b4b694006c6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22977446e2648b69640501561379a2220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f456bfe885baaf97185359d8b1cb9e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a4700b06e20e3c7d0cd05a6745162222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d468cb3588f38e5a863f375152fea9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549771ccb9530044025b3986d54d238224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee54991bf58a9d1994e887ebfd606c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6a67cbd15955a2d6e15f12ed1bb12226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4701e7f29e7ee86030a5a47e8586b6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb290ff7190ed3478e62a026adf055c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06232c141ec8bc1bc87998a183430975229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f82b85fdf303ac4a63560cd461dffa2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc824d897e408f252c97edf5ad5d3a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf4ddae74a5c345944fa427607ec7dd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5296ce7cb88194f11bf7db8c4eaba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf74310caaf5b7be837c7b0a51d62b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edc5015ac789004e74d091d5dcccf1a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f3472f86807984b8fd1445735d0b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e55eb36207365627b62f7969cb54bd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ca2a5e87cc645310692c7fd69fdac5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e077ebc32b114f44ae968c98b9afed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2493545d69496a5065edfa03f644b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a09a03a549b994349f4bf14abe36911241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b35f72384d2f04cec8d5c02554f7f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c45d447238ee2bea8f64ee5d8247b1243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84cf974fdd87005d9bfbcde046c3b4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146836a0f90b7b07e7b2ede713408c5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b2510f36ca59ba191d44bec12c4dee246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a75f9ba6a36b8319b67e4382858572b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3330bd118c72def422634ffa927e98e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798f3c0aa4a865fbb6e386ef85f8f024249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df2dcf6abc60a0a2a836fdd754b6ba250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d3a3b76e83b4958615d4f2e667b09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e7d49b33edbcdbb99d49236739c9b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66546cf39110b47479b6c1db3dad224c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab52e7bdeaed74d731a0a0e9b72ae71254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d87bdc86f082e33dfa358c54f37027255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa150d7178d08b097a3d18e16cae66a9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f8d0cff62dbfc6643bfd93de8b7ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677f3c8977f5bf565f2c1fafaf0c66b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812b375b8aafdc9ccaea2f39754273c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b7e40b0f302bb2a700b92d8617d82e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d1f4b02f2f80568f6f6fd6ccd2e64261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f30cb996773891a54582ccf6e1356262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e5484d5cf5b3a2c14c93dd4341ac1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2ecb59b7de76bb41ad777b5b54e67f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bb4a45a85bee65f38c9d3102914b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f94ceddbb79a20d6e8b9de069dfa8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7072fececd4b795a0faccd07d89835267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413606d76fa5174edc8c8c2b15a9a02268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba6da6b7aa5dc703c1d4a9c33876b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bb71e995cddf2f21fe3aa77304432f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df289e1daa34d15d3c7d8466b2f9678271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0662c79abdc77d24528bdc091af4b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ceebdf6cf5d5a8a37ec600faebc0f1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cce3f31ea03fe7d1cffe097420dfe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38de0411ffb8db637f61a1b6e59b92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df10ca9c1f46f2cb30a9259f0aa6d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a170208c8dbd9f2dccb176c79030e1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f140d5a589b21bb89b498e29a8f370278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421376bdc1048ea1ae77ba67fea44ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221e78511669674f67656a1136c0156e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212384b78d3ae43aa01531878ea59b62281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ecc461636967c89e7ba661cf051a34282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a8b0968ccd0d11e6d589dfc674157283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d805bc793e980de88e92a2bef21cdd7c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ce6a2406e5b7464139ceb45abde7a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b1a6d50805ba865260dc786c3b4fcb286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe7e465b3e160508f53eccd17ee822287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7be7d77e42d3caac227e8139ba22036288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a0e631c74640ec898c8c32959df6a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a63de24520cbbc92968751cc3e85e4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec426124ea472d4a3b1215b2172c0202291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44567f9596c600060bff46bc5b8698292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2730b38e151480bee77252d99e411f2293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e61438d88705a338f4decb74f33c2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166faebc9dba0b5ad59cc519fdf12f67295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab961ec23d75c28d2ba116f5f434e407296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad4a5719d697efc0f2a385fe6bd1cf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7829bb8fa5235f1288f06863754d70d6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c1cf7d93b7f8afa24d16d95662d565299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85dac8fc00faa5893f5f79b51cdc56300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77180365d3e22c3cbdd01547f27e01d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab2c54b0b72dd7f399b4c21e138d15b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5db73caccfd11c8e1ea40947d8a36e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84444e2fcc5cc9f17a87d3bf6a47bfdc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451ec23a0b5267bc71d5e3aa4e70291e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b891230a02d405577c4d1ae9d370b4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf72943b31aafc9bb774183a3ade75e0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5d84303f9b4432526e97e8fd89f4d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6a503dc3575cd3f496b2e21adf62fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc712dfaf730f8a5410095fc90790050310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b15b6fb9bde0cf36cbf7b25820d93e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfd4988e0588303fb021b459812b7f3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f51bdc1df4ed7677aa39498373c36fe313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55abf5c576b53d0f8186d8947aabbb5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4329405148769c355e2515d6e98a072315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9099dad4f973306db9f92c56f6b2a52316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6269c025d569f817274075597f5ed1317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3362b2d3fbac6a6c06b7288ed45484d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742722e4d3f95dc8a977d7dd988a7c29319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6b5137bc39b07c5ea315c8f14beeb6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68406addf5ebd04e7430f6644ade84f2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c34c8ed4cd0b7b383f81ef7c7c5425322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2336a85b1ef370d18934c3c91704e79323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9cca0b881395d56a7ab1e85e8f9c76324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669381d2e67d4d578dfde7e7eed80b31325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36242bf26391c31a9c03440e4851d9ba326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a408042351328c09b62758995f792327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08640f24d5d12acf0870d7b9f42298d3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a53c3f8c49353290d54ef044b3de4d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821f03002918f6a2faeeed9d8041cb31330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aa7bece239a48b2bd227797794c5eb331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f1609883ae0b3a67d1770e7674e37332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e691816a83c73b959918d603eafa185333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e56a8b5bb47b619cd8c14d50cbfb4e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5186bf5e96299f98779d38c8a033f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ff0cf41cc47852782ef6adcf8014ca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da49e8352b9340f6a75bb4f85ff17bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf5b932a9ed16c07f7a2996bc4c919e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e3f077e449e9586b7ff50ae739805339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecfd6f31ebb02c2a2e5c93e61ce52e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1830ea8913eca2d61c98ab162621e4dd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c55a70ca13ff58e28137c3cfda88710342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c652d0c2c5668ff29aa97b2a55f27343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb82d54a448c11e95e2f180c3654e70344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0438f8cf9397a391148aaf2ab0b9468345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec2bac5e1b59516188ed92bc894ee8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1ba7350181998cbf3bb00a7245612347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fa560becc37962c1455b5ad6130c01348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3271c141541c6ee8c844a66c0775dc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abdf362594a126ded51d484e49408c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ea4007bcaeaa9d38bfc797c0f8e15351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cda6b4815da04a66714e8470da3548b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2721478a8abd4a796e8c51f07438de353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81a013c93685b060b100e0c0be14b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8fe13da45a648ec7f7afdbc383c6d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc356dbf53a0c6d5da48a01a3369601356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6204b2d4b32ab589a14d3dc95e41aa357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62399116ebe8499971c76d8da7adf88a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251b93e00ee50b9d600830c740b0498359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab635da379ea4898e9defd7f5eb43f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f52dae2e40d3ee6b6d8c61b451386d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b74a1dfcfae62580d1a39346fb48e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df841fd855aab0e937a9be38a72e31363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ae3c4651888948c8a9d1fd2514ff7b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8a0781ead34288ab4cdbcfbd83714365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c88d3bbf7f12a901f4b13ef9ed14c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809304a33a880e1042293d3abf75bc97367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c2d3a6cd0bd0285150f399354d555368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d51ba052098575ffaf67a93e0e01ec6369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56d6e5b25b728c1d7c9e6e200419a8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9519056a6b2609745f96bfa0a967ec5b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4f83bca37a9aa16cfa7199302270ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3748052f54e6af3094afe6b7ebdc57fc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e641aba9f77296599181a1cc4b3a8e7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c52b6e971f77124d9310a02c4dd2ee375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80eac5eb89e0fe833537003c18bae9b7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17398c4e99817f6312f1d8dd929683a0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598cdab38c9ebc35e74e18669de7510378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9611d3e5edab8aa2eee8418df25a616b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caaa2f97b7b90758ea5000b95cd13a2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80766a2fb74da0442bda6123e1fbcde0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a007ac6480ad564546b95337a4d857f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4ae056851d5f729f3242edf31d7cf383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d6434cebd9d309cd4f3bccc2bc9c3b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e795637a46b18af4775164807a99f59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba00c9a186aaa66a416ae78eae126d68386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c41f9aa528f8abdbe32179897c0f5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26e5ad49341dee9e20032fc767c00d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057871600e78815d66a8561c23c0d4a9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad1bb3097597dea16fecd9f3b47f50390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3936e98d9381590a27e9ca6f894cd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe55a8d63955e0aa6bb294647661b203392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7a38913234379d3bb2d21d33447a11393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb2611b85cc664548c7a350caa42ce394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e25036e6b23b96880463db5e41d38a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da725f6a82dd8da00e610b5155901d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d18967c1fa63c2194567d6e9ba77c2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae37cfae1ba69f992e653b2eed01847b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9d756e3553ed6d8101e8d92668815399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe222a99b0ebec2072a2ea86a6741ff400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179bba53b3d38513876b0bf0db5c35d0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10c51ae2dced747374e96f8e19cc91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2cdf5a333672558b71df6a09faf0c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d82cf398d815346b7eeae0333ebe7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae8e882043b16ebbbc220e6fe97437b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6a8396ab2043fa91c43dace1c5bf22406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44a1e99ad975896b69278469c293269407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163de61a0f62b53ab8711bcac2268262408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f578fce21de6bb57d3d29ee4f572d332409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588065ec5e03c493cc30aa36470650d8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ffc6b7e5778575b5e5bb9df87a2cc411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7f857c27a9da7fcc247743744d0dd1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f817466658d67a00e2f445023e277e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63d3ff9984b084dea83d6a1923d24d9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0c825ea9181cc1aca549874e7a197415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aea6df2022c71650362078b6815109416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33edee14dc3deec92fe3f1f98d32034417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c955367ae5560b9b9e27224f857a1155418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4a7c11d187238b0e5c9bf64c02fb1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7abe04b0e78ded0616d5d0422a74a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e627ec713855a74fa80b49945aefbe73421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a78a36bbb03dcb37b42cf8115703f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddf9de6e560216a0769c2e69161a34c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e765f5042a5fbe87fcb20e717839c8424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1c2cfb3f15b12f9cb62bc8c115470425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211ccf37bad2bd383001d3abb662f22e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d27c2a102fb5dacb93826b7cf19f78427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cf95fafa2a4dc6a6e0f12fe7e5fc8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9ef4f15dee809b57e85a943874720429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3f1c1b970003a53f48973984fc65ac430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1b433bd30c202590b2b1888883440431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867ae3884b737bd89a8a04604eae6fa432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47922418c51dde179954e9b6d712cb8e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bda2f817c8fb1f49020cf01974362bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e235ae4de8a344887713c9e49f54f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22dcc3f045ccac83e9719ddd1eae004436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f54432976aa4481820da969c7d286e1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15fd4aea0f5a1494138152b17c619438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4830dc0f711a2602cacd1e7e69d518d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b910330623e9d1d8c30494449c3d3ee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54af78789709f155fdeb9e8adc2a98b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb3db0d8a23bdd25d32b7ee0c46723442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab75c9374630e558744364ab8713742443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c4aad62937fc3a6a8234fe098de37444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f770a3cb5ea5b8d25a7fa50394bb8e0445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594a841fe4f898cfc2082d96c9d36845446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cfac1c0b57bff96fb2b178af76d76d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1254ab03f84d97be5e6b8cd048cfb28a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3ec808643904feb59ce503a1ee1f56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee7a26125ec38063a54e672e14ab8b0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f675b6992421a98163f3d5abc967da451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8085e196b0930f3382c13473569c2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64679b5041af620b8075b9a717b18ba7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4bae44736b5ee8c71c79eec652fa9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084b2bb917b79245e9a6bb92857baba455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b60b798aa9d1425e8f488462fc687456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e93ab39426c1726406bc8e972f9d68457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15994d554f9ed114ec821d2c070dd551458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e149ecfc5b747c6bddb0dcc91c6eea9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6030901f169a81dae072895a6abca527460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e7433e9c234657df8e57f04ec27f78461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2023ea1bf700c74642a990f2fa7b3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087372dfd49b6d2fa0ff32e42b8ed1af463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253f86b12d0fdaf1766da290923a3fd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded65d39cb78c32dd83b4f4331896d91465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db135862b80077a5dca4e9d3cb7457466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c09707d2572f9574dea9bc8b529bbf467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa031f38fcae3bbc532cfaa2dbe071cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd558526137d4d8d702f0c92f6860012469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bebcf0dca62ae470bc4dc61f130800470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b78ceeed3234fc17e9a54df11c000471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb6bd2ef84dd174e2c75ee238e3b68472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb09868e0b3a41dd2de9d53f319104c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad25e0dc0cddaae999245a3f2b8d231474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9b7b3385d6f2cd060b70e01d3dda3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2e445f0f7f0c6af57b72a64012d280476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d057a0ac5358453b3681a3b655b6be9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b58ecec91c02f8d65362148a532986d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05df1059ea79aee88192ba707ccc2ad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2004cb7f11eff6c6d1139223cc5dba1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ae10442913814273ed50b6f233363481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e059254ccbac3d95a2eee4faa16d3a1e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af00fed2784b5f750576127d9b707eed483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd74bc5ca05ef1707d90cd6b089a39a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d628e89534a3b43e4214050415c0fc27485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b252aa4bcf5fd8d90f5f6c8e9688a5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f87ff65738ee662294e5b007cfbb5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460685697be100fd6c4c87364130cb6b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021114f3df71ab781167b4caf98caf5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f026572d881865dac5d68cd6fd9a1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7335453c44b8a09252f2225ea38bf8d6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457737442aecdde3d0ba31d623e88ab8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7733a98cc8d1ea7525673552a41ef493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a7bbdcfce583f3158325b47aef290494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544dcd82d9ad620372f761716a870377495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0544be6943919fa3c47dfc0fab5cdad2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c4216f2adc756a44606cc9a8dd16b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7e1a115891dbe746d01bbfd935a76498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c563588358f0daa24ab735f35ee9cf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b182e2ecf564aa8692321299d3de82ed500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e69ea474f2a78f08f422b64f4486a2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0ed3c1de14da550cacfc71758f1d7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a88a26eeac24914fd57c29619b4ba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebfbaf9f5cb28afccadb883b83c740504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03221f62617dfb2c1de5f2b16a8ba8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f173d74bb80d5dc241be061041ea2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ce1afc08d5c3d25a64d47a0572a0ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a6bdec0a9aaefc4ac5f3d803fd5871508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fb189c36b5eaf532a7bf7fb38f2e9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fc4f06b7baeffbba651c1754b0202b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10abfe4848aa9fa139aa6e9ce69b7f2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038e194f5d69e4c1a454f296625ff267512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8db606ef43ebb3d64839497447b0b9f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb16c9892684a8c0e51d631c56542c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7b437af64e0cc8ed9cadd4961eb8b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c661cd9f65ca3d7efd9e7719cff2cd516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1f1fcf4e6fbbcb9d5d31f363b0e873517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73262b4b67b7e60ebef5189e8db966ad518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185e4bb171d4c9e01a88164a8747db5519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf27a4d75bc8ea4257fa859b7deb2c0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fd6731ec41e8dac17f5118813f2b43521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de37628daa87248bf58542789882814522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca71368ebc0fb7badf561cec1d3e85b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f65b0aef50faef0e1cb358edab31b6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2398d37b30f563c2067e234f723e8f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a3ce8c6045a8f39fb8544bb04ffd72526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3114800a463e2f6ea945ba62f7fc43527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c4dfe852394cdc074342fda8519cdb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7351929f13b47357e40a8de5a2bdbe529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329b7248307d6253a55ef06f6a7cf4f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d44299dbecc7133790e2b27646c9624531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446dbc6d83f83289b6c53ada771d40e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6f7dd60e3195be228343fe0968d078533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04668e47b781eaca56626b3e6494fa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f593cd7996fcc126d155dd8499a4ed535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ed39126d0394227057bc05f54ba21e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47702686a04bac096eacc78f21dd832537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf77df92922227ba8f7c1191353fd2b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8072954d9f92ea1f7601cd2c7f6a999539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ea8e7146d86833f1db61744bd50098540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8928251b2fe8d40972c75e4f1df0267b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3254c4f4b2f8a08e5fe147954712bb542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c502c9b622100801a1211b1e950eb55a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfd3ec6ebbb5df6c5496f3c3d0cbcfb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ec1deee90db665e7652f07adc9bfff545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da08d3dfdc09f4395676dc92d9ecd2bd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28451755a177147b481c24c34e7a76547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e07bf40fba97ffae1dc4f6a6a56ccd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae596bb89ee4ac3e1654d9b7c7e260a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b572ba722ed189c703caf2035118e6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8601c13e70097c680c59ea4e2c3f0b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cd3bc9ea2ab2f38f95d693cd9ba32c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6357da7802e7dd4e0d48f611631be4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1490e67822b3e2cbf6af338776faf554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d2b7099b54f016271ffc9261de32e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eee92c6e7fbe83275ffa2063d7f10c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748e6a20b1ac419f0772a9687e0a1e2a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a10e6d6d897fb9cb5205f816dcaa146558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c731621fdbda154c20ef3170842f9559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f459d5a3a37ef3e853cd56e2a90b035560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1de93c7078affa313871388ac79ee0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19252e8b63e84423059ed9bf57b461bf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033e3bc045142c58810cd1b04f6b30b6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b947be46b20bf41dbc902e0f05c14ea1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e24e67e2c82f756972ce47683e067c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22346d0c9e38a3423094e19b9f28e451566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66673899ce2e763948c29873b69cf58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3f6e92f4a8182dffa51753ced2a840568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501c50b60f9ccdf07da79acbad144502569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5699094b961aa38ae4085071d0cd577570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76279e0a3e2276c5cb17722a9713df37571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cc3a5e8a01513394e818a9eaada6cb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d428aea25b172b90656f2c06075fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d376df82f81007f73409ab0ea220bf3574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed16647eb552549704a814282694812575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc4510186a930683b3efda72cd79a62576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d2f5b57d85d8dd039cd999dfe1ac7e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5d34ede128857986af74f9b9d0617578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcf3dc4fe5f907122416e25828a1e55579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898cf36b1a237dd6df73ca2d18f1db9c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9669d18a84ccdb88e53636d07554d67581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0164437ef9937e2569145d8969b3d8d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d69ca60823255a3cf7a67a5c81c1f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a59f29dc31e8af10f1220aaf0ea379584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211f9a02c1e81b2905951ca53bea33c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e03f4a208d216718f9402b014541d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d266d5951bd2f79f263d913317b53587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22089c4ac9c7a942cbf16282b4ced1f8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d355e20d9053fd0ede7be9b65eafb0e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f31a4a1cdb6f11183c18c5fb2bd86590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8769eee0eeb3b3f57aa52e4ba0c3f43591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abbf03cc5d9776b6447e3bc923ee212592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f8c54b4a996356238fde8a24c94943593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d6baed8a2a4bed49e6fc8306028ce0594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a1dae223306e32ce15667fa0c6509595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e118a4f954ec5bee29dfe6ae8e1f9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074ee6ac098360b866476a17d935ce2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c24592ad8f346f2bbff0a7b33c6afe3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f284196e5085fe79925a49e3dc8b52e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b8cd0d507759c6e17e8d71f31295ef600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bd2aa9ba218b6d705c82d8f9df8f6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4512fccdadd1aab86ed8534b3b85a58602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3971d2da20d60d599b8c9ba3d378a373603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822a877c152e17ea12cf25bf05803f5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba8ef43484dac246419dbd8eb51ce8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04375b7ef1a3fd5dd88d9461708fd9b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724c59791e772b9c6d4dad7d6ce0fe73607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65ea1302e0459d202cac2c7360a2d8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c75c64304254396f9cbb6364bf746a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae64c052dd4ff1299d9dc343f73219610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f56b7f0bc53960e8352a558d50af3a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f4fafb1a6b5e43372e470dd4de8a15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f76fed39032cacc75cd6deedf1f960613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c5c71dfb3e080e04059cdffbe5a40614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9ae9b03644c52e083b0b00ef10f757615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4632f239db768989099b2867ddf561a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77545f64c76ab62b80cecc60c9510d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5165eb042617806d2de63b6805410f64618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9badf3c52ad6bdf3e5b11fb1f6b70619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43e79ce70181b2a05f0f5979715874620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47be7be53f909e9b92ba8d8aea2f71b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4c335f5636683e6ea38494982a795622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae5bae1a0378d32e1ac2b3a976c7ade623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e859af1a99bafb4651318a5955abbe624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64369046a22e1279d73971b32ca35cfc625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2988ec31e53e709af44c5e53ac67f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52dc953be8117fa60e971860cdd0168627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8227d6580fa4ccb719c14edd104d71b7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64387121772ce79414b19193730a4621629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b91184788e98e867025bd873a383e0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdedc8a87be9c72fcb4730ef1c0c6bbe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa981e9786e449e3b1d439e89019876632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d016c816e4485dfbd9f2acb78922ce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc89f14194f8a9e3b556402a1f33476634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee19e54681c0e91ec9ed045d9d999148635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6fbca947b57676d8207c02f803cf5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e52454b85ce3a33fa36d8e12e92c69637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b48e646fed146d0e32256ba2a17310638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3062f419d2927abeeebe77e1624a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764f5f1720a35468e3cb319b6d0a19b3640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c25670dc6e0905637f02dcdb64c10a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5781967e0991bdd20e7cbb88c4d740642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe36a5122f59b2f53db670e76ea5fa8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed05db00e4ff545d5541aab4d0d3f17644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824950956227a4aa13db38130d96709645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3baee1be7b7c60d77d5cac666f31bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1420016e2d30a4768b605acc88dcd6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c7bc7b0ffd228b6316d2d97edfa23648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b293a8c07bfee89aefdd4f4da9ceb4d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de6e6543c3c7f19317762145791201650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47d0a951a57be2798b5af8b6f4360bf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cdd4531653b932051ca652e77611ae652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58219e125377713e2a14fe2c80220e6a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c616711981c812b09b7a2794bd9692654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48194b8726a6890fe9ce1f4f6e866bad655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dcddd0c6d8c0dae6353ce4105ad0de656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb1341c3fa2f0be2a128033d667c02657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7cd075ab3330f465221eb6489e2606658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94758690af65b4b5a1c09eda6bf834e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8d13a2462bd8bb7036957cb18a905660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620cbc381304b0dd3cc3cf71a6e5517a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d910b1a56f047f93caa8acb3ae948bf4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f5c222d110ea3aaea574339035ffd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17c58356a707a1df97eb60384d644d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa3f15390ebd98a53ccc336c622ff04665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbade4039706a5499638eaae5130bc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea92328c70a5b0e1006e6f0b9041f4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ba5afece8f83fa6617c24886d81d0f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3c71a748f6604b808ea023d2aca50669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1400f1f9e9be1d688130c7681510b37d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f17760cece89c8e0dbaa6150f4b328671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d29533d5570756d8ef8fa46951dfd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df64bd45eb73537409befe74ab3ad4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08dcab854b2a156657515f79316a210674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6f08ecea3ffc997f64ffb571b8733675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d092d4e4c4f93e3095ce503cffd8f78676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3019d5f3ba3c3ffdd32fb17287f5d144677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c825b4c0f4df90c5d9a1275112acbd678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fadcddc6f9a2e8751aa6e82904f866e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5f434b30c59408a055f59ca7aba18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c39e634130f24d77d7343ca8619670f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0353c1350f3154a6686ec5ed7c731682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdbe2cb7738ddc52c4e35b7f6c24f2c683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7118f5a80e37d38985a2afdfa7d211e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b14ad479d3eb014874bd3327f33e0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08e1b3f2c0424a9ec26098ad0305b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e73ae31db6fb47d100a7d13a0108c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6681fb5d984285e1cc0b9f8474c4b72d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ada5360770825fd76befc4c1bd7ee0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aafe746e3001a9440561a65b8b1109690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e89da71e209f9e8b61e612ba8e03af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6ca6d35e905c8fd369ca71d49bddb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577974e339cdae28948c5684cb1ac196693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2799a983a3c397e3037d520018619241694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102aedaf0f5a309d97e11939569da33f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8fd5721f8d466ddb83ebd3f9c7e4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd2b0dadc528808b2604a4498fba60697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81ceabeee25d053e763e1ce5190fc9a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c420b08b4f90f0d7d0f2995fb9ad3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e6d19e77ebcb382e6123c28fc3daa0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72562b826e9767af8687529f68e71c90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47b85e592d16f0c8f54beb1700d33d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751b69ea0b9832808ab66eea23b9080703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e865a4f2fa3bc52787fd3fc1bbf945704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7db33ded3756eca748edb2c53f279705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651c8b2e0e47eddfebc7c93a8ec12ebb706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f1ae27356a19d0201bac4438aaca36707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bef380a96cb63397c4556740f4c62c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1fde9d0ee3e23247c8222464eea76709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dd1194e2c6005caaa277344b7cad0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656b4376c497fc23462b2e54ced766e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390447d32cce7bcb2f5fd5a83fa1d2da712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55f1b5c392fc118090c4450a5c031bc713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3021f6ce9178584f40e3c40e74f4f190714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ffc93a7f8695a2ce37431d493ecfe3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad8e3559b6c8279fd26b998be8bb22716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632eb3d0f5d69f5e5a4c7dd73ddb8d7b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f097442119da2d634d5f85d9bb328ec718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b256f17c76f6566ebfc859ffde9d34c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05476a45e48db17beb87cedf5a49c736720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b525f89b20828040e41be81a1c8f2a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c74595e53e67f678e871be4f68af3d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe3e90e95f5bdfb1038b534b9d6f63a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d166c5bd5fe2b0cf748cf2c511a5d8b0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d622112edc3c9237539f8d0f0035575725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6fad73b23fd526474648bc92bd0fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cacf87846d0c52726abb990a51faf9c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d76ea6fbeb082584b61e3f53a847f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2b817f35ec93b7d992dbb10df6bed729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd15bcb13dd5cddf878040430a1b307730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2250b553dea6e1643f62fe353a979338731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bb182a6e4ec0b3ea46193c50ad1271732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874c676dc62f70de2d61c9ea2f68f4bf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf404a19bbee9b9747318a21f6eb17d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a8806b458c5e6b9396388fe6af2911735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930493e4259fafb5c084005a87de3ee0736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f5724537bd3549668cbc31dc1f8cf2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8adc8d9c8a642f63b038f5ecc3f9a67738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540939e8c5419ef0b5bc25a11766034f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dfdb676956b205ed0092fcfdf952dc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0620d52d04b5ad97227aa3434c6cfbd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc98a7d345d5801a351badcbe73c98c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d49d38c075a53524a239e10422f704c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34a11182c14de018868fadf313812a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f52ddf11ecc226d44b9c4f966fc80b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37ee63057d0e500e0b84f0bb96f62ae746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a062dd9f8572d4b708c49a6aacc53715747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd209ee16d68a666a3232bdd1d9996a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e875198e7551dbb60057d4c2248fb1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10bb48d8ae2a09bb6067d8be8ff700750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bd0184661fe0bc3f9226cd056cc596751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cdab90526302eb30c4ac5bbf9dd95f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0f2d06e499e4ea6cadc7ed28d68ec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9018a2755aa1547b1c970d4c90962e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267ad5faa38b3d03a4a624227e5b424a755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76218f45e43fa0c5bac656179f0d2099756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81057f97d26efa10b2e3e78e245e8ae6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9892fef8338e261638a72cae380d9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf452aa1c5e0b416e3550d5177af1c9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>