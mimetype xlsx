--- v0 (2026-10-08)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e959cd180053c7b82db09591718bd41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64715ae463cda4f0730c898c46d3a99f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ef9c7efeb85b759690eaeb2c706c3d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1382cfdfe8748066aa3f2b212553721e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fffdd8ea78add9212717e71652ce7595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8480f54bf332fc823ac050553524c74c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3259b073d865307ca5467a7f68e47f9d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b028d3035a9b6e2b101dc8b25b414d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6291cb0c475fb6593b6fe2c27140ffb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a6f38292515c1122932419e6ff24b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6300f3a3714d30ce1c00ddabaea0a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61263e8f5b2a7a3d9ac18c7016c3e0d012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d90318de5f2b3d156eefd2394e33e0a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7918d2bc84de0a111a77a8ea69cee14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136ac2e110d0c39023650540ad1f84c315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2c6e907d7ff774fed0246bc15dda0816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e88e8ba797e4984e8c9fc1a16cc87c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b624153dbb1f5edd9dd10aacd56cb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa048dd326661510b17f95f00ff3ee19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a836090671042bbdf5c5eb764632ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db42e6004e73db9ba94deeacca0cb7df21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed4b9f65cac50d61119c571b054cc9422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e96af575cef3796278ea977712ea6e323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7641769c3f5ee136809d9e043e71cf8524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1b0a9b69a91f6a3de3dce98c284c825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507d01634ab55ab9c0e80f7c4e23d78426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac6566549cc823e3c4b71b0ea344aa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fd26ca0c8803247d8cccf5764d23ec28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a2ec989af54998c5715ca8b66b1f3729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dde91f67eece237f69cfe9757171a7f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f663488b1ef0f45a84870a41efdb17331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bde0984e3192bbae481da7dcf13f7a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8013ccd9199f61f87fee92cc4dd33a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf82d54b00a45eb862417b0aa392016434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf68ac3cef2b196fc3c3f189cfd2b3aa35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e182482e7e2b126d96d123e328f0dbf036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b5259ba93e71d8aeec0a2bf8d296137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932950989585b699fd78fa123c262fe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147c7eafba8e6af4536e479ff5ec83739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1b8c5beb1d68690cef186522aa6ca40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab6365a7478911574975c72306bb5041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae663a398341289a7a2d7b3930269442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50961110060a4817db8dfaec3ef38bd143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5673178e4bc1c4ae6eeb364b998ee5444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeb87e19ad47a1b7a2c977f88e02f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23703c11814c6b90db363cb36b0c783346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e711d6d29edf99e0bd2aef2e6522d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d6ffdf78bbff54bb6dab5d8ad94ea448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f775d5ea6e389d43d5f9e6c35605ef649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c8dfd1a66e0b1a22b2a3b7b932c2a650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832a4f5d90950a32c95495160d3363651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c376c778db92ec62c252f3d379fae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f0cd0c4631210723e533d3f63d5f6b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad2a7e236ef90549459ab4390c4bd8354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4031e66f26806673ddeee109fa4d9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d7a43982a4f436487ee4ed332e2ca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f1c592006a6d4ec7c20047d0f03a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961cd4ccf9de202067388bf60c258f0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac2880ff8f2fe3de4dddf6f434acfb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf1227fa66ac43fafe09f68621ff6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5f7e6fc3e564c783664c141a7f57661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd817d8573bb56d38edfd5ecc80b187b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2563b491514923a89f794a3539e05fed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5b4df33d10f0bc17bc78b9c363529064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d249b28ee7129e2c38b629266a86c165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ee14df7ee40e94b5d9c735de01f49a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f84bf7af3e87c1c406d332d6fcec867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdebca79462189338d44f26670d81bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886bd657c93eaa6bcfb5953369ff33369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06da274c5325f4df0a4ffb88f98e3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ca5b986121fece4b8e75d0701e0571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09253b08a635b7534e18e41d3f07dcd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b747a4f4480b28b2558017fcacf0ee3373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4d3b00d2e18be027b78e9b0231938274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69722938cbb0ac20e92c049fd38c61d775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f8b5b73838d1d7fcf250c624bb818576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740767ad7564bb4777bb506bb14da6a777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6968b5de8ba044d5100aa37e2042938478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f61232c2967e9bf6c4018d1deb2bc7d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75870ca16a5c8118a5972e8788e5e62780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb8962dd459d2009c1377938410dad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dffe9fe61d02a896a8e5a416da1cd9682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bd2a5ac7082a7c46957a97b470ae7383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af0db578ea4638cda0a0fefb978bcd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f710d6f32a5f183c6a6b6e4e43d30be85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7d676185bc666994f8579738ddb5a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a22a0ba77e722f50c5378fc14d5c9687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649406ad2986eee9599aa45144739a3088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b01f7845fd42f81e83dd6c24a86c82289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ef3c23c496a1fa0ecb1bf02368d6790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e39557db46fb2ba71014737a5b703491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704cd1be5704200d8ac539d30ee8f80692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685f158ea4fc107c13790067917d8cc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056add700e7a99b89f235389d395b9f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde3325f6caa32f03c19285b173ebd9c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78f509372260ed65cf0ee398d493ab496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a242e32abd78b4b9f53785ea00cf1f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b701749df7af40fc43a347d040784898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874885f6b378b6dd7c11732344e7662e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05032217f6947afee86f358ad67b5b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a5b913ee2d55d61a8e86eae31034ca101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431f6d9bdf08391febdffda1cc3fbe9f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d912a62f5aaf579b996cdc6ad413b4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7521ccf3e65efce94455d5a4cb5459ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612f43246b829a3660d38a9ae730525b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e915d130736c8edb43755f126e143365106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f19a7d169b3f80914c52b38ce234925e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2353b0534f3ce146dbdf45623cf97b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e01ae603ef35ff086574ecfa923f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b0df1b02ec0c984603d3de7a46a756110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b27175f37542a1c3b647765621129a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f4e63a80931a7fe6bee13bfa0ed0c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a675da67ab9711842f8bfb0dfe2e9f4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751af5f4020480fbe939d674c382739c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f2050433bfa7257e8caa25dd6ee131115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1664882b6644b433f1075420b518e91116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5601203f8871c876a1d1ed6abbd0d61d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb826e476e9f16b6c41e67285bbb58118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74994c19534be1799845da76b30a77ce119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f928f09353ac776614cb7e814ed1698120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6df7d8115640f3c7fcbdf5aeaa951f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e98198850ab026875372cdf7dd7b12122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b15c95e68d407a9af2244ea29805e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22adda0f36b54476f4ce5f313bf6fa34124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab67e612ff4517180e619cf4b1b0ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5803336b900424c8dd482f87ef1f0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7834d485949981308e9759e7bfa51ccf127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c6aa04cf1d70fdc80733825f8e07e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4440c42958e000fed753d3cb7ca327129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c68b7af9b1ecd8f1ed2d6d5d34ce18130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6873d96dcc63a5496d90987264001131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591b104aeda4941ed17d86e1d60ee86132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f2a4c0fa6fa706446db5af357e3ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342c783ac369441d25443e510c60aa6a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473bcf6fff88c3bf1c1a61001cd331c0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95ec308e65a05678db812528ae46b0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b8719a55f3a3da886c83c5957374f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921c753c9e62b791c237f2dcfe4ce08c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc347b4fde0b66759182b84559a34c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7a9fffcab39858c8a80b6d597204c5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aefa39057605a4fece495268ebd48c2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2be349b281861d93a2ad2080880eee5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738035739885daf6cbdeb6b11f934543143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae85d561f4f6c009d3650016d8e91fb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608df46ff9774d742a59966f0eb6de01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f18cf15c81d6f3de53d38ffd60131d8146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ef64fa720f245276140a4d9c5aa59147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff931cd0efcdce7151c0e54368d2ae0148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb8088d45e15cb61cf4ca9dbcf9fed149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa4642768ee310415a53a501ea014d2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96d13a79ba11049a378f090157a4cf6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18824155c6846bd171a47cca4d129056152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d138f5a10985fd2b1fdc9b13dece37d5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac49297c7cf851c1cba90681617e890154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0797a5712b0a05dc70ac7acdaabea155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f5d042f17425fb5513872d2f20e126156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb2ee06dd16ece6e0127daacc201301157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb91f537a4f50db804a2c76092cb0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0c2593e6c8b6c18a486c339e9e7d46159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2863b58aaea7c674eb5a5f7aa8e54160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c7bcad37be0b776a9938100811b2d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e43bfd1a90f3c0a13629d5b821a8b21162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471351e06ba30edefff7e7f2f35ce7f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c976a75509cc422c40cb2d9961bb0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a34e10461dcddf16215e000279a318165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac633f09263c5c7745e28faac2fd8e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092e8419d9626b1a567aad7486790324167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19256e2146121a7b6c5c07e5f7b30815168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3be69444fabc2d883bdad2644a4c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7d80a77d2c1e5861fd438ff353dee7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ffef1f624e19d40a09ddc6523992f1171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3105680f480f7fc7307b4b2981b018172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfa7a48769726ac5e6ace0060bb7d0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8646c9f6e263b8128e63435a27103896174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d851e034ba689d5040c3f5469411e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02834c227ae6abe96cf35d051ba6797f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de30c3c5d73ab4254818c5155ec8507177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc64eb8ebdbfa56a30b1f6573f6d719e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392cbeda78e654f5b83f6b8eb53ca5a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c07b774f07b0a89bed113296b77566d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324cb649e32191a69bc73700d4e3a638181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb79f66a5c4ecb42a34c6dadf0e4a1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38869d3391d34d7f44209170ba958020183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467ef9aaba29c021ff2fc7a76e57d6e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9716f2ecd24dc03520fcc8f5129927185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7a4097049a2f770e0d00bcf64f2a24186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6647d436e6bc4436c4707e34d3f636187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc14e333b2a2b59d84bb9bc6e891302188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c75d06bead7e403c09475287a93e7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902586034ddbbd53f57968a397bd38b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1392587b2c9542feb8ae66ca9178555191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9793c1eaa1359fdc7bb8bd4366c48df192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198852fc56d5e66e43c6a6bdce978861193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8d100600af14fcd771e4eb61e6c8e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3bd1ea9d25f99d369b21d060a86138195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445195fd28aa09c81a3c8bd51786208196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffa760034d1be4ece5269178f9498d9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee320f9dc5f555622c58a8f741b7a97198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a977f8c168e80abfe051df2965815bd199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f9efaec4e70798545d7a38354f7eba200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f6d520feace9ec60048992339e6362201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4565b76209e0796e81359254abc028202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9768bdcea52bc948b88dd5ae0656ad203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da192d1a12c0611666106f69b48aef4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f6ba9fb7e221a03018d771272f8b5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed748934d656b3d86e62532cb118377206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be638920d9a679cf6a91c1b6c22818a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200d5837deb59477154e3a2287def31208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb710655c43383a0fbd68c0982d9c7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b214f9d383f3a3d59a5fb961bb6f7b3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31519e78a3aeb396c6c8a660ce58980211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80f831b0c3021a3c46a740d0e8a656212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a48d3a30e879378dbbfd0500bcefd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d27712456a765a87f93e2b1678f9ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91425b7bdd471ed633aa95f5eb4f9df6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7ac7227abcd05b85035c1733e1d2bf216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835d16900211e8081163203601a9c3d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5218fba046baa0c35b837acb19dadc9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c11332a44b50ba1bcd93b39046b6e0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aceb3ba8356cae6222289708c1f10d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7349ca150c4dc4203f0357d57dd166221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c594b0b9bb05ede3794aecbf327611222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d9216671a5d9becbeea054d4b7c5fb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158390d22f14886869a1eb1de715c814224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1e094ec63f1607aa88e319cf8c33d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182cce33c0a844a121dfd563c0a6b028226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f93e83bd1dcbf763db89291ea2a310227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656779da41f53165be4a048c0e4d34e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5a656a421be992a560d48011507b36229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8445ba53f7f3c62162ae544d163e4962230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ed8fe0487315be67c25273bb2bc1c7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fec780344919779e25449dccc613b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0081891a91aac06adc7951ca21c98f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6445ee5278302781612bb744e7d6044234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2cfef1abe09bcd3cb4260b2ff2bed235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a525f52cabac3e98deaf1e3a1c2571e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f50e1f7e3d1c126d7ad8a7c5f29e68237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5c5916838cffe76f3298310a58144c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c5668be023c933faab30da018cfcb4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6199444e9b8e7065b2eb5c093fbd18c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab6638bd713a2ea60d64b51da9619e5241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f2cbe1417a6db32aa3dd4cfd5456ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c3941cd7c3cf153523befd53c38ccf243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9409816ab7871b74e1adf025ea1a1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2147c6ef8a70aabdc66eb83b6d85c0245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfdc9f33b5de1fd240553805e146954246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5748b61e26a036797306ea1108f9f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd10187cbb0a540797c89eb3d94c0a0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6d7909a929f2a2992bc6ad8659be0f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9063dcc2ca74420f4a5086361d2b6e2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11331d87519118220c9a81c35bfac16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e42e613293e1af68d9ee6db2cb122252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c73c487fa2021b247e4b22ea38873d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00780c074c9aab1b2fa6eb9e0f270a4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfd822ccb53985f8c6b07475230657255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cf4f5ed32dc7e3565a4104f8b02059256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa71287a0b48b87acb0d967edf3189f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d2e413ebaeb58e63c438eabeb590c4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f92d81f91149f2fb22a62dbc4a64350259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d8dc788e66ab0af2dbc6570f9b939260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe21a9d49b80c91db3fa3be5aac8e8e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d5502f474641ab5b10a42489a30b44262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afc9ceded3cde673b1226c17cac77cb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6dc1ed895ff3ac2747cb504f82afdb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cdc2a5564cf68955a29e4ece7bf551265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14b9974700d24274ded9a790dea757266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8ce391e2d1ee7c8104c7422e4168b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d37ea6fe2ecf468f869e4b28eb07d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f90b1dc5470af40b629fc8611e51d2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24f21996c7af39f450336a1c71aee69270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b2d20c7dedc928525efe86d3d872e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185f59f1391a40ee2a76dcbdb1be14cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83388c1328fb38a7a784dc25c8f58dea273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ad6597959358975420d49e07de3552274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37a3afe1090d6efa9b3ebfd3a81f76275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f65aa50130aaa5048eb0d9a0402d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095c48c330610e963b7382350e077ae277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d23449a165004e18f7ffa6726e7cf278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793ee77f196340838adff481ed0aaaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9382758ce4ca5bff6cef2c333e4d01e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db0853e9fc38cf202fbad6de05d859281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a7dd054de1c2befd8b9ad7e55f3e33282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec4f26e0eb1e20224c15a4c757c892c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b908f9fb9b6ff9fc0f727db0f1fc0a64284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e7c4ca28589288496919ebedbc224285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ed4e557cf77e7836abd4a329a52e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5623d389a2f782001b47a503ecf9c13287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e4c2edbf29a8e9498f8e0ef3433849288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c760370e9a453548955f343b15b9b6289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e5876d150b805b655bee7a599d12e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01078a4c0ddb42f384a0e059048a0fb7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0891ceee532ee618c5065618b5f9518292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd598c194815da923d8923301ba6a8f3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ad67746854829484d3f3307ae05258294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc02e51b9ef80e5f1ef1778da3529d2c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab1bc214e34dc9313d2e4236d022337296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4def6b9a4c30955bbe4c731a166f06c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68251925a12db43ab0960e0705efd89b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072f0ef61edbcad796cd208ce3f08b6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b48cd9b2fb9cb51c862768392c5853300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca8e9e563c099fdd2d8b25b18c8c710301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55309502a66ab876d18041d863ce1e6c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2151c2c0612f32d7c0299a4e8e10f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0d5a6bfea144845cf57512255a795304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864f1617ed7903d5299d0739088793e2305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb786aca02c451382f9662f60ad58a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ab5c179264e2c6ad6dd3461ee0988307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f3f05e78fb07c95189f03ff3d1c07308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7222867d58583bc1d1e2b036e4164b6c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa513c0093d80bb6f783c81458e148310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbbf462c9ab473247b252447b39d869311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d5469dce98238b3162a7b144c275a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44154ef6d6d10fb3689d5519522667b4313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf12841041c14e5f78f85ee62b2a1e8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210fcd8623bbac048330ed1077e8d80f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca71b090e43a53977796a78e8ab3f04316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895b5f8924f1a1242c406ccc5c2a353b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86751a51ce944cab9abde8d443d04397318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61eb98c519dc9afd64ad970a466b9f5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefffb2e4ba76b3361d9d194cc075ff8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39aef1dc76263636b3fa95d768a7e8321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bd2a44c40ac908727771075b531af322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e9160b02121e82e52f3fc6f61e0bf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec4c5c99c0fbc4e713bfc0b22b5415324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5314eac6bc35e10c4cf264af79a249f7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7bd9597a2eb95157edce29d3cdebc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea54d9aa3bd1e634b96dd5873d77a8a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959a8b9c6d25dc78a3794d8ca1ed8b0e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539514640cdb298ab2b9019f8c25d45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf909142343f95c6b27e6eb80213d848330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bdef9b4905f7e59f9647e808928df2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2a4c9f0a716782ca52388d30830584332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc55cff594534cee418639f90e5d7208333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc03dbd9657436138195347a580b5532334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096e8ef8a621faceb771df122b7ab780335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adc9f16f58518e7c90e1f45eddfd6aa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e62526d9df2a82c9d89def3be68069c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadef425bcbd8912aabd8f16a4f942c7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba72795a66cc41157112db77d814dd2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f5db38792f011a6013b9f0442819a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343431e525158f9fad27f2d1c5093cf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496f687486bd0b168d74cd9ec9035adf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3be412f23f61cfd85724bcee41204343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9661de5998ea006f2bda433510c27344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c252cb239a62a297df097b580c025a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0944e037e9b50223e3740942c0f48a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2200090d59b82bd182e351f167990a09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff3fa8b91c3aceb050e04cb5d1d7541348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04904569f4a8b2fe0616e4a43278dbb1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1511ead8ed88182917f4b2bdef03bc5d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d8e4464eb264943ffc5a68986518b1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868673b92196eb0f169abcec6fedaa74352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefd483d55deef57ff85bb600f2f2fe353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523cb5f3b83e07ba587eb52cd97d13a354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96289456af30d4206174569d342270355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4db525357d7b07b7fbc6f104565f0a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754d5eab0f9055f41dbc802f4556161357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e68677e2b496a24b1908c4338b2a81358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a334af5469377017b78e89f1269a6361359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0378038e9cfed911435bdf3fc7334360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706a27a73309e6551660b74edeea221361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8812aad140f791b083e0157ddb296362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549ac8c16fd5f5d8ef9bc63e40a4f1d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b00bc49904b125b2db26cee678ede364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f948ff9065efda377ffded608d990365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f19ef5f7cc33fdefe27d1015739435366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea82031ffce5c2e17ee33a9555c02041367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64908cda179ac995343a274efa817aff368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c8e247019f0f2df959307af514dc5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006adaf35cb92e44272e09c3a60ac29b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b23688153ac73f53a3bcad21f2b03371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933518cccf95e81692d6e831b88d009372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27644727979f1419a15a057a8d68fb9e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7d2d76216f10f47e92eb814c0d2a97374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b902260faf2f7e7dd40d082098276375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f7bf7e63c943f2a8db2221925270a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5ea904080e6c7d970d66a6277809a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c756e770a14c9820cae9c0dd67b55301378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de7bde3cf966c7f0b4ffa70bc20135379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5de32ad14c3636e9561ebac1c728fb380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37cd26b792f0982bab66521402671a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf71a0437c722218a7bc553a6e1cf15382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2e4d5fdb4cc23c72d7a2d12d161736383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805adfc845527a6c65e6bedd7a941f10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85cfac4e78e21ff6ad7af9f8c675c79385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3acbdf99167810d04f454b8a27973b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce984d9596089b973e067d112144f3b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5127ebf3864633a36f76284e3394e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d50def1b5a235032b8a318bdf397d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d7dfab2ce53c7cc4d70131a217fd6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea3274a422b8e8b13844ffd36d70a75391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d6e425f2c3710aca378dab2944f3f0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c660b5f3cdcbc06bda2362b89e848390393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbec5c39c7b33382952917b06403c6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46535f9474d9aa9affde30a78290c8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c307ca9a0afd69c76fce9a989a44a2fb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab85c8ae755d987c6c7628bdca09d2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17090e1daa01dd66f4ccd0603e4b5e67398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd760d5470700ff863d218c9e77ebba399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2778e824fba1cecbc55d44c0c7fcc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc387fadc53d2fc743ac72bb742c983401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2091b81afeb192d11fadf6fc829ea121402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08d634412c78eef316fd319c563baf403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f292792d783b1234004067c0843895404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f70798caa6e5acffb542320b03770b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2591a8f0470f322cb838278332b88c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c09085e33769898a2b7f22b87c69ed407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76442fbf323bca3128451d4fd8ae8007408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a558fd2d3f9c4135d06b389f19c16c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fe20cc145358b3a1a691509ab571e7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46b0e80d6f1b865184a9ed668b6523a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2119ccce928266c703fd8e64c9dcf9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aea154253ca5219f7289913ad332069413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f8daf7dead4e689a2d8374b9b32f37414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a273b0fa5165d732e211c9ede0fe6e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f9986152a2a0ae3e3549c433808eb5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5a37d3636fe0694e3c5f3aa616114d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684abe497ee311f7804bfc0f9e1efaba418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719790912b26d862b45f7fd1cd8e69a2419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7959ea9d154d2596223b32554e7329f5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f984968e07c547b9d06c2f71cb75dc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdea5120625c5109b56ee8a1d6067a4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536630c8e4f5da37e0be6b305809a798423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bbf14977995fcd8f278ef0fdc95d5e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd77bcad29f12f9ef978a7ee7c51bd425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81556d2cc5f83e47edb0c4d95a58e28426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690bb9f64d4255b90c1a2c35add0ba14427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5aa5fc8da3fb7e98cd9ffc461abb29428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b5c3ada006ca53cddac78fc4ebff7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f8d0bc45a243f8c475efe28d242ee430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69295e3937c6c04e6691296ca24cfadd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fe0ee47044dfe7bbae016cf3d950ad432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e5c0fc1f469db2d72b3786edcfb572433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9b8530fba07de1ecad83a2e67ebe04434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb861b65095a6b96833c2b228a0bc5e0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11807c3fb760d33c72a0b11a563c445436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e4ee18183da4832a711779512eef7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfb84a5caa229689b2ff0ebb11c288a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466743155377aeadecc35281ba4e45ab439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e08edc5de047c23cdcb43aa34e0897440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0fd20b4589e84cedd9540bd4c43f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dbfb6245b70d097e5176f9831af961442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590ec1858047d8f255cb2ecd789cc739443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714749c3d4d3e903c2be791d390ad52e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446bb903b3cd587a37bde12eacc02de4445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504db781c0d7eef672e0dd81b63aca40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704e0341f01d8bf383a4f64a35ba4892447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82193faab5af9b95e5be77b253482a21448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3605e4d6420c5f355f91e135132c9b2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910c5eaf4d48623a7416f3b5a8cd0c81450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9282574666d1f45520ffc88dc69893451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb6d4d87d8519d4460dc5b9bcfec32d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7663a5091f510cb5d5e0a7782a0c2c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f2fe7dae33f738901652135331938454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5c9d69d00aeb7abef04808b8bff5bf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843829c1ef5b61c0ed1b76c60cd6eacb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626925a31f387d2c9caa26d788fbc4f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd64248c4a50ebfa4cbf696edaaddb3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cec5c76ab483609ca0fafcc4e6ad19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab14144ba10a5f99bf4e2c25b7f7e6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97883979ee6a4ec237b98bde12e9c90a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435bbde052748ad683771444c8b5314462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78ac047d455acb4293eca7105a8112463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebc2201d865433bbb5fbc367f8c080464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d6445aafe7032a3fe6d5597a58aa1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d1d4803dbf26872bb6d415130c52e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c859ddd1ae592cff8a6e5aee9cd9bdd467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a0edb434b93056d1aa8e956e998156468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26cf268251336f222c3565e25906fd1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59fd10fc9f35ce52ada613ff6f93886470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df39ef2f384951d428fd34feb3fc0a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8416b0a2952250d76613c96ab59708472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb83a649ed791df45da87c944282e87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c698d914093d141eb879c798f23d775474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05ac1c0be74809bc80d81489c0ca0bc475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62e2ab01279dfa119709ee67f3b707b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c08c33dbd1e136e11c77c8406fad82477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940d6c93e396309a3f96b8ca6fa41915478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d93cdae3eabce52b1a564e33eed33479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a24ac12238521024750b403daee5e23480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9caac3082988325f58aa8d904f2b3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70df27351adaf6af063328223762e7f0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda076e3b2afe5c0ccb48dcfb68bf54d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58c8bdf910db1d437f71ae02542c244484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41c4d94e7695e9d7c7ef2b7ab1d0b7a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418196f754a6090d5b5b14bb3a286901486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de2e9221e87cfd6c6a39871eb20a537487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcb812785aeeb0c15db54531157cb8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e85bcdeac9354c7ade003f23677c34489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b84c40cf5dc4436749cb82bc2d8d57490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cd85bfb097efcb32a11e13c90ac339491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1aafde2ee5a9c8852865bdab46225492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcef61516d7e6b5e2b000c88a8b861d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19345ba4085cf7833989be37c731c6f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a96290d711147dc946ce219272567495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ae9ab2947d7c54931b02cb5bce6fcc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cd905bd360212b1096a11af0fbdd5a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6b9533f4125f3bb92b752d5701fb2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c083d2047f7fe0cb676aae7d9af3a005499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d963424d8d93b33ef5dd15e00a4309500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c398d30552613706b6f131fa5a435712501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd19543bdfdcbcbfa48f9c05702c96c502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f357866c44cdeea224e261b135913503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e523331ed55a6db490cef3de535bef5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a574eb1b3d4085a05315cffa58ae88505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cbf00be58db2d8a6ca3905636161a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dbbfc965ed5985af5d1dccc0c1952507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40be22f1b171f472a528646baeef6df508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44639a3c20239e3dfe59fbb2d33030c5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47f65539e7e451b2a9ba38cab50f148510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441059be6f76a39d9c312d78306511b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e0dd14fa68d669597208b61dd2ac2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b605934b86ee81cf0b7768332b220982513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34964d0b2974a9ead01621adadd6d0f7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbabb0e9ae6c43f226d954ff826053515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8b6e84bc06033c9016de650661629c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc028234013113403500614f7ceb1bc5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2def14c554406800e1e52146eaf80355518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa70c89d11b3f435289624936f17a41519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd030ac3eec689d41b8ab569dfae178520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfa6a34efe8ec42570c8a3729c22102521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057a7f0842d3bd6c8e9c98ec0b2dc72522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada0ad024316ddab2ec8f70f8d397cf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97959da0466d3e25e594c765cfde21c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e2ab3accc48e5303610c0c1318c79525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc12ca44ea7aebd8eedfade31de1b8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4bd49aabe2d2154dcac4db874eda5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9e382cbc68dd4217821f4e34fada3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b2065772aa86a30ee9cf297d1d9103529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581c989798838ef44b5f76fcb9e29d0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd692c5a70573d4c09d69e3c2b3e02531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8197f8ad3420541242d22df703beae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08cdd24f7d6fe8641790e249d9162e3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c113a865d0f87474e950b3afac4f3ff534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b15a258f77db65bc9f2a20eadda62a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe54c5ad361647eec6bb2b931c7509f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04bddcda84a241b3cbbb4233dbd9d5d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41284278cd7e21c0caa909ed214c2002538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498f4508f93577fe1d59f0e2aa56c9d1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5af951a87476e401190b43aecc22443540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08978a8d4992e405f5fb614ad963291541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e796ee03bb62c6678413cb2f57253f5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b7cf42c7a55b981f813cdc151c5009543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca647843a6af06eb976d7d4443c9c76544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d957d6922ef72b39497e394301c32545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988288a0318cb4aea6222afce6dade63546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65efe6f64c589f1dc2bb5d13e61db9ad547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5ce2391dd6549b3e620ea88990ece548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1e001da89de572a1f7dbd1fee04165549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38381c21ba47e39d6351f5de0f704078550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afcce06d228ab5cf2e0b174fc062db551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6449376d0d7bf4c84adbd0e9396a2c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f025338024407b185739a2dd01b4ba66553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea981031be7a6c7f949bebbfc0bc5320554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75bfb80b7d0fbd6189a078174307e6555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb4557a70e7e3eb9dc1a37971041488556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e43e90803b28b927cf983303262e398557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7220aa1ce9a532b32262fd17f398bd31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edaea15484352807640d10f61551e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96870c313df62f18d148af810b004cc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926018c0899655bde8199db64af1e45561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49672975f4ab929941b26e4277affad562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be3bf74dc3d401a193c04fc819f8e58563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871af20a07fc0b25e2f5641845bafdc3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470493457d108e97725fa836c862a481565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90ce58cefc636188eb4a03a276cf51566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9237e01008c75a3f5e04309204f35c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031bf46c0a162abe7700c52a8ad40734568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26468054fba155cb816ad5eb88607517569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751d6fe3322d6038f8c6e651c122195f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a8789f89a1bd9799fab15000729e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89e45c0ada1dd46ed3e0ead289efc34572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67165b1b35a2600b97aae0bbabd44d87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c7369a98862c45f43bc06ce61c25a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673b780f192b4d6d9a2cd3dcb527ba15575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619a45a39b4acf3dfde3620517e6ce2a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a060886a3b2f4dbe8556b319743c3b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dc19430d28396acdfd622667259510578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09db4a1179e93222c402f105b3dd8bda579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef3f2156eed3be8fb0fde9ad3610dd4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9710203bbb66eedbf2f6067f11672581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefd9b49e7906c6a79d0ab4c8b9fc46d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5a8a2d3e7af7bfd924623f84732d4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e0324cdfab11b72db8be6ad17bad5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d0c9ae025fe953eef68c8e57b6e6b9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bbae49b9977f28efcfd35fee51cccc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8263515554b60836340f3b4b30507e2e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05629042d44fe941ba917773f100a1fa588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ff014d8906ffad2a56e8bfe629bbf9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f990d7c2f69cb4519bfd654b432498590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321b0abe1def2ed6ae8ee4d83de66d30591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2af159eea566d9edcd7f30bcb08b7d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aca5001051cc5192189c6bd05aeea1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdedbe5a4dfbf7c39af550ac391e9f1d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255506ccdd3d9db58d699e0359ac1755595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b017cd6c03cd1bb38da2c52d111999a0596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1436db824e3c4ea55c0efc7c7904949d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364595de5e87db922a2eb630d654a0db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910febd313d707713511a6b2bf65ebd7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba69b46f5aaffb8c5e8daf2a0f2df21600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac335946a38296552d8903c662b4cdce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f42673dd019279bf1d2238e14cae9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed7b63d0380a882fff86f5e9b4c239603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccccfc90284a117c6081cfa281862c9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd19fa3efcdc93895d4d645e307893605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe00c54b20143fb2b5779b0c034f76a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea977123f725f8b48e2054c959ad7e54607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7d519ce859b0e248bb1f361748382608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f079d7a618bd3008e8e35eda3570ed609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a891b49d95b405fb189417b3493906e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834498868809fd2aafd1af34ed4804b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b3692e4c2e540772d97ccaf76e6675612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b51b83227c967b5ee27e85020554edc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c479a2b09b2b753510624be962193f80614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c025693bbe2de41fd59c6c7cfdfc5e0615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dfbe8dd135b5ed249bf978bfb2b35616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f1ed8b53e46c14aebd0a7be0fbf8617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43d812c7a1136d38b4c0f28f7e34756618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398c5312b56fe04a08ac6d4615ebcc6a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787caebc6b6a37978d82c55ad255ebe0620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eac9f9893225a7d482050720e5a2ff621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fe8152e92228040432286a7b653525622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474ae6c381e21a863a62246bd3e571d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884e760384d61312af028d730a2ebd3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0ab5d2941b4e9540f83df19d4f36c1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d74e838dd6320b15acfee186811bdf5626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ecda175659843629f932b1cb8d18a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b61ed9cb747ca57cc3a78080067be9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd351dd58a2aafaae48a31ac71305155629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0633dafd8c2f2844cdc5ea192ea9cc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f1fd40ee003d3058d7f7ecd9aa2aeb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b549a67e150e9ed10bef5aff705a6a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea0ebab352bfe5de67959f19d76051633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e694461bcd87e7d8c1b0abe366f68669634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe32729eb0d337f2fae9b57a2a4c32c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28c5af06bb0811bd76fa7a147f4d236636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660375d444edb6c8565fe55a0e1366f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6c096f053ba2b1699cbb30be2aab49638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3aaac440fb388514c2039d37bc3aa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a667afc4d6680df8f2b929273fe767640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eb5ebfea339c112d6a856c67f63d50641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829a168ffcd616a585a9b0931da69289642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d586ac05fb0db7c34a7d352a926bcd0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602d34e1814e9c12beb485756d140a6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837509316be45e5fdcf8713031a7f28645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0529cd1c39bfa91a311e6df63156b48a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f961136ea3e5cbf9efbf0a99d7213fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca13721d8841957dfd7befb3f6e5e49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0797e63fc059523955c222ad808fcce649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a4d01958faf2915dcd3fa24bd9b279650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5c67170d3a2523baf5b5de915b33e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0b124b997b04f1f0658e3b0be4fe1c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2414ff9253f2593db0f67e42f0f3f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce997bf6d7375d19c5680e8aa55aa6f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a35c0675ee7eb35b60d0f7a46db982655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6a9c5ee5469054ff8d3f81ef45333656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018cc2e99029e857f6571807c06a8bd657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78558dad73ea63daefd258bc14b05d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3798ebd3f24ed06c8a7b75801d167f1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736d1ad77cb0e0c92770e2a768861b2b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6740946896660ab1cea1c39b3fb3378661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faba4e9007a7c2de184fbeb17b7b295662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050b0a306c0788808820c77f9eb1ee3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f520c454eb05411eb1a49f38dff946664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1a90f604197756bf3ab380be50bc2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fabeb3a32a916539eecfb61510e63f9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dada4a170f4cf04442b89b7a07a018667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3863b983f72a55dda7492784965bb6f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1acd6b1f6c06d415f9240d8212eaf4a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6457b49101c6003a15be776f1dc2ae670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aec0a72942de04d5117d6f9e2dc3bf671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc80c1aab61f3cd5abac079a0461d021672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd463e7b3e30406849059aada17d988673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51af2057cd139b21d59e39f50736cc99674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff5599825cddddb4a074d11125cb8a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca09ec8d9695b0130727cbbe33f11e2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f188761f6b914ed3464efd761a0b6f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22216a11a4e153c50afea6d38e1e71e0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bee8a53b81a573906e69c02f6e072679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c42a86bdb24015b2b2e5867adcabb2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ce0552bb4386dc6aee87d9c68c056681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6745fc189511ff7e0409e7ffc9458921682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640503f6a341b77853d4b6acb3acffef683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafe8814986a9c7efaa7f999d1b4baa1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc7ade2cfe10545b3efc1be6137a1c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad3bc42a531d9ae1fc5897b69b913a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298518ec4e4ba41ed5c2afb32e0e5697687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e7669cbd0d37addb35b53d60ab91c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c298ece7940eea7dc07f866d49cb48689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1652f589c52abd898dfbd60e3c0f6a51690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e12d562f95bae6a19ebe1c895460b4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f59e47eec559dd393f9c7668393047692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961e4cbfc09c225b02ac3e8995f4792d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39969af1f6cb84d1e817ae5bb8aae43e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfd22243abfbb6858788a3698526f0b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be0a5ab81a18208da16e87ccb655b75696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588d3ffa54e9e554862fb79a8770a78c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbad385f9a89415b23613d6c9be8c60698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0408da263afcbfb31332df12a394e8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a9f8140e7a7c5f8e5f6928fe933f6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210262cb611b5feb5ff0abe4f90e6db6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9633fe0abf0222004425ffa20a56d630702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f749c627e88aac609a932460dfa36e3d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86943fcd0f9c0c1f6d1c35769e58f4f5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c880d547e0677eeb3c0a792d92664705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765ecaabb97b4052c1f52cc9749a6dd1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612db9e52ed859bb7d64cf9550ea80b3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ff307941cf0b4d3f7aadffe4ccb180708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c32bb2fd5e10f09d9e7634c2f5bd4e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00549c8bcdb0d82a83f0784014779f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2311e0d8773458e1ab010fafca6357711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3a0df2a66b5e99a7b7680e3d1b7a08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7225f3258d917c80590da27fcfed30f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b9729932cd4c96b5846597a9dabef714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b98bb0de6f68de54f16c05c9e4a568715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87ad43a8ae78c9aebe4883b8ee34573716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e931d23f34c6d902122f944212e8a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52747020728214865d5b2583cdfcf60d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939258414f0dc894e5024310790cd557719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77158125a828d1f1ac88bf97185a7cbd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4078ed4845ea48f1867ad0f929279a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd173f224f145efc309f7b0ad6e57c58722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd15152615076d9933957f3737dd6ecb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a448d8f5a98d082378a523a9eb2c37a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab0e658f600c6cc0a35fa1558b23d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728a6da42fb1b8980054be2140f852d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775054f18f2d56972e106da23967451c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e893471739faa71e03cd1c720eb95c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b796685f2dbb1eef323a9cc9980fd39a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d83a166a48006142d8b82bb705c6f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bddf746ce501340ff37280803c75ba731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91816beac3c6ffdceb288bb047f14146732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ef5f867b9220ff6b7b188ecbc8e57733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a72c83a6f41fd6d3c40a67e65bee862734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f6dbb1ea61787a4adba0212feb40c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82447dd0e845c38529afbd01c0bef7d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bf1f87a665786faab8a2964d2c7aef737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c257d1d3e527a21698f5aa53e42349738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a4fcd3f8b8d41a7688722fc7537eb8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1031ae274576d4bad461b2861f0b02740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8b4e5443470e9706d463184200d3b6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef51503250963b1b7be83b81e2004533742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199404083cc24704e99f50d895d21ae9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659af424cc804083e9d798ba5d5b74d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccb087a22636ccb447dd87f5418e4a9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747ed1b68792ebb98fb9c7f354529cb4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611b3f40742d82e4928f7c13237aa9d3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8eab2504e89c8c32e890bfe436f2d2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f928ef869870c7bff95cde1e56a85b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d33000e26d2b6f4d60cd9b31349bc34750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fa6baf1a171550db62fc408354819f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57326de451b43facc74c27adda610165752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e30492ddca810902f1c9ae15b2ac66753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f29c6035d6fd07e23e710dd9943609d754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824e797b6de5b3e43eae5b2887623e8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388ff1967b8ce1ec137cfeeb71844d01756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648b3277e71176170b833860b836fe66757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f3a588bcf09f0f3d0dedf8b072c4de758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c09d3e4126660d14397c56d58c7e3759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41f877cb6abe5dbe55ebdee9a657f0760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7836d57814581aab60903c78ae0eb7ed761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4732b078554aa471e2c62990d6e441.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8991496fcae285f30ebf9c9879841222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626654be893252878260a030ebfc73ff3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc222715301e863aa4a7cff12dfc7444.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d824412b162c1d948fff0f04c38417285.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4572189ec02592747f75482f79ec0f56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69b0ef71a21ef6ada5dadd1838b4a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e14688ed40290eea66892d1ddef968.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488b1330e01162e75201dafefc622fe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241ae14075de39a7c6f44250eb43fddb10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810e62a8e39e3750ead8a6d845646e9411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb16d226dbb06d3f5c303bee5d8e42312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b40505803d2f9a87a0757fc285c7213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b443b05774ccfd8cb8a55ceded7eb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505ff6ca8a1abb68bf22cbadd0d6328215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4173369af361db997dc7dd2683d529dc16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a471a1902115bb177f1f541c2c125217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9cde4ce075e45c5f7911ea2e00faf018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b8d9983d39195b9a881d6d5ab57f1619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60f309cd34d8dcb8607b9b84f0f2dd920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083fcb1c40170e309fbd7897bae41a5b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c57f8dd8e26ee0e9a536d6d76ad87322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82379ebdb9021002b22ff215896e91ef23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a44549ee8ffe6981a6026aae2fb2a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80db71cfd7433624e1b9e960484ed6f625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408899b3e4e40aba4f9744fd5cbeb7d626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06679e02606968f1373e8ab79676a20127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2617e250f6eabadbc690df5f859016a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e5839918f17419ee2a1436138e591129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b65220b215402f723a5ca3be50776830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75c1d7a1430cb3a733012f6988b01731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dd9456736ef59cf29a8fdf0e8fa68e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a554c20cce11be3144ca689cd5a22c433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fba1f883b3570892893ab16b72bbea34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3190a7bc08e95ea566ff74020c138135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e6d3ee392677203f34dbc1692ce37236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf512217239d5d36d45760bc1b1f2937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97abc834794ff0992c41410785e8666d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dfdf6d6b33030a7f14d4c51195894739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ff82304540095096fc2bb77e769bc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6218fd01277a7aeeecfae7b987a70e7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf125047b9b8ae5cf200d6954e73d08a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aad74598031ffad2820db8f158c2943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21793bb2fbd3db9023280b92737ef92b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9116df5c092199a205e80830182a1a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6f5587e666d93732682fe83943a1646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88114d7c8eabdaf4d241abc6c78425b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e071407f3fd4f4150dc294d65e9bc648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb1a7f5c0d7f463a2016927e4cc4fd149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b03958924eb78f808b14e309973b050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bbeda553176d6cd42f88b8f70f6afd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c4fc59ecd94bb965b7ce3ef49f8d8652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f648b029c478b9781ce36f166120912153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a36e706aaef93c2f4d3e778b01ccb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef703066ddf79c58a25b4ba5e8316b4c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96d9f85b811e10d72ef5b11b3c751056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceb018f6090b44018dab555e4f52d5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dcc9474a53f9a1428db0f13ca5921c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8614bb5425a3e88fce675d39effb259c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f94fa049ef8bda596506991f885614f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c697f459a011fb2037cd618ab2d49c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc4e7e3f2d43aed807b7ce6b1c785ec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb23730f130c9aaaa4a0db52057b3663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da5af75a5d8f29ba81453cfc516c2a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45b03c83466d05886baa2839530b1565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bade09d4c4ec72d4963b82dfb469c766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b69d413d01490ba4b7aa5ed88d8ef67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb884165998d021e34a33ce5ec8a7668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea660e33d576a4c5502741c459f9ab769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868d8d80c6e2f07008cd193950f1e77c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c837167eb2a6ea00fc70afd227e78271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a135256f72ff36b687348cdd55d5563a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51a3f4184ff766dc48a5d34078e498173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08360daf40a9b3c561ac73286502fda774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a51dd7339ffb7009c38738da1922ca75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd992eb3fa32bfe87e5b718eb3b82d9a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feb6f3465add90e26a47e27343cf2277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7423a2b85f6f8f4352694bb6047ef278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b89567a558105174e4ae51040cdac79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa57254b1ed72847ca2090fcbac689fa80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add70935e3ef135a4a8b5d7ac00ba3281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b5b48e6193c18e81b1ceabc0e57bc82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59bf3f70e30f22c38277b238f555b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebd90bf072fb1912c11a124788bcdca84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f51728a76091f308420193f2f17de885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b37056c7ade4e9599c9d2dae08086886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669469645b53c0139e82d4640a9bf42087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704430f36daab55287cc51c40c49280b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2933797d50dd3eba2658649bf3d153589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10f65f3b4be6fbb6f12bae82f9079b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5adbccd92d7df3b97e05d551e3889be91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f402977ff96090c81e1f0061d70342c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44772298845caee21394817b6a7452f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c586a43fa6a3f2a9e6fa63e2828aad294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c41040fc686a2cc5121f74a85dfb6b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f7a121356fbc3a531e1f2a3bf3b4ff96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b86427d1145617b73f148c3a5b28f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8901e06cf1fbc9d9cd65a08ff0274fb898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049445581888627459fa653cb3ec915699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561850b5eea6b9094f8bf3a79077e9ba100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a0c92128ae276b3e556a7acc5230b1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685ca13ae1ba0e8d19ade49357d21915102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708a4bdc028206304b3f3bb85725caab103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726f8cc6172389d96683d3e0d702d2b7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2991013e067191df8f1e74c543699c5a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52b8c6ea06734b2b89dd5bfae907515106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256903172b685889e94f3be4bd282f3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e046d02e6870374544ac33055b38e2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1972e218e6b31c77edeabf9f2ad6a208109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4893fe215bedf05ff3403870773a6068110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e42f049006f64bd18134e85c12dabd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff07abc01649c4d7c6acd6a8f2b13af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdc6047124d0efaa4b2d53137bf0af9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494a3598c7c0d83c1cfac666f6a1c9f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe49a2a96fdc72c06ac5b778d9402ad115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb173b8709aec433b9b1ad0a691389d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075dcdaca4d32c87b5a4c22a7303f962117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70076461e02092d6593961b7d3d2a7c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5fa63d582a5676130f74ee05a0fc84119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e372b89f5aec94c4e894be11dc954120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d8dfb8568d0f1f277e67e3e7d8d8a3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc46137c50982b1214edbca603eb069122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b2d9acd4229578402b4bd0a5b5f8f1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74542c61a67932e6cecb1b61c419fadf124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681c5e32b38b7c67ef9d9612ece7d7fb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523191e49aafa33cf7ae90ec7cb1ef20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ed3acd0d9be9f56c03e495720bb2f7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4794cfab72659a8540d58a003bc51351128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671a78c77add1d039ff9625a783499f4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb07752897e476d59a5e5db875e0b0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7a0eda7e82ccd84ed5ea669c1be572131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ba2ca79d510e68ae2998850dd13120132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d5614777f8e75a67796499e8321348133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8931deab2d88db1f7691f4f822d474134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f250cad211f6b3ec157bc441ff0a4ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c89e98b8bbbce89d82408d8386a68136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baf2194f84912f7e80abff4b4be73c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce9a3784156fa8158bfde594991ee7e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ae3f25205f00c472b0e2a0886e7114139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f347771178dd7c4942757dfaee4749140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14cdd9a3808ab47e4adec1ce141c53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db89f567f8263a11bffb4f3b0ab5f01142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee85d76554d9bc32cf39301a0975434143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4132f0fae1339a6f12164ea6a0fd302f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e439d6a87ca26037835e36653ef9973145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e40a568bbe001b06d641bc6c544f2c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935f1ab5f88dce19b4e137c7aa0de8b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf64a95770523813440189e7d346471148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e3e3c5c15a480cc423bafac72964d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d9a98c9431f011c5ca00792d7cd97d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0972aa6dee534854cf54fde8da8d6b36151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40341ac88cb36524d326844729e6b185152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077d3fb6efa142362b4b0d715ab9ccb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c691cfbe102050974c3e8fe7b5d6402a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9790075205fc0be06944efa0f0a9d2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2380d4b8f8b7a77116f445f1dcec6dc1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a8ef942227bb37750de72d6c925183157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa43f4a6eef86ad592439b1d73d5188158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224e45fbf261e57b54e6aabcedd6d907159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a78244bf9c0799e35eb88c9b84af42160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d287c09579abe1b88dd6e0c7e0f3030b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0153c4e2e0b0597ba2a981c88fedcb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae63e4cf2f6eb1008e60c6d54c68adb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e20a28b69bc5ca39f606dd9d76395164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d8d46640f81342c24e2ace3c3358a2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804cd19648834a7e8c27afb4885d95a9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bec00cb2c5b3028234ce3d731525df167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c29aa42e19051599746ff4e921b853168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926c48cf4a7ced8c9474be832c8e866c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bd31a6790443ece4cbb9ad7b3f9a1a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd980a02575c484cd82259ac38d4660171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891f478745b733e119628f4c3caf6e7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002469565399626af956513bf383ee67173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0be51dacf5365322d94cc6729aa49174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d6492164d8a9dc30086e7c992221a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7915f5b65b251565d3576725e5a7942f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbdcc845cc2278d5aa81a2f8aa64122177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d7a08fc0b75f4b20399e7182207e3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e439b1c0ebd1db06176a4d98235b82179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692579a84b40f4c1c552ece9c5880ce5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227a2a5367d8b12951eacfa1d27aeb1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889c5cb35311b03774d65cec0a95979182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb51eb2f17fc6fa8d1a30c81913f13183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d969dfa06d4a6d8c6f835c77581a12db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10f0cb3d0f49b527785a65e0f7b0a0c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2646989a40eb57e313e33c20e9d42a19186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9f01f24a032e211ad42d3be59974a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779026531c2170616d609d1006eb3e4c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ccdc99bbb62d9e892ab8a6d1767b10189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a134ec69222732e8eb9280c0d2935da190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cebf09bc3b14e9aa2776bda638f9fd1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf09eedcf3b9eba0a940b4f2288d3cbc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f2bd84b3c8a8c1670db2cfc720809193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37752f4df65fd8653322606c4db4a487194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2934adbb2a6f7cbd9afea9de12a0f3f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f068c48b0010fd1ded98ef15235c370196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9916de8d37f7e7c310c15b591417b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8678d35dad9dd8618bc6826b0905a5cc198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fcd5e145b62f07765b5dd398190ac2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149d3e62c35fc49fe3094c3e0e12335200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71643a6ba551aace1e2c72e38bda870201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b177a8092dc153e2472f91583c1ba202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8483e00a32f7418f87ce2bfa6a2ced94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa33448972e0910425bc3b9be47040204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3ff3bf6591d2d3d3ae7d989e43d5f6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd7fdf793002a2b7e44186e14d54e71206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934d46ca67147a45b344b223c7056ac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aeca0f96331effd702e96245da6384208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281b2805f9333bf4bcae06c0391eba4b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7967489a39d85afd36877a71e4aea11c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0283bfa34d809ec2a35a3b0e495a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484938b1e4013a0e7924fd11860839c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8da77a76e80b34b901471f5d8188d5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b097653f5c2038472ab498b4b5ada6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89927c9cfaa2aed358c9ad450ce942215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34c4ab1b7ab04409dc2852332fe2fd216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b57a650d31f8cf2044cd6503566ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54035abb8cd7564064f4c42bce5f4aa5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0cee14b38282674a4dc9f6dd9dd36219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9780f07b383020d1f33f501a74be26ab220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001672d19358864a0b412104dce552e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f957ce680215f1bb098abb2561902fc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5834750fc13921371073662d669dc2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e62756b30afb85fefbc5d76fd39f37224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703160ff5bb5c1fac80deee0b765022225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37626b6e47679d03f64e0b021ae9092a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c58f01fbce15eb4395a5afa1010723227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9411100d043395f5f6a00d03e40211e5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0947864e206d59fabcf4919d81cbaf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe6f57a47e003da3795bc1fb2c6d489230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd37760163b8a6c9c52eca5c29c13ca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e595e97dd8b6c1eeee0b6e663175bb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd34509c0fde98fd7163f8590651ee233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f32ce500eec73514ec48d42edf0df234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce745545160e065cc30159d49caf5f7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd92f4decb6d0b2be730c498e3abff236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b649f8fb9f27cd0d6d72cab0c09cbf237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256a7b5ea40039a8614c6641a43156ea238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5135a29a4c75e86567c34e9d93a989239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eff4dd45a5d560c5eb9fadb4ff090c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db70ced3f6001062df982e98c36b049241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1459cf797b39b3c4981c121be528dc0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb97901bbbaf4bab02027cf02ad9f6a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7db71455a9c9a16bc40910aab40d78244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1164572b70945be59461d8343c7fb61245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2589671cd3d0b327fa255d00a4e9a27e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ec9c338577567d8375cbc6760756e9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6350a74c88186c3508d9e3322f17d56e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8159074efd77348e4b21aa4604aba7cc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e678a0457dce3e4d940a6f019cbbe6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189512bbf2110c1fec9f5e376b9c6b8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54c994afc7a6c604a51e1975dde8931252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276c2beccef0a91f52c3237bfae2104253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6535a7d5ae755c585d3ba825f94dc69b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf6b9422c5d694ba9e91f0b7cb9a64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d9fd78011357eec8ab99f051b69c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403cf3eeaf78c2e0de8bca61817385d2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3bca0dc178098e936457282f74ccfb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad541bc7432ea2e41fdccbce91a913259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda680b1ff098144418757445b7e609b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328a80a3ccf631ea1a27bd600bc9350261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab1d7b659954c55c6ccf0c74bd82b12262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886f642c03b919da1db5602ef4ac67263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef4586a6c7205b604199692609ade7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e487324e6b8608853d58a52ba530f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a427eee50240267ea2db58531112096266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c05725f3a1e66c0b3b49078b7ca20267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1d7c6a18c9cbdf8d9908c6b60244d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0445669b60f1ddbe41efca12060dc047269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c493dee59a1335e7ad3df18ea7ebb1e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6de25c8010ceb077867318a1db8d3e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1023069053cb5aeefab2cb2e762735b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c3156a8f2e774086cd04ec8d14a07273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a248b6381425cbd18a7bea7df41dc96a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a74f8f2e66fa7bc63931d6e63ff9de275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83804fcdf743568238ed0df6e4170a00276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdac66c30b8f4e59a7fd02a68a9033ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e1582cfb4289f160b433c7d487edcd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee62cbb5ab9f6595497e7de0f210cd8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4836c91adca1bf4c20090ec7e0abe707280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1b04e788c87f0c59f758cca80999cd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c817899ecd448e93733c40ef7f832baf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1203cedb4ea323738483f0de8e709db283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b70f254829e268af7246dd3b5ea4b02284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fcc08c45be4947772ef9b72e110778285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cde2c56dd2c802a61c8b647b2bdd670286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b87b54285376b94a3f72965ba80f4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd9254cb3fd741af95b139be5f4c09a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91c02010045fd2a6dbbca84d41564f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fff2ca0fae23aafe0397e5c9e47f33c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45572e9dafd6d03a3a7204a85e982b12291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac139d4ce8976db8ded1ced8ab22d6f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2419642c4881eac925122b79acd078293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbbf4f2a1d9871470da9cf0e56a1bd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d01ca18df8a3fbbd09cd79fdece77295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc8b1c2637d58c8739214d37f0ad4b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86874b888dbe16ea982f26b4677cd447297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008c6ee53d88c55fa6c8acea3b0f2488298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fe5f1ecde54787cc124e2de2618ced299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6aa3d3c01d5e3691943f3643d8af97300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49a125c6ca9d380113dc431eb902ed301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcd76b2c9b307f909a2c48856599ae8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942080c7ff3e2bdf5dea8929a6d8a2ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b509f3c6865e6f543421eee779df1b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91c2fb4e69bfd37b7af02fb9df885c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f16aa0c4325c9800679856a92e8d954306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0318981a4757c06dabcd576376bef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7942d79120e1374a88e8012e2bc58067308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f9637c5d217415be67a99880d0e34309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396e609743dbdb414bbe3ecbdd99bbce310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8c23831a63e10f92fc037ba7e465bb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62baf7ec4b4deceb1c4c8b2af13c7bf312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2283993edd4eeb0055f79b3e0e9939313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bac4145f082666f6c7cbbc0a46408cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4148315873b9b6e97a90f69db6842fb4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce51d3075612d589a3de0a060c915586316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01caa07c1a9d89f7b33c9f45159b5b69317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45357b2913f2d6671c83c7dd4469f3c9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da6e7c2d38c7b8777522a8e55bff2fc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3d04e1e411ec247bc5f587629446f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c036b3d1bb19a79278685b0ed5a57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080a0752d9a0397e211fbd273b4a985c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5966817477f6a083eb124cae78fa9a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15821bc2b86214105526121275b6d158324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70749e20305a702d8196e5b757b59a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458008320cb7fb036901f5f45b562eae326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eadeca60b784ff27bf2c4ce3ebd9f1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7478d8bfdedac82f251a46e9f38a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e34573aea975344dfac692f0a5594e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd745e6cc6f5c05f9d9c434a31d673ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50c08c6a9a8aa628666b3ec97c411fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8b3683bf13cc9bc4e039f6976c5de332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca48a2b335e69833baaa547367478119333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b573751b98411cfbcece4616298eb3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e6cb13e13d2a8e694126fd53483b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1a1b085f7e3f42c13f1d0bb779e5e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c430326ba1ca589bcc75fdb6b379fc9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ec85f5240c6857cc66905c46da045338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70f4b7d3d3aa4ee1d422d98379cd66f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974cef6a0e5eb6c12ad02a17e7e7602a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827b982a3434e0984d358d8b6cb359ed341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f901e314066a3fc960fe8663e021587f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df633d80ca0c6c3bcf364145ea27f4343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f50cafae648af2ac32a82005931641344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2ffb742e417d2d67157bb6e7220361345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded4adaafd102294675ddced730eb43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66123cb2d64558d10ffcac4465f9309347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f632f1fb8f41500dfb645f1cc58fe412348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987e2aa330d2ac1369dd9aea35b74756349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a026dcdec2e3a1b9d4df3cef9d13019350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96935456ef09f3356027761a3bb54427351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074830fc85de57df682087133a44435352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb56ac55e807f7473ba94ce671e1da58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87043d39b9140df24005675667f39257354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41c72fce5b56112a279dbbff9290ae3355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9516560efa15afe28c145660d6c1180356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f865f8f6fa8be92444a57e4e7334edb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1025cb0165fb45069bdb6275423afd4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba82615af8d8c677a196db468f495986359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97409677b50f5d560aafd00e793d47df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d88b24f741e3c2848b1b4a9e59f66a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7612b495a29c1366f9eeb7779f930a7b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1406676ed2df87879ee232ccd997d8363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bafb0c543a75d51dee01432f6fb4d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5fa5dd97618ae776daf025fa48c701365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfff06e67ff0421de8573ad4b6f84f0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d9f618f5a05d7de70adb2ab998e9bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1618cba65f6fce0826ec582d9eb420368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5c2c9412cc43a6b98ea6f7992be9c2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c2139cd53109abea079aebeee06c9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0b87ac719f5e424b891011a923ccf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a606c819e181b4c95adde289e4d3efb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b3a10d5ce88aedf1e266f56ad436c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08af9a0c3706bb7d5bc82bb63099e76374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3bf26875637f967086982be3a9728375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d1fc87c3bb7472059046933d86374376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c093a53243e30d018a88293b266241377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032c16c764943d25da08c614e403f03378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad8c748994eb666014bd2a7927edbe4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a830df43811075eca72f88577dc5b7f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba77d7f8b3eeec0e9db7e2dbefe7394381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f9ee70f0827cad35014c8256036b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cbb01a95dd56c800eba5326aa63435383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570d5d0866f5413cf1221a320bcc1059384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8fa1928db9e25708515ff1f4738ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286fc034d451d78e10966721f4aef2d8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582142d6d0388ba8283d1c3e9d9bb31b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bdae6377b431d173968b899f1b166388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30709fbe0b6cb19c640575a3a873c35a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a668a43eeccdef0826c58390d1d9f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd18f4fd82d4f107c3f8848d072ec8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26103f8684d48b1d4bbaae3f057a1f16392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7104215490b09a1ebb78901f7320a8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0dc3ced883bb20c8cfd326fecd53c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dadd84bc0009355e3ee2af91be9430c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1a8c53ab0452ffbe062080c4f71f0396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec7ad2d12d3c8455f02987d2d5b1752397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0528044e28e8af5207aaa6dec85368d5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6fcb2e11fb6ce8403296a2f1217907399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5416d26e02b6cc9d4a3dd6302a53bfc6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a19ce4502e43423bc27d79154eee82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca3015c8d6d46efcc761684c8b682f1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fbf275e8dbc06b6ca073efca477dfc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d192f0c8f793580b90d59020e856f50404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1ecacf5ff151684a7a36913723d1e4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5d88fa54f877b8c90839749a7f6e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f28a4d420ee206a8ff8e0a68e6e24a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646bd05ba3c806e17831f09934c8be66408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add06b5fed0c98747f523c2aba0109cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481ef750edf49decc8708d308fa9cbf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e4165ed30825ba6efb8a70c9629f8c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630f8106327ef784fb2ccd99a3450743412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576f2c3d5d3bdfc0104a5cade1c7cc40413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd78352ce2af65ef28ffe1f3f31881c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0461f7735d858867e48373df72b5d9f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c7994675825c1925fabe8f418e739416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417bc637b9f8e6e6b3c23d1da8108743417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8a5087bf4a57a2b564a21bf5005df418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3accab935506d9c65468c7b4702a4da3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73111e1ae62c5dcd24414089f3aa3b5a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd39195b292bd8525d7b56b7356021421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fec49fb43a1e09ed8e565c8134ed01422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324130029f77dfff011f145d1013d47423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a16f3316228ea823725ed26a4da91c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd012243715b1b301050673d74ae652425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af724e48f6abdc8a74c12e2e43d93e04426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e02010f61e818019ccc3f4bf7dde1f7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc2d36692055eaccda14861368dfe0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c156a101d13987aaebce9fef1cb68975429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5d796fe7c5273a2e07a5bbad12a1fc430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a832e3b3eafd5b960a7a7e7192e468d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45208ecbf87c4a6d5d4412cfccb849c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c2b4ed8e199cd3a8b111bb2d92cad433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bc2fe34ff3579a73637067b2061d80434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd842954fad7105cedb93ed2b541f3fc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3060f6211059014c4b2f20575cbad8d5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0e8c6c47e14b1f294c8a471d8bc9a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c5d7aece75826d9b3a8a7ffa554a8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d80f182ed2af3d15b79c0dd2d0c08439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d6a485ac3bf1837377b381b80f29db440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480818abe28365739def53ca0a0b63e7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9552a901407d1ca021d794e5081bd796442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9706ab97618a70c4f25cc678b8b1a206443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905c426fcb59aa71c4c5c17bb3cb087444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ba723adde8ff741edde286cf8948ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59844a0f084554a642795cf852139dcc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173e7b5a3a4563fb40913afe0f630c9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf5826684fe56eb6402205956329de448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b64a67c537e3bd29d82f1c1803b0ae449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ed3d1046a6498e6c8fc638bce0994450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939e1840bdb6bebd37bdc7e6d2fc703451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb67889745d90232a0c1f140ee640e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162305e5ee0321977ef1a67ccbbb1d35453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b727928aa410441f0a8bd49862e8f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435dcc73c0ec1dea6bd31a30c990760455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dec18ba32dd12cec9bc384ff5df3cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c44deeb9a7a132caa75dda99aa7469457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d4cb143c2e18e95522844a0e086a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea11da340f57818f8bb39fbe1b1cb8e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eed9cd6be5a52f969d4ad09acc3613460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b0c91c3204b7e91249a7e871d5215b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605b555aed68403290f6f106b4a5e925462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796af4dbf690409990e4a712951e081e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e6a5181cfe00d3db8802172218358a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc09d02be840ca93cf5b5040959e9aa465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5829573b6e6dda8b42476cda5c876466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1738b4292e6550dfae760039995cba15467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c4ccb63baa1ccbebf473c9be7756b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4007bfd7c2a7d3025625d6ebde3a3b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764fb420e80ecda4fa7ede6f7e31c006470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabdd138d1256441724e998a4943c437471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503224434971d24bf3d0b3bc8e0adf4a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d0b9679aa5e6b70d6d5e74cb7f8b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090216b6294a0854e45bf8084505a75c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfe850ba4307cb4a30e2e04ffaf788475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6415d2691f5d5d04c86c95a52cfd4bb6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d405ddcfd21926c538a900f65d6b5775477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c26253beb962033298c068df1b491d3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83394197ea3e56643097c5e890c6d0ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25857683412c906cbed4c9f0507c9f10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c68c5ed4b2e23c1f3368b842b01e34e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df4ce64c17323c4467928c616e582bf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f166c76cb058dabc9ca1e8fea1abe3c1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68af8acf95fc7c3e4e516f185e376f48484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26195be29a0866e90cd408807357f54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1f8215ea99654aec82caf7f287a8ee486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223bcbebd00205abb3b94c81a1ba7a7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919890ef197f5ec734f0a24d344ec936488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc6281ac892d26aae50f5141533842489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28a979a3fe7227ded6630506d9ec476490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462731aca09b715b0466fedf3305f5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e2e6328d9e723f2e627920b5eefbd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef7b80f0d39f8728c6e964f9c0d7111493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c9c7c906ef5ee34091487255422e9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab9df8822ae9004b70a7334772d0e86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c6c893379ac04b2a415b78c4252d7496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0f10bee1f81cdd0cbe3346f1d2c287497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3ffae89cc8b6ed5d0e81b1c69f259b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b80e5d98ec43c403ef21c8998ab846499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c617a23bf678e222e6234b870f59d9a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32932a0274055473b69a329ed3cb28501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bed2baba08d07e634b0e9104367fa502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471073298c9a96572f1c6b75d759800503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739aef555955be504952779e2d0f2852504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2751fdb318da6d2b796b5cd34bf32505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cd001984ccc06052deca0f8c1ef3b0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e58413cf3202f68fa62fd77750f444507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09aaffa55a548ee016d6317fe1d5d17508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c70c602294db99f682caeb972f19a3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb120872ba7461963d14f5c80357a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5538cbd12ce34be49e34264ecbc20b3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66886d28623327f9287de204fc51516512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78db8908847d9d2c0f8a153631e83224513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad29a0c7295b040a3c2f3dc7502e6c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec0b236b362d13ea5ab7fe0ab8a1b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfc057d464e85af243950b10ec8ea8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c28c897060ab641ead1c409c280df1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282194384b89b07b60d322b62d68fb43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04850adbcbcfb59516b8908499ee81b6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6332a7902faedbca80f0c0001271065520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dbad70edad86c0f15ebc9295f14f0c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d6784a88f5611e6aafe2adc5d4d1d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a8eb4bf5c9a7f9d1b30dd0bcd4cd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f020b147012f1f10840efa8440fa562524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f107200daf47e7f5f48dea64c2e9a28525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e884494d35da5af11b76edbb16d371e7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d9809697574f3a03cd20b6d5652ce9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d28d9f4a783c4ae956a21413d00f48528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887178800a6f620c06f3580ee861f0a0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7566e2b8ae2609659289c52852c30f6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aa50d292b0d22026fbd5c6ea5c9227531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a62ff2d4ec8dd74bb8d8ac77550b5e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bbe59da7694c2dd8dff1edbb04344c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c1c1c1b489daea5efbb2d1ed17058534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c99209baafd46d8888a387d3318cb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb03bc393e53ecef57ca33f2b484bd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c45dad74bc15555a7ecb428978e015537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96758c9fc5c3322a21936a0155c4df5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afea33ce07a116ef685bc0bf4114dc74539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f945a529b8fef02ae79fb62f17041540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e9808a959e4ace9432e1b73b5e022b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6786c945fb0f4bb44b094cf750881179542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3541bee5c8397713d73c44c993656a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e86db1cedc29f686d087b74aae7dd6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b32b87d7f42e09b772ea73e0f9470545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81a7d0da2894d77fe7474701880747b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf1b6c8ac92244933f26e1f3bcd1b74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db47f1ddaf542f3b9efda5c4d19772548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cba00aac8997e3e075655edb957c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47184235597bbcd62e7f60fa6462e0e4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609624d3f41b44d38c0e8bdc44dac012551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc5089a1fc722363177a81d5dd3895a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a37533ad30b15a6b33d3520004178f6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98091dd331be58fba6baeb3e1c83e502554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7ef4168d0e3e9caed41996c7cbc691555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b134c204e485952c39034e1dc3c7f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c550979d7baa3f35a200b0d839fa082d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7dcf38c38b15bca49348e7e0707fe1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d458ba2d46c8e7d11c0550313ade6f3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c00fbcc0ba2c76c0a6e9a5e445d0edc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbfa610cc74493bfb8bb43dca0fc6d1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9650b73789da03328ca862c52aff929562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9a69027a379a2ae70b10805921d021563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7fddeadce8825735ae3f6b29503ffa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d458181dc7272df419a9dec6efec146565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b772702637c5f3af6a133243509b52a9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d527752d9e3134a0fcad76bdea3fbb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73643ddab7df4db6a89c995c476fe2ff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cf080b36cbf7a1630921b3c6da7bb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a78b945598416360bf9472e4ed2684570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a21f9f937834fc3a1c35dcdf5c1bab1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29106eb9a1df72cbf1041f3222cdab20572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715c9662fc9ed127b36663772ccf967573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be8a2ecf033dc0283e129e83531135c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae246c855334ae9ef8e6ee579df65b1c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591601be296736db55c195963606324d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e056f3ffebd03f2cf23ff1fabaef2f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9856ff66558a5024f99fb6ec1760b756578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c878d7e1d2a2330c45c9c89eafc01bae579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc4dd3066f1dcc2edcbbaa530174297580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4d4e0454332d92e80c53d9e5205b5b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3167ffadec9610174005c57ff2dccb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcd524bea470fd53e161ecb9d2c7f51583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2c8796437df2ff149f4abc7f11b196584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0844e5ecd9b3aa718d7605a86637ec6585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceffc23fb6991279654ad5f468c1ffe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa15ebbf8a869539fa29b112a689769a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd50986828ed3875aada09bc17eefa91588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8cd635188cb7df7693734b217bd35a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc7a69727cb618dc92649f6f81770d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fbbb7027f430427a95ab75b8675fd5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1394c416a0683cf56281b3a8d2c4f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1dc17d06f93f6df7996340e3995afe593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec34ba854bdcf4504bded2bbe3faa2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac49a9579ad14498678b433dacaa5b8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b8d7050a3430b6a92861c3454431e6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bb772d6a6c42fd07afdbce3985e3a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50528f324d967b9342ec8e8f68faf39b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf7b73e1a7a3395d75477aa1f4253d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2281a2842fbcb46c57cf059e36949440600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cba4dc3d66c291216e2322e8398c1c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96afa53d86e496c6b6057d2ea8a4ca3a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2204b48101530519412133eefaf6acf5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615c863694ece6992245c4130d59f2d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2c47f862622436ec323b682c823d1605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1287315eb34b95f31760252bb0faf2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a517b0ade1e996d6eee8cb74f1a21a4e607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6cc6d966567ac0e71cdb9590a399b4608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b01af360cbafea7df29536265d919ac609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23474e1d23718786907e1ba74ef15a07610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e40d068858007b6933e6b8056aa9d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a5884b7a598e8fdbc6a801ff187be9612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6071f959f1b23434a2422dd47470bbe613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa976c7ed006765bdc0e87c6b95e9de614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93e1b03bf35f4053aca90112a29a7ad615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdd8d69dcbca0a0c320b16014b7642616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa32c38628078a5601f15e4510197bdf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f44588816bb3577a21c49d7996d330618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6894097a98a936c6ba3a3956757c6547619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542b8822802bf03f25b4ee31ae43ad8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bc28e5a1eae1976226a0c98c3c4a8621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5d2a40dc16a736d780edf61ca048e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a4b911374cf8b8231e81dc827549b6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ac029b4ecfdb3ca947389685bcb2c624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f219573537942343756b6582565ff8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f851ade4129016ccc3006aaa0372084626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45934cc2422e68d330f339e7c24f38627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f850457f56ce3ebfaa391159b6b103c1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbac4bbc691f4b2cee41ac6eb5092a2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74b945cff748fadc99e44544e8f0ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c71207e09120fab34f74fde9338a8e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a380275378add0c1ffe437f0e89c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7887c059f143f32f487093e4a598041c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b5da4a87302a06cadd0331f486a4f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2972aa7c71967f5661aa1a652aaac43635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2c04bf37b885902c6a4f40dcb8ba56636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de785c52a2b7842eb645f5d1e1ad164e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ecc15b76ac89d625f0a087cd94105638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb68cd49c65fc9e1639cfa74a0eac625639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea975567dfd825c3de06a1d271a7d0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8c914b1427046c60c99a7942b13d52641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8001f9e95588afdd0aa058bbf299c33e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6b9775fb359e27afd105b49c34460643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e6bf144a803b098f9160fd91a8f5a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f267c2f7173a44f2145a36db5faaaf0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c07835e1cbe9c8602dafd9503074c9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc6858851f6bae331d16c65f25a46e9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627a497b4ca3b747e63cefa82034bc8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d619731536c67d9af4c1080b6a5e091649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0063630bc4c90e68458bd6aeacbd8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f6956b6bd72c973a6dd3db44f2a133651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96553615a7ec05ffc3d1b1311a3e2c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a8d90a2650aa89ae134b436d73ceb3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fafa07636a141f46017edc7dbe4489f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8602ee4cbfb13cc17cf48b66895e0b02655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b5a2c3bba30de6ace0342f5d193a9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e91bbcf52720398c48d7927486bd905657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc65e5b391b735521ac9e5b06bfc0c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa425fe27bdf5598894fe6ac34838f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e33d6032f254ff31bd899673f3af7660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccf215af890f153bc36e054d91484d2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0457b90778b97244eb42adc979cd0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2aee077d72ae087ca6a856d12e8d10663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3f3b0819e55c6e2d446a1ab85e3a7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9b43cef8fd6337fadabbfdb97baeed665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b02f0a3b66c5e0fb53d32578372fa6666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0c37a7c0f7377fccbaa0ce58029752667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b241f94092da4594ec2907e1ea8ea85668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b3466d6c6a2e65ab11246eb667232669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060ba9144649eb6b13f58042a91b1f7c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b43ab78c2736a590a170389c52e42671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7949b9bfa4602b9f93e174c717e7084672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be5fbf594d99eef2a0240f6f0554c6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d77e61c151981396e84e7472b280674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706af97cbcbd68dc305edaaf49376cc0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1341fdb460b56906c8de454be9a635ab676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eeedceb308b6f5c1cf9fabb9275ac1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad8f6063d001b1230c43731dddb5356678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621868a752936bc105bc70b143ad1222679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89f2a6069a2b38b7f6100d169d6e49680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4baa887be254e7490bb19a653d60d2a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d37d5d0037a36b289ac853f39b17b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562aa8ba3be977f7d1f058f6411b8623683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291ec049981c2f6a15409d002c3821e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7272dd348e7405fa1c7a79c33547de685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6fc89b7852a56c894a8df7f2ef1b61686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc4d280107c6bff08601c59c3e93d60687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20083215f7934fda1651a2ebd56f5be4688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c7cf2771c6cf78048e2b4d35aa2e57689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f6ad01584d93ec520b3757d7837f9d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806c45315381040a389cb9aff83ca74691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e812df69500a5113812be0fcaf862136692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74b1d8418c3d209729238106f3b1f62693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447369ea060e279e8d70ddd789891e35694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fd37442e0d16479ed023edda4bb89695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fd3f7c593eda9bde7aa0cb0b7010f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b6ab427a4b38c9d886b3f46213b7dc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8c2dec467125d069575f6134158ba2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619960c701e2f7786c612c7bb20ad0a7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b514e8b01e8d4f8c4a96f4e5d62103700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0763ac1f0790f7dfbd2e49bd412415701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b73b2d4a8131b59a353b011f222fea7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9933f84e9247d5176ee58f2af20d276703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c94a39913f33930ef7eb098342abfd704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377919fa35d8e4f732c62578f9a6e75705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b423800367eade60840de1a7c658d5b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7db01202207e1a0e1e022b6be57e2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed174f941e4b5a5eab32472a05d62d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d564dc56a730def45c154b4e04627c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4ce79759f185888075caad3c5af71c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ad3303053080c435999543ccb1ab6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078d3791c617d670fa5ba86f3285ae6f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae893918fb83ae2467743ce23e2ec2713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc65d6ed0bc9924057f4aaedff6349f5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2faa981fa86e885f8ea4f0084d0609b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b854b83eb78e0291279e755ee68132716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf532c878f57ce5d7cc96eadda7cd2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59eb887d41997669f03eaabd7b4e7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c7f2c3dcd0e8d495dd8c58292ddea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d23f47f904b88a4167d230c6b7dcc4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026b54ad4f0782988cfa45b7007cf0c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f3677b92bd79c625321b04043f7b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7d55851681ebafdfbea3c5f6bf698723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915a26ab6b0642e567dc07ccaf2d808724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89f9d0f692fc235f6b7c2301dc6673a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dbc834f8663c98d2d37389d2baed85726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da7c463a7f5a98fa6218e5fa2157e93727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592a92b052ab37024d3e53c1aa2f7229728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e84b89e95780630db52452ee983020729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac2e00bd90d1e7423d1c2945cbc375d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090514cfbf5d9bee4bcdb706b2a0d9b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e211e76abc1505cc294a5898aa430732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff11615739b84f04ab731a11c9a7af4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e78283601b320598aab15b7d647db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4675a77f8bdc84a26fa046cbd49bfba4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362e53eb457851ac18ead2f7240ce72736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d7ab30fe47e59e70fe346c3e0fc7f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba34c00afeedc35a7b46fe9f12084d27738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbf5aa3d2d7cce50bd851361cc132fe739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0260f5c1b53f30333bdfc81af0ee31740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67128432d3a2f2437d161a5996a7bf6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa53cf6c341e3670d98ea5c0a2fbbd81742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6c6d6c416c8e6e20c8ea422cafc807743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba627f0b06df07708a10c3c9a4c3f69744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2335c4c987fcfe5e5a6a9c77008d818745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab3654c5135b2731bc4268221969fdf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e6c986ec149059c22ca413d0dc947747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed5e9620289c53cb7ce597672ffd18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136b67a62e5a445bf8ebea159fadcee0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f6951babc6e8cc0f6cfcf9c1a6438750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b0be5e842b1509db76a075575af42751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3afc8bb38db881229f2fc86ac9678d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc68d86484c2642934b5357b04e737753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efddd6758cd638872b2bb09f9bcda962754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cb7f13d950ab620e0183e5a511ad54755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b4b9249f69b1d65d058ebff6e21f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291b5aa1dec5be75bb8dea4fcb439c5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1c10c50da26aeb4569a0a760b69908758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1040ec0f87c871c88f184dcc5bd4984759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>