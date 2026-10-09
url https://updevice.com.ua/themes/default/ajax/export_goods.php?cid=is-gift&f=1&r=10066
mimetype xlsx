--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c672711188546401cb002305cb9e92641.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b59591ff8b61b040e87eb0c3fe051a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493d987e1345b86bc94f9241e4f13ec63.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd45b08a3c65f7a54fb8e50f95bf474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ad472fa0f9da706c546e133856ee75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9df531f50b0489e177a76452f759a26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2504e4ecda3d56b7871dc02f532b0b447.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7720ee545ca172cf0edbfb91f033f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61786ff8e68a5f09140b434c8fec03c69.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62a630394dde553bd4ca925564943810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb92be8414311a916dc42751840d2aa611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b53217160d52334c4113acd52275c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad348731e1694836df49ba9bb1accff13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ad33afb47e4867892809174916b7714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756741a817055b28becfbe999cac9aa915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80c937cb03ebf991be197d2a01b94fe16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d6b990b032a02649c944c5e444afd17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054f70512f5406887f55808f150552da18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0158b2db779474f29dd1deefebf6d4019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83275fca0de3ca5df04bd4627dc2de820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26885b9790161126ee8de04fc210b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810bcef98e0630de687c50bb093ceb522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372ead727f33187b643f73bd244520323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34abc85d8f34005896a3a8200e95730324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f7581c98404dec2d155ab2881460e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177364cb41dcc0a1f5e31e9773c713d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac1a1e04457f53f2c5d22da2b84cb8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d6c54ae4b9e0cf4178268e192921128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8780770502610c9faa5e640d2e8c28729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8b026a9a34265836f2cb8b9c24e8fe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40720b898f5cc0228fbeb9916eb601d531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6513b526550676b946151df9d8737532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf648c485ae9099a032a879f49526e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb890daf806ec5652604cb804f4be1b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670fb2b5e5ca33a0d3397ed1b829d6df35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980e45b364dcae35365c85b023183a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ba795d6608604010735a14f53665437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43e5cff47bac6de033922c5ad9092f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dee5a2a4637110dbb0e0fd9ee4f701539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f53c34f2603f1a3f16a19eab14bcec40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeef91e077235e5ce14d18d7d3c96641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356c7047c65fb51ccdb6fbf1c51dec042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ef4eb87ef99d4df358b855f8df26343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad0f374a277279cc50900f47826de944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aeaeb313c02bfa84c2f2a3adee350a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6576a2000482eaf2c838e64e612f57c446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa7aef4d69ad3732f82d963062949c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72228dcd46a57746d72a09e4d28c925f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a11de1c1491d810edaa762390d4333749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e42b65d8aa23f4ba2dc80dc6809013e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de59d8e07f38a3cad96f0d674bec457a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa92194f0a96113858a10b277f25fe2052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f67c13349beb3a692000b8343f8fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663030ccac69fc17f1b2ad6b88dc48d554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0002e9ddac79302b9b7bdcb6ba73e155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c916a61cd7e777a429b24a8056e0256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a022df64bb840148c89319bad1d0ee57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0f12b6effbb9959b0a3d537e624d0958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19048fb06da5650ef00060d7d5133759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e87acecf8d1367ab3779aaa72fb37a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e505bf42f8dcd6939b37d9afe3afcdc361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aeceda3860ae5a69b88833695e3a1a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02473e33a24f70b5b58bae6446766463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac930d7c7e71e4ed934db58745be0bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71aeea3d1b2fbc9bf462cc0eac1781a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7e5570ea79722f1265083f5c515d9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550fa17d58c64f5f28816953df3a98d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5290f1f7ccf057a61d71d1ca8030f0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8abd49146c06df36abc23930b14af069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216974f9ce01c4289fd7033399d82e2d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054cab734dbe8b637136783276f2f21c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51e132d34a3d552cd8fe88ffdc1a20772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf670c6e9eb61b9988bcf436308810373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36da7473247329e3f30a8f445e90d1e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c7dd13c412b902ad3b99e471f8b4bc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b41a30a40891cebb9874fa835ebdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce441f40a3dd7c894e3f057597b366977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c3ff6d6a8058ac52d8dc2821de2f6978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e84b454174efc1126497b4a78e12779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2832b67feaed47b1d78781ab14fa91280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064606e8f58fcb876f8d415d457d24c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ecffe4b28a9cc4b99cd84fb8ce8505882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7140de3f4acc43788b3e406778d12ce183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7769282cbe9a161b0b2a8a7300a1a1484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728a33861d3e38f314d8400ff8c6f68e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96febd117b2f5a93b40a3b878dc525d886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de5d86cc24971a833d5bcb977631c5e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef9a6d53f0ee464997cdebfcceef2f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a328a105a38041f12e981beb5dd0594f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c30f7b3806439f86c318220150f1590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d140d72abfa1abd200659c6218249491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7402d795ea7582369b6255d5bc3d7992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e527195ddddcfb0ff58d4af34a84541893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb4be8efd50a9f19e935aaa4f3ecc2494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180c3936b043f43aea418e25ec01ee595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8535f570d30ccc3fba53da7dbe4183796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5316e923ac6f57f66da1572ff5155bb97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c734bd359d3659b5cc37d2f448015498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e83279c4f334542316326415f2d866f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08203480fa064af0f9677209a2b9bed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47e2fd462721c28813c1b184aea4164101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ad9d6c7a76a8a7ad4aa3e4835724e0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dad3607882fcf37597c948ec399f8f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162caa08360ba6deba7db0ad74653a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05d1469b62273a431badab5561f6ae4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2e608dcc2bbe26d61cbe1cbc491f1f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1350c22476bb58db2db3f8bef54b541107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bbc6e2a7997612f15548b1771f39d2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07e676f58940e8226d3f0de38d2fe8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d2ee1910e448d41f2e3535d54ebc22110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a569d618de3145fe291ceddc56cc082111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e569e4aad5bef25562085eeee396e6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9802974dc7459ee5b304961a4252c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db46bb32592d24ed182dfebb9549ec114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6def129d62bacce121fa4d0fd8b5f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cded65dfcf31dcae9dfdd53efffa7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2506689ce8a102ea7343e98af6b627117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c267405b05eeecbc8da40365bbacad96118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a350de50421f39a3dfaf28708eceb8d2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa651d7ae1686b7a18b41dd418d4aae120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20199ed6b8fa4fadee2090d62a72dbd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571db68de4b0436275790effbbbd2158122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69fc8a235c0fbaeb46b03400b57c31123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a706c1c0e33ce542c1e6154715e4b6a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7540c34807480c6ca45540802c2e57125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1456e91b002d62754705ead4ed1c19126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b406b066a9a73865269f62d67037361b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71613236a0be123aa7f1e96a3941861c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cd6069313c85defcf5fdd97fcbe38129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d05a5cfcc620f80bdd4da98905ba225130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f58e1162318e43fcef47d00e0284b3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0813be2b443f5d5ad503cdbccfca9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a04dceef25f11cbdef3d2251867b6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dc56cf958d643f5e2993ff897f3be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0746aa5935c55be1dbcaf72bde80fcd0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecbea10a8af825f565a0b2dcdf06ddc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5278dec0d30b5a80ac8f535804b6439137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6119be29cfcafab65ddb6e345de336138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3165399a76c34311f408f5d472355692139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e40ccc808e681ed42fcfc04fcbe97140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b6e3d2d8fa517a88deab29439c287141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3673238249dca5468152d735cf485142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e62544bbd7db87d24b1b009ca28518143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e1c45102519d9c439d1c449298125144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be948393a1c16da744d49bc8a83168c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91f419858e2c9bb54f9c4d311aebe32146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af8c08632ff06e492192a694ab64b2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2141597c9d82f3300144adb438b71f6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dfc26d312f9c36a952ffb32c937407149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357dda1cc1d023bcbe42a0662f24ba83150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e136f8d711c2e6b2cc3a6c776471be8c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abe7a08c1d50da79dd561739ed8ce18152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f744add7d96ba18877c0005191bc687c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4032ea78e4ffd0464c5d174abfd4e4ce154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377d2ae2f345068be068e70eb8f72ec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d3575d708cd6005f56500a34e5c9a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c73785a7f51681b60dbac5ed1592a4157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127186b1d97dabf10628a8f86d97d488158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756741001596a09f2bf052e60dcbbc41159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffda6b118c6579c1a96e599e015eb6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2df55d6b3fd85868b58531127fe931161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b997fc702f5a118bfd098ca5e7bc9e35162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc826437482a22e7352aa33a550f79163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f0c29c212be23fa80eef9e4a54c68164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef674f6a9f481250a3d9c0be580adb25165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9711f47df2c93e8f3b24ac4fc50640166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01177ea5f9f0629bf95091d65af76bf1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d754f4ed8b23375f265b5bc20c92b22168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa4c674a5728fb9c074d45f7b0930e2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcad33e03a552195f92184eef0fc2b4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba26c12ef157828fe4818cfcaad55da171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9bbf10374fe06f6d4fcbff3d0e1b2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d54f426e9426d974b25add271d778173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903616d2a871cd3d193fc206a9f267ee174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d1d35ac64f61a3ba53b8e66d2d091175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c2153f33221f1d4e87257641798d0b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf01fec7a1812539aef093faa0dc3563177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be895736c2c2daa2f37c3c1e1b4911db178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fe1d528bcb28ea18cd1332d0705c1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d2829c08637e4624177210ddf33a16180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1144d7b227d675a5927df0e0e2019c92181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597504fef7d266d158a84436906a8370182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c27c5e00bae5febb1437975f8c89de183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a30455e4e8390e4c5142c62b2622af184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dece9cc5903102a50e201cdd1988bf185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269734a50ba7d701865479e72dbdbeb7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a6794266b439186caae7221df161187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c795650e8ebd3cae22f69256d7ca7237188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c5f1f9d5b58575b90bde9273a04be7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dec29fadaeb75a9d498ba372f0821a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1380a8b29911373b5506a5d13196fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1deafa2dca697b289a54feaf74dd6b6c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c51f121f27cae50cd66540cb2ab3419193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfca68baa28579d7a95b2f58bcfc1fe4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd16620594ad687d6d419554f8d2856195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8d993fc941f111d794bd18639457d2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1b79e3d1e142184dd01c8e23b8a7a197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426d9d3d63d98d5b5f0d1db6a3c07f6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a0fae3b7a3a638530c742df351744199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549fe27a800daee663c6221f2eddf096200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d36f99e709023ffd07a9553a3fe9f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56284a36813d2653edcbcac46faf88f9202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855917151ed50477e3414a4fc2159bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bcef09401dd4ed74c127bedcf85476204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb5cf76c20c7b471dfe6177aa3c1359205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa43a83b5d074a90b3f32c99e7fa5130206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b931f98226044c73211b91e3fa35d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce66dace977585207301b59b0764c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a25da094d06a10a66d6c6fc913c069209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb34efef97a0f51ab863d7b0e7098c2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fe275b0be71f4a65bb7b86e61326c2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265bb6cd67fd97a20475527847956b0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b9cfc6145d3449efd6d664afbbe18c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5d85aa0707553e3cb5013bbdd233a8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb655a610dfacc314ccf2698797192215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a3c99a5ea88dda9044fa38d58f1249216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dc3051fd41a59d0a0a262e32c70c25217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43878a3bc10eb8c576579a29dc98df1d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f37c79435db65ed75144079e1f3f5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa2556a10fc461581344310358fd05220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141085d5fbc900240b07c4e746b9ad9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc5c35114ef9d2229e8b928f356c429222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36000141871a1d0e85c354a0f070bb7c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24d7642ef1695d50cd1eab1e4eaba4e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2880da28450931c746a961b0e748435225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea668827cdffeb5aeaf7c5f14d31ebe8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667949329d387c616ed7a811850b92b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b50aa641b86b502de5153f5dead893228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a606c4d2a6105a5d17de0214ab93c24229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302be30dda94ce1fd56b97fba704b4b4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305ad6676cc87301046ec38d217dd158231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a043fab9f41a94840ac6b930b3551b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504e80a0df9816a76f64d7c26bb8fb05233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bc92b4861e0c6d9e9a11194f1eda9c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf2d039eb4c5f55a5c45074b6aac1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3754371d404338c403ac69e986b5b45e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170838c672e2ec2b26a0bb7b3154d19237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b66f1e503f603b9648f83ce144bd30238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8b66a1905d7d960839340ee8411732239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3bb71b002bab50ba2401b6b9cf1d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f23b4de231b96d37e0c46a1414996241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc5235f99155d287b1b7a9ef48b96d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df44d3b16f16fb428b610c7f8f33d9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38113a56f6f17bb84f6adc5ffe8f6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a7bf1ad6ba193198d8fb847589d5be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ef2624a0035304ae0eae4edde8ce41246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17443933a9919a28568a1dcd3b522f80247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6754449818acdc4334179fdc206917e6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147fe7a9d061fa0e63f0a6f2b357fc66249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890e9dd37314f109e487425e59d083a4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d60ec35688cc4de276961d47a61f4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea09e225b060b90582ec2aab08e2b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26a8c15d35e8e271f0d5e7fe7907619253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3cca089c744e88cefb21453b607331254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a0cafc4ad358056b8efbb291078f4d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b687c4bfed968904dd8b9db306cdc825256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7950c73513ab1f093938982d4e63d13257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50dea144aae1e34dd004f731ed5c879258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080ac2953d3457dd623dfae3339bc55259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f677c1ffebc7c0ae4ebd2076b8bfae260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15717e9f8271ee566d6b5f7c5d95ea4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ffc0355bb0983bcc1a5e91682f1e9c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081141682529d8a94de1e6618f53faec263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c05d4afc3765888193fe067e115da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9193c0f9fae903988f0fa873f40ec75a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578e98e271046e166bde14dca1796a23266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a1be62607b9f22e3eaa9a098ba21ef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61243de646b4ffd23b4d6b2a8de9cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce61d30caad0225fd313abdcbbab5038269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163032f341270b2e07ebd3c3658dd30270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec016bd872c5db983e872b1c5ab2c21271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ced97ae0a593a842c10e53eff3a922272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50539a5608be2dce18774a2a70c235c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5224cce7788a34bc2f476c3ef37193274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad902424533672328cd3de7a6d1647ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8660961360a1013cf87c0a274c879e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acacd22169837b0c0a9e6a94d0470b4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9b4b16a4d9cdf93e587906b017f92278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaafc0cc5f0e9728f1883184e91e4b59279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dc2f1b17582ae3c648fbf4390a9be280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1263057d2c5440319b8dce8fc913310281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15333855ef9db7d59cae7d49a6b3764282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65102189a90b119d934e828340267a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f18bb263df8923ed75b096c780de6a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e1108594513e02bca9ce4b0bd542e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c2bd56f4ab61f5270777f39ff705ae286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6130040ec760f2c640eb27498ffe67287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2d7e2e4bab1bd29386f389fa18854f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb836ea5153be350d188d31bc9fba24289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffcce9d996926471b0da645f8c80fe290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf35b7670fd478ff4b6f1ad73f014f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4c5f6bc41b0ebe9ed0d18709cf0487292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a171eba08fdb6a2111275131498e3e3293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bb55fdf50e05e67c1ab929969260e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6490808a5e87b298befced2c219010295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8149bbbfe5b0fa615ef5842bb88ca7e9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d993115c1fc29fdb758f217e90a1098297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3733aa481f7c9c231a74173dbc2c416298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b29455a3e6fa334d8b61571804430d5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701d43003180935e6abb273bf1aec5aa300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a34e33dae73bc105931e9d94d4f1e4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06f9cdfbc76ec3b360657f7e9fddc9e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119b9c640826243f75b7e1889d37946303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c419ba1922f0df0cdea1ababf86d0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d89bd0641a8fbb8404ea4370b0b2791305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690567095e69879783615a9d9d1ddbfc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e750f9b7dfce22d52979151d18341307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825da5905fea3e10e268d65073dd3452308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ddf49a930b92d7b21d82fbadd083e4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c60cb3ed0d8fbe87c58d7a2957510310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b4f64d1fd8aa1768821214232f79f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153f9d4aa11b13b93bd05b5327e96e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9204862136c1e7a4364587db830a791313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef5b710a2cf7692ff0e6114edf9e2d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1e62250a7afee3a060b0aa0794055b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc243071a2536f66e7993590fd61c570316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a275590021513e104dbab3d87d69042317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb8938bca64f52836477a6e0a69e71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442d2dd2f4a0611ade0baeae602c863319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d62d77d9e916ebc9dc2b854e4b6a310320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26931f193e8ab1531f272e307fd523c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31da0e372de60c31c74a95172ec9c27d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4f2e8fa67ef2a91ec93e8bc042ce9d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222657e051f81a3e1498c244224ab357324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ddd573649c5d377f51e6a50996294325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fbf67c56b31abed3e7fed45aee68d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b851e265f8f1714827cb5a6eeb820be327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44feb96c68964e840002a7748044281a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf3acd2dea874c8d2cb6bdd9c58096329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0349f5b226afec27df337a9694d680330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c586ad3b0d7cf76346dd269708d64076331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4d7ef26c1883303f81469cfe71ce4b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7343476e31caa2f556a537b44e211daa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005ede13c7194fb21347e44da32a302334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1ade51c4ad35d7ef16303af04d709335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c1c0c9b02a33519e66343819963c33336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa989524179bc192a8bb0ca20eca0ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259cf2d4b535c1d5f5ba1c9517675a2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc5b7097c347747269178cf60065b0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b207f4088165dbafdfa63508e04ae3eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf9cb0a46d113fca60ecab10553fa8341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3f6e41190d2df148b8371a1568fc59342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb383617dd0e92da44e94189543eab8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cdae10d90c11990c6fb40920376fb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9fcd000f53832bb9c9045a64606e4a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25e91436556b8f52eb9e212d94db47d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe0f7ec9b9aeb68babaa7c56d1a520347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7accadf16226170279d3529cc5ece394348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73054ab59c8b0eecaeaf3356a05347349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04712d79d492fb1f926ab504fbfbb37350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ff7641726c0af4793dc81ee161d1ae351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c067b09cf91027bf91a2b534093e105352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2331aa3b11d77e8a87ef560e9189db00353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad4a4d0bae443a078c7f940415c6e34354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638cd66d963354c2cacf00e12874ad2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27abbe0856007f68d96adc8d0b2f657356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c798d8b5acd345eb3a6e2a987f992f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d5ab613c9569445400f60a1d18c068358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f95fe5c8b8ffd277d476a5f48cbb97359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f03234fe99625c602f3d5ea379df81360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eddcb5544e2cb6a391f1e539444e23361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd0453849f59987daf7d256753a233362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d66ea059cccd5be0fa47f3be2823b22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af619aaeb5d28c7635d03d2200465b48364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be0aabc70f2a72166f1eaab53e94ae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9ddf166dfc81729bae8a9af4428f89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a77b04197e7f437c9feab32c3e01e9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca19120034a564a8c2e90b9754b0c7f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443186703e9034f8a3b738d24a9019ed369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8557dc74540f8d1c329d9cc674fca6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71299f5ca522711733116e7c27e7124371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc966d0f157ce1d9719851cdc8cb5421372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d51d9775d13d710b8dbcd7559cfbc1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7fe5e0854afda597aee87d94a2b5ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984eb6dc72c13f5b543486c8c2165421375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b569b0a3990fcd63cf95e65ca3c12c9c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56826e11de0bdfe0e4674d97a16864ee377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12d3ba68b04b8bf4b92d417d8854373378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5b0584cf64b741ef6db53456442e1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335e039516a314f22d8c8ee00cc33eb3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfd0be6b0fea62d8f16ca2e681ea5a7381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd74c2fba34f80359de389722fee9b9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230f0d8c9cce5cff9fa7a68f2194b7eb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54978e026bd7f8b59e83435210d66d77384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535ba9b0972689d270f389c16c3d2e13385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1b022cb3319c8bbc1e8468f007031386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599f3fb72704488266adf5f11e82ded387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffd84ba79d0929eb28251db220e51a7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd3f160148c2d585d298738a2a37be389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e880eebd36f1d17b943d2bc01e577fde390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d66ac0e1761381c69f3452ea77b65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaeabf2ad09833728c46b1183ba89d0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbb302b8f9b57d656ce8a0eb18b3666393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16cc40d69e292ca1770e4f40880c8f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905e65f7ec7d6c5ededed92f4c076cf9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c65a84288dc95da4355aa8d9277af8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05d4ee7c0b5589cb75138c6cb6e099397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a677bd73424e5f3e669bb635948168c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a520c2402efc03c77facb879c049d9e8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611945850104ec7822b44aac5ebd3ece400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e46b8d47defe0a7d468f84706b47b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e198687d9d96f28bfaf763516193f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e80c9082538de9cb1121b1063eb3884403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b5c7cf858034970649fb471a358c3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bb34b0d71b23a8499b085463584fd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8f918e797052e96a72bd91342034b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d47e3e9bb4d915f51d08d5bbd940ff407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c731f026c328f4ca14b78f3083f14c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369ff09e25e0dcb86e166de62af8b13d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c9c390e9ecffc585ccb2643df054c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641d266ebf81e5c345fd10ba5cc10441411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c040e57bf54e327eef6a2844f3c0dd22412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3485dfe3f5a1c70a43224c35dd8f8e8f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dafde64a1834c79a7848705133cf17a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfccfbd9d3b3f370fabd561b2a8a196415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeec3b0d7c2a2436dc2982c47bb2f70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081a39cdf06147c35d9ef151c277f6b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db4b2b6804343732b0514c434e0b4d8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc2851f90b4d731616854dabf727fa7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c87cdf36f1a5a26a072c5bfe00c7f39420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ac34883cbde5445bad64d8ba019025421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b86a83277cf7947aafc16ba9abf3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f5d0ce96d8172573702fdaaec8643b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bf5cf2470bda6a834c8258c0bddba7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba75b5d620ad60c85b39e304ded603425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cdef9a2bb6131d3da9feb5898d1c3b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ab10f5c21099c332c395814554cfc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2bd70742bd81730db464996c2c36ab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273dbadf26d8ad6b7d550c0e0d78f7d1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668a44148aede2f45a0bfca4d6b216a2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8237a1de3c96a4592a12862a73889431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b1b97a45ee09e650204a4ef283b9d2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c31f60b57c04dc4c79b09253ff22f9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625054e36c9b9f65b8f9dfac72872c8b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7c7ec8e663db16d169d12ca5684e22435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97d7beedced071cb7f5c71e1f2f83f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a9391fda77aad7aeeee313682b83a7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb37e03a61a7de465305a96bdfef22438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a939d220f20957c01456fed893c078a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764783d0a8d061d3c6a907798a1702d7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6838d9b15508d0c26fe7f2d8fef4cb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e19a1a48e9d1e3fe7a1fb2000c65d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500bd3309e795ac696f0c9d452d98116443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd90c98785601b098610b18da1df249444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b6dcf70f00da46768d3dc7458ab31445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245ae266ddbfb2ce9da42cb4d62f3f10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e044633ae2099b6f2ccbc1c54f00ff30447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e934198f4689729fa49abe187e63fa3d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce22641e911608efb2d233a4508fdb7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582a2b42112c450772739ad3a9343626450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a418b1835f1e9040e24985305ac02b57451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb6cc09ae3a2b4837b2cf5088e657f5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9e30137306983a6b65b2bb4ba48a2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac5d2ca506d53937d85e06e1f1ca6f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e769e1604639a601c990b15f8607e68b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be545749b14249b68a3489878b6956456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b0b0bf365084d5310740cf4bbddea457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e4170e0b398fdf82eadb7c7cb5d73458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281cc6666ac217ba05614dc2442614d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5042d6a1de20200c4be09925f319ce6c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a991ad776c7f0b8c26831246727a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad6024023501c4b77a6ad7b2ec3ea69462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea990caf88ea442f8651d6d8aff0c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50d6392c70f272d491c51350305371464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd02c2f15fcac2e739ad976af7cf1d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46c84877662bf74aa2facda3c55b08466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74f4ffb292e5750a04b8bb0869e52c467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61aed2e0491d47e35c6bed162e5725b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d11ff1ee40798f9989a6422aa1d93b8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c0c2ece863b29f419a45b60b378c50470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3d963ec022b5fa15a2046f34a76c0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa449191e67409dabbcb4591a0066eea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81696e5f01fcdc935152a336b1b53220473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c1463532b680a17fb59e211ac6385474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6333666cf3bf41df7b7c9be1c7cc4f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0409f8d79a147ba8a79a84e0c75cd4476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c200f918ec0d786ade23408ff5eb8925477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d57347522643677800316aa39f1b2478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbcfb90c85faa05fa4853d478192d2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd26d3b4032924c6f6f683457c2ae4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b067b81ed95e2fa1e8b0e0f437da31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39337127c856d6a9be5536d71e651494482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f46ef09efec494e790ff5385954934483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f877a13f32aca3bd7dfa0bae84cbf8b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06373560930177fe672dbb045ac58ac2485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdea5ebf4b8c8efdcbeac9140347e2a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306a49204497f534b5cde629b6073ef487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafe0317c7b107ec288aa49d5dfadae488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee90414a1153758beb5479b327ec3275489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131dd90977afa8ade62d44104c433a9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84162f6f657a605c6d08da67558f3d98491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45565fa7c46e39569f094b4b0b14161a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e3533cd6c0dd4b23b4ae4f73de7dad493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff1aa5b3d38ea720272f0f65b2302f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c417910287c23c1d047f213d9ceb0b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9ff2349bd90a87408e680c17ef165496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dcd317b30976df3d9a7da0256ca22f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed95a6346441a7cf3af1f5037c0e58498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f4ed87db04eab0f5729c361b0eaa1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6377bb101de1542e6ae0c5fafc7b53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394d2c783793504d5e15d4dbbc6d3f7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b8748a06cf73aa499c5fc6dcf63b02502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bc4a2940a09bac0fefa58e6be440ec503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d9529a6df8418f55475d53f89041fa504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4da75b7cbc5fdecf4fa7798995b687505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718b3da194a6ce4445d34f7fb1defde506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f48ee3d424c1c5384ffc8ae338d3f4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06acfa6c22e5b20e05f3d2a732df697d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7989366ec743222ca826eb64496420509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb1f8d3b13a4bc424d516f04e3dd80510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f79c1d0f916a06447179977cf2add8b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abfebe2d1c92579bd09fb23177a52f4512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b1545ea9de48f56da9d6030ed65ff9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b72dd4887bd72b0837fe409f0cb00da514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b828add21e856f2b5b3d491254e4d007515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d453119eb8f9f658358285d380b12610516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46c188d75137195791967447c37bb89517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638054a3480a86012b98a82bf6a6252518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbef147a134918663cb9592fcb4973e8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a246775cddaa3a57dd9c3b5ccd173f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6978760143f4506cf67a1cd1365b98521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f879068b9898df54512a08a3ab645ba4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a05821cc9deb34e14e460195f8facd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537ff82e8d3f0d7f4595768a7f6b655d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d396d264d83cc4984d2340a4d2b387f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2c3ac9177be7fef142e19937c6a122526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0922cb9a69d917ec3124c6b347fbd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83de9f654184e74d67689a83077aed1d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480a483a5a53285efa148a78b831bbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82f393d0acb61b15daf39e2cad45e6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3685833ed7ed1cb5cb585901287cbd6f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8889672a46a30a13c48274fc66aff4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18d649b33c11904da3dbaccbcdd7f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b0de21df99eda891b38abf78fb36c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d1e53d5f72f5932591882a1d9954b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e496b97e65a5d504cc54c4e85455e41536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31db05f6ca2c319d147a6f15c6b4d8a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2833e067d814ea777350c04480e64538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18181e34fd256d330ac4d0ec503bd8b5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b301598121a89cd5c0d4e3b1ef3a39c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202513ae705aec45876ff359466bcf2b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34042c6e84887d9acee54b9ca3a62134542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1cb538c90c417a2957ae33546b0de543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420037392975b3811d574a74fc4e741c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b85e86b6dd4b225d35f70dffae68d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235ba9411608f33e1e634207f0b104e7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0cf3a27badc9d4f41ac3773560cf04547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256cf3fc125afbc5062c636fc2cd739548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eab097c0e4c39b8747f60bdb36ac705549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0470baf93c0aa4de3306be00dd295d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e112a281e9b5bdd3691067f500eb6d6551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c428b409464ba95b7974eeb30742d7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787ce76d23e35038762db342133e2f22553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffdc4f70e00cd4a2770c35fd448219f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c29bd3b98052992aeb6702753870569555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f04bdcd21cc2f87b850bece53c8580556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d4f41ca82cc5a7d391d43076f24881557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97197fbfec0410e9107b40787b9f6847558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a41628a47ba6391b23c1b78048f24559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe16549439c69af2258cba891fecd2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf0a68dac477255c544e54c7fd5862b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e8b43a1271feb6942426142f1fa5e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a9457ffccc7c39827aa3ad38d4c33563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202bd953c737e2474cbba358aaf14ecd564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96cb52052b8abbf504c89e7612c0a8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46dfab22096f934341395168c61599566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4900505dcc073c6688ef1324f7b6f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d00b2012095a1697341ffd007c5e4c4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b36901b13e345582112a9e9eb3ac06569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7027e8cfbb5384b3171c5d27f8b417570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a730fec9193e2a8dfc7806b9fe92a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c230a4d881fb8af624cc22d4e6ed4a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621639e1a67d5ca764ece31ee6a67676573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738d3520189eca89cd9e6d688635d5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c60f4d618187861743d59406143135575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff1e182b4aeee33ce435218b94c2145576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e11605585bf420d57d51aebf962d16577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f54d1a4529536d44942323e8820cae578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cf477216d6294b8d55395955209cd8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a030ae0770f72c92584d1fdc512d869b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f0c1d7879f77e4ce4771562d257d44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd26e047511e1049cd4b292b6df6b5a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e02caeeebcf1b004f09e67c310cd03583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef0936c55b37d88cf44b70a88de3b8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55fa0a3ab20d282ea809143abb7002585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735662b72f9c6a0214e8567f93b250f1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac223a192eb4a92a233216b292331cf587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c9ccd7767087487916e9f13823c075588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d630b4366472b07e1a006ed9643265a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ba756dbd16e572ec342dae81afdaf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf54b15a14e974294842b6991237388b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38245e389d3f3cad2da62423aafd340592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef50294d3d1d65c60685b36ed43cc6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3f8113d26a70d5ddb36e0041385a5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4661c3bb56cca750e867fc2306b0aeec595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fcdbfd175e59654d9d609845adf84596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf645622ae505a930f41d59540fc658f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf5a27dfc3b617cf7401d32cdb134a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935dc70a999e6b22e7b5da57ae40b148599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5411658e1273f5e4927bdacd9b66831600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b92b20e388f0ac539d307a6ef55f1d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f578660d0110185b817e6a893d17dcc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866befbe9033bbe345c8a09e3533dc2f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06da2c7c239fdb136867c52c9c2757f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a995806f5479abdbb9f2a735b3b61605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffaf0c0838f1e9c4c6f8bd15bc1a7a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b733d06a1a430e146bca422f3a2fc436607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776d904515a293e53fa723a71adca84608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de13e32801ce49bb45938008374de35609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0a41b33cfc21ab3f62aa4c9f16284d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eff2acb289910011a1a67c685a3940e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc76db35a2854e2205ecf7d914f2017612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f33ee6c26ab649243f2486b0d8882613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa09d762f69d3d572d447903fceef1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf38581295463dfa75d13fff173b2016615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8871f7b20892e7bb272c1d00f6a81edf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fcee96ece4b830723a9a7b624424f2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39a304ed2d834b6e669c058e1b9aee1618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09465cbd97d15044d435c6946952cb45619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d763cd8d973bc67d0872dc8bba8e68620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75187f1ea5c40d0e0e183bd57e4031a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6d08f7a0aa0c1bdd0719ded48b98a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6b5d522dba43d99512617e55bc09ee623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49dfd7cec9dd4ae32214877fcb7736d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fc8bbdc8a3113f07e6f98d4a790d0b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd405dfda77daf3658accf5bed2c65626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5861bb1bc9a6874ac5ba73b3eec5986e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5806ec4ae6a4c67258d377c187a5784628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817659bd3b530c59a3f51b8fbb19c1d3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894dbdaf13c1203ecec03558a48eac4a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd96d8f292a36ebd36faa0c829eff71e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f46bd5c62d214fb330cd34a7b3e240632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4387de6f854a8dff908411eb8987e2b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb6ce8d7e13e112b243f6b552c93fdb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce571694207e21491cc27796d4e618a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a938353ec680384618afa3be8a62e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ef97ebe606248b1ad32c7d2d2c5bd637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f865c81a54980aef9c146a79077ad6c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc57325659c8e120bf3c073468d32b3639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102700c35b3432e8cc7f6a12176cfe1a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89abebd39301342913b8804749dc4a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f991c19a3932642a60d746e422c50e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec0ac285a88ae85da680436ef24b114643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8452c026a34d45db377ece6c5a6825644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75778826ca7755e251c8dd3b3cc70c7b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81c950f9b4f724acef58a512172b1e1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6192ef75f1c1e98ed2c6b6522e3be8eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f345531fd09cf612722940b412372399648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e7e8f21a5dc69c79a24d592152ddd649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bbab745aabfb5c3c688ac0633b5b6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b839929744f1a893af8edf84ed04e4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b853286fe16732d03c40b85dde85ade9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2937cef50be13591d1b255e47fd65e653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aa63531f00d015627787af907bf662654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e540000513c8ac30adf8b3f97a545d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8034845ff020b791e70161dd5267b0656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf0f08042f4e34c33600842b14a8ed6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d15a33710dce7c47668b48b35b0d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fb2f32df301612c3b5cdfe283b881d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9be98859ead33f7d1088308342fd50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a5a388ddc916e56d7a1260d9f970c7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2315788b64150a2c9e71b25972c2ab99662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246786f33fd884237b4fef384c0036c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407f0063cbc286230dcf28a6ba0332e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00952ba237a63491c46cc439047e48e4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dafbdde9813821745394ab4f4fe92a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fca5edcb26a7249d3e34356b4e4f3c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810ffae0ee0ef9bf24ea62883fe3054668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad26260557d8603ba9a696c41ff345669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fb3e65cf4aafbc1e329c2a0d74d394670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40657219f494c5803dac9c4cfe58194f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5754bf37313e09b21afc7d5d41f0f1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152ca79f7f50a7da104f570ff13738b7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b44a6968bbe3c43f09087a48f32f7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42628324302b5b4b676ebe2c2256dccd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d8da871e216a76dccbbb27b0505170676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3392c6b1c3e113064d9b0a628ca1036d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e049021f8415805abc6c7edc9863c7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7c6419874162b8ad35fa26e6e7e444679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dab2a7a20457b7f5b46c1681d408674680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020c43bc201383928717f9dca0b40525681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c948416e4b1ef254b77fab62459ecb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c104cd84a1398d513ee6502e245d64683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ee94198ed052be4d2e2573ba2a36a6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efa1f2a11258153c814aa57238139be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b5fa418e1c6edaf57cce84040bd7d6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb3720806a50954c2b96ffeb9cff580687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccee9296ed27eb6ac9c926c2f419e786688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2a976a216498eb176bb98e61a0cb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7344770e9bfd4ddde8d86e3fa5b6006690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ed07bbfefb0c0f6c37343eb6a6f88691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c16afdb7c64308bc614e84932598dac692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba523c05e87b6c0e0215964af8ebd55693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf7b8d03a587abc0ae378057cf21f1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e863d14e8282a399b5a9a8ccff1d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d0b8bb88982d9174181f43c5a0331696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f941411bdee34e2b8a0f272de2a9f49697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c3d488d116899692632cc774c679f5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae31cbc4de5ff20fc1b1f499550b6825699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06d48cdfb78eda99c6376ef0ab4da76700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3764fc1a78a6f28384cefab3e3d6c23701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5e52ba9e749711eb4e06daf25b4a32702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e2f64a3f64663501aab72f4f4f5750703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099d33e3af7de4f26a314ca8a444c8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c83075e964028afcf0d7cf2d1cfde9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d78d185f2f25810a09eefa00caab15f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a75fe4b6eddda8d8c6313f9d1aee6707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f530581f098c373c3f68c46e6e446d26708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b9093307208b6b7f928bbf8cba0b43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe2c5833ac5354b54ec8f1ec20d00e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4a3950b31ddfffd63444b9136dd91711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b994034f6d48379ab072ab4cd031e067712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf024d20416ecc3ce1f6509a3a6a364e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a2dc7918ac7b31361ccc01419a8118714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a1e6410c99e4f10cd9bba37ada59c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816cef913e03ecf6588118220bfd0be716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b43ac32faa2eb6a05d31f5168c077e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0877944976b31c30df3c64bacabe97718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7214ef204208a42a41721e1dc6fc33719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688aa04100dfd7c5589a2370adf34d25720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c533195210dad1b84c2bbe32c5203993721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea298bf9e805329194a80ba6414106722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0f4cc87a4c6e5589fb020db756522723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbea1090e51cd131d40b0a86a543c150724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0506a05ad0de238ae56e63f625eb110f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0339b5a07958657bc459c6c7123aa7de726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6e18b5f0dbb3d728b92ac2628bb884727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3383320faa5e484c92ef395f228aa5728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f3b43c2360e5f702f63fc2e695efd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1ae7a2daf9ab532d74bf4dea09606730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd117e56b417b6e293f008c5b1b0c3cb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5684d3902c114cc194b4f8ad4072fe9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb9c7a9b0243ed4b8a9143385d5ce20733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff392333b6e7819c6f4063e0e3d2b49734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b798026dc1b8a8746802b011b6d998f8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bd504c6d613af0df18b803b0c735a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45d5d90a488c50844fecce961fb28d1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfd3e466e81e734e58a0e4a505d1d3738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26d6a15a156d2d10fc0bf80940e72b6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e9b359967628c5d9f35c74294d3955740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2590491cb872131941c9fc6d3e1e99741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52966970c45ae48e64b0f0055e2869f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0350837f25d07ef12d26fa51911b6f1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5b4028c7b44988e4e73d5a6a1c9c62744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c54aba1cc3be32c99367954101c88c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9d592e618f58f192ede1b7d0dea68746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28259e31d18f2d429ef4aeaa62e09dec747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a616de54a372a46d168d55279478f50748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26643d33e09ab2a37486c82484868e60749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8250649c21e0ce05734e1604302e865750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd1f1b80b4d0eb00eeb94141576e5cb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba6c114b7c1fa324c4856a2cb535d5752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673df864def057201b81c8ce3b78d1c8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9021c700d585096c2a30d0c2649b72754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be49a78f96bba5e8e1103fd0172a4e2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9e1be7b26e8aa9038bebb879f60180756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835b01f5462c88ca723980de597b3f0a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dd113f207291915d140a81518e07d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d484b9d326f6e0e8a57150052aede8e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b89a1137ac84ec0f6b8db262b422b411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b22577082a472228cfe61c5181e88e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809086d0e18224127906cdf1075ea1d43.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8a6f4bd01962687fea69a4b10353be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76b94938dba73eea25b5b0a2168ccdc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f62010b00a4d79cc2360fa2131ea0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef313a20ffc9a0b72d92e646aa9d7d37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d60bc74b0cea6a28795ea7be2ca26dd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c2e15948f493b9548ccd0fa16457439.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67831238a1cf81e8ad4e28440e7dabb810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10d21875000b96b6bc09163be7063fb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73307fdcf3f876da1bf5fe90c04492a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bc0817f5e60d9a35bea4e74e281a0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b11671d43a71dd477be0b0013acdf014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe969ad443f89c6fa6d5bfa707ca9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d37116996e94101ecb257dfd79d4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d4ef23e8e851170bb5e6877f1cd5117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412c546ae851f7bfaec4c2d81cb6cda18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ce0daafa3704e384a2e589d281dc319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ebdf1ec0f3984dacb7fc8476f3ff220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773a3f38dab0a5668cf0fc5bd54f29ce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad430300a319c32ad001ec3186096e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78acb3d625547383262a047352ee8b223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72233394304697dced0c642e23d7a71224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e052e395baa130c17c9db65e4d77597025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f478777ede5e0a4fd19e437fa736a4f126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceed854e12588f4ae706e4387d5d83927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86877aa214c10d5c71af56554074946528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf68a8e780191da8e20b54f12f3d71429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c849b73561d39ccd2af831e92ea71b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f6a1bb9a29e933fc2ee483034697c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028e3163144557ac81edd1718e62116032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b040c42c733242f576ccfd6a11316033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92699bc83633080c34f23d35d9677c0334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08636999fea56225e56c73e7fcef5fa035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c19463d6a5692f03c4c795024de202b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddecbf275f37ecc3b7b8545f5d91416437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe85d91e2380ceeae0dc294490f12e0738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f9dabc606610a04ebb1f35ba6e25639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1427c875c2e8a77f52d762b06170a9a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4db535687b3284d91b744384c710841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28a2a01b91046c9bd13d7f798bd286642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb0edb8416addb5381c61c659933c7e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455a365a7facda74c7b1db2d8e12650644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68b5a334b677963d37eb402b9c086745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3658cf0a26c2cd57e6dce5923c101d9646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24be78095dda0af6f66ad39734b1ee3c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a248af685b6122c0aa24e74c595bb248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61cde64d5707a3dfd9755b25465ab349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a75ff8419c73c6a586ffee0a944e650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc5dd9cf78cb7b92807beb9a16a2a551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9156688c4ff12e57f68086a539a2594252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb3806e89ef46653bf364f657d318753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c078968db36ee02d841efd1043f828654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1959ac2e2a4fce390e424b2f92f9655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95ec525aaa3aa2404f7ff165037e54f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229874b8d27a086c4efc9553b5c4a32357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ca2f13a9d9ad9ef93f0530a15de82c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcae76332c98efe8f860e8c1af4ad759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02064e8f7ffe65f3450cde4092e9078160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cde145b42215311183b83cc63131d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e30eecbcf77264b77b7d1d206fb81062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f59cb8c77f83039f64365eb295bc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a535d6761a8a0f5831f358f23a372b9b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c964fb052cfdbee6abd706ec0e8c8965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e038644919c18c9bce6219091cd89966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16961a843c0479dcca29887dcacee767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04dcdf42b2892acba54865b18b71aa468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a67d64e480927e7720714f5d653da69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb61f78be903ccdf2382c8154a9043970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fece2f34871c2f4087790e64445d6671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d553e66163d3ccb18b7c6dfdfb76ccd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c24847adbf93ddf89f45b5de7e1fb73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a0c862f0c75619ffa1c1e368b567a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc882f22f3811dc73b546a38fa4bc8775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fab848ea9db975c1efd0592957321f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f31f1e6a42bc4e3196d88f09a2069d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b807bd0db89a02bc5572df3c447f4378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327451814d81fd3d400e40d47df46b3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25684d958c1cf6a43ef9d27b666bf0d080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f65450e496041bf8cd1d7a691bb59e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18abdf49e7213c17d66d220a72498c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2cf88b3aa17645ea30cfbfd5fd16ae83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a28fa926fe4e816494dbc4bed5a2f284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4827f8f77ba7ee94815946a74d316e7b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae084a072b40bfdb2a29ed20a240669886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bee0a978cac27d9eb6ffceb691f50487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8512d2eaa6c9a0efcf87413b83ede88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b99a6b739ce749012550e786255646889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d957977baba656082ad4e42123c16290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b670c4d029a736c3600e8c07b58f5e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da019e915529f3198c49f10ccd50d5692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60671c1d9079f41a98d087f7e1f171e693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d414aed5b72043a7d5bcbf6f0c87ec494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5659ada392ef88a66ef2b3ec43e5295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6f3f852e5d231b5e00b5afd934754396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4cb69a49a95d1bf2947ec48136756a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5226d49400e61894ff646552e0ca798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78ae2664056b62f8e71c0f1a7d01e499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed766ea55503515fd5cc34762501fa8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274eced3438207fe29d33a5c89a258c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ddf93d46e1dcd8c3dbf3ebeb5855b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba066e49ad9befefd5c8924cd5eddc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d6ffcd3994b79a1304bdd8d9b80500104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f433622df1325d405f85503f6583e28105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596befa7cf8d02399802e489bc4ca29b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcefbcad981c6ca7817065b742d7156107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe5c377af143198bf314c432259329108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ff4d9200820e93ab799754657aa6a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a189eef19a8b3491ecdee4e017da7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1b24a26bffa377279427dd0e055ba5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2277341b5c5cc70529c21b3f846d0b47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136cb118435e1924445f92abf99479b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb3a4c86f9ab732d212230f40ea2d6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360df5c508e62f6dce1bc2ad693acac2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8f83b237f1e121d5a70fa6271f9a7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6909c3e56ac6edeebd01e332b115a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51cfa14e39cddad5741724087b92f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f05180e4a3d9781946c04a96df0dc4e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2cdbe8ce5b730ec6f41835a7d64c41120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5110c1b82bb2529fb21f06821c687dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7006c24fbf5ea08a65ffe80acc3d43e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b277198754cf07fa33716f42acbd469123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b8d8123e9785101256cc476939e337124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d5b02bc873ab16ab238163099198f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495693cd674c3a1a4e6d4ed83655c029126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a2c804fe6db1de61a9a95d11db14127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ff24501a319d9de861224d142b0b70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5edc0986f243ebbabc55dd5b673c71129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57c80bce1f3e4a88f5384f898ed8a9e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f18e374091fb601883a8a20514c55131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f528664d7452ff643b9990a036af6ee7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6fbfe99edfa48f9c4479ef6d05774133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5d8a6abcc7a0b25f794f517497bbb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c871bbf65b726d1e38e2344cb7af3a28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df5741809410ec8741aedf22696160136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55769e2a4f0e988af5cdbdac32ac2c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a03c4ff8aeea47897af81d3316a808a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb68031c73fe077043d0b9410e7df6f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b970feef87a97f94f8472849a29b0c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eae8fd0666ed5fd7e3e2bb2d619c72141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499c7d1de8876a78ff4a41ce95e78546142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06a70f031e5a01cdc1416aef1a1ddad143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5898682dc5e06a6cd153db3cc8031891144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cab2436da740db27e0d3f0a6edf2e10145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d098f337cfcf0ead6d1613d327b49e61146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5322898aacfebf5ebbd4a8466307cbe8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724546733e631b3498d8ecb454179256148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee98c576a2d6bb479351a723ca97262149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ae78a372709d28efbd8ad13e9217eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88025843dd046898f1ec8584658e73151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c137bb02cc4ac437833d3db3d8b11627152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26d96f02b025948a9f4c5afff38ea17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a25bab1418fcf02c20177e770a0a9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661da4fc128fa114152654b6003539155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eb838228db8a9ed7ec28a624211fe5156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0b6128afedd0ab7ac8b5e8593d8bcb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d4ab17079aa0c7955b9583e222d1f7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cd7c96b68ca3e9ea1bdd71456ac53159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92971f627d040e53867aae51905dfd11160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca9378330213fe130cec7b5442284d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b0650dbc540681781128b7e91ed65162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f8c86bef3d56ef1a761091b797d88163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4141c782311e11707d166b0681d2fe9a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee2a337f63afb8b8fc892a7a8618926165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bced38dbc154caf816aa983bd3e7be4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d2411caa7c5e1df32a86e12af335b3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47c5b2c145ec3776a8e0de041afcf5168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47b926133535a4c3ae8a2e6dcfa5aa8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424e61e0671bb8cb26454c6d8cb88630170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9098e1853afe10187d74227b7ce8117171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c5bb35d905558bd113cea153508828172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b4146227c1d6934bed70714d8c43e5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7951a42ba82e9cc8ff2aa7f550fd9f04174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ee2cb652acdfe734350459e00a17ff175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd678826cfbcfda5ed60793fcd7438f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c08c91b2c328c602371a8552f7005177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753b3a33a6f1a720e9d015e6c1cd1e72178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c628104588d4a2eaa177dae0f86a0e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd381164fefb062d153ea439f31f6b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e913153dab2cc53f84d6bf39a8f8d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5614c95f9509964330288b56629b457c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2b5ab8d52dcc45bfddbcaf0d0724ba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2afe4c9024e1802563f92a58c53314f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e431bda9a4415e8aae6583fb28d9e57185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aec06f3bd64e7343384a3b726701c27186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22396cc213452bec2a152b96d2bbec4f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718cbb4c360a663190f23e645278e15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd3140663ad0c76474bbeef6b749983189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ff48c850442caa123747d5e139d503190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79e4b08bca71bea3c6f1c55a1c19a9a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08752cf41793e734c57570d4e0c9fa9a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c43bfea01c4ca9979ad9b2f0b52c34193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20512accb05cbf5aca0cf49af851204194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b33d31deb403bac347a1f126e3117f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d1c0b5d0256e077edaa8b8ef2d77c2196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc53237efd5e7358a3ea27627126005197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46a32bb64ab65faecd9c7774161bd81198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0f824200c9fae9a48cfa1287fa37a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a1b1fe9e03c0351b64c9f3011e58d6200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3fab45a3ae0f7193b2cb1a8d3fa28201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27a232cee24c66909b72b3a42bc0bc202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd63546dbe22eb7f651b2ff7d316ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559aa2db4f707f978da14f25a7868a6e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230229f33d1554b6581a6c6db59c1f32205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadb5d164b209c9a00995af2e8be8131206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578cc28588bd8daed9cc4352e44f5c1d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52861e66cccbecbd980d0d6082867a72208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74379426a0b81c622b6612af9b4c7061209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af10b47a7dfab6a0c571c87608ba7bb7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a380cbd46c5130632ac798893bd09c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de17ecd2db751dc188a25ed9532f04212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86c7c06bea3439577ce7e7af9e5be89213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94729394d131e967f413bb4e92ef58dc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0318f128faa4befed14c90d9c02c1b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8fc7fce203e376ffbc807dbbc8296b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81efa15abf7ae950348a339a87a1d0e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9390e75ded4bd4535cd55f3d8062fc2a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd321dbbcf4e487c6fa70dbea346e7219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bb7cfe9d08904838cb2e2bb935582220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d815e68bc79da7c7233cff72f1779dd2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0011f4ad0947111467a7b2366facdd3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c0c7e67dbaa464721cdb5b68c95436223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b86a1162f312a01ced402d7f85de79e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fea6476b06897793e516a498757e56d225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea1359a84df35e5bd04de062fa66ea226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6d83e2b61fbc548c91398a1f332c40227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608fb7cc19347bb4373073b851eb843228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43576d86154130585b251e244c5250a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f125148b0eee41a20de375d56002df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32aa989e14bf204a5714fe29ce9a549231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e767e4af22bcad9a538cb07927539b8f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d833d9763759dc891399c2963880f35a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8109f2e2c8131a8971c14e3f7e77cf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8a76a2181656ff813a008056d6a5e7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ceda469b0dc3c95fc8fbb61f06e56b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1729c0cace4d8e75e21f4ea1ff74172e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973d0a8e352f81ede629aecac5425d8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ffdcaccaf3a8913accc69cd2954d2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08bc2cc87d8a5c75f4af349ea476bad240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bacc7d72c6bac319b3441b1de5ccc4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f4158400fcde3796fa375b4c9f0c69242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcf3835b13cad40b68cfc3fe2157d69243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e765bf5c7183fc4b72992e19c41d2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbb60bdcff2aab7250a830dfbe3131e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6f97e91a77bfcd4cf11e9a0e49ae9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b718a9d8a3e0c9a62fd9e9c1a8c953c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef69285498fd4e8b28593a0dbd4a2a8c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773c0db131f9a970eeaf506ae67775f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447012953c1846c69374625d866630f4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f07b6428273dc6dabf38f639d92ce24251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47351f95f57c2de228b7ce3cb5fcda8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e1ffdc88f87c6f86b226b3865d637253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a26a7c1dde2b4a1e04966e0af99210c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf27245c2be7c455feb655f6e106815255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a9cc41c9213b7e131e12faae53a9b0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f52386c69b85140b9396d3702fe1f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22975d45e1e39a4af5bf81076d51362a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e850b82ca164ef2549c6977f8fe7ab3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e5a9e4c769f7e0a2ead43ea46201dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e9427b23974d11352a9cf2c72612fe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9965abdb134d133d64da6f99f25b72262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566550d607543d77de237d2431f4f286263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f46309a865903c3a3f5540e0a59e4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6810a5ed0d045994c7afb8b95e8c5bd265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a8b04535b5f58d30b9089051f2434e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d12f7ae78f7c2c98934b77eabc14bdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73956a3dd0f058caf084236c0a1fc982268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac003a1b43d0d3b05ee71ea0e52a9a43269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dead46fb21ae0a418a684940b08c18c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb2ea84b9a94598513ab8d2f4ed2ff271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd813a663588e0692f8049b08e4225d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b3ebef28b70aa4d82f7d98ad53b9a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b7ae4e2acd345e89105789e4be71c0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6abe434e75bed63eb6b5848a07d99eb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d98377d828e06d8c8c25b639a1eddd276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907e0f41c8af1fa0e89911167cc859d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598c2e832666c1f98b53956061eb9b15278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f9f0eda2eaa36bb47ee0681416fc0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6a1fa47924c53ea9e3998cbe33120280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc984139b2e6c4a9bbf34fced126da281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d12773b35b45022059d0b3c7c3210d7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3c949f44e2758ea5050f66d195080283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170b96b7ee43dd6f42a257c8d15590d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58934f9a2d48d825b339c5464c1f7e3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b723340467c8978e42945322e6240365286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecab077fa6c9674856046afc7ed18b7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f86017f5450e60b6c4c864b822b52288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a597ef946fd8c3daad63e13b1c399529289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1a4457ee44e7538c0a019a679f4c6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d3e997c0a4a4891917d73d6112027291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f998aa4a419d210fa47664907b0aac66292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e868238fbde8aada63a4e07fcbfc07b6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0792b1be936012d87bc5a7f9ead96032294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c689c650b7f159f42b5d77d91084183295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10db8a5bcb799698759a49034278fa71296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f320e59927aba4b7d86a18498eef63297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72caf17170e1ec8dbf3857d8b4556566298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e781b002ca68e930b503416c79e04c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062649742fa4bf3ee57f7e91438ed33300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ba776539438a2e1366c0b554b88cc1301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d2e306bf5f227db39b6b7ecca6877302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fed4017b628ef2e0898ec32a15f35e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595023d4f23c7ca59ff4849df0c9941304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e29bf339cf57b138ff5824e85ff88305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b9087e12959576823460a6ec07b5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a05db021c621cf23ce11b5e6a216bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a95569bb0ea955a2d319fce49d3c9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab97b4edd0347b5faa4a2dbbd5433af309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6611ecdce5f072fbaa3d53e7e5afc941310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae46c37f101d69b373a9086ea4b4a0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fee122ec93bae3707144587f1418f1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29664369a7b9f440f63f4fa7e5cfd281313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512551d0bdb8b0521cc0692788987fa314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cca688771eb43d619798b4cdfbbde8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353b5af6a3fcd300e515ca1aa7c3f6b1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0eabb7ba6a70fc38f95a598ec3c160317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871ab6414aea9ed2b0b9861f60335e71318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e387fd856090394cc67a4f4c04ee4dc319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95a9a603167b62f532a1779e2cb3a46320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89fbdd2f58fab03a07430cc6bf98c94321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95df6a010bf35e8605e609ef7f8dec322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00fd504dad9b24850239824453de42323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3aa3cba7734b092af00eb9c51cbfa324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce43e443a3bdec995e1079fa7c724da325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784013b00a954418aee8feb8f26f817c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcdd60576399ba05b13a0d249f9af2c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984df5fb97e8f959ba2233b19554612328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d6f2af252cf2aec388efc1ab22940e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06090f18adad4df225e3ab60cde18379330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055d11dc0ff77a6826dcf167f498d934331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ff7d726fbf3bb1d3ad188d02f46d5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55793b4e16367a814d9475cef3cb1c25333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf144faa2631f6dd83946617e5c9508d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71a1c7db573e56a7c74502590e8670335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b2b25f3d3e1f78fd84106d3d99c5a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a640ce3922426536a2d62cf5ab951aa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95832e690ab1916ecaf4c399132a3711338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec47655484ecb128261749ec57000fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d0bd817730488b405dc07e734b061f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b1b2cf978d138fe418121dbd92c108341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2aab761530ed48ec5edad5c5f1bda6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17940bc5330cd82fb0e223003ecab722343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453a0f657c602fe5def28801a6050f71344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc32760da2f67526d051423d03d53666345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2be0b869ad54367088abe617c33be346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccbfe87dfc8e7f10535aafd6fb75f1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8b4c3ef82e382c27e9dce5e5e409de348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5176f91dced5c3fb1af4218ee515b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719bef228b98d0b210672a8c271270fd350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7ae369461c870f8bbdac54c2ef48ac351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bca14744478e002e98eb748411aa4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e162088fbc7eae2cbdf62a17d149c01353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d7a14a06fa5d58c6bfe7bb614f866354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af81057c33abee84ea541c53369ac16355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc8ddd0a63f4f031d654e8ebc2c6a8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6116d0d0085519f1e0dc203cfeba3c30357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1c60abefdf56d1e1f5a482cf14439358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5639010ceb2f2c88fa94399261e270b4359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45eb0398c9eb36f93109288a5e6f5a57360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e203bc8907ed0a807f1bf5c8ae0ee3c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4270ef4d7006854b9a4a563cd148be362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a19b899728c897444a0e678e24e426363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e8d6c97e12291d934547810410543364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b378c3bda0415048219c14c011bbaf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261e5c81eeb5895b5fc2984cc4ddbc76366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4246ae605267ddde490bd931b7da5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47e04730e716ef8d8c7c90e70d74f43368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924673b61ce870c43bcd66970f2e7f53369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0bf0738bd36ea689fb68f89a48750370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee5ac2d6e56f50fc3645b4fe61fadb371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1aeabd0b715c4dac0e1adc23f6cbf1372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5473378e8800fb1327c5ef2d4cd95d1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f3548a1430cbcfaaef03c49ce7a50374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d5e93a75adfcc9d64925aa7c8f4cfd375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f359c434dedbb24e65f720e28d2b54376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e6fb39a6d62f1296ee2ed2727d2ad0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea970fed2cde8b51fb6f38958025b46e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb8e0b3cc9e4a350d708a8fdb6b42f3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f423e70b22aa3dbb52a529f02046b9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf62b84e755e6cf7049cf46844b2f2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6726122a372fa7c0fc8eebd9930cf7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c439b2e91592cf0a99ee56ed6e346a06383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827d341c68100c7b165b211e5b5123c1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce5d76f717e3a8369158cc651357488385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf23bc6d16297328b83f783d0ba0b5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de95cfb660f8f5f47501951660f4b14387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7935b761df9aced08dc957ae84a365f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec656de811864d739bdcaadd96f8818389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127c9ed0a4ba692a578c10543283f5ea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c03c6003d502ee6ab70e279762227f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1117ede9f7b6a1224fcfb283d2dd1392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d381f8dfb80c020d2458f0f1f96219393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f900e1478f025e33aa2a85589cb0776e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119a0164a158be6be3dd56ba71f1723a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61177a9345bebd76677b1b15cf39707396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cbc0d0ecbe0c242333fa0a940b6bd4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28a8e1349138ba16565ec694d1dfba398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bc8f4f63224351df4fbb09c9179a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adf0d85d1eac4ef0286bee15d6a9507400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c8931e1fc2d87fd804fa17add78c92401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853837be5f12cd5c4aa7fb6871baa48b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a3e78fdc929888392fdc4059e1295c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bcc2e16f3f5aa970bc7f48843fa92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865cf900583687bff3314abe5e7c4ad9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0894d024a1646e15c8ef531a5ae027d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67548782ede79388d720dea9c331001407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df82ff8cd2baddc8c35de4175d6a234408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1031bcfde60e24be105d81996321ce9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144b14476c103c11c147a1e694647999410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0b8147e5333dfc7a50fd5616347a7f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc66a1e739983f39058a0df328a3d64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b4ddc561822bedcf876617d67b4ea413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68f36f673acc3a7faaf1d781422dd6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8683166e99940762fe19bf5b9d44459415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc37826e9d930d124e6d7815abdb4e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49898509a7c30043d6986d18735da31e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89fddf9229bc34c914ed0b67466e7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c06616ff628611393ca6e4d9d08ba1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1936953e329a463f0f4860f4407c8fe0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c4c34faa483e9fa5c7c7d81564ee4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39ffbbe65bdace82fbfb0e4c64abf21422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a3da41e59f40ae431a9ea585acff3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3e80f1f2b3cb6bd9b7378b3fd13fe0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acf8facb78b3db2a97f9f2de69f31df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803497798ce8a931320c739963e15f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434ed1a693377d4f88d978c96d0fada427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a7ee6e67a45e36b39ac25c46156cd7428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e36a257f201e4d545e15ccd480b18429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb0d11bb9d1980859e1e5feab536df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39d358b38ad04583ccf862efd4b6d9c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a391cd9e077054874863f7886aef05432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d56222020da9c505587bbb9d68a67a9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2105d1f815460cf1c8c07924fc2d72434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab1864b239a6f7667d58fdd5b378da435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20385ca2eb8d1683a5cdb8cc79309fe436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbac8c56ea6c23e92af702dc642c853437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6eaef7a17babedf2cedd6de3a74ac438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23743f38cfbde9c07f0952690006db42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc3747d873166e69a1193ac7dc543c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b30c434df2ed5e59d91df064ebf77a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018a03c8e9877a5f510d8f63154d02b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262254ee9d0ab00fb702c53bbc3d18b4443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e23aa51a74ddcb055cc24d347a4bfa444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f53e7e80e369fad4401e074ea1490b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a12471a359288537abb90b1037e926446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e7eab35c3e94dd1970c9772af0e567447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f6d255906f9c036955256db805a02a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40f155b099764d83a3337d9e3fa2d0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66386fa70bf258caa8bdbf8598c35a97450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fc56ebf94e9ecd9cb3e49dff8f960b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6bae35e06ef3df1fb65046c9eae1ff452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efedc6608be71569b603080d98b5eb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e84e2113a0f728c933f028292947240454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf09877e202f75b41927c8ddeb59d3a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149fbedb92cb6116ce49df86c735b973456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4964f5f79eb342c8b8d1b54b8aff144f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f926db87d9ff037610d891cb14404e6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c63eb45c8d1700d8b97a4dbb7c6c062459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6933bca133af33486ad144541a2dc8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a0addba0ee18c381cc6ee5494e07d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b968a2fc85f64db676e661a2a2e4a673462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59655caecf1946defac24b9ea14aaf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4fac1dc1daf5015191994ff1bd47fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795bbbe880c635e0771fe271bf1fb89465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6607f86b25e5101b6b9a62a2ce5d539466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640de3a0a9c33b9b7a843ebaed97082a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d5b43d766bb787151145a84750c79d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e10977069b726d5a4b74d65e19de9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533860fee7a9c9098beac9553831efab470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032844121c83d96f6ba790982d934d2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef1b622d0940781cd8711e0589b1cbb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c227e80512817f51689673d9f2f065473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156536e001f9a14857756f03c863890474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68cb1e0b699ee0f09ab55fc846cebfb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d181388711a66316257a6994dbe250476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4919dd327de1c44fa1427d31ce83ae2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c966a43caa7c7ded7a12b9b6d37964478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231df13f4ec9adfa7b1c8e839d9d6f63479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bf351587615c3bc7f79b8e948900fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eb6a3df430abb90429b9a6acdeb44b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d260a999ebd63c56157c0d187449f5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d7c39e93678122ae902aaa2f8cbd8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099a1c6f158442e7250d9f0d88ca138484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d5b665fb36da9978b115af4379272485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081482429749ad5585ca8f82d9bc377486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f1ff8c76f43f2c1a055a639bac95a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83745afc3baf1df799f8512b5513b00488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3396174ea0d3d662702222e0ba26c89489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f971a4d7a2cca7477c2cdec0ae77490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22092dd4d5c6b6beb4d9f5789477336491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e581aa66a69a3e47134621dab62d68492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104cfccb1625e196421204271614b306493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8951167500d51ac387be1755727a5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3b55a4109d7c038dbe24ef60f64a9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bcefc0044730d430bb69a9384833c496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f106c81a5119ae5e04a9b42db2d5ec497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137c7badcf3709e472a3bec628c6263498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a3f115a588056f95a671b86c6b56e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b15de84db0e30263c95a637996bb26500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a889a73f8efeaf81fcedfd877dba9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a17f26ade7f1963c437f709f7c81a56502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935feef89af23da11ad29326642ace76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0361b9dd840cf7ff12913605c2f6a98504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932c2c2038bb6a3a0d6c32e1960f9040505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1078606ed371088f26973de1d68d458506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aeca57e81c56dece618b7157d2c1b9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944c640a4b0831949e93d1f5c522acff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391303323ca5b944a4c3145fb5b0653509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd143af7995324a35313e947e4f00352510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd2db0985a246e38914306d5b1e8438511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f43911acb262820cef544b80e2e3f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54512978f4ed22a5c34c68b08a61cf513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771daca78fce9ebbe31f72ec5e2ea86c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b5c987a56e499db77eca446d0b8bd4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c451f2492854f9643d9c687b66531516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90abe0b750864a9af1ef90693d213e1c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4d3c511eb469b3545370b57e602e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dccd6b031e8bbf5d618750208cd4e80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b096ac218d9ac64f5423a03401f35520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fbcc7b7d4aa947d9d1d4179096f735521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58408f47db66d90be7454c3ae82196a0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3748527e199c4ae4096fd43d7ab0f00523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be76dcbfe9bb15d0a4ae28a21f506c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bb674caf90cabd6cd9c8311a4e6f0a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57346bc8cf8f80c51dbf728d972008f7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deddc83f138567e6247daf68b0bbd9b7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297c95068e46d29be347bc3b262c419528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66c4327527d1d620c7c6d567829034c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba49446618c0ac9b72c9a9eef39336c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d266ca8ee634653903d4a6de396bbca531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c824434aebc5bd02eac92e8f0b98fbd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57271772068769a4bc50c492689f0a14533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f6ebb84d9441a046cafdf7799937d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910b3259175310681f0c1f119fb5bf8a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ebf26b2542e71dabfa3b1cb9ef2c6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180b7c2585f26af2e3b2f110432b161537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a350382c2b28208a5183e0822afb80538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9f1b4e39059dc9e83aaac26bdbd529539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02ce769fc0fcbe9c4024c9f78e827b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bb9f9b0f64105bb478a469c248399541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6002242fe48b2d4c275fae34603c1cf7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2433d2349afd32be88f1f267bad94cd8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a21f530b37b16fdca69253bb165b9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22d8c1f148ca10fac9959fb01f73a15545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229413258c7ee341992379aea930e544546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e005d5f293889359b7024cb4b966b23547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6612b47921a1b951c9bbd4d27ecd08548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126a1fe3cb6358ed28cc14d0eb944a3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2586a6b5e8825eb99327a483f03abd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a7101e8001f5355bd18c087b4d665551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e13a35cb323b02286b63b7b3da06374552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12309385117b84e3d50d68dcf852e268553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feba707b001fb0acf04ed010938b1da554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff51adaac7da4705deb94c0bff61970555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419443168883bc1706b76d89ec752df2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d949fa4697085ca6932123b122206926557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228a6cb64efbc4406d9adf05e18b6550558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8290dddc77c251c9c6f9e21203f24d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c2bc1364000efb7acfce550fca479e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6302e89cb0e6c2bd6070eccadecca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0018bcf8c243936d21e0dc16ecf10562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb99b7b620100e69ed5712a77bca928e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379cccaa94e80091060d30c44759437b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5405a0485c812ce8c29fac1a4268d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30162b242dc104ef053fb167ccd94201566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679ff865053e8de575435e77cc09987567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81efaacc2f5bb3cb7b982fcd707b1a3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6a495f6ebbd384c6758483ad2e808569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0a89dc9044bcae91dbe3b17e3c7ea2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7d3c9354c12c6dfcc8549a4f0b101d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c445a95e9e29b3704c0cad7e924a7a8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811e4365c7c07dd1c3fa5e6b652c6078573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15043b0d912a17017bbbf47d59079f9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81840a22a8ddd764655b5ad35a241d62575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5474efaf01e9ba4848ed92a526ea72576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6d0fc1fc4730efb314f46628c48b9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1a27012c163f21d81db9bbd739605d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa8732d47ad9a0e3b6a6e9914944ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ab7a5f2c825258c611ffbc55bc703f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c0930b91bf366019843cb6a5a43bfe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c68522f519f8770f309643cff003b9582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab1fdf4723ba7933a185a8ca4e9f93583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83f027944c0b2233017706356732be584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f475db17105a1ee77ad3fc68b388c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351409b6b9671f2d62075876d756253e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e920ba24f989d07d64d7ac5d73a32cc7587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8dd81ef2c864f16bf6b145dcf7dc0c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db0a50611dba44ec94800fcd582ea7b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5202f9bbef46d27baaef6c640d4dfb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af9d727227f2fc57d2b07316f6357d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31bb31461dbbc7f3248babc4b1e288c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e4b70568ae19000a4c21edf2519422593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d800a567985fe8d88b7dfef3d49182c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d082b9e2b89cd517a35fff5eeda57595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae69c5317c2887424974cea1dce98b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577515906eced95bf24daa94e891b346597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e301f8abaf4a0329ec144454a5e4a21d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636ced7ab2fdbcb6e9a78cbbd5d67ba1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b951dfa3aa4dc2051a5dae51e585b9f600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b16d4d4f708e6a57cff3eaa0d6dbae8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee999b0dccdc4bbac81211f5f26f20d7602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fc9e94571af119fb01715818332296603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4cc1380c1bee116e396ed51fe1abc4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a2ea07548a41a00b369df43bb5081605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24f4932a0242c75572037acb3a5255b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e532f14ce3e5ad9c41716e1080e41a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a90d861b32471b241503f1b2428d2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bedc4cd72a2a3b87d15190adf19efcd609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2517660589a38d632d2ef2de690f72610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4952aa70761edb188dca8ceb9a36821d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c93c22b5450eebea6384494006ad7e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30e72afe384e778313ca70b21ad3ce1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa401aa4dde858fc7c7d32697a470c76614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d4e990cd624cf5e815bf70de5079e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb46a88b2eda39497d6ca98a21f9259616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933df8ec522b30809794cc58c0d64aae617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48897fa2b518f71c64fe04bd91732c6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f3d93ed24479178b0a63866a6a6f88619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722555624ef51b1ce74c069785dec26c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12553c4f1b6343e8a07e87dbc40baa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d62ab03da1fd7c7f7b9e53954d95fe622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da38ffdc0b75effa527739483efe24623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b2240811aeaaa1bae6d6538495501624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f293ed51ad209b3aef96113cbf62f625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ce563ffb97e573746af54791c02fa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0edfa25c4c1fd1b2301d751b21dc244627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5eb746500df00325beab9a112bdb84628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca6662f63d0a7be151a36cd23c59e52629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbed4b3f5cc37dcafe4e4950c5989e17630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5befe2f60f792daa1779f6df4b90c4c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0408a3e65c7fb7ff66d8e488818b8fb6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b584424f27286f0c0eac52639dead3e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3e35ebd55ff07dc7d4eaf003f38ef634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e863be02e9d8169ed46c1233cf24104635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f982d329086235afa2ae517bf79aac09636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675689f8cb539af887bbe99b5a75714637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9d5aefcb503b30210e4e85d333596638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289eba8c83346fe3e9f12e09881db9b0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508f35d3116b259d28294ce7d381930c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f57aff062ad286d2c044a3d98a743d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51ac5977ddc3b6cb194ddeaedd57c12642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3260f04f7856c337f37ef98401888f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c4e64fe356247e46342887e5901ee644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cf1a0798cb9eb8c6b85e2da1c845f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd96075077de3e7516d6ab766854a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01dc2465407f9480dbe2f3a76dbef300647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6650aaa72189597ac264532fa0b0ad50648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaf65155732d7f70a7124d00e962a1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb8f383eb60b61184b13b4c387d3b35650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410040cdf1fc0e3bc861ccc38c9b1073651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969789a8ebdb206d3a4b18a17c31d9e4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795ca216c0fc6567eb3dff78fdb1481653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1034bef8b3ca8809847b00dd4c457b1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee1886f35037c9da028108e872e027b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ed908fd04006dba56303e2251e705c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b7f06acbf2e15dae2b47f99ddbefa7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554edf54bf25ee606679e6ea68e07a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239423bee95b25f1455ab9f38b0bac38659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c78f8f5686236b3660f0631b1761c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10aac55b4fe8af727e88d791d3ec7df661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf29c8eb1f81df2980f7815fe676e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39ec79dcc2ab015f4319df3ae8eb2a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff15e7b6bcfe0d85055a8952514a7e2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fe427e7f855569d7a09839623fe01665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6724f2aaa34a7d7ea5232758d9c5a8c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009169782c21ff26f0d266d55a2c1223667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c112f774927967fe5e85280bc4023fbb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f24718c33dc44418fdf36ce3bafa3f5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9ce62c923fc6223ed4468c6029c48670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fbed6c8a8245ab141711bcc79a0b1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9cfb45690af3b8f8b90b8e2dc4b553672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4aa44255f697cdbdb41d127c956742e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b23f4823abd4bd40bcb57bde939d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8021f6845345abec17127d434728522a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92b7b397f98fa6210773fcf8390bce5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcce351835d0b44533a8419ca146b52677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8664e0522ae5468cdcc305ac894143678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34800c21902705073334464c34a7bce679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44169f4ab594e13c0ee1e4cbee062758680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e35805dffd146f006fbd5b39a0c3ff4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705d154f23afbdf40dbe2b0ef3ce6046682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e777e28bc70395bffba4f079cf1de3cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7bfb403adc49660ed08b1656490d71684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec5c0681b4ce47dcf1c72cb597ee90a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cea8ad60e724757d4d61ee0af34124686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523767dcce87dc42576e6bcdd73d7e4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f0140d2191c7ae624718fee17f9e83688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647050b843f651fa82149afe91eadcd9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124fa8c5ccc30e1ad31e3fe7aed50d7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d38241026b2ea5cb8c8619ec56fbceb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1ddf330ed79f7c7001e10a95607576692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b188b0d66a811c3783f26467c805af693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518839aa9444a54ad27a1446130b27c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1db2d7ce036e8689616ac9fbe051bb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd99b3f33e47c56effea7695d5729fb5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba060e3b399ebefb14f92fb53c9c64697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e415efba81234d961ff48628ef82548698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d37d12a7aef85b51a5b5c4a2ff86e7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba44e17bc7cf746f0a49108c7e93a4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5f8083d70b2bb8264ba88a9b795748701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b81f338878a05f4a94bffdf15711da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0310dda87b51e0cf0fce912dcbbb82dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2435d8d0fd025a33e7bf23fdbc733fa704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffdf52414d8b4103fb83d3aff5aa9fd705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7409e950c11ddd9946f1efe6315326f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e66e23a1497c11cda6f6fd2e1d2a84c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d3248d8254bab329fa2ae5c9a37e17708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8814b12328af53f6ec1ea33f836e23df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787891fa2b7846e529ab85a0059de3e0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be27bb2b9602665d85cc1b88855f668711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f495317ed8f9cd92ae9999c4bdbef4bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d3c9881b6178f2824a1e3db5171b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2cd7c77fad91b895a8081d0ee4a30714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4322a7d77028cdb9c6b2830b5641548715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc773c68a2ef119ef3005250171e88d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e00ab805d603bc961f436d25fa7cc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85a982168764897f72ac572d5d9df96718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f743b76d2c060e1c80f3916c00ba90719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246c5b413ee4f1569f81e4e6c9c6f57720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb58dc8219e0e63fc424b486700ee19721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71bc301230abe1b235f568b5df07e9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25acc5d3acbe105711c2d618ffcbf7e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8408d234e5e68bcf6cd634a14e69dcdb724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d92c592d594eeb2de98b7f4113a34d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061e5529db13d3f2478aabacedde617c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93b292913da3c177afa48002f0e10d2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31faf8e49f440e475c962fca3a5cc40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d334c6d730eea8f6264e2af255d37d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58508bf566aa29cf76fa4dc953eec8fe730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecdccbf7c402abf78576ab531d4faa5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099df0e70d8f8c33d651772f2e8ade1d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800dc647bf8865e3f71737aee01ee58733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57272198f8b1b18395783772c93026d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce20317e5d91647f4da3e5f1a30562735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bc809c8e96a65a634b8c02bfd5883736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd5efc5e0d82f0059f51ae60986729737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411de15924e8951ba1ad0db63c63c4de738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b4c8f16410a639495b631b819872c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f46646c338f04c51c01174acd6d03e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77ca9dce3fb651351ad524f8055889741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7674d4211581b9029cc633c60b5c5c5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47eaaa8d941e6cb9554b9f274f6d3b0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a5432d603b9f3f1fada05732ff8cac744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f73ea8caf5b7092bd075d15641b2b99745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9541a25f3210f478dc27a63b44caf746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a225a42b370e70c3c5a63115acb6917e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6963332eb768e4b4ca813ea54b4ad8c1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed7f403cb1b6ef7e8f5b130de55698749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72591cf371845cc48e7d408a0cf91f73750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f258a4447aaeabeb3d406ddc1579f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c9f81ec8554002b3b034cdc90fa867752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2b551f1ee7d62147ed7d083c68e94753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cbea191e9d39c18c195b342a9834f5754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa294c77ca1737ea4af60fe4f12adbf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889019314052ed4e5fe3970193bc99a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743a20fc838c658c23895e1a941b84c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ba359c34169321b2fd9253a49a9048758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc9b1e1fc04685a2886b50bf2427e0f759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>