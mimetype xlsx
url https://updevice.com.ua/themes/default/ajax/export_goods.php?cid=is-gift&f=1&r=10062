--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4ae70a6221b7e89b7b028dc4c314761.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af723cdd7e8dc8d10c26398373539422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3684310dfd4dd9aec546f942fd61c1963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22e0f6f5abb197bb3fd50eb7b76c824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a6659897ee6266803f93347e6cf4435.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224dc3ead74396b298623d2db2207026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65812f1a70d0b9bff794851f468172a27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a417e7695277fdf3e227e311694b95d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8ede4361062a594f89a94904d241e99.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8a222ef4e8ec7f702864606e12bb5f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7160e8c2b330d9be5cda8479ce67d511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d48d01d8a956211e5a19418095bd112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b7e14a0e987aec88b54c6c3f59e0b513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fafe4e55f342cdc59d9e77383ca18e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84731823e2e7aa28f7900ed892215f815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1a8677348e11fec3553516bf26bbf116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67987a1e07a46b33a661dbdebd9f7017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3e0a1ccd6f17238835cef370a4bac18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8e93a23fd6d8646f545190a8ba93c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3132e5190d9ef525963e9a6e0525a24a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192ea4eeb338daa273d4b65475e4232d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4ef1cc0ebaa930cd8ae3e0a22d13522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d623d0802e3f1b817b0dbac2b5a7a1ee23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1628af63c786be1fd958dd9328b47624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950a2127f80054ec7e19a8b7f1b859125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cbc7af19c57b50fcf5cc28f59d9b126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d742cb1e486e91e633b5e720a16d4a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcf239868814a9749246e82a4fc3f5028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788987484f8b15e833101f3e175fb98629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8168c967caee43b1685fd7ee0ee4771230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304946833db1bfdc412565eef821c8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2704d4413a621d649dcd6fa8f0d343a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970d8a3e7a490427779736164319567933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddff7c7a1d02c14422a7b756d67530c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68956a06702e1e4ab85e78a8a65945e635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6898e5b60a15e958b3df636adc3f636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05987e81977023345b0894c2f4fdc3037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae2c64b6584427a7be6078b401aa6438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ec4200b5f31f082e280773a5c9212639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6f16952d4fc2806e03b8653e5fa9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd0f354ae3cc7a645049c888c5931af41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f2e660637f4c4620933c5ccc5523ee42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528f1febc7c7172538020265c6fca4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6be621219c171ba5bc4fbee71b1ef44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5a46bb129de0db6dccbfa9138846d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b301e00aae59e3b509a8207acdf4346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6009be5d024b3fd0b328cc8d67a3a03847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df486ca8c09d993add8ce6083dd6655648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf25eec6d986fc46e41193cdba5ed749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ff66c3d0f7ddfae5219864d555a76650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547d7c29c30d1eaf1829a7a9bb5e45ac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80618612951420dc80327b81854fe452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8259cf012480cc82fbe142ff1f9239fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666b539cabafa45f12fe0750ce1e1a454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619635a594f29bbae39f28a198c7886e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd52ec79e01b4236225e560f55936356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5763beb84494fa0de6968a87239fac9b57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d021cf18d553a131aac883a895038b9b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c767456e7726f79eb1b76aade1cbabfe59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd47fe6f1a1c499a520651440f8251160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d5ceb6c42e5fe5bcb729f5865e981261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bb8092540c29b5eed9a2f1fdaec6662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef05f22e17413a75abd5408f71b10363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216364f0f22290be129c7fcc39bcf6064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ffc8a875acb5972bd951eeb79d39f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da967982ec11538b313358241039e5be66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0091620c37f9282c290d3759e1d0b8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac98bfc255dd215161f55a3539f5b6b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3e3a7235e6489ec75371b5e6383c669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbe5803afc1b4d8301b216c835d905770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce78d2b53c3bd82441297eea87c2498971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb86dc837de48096925b89fa6e357b0672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7cd84ed029c15726b43b0098674f1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b50eea8e75f977d42ff3312c3ac8c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ceab21a5e01f7eb11b7ee72a3d00875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4751388c7d0330055c7a927f965932476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d60107265b9cf42fe1fe4e843e4c0c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d3efe8e8453a1ae242cf9b13df67978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45ef3c77652c6da39e6fa2a10f0535b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa1af340f93aaea0313bcdad1ad8fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5175c312b4f40f05ccaac1ed1f0915481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3457eb6d53bb623eb9dd2e0b73a549a082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca6752c6379050817e781a33f6ebf083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561af904113ee17929527a3698d6423284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db31a9e151805ec5e40ae9b7a33273385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95bdef3c1a44b35d3cea4245d1c4c5886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9cd3375a1a8a616462c90286dc3df087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33934ecd0cd15483b3f086dfd3b5dc2688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c84c1a8da63728b4f23316bf040ee0889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41b09504095b2ef91a6227ee0a8859790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019e3efa8d13a115f6b36be865cfdf4991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ffedb04119ee04812c0407873ddca92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ffa9a4c36bb0726f4824ef4e3240a893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5945de066b227fb71aa1e98eb3aae97394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b672eac72befc4d527e9397b756c8b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb431f64041adc5dc5f76877269c97596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1cbc2e2c7787a83fa1def407c321f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d092043b26f035f7f5d89854c046de598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8228f0e48f26ee6d2b9fd42788d986af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b4ad4e1e2c9748623cd3497621d1b0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bd22852c4be800023b2070af50ba6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808cc36c355a7563c98b32b8f37fac71102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6004a5ea9e24b5a884f475f1248a0e23103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db50d7e36c321309320eab8a573fb1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3f8ad995225d9430ad3e560886a18105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114e488efc5a52c428f5bbc653159dd106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e89dbf6c1ffb93f80c22d5180d36144107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24cf53770d8101beff7b4c21277dd2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88006836b44a7672a9f5bf2c39a354e6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6a63b8c83a910a7eecc57859fd86c2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562dfb2f99113523a094a91ea598e81f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa8c7b4ffb2875861c2a5ae05fab47112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4285030bb469ff6a8506d3e1f5fde6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd4357442e2dd41754025bad9ee1c0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fa785f67c169353680fabc37f02270115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6e902897bef369b0b7830c0c13441b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e65d6b5f1c280bc22d3c911dc0a787117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a075de580c9d720588561b4fd140ddb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe4e6a675be865a862ea190e11b4c97119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24ce29351b62f86ee4e4823eee3f98120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c692641efe4606d103a76f6dfaff35121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04514cafa913629b40f3d0ad7a149b2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9163f19a61910db8c32bd26ed5c8327123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3d74e3265f5fd4cb909c32016a615124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8a2ce6f31f2cdc3471c0a22d70fa4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230d9a6ea9b928e223875fe8d2ee6a66126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e730c4bbce8d7f75512b8eed0cc0279127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17481881edcb1d5b073181d8129c1db7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5d125e095345d0fce0edf169b07aa0129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eda9aae2cf2e868e6ef1c103f35f7a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782e267f632580cfec0e08220487eef131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95491cdd1caf9175a3dc206a78b995c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ecf5e6bbc62a25a406cd4002355931133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91caff36b31c38893bb3ca47fc9c60134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a4d72228f4cc0f8f09f23f69852bb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486ce465a1853c15afd352f27f6815da136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b015471da102bf0162e856a5390fa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1185125adfaa8eeafe2724f38803fe138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30fd1f28c1f9addf82209b4b4f01aad139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71aade30d0f6ba283b7c16a6c48345140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b8e279bbd1044e7166730773921dd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459383eb7e222154089a95e27226886142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbe5c68cc114c481baef69ea9ead6eb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc927c3dcb6198a318ba05449ee1590144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66431acab91c7526afac95ef164e8cd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12792a6da59354673e8d51463d8e71146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76db43f369a41da9510f025c589195f7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee8e95bb381446b434ef08e0ff224b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73767143e80ea889ebded071c9803c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1cf12f267f8bf80c2532fb9a0d219150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c245142c6f73dad10c987e904779b0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b3763648742afac6e6acb4a69af11152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3479b14bbb6cf5a728e1edb8af5ccaee153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1979b3be0d30f6c4116c8e59f1d525ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9865b4166636c7fb45e209e613607155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57693409469832de13620245a22f1c1b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc9662bb4f51c918dbd97b0d57342b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553902f5703f3bd9df471be23e58d0e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4381f98d06f77c7d483bbbce1c01edee159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55821004ccee7c70a66b3a62ac1077d3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a119cc723b3d44203d26a59ab9ddcd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d64b1bda692a93fac31f71a9f3a9f3d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0614d9d5b2766faeda616e1abc8633cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49887000cee5fa677afd8f4bd1fcadfb164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd424335f775ccd895a2fd6744531f93165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367fbf45fbb573cfdf0d14a2067ad0f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bb287d0a0e05116d9d71236f71f43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447438a1eed9953400e505b1332f7517168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f442196d6e689405f6ca41069ac2a8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895dc8e7b4e53f3adb7c0b04dd602a71170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706547c9ceaceae180b43a75b99740a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc51897c3a27b7e39c542fd7d6099e6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97085c8811ecd6aa36dca2075796431a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893ac102d598a4c9cc281fe2ba6968a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8457daf6b83715e5f2742da03976e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1efaebf2d76d149ef86ca0365a819c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1872abd62aa0e0dac11b1cae9bdcf6b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd40c18fbc48511f19160c5a41ae07a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b6afb6ffd0b5b9cd9c7235a47e50d1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942bd019bc52dc0a772559df431b6d68180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1235f76f13cfa9fc5af1c47d373bbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4e66d1b335f43a6984f2c7f8f101c6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c192c80702219fea809c46fbb6222183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a91c0c9ed05ca09805da9e380c4048184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4429075a41434cbf1ac2d49519b2d2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f571bff7324b25a782f3551f5691097186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5296824d04e1003b30c9ebc1cf9b415187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d164da891e12cd6c08404a3c543037d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526055e445a2c69b61d81eb443827b3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b724802048538be8af18d92a61efb3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd4ac2a1649638829bde77d8e2dd9f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58120c2ccc02ff47ebeb8986522f6fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f542172d190562250eb526f96063dae193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b497e269703f22e2c5ad7b00a6ea697194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adb3b0ba3a8c8d886f243d41e8eaadb195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c37d496d2cf61ed6d2bfa19d87082196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd65a8df695c97d787b6529362055f40197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7647668886f350a9cda614826cc8ef2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1874f752b3b0698287f8663be75ba2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58d3d5bb4f916074bc46e020e5031c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a4f6ff05e2eaa35d2488c789e14287201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975ae02dd39ae9c4f2342c4acbffecb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cad37d8b4478a535db77ef5ee96c2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a24df37d75ca6f1896a7f1b13765c204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2963c69acd0bb445668c64674a09f28205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956e6655cfd9214ad17cebc677f762f9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2b824185bbd8c82c08ddace01df4c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def6ac14028fca433b8c0f88e5834fcc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e62a2bc6acd683ca9edef42ae39ac59209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ff2f3a9e688d05da939819044dd752210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7260d2331d586d2d929b633bd3682c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93be60bc7b3e8db516804cc12a2d00e1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6353dc09b72f86588c8722183ec1223a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cff615ef05adb77aa7efffac470aad214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9d7b7f86811866cadce33b561abaf5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6de335826cb9cd27fd5c07aec0109f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771f32590540feb15948c4bd8070eb11217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a691e91b7c8a81f32c89460830192763218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacfc9f1edd299fd1a69e92b380ca1d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7b8d3c9878196429f7f1552492848c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215cd1ccd79ffb8aac10f0e39b5fff4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66208320cdcfef2c8c7c3a7acf67d230222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deda8626f22718c4a3bd8505b85a8fb9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aefe3fe929b7086814a3e541ba9636224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c0bcbfe114c8be8f102fa321637e95225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e100c00d67e506f4a57b2d1c995b68c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b062c509306f71fe5cb234bc5af66e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a9029cb8b24f302b136d4f9d274ac7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b90ae4685d7917095fd387728d375229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65391650276aaf49d3393c4dc5ad0a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b44b15c1c03ef0a6d99bfbbefb6833231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfac177d3821785755073db43f65d95e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883000c6020bd1a2bdb1cb8d60332eed233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714953565b74bfd1357836fe6dd10297234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00cb1716500d4013abeb9b506c4d632235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8a43b088bc74d5b77f36dd89b4ae20236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec74e05f7f8263b03f3c892fb369dd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700db17715975e7a55304de6977e3263238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc622716fc5343d5205c6529c56d311f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9043805b6d7b555983a1753ba2831f83240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f3c625d0386f8c5d26c2ef1ab2e6b8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141458b1e1b19fff6e794ce31e5b668c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e43765c2f143ddb402135c5cf4561243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b23d54d78822527aa0a603581d9438244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812e990a5526b3229ab14a41c2ee62e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d553cf740c6316a24cb64f51d46b17246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758e637cf9caeec6581d09a2df4a11e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d821a31fbfa2eb617176405c000da2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f3cfa1f94bae01388c9810df2b5a7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dafbd2e852564a760ca45d62852c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb693c2adbafd383fd20c3e81e3f6a72251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610fff2d772b95e2b9eadf02cc09b0b6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf32ba9dc66a4e6510818888c73abeae253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d00d0aaa495c96c4f85a79be26d079254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a49baddc0066a3797966840d5d2acb255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95520ddc9e5ecec5b1f2d576553f95d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcbb099ea53e2bf21a5bf0b8f5a4cd257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0d19b7d567bfe3339c410c539791f3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9f899214bf081b4a3b71c1292aaf7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15ec23a8705a9014b267081171af88260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e2504693b45c62fe1cdd28f742349261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd4bc242edc7ef77029e541955ba34b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5e5aafdb31e9414baef48a6a3c7d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f38f9eb0437bca93050e8b2c866566e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db93225fb07d5b99ecfc42fae2b3c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ea7029ac9c118ac6f8f3bdd72ec3cb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93088ce5e2fe124b2bb97c664737cd5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389d3fbc5b48ef9018231e7b95a1142268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6c5546e15416fe590b42a334ae83a9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a4d737e4621adcb7d862beb4c97327270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9ac6f45e59258b36e305a440696f7f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df36704c7bc5b969f8b67b300c07b628272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3774743c62c2808431aa25f9dabee77273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08122ce66430f6195c24a6a26e200a41274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae4d949e6d05ee5d31f7fd93a267629275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec300fbf66402f098b904dbe4737f4cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894d2793de63baac79643cb69ffe3fd277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bcb41eaae35b58e6eb83e88b2d8fe6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99fcbd0ef552a82b7f0654726c3627f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6957b59b8d92c614cdabde7a7fd1cb04280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04a32f58f1d711e32764d3881408f1e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eba61035b47b7daac8d69a7093cbc2d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c17bee3ffdcb3cd5f0b1b235729c71f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b25cf0a9568373563f412965f06a342284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd7f57f8f541f1c1e62b8e249ac3a2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaddaf600449a0e7c0eff4b17ded931286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae572fabdeee5e2652a4771d3f7e0f6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca031c3d17ca47922ab71ebb56116219288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd617116d65c8499398e83c59b1a9f1b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e60d2549d66e7c00bed77280064cee290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bdcaeb2e17cc075a8d0c8283eceea3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f60748a501ebae768c77edf52a10e292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf5cccd21509bc344e07b7c2e92242293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd1b98a390bca51aefbf6059881ab11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936a2d7ebea9ee317c13eb9da4e7c4d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4ec54cf6864828acc8bcbe180b9204296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892be45895e8e2305f665d872ccf6cfa297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb72182a5b3258c72318dbb16c181fe298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c98b1244574a5473798c42bdfe54ad299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104390cb3a2ffbb7e2d46e43347736f9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822679a85b1c8190821408ea5ec7750a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076901a0f5c83f3e75b4c2ae2c275575302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09409691500c222af0bc84c700192996303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525138ce282c16999f0524a6ae20eb7d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18feede6a7e168b2775a90831b67e89d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c15eb3c5393760a6fc20880e96b1ce5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0188a882fe7dedf188b4852d61a6a4e4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714ff5c1ad3217b09c0e1d35842bec5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c51caa9ea650091262f69d9cdd5d764309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3bbf4dc6e823d0e0dd858bb87c6d29310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa294374808b3c528458307029721424311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187a3af74ec4842cc6080964116b06b312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cec1c64e2380692173dc52696dc107313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb99574d763e42a4d8ade0ac323958c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ac1a23a94d500ff62942c16a7c79b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b581775e5487a0bb4a525b6c2c80a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfd418be0e12e1a7ea18935b6a19744317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a300aaf7548a1441e748a6e7aa6cce0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb77806855981b8721218e0d1acbec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215108ef964b9ead4dedccb5c9214fa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf1445604de3ddd2b0d309a6d12ae1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef015c50e49634625bab4dee5e92008322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38927d69109fcf4e6a611e027a7d8637323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7097a4362d0c87232a8ea7efda90c9e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964885f8a0b896206bba817f29112a58325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee790efbf53c2c17ae6ad48fa50df17326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66572d179bc0c7e17c94de6180467c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa65c9ed5a81309991bfe05827586b6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae65eea7e6f788e45308e0d6bf31a9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb6851628b1a223bb155cfab29373f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd13e51eb0f7001edff96198e558dbe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3c2c91e4a36677170202c6c8ee0ec332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db63fe6bf7db408ac7bc7aa7fd45e7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47570f1e17d2703f1035cc8dfc248faf334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1d1fcc7a2408180153071f181e8669335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1178f11e6fa47b1a94e64dcb95567017336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6ddccb4d302a02cd2bb306c608ce0337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efc4791d05243bf2b85e70ef08f2777338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624ab38a4aa282920f986d92b47ec514339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a80662d1307e54f8517f1c79bacdf7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625e89712b08e28f550c314a15ba1b25341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad705ee849b7daea62fb6b8fca738898342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb720e12b9cb7be3ef025dccddda4a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df6343f3a978daa348c6cc67297f2c3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18f927e426e262113532331df00725345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f4180a4e29fb22eeae5661bb7a6e08346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853098ccd0b985717f5ff9efc9116b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f647821d4950ba4e0456ade3382c108348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0be9880f3cad1a6a1a83bbc68af1c8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80db02fdfd843788cb44f338e7fd2db350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fab871c9c8a75a16c6c3c6a75d486f1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0264750a97060fc1cb31b03e0e5cb5e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d8d49500e46c306c79e9f25dd48e63353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9b58f67aa07f5130c0967d74a8b14b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6a7e02c2170836f0a24fdc9cb54b9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c29d40914bb95ee99daca2adf58dc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69086d0ebda300ca0be48f4ec8fbe9dd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d1925310260313c3d1ac3238b620d7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03950d2b50688f71e1d796966a043a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99704fe9b306bf9d8cc43e042468fa7a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3045af2217f35686c7e5fffcd56dcff361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c8cc4f463592459c405fa06db8045362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd31dfee339da91b1ff5de651d334559363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1165d9600c2510e55b1389880324c9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb2382129628b7f99017935f722f0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8223b5dfe2e8838f6fc2e804b6915b6d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d251bdec87335485e5e4c6c874a4a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cac5afd5ddc7b0434e07f26e9930304368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b5fdccf985c60d1370e90d5d6164d2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f5c0d6a7b2ef39d7beffe9afd6cfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88e6e10685182e870247e90af85d4c0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611afa228635020dec633aec00ce004f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a64208afa34bea6abb9a0ad1856b4d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c71f10c9bbd5bd37c31c4effad941374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b4d2340105c6ca913de7dc8116a6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa8b2632ed658a679caf1dafce118e6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c94b4173369cbf282622f90ec9c77377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dbe8d48e8f49f758bca3d9597754ff378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba4a989a8816fd1786a668f519b7190379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafdf5e99db5f0028afb5cf3f7add0c5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf87802bce16dd364448a835a5a314d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6394dc7393156ed4cecc5edc3a654584382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3002d0ab49fa7a2168a8065a694753ab383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc71f91fdab3bba9743e741d70e29cf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445bce95e24a10c38af51175ac227c98385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63ba0ceebc48d5806f4fef0660e1b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfdf9db8afddae5aed6e47b18252284387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cf1cc391c1370b424ecdeb9a35cf6b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c5c933977bcf3c7c3a63569b3d87d5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb2c10e968cd74ddf04f95489578adf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c9c70c16aff5e9f5bd481668e1dcd391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee90a88befd7f1653f1c3b8f2a15a8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea11acd6862b8035fb5081cd99262393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5ced832d49462913d0bd599adb6962394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878b4c31069e36881b3e89c327a5661395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3576332acd061ddd2d585509b5be4de396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96838162150fad16250e0e03c761a4c3397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef69aaedd95ab93061cf8c969c5981a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2188ee85d91bf6dcee8d83e18024997a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a546de25d7c1caa8b4505c1045e71f2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63d71f0e7c40568c602d72c87665f7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90714efc42331368e5c04de80d4c598402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1732f98be1dcc070c589147975f39a09403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1062694eedcc87be267f028afd727a2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04abef9be43b82315df711816a5c0c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf745d7f912b7f46b93b8f677e39d219406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f6fa427181f45a9343734b6d80e36407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd504c4c82a0f0d5d9375067634ef5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f4548a5a58eb77a15ade8ce34181fa409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f8c7235985eb5b89b37834c76249e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc684bd38f43841e76ec8e912e6d4404411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b902f69c7eaaf3b3729f99af93c6a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08699553264c9251a16b128a9f8dadd4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eb703b7f1e0436023f0ecdf9b3274e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4828febe768399fca382f5b7fe3f7b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a8e29fc4552f1350d933bef09bd0e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c260a839c857f3cb2bbc44fa084bb9b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63155c13dc797263f035b7664ee1ea0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5bfae9ce7ae626925f44671999e298419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eb1071ee1a85c5ede003e6f5b26959420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec80ab875bd0d1034a922c5e94b5d25421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5695730a362b9212aa5c4dacea762422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c57e5c89cb690623e29bbad6f40a91423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d728bda5781298d54231ba7e054809424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f8b64f77a1aec2f633381ec3927df1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b52adfcbda4505423e408ef928e331426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402fd291b1e5fe8e7b3e300e98528deb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c099110717368c1d47c31efd987a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85efbd71f226b952b381593f8f07102429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dfbe0b47a956b1c6dc68c45f9394b3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933ab6b64ae844acc2be0f9025da4edf431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b1de13be4176d27a0416798e38b334432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2f2b652d9a58a1a6d95fe532b1546433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb6b454f7a74d2ff30a67521d0b271d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79b5f172bfc43d8935c96eb78f8167435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abeb6bd5f4fdb141f763daacd754531436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48376807392c017b0f10a42a6353c989437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55be79d3d894ce5685aa80829c31e74438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6813f00794647d507ef61de4d1ad561439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66466ae3d23ee753d5f00aba34505ba7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7665b85c755936afeecd4571ea9437441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53b1ef25ce0321821afbe4658c49d12442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d57ed46c5f715d0bea55454456fbb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cde009df6a65f8952a092a119dfc6b0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71012220779afda2d5891836fd8f758445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a877116b288264956a112289e7c77b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc201d4c26a2af9f8d477ad1dd7e74f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67778dc556c1c1241e809132fd6f06448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2258fa23182dfa523fa829435a75df85449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7bc2b6b9ffa9ef69f4dfa0d02ef6e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a365f6d5c1504e638e8a9db1b1833451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb4ad7b52b38c9accb0b2acea9b8e6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b239ed279a506f43d28412d1de03dc453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf4914117c5b934aafad0b50678bd2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5689b0805790191ccf369e4455c56455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4965b1db158b62332db914d33c93170456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653139cb38f7b7a4c822578afa22f0f5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed44d799b64955d53375e9b93f2f276458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece6259e9f5a49e634ac528a24bb68a6459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c256127fd07e4c0a5ef7f9f4f7c9b072460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5827db7e8a0dae70537210dceda74167461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b367e44268f3f117dc9434d96234dd33462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c954552af93c3f1849ff1aca0b6d33f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea271a49cbfc5f6434c4572d2606894b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512694dd9075d385bf68f89c7cc3de2a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba37f82966897153a30ec2007585d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94159e6b6750e1c85170ea8a696c17f9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c53c0f7f660bd6a639f6eda0f86dea0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b7461bff6fe60c8194e30f42f5179469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba158b097c2945efb70e83def38afed470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b686ad471d4b1fa1a07526499eb550471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655787cbfc38cc6e5a38fc29856697ac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30c321245c465886d443de4ecb5fd9b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3f3e4505808f335af33e62a3f7a24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa275d408928735ba0054d4159889dcd475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00724ec7cbbb374b4425a5d70f3c28df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9d1c5024a351fa3ac48b0471b7cd3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d676c2c6b7703f4df20fd799cb78f5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac541653203d9dc15423440fc7c10c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d23997b11469b334f308464aef8315480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457e40def0c230e85eda77aa982278f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e90b142fd1661fdee3c430d7cac18d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3bd740ed18de472d97b7640f595f2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054679b79cffd41b43ee976c314ebaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf34c869ed00b441f9b069f1040c738c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7be12c4bd2a74ff0049fcf3e47617486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce4ecee9aeb379ac6628aecf52dc57a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61995046d3dd50e47d00c03baee6616c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba468f3995cb00341d49d9a6b27ac78c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a06700f0be5c0668e3b1263379dc64c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a28b19e5961645c8e2354fd54a28e7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771c2009c906a0f9c81f9abc6d341691492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d5d8bca2cf711827824be2a20c3955493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34e1a631ebcb3d7cbdf3dbcbcb761e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe519364e7c98f3f2b288b3de6c8f6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6074e64b4312cab7c5d4c940175aa5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e47601dd33c64fdcf498370b510d22497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5f135444ca9dcd8b1c79ddd65fc4b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5dafe9541a69114d7a426e6823aef6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a869fc3ccc7d21916d785e14539cef3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dacdea663addc6d37ab9acdd239e68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aae814a3cd627a56e1e95405c947ea502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e13cbc62a459ec26b3ea038187223f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff027c89be92fac140fbccd0b063e22504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fe41f15316db6b3a4ff6fc2300fd81505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d93ff8ab46b9030bb776848c8cfd9e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77d32fcdafb87d0a4c128ea4c26c47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046dc5c1bb6e47963adb0ebe497de48d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa056440a60b6a8b512db93802fe3ffb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0988bcf06d4eb66728b574da3c9ade05510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f00257e9360e85e4ceaf1b90ec9242511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6e516e56664ee98746ef32d57f306f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491342aa94bc9ae3dfc54939e72aceb513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0c2cdbd2b230f11b9cc73f40ca913514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b015e39e5e14f63e8665adff588ccf3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f2f7908762ceffdfa42c63929c124516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61da96b3b5b6350d14d630c51001158517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c021bfa515ee306460e41b82eb65a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8392e9f7a7b759545ab53f7ce09c486519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1566176be38e18d3d313d93b308037a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb89553d635c387daaa68fd7fbaa5a62521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b4ad62b6c3889296c02a728cf61d1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192d78de169b1b3af19e9c5ca2808c2a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5186b7a1958a6527433c9f0a91cb6ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee866e6c935bbac633b4a947f08445fe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5bd4bd34471a898b71cd9d66b4d954526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3ae5bfcfdd0f6f978f24def94c094527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40503c05130798c25f375cd088be551528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9565eb46bde5f537434f9d1f1f235e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8894b8aa5d14c310c75fc953c2f13094530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b327f6badb98085132d4967cad4f0214531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6852dec911992793a4f13b54a1d33039532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce06019796abc274be62ed572636c49533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa94f9a3d18bca1a4cabf8f67c762675534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825164d8db5a49a0847515ce33740b73535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b144a7066923681edbdb6244c160c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead498d82a0703729e551af38820c2a1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795fe4ce37f8217e5ac5d69b0b5ca079538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218f82e6357c1d280588eb3b7b067c6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e780ca1ef83470507f4fe25f9e689a2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194ade186e07a35321599d45fef4765541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7bff5ed784aff064f03d368c8def96542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7072c68a2c39d6806c9be814779cf76a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a6c5fec1aea79a13971d693d001e7a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d45d32de140297dd2a8ab8c962cf3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0d7b5a4038fdacf2d932a4bd2010fb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae574e62030c27504cdbea4586abfda547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3060c8c9cf0810f36b29f5b0dff09e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88c52b3e5cb4395d228866e03f0598549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49af6a45b5e8ace8a8a3ab6bfbc19d4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefedecd9cbab0b4978bfacfc74864d5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050a3e20f76c9b4ed5779ed47217c520552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd68ea8121fd8ad7a694170560b97b37553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1061ece04ceb3c4b20e054866fd973d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a50a30508b5e0a02e552361954ce881555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371e630fcb7b6742d2e540b684ce9b7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f94fed01ed0852cc765501ea1aabe557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff200e546eba627243f5598571fe312558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b19a85eb70d28786f4c46401298459559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dfbf81f63efb26b232b0deeb6ea04560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e82aae77715c7caddf9f93e0f20d0ac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042b12cd96a790f2ac13742942b8b64b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f84557bffae07bf24214ffef95dd3563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fb367682e6f8c69b6c93d77f6ab80564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640493e0969f13b849156bf50ade7531565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13e1973384ce2d44a83590e16dd929566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb40d2ed45fc783490aa33bcae53526567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e254da6b67a66267ab0c188bbf95b484568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67656dbd1d3135a18eb3cf89d488d702569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b49e8faf95ca83852171db7415120570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ca6bd2d5b919195575eb120b2b5e8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cae74c86ea86f8ac0e56bfab86e5e43572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e73b8fab213384d133d8df9554b65b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7926acb361268a90678db9ca12af1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1625e90747a62e27dbdc1a6bbbad9673575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0732cfedecf767caebec8523b0f2a0d3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edafc00e90a77a7e4ea1d2f6d9bbea27577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319119148f6312e9be99a151ee9faf11578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45302a562979ce39bf1ee9a200c25803579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673ce9c399f74a30f46d40e36e2a47b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84b4de850c60cf80af8d8f130328068581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc456b646740ebf1dbc332772d478de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f630c23e0c5e142867de1f7abcdd9a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278ad95622eb4a834bf73114a61ca552584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35575d93ab5a51df391c0419195236a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667cc8068923ce7b2dfd77cc0f59e970586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b382d1c525ad3caa5da2c8d6f5ddc5c1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336cb4c1dfd5b403201159c9c7ec402588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643dfedc0fc61a35a07be2684884effe589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4de1ad356004419af231c9a31acad4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ef618a95d8ca25125984f587df790d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad9a3c8230f85ed165c2eaf8c82a6e4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f416b990863f2c2513ba048d28b595bf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45df012927440245857b240957f1657594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815ed8d67cc17e3ef4ab3ca9dfc79fdb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547e35aac139e0d2f883a7731a7f8f3b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa360fa528d2c4ec088ea55ec674778c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e36d58838c1f96546c2b42c756ab63b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545852998a54acb63c4a560375b84eda599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dd9591df2a1d070bd910bdb85affaf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bd1c647ebda30f80492ed6d8ff5c5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d723073e16b784466f9a8c370444803602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a6c88daafd01b0f8b8c6cbae62a37e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaed1db065a118e3954a808c9fb0278604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4c1091e82ed6bc41abb4bfcb00c1c0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d040b263acff36e62b593c5c4ace56ca606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5047917b469574fb4ed75a75f436c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b66fe32b17b8916b6e4516d6eb85724608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8fffba3904da9fd7bd0609f718daca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d84a542b44fd56a3668603f67dd0d11610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd4a65a67a2472b24b33231ef44b4a6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883b62307abea310cafaef88b50f1a15612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a98957f180353f9b4985bf573e784b2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d039ab2a657da6781e5d51be72baee614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081417f5a594495c39abcade13dc43e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7e03f63f553b56a2291286d8c974f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcef1a5dafea8d840d368eac3e16ccc617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d8cb65d38f793a21bb806a5e4e9e73618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aebfe09446aba4773618c8fd8c2d6d9619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ced9c26b23e22d3f0f01070535f7de620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77241dc2ea0caabb0ce35037201ac361621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d221e93bf5c689609f8b6c976af4de20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637fec2f2163b796e3c52ad754914ae623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3ce064258727c65e5cf967ee3d0f0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad954278cd7eb479c079e6e6dd9b1499625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38cf721e0c10724d1783b30540b85c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323d88e31e6916d8acb3bfca66fb54ef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5defe3ad5f9626bd326f9eabfe55abe628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0bb01f08ebc70e26914b7ddd87b2eb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a42096779ef84aa7f01402c0f267de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f0c59635195789899cddcc254ee465631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0129ec8f9b45cea831ef7c9823598477632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad39196bd8f0ea73b2e77ea3a4f382b3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5995f82ce3644498ed764c4334eb0d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d304c2b2e4d5cb6f6dda0da79f60b816635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75604db1ddece9def5554ff5f5fc5a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316cc5d34c2c7ae45d5fe93edf4fa631637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbdcf607b48eedae990ee98c2836088638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08362b4ee235d5cd1830f601bf4963cd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18bd611fbaddd2cf1529ee01f3ef7ff640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802f944ee9820e7425cc3b59beacfc1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e719592cd02094d8850cd8bf7dd07c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988dd6849dd9bb0db78e218a7cf2f959643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29fae41c62243ec524f0982fc506204644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807bcc60a0ca57ff0979475e0b94a9e6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e9a3fa24139d99f4fe2467d9c55493646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca66739bdd0926c6b0235057d3a21e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5f39f7032fdbffc9eac02a39c1054648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e72e150c7ed635ae04fdb774c8c33e1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb65efc5263b2ea5696adca974b3dda2650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe36bd724af6b1554e41567ae4758eb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431b88e98d3d0117045aca658a0cde0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f6a1894a71011782dc558a3fb9ead653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e771e379929dd6360ae820ee041f67654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b717abc9fd44a1abe2f6e9baefcaf9d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0b1dcf547b099b960bfd7b747e9ba3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0410d8883a3b07e05c2fa1148ce30958657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e06f8613420ceea174d3a64b1b201e4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba59b89e27497f4e6f13782a17fc90e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1044fb144ea74c218154e78c9da5c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcc52f815ba0efcd2ce3925773f4b49661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec7c8cdb529f91c2b4d396e11374508662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cfc363f47e45edfc0a662f8b00fef9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ec61a973229b33d1eecd85e725b53f664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be080a3144b367ccc33f912a9af2c554665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86d8374169234ae980157dd819b937666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3eab81a8bae752ebae3c3c6a7446bd667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8aa6ffd91cc789add9c0ae07371696668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ad869aba4313dde62737ea7740681669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6f698e59d17b26b4bc2c10460885d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd053ff2731d1e9670c900c0a1bbfb0f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade40faaecd6606c5b294afa06994a6f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7450ca7ae5e78ac9d6de26b33854a9a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195cc6a27b4c1d8e4ded10fdd5b774f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaf3e60c79925accaa93bf8c8cae4a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e33cf9ac3e85615aa65a129f7c613d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e738195fae814cf1e307f9ac8ece8b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15794cbbaf4c089a2a8d475fefdd64fc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18a94b16b7a52c690a21011f335385679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc5a135c9889068bae4775baff54a6e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745b5bb954734d02ae83fe05455d4fa0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0d37ca63ff6d3b95f3cb83829a79c1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b16a3d867a749b2392233ee141d7edd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addbb465d1267287037dea45d0f6cbd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd8ff5ffe16e48e57a97fcf1078a0b0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a68d0513353ac54d04b9942bb161b1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add6d6f39e6f914302679de8eb2cdb5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db4d96b23d5c90fd37a16eac152e0f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32b94cf9cf736c0ff83556bc9d0793689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed17f5404dcbbedf6323d0eedb3cf5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96192930360a8c2ea5174aa5061fdc73691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f70a5cc69b63c66bb735eb847376d1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e1517c8e25378744de4a3b4ef8c66693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7f87e244e952859f1672d8df98cc19694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5837c5a690fb599203553e7a2db2ed695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3df4822f7d40eb99c1d2018b7d80cb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3959a0a923b4a0c7f62486cb238a77697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62aef0fae8fb8892ad87316d4073247c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e76edcdfc8b6f94d17151f8646c4d0b699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3144d05f76b9b5459ea4e2c0d66316700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f5ea24a4374390c775cd8d9068465701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d98ba3d2f4e1bf5db9053ef60eb8c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae568aecdb9aba9238544e773dd1c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d9e6cd61846e13c2284924cc3b8b4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca49cb9b789e96a3c623c30443575b9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e9bc2b8fb957f3e26c7ebe6a6afa6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537d1b91aa931b051799b3fad88a286707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fc8c6bad41ac263a3219884314bf2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0224d06d6b5daaf555e3cfaf92b133709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f323b6685ce3421b11f5779b442cd2b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331817bd6bda5af089736016e14ab296711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf93849a25d55ed56688d16026065c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44819dcfe7957e10d0013b7b3620955713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7aafe5d69d22843a7e0a592b8319e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204ade920bb82fda0f55ec195a8a4331715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbddfa3fdbe3230b4ecc497b2fcced716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434815b56e1d7caf2e758d21f7c60c35717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bc22408529449f4bf660189fd097e6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c05144fcb12db574f231baec5fa3be719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b385d5b7a3ba95f95926b2f7f5ddca5b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e142f048c4b0d2bdc44d809d52aa1fd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d199def929729b1b1647e1bd78fe499722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44878f64a201cc2333b60cd7c8b369ed723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bd02cef7d629c0184b1e35b960923f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4a50916886720ce8d31d8f9eaf3c5a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27bf7e217681ebb102fba0b05c0af45726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f767eb57dfdb39bd88358cfd33d212e3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5b595fd59e2b290b229d39858687de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407b90266c0eb252bc8cb32c403e3a7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03d30d5d0df010941f338c9e3d362d9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c024d1e3a4d975d61fad30ed7b687e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51701bc27f0c712eecbc77a604147b27732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de55a71e8e87ddeba3c7253a8389a3b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3139f09472daee47187321c167bd346734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe59192859e206271a9ef23d78a57cb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710389432cbdc43e6a4fa12985263d8d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ed8df98698492eb3e9986264259293737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa20e56fff97b7e911f28e7e555171ce738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7789ad1f27de55ce641061d2bb250bc6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3aa7217243f92e13ef19003df2556740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acfc64b931b16421b6fe7beaf590933741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47b4e198cbed911b4a0daa286a0a8e2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ff90189fed4bde5bf22d3035f58d69743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad3fce63a12e75075e6a048101d166744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d445939c0dd1f3796f43baecd3a1d6745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3afd3868dda0d2e987fd305481abe746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1f280f58898566b1644fffd2bc0fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494e0aa4556b530c2c47e3c5b878b87748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b039fca43e3125b930e625159edac83f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6935ca274f42644d936e820929c811750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce933a2d7f50ebc06dfb085bc09bb71751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7c5957ea471e5b3f1e4ad25cf72174752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59a4fb6cc9e923633797f6cbc292cec753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c247326a140e791968b20c4424455b2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259938ed812217a7f11cf3941d73af1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba6a64e341692679fd99dd4fb1bf51756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66b1c15bde9d1adbfc31472634dbd7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cd738916895ee304a7a9e136349cd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f55744349998bf562a14d66f8843dd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e3cc9f2f3e482b1d03181c2e2bbc041.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07618d80d5196336e24279278517d4fb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8054f1b6b315942920de84a0fdf0f03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f8fcfe9f0f4e6e2fc67b29e23af394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbeae089568c04a5d2c4478c1d94da385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ebcd6c4018476987fa0c4ffb2c0b0b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a67a3d1eeee7775899b46329949f97.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bfd1c32c20efbccc8ccac599c74d918.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e3bf0ca413bd4265b40d8284dca3c19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa0c974ebff814e3c23dff389c52ab10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648db1408c2c3cfec845161a01da21c711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651323842fea1857d910d260d5793f112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca3d6ef294fe95df61ae1930a59efe513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb40d9bc300e1c95d5f76c7d6947c5b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9952484d19ddebc092358d1b3ef6fb615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504583c38b02c87a5baa4f593e01486816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e87e41a664827592c5660a4a717da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee74f36af5ba927c885523f1fc045e6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41aff9700d235779e4ca5dc570e095219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4808d59bce155f3aebe46c070647a46520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2a46f5deada8d3fffa140322a1cf1b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a725a64b2cf8918662c73b0d9b377f6122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23deed088715ea1cd31775f77a63487023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179b3a33eed6a2d6f63543443fc1f6124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac74d33a2979d9475aff413bf72425b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff57453c7ffc36d41267699d3f6f20026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a552cb0c1a85004fce92e8585b0131327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f30e8943b10a1b4af41fc07c391f2528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19212d3d5cbf57307e1e931283f22d2729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d5b8ff4f5a5b4a39cc88bdcc1bef3230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9ca7eefc7072ffab20d2ed5834737a31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817bb6d1194c8b0387983246003e0a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8893365ab76ec6204bf5b26d885571233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdce626965dc57a75bd6e4169309abd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ae81fc7c3d455018283be79c1b520935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb369ddf56c2e091bb2c223ebdc2829f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c9164bd6c59b3d8ab1092819a95dac37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8820c83403e0798595cc999cde09ff738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c03dfc9c630207352ba5b85f78523539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd644c6d31a91c66bde887767752d0240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e13f413a7d24c4e48a04dec26a895341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4af4d56127ec073b8f8821db61c45442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a1c6c93a6b42150b0e4753099e51fa43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20ac972e2b87cb66d6e6bdab0f04b2244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b6cf8896c9d26bdc0ab712ddaa09f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239bea684f7424e2d6d0b6327d9079b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3ecb3cf232b3c57b263039f8c896e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332fde8f03ce0f62b937ad1a17d9eb3748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0328bd699aaebc4f88ae09ed3020f8c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a863cf68c85591ed3d54d26f73908e3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74845ed37518305ab2964ff6e1867951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c96276077833cc250b27df7aee4b152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9404f59f7504381139ef9fe50c97553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd6221c35804de4664bc25cd3359cd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fa466cd0660845437af69b33c04e3855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1340f1ff1be61d224a05cd9d834bbb2c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb15c5490cbd9a1eafa70c3f44fc46757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19c0802e727c937080e2eae3c4cb0058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea60ef6476e05db200c48ced423bf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c821518158d5beb06fc584001f63d260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446fe61cf1e3cc580c9e092fbc63e0a161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927134a81416f39b6d287dbdaf4097aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a82feb281f81f55f705695a821c4d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63728afc351051237a68dde71cfb12664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f163e6f3555cfdb9cf50321f14e75365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5162f10b7684a69bd50b1077a8275ae366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d9a588fa0c7f7e76bba58bb390f08367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8b02f6fa8ec3ce0652aef28b3c47968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc80b41902d1fa7163193d11bfbdf369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b931dec18eb912b8c173affb5536d03170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae3bdd44fc0cb91d9e5e34ab8d0903371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e55715573c4ebaebb908e1fd3624372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c33a059dcdb966c43656630cbd2d673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d01c650fc0419b258427d759b7f77d674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198efe9a5bdbdb185255a99b556a69dc75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495528e6e4eff0e505761da94f504a476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a15b92bed8ab2b35c2a35562810a5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6b0c40f6d7542de4ff20cb05599ed78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbccc010a3b92cb3502de4f61f01f3679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a98b8d44d0fa9444b39dcf708590b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c7539b472bb1a8784a908fbccd30481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11176203674d13c90d8d11b4cee17fa782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d4a5be9c12fbf8fd80390591ea38383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa446e4ad71ec27545a7c39f5b2627e184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014c565f06e5480d4d757fb6f585df185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383692efef068a194f0e31a1782fa97886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debc46bee075d730228e5f25c1363a3387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc7f224560e1955c68ca1f09e4345f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b171384229750a6499aefb35c81072289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f2d51b3657270c0dcc8799d50fcc6b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e2e1317c24359fdeec2b461d84605e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff58c57fc47463170663d3ca1bd8fa792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d4043936c6740bb5e75faa46f97a3893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e41515cbafb2e4bd38eae3786083f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ae5fce097924ca744fb6aec3dc6fb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d982846ee9a4f150029c2ec942daa0296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1dcdd97bd2f17df37492c0452d28e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440798014762e301153865789daef4fd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd5edf9e37bd9b70b092e72225096e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e396fca4ae59cb454604c6329bf04b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977ff7cf0810daf637fc7f865c880d3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01519a83cb15e82dcb0372921ab1eca102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee68a2d0cf3a83bdd7385a99c6b6a70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731fbf975472092d7633c68e7a1073f3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4510551dc402dc4cf9271140023240b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece185ff35c67bda9517ddd29172ee7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f537e08701082b0a16df19b9f3bdd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da4b16c1370e481b74d3d3ca211996108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cb4d87f6417843f61c93925914580a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b80d538297e97a67f754de59745648110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1874c30ad8d9fc09a52c11f3d9764ff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af7608e8fe979ec923dff1acf518f81112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f488b1e56a1e03c211f1b4c4056e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53a079be7062c611bc4ed43d940531114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f838c97408209bdfb36c4f8f3c19c835115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5258ed614cf2c354f8d046750413ad0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645a59158ba30f323e9f6749b5146ed1117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7a1f96e4e65679d58a7e70bdc7bf4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f0a83ffb44b89d4a2c516a7d1f4a0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff53c357ab8c01c5b4a91e6c347321cf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb0162c422af786c5c72fe32ed2f82121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477596d044c5d8e3ebd9de6cc7218006122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c2eb3bef11edb23ca443af0881067123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb4fcae5305e81a40dfa834b77b7b92124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f24988c8e4990faa011f78e7ac794f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237677a0c55a578b3126657bd26cc33d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d5214ab853ace8f9248d9011829b64127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1601cab9074210982f427f4577ca323128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21afa97df1529ab76335fa2fb0ca142b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bac5eafb9e43bfd8c8c266a923e07d9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f06217154861b24a098037aefdb4f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f8e68aa6c817b82564049a7adf0a38132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32647de7c5ceeff59b229919b4332e5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daf009d1a05718d63f47b80ff88a6d4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737793cf9ba1db5d6cd0bff4d2085861135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e10923f8f22f8f7956789ec98c4bc3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8bf64826138d60691776282274959d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fe04a74208e79e478dff47c167a9cd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcbac85f476951e7f352533cf8534b1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd00e5310713c2ff77d309202373c100140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2dc994b4b40a41e6b5b221a25c0ed26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ae5d056cccc40fb18e9f7dd7e9ea0b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d269e331ff551a66fa4a161f848fdcf143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8681f299333118ffa4c5c3c04b0e4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e2d6ef518ce1f9d3e3a016cf4e171145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a0c91f276fbca93f880e5ae0834bf2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b282b865398b637835b79b995439d5cf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe5784d476d4608012f43b3f2db1d57148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b6f23ab11265e928e184917411cfaf149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591aec4d57cdfd7d8f661df6efae9d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380894254d766cd7049c59b79b2b1bd9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17876687bca74d63e9382caf99a081b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca7cb9b24d71dd50306ebb18c621ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f930628a0b86e5bdf2e583eaacfb70fc154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296d5bdc45f14445fabf923edfe75dee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650613d3076b97f84bf6e587d212e86156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc36a3acf5f70ac738068b9be2fed6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4b1f158d59916c3b4b7f54ee056ba6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a42c1392170c31149cd53f583bdb65b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabd9a8a27377150a42c909d832dec1c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521a9f5d8ab6220b5804fe969da4778c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9b319ca8594d3d8ff9da0d2424def6162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d648e3c3e464d187bdd15a7988338106163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08023a129048846f9606047f9af26ff164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9e93ef99c3defcbdcdce0a00af212165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b8de36c61a059024daacbfce8cf1dc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764936c4aa35a4a994d899413de42a17167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e63c703b4c5ce9011f96823199a8b85168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6946bcc788b29b891e1af99289d8827c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3b21bef2a500d66a19f956991215e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210842275ba9b2b76a9043759d4c4eb9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0548c2d93b573754bb6a7ff7c36de172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89baa01e3f86620dc9200da5ad1381fc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cc8104c30b61f8f8ae98d4e21c6ca4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe802c2bebbb5a19fdf200719488af1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b78224fe9674af7305858657bff66176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25211288de8d8ca8332907709a777c32177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0981d51765028934a85876bde0238178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e262e543091010d17ed84f4f16eda3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05169873a8d0e124c82131b59e3a06d6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf693a4f8fc6c39af65d17dd323b91b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1833fea89cc5aeda38e0efba18f2528182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3776541918ebc612bffe82c5761006e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d8215d4c1d82b57a1ac8824f549034184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72b8764fd6e54ed21d0b2fbdd81937185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45e275f3367d7f92ce8798c0d7f3ad0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d5d6751c5a41bcf4b11780ae45fa8d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24015b98c1b74071bc8242bc3a717c0b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6cbf7bcc78b3eddbefa1c4e40bdd8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628180c24368c31a8614676c7c47a852190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8f8e5f818b0b640972b661d92c78d6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda3609905cd4e7c3758ce22b5f0135a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eb4500d377c9ffe645333db6dee87f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2251d420a7536c5a9900d0ce64e1f80e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd6fb5cfb08585dfa3deab658f997c6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75025115ed6d6ab8430294a6aa6bb8f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d8974238d40a37477d8cfbf24732e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5333c59252aa205ba9e709a5584272d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69920f673c292f08eba570469dd0bbbc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b1be503f652eb6b0d7cc20a504e2a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce4b68819005dd800e48bd5f759424201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5d22ab114fd3186618046f3faa067b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c5a92a4ee731ad60113b013ddc8f73203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc6eea547f699cb0dca4edd1be991e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbae5efddf1933947a642b70c07104205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a10560d7f47498f8a179193b67c898206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0c330a4330cf507c5cb65bead314ba207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51d19f1d9f27dd6a9468299df7736b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b94f3852e79a952cc5899375907793209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a07fd4676cdd6061e90e6c2a9dd832210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed5b4f18e6e5616b75cd7b37f51ff40211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f96dd0b095bfa7ed5b9fa0d0a981335212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715fc423ef258263340a66aaca5f596a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4ac082e79f6edd1b28c79b1ca7d9c6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef307035e1deea9a7f7f3199ffbb966e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca7aed9f4df82629cee161d18a7651216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb58bd3b07f42c6a8f18051eaf800c15217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a832f46fda98d0022f92b148e2d2b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237c819027f801283cbed56c3f5e127219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f73bf748000a4c1a400ddffce061bed220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6dad7180ce3e866488e76b82f678fe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c94d66faad32c31fe90ae41aa3a3c2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e47f81a563b382d2ff02e257998ec223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586eb9f36945687e3ae7e660cbc1ab61224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b5d55e6de0fc71f2d8c29008036495225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e597e60348afc1382601699517d89226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b8c958c9cac90781116bd4385a5cc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be847d8808885bce758e2ecb53d0b4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6545f56958e3a7e0017e6fb922ca0f9b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f677675b9e49da9130e8119c35965230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6cd349a6e581a7ea8b7d598b969513231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735afbe45800b004e5e51c5b145216de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3adb6d9ce2b7a9522c932b0b2984dc7233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a372fd87a323677ffe8ed66abee19234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b178dc079a462b4e142e87f3879b106235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f7d3bc110ade71dc875647a3fbf8c3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e164591223d8a6c75e53953addbd1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a50c50371eb6e81639be24970f6d4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c785c0c31e4d3c8be78cc20675a7d1ee239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0912cce6ba8290345ad5ad4212f9e2c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c47cdf8c120a12a02687de65f7edf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9385be6f37667cad7630d84846aa103242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0ccd1cdbc31132edcd6a8770145ef5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7221e02ffa468c6c326caf02f3bb45244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ebe88bb9073c1a8482bacb3f35b2a1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cfed2c7d16076cf9e93b9be27c7f8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2252b5ae076ea0d9a66b8f3c602ffa2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b8d795ee8ac92c1c04591c4f65e04248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fef5f76c80209997d8dc8c874dbd02249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba4d9caad47aaadee5acf0d40ef8d5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cfb2305a82358e125a93fca27b0a09251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1036ecd63b3c691acfd56085e5630a73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d51196a17adaa3e8e6f910ae162727253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05801c80b1ed136ef472974cdcbafd51254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db0b836d621da4d604cc2d16666579b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b66e4b62fb5b8d5ff10e2bfe425aed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6be5d0b8dc01da5831716019947576257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a61976319fd8fcead9508a49eb3682258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49e269e33c55735ef66d63c6b3ea5c9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638420be089ccd31520b86a621511325260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda08727572c00652cd4d945281944bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb613489e00262d645e4ecb79b5b941a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f580467830d4c621ad916cedb5c1e8e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16eb05e8a63746a8463f4af9de5342dd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d8c2fc5650f716f03eda0f30de485265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a4ebdb87cb3b1bb9123a3043669ac266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee441d538f670eceaff0af10b97222267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520050f51b68c6be18645c6d33b49927268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e961f3e44e824802d28563b59eb2e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b800a61b19371f20bd6d5f1fdc8cbca270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14501137e15fa306bf3aaaee41d61799271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87a59d2ad3e33c8d50fe5ad0cfcf642272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d6997bbc5268f1b46f3eac7858f1b6273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2415c4dc1132ed15402f58e755d2ec13274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ed2fdd7e6f605cd773655ea1e2b1db275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e200319264091781b91579d7d5c633c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd1b04fde8138c76a90d39a7a7a42f1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de59e276199278a8844719a81c6e88c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1a9888434b604ec11007dc366353c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0856df853eeca41d10cbd32ce20c0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6d77cd27f0cdb2b6f7860a29bc0b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d007654a04fa81acac1586db9b7f9282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a889af01de58532ea6bb843b1bbc62283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b582994eab12380548bac7d5071a0cfb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61111fa050a0bc1aa45846ebd289a6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c2cc2bae9a6efff9be152de3589f5a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d667100454b7b987a1fa96a6e81d32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb600b5d841ee7f6674e38cdc0d503288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5431affa8f609e4ae18aa830f86bd0c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a8a7cac2111daa9345c6d3cd9a8207290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608131d51f48e8ff5453288ec4a68c89291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48844062e0118cbddd27d2fa0d781ae292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f82dda66256074e89641b5ba3c2fba5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c09a34b07a8770d728a3bb0d1c00638294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7234b45e4f480bbd7e3d95b09f5d4af9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f3030c9183a0ea0dc6c19111e7be68296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08eabc9210c511d4f77aa194b81fe8c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d905cffa6e4792bb30c1347ba2233c39298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568c1213cf394539c4c2dae112c39a7f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a708315ec55186271c05a7bac9dcc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cf7bb91e60c6fb1f0beb8e0d3c87bb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83160606e40c5bbe45a128b6bbc1bf1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9eba99774a737c3cb80592e8baf09de303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99027d482194a9b8173873d558c2dc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38045e81539843959d38376e91e28f75305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cd7b42318bbc9199e1e10e7a307cc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab61f8e1c41c501bb7c5389bb8b703307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0e09dc07e92b3513f9fe520125bc6f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae8866c530222fa5bbb28a0710b8a8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83f309fa00569a7c1a152cb32e6534310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f76afe2f3c332f56ac079a69107054d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81095159492b673b5a76f69a185f4a0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27daa780414160eb458db626406466ef313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755e6547d631015ad7f6dfbbd023c2ec314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea527d9562c73d744850ebf4b39524b7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e45ce1310f1f7760c579491f120d42a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b59572c9d31a199077f26e58faf62bb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f804f82cd4b3f0ad4ad5d599046ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569a69d1b9acbb26bf4d9a839a6bab31319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1bffab2003cb76af510fbcd5b2a5e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32028722b6f383a59fe02bc8c4c826d4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2e4d240e3905b20d55de81a78aa67322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476c9145c4757bb02711e723e8c1d94323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb45b465c8c54a8d23bfe302f51cc39324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3caaa0002dd1148a4afad217192964325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cfd44068adb75712d82ddefc329552326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd19c2eedd9fe39053c10a05ece7fb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663d5b130ec1a9eef70776d49167e6b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9a3b548448301186be5334e591336b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a071bf9c77c8bd9e15947ec56b9a594330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649a91faedc91279721f77b257480844331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27096366ac45c2f5f8dbd7ad33a1a1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5632446b3c58081c425c209225472e2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2366c1dbe398cb6346256387c6e39d5d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9b229a442eb78b3aeb429197c25728335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ee6b11240b56294897b3645b27db8f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc033e768dee157fe5d19346950dd700337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b481a614bfa0e215f7fc79af14e00f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a7f031533e124c10995d90c6a7caf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d3ac65831feb9afe7bb34c504d1049340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f376dc4ab14495602984027968eb50c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6dace0aa3817a5cdd460ce5fcca293342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925cbb647195bd231199428da48581d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131b16584aaf60101814962ce07d7f2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb6a3e8d624cac89a019b11883ec1d9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f97fddce897b7507d9a1e671dc5a84346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71743db74aa79da0ffdf64e78a06ccf7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6f75acec05a2bf42e7ecd5857134d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb669093819f361f835af4733cfbe9f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96daf4b3c5ccc2423bfbb5917121e5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adc8259dff9660388998595f225b8a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b92e2a8199d4dd9b9bd7aaf742c3b1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3fba9bc3b0b57cef2984324cfd258353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d619a988aa806f44c6442f87b1f15c7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831cd950d64c1ca7ff48859ad8ab397d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154bc0463e4e363990352b2bb7b0eef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929bee1096a6ec9d436dd6c5dea8769357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab22c7a662be8b29c243747d90534f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f454f7f54ea6a6d83d2e2a4f47079a4b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363c28dbd635f95ba53474e2ca79ab0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931ba5a9df82f3151b5a3c966e6caf4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74573f14cca9e90b9583ea61bf5fe7cc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95ab01f6d50db996f86c171aa80047363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651cd65f921a8a1f16393e21552e089364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c2fb6cd015f5e087727a3160861a71365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19399f1ff758d5459650cc2ce6cb74c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0980ff0b789e5cab815ef9a346bc64e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1460eb667851c3fa63335ec8941cb82c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e0e1394c524df5267b0ca93f9e0269369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8c6f37d72a4bb4cb7da08cf3d7ee6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ea87dc07af2426a929eb448288117371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ef1f83e13fe56b1d43a65034f94149372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a57f71b271bd4ac5905e6a0fc98649373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20050c094f33622171bddd4e2cc8cafe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a5f70aa46d2c68d82dc0f3fcffc549375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0c36fb0b5a08415fa127a428324fc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dd1a536b857d8532007a148808a81377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dba13c56bed84ef168be6acbb593dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6129974cd87dbefb3944290837a95379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025dfa91dc705a1890056f61a6e549b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ddc5112e081d3b16fd1abff2d8d1ed381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2dbda90303be1ed5d74e9159501c0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147076c849fc8f2403e3c171fea90015383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b073155049e169ca0f12184dfec8a3c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873c96e713f2ada0e21c83884b16ab5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e3778ee475c8ee47d35bd99db8972386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c086db3f7c12f60eb2ee750e0eef15387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1254b3430e63b6d034758b63132fde1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666280c3ec830a7598a04c3aed293a38389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6660b0ef7444dfee906423a222a392390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902f139e102598213230fc33e73e5029391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f103cf271750f6676e4158e6a3b6f14d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29316102c7872fa7a73905498d31904393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0052e1c58200523ab862ae3fe8363ad5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e579d2b8ff99f77450e84dad1b78b080395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8e74ae4a04dc4be5f1788a98620eb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc55a8c9b0e3eb05ddee0eb8da0081397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237d00bc82492ab7b7694aa6055ed4c398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bd46726019d51a59ca1c6d899e8918399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9461102737f6ec5487aeae5cf9099508400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7806498418a2134e4b539785f5775401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458eb47a51a98f3a7305f1873e69c874402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b20a7e3e7d52cc5c4ff38804bda2a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc673153e5aacfd1ed8aa987187a99404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940eb785880bd31a3f30198f61443279405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766fb9155d70fe76bcfeaf36d3a65909406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d45ae0997350526c3623d12eb34d22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c24d2d437a7e981d548efe903722048408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68aa974734ffad60cbf7503ec7ac7e65409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbab6e8afde0df78f8be43ea40f271a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c70d3ecfff40f8ba3af268052d8c83a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700360392ce60bb4184054211ee6f877412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cda1e9072ebd1292a79d8999fffe45413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0803340f30f373b3d6b0495c24e8eb414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346cf94e9be2fead3adc3f90177637d4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09cd40c3462622188e4e7124603ed80416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054863d26350874c8fe3f22b411098e8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d17e7e7316a3a3743ad4109742530418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f80307e45f47e12013ea1c855f0b479419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1895124e61ab06fb09c0ed2d7e73ba8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664f456e815eaff0a7ed5e4c10afaf42421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b240e6f8fe27748b75cd7f7153e13f1422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6411f4845a0cd6db32fe0f66005d7be6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5c76a17dc676818a10cf6b57b354c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577ec89590530ed728f362cbd7419a9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d96439e607c2539a047f1c0101f3a7a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51034f03f4cd7740e30fbc400d8135b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1867a8cbc22477e86abd3b325fcb64428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbd4545dec077cf3e2ec258a4c2d95f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff8e3431412f42d585c6221c0d69e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9375e66d9046ae23213ae9e0a30f4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d9ba8309d6b091c4f65d4dc8726dc8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a36983f75c3e53591ffa4a1a476e0433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2775bff71f7068b6e3511442e1b10434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa96f40d7625e99a17c99a7d0d3abc0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c9cab3715d89de3d5b9a11bcbb09f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b65b213b4067a6e8349b44a3131bd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927436a02ac65dd9dd72075b6b300818438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019c523f63aeff549219b11bf6a2770a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400389b9495ee81ce4297af60262cbe440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e121cfad99fbf5ec450c5ba9b672c58b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5502bb222ba37784e67b246b553bef55442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb0150999410c73160aff536e1c29d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d080a6452091c0eb79f51a1394506f28444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dc28ff994a44a378ea0c81482b16b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa12694be80f9272a01346020d0d5f83446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb806f6e857fc85fde7562ac5c890b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ceaba75bd6fb40d57226427be8f5c4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ba0b4ca410b761bc2d74726efb3d7449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc3739749da5f44470c2164c5c922c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d19ab531e371e14e7b327ba32def5d3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f3448a17db132071e13befdae4744452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2293f00dadcaec1c780bb8802e1dbb91453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9768521f2f07b7294fd41c6cec4690454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4a294c2d33a2a0e4ddeca38b5e0538455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa231f9416bc9c761af5351542339c1b456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719610e2e3133d2d446a412318380a88457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f81d26fe6cce4974efffa2390c84ad458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f41414505eb835614a69e712ed2e07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956944ff4fd3b56579a67f1861a5667c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3722976b99b7aa41d15a6786aa57e4a0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb55acc6404a540683b95b145c60f086462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccce4890ba9223d8fbe382f5b8f906d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea573ab566186410e64738cd0bbafe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4e8a98b2a4ad54aa9bccc5eeaad59465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e39582059f950f6d3116712f98c254466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b588f572a88c0b1a1e2c06c7eb35a14467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e501f2fc90c0280ecf3428b85232eb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8604ea6100417d4ea245ec650d771a3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec819b6e9bd4083c6940659f015d8958470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0473724a4c582b7bbb9cfbeb71fa47471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e862e0f54eb2d06635d73b5141f52588472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f775b4a336d34c12964dc8ee388674473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afdfaa31597acb7dbd87ab384a6bc52474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c47575f089b41be140bd20d17f36817475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c6113d7d34c40ca0e5a384da81f320476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a11e75c10f42a4c144fe71c971220477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d11b8abc1c034501a493448492245478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d82353c397acb182e4c27a2a060b1e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c130f99b8cc4fde3bc336ef2836a10480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47008a94b14b397db943647e241c7eb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ad39b582562036ff51eb0eae565ae7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5545e92394889e0bb5b79d7bce35eb5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad52f2565788743438d6c21ec9e2a2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a976f944c031e5579eb14b9e33f1fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93375046fdc1eafb83f0f3157a13c3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b592709aa272a507b27af60adf103f73487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37357d5aed7b5e5d641a0775f04e6bb9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65954322d20e492ff2154b7052b4f405489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c007f18ecb854448d0d78ef9ed6ccf44490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4b1cf6b684bd3012e128aa926fcc5b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a798e0901971401a971f033050299492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a2cb2d9d27b77f7d0e5067ac6fa8a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cdf9d944c37578eed929a39e020c0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dff87cc128de5c08935934f0fb1cbb4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414428fb42ff3095a9574ae3d0c15d32496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db79e76442b47b623d434cd62ed923ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066ee23ee9e0117e70466f32914b7081498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747d990ecc3fd694a4008125177f01a0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef217f6396804066028dda4cc1cfd658500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bfdd9f4a8b5ea61722b071ddd60e87501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3afb795f876898c6e08b1ead27652dd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe420573dc41d940fea93a8c635599503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e611f10ebca86b1822f2b8b09ccd80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3d74af589f6aa6213a4e7ff838e95505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22f5caab73f0827c7f89148324a4199506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc192904f326072800c531640a3eebe507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368c14e86c5cdcacd7d17e193145d1f6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec617fb7f88c91da2ff0e0d1148ae343509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a87884018f07d8e45ee56b856b46a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec0c706e75ae2f1c2c9784508108ca4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77833d334311b11a1abbd51bbef9207c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4f8502ed924e5f951db328262d79ae513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b9541ed70f02704d91a43868ec2220514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7672c40883f90d1d33f0d09f30e143515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20075f5a75d1736093474160d070f72b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90657f14af777be557987b3e34978039517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44d72820906fe46100715c5b8ba25fd518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2d3013e94551e55a5308d179c0f14519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c18505b6182bcce9ac4c8465d013c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a413f0699359e086b98c84769786f806521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b1d1f96e204a6f43cdb0da8052bad522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3865deebf4170d8fb3891a26a57f2db6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de8314c1a7d247cfe163ddf66dc9fbc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933c364ae6bda561ddfbea551237b02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661535a9066703cd059a477bbd8fea6c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b872de634ddedc9460efc7635f4b08a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae3aa109c7fada2635fa86b5fc0b36528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fd5f49fd042c7cff9fc3b70a11355a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15191f3bf297b9341a3134ce9d2bc302530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd442483dd047485c915fdaafb8bf5a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee68498f8ea792b7c7a0fe105fc387e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0264f87cedd63cbde5742390da711cc8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67030bb6a28102d6b1ce21097de16ae534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746368cfe48167f721b650d880619e31535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3eaa16736ae4a666086d506eaafa5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522110bed40fd0190752c53c4232eb5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf264109db7903498051897e3b90e513538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf2b96bb4d66b796cc2ff2af2bc2a42539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d42869ed5b083a3b7cfba5da21ba4d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2c456cbc7f0c774ad2c27aa259700541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321bcc70579c627deea49e6deba4c94542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee963763bc7da879ddc2ceab97541e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e15fa36bbceed3c8d1a949513a759d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b74ac59fd13d998c2f88da8c4a5aef545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a69ec7b426f3a975e2c79269a10e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31195630659aabe27eeb0c9d5070ab2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea43a44301f771eaf72968b4c9a72e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8b3ceda4e7c1cdd43f4af3023d42f5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b15c1ca5db2ec8dbc96be40e1d3b8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9236943f5df89caa1b5d2e28e0329ec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be721702fa2a57c5d2ef57c8bb0603c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bcd0aa618ea5d3ab96b9404e2cb9d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639d726a2de9eb0641d490e5d46e2acc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a98dca6c04cc8882e032c7236b2d29a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2935f52e4c7b99a2b5e08249f8c8e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcb53d5617798508d4dedb5856363b7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae721be1dee12a21a0764f2f33f4964d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f5b6119e4f8244e9570311bdcd41ca559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fec6c1693a67f6352868f64f2cbe6dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e5874652cf7c0aaabb0f0e86cd5ae4561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acc2f2b88680e0aeb00bbb6787aecb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b94bae2e5809ea20a9194b136b0b7a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304c6bb08bb9e896df421d07d9e9360564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac304b2d5dfca8e1798b8ef73c50344565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba7c7c94a28c65bb1265357c003a75d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e33b8e81f2e4ed2f6fc35c3493f532567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2812178151043599b84163aa4d732568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660540592a21334a51c66a2a25ba736c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8caeb42b0100e54a7089106a95c8fb3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34995ca89e54b59020c9f9a40527ed571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79497dc9f5094a5d2f2958a2e6c8cb41572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25797db60e16fa4e5d5449c3f41af39573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849adbfe7f32af24a8237ba2d989160e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d650ee4df07c66ede2914d75e3515132575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145067a04208946eae2f1e3e96adb593576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbc724903aaa3fc4585ec2d7c460593577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3440d08ab59a487dae1ecf587ae62a72578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e702c526cd5d1bef933464777bc0c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee17207c69094a4519273e4da5e2fd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db371d56aae9be1820caf9d7a5782442581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf605c7c781b7a1b19afa4f02cc2dd3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b6ab24c7ed14e0bbdff8b672284d7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17901161000d4b1d9deb0216b0c6ffb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f18f196e78d13dac91c4d8f269675c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8f747bb3d873b4d1c3af07ef2a042e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d992808c249fc3638b6f4628d4bdd2bb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d9d36495a4f8f78e417da0f5f1285588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebcc43d196f75b813d6db2fb0ab43b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6dba9499ba6a69ec57fb0a67dadc9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db22623257d310d5e8edba29851fe28f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec76b7cf3242d846ad7832cd106084592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f75ae00f11e395507a762dde55ba18593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfda429fae243def5b1c07116422f407594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb29e8e0cf599bccffbbc52815c03d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a876aadbfd6650f3c835dd78a0361596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9f1eaeac4699c2ae316811b2763b6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c420b0e66214142834daf0d86949ce598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ea8fdb6c435da58f63750fb4f5b21599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbb757a48b5edcbe51abbcd2fde814e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca4bd858a658f12dd81b0e888efcce601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bbbdc2811791e10917c169b72f4df2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9404dfc8967860d7a33c379735bd1830603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a125a07705fc4e469d5b75b60ddc6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08d7fbf29accb87c24215514cf44cd605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1818ebc0d9893f7c50d3ec5872996977606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4d1c72241619bdfa56bc9eaeb213c5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ee8d8eb4d6c5910395a17ace36b6a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30b256ce0de6702000db58824f13f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cf15e4577d9321781886e94403c104610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2790911221cc926850abaa85233efc6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90468e8b18c8b2be520421ee85aaf574612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61dc8c21a7e5b14d3b9da60fc6a65d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6354aacc1f54fd4bddef0d62a12096614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e00dd9f3acddb0e9a5eb8b4a683907615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd1e1a615a4dcf6d352a18511170867616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fdd69c230e460366f9bbb18d6f70c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667bf36be8c42d7903500127dd822485618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f6dc95fe00af8b9771f29f11678b1b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76f2cca3b83d1e78900799176833dd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ba672626f65d25ddbf79f65cbadd9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f99ba33decc124613ecbcd3f00bd20622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c55926e9c93f335cf21b922e8482c69623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db382ff3434fdbc07cc98c90710e187624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242b3a55f6f1670f82643fd695291aef625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31550a5a01d2ae438054f3180235abb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0c329d8fff418e7103f51985183a0a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091dfd3b3e3290850db460a64373e4f0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66383aee56f2fccb9ed74a1b27496af629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04e75186cf3ed01e4855e08b7658a8d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea50910d8bc0cbb66a47b4273cd2be96631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f4495624dc5fbd01fe5a3d14c5903632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7a2871fa798d1538d92a065651de8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eac32d090f664c2c8d622c6beade5ff634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfceb1a4d26bf1adc69a27f7618e02c635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4c9c6e7f43694d840e963e23c017c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee892e09b487071b216c65231129b1e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2847ed37bd35c75bcd096468840b6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e5bb46d49c664b49b8c0a9043e3cbc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e071f6bd527d4c399768133e5af8b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf874af48835aa077245352cb2d0885b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18416e01cbcc3cdc33c5666f8b1dbc0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b4982acadc6e539883513cbd273952643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd12666317d005fe5a0251cf692f5d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174a2f7c72597cbf6db10339cc52b736645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f39bd17e662343b364e50542ded9a8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0fb829abd0c7fc228cce2781e165d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3509c5fb1a80a6d8f7a2d73e167da648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d84c9bf122e7c6fa823af53c8ad5e3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb97e384b8b6987ec993f83af4a6f8d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd810bcc94629f0c7587cd8f4497d552651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1755d2f7940468b4f976c6f4f862d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21794c4d651bda89a677453655fa4cd1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8cb8214500562ec26d9f871329482654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9620833aed17d2e1f50f89ec6f04a8f3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125c70984128f35f93d5d2a85c0cbf9a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a6b389e9c7b291de7fdac846b2e738657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5e44d9b1ef2446f36b6a3f2545fdfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b853a9b1758583cb68ea1d2a551b3cd659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87242ac5cc834d1f4629ab40d8fdc775660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6feab6c822e34b3308f06c1da6030057661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4762dbbe14e8ef535584ecde5dbbc47d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4846927e39933155aeebf4bb85d3caeb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c74349c9f6cf2975d5ad990f3d834664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612c3e28c8538a0c786aee5554ffae3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4161265c1025f834dcc9b251ccdb72666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1b54f9a90226995b32b0e710bce19b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6ee65eae7c920c0646b159625e5ac4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec575c58fc38ecef40cc8a24de936f62669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be22df5c3733655d04b5313fa4b7650670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a654a887a899b443f39d0708778789671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11644d109e8370b1aefda64c543c4552672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc91be0431b21e5b45dfcee6332013673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a775e27cd3d4b9108b09fa852f0376674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb79bb43f2d25e9897016c922b2ca03675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6800deae2673c1c7b1cfddd8f16c64a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703864f2236b6f56a190ab1b886a29e9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa6a0afd0569bd7f7f9f119d0338eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf92323c35349fbee247f07bac0117e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0925ae28adc5901d50b2588f475b8a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108076d350a7d213450908b67309b67f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb9030461e525ca4deac2339ffe583682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e3d8e8c6cced0ca5d7953f3d8c477683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6040eb7d06e4b874a371d82a243d3645684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8c61820da0246d1026cabb5c1cc8c3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f13dc6bf2fb553cae2c8c7c56f0ee686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcd4c35fca5c88e0a1e99891a9664cf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23467a51d69c9006b2d5c0555d037de7688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff41a35c43f22f75e48ddffcfc08c6c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a016c7078c97cac3c52d2f0b7caa4037690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd4b0fc72976f839083bac16efb0050691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f93a8afab6a4e9affece72d55e1ba3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b91d41cd7ea456325a17af634e495b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72be7e942750604eaff478652cc97e0d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fac0df70e7203f19c1665bcdb94c59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb33b6970e7cf23c0e89678059674aec696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3538dcd879d8d00d04ad8f87e59635e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaffd7bf7deea8a470571720e39e762f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc863f0afa3d54a5176978d1c95b427699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e382da63a98dde51555ee3e7959702c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c0c4bcbba17f13ce9a152875c4a8c8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db7d44091111c7940469494d7b38b28702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a9a81fc66c8163f75987a3db8fe3ab703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a91fdfaa606acba6a58cd92bbcd363c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4bcd3032956ce7b73520771bbe6150705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562382840f79cba085be38ae74a43086706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f52c5b735bdca3fcefbd72ced3c9804707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6195fbd97bd402d58dd66ce470a0101f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180cc7441b528189ced822fab46cfab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039090752c4ae0f8b5d980a3560e0e33710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d604ead4393f777620901748fd99c4c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f715f95b3b49736bc067f8e7cb74efc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2ea776e0aa831af90387d36d7979f9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e899e0ffc7f477d2843b43a3430b2615714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ba089fee80b53cde04c2f7fd8c86d7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292925a61a35b7c05f2f9a33b90c933b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cdbb3688053ad5f180b1145c62b34717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a2b26804ac28a68fdfa07163a5647c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd83b39f8408cfc17f8d0a1f9a917b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66448b849b2fdfb33b86b9ae4b51af2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3219df33235e809d0d38a83762da5055721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be768252634a87f9628360f7652f425722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b801a9e32b5ac0b3425274d86b118f14723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f27f594fdf5380aec07bb74531fc85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd65d01d1c75d0e45d0df8d239bd5cd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a755bd1fa944d74bb4bac127181c3a6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b65605ac14085d2efa244ae549a5de727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9edae3c24e8e622da1ad90378a939c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a0e432b2c4c2c19de4b0d617f961e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f652af46cde364efc54e12f18c8d6c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73373522fd7537500dcd67c276c83414731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca6aa13341e445e54296d555aec2b6a732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d6e02091501e897ceefeb36173c984733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f4102131a0541766f133141cb0596e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07189869a75d9b62a4be5910aa4f09735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a095de4289d164b37419091986f4759736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3825cde2a19cbc0b74f928b5a9172e6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c5b98963eea070c0aee1f181a2be4a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438236e1e3702c635b613d54fc4e3a6f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a458206a2b28f90316f2bbe172530740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754483be2871160fce5d5cafb3430d96741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd4249567d1fe3cef8a84647ec699cb742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9e0973214f5469c5f6e685237b58b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51768908aeafe6b3e6b05c1e32f3d65744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a10410642dc4da65d00585eefc82f67745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8740371efaf4cab2a5320132935eeb75746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44448ee948d41049529bcffba93b6d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158f3f1a731f3c282f14b20c6c533cfc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33142999b9c9fe154e4556ff95e05463749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d21a30d04d84f30a8eda2e46b394b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d96d303d40f29bdb8685f95e805644751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6846b1f5639dde39b03dbafea1be8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba23d9b32cb33ec7883218c3bc0bf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd055500163198180cd692315ec689c9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a98e065a2723b72614c7ca2202eb501755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8273e5f5f5a42d2f67866af816355d14756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc478fb2fe397e389edf1d757b8a6320757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4da7db25075f358c54a7963442ae0c1758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b30a245a6b40b00517037f1c8a275759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>