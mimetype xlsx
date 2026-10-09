--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01515976c9458fc40ef4e19b4a0730b91.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5a4be1445647aaadbaf874b1f115092.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1aee27e24ab5332c38f8161a78bb8f3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b0f00f8d784c8d283fbbcda53a3be4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296553d632bf0d6735d8b7b147dffcb55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0715d06c48d1d536dba513f8dfa2ccd26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246d8404a325fef90c5b9c34d8df1a3e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b7563fee9b706b9de8cb59a4c4f9e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fcaadc4ccae9bdc028126bd56517949.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2a257d328d39552ddc0cc302e5a8a110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f185d5d76ab32975ab97592f5952f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f785f98222be62f0355b9c0c2e1c4f912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5285ae550b42b0b2c478cc40489e32913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9431137f36fab6a97df7bd64f68ce14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f89c1638b86a115b71a3692df952915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a97ae55a214dcf9aa3d25e37e435fad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b03dc8b143e440bd6abd7b0ffd4ff217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edba5a3117fcdb4388135641efc5b60c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb096cd52af9bd7c83da83ec5d42be1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad0393d7292b65815b2a39b79f02b620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1002cd9a952f6a8cd6d8eaca7bcaf1e421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5c84058f24fcd8cf4fc842b8e6e8822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d5cb9c486b80f91530a32f439f1a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6307a4ef4b6bebc7c76a33179d36179924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164658770ddd4bca0eabc658b7105bc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751f6abee738a7b2f4e753eba867a9726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48492470fa246518ed74350ba2d833427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accb27d2ad0032263bbb2f8686b0dfdb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de921af0cce01ff201b5d46823917c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258d5d6759a4f89332919865768cba7730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601ed05d3bad6cad2ddebc4d4fe250931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061ed3c62fbf0d98dccd3cfdd070a56532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fa9645bedabf6ff215ce16e74b17233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb1279a4a50bf803db5c93659ed7aab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca52d6d11772aafc729e3056c368a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38cf7c0e911b81ece313f604ce24a7e36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a0f4dc7f4955aad4b2f3ac6e4fd6637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e871612b952f6436fbb3f7b92675b75138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f35305b76c3fcbdb89a57eb5681db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d4b9a4bc7328373a27fbb5527b3b7840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780db2edebbc19cde688ec591a8e366f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7f8be77a9097a0bd341ff182cac8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7adedae1e62839c8a05794b78e96c3743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ab0e3d8b9f7f49ddfbe1afad4197c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda86ceb9f3dcd503f8c5ac07416b52145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fac257c3044962bb16234a9d7e9aca546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c21274f1873c29319857749b3f28e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd01ef989044a7551adfd378a15d7948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7842bf77004c5cd8119ecf8b5ae1d3b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4aacd5df95f5e80a9b51f0142f7a5150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0cb760b6bbb42f403dd68ed03cd6a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8754acc0df4eb07c468a1c2348ec657752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628314a36600079a364d09e9c872af8a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe77b24b0f0f6e386c29371c8665ac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96ea1eef7efbc74487ead3e3e85496d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71751d62ff816418910e50e1826647c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8530c19f9e0769862f2c51648f75af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb763ad4ccb32a62c85b1d79c64f26158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f385e1f45b44658fbafb4e8d18f22b359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b29adc299c5346afced97886c3e5460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c676c77f9f9f9f36b7db1a2247540761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1338a82ac2d670db4bb56ea8c7d76862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707bcd76fedaaea719396616c3c9b94663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a03d437add3115e8cc8d5935b6332ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbbe177548109a6cd5d49259cd9e3f765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1786d2360d43b798cba872a17bbd474666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8964548091d3d970cdd39bc6baab88967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ee8b15be0f0d5b24cf3e5e777d5fc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03882679df15de7840dd24d7a311191569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc2340d5b7f1b32b6cc4f3ab9475c6f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16e88f8ce5cca78ac2e268766b5ac571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda1bda9f93cd14563cc77bf2276c2172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b216f25cb05fab89aaf270b7a1aaf0273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2b5fd070f6af85a73d8f6ba5ded84574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843bb213f05f1a5e7390fed9231523ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c82c3cd4be41bd5ab1c67563b0a0f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5c2354b2893a02053d4e533acf98fe77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d973757873417eca48d457d75d3baca78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00b3d5e7792e17d4b6293bf2b3e23aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2323fc826bbfbf81d0a47801555747580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135bfa844388a3a4616b56c91c70524281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7024ba67115baece89a1f90a2f38678e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7668f94ea57be066c3a28f9f10dab5a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc15f0ad8ec9371e7a97c00de2544b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748f875344fb1fb27e0a229d8a3fdcd085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cc91b20777c51845c1c495f4f9f3386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fe0342214e6ea6bd1c5c44a1cb89187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b719e295a0cc1090e52bc977d5ebbb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbe19f209ad0c0050ded417c7ac4e3c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f772840208cb29ee71b47168aa589bb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e161f345abe7d1752d9007fa95c2ea91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f516e9e0bef959ed68d8d84b415a1e6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca649d5d6cb033f99b7425c9fc46d4a993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242b9232aaacedc47bf5c4b83dd8bec94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef467616d08f0c4e531d2e76fb0abe4e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ec12dc21cc7d45cbd6cc0df12382e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db82bca9e880c41f5f1e73a2527c1097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f36399252fcf2f020a07d0728fcbe1298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7ac0a91352175154f8ea23ddf6417299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e3ca793ae2dba77c32047c7364d9b3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0870a58e4d246cdf4ea106861f64670101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3b3953cedd291a6e509c6a7898a1fc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51683a51d0c52fe9973968c153857f6103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebc104bdd47c8f32467a1face46259104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ae63ffbde6bd7e28720d265cba59b0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb23b0c39107f0ad1f045fea7c8063106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb5797e96a9341ce521cf09ee94fb3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e887bef41dbf7b54c5f8a1456a25978108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8514be6a679e83718492ae9f6ae922109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5722a93ba730df36fb77e9e5eb592e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4300349cdd853b964be8b38e83846111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8b89f4e4c211feb16b9a0118000f75112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6e4e9e26459a702b2ff6fb5cfda9d0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d97c0e79d4ac8d1116e61f68f0b808e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991845666aa3c756fd75c25684009d3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899515194ecf7eb0e9247184b9c6828116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b76f30b1c4220436f4cb10f6a4142117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b63e1d4848e8b15aa6fda09920b308118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80366af44fa275c636222ee934a408119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9360bdfd4f8b20d626f8a7ff6472e205120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcef95feaaf38b17eaa77130f0bc77ac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bd02d5f22ebf2fc0c85cd67cc5cca122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5340528a1a5b496097e2ea270601c7a0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504468e9925c6074e139371496d85a00124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223ec0e6c46d2e3a4f7535170b3f44f125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1fbd38aa06aaf9cc001f9fb4fe8d5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0258950c8661f77737542834f01da1b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1461681eaf71d565a5389e17452f4f72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f93a2623b4c28e44ed202ffb3db335129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb26cb894d06e403700db23d86b7a3b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050da328f9bc834e3b29f54a4fb0a06e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a683f8cf5def189eda123038fe837b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2220f73952f07b19c8f369002f0b5458133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f53e267ef07cb1a733f10fe5ca06d18134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633e59ff4d7a889f5f1daa5eb160bb7135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47db153a882b24eadb58cdc3d6dbead2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9581cc2ca60ec595a69c022be65dd1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee37ced9d9a6ca68847de9e04955d719138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a2ef2d69cea8f0f790bbaeb9e68c70139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d869c9c0af7eda4b1a999fae900e12140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917c683eb78354fe45362d9957a5d1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada208acab5bc5d1fcb7277cad0bbeea142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8a9389f4ff70c47313396751c96a5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5f3a4bcc267b8b9c9997998e3a753144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd3c1a810a58b5d993fa1a19dc2fab145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7a7b85068767db927073ba87210004146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f4f25bb73df05cd55ec90d983c3d8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c05d61ca3bda1986fc56c191272f4d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c19497cd085ff9eca93b50fb45b6d0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf7b14faa39e430cac571db9425996f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b651c0b7266d41cd0de880b961820d0b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679deaa62fb908ca6086565a28f2e69c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81050b3ea3f8d7113acd67cd68cd6642153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192172da9dd79c2f0875010dd6546f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c891c318ba1600a020345ea6016b0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c06ca2a63b1d0a5029aac916c70076156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ff9078cb684efcb55312c423589eea157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d6d0ee2f878876416f46d0cdebc856158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4e4fd2878d93f4d84750416077b74b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc48851c92d6fbc23afda29d8b5726160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f961ea49fad377271e56c3b7e4d74dd1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a85045312896089884bd077f24fe1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9eba639040d931a0c4755e02c0ec97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2f6362a768d296c9b62e9758749a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e4f4a5bb36eb5c5fee7a50438fdcbf165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517b727c29c0c89ad1ab6553e4cd8319166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68df42ef02b52a94602ce84ba9ccb60e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b645fa3a8a5c055516ee5dfb45a4232168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40280f1fa2faf05e1c19b8847853b2bb169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b96a07a5ebe53d371ce1cd2becbbdfd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917563d0a561656e68101d290b3a52c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db99c5e3a1029b788172df503b638ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689325cf39ed45fa896c2073a3786c50173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a62376167dc031394d43286de825cd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c43b0c8de463e0ab14998de375d7c2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429113dce8d42261998380028335d3a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d313b4f356dae96a0154981a36050e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d95d38e3edda2242489836402ed045178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d10f6536e806fad5ae40de72769c70179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb542c8fd061669c6eff4b4eb0185a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4c02f9731e140a24cbf15cb3b228e3181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaaf085e710008fea232f7304e129e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16076b3ea5c46d9deb15574ce71341e5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e674f41ba90c5b66d2e2232205ea103184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda6f70e36b7cc3beffc4ef7c46c933185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674145d816c99d38c37a777fb9a0df96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6131eceffc9e7b331b1595e8c5a5b325187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad04e2bc29f63c7346e898970ce8dc7a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9886f1c56bb54cf7fd10d3ed273d6d1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756cddcfdc81bde66f83fa7d2e7293e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62773849860292c99a9355646e2f915191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fec6c314828d2cb281e22f6527d635192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a836fd15758b70cd678fd04bf0e40e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41f794fb8ca87df9ac72f6d7d9fb2bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320e998664dc0e9708c38fea6488b6e0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62556e8f8007be58ee1ba27599e317b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d65d67cd599131f32155323a0eb7a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca9defd9c98ea1b14efdd7ba1e8f394198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c84808c523984d1cef2aa855b9fcf199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5636f00a4646804a44683bd8057baa80200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f60c76cec6ddaced28081e8a3b3d9ef201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c9fc7cf669e88970ae325e1492d1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce67be1f5248391f7a68d319511eddc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683384a4bc799538b69832a25807c7b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd345643954e5623208bc3e72ddbd1205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bf6c5682d1a9a2043170a5fd359903206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dec422c876b949cf745f61f17662433207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8095df74aa341123f8d737831fe3be2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afc7ac01f3ee48bb3ef7c6612e92ad3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92fdc0feda885ec8ba11cad87cebe0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6f784225313269de3de476a964922b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477564cdf8a628ce187473ca89de52da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356171e735cbb313413d30760a67d4a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b16a356a66c36a3191261eb5cc3f5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b2677aaa7210631a3df2c1159e03ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9681460423ef892729d4790e17afe8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7cfd2a406345cd3a5e6677f7bf2c9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d25d8c123b12e3c3b5fd685ae055d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad4e756b98c7c5a3b047ec9afb3a5ad219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f468bba4cfc51d9aaa2d242682d733220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc12fd5ede54b69f9d2fffec220898a0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0305ffce8b485adf38d09178890d7d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0acce8401dc78785f59af11123720223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f4ec42e10952a0a38ea3822c4a95bc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ca5b19dc7242f6c16a71d2acf41d9c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e738340f97e758f180364d252010e0c7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218463748b782ccb881e76b78e0e6cf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bb3bfe5912cc6ce0a8f8e316b3d28228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48535895cc388d9d7b4cc0efdf22b07229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8284ea2de9e7e49a400c8cd25ecad190230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac60ab4cf0263ce357caae9b88879e0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa88434407acd146f93c34191ea49e87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc662b99eb53a3b39e2c16cc44c0b37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40e672fa8ed03c118cfc0812b031f6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a5fe571a84d2e268d23e149617a75235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a1556f12af84a82433945219b03bc0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea9f499afc7efdf0bdd18906af53642237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7497582edc465f2b4f1aba9694a4ab6b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a2a03fb227d77d3a71082b83314ab2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1e979081c11874099497a613ef4155240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e19e7205923979357c39da8ee6cbe53241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e38bfac494378b7bd07fddb4119397242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1103879cbca6d744b32f7898b1fdc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55cfe510167f2230808eb29e9b193e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9902d13c45ee842521b23b7c50b6914245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d166525b74bbdaca5782691b116a7a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b5b67dc87256a28cba654ea4fdb586247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643baaa40234db26e162617e1449e773248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892820e425f73f12b50354658f00dba8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a4ea0cb830817f5e55d789fa4533e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76acf860e77a9b033dbb55344642dc34251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d22be3b3112ddf4555556d0f126ab2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d97d6e5ea47368584958e05807e7ca253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2d4bfb80c92feeb72d0b0cccb3d1d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2376e1769bdc9092fbc8f4c13851dd47255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c354e13256e02c7ae155fe1c738348256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e077c15ac72b771999d593bbe027280257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b162740a01b3b3d08fb80c45ebfab431258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1363a519cb57ecdfdba4fb18644aadae259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa72ccdc0d87e06f131d9bf4b8c9e3d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d8754708a31e8645cc230833bd1ce3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174f19475f390c40ef67c18659acf364262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ca1af565082ec0659a48a7a00581f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c59f4803224aba7c49e741c92f2e6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f80b3b7d10cf633249917e94f9ae87a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e445db3a5bd8f27a422ccf071fb34e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74137d36442edca17f83e55e57fad8cd267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f797dffae6d4ac8810f449b31cf32690268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b382aad11d850348e784b4af1fc85269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28565e65550671a6be8ba8225cbe08a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bae2d76c81f511418ff26ae376a5f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b279dd4372f1b7d6dc6ab1f955f66ba272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba88182ff5175fbacef1fe0c82763e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71bd744d33c6297e7d069fd1dea461274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6523ea4fb2327630aa07cbd72d581c9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2614ed4d2205b64394888fb23d4098276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1be5d461dc5e8c5f39c7120ebbf31c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c94af65a9db9d1f0d72d0626c20cad278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eab7974198165dabbc5c5a882fb25dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f85f04163fc80b8bfb0109672a39e1d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a170715a427579a0b9a7921bb0c6fc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0abd2edae0ed1ad2e719a36ddd5687282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c29e90eb4ecc51e0f416a6006cd141a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be83130240f31616bcb24b4d6b8135284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f48c68c989a9f2eaf0e04c68d6a71285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24822de25d358602ae9b71d0519dca31286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40eab41e2cc96adb90ac0da3ac4cac287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145afbed4f5c4c0baedb7963ba44208e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800961826486c461b97712d13b506d94289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe466c14a9b9b2d002c92d58b120d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383705134539565aa1f086953bb40ba9291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6114066694d89eb1d19436d13dd06b97292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc030112b95af06abb8b85178302291293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559fa7c9f7a342253eaeafce1cff0959294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65223c5bb91616be96fbc71b4bfbb7d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b2a92662344f694104ef121b50da4e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ad407e6154abedded0a0e88aa980b0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac003234c8c16909091feab9e4762593298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7a9448a148579494ecdf9e1d6ef91e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05a90a8872e574d2e4e2da09851cd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc866f901156610364d1ce2e53cb98ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5444db9f38e98cc7abc4115f99cb94aa302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bfa047194fe5a2151106d7085c18cc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cc5914c6c6ec63cb03127402401af4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa6c4be6228f44a88d87c420feb341305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d978b398d7e98a856481b8ce129840306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2df8a9e502c3c4eebe606b8b96b1a56307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9e9fe60df8b75517d6f315b2d6e3d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4dad37e5846b6bbc1222aea09c391309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57ac8881ccc8413c18c3e7c53c551f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ffe14882ec142cda17c761a057773311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62765bead5e7aac197ca56465d69a42f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e424e19c85d1c5b1b7f4004a17fe17ab313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d22f7d7ef1bf78a4db1b6ff5e7ee34314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7a1f8042e7a124adf304e904e179f7315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6e42bffef92f2f29e1720259fa2c66316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcdba84827daeba6ae2c24f703d2ff9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5f1e893f8d4cc8f4f8d386d0152e6318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bee0fb3db9b4dcf070fc09fc0a855ac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d171d0ba4a6de2aab4434a17c9824a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba137af3e0839c5c942e4c09d405fef321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1136ed36360cd478e1f8f46ee4ecd70d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f133fa247294774f3d2a6517582cbcc323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b106281215fc8818210155479a6033a3324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af788d6239f643c9fd58f69e16fd18f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd7f15707379c169f0d199bd7eaf1c4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f418c07a0d5abb69f01bc457edb659327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd347e467a94723fa937f2d28dda34328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106ad1b8d433bdee98de3a35a954c07a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409a0881245e9cc3ed4b254d6ba4cafb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2570dcc7ca73cad7793686160601b53331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcae0dbe4620277ebfa0d8181fd5af9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c92bffaa19a2084f525eccf53cfd1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3447f2a99cc4990a0a2b271c27a2f52334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d243a7c3eb7268a0687915e7d1c7d9335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2179ae458a2a9166eee5b5c7450032cf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9a4f8f742b3f2ddb6a94a92780ef9f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888013ae956eee097d00619e6560ff4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd28b037a59d7992346f3d73c0fed84339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd488951dc65f1bddb17eb0c74d1d29340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd44440df40d68e86430deecf1695bc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e8c42e6fde89a8773c0ed4ae4e619b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d17b5afda5bbb285a388902d705704343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b67c893a494ae149d5126a4d9edd7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c11a102ebcb3276d4355646df01fb7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84775dc827df482b81b139eab08838346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100584c9bac418d8ace1aed375572888347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65689143f4c0c62a630c18d27481def348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e669c169068325d1907c155c9b977a93349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806b108e122b6649ed534bb32acbc5c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abb9ea7ccb2ba6d8c4bebde6e619f7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1757e824ba4e489bf4c9b3bd115374352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37fd0e0bb00d9add4bead9cfe58692353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143530ca4558143dc9809501f04e973c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419cffb3e70d76b072a11680ca8ba4c2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f86c01970e45f95866712d2c9606c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f9ab1f68871df48516f0f93aac068357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c210e19c0b3ea29dd95348b36c7b88358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ed575ab7cfe94a729795ee9e725722359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851ae25c44d17dbc9d78176ceac71005360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325e1b2d71491956c4f819b2e37c6d2b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdbe47ee73d8b0bb24840730b63dc48362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5d341523f9447fa8120d05c38da15363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36776900f97cfa707f0866d6cdb7ecc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74320a7d952bff9e331c0e299034f0ff365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39eeac5d7951078f82d791d5207ec4f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51096efa027c766aa6654d6e41a821b0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a428ce64bd55b6ea89383664ac1d81368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ab04aea523434f6b52d8159ad6489d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47636739b82e7de21bf39403809bf2fa370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdcc8b51530beaadef711586031e233371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1596099cd05da3230a5c7481dabdfe02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037b1f7904378825dca5953b4705afc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fce48a4d7f95d0003a686f575b5603374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22be9f8f1afef9d2d9f64f00ab4a60b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99db01bfeeb3360994175bd974c66b4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32876cfb5ab98838a7be1a04702aa5f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5f6f553a4106e366545ed724bf057378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917cef88f790bb0966279ac69bdb97d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275afd74d7945d62a15f2405fbd64d9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f27ac215ae6fb54a762e4cf460ed57381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93db0e600f97fedcad4def234bac202382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e512bf091869f5f82cd6021ebd2f80383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f51812201e51fa3ff45c467fa314bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d545dd5484454398e8f3accfe7cf05385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063de4764c6d8560014b2e380c89283386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a98b00875addb91c4ac8b2d3e2f22b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba71083400dfbf99336f642d250a7bd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12888240254fd99bbea40078f48dc9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37facd863d7494116d416702148c6ac0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c1846f03d4a91e2cb42466cd2818a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e1a8b21d49ccb3345ac6ff00052e9d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5ce987bbbb46284b5a3859163b614e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42f553652a944f1315e0059cd302c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2ff0d9161d925632bb061f46a5ce6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6806f7da175496314bb31c3591cc8ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9c1672164c34105a6457ae12a5f461397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae6e0fdf91f61fabd04e846e18c8b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285da50c09c6d83550e0eada9c910683399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480c8ac63b433256e3e1e712eb550d02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec63892f9dafbaef33347e50997cb4401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a75a15d88e7c18be0c4f2cc8d28662402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce29ead2f2acd42141b197c01ce1a23403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4d0b0ebe2b47ab12f14ae7dcbd85e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74550f3808c3654a3982a916ee557fa3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207efed296c505f073575f012ee92d01406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fe3c39943e913b685c592ebc5c8d11407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8785408d3dad48ff2427d8e30effea2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d29b31490d851710d4e935fe815d1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b040c9a3bc393430310db163b4fd9ddd410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce4d78129f23fa85383ac07939aa500411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90419f54592f20b2d5a4d8ddad917a73412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a151e530cadccd20f96dea34d6c4043413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a5c3d52d4b4831a6834f30bd7d58ef414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb16b68cc6fe1ac7d86b71399173d0c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f359cb8cd799d81d9ac9831da0c5c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34958cf71a32f235d8e8121feac5a680417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd68f48b9e480391e3f7fb5158a2504a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee4d825de56ffa4ad0bafca6abebd75419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ac4b05a1c739770c523367cb0ea69a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d748b72deedf47068534082150869e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f086967ad87aefda1a57bec43bb03f64422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f5d2efa8606a6037029cf3139597d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c142bbb000d44f5bc5b23f27586cb17f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc753977b61e4bced65de699f8e153a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a23b9ebe5b6180699ece739373db3e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b60da463b60b2fdc7eace4272d7eb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f4a817d2d4533e9157f3dd64f31a3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aac6bad9917b035856515447e50283d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c8e1d851ff6cc05d0ab164b5f3955430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bafcfd73e346ef0511ff219d0b94c5f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16766722c6f678116ad0850cf5ce53a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a49d76fe6c9bd014bd262244e60f7c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102e48ee262a84adbb89f96f0c377ce8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d250b875d9f5707aeb29a519471187ee435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c306b0035a0043967928bf2daa11f4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72638fd23ccd0a8d03cd643723b8f1e5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fb339baafe83aa34ab480a188e04a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3b5959c8e5d8ed65ffaeec70b8e151439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d2d7ff0120ec3f852091ea58ecc54440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf26e72363a7d5983853882be5acec8f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff918a7502eec7886b074ae4c1c9540442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20b6b9763cf1157047aef86658b891f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df10b06eb0879796e7a4c42b69397c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f249c08c64186be4721182e09a32dd55445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434fe74aa71bb01a5e8a8825dd9e1ba7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcf66f2837be44e4048d17fdc3b8b9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1d6adadd417d411e526e540c73ff3448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875c7305b68d406e53db572d092cc94f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5faf56ebe8696302fc4526d7942be9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04486884ca4179cd91664d74b251c37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a9ba3b21d172c4b3d19ba445c5eec9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdd719395ee06c70f34b93f35429f2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826046646bbc6ac6226a11032bdee74e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed596270f9f4841b07911dd2780f975a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb980d396b6488fc3da978029d30226456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b72daad6f2db4ac5059d771e0d0855d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffd0f36a65c6c36ffdb972131428256458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df541b0d2942d5bc1e4c2ab0e98fa1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3c88e41b248cef2b7a31b9323ff3e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6569f53256b0f66213a67c4d2252425b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd229c843a11b6a6aba8aa4d490a85e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423af336d2febdabd46aa00db2b99aec463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d048647164648c6b8e50a3e7ce98eb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617feba0bf1a5dc290ee569decedf768465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5773b001a0ebd72b307f9f2c4edee8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71b1009f5619ecb0efd3796c8038aa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c066d6d954d6f0374b1d97e35313c3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f26f8b687acdd479bf2c6ed4faeee87469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e185c3b4cf8bc438af93c4a39c3616a7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71f23f7f80702f13e89916560b712fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8148bad3030e94695560eb5d3d171444472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc60362e113d46a9d1c965b1350fab8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24edf586d41b64f55969525cd57d70ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce183d1067a44fa75b489047bfe89ef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d34af4e8faa23f336e66219217d70c5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793de4bb4908d920dcadc82f80226f1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29b63c40bacdef87d6f9c602869bb0b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97640e45dba0aaaccd296861eef9cec3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d6c1353fd88daa28f318ad8c4ce09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337f14fbfc2e987590d2c6ee3b2a26db481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce091b5123c52fda981735a1d93ed76482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbbd38e1f8d9c9a5ac5d0b53728087483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3c6aa864253afa2426d0fd4d98de2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8049174ccd92aab17b3c492d26957e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bce8dfa30b03be5774f25d0cf0587b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5955134b9dd525ece73a1ac3a8605487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61633af659562d20e72af325447920e7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361e668e789190b26ecbd27e493ad685489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f155cc977791b6ecbe2f2e362d70e1a0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab79675d6321674d8e851b65311f89bb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33619160ccf5f6f6cccf7c950bed8a3492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383609d545ec2442909477ec25997009493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a36c57724697b0bbeacbde49c0d4f14494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed45008b29c0e75f85fad659b9ab834495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37b5f8bce0569a41a175d2c805facab496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563f0d0e09b1cb635df8a5ce7bac1da497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b317f74cf1f48eec4d389cc32309c9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd94483ed27a873fbd10b5720f7b0fa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fc763a95d1362682da3b9bead95ecf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6faf063852f635ac4d812e3fcbaef9d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39881e2b09d7fedfc9a2d8ba666e304b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be23ea7e4782a78f23f8f50cc243945f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09c214a707795af18cbc6d47a1076f4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef774d3b81917fe6a4d63aa2146ba87505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a14eeb176bf54ed218d79d5ae8cf7c506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d4fdac1971eea0b4da41884139f4c1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ae25987ee0a6e5c98f90ccb551e97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60257c80d8f28817c0351c87a1d0010a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb09f6862557e76c90b5f5245d9dd84510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117958fb7e7f5316b1bdf00ae773195511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c38ea50a83838b39f3cfe068a514f68512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e457a7b2a94bd95f13609f389868f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951213c739fdbbeb7e1948ad2cb4028e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b98cc274d92820d952a6f259eeb80515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56326925e04e92c524b2a1e882c15726516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b905b16987cefb7e23587fc9609da3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43ad6a94e3ea46105407db9e18b735518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96a62f19cbcfd77fe38b86751d17340519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b75977a578cf1acf0128ad9e58e67a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957425566889c80933fc4b3e3c3e6c71521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cd96a02fa02b3450e93ab3b843d8e2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed394d06c45a25820e5e69b6904cb2ef523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114ead6c47e17e6e8c48914bcba5d4f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b67dd155f78e8ba9b967db96ce992525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff9552f924c2092e00f2276c6908962526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac8ad81c4813d54c26f129eed32ae05527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c08d576180ddd64abf2a16d8d6c3277528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37a69d003b7c3588cad0c714cf24bbc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93692b0a50fb26895ed29d288d8a20530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af9369ff64693f429f79393300cd33531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3416bbfc1dec1e3080904a16491c2532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883280a328875aa4e897f0912134333533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196842c3731d21edc41237ebdcf9c71c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3216fb7ab74fda6b3ab358a5a76b5367535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb605462be133378d2e64a3ce33578a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e304cf352402fa51c8fc4d18999eed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a464db4daafda5db0c644246266880f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15b9b56649a581a8585324491f8f464539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d778a4ddce042974bffa2edc34b393c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2bc4102ba2c0bb2a11e4092f77ef1541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06d7e01e261dec70f708b7ef8b3cc7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03100ccd311242589ad26b830dfd6bfd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d9a5c00d8e46e06f5aa5c2df89df4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4917eef3b9763f5c04a87ec92c0295545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543129c1db661116b1908443d9701b6c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb986ba1e0911e24cab3b0c14c863b3f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff1344dd46132df2cf3aa7457df99e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b054751313f0fe57eebc1ccc0a21625549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dce717f947c13364d4aa3f48370d30d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05632fd86f67a53c8e3d422d9d77f91a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae243e452c00ba07e328bd98bfcb3b1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a5b5405c56ed86a2e64f64c580d8c1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d679b7c8ff07cbc016b1e734d2fde8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1ecfc5cc9750db9eded9e0b7f3d99555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bc80db939374d776fb098983cd894b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0ea9467e682e7a5f89131d223a410c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488cbe6db7c8ec1d0f8068a59dafe0da558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30cb9b982848cac1f0ceba79a9b98e5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6184cb5b03c82e08af35ddd2b098e3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1902a893c3e7f01dbeb1bf009b99d89c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fb3acebfac6f86454668f504127945562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36affe66c8669c3dcc0d6199315d42f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b1dd3280521df6468b36dfc1e20a9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba478be8e2fa4ab4d87eef4b19329c46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf27756fc6d72f4fbb14a8698d47a5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8c0a7132e616373b9363031c9c4fa8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f945b561aa10cb5584cc61ba99fb0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e53f9fb44c57035f3603ff524a01db569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1000ed79edb4234f08f6e1b93f83ba570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccaf75fe880f7912dfabb2d4cfba8a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7313d927573d8b306918af83566f769572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c2e7b90766f5cf905c2b654211c2a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feacdb04b3803f292cc9ec72d813e77574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b22ffb4a6e1422b727e4eb3fb270787575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f851904fb05681a3ce532e4876a5d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677382f373739b0015ce2bdfa09de56f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03f27beca572f7b8f16abf427742bb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6a8ff1b45dfe0e6f0de2f602ad885579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e27220bb4d43dbb00719d3855b5dd5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413474cf4208d043387aac771140cf6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b6300e6dfa358acd56528931cb043c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e06dab18aba79cdc6dd13b092730168583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bff230f8bbe30a56be561b9ebceb59584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c8acf0b7a20adbb8ef15cd4c575c2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8142874dfc726998ea30cedd524ff43e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c572da65eb4433afe7108f4f110c1b1d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378b5f9a538714b915fa6e56f9dda4a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caabf092ff65776d5d22f1d160f7816589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e45e2a9789dd7ede11f058c5e1d3d47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95105de3591c9dc17af67de03cde8c11591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182011220bfe907164d117826277cbc0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a838635191a8cd788e61894a44c1b91593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5484e7d65a4b8923c4605f4190572e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510c05a98d89112bfc87810b3a075d3e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4958ad3ba57765c2f7a60b369d911596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90efb7d1053bb9f46ced4b6240259f78597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890620474ce21c42d044392b54721ccc598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb34467b6b2e46d910bcd00141ad5f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810f015294fd82e432a46af51b3b8a7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd51857187c89eb0be580f1b9a8b4fc7601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c6a946465d2f6454c4b78dcbd0605602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bf9fc11cc69c7e3e75ccc196d5f64603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f898f1958033a2ed433dad83e954b2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb895cea8259b762d77d35cd62ae3d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dd5b3ff4221e257511b21ab8d0403606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69bfc6c44dae1860084bfcd09b7e58f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da449f852226959a534be0d638b1653608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e99a0bb6f2b7582b98e12aa526a2f1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8ce0a5c109c33531b2975f0a3bc4c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e4db3daa2eb91b5e41deab210ed840611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387371368a170b2f1b0457a0d4cb20bd612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2513dd2998c1e474ea192d69e2de57613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9031793af6bdd6e4ce1c7d8ec3460222614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350c7ccf8829b67da5c3516251ca716615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b1c9d818107068457ec8237939d191616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69f44e099c265c9692931b8c153ee02617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd2a4e9e0c3a07ad521bb8cd88deb7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeba3f57fde4727a73d8915ad3b9b7c5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f84df436ab3a305b5eb914b0765c87620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80983a43a54076cb037284809fd2efb3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45811139f8c8f96b60f69015852cda88622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2a261d4ecc4f8288307a57f31dcfe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985a295e62c010a9ff7a17d1296a372624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3195efe630eaa71aeef10d6e7e3640625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f2111d2bec452a2ac5a374c15a3bac626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7bd0958a96254ce7657be625fabc3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9f83212136ab5c56bc315feaa9fe45628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f77857796e7c074d388cf5e154073e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634fba42d1ffa7e23f5432e541eabe0e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875599ad695d48c06aee48b134a8ff09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787d7127ae6779d58428e147e347b801632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c412212d3ad1b44539addc23db6fe3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb2f2f2fa9dcde48314aeea63ef9cd5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0533e619024f720afc0ba21164b005d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649dfe1f2b024d14c9f99d0caf8fd7dc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd44cb0ee305e70073dbf779da80643f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1c080c62dee756b608ae3143396dd7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be49f82936a10fc4c5b9eae2038f9cc639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1a850b9e52fdd37a0356841a878af640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba821a303440caf85e2273384e48c34f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73abe6d9b3f8ddca475d17ff61a5f84642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ceb89e7931191a7897d26c142aec12b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e336e3da58314a00ec57ff385ce43644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7381921c205b3986a03ae7f611b1c473645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a653cf1844433ed99f3feabc7311a98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986bc962ee454e6cba9e64066ab7863647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548b10e2922334dccbb4b648cac4bc1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfec9f41089fe79c13bca65ee68759c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4e0b91adc77d75e64b398786f56cf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac81a5fc0aba873c3f94ae3b9455bb651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311f0ba86f7c455647f0abcda185611652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6ad82b0939e64f3dab3cd1731675de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40657e87403f1c67ea5b87e185c434654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d7e83bc9a25e7538e9a24ced8da8a8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91d0f964d51e17bdf6d9b0214315a4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f0f635c0498336d344c3da0598346657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bdfe680434caaa11975cc16f623436658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddbf7e279132fc853ed00c46e20c795659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec16ec507c8f03f242d7f5b608454a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e82b66f0ef2a7991add5ef4da49aaa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1c17d7e3fe88e24a6a12cd7fb4a125662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb486812d873b76e9537785faa846f88663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361073c24bd359deb71046428275427e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2b4ccc14d523ebf643167613173931665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91255db18353901ec84391c9d1149046666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e56d8ea83102cdbaa2d1428dca831c6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e1f71f4aace9ac626349d8ff3cfe7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e777d744f5dbf7d82c11fe0e344295669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe78bafeda582ca37d962a33d5e5db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2960e11915c54ab3a5da83418b68b422671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714270c30a1809b4ff9aca2a2ae30ae3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1084f7f5502930337e4e8f0f7c613b18673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183c8432bb94d85e28bd6e78d8382b0674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a52236748d245acc23836a5c81a7b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de687bceada425f78b5eb8c9c047ffe0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4559dc8198266ad277a4f557cd000b2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83fd338b4584e26e464b59db5214715678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627234401fb092fd11252f9af1ad26e4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115d6afabdd00e98fd86547ba7d0fa7a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3f9628f8091f38a56a8177aa30a4b8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9571c16348434cc704aec1cf6e4eb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353823f45d971bb6a2405a1101548050683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541bc41ac41cf0151b4397c8aecac0b1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a9be63f88b9671f1a2a6afce901e3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381e98279daf903f6481b6303deee1f2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7aa360bef9e8386a79f535383d69bd687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243415d69f100bde00e6109488b128b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b9a248cc92bc1e3595c37b28386320689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b220daf2f93e01aa90f41f534d16a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759119f922fd6561f3570a036ea48c2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbf28d335785f4584b9d69b3f4a07b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68a68dbe31cd567453eb6c63acc208693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962941237b08014f00b669cdb6c7ac7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efee828f6f8b7b34526012b1a4009c3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436c538153b0fc4295924ef49ef0d2be696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c13cafb0af112564ca2382a82503ea697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca99045b888c2d9651362e2d323030a3698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0527b123d1dcb655528eb2eaf8619fd8699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c97bead4c2efdaaf5c8ccdb9729fba4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a81f1db50caf51fc376e8c4fe3729e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf77c61d295cfe621faf584b8642ccb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85509cfd75ceb31f60ca58d45cdda63703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebabcba01acbc808617d5e614034e7d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedbbbe03fb9c6815ad2a81336439e40705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18635c2c28f4e136b231071778588e61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549685603624097a2b9d6076450106c9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348470a6a1f50246c89abcb2edc645d0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8eb24107f9a44bb74571f587f3b789709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac336276f81dc330a31561c90fe3ec22710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6925ee726422c93390bc5308432d7d9a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a655c3a0cdd1ccb8478e5ca16b223920712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba21842a6b8f77cf87debcd6d9e597d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39c17e5fa730fe95534b4ca7d6c74e5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f26e97a5e38d758e01917a49fe9d6df715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef02d229e4cea55bc401e765a70fa3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c9cbb56d786789c9003246f64901e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a376344a06d187e816bd1d05a24d8cf6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b953fcc5e6670b114cb4f3dfb231ff719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459f7523aa66c8db71e665be4b22ad1720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6685e400779f5e0cc557acf8322a1127721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ac180a8f6d424d1921906b01a1a008722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9074fbb4640f91521e420233403f9d10723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f53c96de632b08a539183e0cabb146724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948a11a52c247b0d75f8939f6b77565725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e39b9a6c61f1d0932338db2c0c3d4fb726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c267690b2c6b1a8ee108bf65cfebd4727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f297422050ad52d0ba5d93230cef43c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a264fe1537d197d772e82cdf002b186729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ed20c323417be3a483090a9a4527730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fb0548b32bba74528b04c73fd3213b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e0c1b67e95a5a814f2d934d4edefd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b6a29c3bcebb8f76c07b1ca94b832733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1557f60abcc0519901fd7dbec8230ba734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98a9126e1981a5e717a05ae84eeee46735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5866585ec5273c8bc3a859d27bcd4ad9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f0c568a3fafcbb630878731d802e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbb3f6e44a10a19caedb194122f2d65738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726ba024c78b1c8e52949f7edd15aada739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1bdd62715413483086e950c016f2c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbfdcb77d14f8625c1ce2e9c9a691e7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b75fd2303de2c9401e1dc7f087b3b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fd3e7c6ac5a0cafb6e532d2160d2a1743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d818e5a38a2a5ee2177fa58aa6a89bc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc85ef3ba52cec821ff23c417e274e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed881658f7acaaec984b179756336e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb78a41b351267c61050366a89bb8f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbae63d528818516bd4d1e9bec06b17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3cdf1afd7096f4e70c0552cbb604a8749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8476bdb4a9c8b135d8458dc7b6bfbd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8bcad4e5ab7c14df504ca122f12993751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b299ef872fc15967acc0ef5d777f42752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b9dc8e8e93f387c70c5bff6772c2b7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0030ed64fa2d3bba815bcf2de148fb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e5d91f20b18f334a56062dfa4917fa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c54248896374577d4c6fa0a2ee8135756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75809d973e306942028a813f30f1be757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bee3118f0d3d1342bb5355734921f6758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7d939d04034b27362e8318d9f5092759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c289a6d303bb91bae2d024a27a43491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0edcb7a6fa6693d4172d08132c1e6f52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49011b52a36a6e06eba4679b2d0ad7ac3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c822b8501bef0460a175670ba6ab474.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd10c94e5a6a6c5533bccf4b49ebfae5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c8a113ef6e5aaa78d8f87e3baff2e46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773fd25b3a1e70cb2cbdb8979ea601247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a550aafb331141c98e9a4cb593fd3c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729fc3e42b604bae901432712e033efe9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd75d35ad0e36ed253ba54b50e72ed110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64789a4a73def049bb56804e4f42b3911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6133fcaa77f2ebc64c4399aa14d6453912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d74d631beef808636e860bdf841bb413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164dfc92c694ae311eab13c18f4c2c814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09575c02c0afe6cdf02aff5ec1a74b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede2ecce80f649edc204a6853b00805d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18be141ae84c8ec8a8e8099d6bbbaf0017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3657290e38541152bd539b73d13d3718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d09ec7d3710b1596416f034ee483119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06187cf69924bff8c0d21d02803e029420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697e83815641d135d05804c38959e9821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e5e9c059f56196d50e18f45e6189122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17697502fa3d0e4ecfbe5c623cd6b0023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87999bc150f32f468c7d47adc9da950f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488e700fae1c2b3bf59260729065ff425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73530d187aa049b019e82433576f699d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7220cf211010b1fc6b6f1c012d6e68827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07cfe444c338f8aaa6bbbe34be724e328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2a38d73b51561c193fd152b8e1b7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b628f9151a776e08061289d91116d230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a017c12a7b4ba3d2414c789e92f6f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d40986f7f7a14e6fb91f756d1d948732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c04c27843e58af8343430966b0663033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602819ec6e8c8a83960c62d3feb9f22c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8656e9d9cf8bcfb3152da5e0ba47435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff7ab97861c964105c4aa484bcfc71636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265523edfd01d2d23c6edef2296ffa7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f10af1ef92b9af02e8dc48d99fc0538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb430c3d8422744283df3f4fd971ef6239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0c0b9f376e7340ade30e49cbd727240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64210915c672430e080407bd7e54d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfde3338fbc4019bb07ad98bff710b542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa05a538cb452291dc45554bc57eb00243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09718fc8c96da591a51293a64ef863c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e994755a8fa208078aff1fbbcfd98b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42c2159705516af4985ce812e8ac5b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c2ad5c5422097b5c31be5092a495847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9f2d4e04082fe68d014d03a8c9e59948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c566bbb4e328e439cceb452b400e29e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645737d412624c11ca88c17ff2b159ff50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d74ce3ee087d1d123798bd113e0df51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baec0edf64ebfbec9598ce8915687dc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824e5168b178c4bcf54dcf789341a28353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eec160468fd1d89a628f2acc2a89ed54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d6df9a66a24d7fe87caf96055870755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b7f1036769d0afc23bbec27e75bfd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb781a23daab761a987d0f78d3084a057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad53bfe60883fd4b48e02387ff705458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec3ecabb3ef76ed4ec7690a6cba8a5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3642b80a56abdd986ad0f691c807260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37850a9efb651be9ce6367e772ab6ada61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f9a18d275eae3f13710f89e80c20662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc6ae588c611b72616d694376315a363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e72428bdd5d2bd52efedd6dc296dc364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ba99f726bd9fbf286651633eda76e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b169e22589ed93c3a090b630adc189b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b003b51aa9ebd3d830849b9134334967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be680fd148798c4088c901ae3da892d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201edfe2b66cab30ec1d1d99ae6ff7a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c514ea024d37a29060d89f2808feee70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5c0eb431d64fac22f3dc1f9750d8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ee0db0c558274187c23dd06599be672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9004176c0635e92241232a6738f9373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072e23574f0b2f0cb85648cd258ce20674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e61ecdc798529537a343442a622240275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808ef40c9eca7d22c8ae934103863ce076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72a93b951c028e24486dbe81a38f8277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72416b2a88cde5006ec6c4bf0f0710ea78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dd2b971535d36ca8e4fc06d2eb776a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e20e61a6afcd8382a942a88231092680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2c125302c3f50198c78d634651fb481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c12bdfb812d7c238bbfc88a13ee6882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103e95fd9f9d8f1a84d943cb60bd0cc083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d631358801f80ea4bf6f412650616d484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f297627c02a180b95a4ab6b47bdfab85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3baf8b1ae7e1888ded4761bf1969a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa1b79aaad36cbd0a06a05842b59da187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb489c21b18e560d9f3443947cff63fb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f64e77c71d5777bd85398a61011fd989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc57ed725d805c1f5b4d3ec28bdfda4190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ecf5cdac4ddfd9b0b6941e96721eff91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb54964eb7627b1c46c4c78d3ff4979992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13d4d43b01fa514d81f74cfa2bcc1fd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d30431e6f0230e9fbbf2dba204df28d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6250df5b4dc7b68f773d636fff14295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f55eb42fab6e6ff563d51661abfb5a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd03ec2760f1e9725ecaf8fc15759f0797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af6df0392a9741569ba9b30a554915a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b54149189e0f968049a80eb3281c6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d23705d0bc28d6899e930ac6bc709f8100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5ff301340625d235a297d3e59a60ba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ee4080b2d7db92bc325c7c958c679102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6490cb1f27e84496d64f095d54282122103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6616f80990084648a8013ab45f4eb2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a411fddc34f1e97c45003d01f0a26e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7538936043b4f255c5c882953fa8c66106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092351f251d1bb3e076b2cd599265b52107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775b5f58da1759b37a4d6a52ac73a33108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd817e9be5592fafab7c3283ce393a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74117b47d33f4293649cc1f8c286ce0e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb79cd4a65390807109273bddd413cda111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af51fec06355bf51ea262fb5387b876112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49c562681604c642a57bc6bb07c4065113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5869c0b7be678975b963ebfa54ee8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0915e9304237152ea20deae123f10dd4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a184a3aa367bd019c2491fb6ab569116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df50803f3ea4695a2b57ceeba53189117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba5866e6ea4fc720126124962f5bc87118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c67e0988d073ee822f54b4e731fd89119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad73cdd5c5d091b5d64984f15d8ce34120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcfcb2007b7858da5d8118c13b1eb20121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2814ce16e5fb2002d0c56f581dd2c858122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5302daa9a18f427bea1900244e3fa6c7123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e081b9896a51c6f4d874f0dec6e70ef124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f2b82aa1095178a7cd77637ee1d38125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb23b0218685f4b9447a44fcd23e16e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ec0f5e220fdc84a829db800ad5185127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39e7023340c972128d0c35ddf53ff72128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caeee06c4bee47788fb7fd8bbe5dfb129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68660ddd341776246f14cf3ef57a604130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffbcc36aaa03e8e2bad24ebe4523fb6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba94f48d0c306247b817af4139fa2b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1a39752926dc3a9f45e24b9609b85b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab5031eaa31b880a143d7a17dce8b5c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcf34a378da15c6522fc089d0929a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2118edfcf8f9d58807642bb5e4089d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30e330f2c6a0784945433bcbc60060137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815547e6fe7d7312c2d952b5700c931138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57369d64099a33ce6d9d01360989244c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd49d996b07c5c6c93ed6404a8dbdee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77714f3ac814de2874393a744ab1d5c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da050c817f070aaeea34e9c11c66c600142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea8858af68b5acc5a35b4e9e914fd4e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41989c7b383d1db70bb67c977454c890144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549a3f678bb79a61eb2b02396459ecc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5984ea5f0eb23a5275fc21227524b5cd146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fd0e7c9821cbba6a280adb3a508c6e147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4176fee156f65a1f61b37da7c4cacd65148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8e0011d3b5001003806da5e301ed3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0751d55f164fec4ffaab4f95ea285150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d1cc7b2e74b7a818675adde246615151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530a2f01d5abb09d0c6347a2d19218da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f3e7f70e8366786ae6445b651d467a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70424f79da98d713523c22e386db9646154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a01ed323b07e316cdfb332e9978eec155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8607fc76e213f4e68f8a237fcfc159bc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b56f03f491d74def722f609234d5ddb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc6c15f01c4e51ce9a654afd44a73d5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5baebb51068a84c30eca1969afddc0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c63a101efad91c2405355e7daf34ea160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b8184d194e605d99b2fdce7f146b5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6032813d2ee285c648d99dea6fd8a16e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fb5904c999147d87848e91b756f1c5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0ab231ebc75ce7f7d8cbd94726f090164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de116e05cba69fb392b0c1a0a9f31b4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a015d8fd792246c970b63fcfed89bc166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f3232fab72c12f78fcced67a64621167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd948b6afbbfb9fbb4bf61739b8a08f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ae98e95c0abc6baa36f8ee80d9db62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c549e167fdc7a716736a1e1ed116b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265dfa3e6e3d67279848ea82d195a513171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e2d2aaec3588de96dd865d248dcf0b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3fb4cbd71083abc59d68f627a3d6a1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c806db828bdd9d915b61ea3a3cfca0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796be63167432cc8c73b7b3818c48e17175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0ad616abea843ca465e76a7ffd5a40176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a66c6ea0046548b0b746fb18de60a0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c59836408a0adba2dfca421a84c875d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0132165ab26029aff79d515ed8220425179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7af01d15c724b3a9e99a9bad574fc2e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc7763501aa09731485987acccad0ca181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476bcb53c05cf3d7a9a4d4b2a54c39b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8116b83ba04f35c47a50d0e6c37b9dff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88009c1fd68e3ad6fe4e1a312cccbe77184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0804382520020e32180e3e4eed764382185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3223fc48cbf831ad3b56af768c749d7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c28712f274ef8a529097ca3f881fbc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2ef7a052157119383c787bbc28480188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf1142d866744430d1f0778cd1d9f0f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a252b6b72a7e66497ab4537cfef5f14d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9bb6b316ef2ddec958648b5560cb0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aef615b64c63eb88920b147e6d2d21192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4890594c3ec00acafb1eccf909678881193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c23eced4ddde076880129d3e950984194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36159367e141662b9c9a21616e30c1b6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b938593749e09daf9343445a8d155b89196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b2c56f5be3c3a15624f194c0ed5eaf197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082ee7318d68841f24d7af0c0970c1d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c9223d12bdea0a4d24c89293f21a6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073a3cd79c8bd640a0013247def61563200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233e534ed71646f4fb2aa99381dc591e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492db45a53e54302d90b8b6e02fab860202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ea896dea07d48c7eaa971753549bd203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a524d75d50e8bdfdf461cb44c8969323204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfc2b4eaf0eab11774ff0d8c7d511e8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892466d7ea83a76c5d3fc8f5e093a65206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37b1ff773fb6ff0615a67ed88cda489207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257333e859cd1ab1aaf8026fc2b93ec208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cf8a769047abd710c7fa3395b0e70a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9536384e6171c6c6cc3136147630cc1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31a3f2dea20517041579e985b43f8c4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b87962d0a67476b20c1b78935288e4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8757ca9fe7f0cc9fe9cbab464edcd2213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b9eed4937a109635535c2c8495015214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2834cd2ab8a3a2c3c9eb1c54b1184d60215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b62ed4baac66350ec2dd548c901ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cf57fe05f517f3cfec9804aa755d3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2d2e9737f9898e07bc15de7c1bfe60218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c008949f5b09ca2fdc5c84e030acb2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32086b46af4cb1073097ff4afe0b5c5f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bb434929eb894718b008d62ee5a39f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd2a4b5aabadde08dc1913abcd060d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467ec83aedb99a4d07dd3738f382bba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a11ad2f46f178304929116978037fc224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a09bff1e794c7f0e10849e5877bd63225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f2fb916f0fc89ee1243100b5eb278226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d0e80f6a3b0e638a4a17169858e2c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3225d569f884ab60616d65c3ffbd39f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232b2e30daef40c4dc5e132c5f35ef08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe27c23499c4e759673a7f99e3b5f58230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139380c2f39c66bf8f63f20fea9a603c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46972a33c1721193efeebb0bb55e2d9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fa90550806b668846dec0a5f86acd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65df988b6fac7aebb591a197986e4a40234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d1e15dc7010722e43bbbfd98f842d2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223c7674f115113c16de75d22836fab236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfce6ad8317ca010695d1b4b62cc556e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb409f8a30c0df9430eb9a84d9de886238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822090c060d880c9102ce3f52d7d562239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a198b6bd130a0cf8969693c0e2d21240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e8e86f0480f7460d8de996448d641241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fac8cf6a6bc87c151934891c93a30242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eb04275f3b0bb66a2c81e3c81d2b26243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09f0ed116d6508e07efa442ae681b3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f36a50992e8b9a848bf06e49c06337245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469d692aa2627dea44c32a40fe0d235246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0c0e02b529ff70c9e26cd314d1ac1247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c8e1ac389468808f48a8c33625d9b8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0de15894959f70f08c05971491798b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3784fae0d750385257a363faa5524f7250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b306c419b00cdaf8625e417dad6b939251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7350711a1dbb1615e6aacf5bf27180d4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae80129fef927280e4d6fa9a56a9f9a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5d3d221bf1789d504501a4621c8e0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f1c64750ec588ae5159394a4dd1d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6772127b793903d9373e7f586e8b220f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e20acf5ce2081aee8cdc7f4c456c533257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0fddbdbb051bed0c76e39057291567258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632557b50d63f751332b077d9e245bf1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fc944e3698d1a96b34f10e97150e3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1539f15ae8beb8aedc2360d07cfbc261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c330c3042776068db72407cf5c247c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8562e24e38a58f3c8ab58737b5ae5b1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c9c466669f8af1ab9ea278cc6747264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56820234f34c51e5ecb03ab12214d4a8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8d8cc69035e5a576d34c2f2ce9d661266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734091b610cd6bdd9247900be11e0ca2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20f86064f5b33b63b067ed574b7aa3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241794004f2ebbf9a570ba48a40a680d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0052d7242804bdd9a06b3f7910ca6b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9ae5a38ff204ae3c6bedb362d2f23271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f808a6255f7e1189e148e8af2b3e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727787b050b821fa377e8d6cf2f5de38273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04c0b39e2bda108d446097a7c106c97274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c23c7d367cc4bfb4b759f0e740a11d1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf3464a82bdfbb4d3cbcbe2f0ccb5e4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b22cc5a5d6ec6251e04d71feb5396b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251d6aff57a57e818e520ed49209106278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc872efd80ea0a73295680c875e3fd5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2c478b6ef834d0ca4c20fb9c848011280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2d92b3b576bb3ba13374a47b077128281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b8d706f239c0e8646e43a4f8053ab2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5971c4ac0da60e03bae8aca1f3d04865283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6457bd49199dc44be62edcb018917563284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8c7e10ab20608794c7a4123bc92c48285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520cd32b727a723024aa70b0c593d6a2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb678c3cc44abb2db89b56200d9e0569287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0ba25c3efc92ac6a74cbee4ea05a17288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32a1746433f1c69461ee1efc5f36fde289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c29f7fa9355b174df855f76fe2831b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63558ec69891d717812b12df9b88d125291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f337246ef40d11fed8dadb7e0d002d7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f00d0129e652849c5520ce5137c7d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad1f0caea951321de277f46f9aaa74d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b257f95c0d631108d2d2ed912bae82295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1418dfe82da928ff981db678132c33ef296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4f287900b7791dccc5fe94c97f1b5a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5924919260496838c312517b71d38298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c1526e88c1105d052f5352c585f8e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645244e5e35f46111839453b85280f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3613d1970d264d728fa58ae077fef9f6301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273f0e49f465b72718a4f63ad24ad4e7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c29ff182e185c8d595f111f8d646fd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1f132b1eaa9403e04e5e852e7cade5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71da83a39e4f486915539673df9d1ce305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dff287adf4dac795960848d481eba9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8481fcfcf5480ded049f6ccf70490525307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4eeb6d6eee80c68790077ad0b4f591308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d580650cef0a3f0d75ba4bebd34d4933309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e8b47a38450ad331396666566d947310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c76b2901b241603cb343429b66befd0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db417c30477b7984b14e478fb7478821312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7573362376c4417c3057d086862cbf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1a5f8d79a3a1690ca724d6012ec99314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a374f925940c8c5b357e9a5ae83103315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca6dea5852f33bd54352ea15767b10316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a7cc1ef6a4bba204a1b72163e8071e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65739c915d3b7790ec81e7b4624d693c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4568c07e26160053c6cdbf9b414971f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27472c643cfbdbb999a8445b043519f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d932316d772493c13441f4cc2a0eac1e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e81f2b43aa2b9eba94ded9ea9a1bf322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bcf9b101380a4d8cce2c4cd47834e1323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfe138efe86030f614570a28334d13324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2465bcb843faef6c5d346d35473c7957325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03fce7890d517022708c5a3420fe0b4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebd903b603cd27caf7979384a776b7e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b35e3000d9a232316ecbe1273684a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92bde32e8c455573b2abf06f655d93329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd1b896c139a2878b70d14cfe20ddb6330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c648935257052c35fb4fae733ae19a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c589d1918d80bf833658093b1f65d4ac332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea9edf459077da5f8b91aab8d74425333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b23f739afd470bb4eb37bd8d889c8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd2061c928b3492d6a1fbe6125ecab5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43f9124218bd4c44dab1e96805ba69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef58eef64363b513e15b407d2253ca3a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9f5f835216b443566371eedc882bc7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ea31244b00ff3f1b4344ccaf956b2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260d7930234a46f2f889ffd4d21d16d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3fffaa61319424e2a63f0e8092158f341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f014381ecfeeacb900d3899557fa25342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264d49eeaa4b88a0c8804afd97edb7af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5640147bf1b76ab461c580e685fc3a344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc42d7f41fa90b0042fd701fd4532ca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c216b59d1c0726403ebbca46faad75f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5b7954dba2f4bb6b0bea9120075b59347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74631ffccb9967eef7b7f87e6e7f5e05348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1640da1172e1d227fb36084b916ec2ec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9159c9aebec05485472d0941f595eb82350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ad35d130d2f1d2a4425db39598c64351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13a6c8511a30ea6a5a72cf989a10fc7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d202ac73503eb08c284410d255195c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3465ef8180770871d4af9988f9350c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ec65cd0b39bcf6a99b92b111da4a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c74c3cc34a6a035eea85d92ab6feab9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cbd77bc5676fa476bd767d4e74710a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c354b192fb8c3de7402af01b61421d1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e8cb97a0c091cbde603656f40b8581359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d290a17831198401123438f8887dfc360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fbb131d2f340229bd2386cc02588a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa5a41dd2119f55632feee15a41c1a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b017028bb81910b40fa3aac6bd6bd0b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7150aa8041d956aa31df23d9fcdac364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda1752fab904025c43082b176700c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0822ec29d84dfcd82c77243c1e549a28366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607b4e2e521bdef0771e7ab09997852e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bb8c9f432c0e0e01097f575f0a25d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf9c8753ae67300cb2facc0e9022017369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b412763e14a4048ff12d51b031adf5b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a141351a9d258175807c114819b58435371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5f920037e6d451b4f855a2eefed18372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06bae381fceedb836bc7cfc0262d1e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f881574b9103c07df42ea232b098b77a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6442eea233f21cc669ad882bfab893f2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea44434c584d9073673b11e7a94f53376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdf0c2a606b9bad8793a471a5762c9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1224a77d48d927ce82b4dde3340e8d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a08d519a20db1ef9882504612aab50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837eec4219e94ed81c5dda7d3050fcd380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447e3d0d561f5b7325910f6a56a3045381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328dc90a37cd1d4f323bdb01ad292691382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b712ea12bc96417b86bbdd247cd0fe0d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87bbf2304238861e5b082b292f3f81384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db58c9b7cc1a8ec38af849c9e6e08b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6e6effe9e0cd9f7f4f4dee35bf432386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52733129e191bc6117552f8da0e7ba3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c6bbd157f477dd151eae66095a3e54388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2e7f8b48d28ec5e732e5ce6ce84f4f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2227915f564a8b5d81d999b231190c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b589a3a9981f948b7d76531e485dda391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef5a4b01263648b435dc14b10e45c45392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249ed274cec4a766ad39867b90c4f76393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e350985fcd12cbd72a74294045324c15394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd8981d688a215ba9aa65913d2e7ca8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c382da88060d66e322a075ea9110482396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322dff9d3519e903a981f4034d73780c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd97ed2be8f31a46f00926b48f1bf39398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b7a57bcbedee9ec0a2ef30508dad3399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb7a7bb1038e04c88829ac5b276766400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e04bb55fae64476ea9a04c88c477c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28695d21efe49031eb404bf3a0552dd7402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42ae49560ecd7c7006b2ee0a0ae41ed403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdfc17dcc94695b819054d8fd54a3fc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caecbf1ba0bb0eb3d8100209aa9c26d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ba595dacda5ba2e77387ef97ad8ecb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a975d012388601c87144cbba6957c2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b920aa54554074a2cd76da2cf7d679a3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3c632d4e978021c7b371b2ecfbeb76409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e9ca2fac108543e4a74526515c755410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aff7d5fd07d5dd6b307f1a99ebf89d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b06015e8e4f03fee81ab3e1dbd808412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d434926ee3e0f88d51e2ca29483457bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c5a7a8e7ae03949ccc71610450a13414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453d9c5c8178ad7c5ba62f9c7833b5c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5803e48a90fd782cbd6515be67ec5648416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b5789fb9cf894f3dce08ae598ee1a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db51ab8100a717dd0bb3930b00732a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f158fec460b0dfcb284a15362a3171419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e3f575fc875c834795536dccaea382420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8a5ee74729dd70bb2f9733c0da20b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c8f9751b6fff345b65c584daf229c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965162727c7bdbade9bcfa132857a7e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680ecbc3435f0a92146e6ffb31a93c1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40dd578bbe10d3c6ea0f3e0c4dd15b6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3cb4f67238cb3f61bbe4988caebbd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224f9aca3ff04bb3001573944b48d4ec427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bcbd1181f4688a8cf0c80e44fbeb31428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14d7232fab8d7a2f4f2d679361c7f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100d3900e341054ffb1085b664df8bad430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3441fcc7afc4a03e4ef21599421a55431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50867d870653e9b7aa46fb19c9004cff432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2242e8ac3ce149f5dcc568f521dcb9fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8940442f3cab811a3cfcf03ce4801b2a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef9a13e932832e685743689273ad2f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d746b8d260897f71d064b7094b1c0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1791a32b9e59d26a94275f43e53a3008437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7276c1c0d644ce5b582dbe8736519e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f068ac24af44fc7cc630514d2a5df62a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b88450f9d2f189ac5e950c88ca614440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e8a810f43d6eb189b986bae0cb6be4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c31b38a430f315f572c52ce408cfc81442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b6a6927de5abe97a7c71897321bf1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0dbaef878635a0ddaa7077602fb8c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd3f1a4371b20afc97f52628e64033f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eff14b24231a6b9124c9aed29eb49f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f43b6a4d03d088b9e6a2a08cf992d9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d12d072a5226e8f177ff9968b92932448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd71360bb2cf5d58130884c51b62737e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc10f24afd04a7cbfd5b42ded101be16450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bad5fb1cc17329223d7c24b62d33e74451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2b8140166ab9bd8c7bde93d13e7b2f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a286c364092590552cc9a90115b8de4d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e43d6730397fdfa6d5aed28762856454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ad50b82467a98e6a6b44fc549dd55e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355f79bdd3c6496ab979af28c2439d51456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8e695def653a1ca3056cea11f2fb1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e901df1467764dd10f49f723cf303f3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc4d0687e4031e86940a59be6f32866459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8461c4193d0b62802a163c83e62830f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7514bb6f02aad84be6822e82211fcf0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97ead1b2f3aa0146118b18ed5fd1a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ea1a807bcdd622c7dc6da7dccf65e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47c84d024013d7672bdcada7d25c2a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7213e5df0ebc07854c57cbe8631fbad3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2385f0fbeb7da27d25d1b18665b52d0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305227d77dfd11fdbb18105fd3ae0907467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b262acea90f20539417f5a3e454d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b34219203588ceeee31fe712af9e01469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4166c52626f492fcfe1b089798cae674470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5449b3d7c61b3c112c2bb53cc35c90e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d9d4694bead362a94e068a88643464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca9772046ded5d27f5e516fe8a1c04e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42178ea4f33bcc00c6ab95e21b16ad5f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c808eb2e377d1448912670a3eee02c6475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9295030e131e11bc4dd68964d458c6de476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf99bef0a628932126d28e75ed15db477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dbbb54cbdd8704048e657377647660478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28056eee9df25fc8d1efb3fe7fc982b6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25729a8cac3cd4981adfd07136f41820480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02e0181b1946dd66be88d23921d2662481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812fda427d81613e5a75b8b3b95120d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02626dbc0a6264eeafccdc5f591aa223483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983e8db4c070bc955c19e8a2524cbaf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c96b8aa4e641509cfccb06e5248b54485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cf6e99e2860f9f2718d892f067a490486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ea1b7900db36d7cde1d5270046393487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c24e5e4adcb69c9606f3cf7f87425b9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c489ac3f9a275ce969bdfe0e0e431489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fd34958705f7f66ad4c7284e6c7503490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c755a26dd1c7a27dea85de3479afb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee42e91b5a4d5b19f292f5974b5bda0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5473e6b81452437a3d88774f69588fe493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf788a2022b8d4433b321287413b721494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34363c4605bffe0433994184e5cbb6e6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbedba28dbf08099acb5beda22d685b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6bed414fece3cc5870007f6f5cf1c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16132fdd8ded02d99ce83f0fe2e4588498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b307e742a7f1811fecf737044c7b1f0e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e114a92421d6784f06e3e4d583936179500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40357b762abd64f0eea664ce2a49a8ad501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2130b3a8c7a77033b6b19aaa71998296502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d517408616362669a9c3cf6460aa640503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7b8d2363a93433ef344a7c484fd13504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6d8b9f4a5a79fa85bfb2f14eaf5ab4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a681a86fe50b0fecee0286507298f2b5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b345a93c5b272e4bee2c0cf016c4bdb507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0186bf16a67ed2b6b4abebd7f05bd3a4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ee52676d222d98b44844b53caeea1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d934b4a5e20437fd6badaef29a5f666b510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce763e9854b495499cc28b890d8924bf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0710a4c8c127f5b18d5d5ecb31bb4d9f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39dec9b7283b5251619ee8048d3e57b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5fdf904a208bf5bc02a3eae724cd628514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab187e83e9670b456770130bb69769a0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67669bc835847d066bdec7fd597af423516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72bc6671a37a16c5b46ace23b70eed5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909e03efba67ea60ad7f0f15bd0ea6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a5fa22060b057bd0a1d827e15d38b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5592749d2a1c8c39b1bb6ef035f94a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7f4082e53e0c3f8105c3b648d51032521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2418d6fc9d394bb0d60b6ecc3a5c31a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7683b996890c0d1c690c9e6ad3502523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daca6003a195a40a194912b581be148524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5bb52c750e2ecc978c6de14c5b8f0b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc074c35cda92696cadb638bffe012526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6d96a2cfc359cce663e9668c9a3988527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e5b837d6a4503320f9d3455b27bf4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd43b8fdf7f5c0e193869246e951ab62529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081dd5daca10b1b19fb4a725f1e95597530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02164ddea5ec6c074f1c6b7dab19eb78531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caed77c33abf8d38e9fd252a03e351b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00966329efa954eaee407e60c990444533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83088ceee95c5787a2226ba18db766e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccf9a27d3a648f21df669222bfbdc1535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8714bba55cef096a21e2c1e2415dfba1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a2899af98b792533ce7acfdad8753537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6adedc7d455cfc78d3faa962ce7a8cf538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b995e8ecce69b63b2f4524c25b7d87d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505984e847d6942c1c9ed39ab6a33b35540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d70c0f9a0509cc7f9e190659d461fb9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd463ad62aa080104c518e85ee47dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c898adc3f1e615fb6b8301749f856214543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9daecccb67e70dbbd986f9128ddccb6a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17551a6e82e8701251affa5cc51c7fb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112654166c90ed846af7d337355d3f70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de3a726e994616b15e93b1cd0005468547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee25ea6b415f948880c8be2e8b281ef548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d09cfb50307ed6e9ec930699784602549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794f11dc410f730b5ca19861a0b02926550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9f87e43e6c8546a789a60125cac84551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c98cfc839de6d6c4c15393a76c9463552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966a0fed1f04855e269e7681641fe5fb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389d3ff0c6100f14804556cbf5b5d76a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72730c80b307e5cff5892af23b71978555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45e8b4a66bfe3a79860f89d5bff4639556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d691cf4eb022d1600773ee8e9f826d16557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889e40c458477dcdf8ef00f2845d07a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958a2bf3e7175522ec50abece77b389b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693f25963043c35afa67795e9dfc589560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ba0dac4b26ea4a3170ffe4674ba54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997084e7fea2badac95acc75e70119562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27ce84751b5b86b289f4d5911fba13563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c10507f60c997065befd91255f067564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b94de8cc2c54902fb6933cbf8138c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8cacbe7a8d8ece4df878a61b27d5b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472008af5aef0160847802599cde89a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5197d1fd247133ce619df5fc06332568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97019fd350595429a8192aebfa8f519569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf583bc343cc401532867ddde97dc107570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97630fd33a93a5b61c45870664d2754b571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cb2bdd580c1bf1fb00982750d55e6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c902c555ca5a2bbc71227bef33cee9b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4054517d8a5994b0607e2da1e06c7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17366c2a2b6134b5cc2a59a143f5d81b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6f26f80895b2b957abd6e76e32d9a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfe844f8bd253d6ce5d1bd8a14004a2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a805f287d65ccc2d0c3dc15674f285578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63275b44943626d9eb7c757df7e4f638579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063fa18e1c10216799b4f61b2e08228580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1087b857f87e186ff88a011f760b8ade581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfd6b849b9eb4f845e3ffb09ddba31a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f1b5578a60415166cff167ae69570583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48319be6e5a73832fdf39004d77704584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f9f9231c8cb95528ee4e98c0b2b734585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c093140a5a61bf6a0b988cb4c70a1a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ed79761e7364a4bc5c8e1125c3813587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04fc9f56faac73e549366c31a8b792c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dc31268f3da84e195ba9a1b7332e6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a59d2de70b6992a49e3e3d9218a8ab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028371732004a140a526b5797ab957b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986663a40a6dc3eae99d2236a3d62b592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f872eaea2bceee55f41b1f2f6fb1f0e6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce83ddd9debecaf947b86806481fcbfd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f911c31f0446ac3cd78ec5139d0b59595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07df9d3a36b101776205d701b4dd86f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5557052b2e048de6f52b59bc6aeb9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22d082bd17afab486a2ba6b96758267598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c6644bb43be4f862cf99ea60b55c6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67037b26a9e64fa27282999204bf2ef7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324ce0fb8541806b1fc9392176f3d7ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3774dd67a1a4daf41ee2dd3e666652602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429b51a4febfbfb8eca95112101abe0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59aadc5df409fa06eaf777b3e8d13cd3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631fcacbf6ae007443714344df447eb3605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035b389a37332d82a61327c9a67b539606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cb2a916795735eee235a3b5dec8aba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a0d5b9fa17726173d993ae6bd4bd1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a8f90dc3b9672312188fad327af70609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152774b9b8b11225594148e7db906fc610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f33096d7e76e1d5894e86c4f4ad4f65611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b224eaf9a4af99f80e3037640862c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b10fe4131818d66dfa733a43186ebf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f651494479bdb3614f591de36a5a88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c845ac7f5a245c84916d8a49d8c4c7ea615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd70d250175f858923eb0045386e53616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c43bdbff30e9fcf48e3449e3d88e8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074fece5c6c5a4e3c58b4f97053d4cc4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00efb1cadc3c236cf92967e3340a147a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6430527795cadd67f21f04be64bf220620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d473707f9bca7a2c0dbc4de23cc04e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e84232506afedba924da3fc68c3b5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b7fc2d13a9debdc92523a3d4b4a1f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37798743b5199c654208067e2b7d5381624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d61e3fb08405bc0334b6eea3c924c27625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbccf1ded230b33ee53e70d1fdf23af626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fbafeb6c0f5ff7b1c11f2c2d00f8d627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0466af7b6e4129cd8636d6e71fb3a990628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866534ef3e99af5ba6d3221f024b2e17629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da947a3ffc0ae2082ef2aca66ee786ce630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4faac4eae18a2dda576ed0edf381ec631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9affde59f32940fb196c7135d10d8a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb93b7db85d3c287cc3055b7487e29e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0081204403c121337da3bab97003c8634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb6de52408f6a6f5d20a4a69e3ea353635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff644f407caf3eb6d6cd02ca3372ba6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3e0bde4c1aaa3f5059f53db544e0fa637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ed4cf0c4b5271de971a72818d3b99e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d3e118b6659f768f9413c334ef1d2f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a808f4c6789a56b3b80c7e58daca0347640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66862bcbf75fe99f44bfea80873c39a2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a905ec1cbfdf0896db517dda6fb14642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179e259f1b6a098a5fcb98ef17709e1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e7a1ec7044ab847ef227664cdeed25644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f39f2ffacb715b32a60511ce887a1645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e871e0f8a8c1184c8eb01ecd595c1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7d9c92d130ea6a7274d100c366da13647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1119910a1b880b978c8cb95b5e9527648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3423fa164a9a2f6a2e1b81e2b00e0853649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd321e67457790aa5303ee57a4eaadba650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c4da09e4c6555344016424cd2dd7c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f916b074b43d9c1571441728a26264ef652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e447bc10d9e838e5658ee3b680dd99b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90116e1f59205b3c8078871530cd89a3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578bf79685bb6fe0a4201548ca2ef5b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ccedf501a020769880be6a9a7b040f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5317a5a075506786c0b2db098fbbd22657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44a2af7af46b6474bbca43f54324f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722d3b7867eee87a2b349cf82e8fc16659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9dc280e7985257e77bdb9d4eda9f2c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdd35936bf756142b604f69c836030f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acaa0ac6ffb7914ddf9d30138523d7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b07ac89156b0bd10d67dfdaba57cb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ddce11053519ede10332dddc9b64de664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33a74115bcb1955573882b42def7e2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd6156a08119ab05cefb4ed3daa3a5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68fd92e731c30904e14399830c278d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03525c246ded9970a72a4ab413dd01c9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1be686e23c2b796b734f0be5a9807d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41da3159193108c43cc5cd3c60507fa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b34d2203ad3ca37aab6b0aa3a6020d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c93c17dafcaff13a2047e620f4375f8672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147c7b85aced1646a15ee4ef494df1e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd9f78b0d15410c284afeed6e26e10674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd77f4fc2ccc23e65b2f057ff76e4a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3552ad79d23a73d5e38f618c96212aac676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c22712abbc20b23d74acf51968c529677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523421127c9056f05ce696bcde6bb11f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b295ed200c1ab806b7a7404e0cc2036e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525cf0008a931ceca0bd9592e4f24c83680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9649ff281b5a78bcc41e34a9c94235681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf769500927868ec30518b03312f5ed682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a286483374a8d8838388a4990e2ea683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c37b99c27d8a223d1d65e6bc413a6f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8e6d07bb67228e8abd8fb98aee002685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5272ea374be092fcd37410c90d252efc686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a01730b35f14b315b19bd4a4dbece6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea3765d67f029ce390d50b413f29df688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d2a6501fd4c94e586e661658027a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c86541438125ff4376ce6c1ef5aa5d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee376d12972ae518e5717830d740b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8c86a872722eb99f1951509651314692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6d37fe63d4fd78527c3cc72087856693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8ecc4e5d0ece88bc65972325c69268694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d59f5e9a776e4312b5ef25d5849b10695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b11d87baae38d0637cf4eba7c842f0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e0630dc471f2c9cab334c4e9aec72697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8049942aa3f5f2b211c0057fa93cd0a4698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cd4c8b07d3b1a7b05ccd1939461435699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46201cc7a4e53707858450eebdcff18b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1db0dd9cda5db52fabc4c837eb60136701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344a3e4839d37a2cb8e73e90328b0ae702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520096c315d47aaf6c81e2f06d243d8703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60ce347057f296a2a77f70b6839378704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ce73f13fa2771f4611cf428dd2995b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107986dccd585674840b6612cec16a21706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b608dc2ba0bba8920c1d1346a26a86b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c46b0fd8646cfbcb0e5ab247e6d1915708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0937878cbd2f09ab845a0cdd7ba1ffa8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3aaa466a165692f806e32c0e6291ba710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758e20c41a167df949ff61cd0d3d19e0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd8754c94bdc5327d7b803c61531c27712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb355134691b6edcc8ed9621d4588c44713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba995f3f5acc6824c840995036e959a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce559ca384e896c1d6ada35fcce89f4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f16aece000a4f06bd2b2f0f94560df3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db29beaf95013bf0919bbf8104dbf1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc517602a02f17d779b555da20fcf88718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6057cdd9c3d6230504a957963cb41719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084509cc1a93078528ccc9a628fb1e8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0256aee76a3a351e6a6ae8694b9e2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a11861af20d9ff683602cd144b1b24722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537780f4d089206a85ad20a7eba591b9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c55f8fa1863cfdef47a8096429b845724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219dbf2dc075bc8349e40f367a673349725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61645c222fd731cc4f00176ca64a87c0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b19501a1e70b259e8cc7c66d8cf5d77727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a813d95deabeacdaab9406e7022c1d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28369273d1f9b7ad739585853f0bc99729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175fa8488d89e7e896601afddd319db730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0bef8ae4c9c59337f11d91869fbce731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237972013b92664b9d67b232aff0358732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e74ba60ef724833c1ea9ba90fa1997f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4256133371b5e24dd5ec49782f2279734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a398559292c4bb8f854b1dd786d55735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2bc00b3f4e825babbffbb3f9e4434a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a8e83c4029499d0ef58c44d890be6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad463e6c46e7bbf99a7868a7d1b4b1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047a1932b3a6d9a52dfbe8950f133158739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038088d2a44399101e0aa6c5292966ea740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b64c1c0b54cfc7dd4b002ef26a074f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad87b643d48237a3eed7854ea7fea0f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37b48f17bd2b7a47df3309cb1b3eec4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91745c0d1657c3e11e0b09bb20e5d1744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875951be7b709aa53d25fc424188143745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8391442f4f097f882a8acfa436c7533746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9a984f53c03ffabb8e258a10e94a08747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1b1ccb4fe38ca23fcddee0aa4d77bc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808212934a14aa8a273203f129875f75749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29d7d8ba19dc6d01ad0b228d7691ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e75c80fe27dcb0bffdcd59180d1d34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d672088ba150b078adeeaed5be438b1d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d43f21ac81eedf3350f815400dfdc4753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca26d478b1bbf7c16a6d647c5958b5f3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4044b201c17793056b6241993caa3a7755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b799779ddc51b7d8147e26cb7aa3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec6d212982eb1a57a5053af3e16be7757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08d7175fade11a87d75c032f5cf0cb758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c96ac14ed79e021eea4d0cededd72759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>