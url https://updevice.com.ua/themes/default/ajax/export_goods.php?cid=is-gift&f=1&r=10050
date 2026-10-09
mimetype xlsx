--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c5e954397c1c307f751abd8d89aad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b24a0537026ee9ce01e786d05522f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bed3b0a2bdf7127b21ead3768f313b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d5ca8fd53aad2f8d20ef6c421be1a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacf0c545f75c3a3a8ef734cf437804a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d162cfc782c16a873f7c80d36185c47a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b2441eaab45a5e51d7527717e863867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e426e2ba21d6c4d7c267a45b3cf9ec08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660762ea1adf288cab402e25859cba59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8f56f2294c0c508fa140ed4fbabe6c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887c9cb1e6c25b1a2a80d4fdd01789511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c5fd6d4715df97730c4104bbc87f4f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1352b8c8e47e7d127d6183b4e2d40213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eea718410eb4c960dadab9da178c4d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7a0fcb3e1d25638e727f0c782577815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0849614bee941af5ae1fa46dc1148316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d44d2a0f4c0e972c10f347af2ddc317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc10256eb353b11a3f7f47bf90dc1b718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373db2233bfbaecbdddcecfb8856522c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc665d296db8e64a88e253a07c961620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9815c199695da735cc2baf5bc6945c8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9737746880453c89793334b12a22b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216dcbd46de5f4d1a9ed7153ac92d6a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b341fab5ed4870541416d05340e1f324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d356593ccb66ee1a66d390af24128425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b21631becb8cefc0751425136d63226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922330164a15828f3292ec93ae9a40ed27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c1ef4a9c0be7b46273cbe33e080f8828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e02187125be4f5527ab213214820b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5458fdd320bdedb39e3a51aa97318c530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05befca6d3366fbd23643d394079969131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce772410d62d7ae66623b63532337232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8656208e0060eb097d79e25ff763f93d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3d7f0b834543688b05aa255c470e7d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008f47551d625a0ccad5dea345ee837035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0a4188dffa2efa2d3f258f1746e0d336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77c7d618c263892425e1bf83fbee7037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac66d273b5de328e87032c0dd615e9a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d49f1e87abc25f9c8ef6b35fe2f69d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87754250fca8c4bce0c5d5f3e27edd1640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92df8c0cf435c9c8e5a7f991d450f4a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05acb05d6a4ff5ec4c591b214933c342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2550b0dc7ace5588f690388efeea86543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0e198f71852a054bf7e3d54b4d1c8044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d9af90fd8496ddca3b939021e970445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9b07a9b4fc2a514e11791897f5b6bf46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c9f30479608bfd5c62349f6f207de47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037f5566d9e46d796fddff8de6f04a2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d59a2eeca21d59c1fd6112cdfb89f249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5264861a7f3f1ff8557317c2b087a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cb01667df7590dad059d0fbf7f536351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc1509aff5811aaec744841591a8dde52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4b059cd90be79b30d0b4714912838053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ce2e3d0034abe661686a8a937678554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daef0c604c64d32fd3f95268cf6f78355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cadce77772dc72b30ea800c4f753256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100fa2090a45ecde15c4dc308b9a947357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e104f40808b295420935b60d7d2178e258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d83911561443236cedcfa7e4e377a859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30b69da37246bd973227126a62687e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470ebf1445186a7dcccb745267c3f24361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dd0606896422d9bec21940ca64e9f362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d42083d3ebe7ca3dce0752ed6df809663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad38dc830e837914d721c9794eba61364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f391a0c511b4fed1f944b4d9de59c10165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96935bedecb8bfd06b4029ab8432fe8666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbf3bcff4ad1f1cdeec561afbf165a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9335f7364957c04b861920b8e37cb8e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c2cdac2207e7e892437d505462afd69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4d12c75d204d39e8bd813106bd83e070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41965b6d53885013ca498f21f48db32871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28d7aab8fbce8e08f1b1ab8a8d1eec672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aacc7be40cb8300cb8252d1567fd1b973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e201b8e2757ee6c20a0fdb7536fd2874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786795174ff8fd09c4e761ae8ab24af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9922e3316421adecc3f8ba2238c3ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fb798c1210f1d0a57c6d024efeecb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ba012c0ec5b5dc0dd3882ab74400678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3695d288bc7579de8e1f6c00058d479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdb54b6bb1b4cbf2a0d9a55d5bbabd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63633b89e0e8b7615deb3261e1c095a881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b20de0669d673ff39fc8d33991b1c782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6979ba0a0af74865279080fc3e84e50883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230dbe8cd38005c70c37b290f4b97f4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bf1225516d4a1bb113b703815b781685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ad6083815389a02e9defc9f6b474b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99ffa9fa75c10e559946a5a06bc37787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730522811f94a64eeb41fd05399679f388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf78ded243159376968c1990e3423d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5ac535c566b5a80c64b0b4d3123a1c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50849b2ce0541ddf077a6131de8c4c4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339372bd684576ca42b005e015e62a0992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceeec9f01ea858d274f4fd35f64977293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363bc23262c9c2fc2a508c6aeb7207f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32463106142f678862d5e977dd5b914a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48fda5c19e62e8ddc1ff1a03d78623a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1184139bbb6a3de2dfc3bdadbbeb60297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913dbe6e568e9a949d77e8a870e10f9698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6316993ce6141e6f0139564fb6f3fed99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b5ce8a70434795af61eabebfb9d865100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b633d23f0681da618f0dcc9a3b33101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc544c232695163b46f4514c37363b6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b336ccba40adb4f3d9754e69837950103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c720816640455a4a434308e085d92b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788cfa80a8fd8a3c5fa03fcd0599921105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f37d2d40a52738c34406267f434e7ed106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeeaa80c3817e9fd605d69e6f848590107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fc0ca7e04ffd90212a232827c7a88108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33dc3fd5175248ea573e18a8df982b9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a0fa9e8573a4068d471acba0f055e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b919016992376561fc022ccd13fc6a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0b6cb4a6dc347e48e47114e8e284d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7156644b460053d33e8b1e1e9e8ae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2b11ab612a7beb298a64b7fe8f307d114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a17a83e4c92193f9ae3454080b44ee115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057c1c2e31e3fe55c234694da2495d26116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45143deae0ff54d333b02f46c4421789117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f9817d6b085ee19d1c9d7fbeda42118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5659e8b4c7e3dc1bf75d75c1c019ed119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7300bd1828bcce43c8ead9f23fe593b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710bfb4fdb71186d0e6d0bfd0e98fb39121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4912d706f6b66746a969b2e24e5ad0da122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a01343834026b5ee49cbce6c02b44b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5848e3e58aa9783c4346c6bf661cae67124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929c3d80e86e6cc532291ce8b8acb9e5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5a93ba44d880c7dbd4b3f32dad67d3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3907f6f94943e7034c345bbb36c84e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658517f4cb405430ac9cda1f7c95a3a2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973e2edd17a8b61e3b73d348f77cdbf129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4268a34af60dbf8b47ab3cf68d5ac4a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e0a533914274b29f3cf6b310d8597131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b5f867db2d4ca8a0e844007ab71cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1039191763d08655b5a683d4f76154133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc257b4dd545a8fee7282efc3642b5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e506c5ba044b6112c6a79cdc95b5061135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cf75a16870fe17ee30d56c74410ad8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae145b990d2e2a692f726b2f3e291bda137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef44cf6188f018aee1dc6f7fc7ca884138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7503c3ee78d8a8dbafbbcd65a764acb139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e412e93d34d36e263a3f52ae4e0ca399140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876432ebc51a87361fb060ab41abe886141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffda0abf259cf169da14fec35cfec996142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb16a4d6b41a664fddc6d324dd8b35143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1345fae3919a14988a6768a1d25717a7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddc0938db3bcb7e08a171a4f8c4f514145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af6d007331e123f4090546c1f6d68f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bec496aac51586ba76cb53315096f6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70628d79a0df160bcdf55738a8a1b198148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da4fd7caf6ed5d00ffa56006938b7b4149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f6ad684b377e1f28560be786ba0e36150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36915061791c951824a9ea7ea5f11967151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c730eaab154b2af516d878a5160ec152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee94eb25b6515475e875a30098e4ab9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b3b7ba66234498e19a30944101411154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a8b8c1c83a143639acde47417be6f6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863e570b12f5aacbb9ae0404500ccf3e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b884e20e4140fef84274629303706fe157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f30a00ffa3da43b9fae1c5851bae77158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bab519d6770b7ae330d139146c7ba159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d3b41a68d3fd529742306c11f9ccb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d54225b971a2035cb59813f538bbc3a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a530c96ff6d172fc5f2bf233af752162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805fa58961a61e828108fe8301f7c973163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08d6e2da2c6bc6b6f3c4cafff7ed16b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00aa1729824081f27f8531e9e1538cd165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c90c2d4b6bde0744e744d65a5ade80166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e12c128903d380ceccb7001fd32142167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93725d39702d23b4f53cb74246ec7a20168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40261bfd8ea32bfbba960411fe546e8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ac28ce9cb1c5b70e64b1e35dc3d98170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f821bc4d63b865d3f90c86ccd716f7e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc04d8bf0a04dcfe548091b07e952a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84368408276956cd4615604b011a1b8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762fe737b3d30b63000c49ebd0518c52174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d3538a096ac70628003132515d551175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9080e10616fe08e99747805e69626176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f55cb37a5ab92559652e80c1eb104f3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32492f01d349688dfa6d00e0252831178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bed9ad01eb3ddc0b60397145974d27179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96295d28ba7051956a6df81cf72435180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb9c530d997c4dbd19acb09b5a5f71181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92333ab908abf663693439f2c7b34600182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4a6789b9583c25aa950477d3d9e586183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d715468a5330a0ac66e3cca2c1a371e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fbb3917244f8a46581b5ab13a0021b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b04de33af71dc96812f5e9a191649a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844a8b7f3e4364d3ce113982511d28e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69558c3ad7c58801b10299ce02da59d8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3195075207d079afe50995e5877c56e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b7ba93ed7613667ebc01717d42480190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1923e129783b928b9d4ec02d7f438571191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de8d945b0a826906324f1782b635da192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4883f995af162bbbff91172512d3604193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01f8f9f89c4b2a8db8eb4452b11a7c2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62338b26c23062546727a464b0c79c11195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ab2323eb1f0c707e2c31df06583280196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c09da820a179d58333dce74936cdf4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd2b6ea441bb0d3c03d599c5cb53ec5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7367fa21437d2d2f448ee6d2d05dfe25199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da1dfce6f5d1afe5e01b9b2a6e6694200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a04c7ded94e00a1aac79fcc566ddfe201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf567910df1ee459df086ff7ca6411202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafd37d9f17bc59991f7a374e6d8896203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869755d0996f3b91fbf0a6e25580a70204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae14a6781d2823f5d5fad352d03e48d7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6fcd11400a08fbc0cc360685fc536206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f03374106453c1a37c5c0231073a92207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54ad363496934c393f72d0698558199208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97bb6c6fd5a87c4fd9aa03a84f04552209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca4d0dac797d5b750f647d3703b0a95210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf8c0c1c6024f7477aabbf3084639ef211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cc3b61b1b4618dab1bcb53efc8d14e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c573eba9f9356a89c52f56e646167f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba04b9a0ae333b4227eefff9209ccde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8b1ed98f2821225e46078dfa6c0c15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c1613758b6a97cebf79c2317ef7058216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7495ee8a5fdf434087dd3864fe505b5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ef2b3efaebc6a13d63f2a65191fdb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29e4a4bae86c4121af28999bb865366219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757b08278623393415c73abe1bff5d9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5bd1c4824aecc6ddcda81b05ca4976221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0971bcde7fe619d86390d5b7764c61222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf966e1405bf867dbfa0143139c1df6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ff772e04bdf43213101871dc968d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b9a9862849ae2bb2f6a0e90fe66738225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362abe8853414161f055345fc1604c5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a32eeb80125f514142664185c4571227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1855b3a2c0aa9afabbc94cdabc13173228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735118a2542f24ba21e362cb76e29ee229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686c833a36abb9c2b6d224335df1ff3b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cc58ce7efd079e1d8db62fc1b079e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d29565efe2189adbe8b874d35b9652232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18680c634786ba5f659843fea7284c6a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979bd61836c708291ec4bf245142fedf234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb18438c7dfd301e35672307d07276235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f514655b25d2a75065786c12a3ca2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dde4c7f56db01d26673b8e8be9b65f0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85513b991d460c84f24d432c0895c51238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2bbe8a52d6ff9dc318799bb7182faf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da361fcb4f5d93ff9cb1e6fbcc5974c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2cdb3b5e2d2f4777812ffc34dc9a05241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdfa31a906e3020e8a40de055a8a987242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657518b6bd52aed40aefaca1a89caa0a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf07df2b7f1f68a1af58d7776c4d47d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7118e217e84bb2dab6428e2bd1ebad245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb3634da95a77058d1e250d3c88cc5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8820822facec7c55b7a7b82f8fe62aa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342eebaadfb976c28356fd06db0d50a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b29c16f719a987f08cef5a087a35fa249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c517a0031a43c63ca1e9842923e44ab250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0649af58fceb83144f4b61347405933a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86f81c0d76377bd80574a959f7984ba252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d529d31e5ec1a231e12711ab92bdecf253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b918d19ac550fabf4158f6eb8a1c00254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3669ec8f820485c0ce89d28717a86a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc85f704e8eb94239a2cf6f2db2c1ed256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc17df9371bf5fbb41aa2feacd10fcf257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32217e3d844043ed70f842bc44d4da2f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b821657cd0622d9368cee600ca257182259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945181e99b802bb09c281de8679bcaf6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031c2a13bde7b4818609f9204fe96aee261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359a828f7dfa4169b1dae2a9629bb85e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b130f12bd28a44324bd339f29f5c39263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d91b3d10bb8c0cf603ba27b323bd223264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100ba40148ee8f888b18a6d925f1ab0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f524ac2c7b6a08550ad2a6c67c5bdab266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0464d08a6370d6f4bc84cf7ef87f18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8f3aeb214902fc984545c268311535268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa77e96dad225cc520fdd9edbe9bdc7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de34a5774dcbe43613d6891b5fa3406270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44043cf2de1e2bb2389abe9d4b70e9a0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fb7baa7939e1b54f1837b988d65f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5330cf912f52066ddd7171793791dfc4273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa780fc19676394f0eb212d173f8df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce0a86357ec2678b45b22cd2c7b3c92275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec044d1c2586cd8a2cb5fb9af95f6004276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2fe302cc0b98ccfa5098b9eff5fdc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40067e4f78ff812b39fad5f37631057278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae69987c5e9df2893bf7c0d1488ea30279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccea0a5ad903c01831418bd3cfeba35280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c7b1219c3320adb536a90924861cb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c6eac3103c42a8cfed4cd371b19a6a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed37f51dd63359c4cb4a883ffb552423283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1424775ee121da947cc19beb9ea4779284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c0825ada58111cb0fef4b68522a074285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4a7313f8819c40005dad9bbd7ca5f9286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d840e990a0216d0de4cc806a3d91de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b9e41daba3c49f3d05fc174cda905288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4301167b99ddb2c1ffe108a55eb79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fdba868821be21aaf15f105ec92a4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9abba4169e3093d3d7c1bb99dc23f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e07e4ab0b61d4db7b68279a7c038f6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7080294f6dc17424d01a1294136cb714293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cde6aecb0e7aeadd55b3bbfc5d70bc1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e747802196010257b0a9551b227fd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2911802ac74f791f8c6bfd4d29555d81296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d99fc918f95d66c374e310b29c83aa5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02594508494aeae6ea4d78fe73147988298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2a7563e2656f8888df5e5a139ed87299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5285aa8ce367b322e61ad593b0b0a0c6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290a7eb320e08a8850952dceaf8f8533301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa701f1c81f0596d42883d6348880bd6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489382bf1464a67729d16e2489fb5e4303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62409680669d221536060be6c1322744304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d973863ebc6b480f39b3c530475d84305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053114be6a0dc974b64a467f9ef0ccee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb923ae822994fae8b873d638a354a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435fc4bbbe6dcc65a0cdf5ff96db613308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7dd5a1a2ce70bb4c3024509aabf5c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018296d0f2724119f5a2d1fc9f129704310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d7e0b401b39155b07610ada5456e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5060f0c70fb65a1ee41070d1ba8dc5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3c1e60f8822d792a30c8647ec42b9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f167f0c365e650ee15ca8ef751563a0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7d397dbbe204f82ceac7d119d0f0f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b83d618354d863c1c221d0f8b1654bc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3df4a01cec20f87762bd5fc6b39c0b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299024b93a3d5336b1fe194506d4fe5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6c69f8e95f7f3810674af15bab3b6a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759736ee0642de11edb93ec120d9fa66320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbbb36c82045bb46bed029bf4cb0314321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09164e7937a20096d8d952268892c8b6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd396bf02faba9175c03e899138b35c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7638d93fa39c9664daaee84025605d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ea34d3a9705419e21ca0b0ee330980325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e94fdd8f5264c1aa2819d375593d9b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2ada77be524be871196fc39fe00fb4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f334c11489313868d0c42d2be880240328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093a97d8e7edef827beafc3518b43fe3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc3c2a05bdc15c0aebe68f942c0f91c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7d86a8efbb1aeed11f296b290eb868331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ad0563c6dd1c9d7453fbf6ec8a58f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b93b875074f61a661bc48ed105b57d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62be6408ef1bf9abf671a7e832d19d2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974d17d8389d8c6aee44f2700b46c09e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c693e1bd28d795009c9a5525956274336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4928cc88872b44c66e07d6a8744f87e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37767d1b46189d4808ea3583401a7889338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4724df4e3ca8a2b6b18a830c7269bb15339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8b8557947400849a03dce27833ef7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2978afa829a7a14ab8af3b51052be341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e152596f5a8e5bbe54413535b39406342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2955e7beb4f6de0f8eceba79230ae721343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a561df0fb63fab02ce99f1b40a63cd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bfdaa31955197b3a504542adb726f9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d5b9593a4dd6d4867f6a2b7fabb59346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b3eacc454e9aee7a78a2eb03e8a16b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b303f5ce19bfdbd3cc9b7c2d1cbec2e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f36535a5b8e55480c70ffd00d7aa0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c577f3199430f14ab304fdee55dbf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efc5af36b8accf076315d5cd508a17a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467162997df5e69b9de9c0692762ca72352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bb306a822af83107932423e508c21353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8208b29b83c76c35da1acdaa2b00a0c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd984d293e7ab1b55267e45a3f8c2c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8efcceed63c520c55eb3e3f8f616ac356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6e343053a1d1013a3a3164e4263fda357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55bb65b571411f42aeecd3fe3a9ef1f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d3431b23424a7d701f0bdce9050026359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8741a24db336fce6b4dbbf0233ac0bb4360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1daf7ce798c109879a4d6825521dc361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f608f41149c8ca39549c0611c3afbc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8ca5c1f78d7f545132934c41e3bd87363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b362111318da1b2e594889e03978e220364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f32b084efae934888a13cbf6d61ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd776d8b3299b9efbc19fa2983b68e5b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704e19246c6332cf668c5972e63901b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eda92229902b94c74786f9f0efb904d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93164d03fea89ec27b64b4e1970e0a32369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0929b6829f6391a25da8d92a1c88c6b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a2bb5879d1e2faef803a26b19505ea371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae0d1b57e774fe4e467cad784f10f5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02d34459f4d21431e7d06a48c3d45a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e77474f17cca7a5c04b97f53f4273374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3644710a33cf1894f1a40956ada49b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd0d4245f10a39d293a13c08da7227376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de44794a6a145c0c0b8ce2e377300c0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63166ec7916292b21d1f2b6b98743741378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e859fba98cbfeb2ee2b8fa33708f99379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879af1aa3903912e24b396a71dbe264d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40201109ee49a09053d9f04bc3985f32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef518d142883bf12d8530e89d2eab2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcf0cf2de4fc695f61c70feccd9e59383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49acc506cfcba8d7f3052522667ba781384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9909ac6304165ba13772dc923a670488385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dcd5bea2de38881344d7bdff5f1d3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77660bb544bf6875c78652c05c7f77a4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a73e9e40417fd732c23bf91128588c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde53eb988df668220fa17a8ec47e5a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ebe757edcfe4ac9314470feea6e02b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba66221366288a3d833ee887a56f45e7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2103fb66b40556326c29c56b875c265392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ebe78a8b12b68779e5edce52d172e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc79e567faeb99f87f583fcfd0c8d42394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c741d7859b3f8de521e142da92c321ae395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07d2a759969cebfdf10de8f289338fd396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec99d09d59981b507f4be9d37c210c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5812d1f9c7ef974c40cbd5eae5eaad398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aa1871951fa4298efea5ff6bdc2f03399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31f09c971278ef64a0c317430bc496400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69388279b76807e30e7d1329a533a252401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167081d063366d5b0e6efcfc2ac8e52402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef55203e31d9f30644f9d50c44f41b5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee42fd86a658237fe64bff3c0b57583b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1115fd0800f672f5633b1822ce7631cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854dc28d386d29b9761642e21e32dfd2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3993810f10f74215556307932902c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8836d2b84e374f8c4628e99a93d1e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041e85399459c1f2d653fd9f90e77536409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b7053733e3f55b3ba44f14a3acdc20410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e925b5b11e18141d9adb8d58a36ece17411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce40068b73d9d0b6d59f0917bcd8d6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d18621ac4499de87a03c889e56f317413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2ff489e8888bda5db05479ee30fb9414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0145efad7ddec34a76f2c9fd4a75fa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f588fcadce27c2480c53ad2d869ab3c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f14cfc110fc096ba1cece97cd3150c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ebef3d66d2580c579cb3f29e905de418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc2ff5a43b91cfef9b09a41fa006824419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b36200dfb5976d05ab2d07966f2af420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524f99e5446efabb13986b99557b446a421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eea22795d2eaa45a93476df571fa802422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1ed0c162bb0f9b5944cdc43c2466f6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210e7627702cc79f242fa48093a3027c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a60f60e50a1881ac0550d1bcdfa640425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfd6d79467839147e6952d2d70d22ee426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef48d3a8b98e64eb40eff6402e4f303c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab09e2b4c388469093af2edf4167ee60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7bd7b6a8e02dafe878e47c18b22165429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc457bab29e439e591e98d03c73499d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515c00f4b376634858e04523b54868bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f2f5daafe9128345af2f76a7bfa66432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8f216afc9dcc8ef6ee5362bc5c877433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26ccc0e779b682b2c152d031620021434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcab312f77645d16019c054bdfd25a1435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594adccf793a05b34c0840427e27350c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b2cd9b7d676b4229748c1b141e94437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608a2b4e596457d70b46f283d3ca617438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d8a1b148a1db6271194c0915f5907439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1129e640bbcbb1d88a22b750cfd6fe8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed806a0e80a112763de1e8269ee5f6d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1836b2d7505281883a7a3a70ef4f060442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f53608aab5561b431031b43b488f7e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236295b0f14d4b3407a6f6e69b876226444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5823c2b82598a97b3d32d4a7a69e0af445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11604393a8420caff6e2dc6d4e0da6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864bd62465d1505343a765bf730710be447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894f35bd43ab266ce54c48e85d076dcf448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4164cfca25544199982fd176c015f73449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43aac570a38566b6f74b8c953ab305450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30906bf44fa2fa6e213562cfb57ca0b1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f364785a1a7c7360fbf7dd6a9eaedb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a30fe404779d96f05f6ea10f022bebd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e74f9cc64d3d05853df6fdf864d92b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ad581b0a15bba53bfff3db6e818834455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871f43e3040ecb70a78b9c5e710cef84456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c8018f0cac1bf70e7bdc5386dadc65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dbbe54d0b9f07ddfc92e518b0dbea7458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f822fc0e02203d2549534ccae4c23459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1ed6c18c4aa52327426ad60940ec8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad3829aee0fe898bf9212f9dcac818461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baffb9e3d8cdc295c8f83d5e2418722462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbdffdd5f29270a0e73c8b0879e5009463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136528c26ad45522eed0efb4f8f6ac1e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525bdf6d4acedf9582e28a057286ba19465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcba6534806751c48c234f408c50e2cb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8e9233e0d9098d7637bda135c2508467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bac13af94997446aca7b7a21327e0e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b609c0c6fb572ba9ac8d6992eab20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d9a2a011fb3d47c756023bdd263c7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35502d5ef647b0072fa98d414dd2416471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ac39f9536067345869b2505fc71901472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1413326ac1a518dea2e18412eb4b139473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e06cbc0fc8c44c3f99b37c2e447aed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880a89b219052e4301e49a9dc6e9ee1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5804a0384249e6f1eaae94c3356e58476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67d5bf3372fce89b3aa672dcce6b141477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f780fc6ba85f9d14d023913c95d97478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85385d00d132b1830b4d995160393f10479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d1d7cfa211e36654c92ed61a3caac3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb2436f782bbe389641e3db3326895481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8432790fbeb15c07df346b5e30b2bb71482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b1773fb94d8bb0da28437f1a365a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6cb4e2ed86c0b79a0cc94a61b74a8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284c0bc6a61c1cbdd123bdd4fb1dd34485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade4f70ec43d5f9e8b7747432c9336a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ff800edc8218d18bda49acb5cbaf2487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b0e2392d9d7a35b958f8b475cd10a6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cb7eb34cf0272b2f8f8bc11e2d83ac489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6cc0c34df7e6419cd2a63bf5828af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24540da90080af03c587d6a08a82886d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f979df384135a6640a2ac1d98affe26492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093bb70a4ae767513fc4c4134d9de28493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4ad5318bea33b5b8e9663252624b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6f2eb3945e964699f71f86187fb00495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382527cf218db45503a982c08216eb17496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5f5f9dc49b39ca517154a28d41e1e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae529210c4a87f662744ec2169f473498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0cf4bd3054f83cbe937658129ee2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cb1c4518e46f2f15391265cb4a6fcb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8979d8dd66e7de91b82107e9419dc105501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0da201e7162fc9829695c5025a0d2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5952cd98abb7003ec6f6c5adc3c0262a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088f316b79b04703821e1144f5e6dbc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345b2f790d73c93dc28629f0fe474d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa1fff213299ba4c95e1831458c78bc506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4490a81fffe1a673db32d18e54265c0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25d3653f3e175dc41222ec5cf45b9fd508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a7f53f59f71e171a3c3438539d89e509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6790cc72463c7c54479b67bebacfda510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560302c276349f570624dd4db9ea1dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878bfd8c6949a0ace6a758ac936597c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40544fda8b94cbb3565ed6c31e49ea513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135a6da6a76e2b44a91b910bbec218e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbef1a5d9ecb34a191517ae47a01c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb14f9a5b0ec427ecda9d0cfbf7b286516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f8e46ffdcedf8458b1d1508b0fbba517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776137a4982c46f4dc34d03f06023a4b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223df257c192719359ac9a4173e7d87f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce71b4049d4ebeac32055778d413a20520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec5f7d9b362f4fc1988bf48394416f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc450ebcb649f4bea91db666eb3fccc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b324faed4ee229fae2e136dff6008523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a64e856d06a49bc6c7253afd3c9d0be524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185fa6331d3836fa3a222e37b3cd855525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdebcf0e101e9eb4f36590a90a7b2b46526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8cf30cc60f87d5b2758c1180d38863527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b764e7e5279d12dd3263c87799e83c0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b1dba80eb3738168054bacc6420875529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e68fa11e7b71427d3c825f15e2362c1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2eaba32fd5bd9b18aae25010a1a6c9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958f80e26f98b20aa8496f6a0d3aaa8532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c549796be49c4698f43bc6511dbac533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1373ffc40e002dade7013152d9fbd7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89e00194c9d806a86f1ab8b47bd26e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270098328b2871380678d4cf5ed0db2e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ad9a3cf09866922f2bea9f37369cd4537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91494809de08a41069ef2c4281a59aad538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50591f5a5f008c2ab4ab630e2d41ea6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa44d1172ff93c8c4a6d66ff422ec63540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12455a64cb58b1f548868fb314bb762541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8419634f6ba50357404c84e3ee2b00542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb41ed5aba719f9f3567ec95eb544ed6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd7f7eeda1fe0f53d239b50c942ac7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856c256ce772acb9451594dab6499f38545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87c3faf87ce85769d456e1bbda9efa6546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a14a885a491714eb93c3e8e6de4ba1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac68f807fcd319814304e8496aac98548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938899b24a78945fff7b2a3a14b13f36549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cf9d75f574feedfcb5f279264e79e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2e5ea30427133886e5d6cde8b6a3e4551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d95bb95bd2f7a3891d00cf05ff289e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c0d1aa15b904014977fa6c48fb4e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2842817264306c4a7de9bd4eb8816554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a3e8f8fb9b0e74059a837c81689faa555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6de891c27045998af48ce3df88cf53556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96da10ff88a133662ae99ddba1b2d500557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01283da00248ff5d85648e18c8381b27558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fff14a3fdbad5ca416fdd308ffa30e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1a4706a8987cc44aff11c73702e6b1560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7212fed5b506fc790a007617fb39791561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f5bc7e6617b0988c2ed95f712a1eb8562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e1596e637dad0739649e5cbee80723563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c20a1dc5b994d196d0a4cf390b171b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddee825c4458b6bd9a8faed2b6c4c1b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87217bc2893e2e38bc6ef0b44ff4b17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787507a7b632e2ab6a1f27617a9b9bd567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca645f9cf99f09d8a05ddc5cc04977d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e312aab59d24557b7140fbb4eafa69569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9c73fdea861e3dc92094cfb893d88570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72f0a7751a9191e493ebac8fc2e114571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21798eba29d4d2a67960b73c84e15666572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404cb823b720b96908a4f269686f163f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c345b7042361a7aef95dd3b77ff2fb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd5aa9f5e606900d93ab43a80ada20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27c0a7939e3c814fc40d2c7d5ade06576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af59ad8f79df1707f115cfcdeac0142577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9933eac7e541c86bd082e64541d0a5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479f5e2b9247e57e325f9183d78ae67579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb05fcc21ab12e83ec44d5aa8ae831580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d250a2e263813d053fd9ce009f2446581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e42d7d7a328f4aa2eeabb12d14caf6582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1be89db116b94dbf4a9c7e6f38f593583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f1d7c51d0b138822d19d6bb245eff3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fcab71f4ac76d24f7df6d02a3ef18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8ef448381859bb85e26325efafb767586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aacec179525892400928c7d79a4922587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd915d98c4988ee96c63d4001b3804e7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7dcd6d2e6013ec7b4ea55049ae1e06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d29e150f7081e0ae3da892b550fd1e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8188648425a2c2e3e5730259f8b7f3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50cf0d2772ea7219b0927735c64fc8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f26c96eb7350b752574aba8b1f4dac593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80242e869acc03acad593bb5b554a8f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7807047ae57e0226e620b7fa404ab5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41a37ed378c32410718c0475296c4b5596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132de2e408e239dd14b65fefd8151a9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79febb5fa45960cff5bd6ccab7547855598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842282cb2a27c51790e5e81f577f8ccd599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957844ac202d48c9d479da066053fcd7600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c0ee4ff154c79ffb16b5a7f3335d77601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5c35ae122a4d81c12fe6d4d772c06e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a78142c3c07af916e2c8cd8bafebf8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7e0df1d113d8483a30fb58c1caeee604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a0d8396796c12ed2ba391d123cfc5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70266f68603775c274045450b81a32cc606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618f60dd27bc837ead890a812e5b35f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4690d95835393ec2ab506ec2c792ef40608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4449d88ce4fe9b918f527b9b3b971c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50f66b7833be50e65667c704304b96610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eae6a09b91536aee40583a236e0692611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a85f829bd44908308955e0bca4d48612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271fec8fdd157139fac6bab5424bbbee613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e12a6d19e42dffd3eba1481443419614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b69c83c775eee2908e46a85d0a6658615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c676946ecc57d9a0f10f94807702ebc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdab787697eb7e36c768f9abaa2a8ce617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b39b12126e182dec5f7daa9c9692b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c7e167519a48670871e6111aaf686619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d3fd7bebb177ec3c68895215027d3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4b7bc45bc0d6c0f859777542d13c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f14908199ed408350090a25f98f751622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03381707a5b359180580e87708349417623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752af66e431ae367a4863fa59a35575624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5c7219c4ea5090615514c8542dd20625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51fcbdbd3ab2234b12391a3bf32e94626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d048bbe961c08997af13aef3d3255a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636fadee680ee99f2a290493e6617bab628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d31d05f507b866568f202376e65fb54629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaac6daf0072fa6ddb9702dcfc4dc4c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c0ab5808188cc6b55952078c4d5d5e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ee3fab1279db40bc7199d7634ccc90632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ebf23daed1c491f399056868fdf19633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84fb3cfd27faadf20068745545a4efc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac8791e211026bfe9d5e239a5754c0635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3250713310404c4a55e7b182c6672c8c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e03ca28a2b43a2bde59dff102a9f1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aba9b5a293ef2fdb984b70a79eacca638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662b8a7f07a34fd590ab4f703dbbc6f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095e8f2f9d3939655842cd12c94abd18640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3281b684affbfb2974cfc20cd8c97e1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b176e14ffec69f98f651f0a5fe1517642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefacd66e1212d3d7e06dd8e5a9e7735643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f448002eee5b4db0ba446d6e64d263644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf0cbeef2c516da1ee2ecb5fcd9db96645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be804677be90a3e40cc62e32db6394646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e31508d1ead8427ce5145f6e02b363647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab6a192c62d74e728dd67e1414a912b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dbb0665d6357e5f00a32cdab5bf4fc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb1810c04cb6c4a80215c99bb374938650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683b8d6a6c8ed3041df5711eacdf630651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279d46a1840c620c65629f487522db9c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d06354174c0df060b4e029d6537cba653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5282dd0201bb5a6af798acfa982ef121654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3fa6655111a29f672c9e0820487d03655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a73eb9b0b86e97ddb9f1b355b0aa8c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c571f79d25260207d73bc0b0b9f9ede657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb0a407e80b47a33ef08d6bffc7b58e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3bbe0cef8f60785a2ac30138a3774659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4930497e5be10055a9f414f1f8085b8f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5291542d869d49a15b8a2c14217cb5e661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692af7b4bea19573ad3eb834d402f0cd662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faad176979a8325a43b4867a3e7b3360663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e1bf5e2a561d0b46ffa025ca4af998664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b668adabde39a7d5f9fc120323000f8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf9b0d80208ccd317089e7c59c6658666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cb0eb3fb883bc5e1e0c758c1c06fc0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0f510df9f2fec6db4bcfce75683ddf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b92f1255eb754a951f04a838968a3b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254ed545f30fc4505d6c4ef14fa36a24670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a4429f65377627b397a453deefb6a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed555772e574c4a3a4cd8939d2df08f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d57efd6232dec5658842bba517dea6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fbd99a457357a914932f221164d2af674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7395916d043ca2c13fb1e40886a1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a0fd37b31332c746cec5d5fddc9e60676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130b34e093bc6bfed662326966c6207677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba7f73d81e9ab1a01a6dbf04d5f09a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ec3bca4d951a472349ce4899823dc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb3511c151d3f210c6136c8eb7a6a1b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a533359e9eb220a9ff9221307c10c04c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5e5b7e459c8b5a733cf3f911f6ef9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284bf93bbfcc83c7f11be9bdc05c7435683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cd7fc2cfc7927abaa79ef42fda86a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b469f5821ca606bb0bfec681571a10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9fc53a9a197cdb14f27a42a01713a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac5c29f53ef7c4de829645e9de1e28c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e7811d7b403229b070e10030cb304688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc340c24b68b138c6eb8bc4129edca4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ba171ec5a2191ee63fd39b7f7123c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de680105870b86f1a63cd1cdf1a3097e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782b441ec8c337c39a8dcea30c307c6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e24cb599b56d69b97db7424de2dd747693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6306e998ad6aba581dfe24c44fce3b0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc298aad78a6db87e85feb178b2f3f8f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379f3399711865e273e4b147b441e1b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c54ecfcb6c71f7bb49f70ba3bfd75d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ad8cfbdacc732f21461efab1d8d451698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20eb9734e7e5d350a98cedf43fcbb2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68626024846d7130471e992385042e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6d9441a99a4757ed17afde304530f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9155c259674169dcc2d0b781d8b9a7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4035308c1cfd54fd466e32b8dcf4891e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b667d44bd490aa0db91b9a5b6a16c8b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6c4e33ad246169acb54de064421105705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ce9f754f1b8570da15c522c497e913706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ebcfbe469ed7505b7ca90e4d1cdce8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a738cf026195cedf86595d2bc2ae00708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a91578ddfd0e9bf74eb9828be4c53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19858be227b4386c24247b415b8c6211710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283b741eb1d000a385d4134b0574eac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3d363751d80fbd93bafb903dc6568712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9742a4328ed2b2b5443132334fe8d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff617c912418a5fad5ed10dd875b2cc714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d86f5e5285c269127e94a80334aa61715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce8cb36999605599c2991d9c0d79231716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ca1e9ef2a6c652644fd445561739e6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d32e1260719819981fc3dca6d97fe718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fcc0e7725b729ff190cec57661eb62719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ec826c7449d16b25a6de4c8859fa0e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d1378631b8673aa058dfe870b6d2d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e319c035a005c780daeaee8a7abf8f3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d447e4acd085bd750629f7372f835aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369e5a628bf3f279ffd425c006a9c295724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c638732edeec84a45ec9fe32114567725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9e9b431f413fa460cca698669425b7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed79078ba7de6278b11da4b84c832913727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7abd3e0d6f84d90af665296b830d679728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21607355f896a38fdd2260dcd40099ad729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeb90d4f9612e1952804e704c35ffc730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f86fb9774a700794cb68c8b301b2d5a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e2c6813359292a01e9b80abc2acfa732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5083c5e869e5df5b6c76325209d92e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a2dfd7c08416cb470440617cb50e26734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a8b5bedd0c217928d3ad2a261e80c1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd42542b098260cd3bad441aa19a9c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9abf9e388b7238af440e009e1f3e082737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296b306dd10f3de70a254d58c38b9a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff70ca85ea45790f188b904d20e6720739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a941a50b2caad18cfad310db8ff5ed11740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a978e83125e3285fc31d4381d789d4d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d92db62010594451604e53ade090d4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9522a4d8e0433ca1c5392bbc1a690f35743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffd6a43a001a8d901a8a684da22714744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2aebc6ec5fcdc0f447b084b3dceccf745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b859c10b45970241d8ccc32786858b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd328ca39e45d4298614414d12c4a27747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06d987941c3e2d60ad7ffb3180df2b6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1c83f6379e673d7f92698f97e4bcef749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15151c61bdca901db9d8df26289ed2c2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d01968df28d59a4db057652533444751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c02bd0bf449e755eb5ff4baf64555752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8655b405b3a8c382b7e8c4a70c2499f9753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f492c9b8a0d2ab301b03ce03263d754b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9c0b448ab7c95754f856b32c3f6ae755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a8136e1560a15efdeabb4a84ec491756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11f120ac5ee590d172483aaec372a15757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8023b20f41956dbc70654ffb241af5c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508c44e5799db7b5efe976814eb428759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7173238c176b3fb5777d007b7683a61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ccfdeba5eab520457c955df005ae42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc34931ead8a36ed24d1997a08120713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f920181bc57f33b2c85fca0d8802c6f94.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1804a1478028c6a9d929925636b555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea1b6446b3b990de9a973638d7bd4686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8e70d148ced897100ff88df345cca27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c080b54fc3a005e19289fc4fbf35128.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f561372d038b80f834c8c74ad63172db9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3576d738b493ce7692ef3367774c7f410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2742d4f990b8b9c69a3a8cc4a6b7083f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04223de7a981364637ffec4b990622ef12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcba99e0d6292e345cc67a4f4e98c4913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8641acb7c84edce29f1d9669b7d666be14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00fcc99ddc7f657891265af50f4cb8f15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f432132094cb9cc75d3a457c34f61f3f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51649047d35b666dfe4bc00932a348d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd1af9875c7b3c3404a14f86f5d572c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fc74797a82f868c670917381d35f9a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1eb8ff366fd8cba8e48a2589b5d1cc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde4398c370fb8088b9cc36bb88271721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6844bf50f7ea31739f606f7f9f3a022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c428838596aebae54401437ae196bb323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8d5c2260931514697e801037098e624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c64614b8ee3f4dfc4dd6315338341225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55de02d6c7e3dcac8b4bd603e5f8c1fa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69429fa6e4a72cbe06634725929f0a5127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340450fefb17e200a3738e1f59bfab628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f0aad1938da80d4e371e3acac34d2229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c839fb09550730110aaf718567d2cdfa30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58473f9eef1bfe4cbd805d83e4a199be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880ba4fd09762a376b1111f58e8f31ae32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d770783e159fc743bf45b247b909502933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18605a4bab8c8178d6043e51164b09734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c45c11dfff0bc7847bd1573bc079335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff6c14615439dbb881a717ab5c039c136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce564f10b4e26061746da3a8fb8b65a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa09f6df0c58794535f66d06d916e6938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d024a8fca3c241e89d97ca639e113aa039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e5f1ea72b24027e3b8c86367fb9f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b6f52bc1571277742cd00735e76d9941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb244fd215dee279711189d4346f27e142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f11bd00ce46ab9007696a55d8c6ab443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068c752d7469851f6c314022a11c5fad44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d25566b65d59be7ad033c4b58042545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fae7558f6d1898cc500f32f759da7f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657aa0e9eebf57f338e413b7b5b15eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157190622a49ebee962d272a85c14a8148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352ad2127c255e79e8263bae26977aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5100d0374f73ce48ca26c3deac8528f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd8b72e10d81f7f8f7a106c29acea7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4ef4c7b90d7145eb3632bd5ae634e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523424933050dd6c535b4eeaebde168253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a334eae724ce91dd17324555b6989a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30748881cef6c64e288a5eb37bc356f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e1a0b83910db533fc58829319aedb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbf78fc46a7df30bcb5ff673a59a2357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ada353ef9f093e2f4614a8dc8e8b358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923b8f65045f4ef7d845eb7dd089974659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dbe7306cc4e88e022dfd32bc04b7660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e950930add4837c1f9b0afd71c63bb5d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98175f7d5bfdb11609eca8bd0907fcc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fb389b0b2beda5289d80da8f6c668563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5900cca995bb8cb3b7468df3e20d644d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095085d293348a1b720636c6e1fb9b4965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d89857def6a189c3431fab0d66780266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c68c8fba263239ee92a2c34bc29697a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e19a2044b0a6197bf995e7abd3487368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be24fe91674e161d90db9892ae5b8e6469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3c5827210debe01ad870ac9242f56170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ec44a4550d439a35614c72e2aa011871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb352612a120fac16c1a61dfc25e41ff72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe722bb781e1015b3a10fb824b198f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956873029b2e0c06484c429c3a68d3b374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8900b225ad0dc7dfb570bd220888bbed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23091f8c501f83c950fb7f9409b1fe476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f6e90895875d19cf1725bb1ad2538f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ddbb32b25a92d48a0cf3494ec3845378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab644e75847c80e25fa1cd912901a84979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c32a5176928fc72fb954f47fe5a56680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2b51c0c57b851cbca04d9eb0797b581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e8d124620c1a64e531966fdf44ef5d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a693a185fba253f2fafc7dcc81f3d4dd83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd846c721a873ebe136e0b4bcab426c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b19ec957db15be862859d21530250b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba279b1d008d8622eade288896acd286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74754f99625c4dd3f84276b6dfc7850087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592337436f3dadd697d04a20f760aaa88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f981fc1c1d6fa6462c90966b51024389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7b30b1327efe03f54c172c164dc44990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68280417232faf7f57613cb268e3f8a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c2c8a4d2229327fa16278daefa9bb92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3114a2220e80ee35ac5d7e34f90d7d7993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033dbca919cbbca693c5329d43ee7e3494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83e5584fafd44f4e3080e670183651f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b3c51025877f8a7d3dac4aa077f6596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d5a3e9114dd6b19af68e28e2dc05cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbcda4b251fa66f03a5221e35d0483298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba29949b64f34f69148bbc1b6adb3e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bd7f07913f05bf5cf7e8e32c521fe7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43313ce893181333f04ea5a510a9d1df101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86df997feaa36df795c092b3ef1474a3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440cb481d3e3ed5d6c13618c73dbaa8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fae1abc119aedc65321c704d199375104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244817850a30646f3f7ec987a1b94084105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc22a1574e4a81ccfa478a23f6a6a77c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53cfe911b83c20961a0579817ce8495107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5b1d19ac4d583e867f247c5c4eeac108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f5acfaf3de50c25342022a13ac98fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d056db8e3f2779c7fe0c359f537a28b8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2442f8c700e7c9211ce864881eb6e5e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac1d6bdacd4f07d96b2caa6d7c72546112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467cbdbb316afa6c1b6ddbc684ed2bcc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd1d20214c63b3b45de0d3ccc0ea45114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d3d1ab0f005832bab81c6c4d71574c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e686f4e8774cfe5439bcc660efcfcb94116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18b7220355509f5991197b17765d96f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce62d6581a321ae8d047372041d45e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fff8bbb500a557de6b88308ae581b5e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abf47509f704d992b26d7f7767522dd120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f563e45f96e2765c96f7d97aae4ed5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b53bf1073ca19bc0383d5f511a02d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce7d0eed589e3a280ca8746f1f802ea123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9c8a6a1438cbb72ea86ce4f3bfdf2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ab204dae2ae8ee5b7f648b0c0bee5e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a302c79c98b14edcfc098914e76b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417aa0cd8e7227487c6a90f68f555ce6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47046367a675f04921a9c1a985670b4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370a2766848a7b2f6a000004979c01bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6303e4a357d84838657d119aa259ab130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb2b144e4755bfe89b2ee36925565d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1637b98c0f6d702c2206f1f69082a9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d7d87e1984675185efd2b938cf811133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f054dd44d89b9bd36b34b50e2a9b3ce134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77327df113b1bd8643b6a48d1a0703a2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0345ee22f1cdd57c0d7e0c9f11eea777136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d43c81864d1cd1b5e58cb6cd9ea14e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aaf968c730b27e23c02cddc952b8c14138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30695df13d31d811070239dd371f2517139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dcbb210e1090380f5e98070f97c752140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d2cef4f8e258017425b55d13bd450141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ebc4b766cfe9798ce242ff9bcc56e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f5664b939dab346289221c01449d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4f20508050adea30c04a4082762614144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa6006c92c54b7de11f4b03c92e4db5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c16ac1ae8faf33bb2db8dbdeed910c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9722dae166aa6541f56ea2765e25008147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac3c3592b39862797838b26e23911a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202687117e33d1459f0c7ca10f5b32cc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76b659648fdf511585f08ffebb9e30a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fd3db9b2d73ed4005e3c340ac37f28151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce9e2e95711a6cfd8aa9d7dd6c02614152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4764e9ab7a4d832194f94393c3784744153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a537e1b96fc5abbf342c4926582939154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467008632e5bef2d79da717a327d8ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca16368385c3632d5ae8a20890775a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776e9fd30660a3f1195ab79218813f7f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d7637d45b3ec02c14d446575e9ab0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8868748f91e04d578c8ca7be2693df95159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b5f4fa59860b9392f868f968e05de8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e7378dcd218ee77a197cb42b2f80cc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d4a685a53e397d2f6ad882939f2090162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af199ef329aa219871d6a19affaf662f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69bacebb7ab886bf835f874a95ab73164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff3d69c5b487b0c076468b0b6605b6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99855b9391000b7c60cf4d2eea13246166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef48f9fc82775f9eeee34b398d639d9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89a7dc0d5ae8ca9b2cd032dd7587af3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156a432d5dd994114286918d68ce4bf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b2e3970a8bf580f5ff2fa0d231167170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c186b84aac378ad54530a9fc081a73171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f83f9effb074b8316d5de1565a185f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990ca6945e9e2a151596b96ff367850173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20225aecc22012c37e83fa2b639ed311174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7143c605fddae0b22efeb5af0157283175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f71bb8706acabe33837520bbdc1ba176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0510d2481810be136ddee8585e2638177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb48b689c62c185c979ac7124a9407b6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb9f5122626732a4de9809c546bdb8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c12768f56f0977b738517f1e4207f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97828b522b085417533d5079e9da757181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac50d5a5765cabd084a18237974dd94182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f238f714f0173278d95a270c3826f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ac0e27fc3aedefc7be7995bd7c6d4e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5d122164c609e6c78241068505630185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abd51d294984e3ff08f329ea6e178cf186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f149d64a082c48ca0e66a128e43a75f8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b1422e3774dc5d53e19b2d796e04db188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847175fdb853a3b84aaddebf7347f48a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7864c8f00fcb160137423dd73652f520190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb8412e9f93db4af91d6f02c7e7d31191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e10dacc81f3cd894925f79f40e3fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b632524b0bd2ca5b9ee3d04d57e0952193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a36d202d4082394a280233a81dd3eb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df064f02e0ff637a9135950006638ae1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5b66846a99985108c635283ee10995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c086042942fb3d6f1e19fb5221a8de197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857714667d8d589985c1e742416280f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87bc7baa9b0bdaf95c2f7046f1c263b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c558f5fbb37c7b080ab20a239baf1a11200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8903861155ab757a7abb40d2e7b871201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875d57d9fed731072ba41de258547fd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c17c6ea25ce45809fabfecb16ee9f09203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36f4a303a4a253185bd4ac4f3c53dfa204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff5839b0ac1bc8af9672876dcdddf8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6160c185f88589c863952845ee3c124206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564709e0b997ad25d87eb86d3b29f61e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5684746c4b2a6eecf69ff25a89056e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03beaad35d96ba58289cb4c25a875c20209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd84324394f4c1cf38e28b43a9be50ef210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4879f5572834deb8911e87dd3547974211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fec87567d40d726c90ee71dd99372212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f29dfbbd8820452ae82fc59017fc3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17287eeaf72509331049354eab4dd752214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552cfc92079708dae29286552d7cf603215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9cfecf6700ededac8b2c822479e830216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ab5ce6b1b1164bbb6555d4dc202ae217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210221b967c67459941aa00ca6f2857d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4664fd9b761a0000a8edf114d4b86219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c043cfc7dc057c14e878b29d4f863c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d618520d5ede4396b73bace57105d5d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e952424bd858a59fccc96cedc96f034b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642f82738930f2314553efe7c56d7f40223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec7bc05c180c6c01e1833475a7264fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495d1e468061bbc5caf6c8f2f33916d3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25fee775a36eb1ffe8a029d392ae6e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2aacaad61a2a518ca7afa5e3b414e1227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f675ec3163426a1ea441f5b4d51e9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9510da275725ca4c69a5461fc067d28c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19aa31d6920c3da889dc2ec938351fec230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79d7d5d8968a4e3ef51ffc65caba3e231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438879480206a8b7c3d516f346adefe232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f26fdbd01d24e83180986cd47499e2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7a3366060763d59b5d98133fd20c6e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e6adae59cada3363be31b0e2b371c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37ae1f545f4ade56aedf7761b23a137236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4ce7eebd420b66fed39daeb0bee272237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51644829d166e5c9f4e498ecca24b6d5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672406ac1a2e41d96d20d85d8c7dbabc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa1e221a068da0abea1d1e1b3e3a327240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5264fbb1d387ff157e0baf0a5433d33a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f64bd17275f0252ff98fe70162b18b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dcd2c19feb0544c1d886989a27030f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844791cece8697b7f46dfa57ea3074ec244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f091bb9fdecd837196e1c19c8cf572f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ffbba360d4e01104aa3140adf5a5d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb43aa6d5895a945c28a7371b52d1db9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1cbae0cbaf7fc023afc28df41940ba248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce452e0645682ee586121043dae0be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fc823895ab122fef28aad0682f0186250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f851e2fbb10473837490acf6498a8711251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bcf262f61fde83ce02a083516fc52c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec885078c99651f4a8747dcaa43dd7d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442b8aeb0431618446cc8252b65c8566254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87360ff1cc90778b295610e50a9813d7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c5491d1dbcacf9c29f0247fc13e64256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4565416ddbf42620464c3ea579e39c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6dea74bccf6dc42ddba42bc5376958c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e27b91011d213e0603ddb8a8e3be2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edb9a0c096d264857e205e4d155c876260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f735b185f40b0cadef41d1f247058b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5382a47611f914dcfed000b98d0afe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f240aa3c52b1b2cf7c83b36a06431a0263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5027636009c6d3986f4a2600858557264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314250bbb3998d8c4c5f4b4b7cb1c96265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77169b99da552d26e10e3a9f525fb6f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0c0136691d6fbe0782c524e0afcab267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3925c134c0dc5c6e067e93b7a9dd4ba5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eff6995d142396f276e73ed8f85538e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a402731091c9341a229f7a6ff31fc69a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e3ceef0e310e64fa2155564b5ca401271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3202283f52cbc26e8b11705a84d5f2e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40f84c972c697d1a5812387294b6d3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb75ab388013a232968112822997a98274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24020f3fc2a08b084b87c404e29197f2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e381110ca930af78f764ec61c9b2d51276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb745390d3d6784f845e8c05da7740277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2583cbbcd732dd1132852f1ccc4ea16a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846365687def0dcfdc290a3d039208e0279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3145f1b950042016bbf1f8c6666160b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bccc7906062fe70b6f90f117d5b93a1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acc4bfaf3f3f19482a86273336a96a5282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e3092992f97bc82303e61d422a6558283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8ba556a2d60ab3a4d15f215e80178f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf12f4c1d19e63c20eabf548177172c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e75d5fe626720e069ca91157236ce8a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c2eb3ea27175c8f1622328e930b53a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b81f68b5f8ee7a3755c5ef16751597288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b0bb027369e1ffbfc4adefb6d3904289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59df16ce2f66288e23d97ff15b6443a9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e115d35076202fccee7adadb41cbc56a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1787811cd0cceb31cfbca9014ec160bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1fac74b940de0af38781119f70f389293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872c3cd0dd4d6bf188a25009f8f67d47294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c71cf3214d3518f0a240efcb3daec3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb00db7287c699e5366b9cdf585ce3fe296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf66d3c2af08a65a99a669d292a2cd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d500c3db349ba470817bfa8e6cb29b6f298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c4172bbef42f4d091a875148a9f560299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbb7647f434a8172329cfb7d55104c300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf33742e952e177e54825ca96b8d523301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22631002a6ae489f6deaf162bcb151ab302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0466c7359d3f5ddbf86962ef137bd15303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425c8f2a88b357b0c289c6e430db52e7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423839a2afad515e971780ce0048e0a7305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e97c2c06ca07c83ccb30e0fc247cf30306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45833510e14b8733245fde929c95749307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b30dfe33c3383515cc1ae0ff6ce534308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b7f04562192ec69c3f3461b35364f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0911f2d6e25c4173b3a627218075dd4310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fd1f50d7a8447c7ebab33561e7beb4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639174cffa19d4b851cac7f9e300cd55312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f723bf40b1dca234a14ad461adcb42313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33c6e92b506496c61c9c01e7adba225314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd459e37a09eb651409cc1db41f785fe315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02953f0d418b779cc752a8aaa48169d1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56056002e322652eaa0e8d78e250d18317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d041ccc7da61297881ffc6879076216318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e39803acf41bccdbbee3eabbbb402d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bad64c937481b8bc24abb6e103ea59320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e8edb2fd771e240953449acdd6391b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c538548258a89fb56c7e34f22dc96c62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69606ed8d5f8b7f070dd2ad09ce5844323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637d97b357d8976327fbbe5270fb94ec324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae3982edfe7a1acbf8a616393b9cb8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168f63c4ee52a98a5743a15cef004c7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f895d43143fb289337d971da31f23c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aeb71c0efb03d8265f137394e930aa328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79996ff41475c88375c851f80bf1957329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123c2cc19461cbb3c2ef9ae2f54e445330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47462b8352a834b26efd76d6cab0920d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608ba382c1f5dd4067bbd3a564c3752c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e5b9f6f76a60873280494ad3c23164333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0b1e34eb1184aa916f5943a3fe354334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7db6c98996533331554893dab67343335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b5e19307bd747f6f0f9dbdf691fe9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca55a704c306ed65003756dfe644bcf337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5c7a716cb588d259737cb27b99d0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63165d54147bbb00eda3384d41c61961339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677bb9d33a9847097d157bf5352317f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4546365660eed62214062594df822b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c416385f8394b2dcbf6a4c30a791a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b98d923e087d5abf0ca9a1922414f6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5a860d15c9b6298771159a9a45b393344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f2bbbab1f9eb4765112405584ce3a1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b12bcb8eded987f9bc97d335bc188c4346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d960a838b89a85eaa2d17a80ae235347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d887fb8518eb3eaff75f5ef8fd248df5348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3e34cd067a8dd177db65e3c35dbc05349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee5282c6883ec1fe9de472dff8705a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473a2ee22d17734d39fa5efe671fb14351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05331ed7620c3471942ceeca7d860b4f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55de354efdd1066c263fd24eb54ebbc353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dba04950a0c8c408f5b876630e5e4e1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8376ee40e65d5e8eadeb265faacc39a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f147e39cc97a96955acff1b9d84df9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406d42c8d970bece0edeea62aa91d07a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae5660495ea91cb6fb15efa08a6839358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5586aff60ad4281ffb31a6bd250adb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c1b5c851029de8dd81fbe0ed6e50d2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744a08fdce778806270c94945a2825e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1025c45ef3fd55df31ab8be21c2398362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5372b020c19ab0e5bd3efc9a23db1e96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babeace09d1c3a31cff09aad61d71d4c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8859ddcd045379e0918e73e592a37b25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2069bc2de41c0dcc10a3d116c2462366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8af3183d37896f3a352c63fa7ce7c5b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4165ce31db31da67c20b196a56ab23368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34bebb85918e1ea5ae038c181a0726369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277288f74ccbd0183e8897307e4d05e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0469e80b5a4224eaddba38644dd6d1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f060af5850f6d493062959f40b03e4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb60e513e07a10c9b81526ac5d5964373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3704554534a2e57bec61bd237695dfa8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d91d22ab831f8d42a9861f03e4211375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26c85e78be42032ae011efecb7d7208376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68db83c654713367af0199dd6b26379377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5f7376db85312918aeab051d1c8c00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0eebfe431d35ce43c32a16b243b80379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cdb78f46359163a4735dca27dbde07380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7e19d423ea3a3a5a68c0ea7bed864b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548ee04a4ec6f9b074c45823373a93ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b555df2202a279ac1ec9cb403fbcea94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ee0bfda30140504eff7c8cf034c0b9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438c0746d806ac108627136a1f7b6016385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1001ba4d87afbc88351a5b2e2a2e5522386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fec313d52ebe8cddeb6b324e45e0e3387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ea35c7d52cdf47dee6d6a7df85ac09388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b94572056ca7519c76b897739f30a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fe74b06574c9f47315c0e576d0ee7b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c0c1bda50855d196077186ea8663d9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207955ec23f018d7da4a1e204f167154392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4198524643a637f1ceaf27f07512ff24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee04ade5775113abf0f19cb16e19215394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fd06cbd5819482983d60212200375f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d43e059cf25f1dfb9a47ee169588d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affdc160b7eceb28e6a70b40f4243ba7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a927aae47fe84d9eedcf9a1632e0eea2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a66e0881460b1dc6c9fa2e0ca0285da399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e64b471dbb55916b3fc1020cdb67d70400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a02213e1d0cf07ab8c4f3652c6f3bb9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f468633d51f7e5b54bdc65ac361736e0402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc34860e9414803f2f7b5e528e22206403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220084e38db9c82280ef49c6822ce428404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7ce17e5f479cf9356e0fda9856c7e5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0bdf3cc4462a365818740bc34eaae1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34323c2692a1516cca92f4092c016f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ae9da3f9b7f39fb6765d0e5a3f96fe408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019b9e50a0ab82eecb94bfe60ce32396409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a79742f81aede5e0af5050a9890ac9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562860c3afb9539290e43c37fc387d90411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ed0cbcfe47ac5ecd0f17af30d96db412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29869a92de9d98737b46fc5a6fb5002413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9242c59aff13088456925e568cfd1da414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64680f768286389ead6827ef59ec810c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092533e7629165576435ac201a12747a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f23cd61e8fe6e6f0330bf633f2a1d6e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc7b5e9442f88596bce98b0a2c0dab0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404b714517fd2491ae8df73411912fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21331a5434d7dd15cb61e06806d96bd420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1c9ac1f4f8171799a4507f192fa36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb6a765cb1332ca14223a11605be285422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615c41bb8d22e4bf9227be209a7e6c5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62645041ca87398277d98af83ff4d72424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00309cf6f538c3d27880c34ec574c6425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775c65343a20579fbb4aef0a23ec066b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854240d41f74ec9c17efe3a8dc5d437b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305ae44597c64b5692e892c11a35c75428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02c5443b0c6c447573d68fa9b58071429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802298652a096bcc0eb9f3c405910d30430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110745b57503aa24fbbdff9f1863521431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce7ef778b2adde4d0bf69c67910ef1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdddfe611253cd175d6d65448df072e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee089430a344f534580522c2447ed75434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38079898f011dff1b9ed00bb4c2c34cb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e615e94659506ecefe6e76d381149310436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0c95240440b398391dd34f016dd9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312ef938b99d84d09d21867d56e6412438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fadc9a74d334c03d993f13f8135cfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d92ddd55eeedc3adcfa0c01437e651440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a254b9b20346f8f49df244808a2b759d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d77f7d8373748f2a5efd3e0c4689a5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87870ccbeee7cfd7bc3298de11371055443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0655688216fa6c1ba00299cfa31af72444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65da282e20075f07c662f77eac98aed445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af58a91ff8b7428f85c6129ee20c124e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82078b6a8798a23bcc3f9b0599f5feef447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c9305b7dce7dba1e300431aeb1b632448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cdddbbe167769e006d10b77e0015a1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88840db740fc335a226bc7128abe67450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618001a3c8ffc83454a302ae432ebb77451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1d108cfb862faf5d46632f9a909515452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ce30d7f2c2627fa686a9bd4b5e1cf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8f76e5cffdcc87b80a2a4a5e64fafa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0c91be81aa9c8cb0b75d77ecd41a7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3b7c62f0f0cb40e7085657fc2b6b4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6ea3431fef08db096b4a5f576487af457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e730ec0894b3ac65784bdcb3a191e0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787069695b0f0518b853b5127f42686459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7468540290459dad13bce46433a8df0c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b3cce0716ed5d4368e50c1016a6e42461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ebb1bfd5f9a8931f0a4faaa9c7afc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a7ea5622039f98a953245584431a24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a186d79718870316bb1cb802ddc900e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a599ad602c1014d04f65b3b8e001f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b08868aa538e8aa338038c5c8c0a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55d77489831be2151f908077a3f1b2d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b563be28e084da7e59193b5cfbf3dd6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d81d22bd7fddbaa88e4f1280c79fff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e8385fc309340f7a73213cad5a46c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04805e853b749664dbdd35a2af2455b2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533e9a4000fa1074c5e2667c1b0778a0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c017b6c9c9fe3670a4be1fcfc8e217473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411cd00b0505dcc571fa558301099cc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141285ff69c17b6db0dd572078b5159f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcaaacc8ae1fd1addc758e7cf8b1617476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf6fbb2c34ef7857b6d1ef255bcc09a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa58bcd566d6fcbcfe6e44db0c666b98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c482dd2ebdc403669ddf95654e8d6960479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df3e8610c708a6b3ca47c71deb7e21480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734192c821fe7e4efd750b323d1438d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f1e2b9255f784bc68a3e0a5ad9cde4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b175a402b95e3171100c4f58676c24a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9414685d7afd53b085217a76d6616b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba0fa9d8183e29b771b0705cf0d16c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee5e66ce246a6ed0c7215d4b6cceff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3187e0f20555fb12d6ac694c22edc6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e595ead5f400f25d50c22d8668fa1505488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b501f1bbfdaa4a4b3ea2e235623b8e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1e749479a162bb6a3eb80757f16172490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f55eae7c32871adb6974bc4c0dfa372491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac588a7b5d7423843cd6236ac057bf5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f2f07058364d414f163fb62170907493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fea3ddb7b4fba8fa868b54c28da710494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4be3fb31f0c37d647a8023e7e34bd4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29399e2b13837207660c2e8a87f492de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819eff3afdb3a6d4d3015776d65c359497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3e07df12afc8fd1d3cb86aff336a3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c01eb93d1283cd22708c57753ebd8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d32d5b2564acd26bb2d74dccfc4a33500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e2f63fc748e80c30aae2d3c3228169501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d15f10e2bde098446cab8f07a21b974502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a93addde8956ce3e4df6c3199ba10e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d791d6ce38901633a5361255a0a94504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdfcce95add98c78fb6138e498754ae505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cedb41ef7d292c3d049cd2e7fa0e0ab506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0ec3d9a8611938f1a0fa95eff23eb4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cc2a4c8bc5f5b13a3b20e8170b6d97508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc91f73b5bdca86ba870cb9538d312d8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834371ec2d334efe5daf6dacc6dc33fd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8100f24316369e0b1c18055afb26e511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c369cb705d045564e3b0786c2fc03fda512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06468ee4251fa9cf4d48811763517290513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e02979820319a481837ac50a17355514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fb1c0895975f56b37d66bbfc7f161a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40898316cc4a49509dd0282b6d41e2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769e39580733cfcbb97f2eb4758c659e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edd6a85c0555d9fffc9e3a2fb5f6981518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2521bafae49d2af88285c70788f4af16519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5df7027713e56f4148f405261ee9cc9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e2b9ba93a8be34bf8c52e32572cacc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef72f88d9b4e5c448b1c3d4de628d6f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084e84f1678c4b910300984576c7bd0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e05d3bcd2bccaffc4e0ef75a963162524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a7402aebeb119f48b0fc9b9c532146525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfe8241c9c417965266f879876441a0526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cc35849c87161194245371c3cefbba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58e15b335f978bcc7e165503428497d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421b5145801b60bef827ec243f5870a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7cafcc1986ffddd61934088dd14e8f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6144a84d024b4d7d8947715dbcb44ebc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f7b71087ea967fa7d227682b35919532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f427186cb589988d1f5571dfd3d4bafd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ba25490b188e5c2ec526624d655c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b71a74f2ce6b9ddf5ec43e213e136535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fa0c56f7f0012dc76df2fe95bca1a6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21983f6e7b932ef90e873f31d80cb5bc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f4dc8a1b30524b48e664cf7298db6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a0f07997b8751b6f1fa2714c21341e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536f711257becb429d88e442fb2261de540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb94e74818172d047ea33c4115109cd5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689b31d824fac71db95b98a0343b3ee1542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e67d64311415cce45ce7b6955c2e772543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3119d35ca4488cfe19092f62c5d55544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c0d17cab71377354ce525906c20f7f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e431f9947f0232cf81204d4a9d0b472546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2ad29ef44695236987cce651cfd96547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60f0192ed8a7b2a7387d5d9a066230a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab429b79f5b0c092e2314a6fd6ecef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58512160e6f215097e9683528c404619550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419324ce1163a9ba01a73e11272b8a7b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1f60f48673282dcfc4fc0b1b2b8e4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816417864b7d598c985adb76a722f0a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ec3c8dbbffb35889e356113f9e3a21554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65773b13c0a4b4b3f0b18c918ea9b22b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ff9b82f2890a84309ac12b60f5e911556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0b2b82b7854a3b8bf70291f52e839557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e75c45321b7e949004427356ed5567558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae04e7c5e7b0e2c68a9753e1c099fd6e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1913ec16c79a23b521868811ca0e8ae560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d340317d06a1f00eb901214561bb669561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79b19c138becc5c3f5793ef93060405562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe328fb14f2eaf4669ac4c8ad7e0e11563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d587e5371b2cf7362d0ad7eb30ae9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c65a8078439c790f317ab95236aa8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742592d7cc6d1a37742c94d30f20974b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e179e2e83bbbefc5a40b23191f2b5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e52619598dee671f592a02a26da361568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66cb3e2303f11be38ecb2d559400832569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893bc353300b11da3998c746041ac6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1823f599ace94307f705c001d383401571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073cd6fa42d928ea96e5557b83ca38ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2620a2ec51d403a65335a83a516d07a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f097dde94f0a7a51b960541fda0f9a0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaea0b2675210516f2909265f88d9e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d053d8c1297a341cf258b103b1612b7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5887fe728fa5b48de9820eba222cb41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aabb2dc1cfe2f2492a8025707fbe9d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20479a0f63a08bf80ffacc45689627f6579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597215eb6b932e19ff414d92324577cd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e28382aa8573e713cf46dd3d2ab8dfd581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2e9af6e8d0c263bddcde6a005099d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d1c2cced83c79b929b412923a3eaf3583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e25d34a1a255fecb991a0474164b9584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdfd69df08d4e93049019b5a08956ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9019108fd952f9b4dd3ae6d138b3d01586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10d5e4a1b1ce848325f5e7dcf4bacd6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a99ee7ce65267f7ccfa2b6aa89c212588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d13d4aa63e709ed52a7aeb58932d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61fff1786e04b0fde77dbca09790d40590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e209cdae8cf0adaca00eb0fd725a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2526b1850a4aa250e7faa03629c43d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0768008ebb27719e625bdfc032ff21593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a31d983a84bc8284f5bc1cd4c6eaec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697f16151905212b3e1022d9f656747d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cd44eba15bb2c4c08b5ffe5c28d3e9596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3306d113b3a7b37955d49494147530f1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949742c0f66e059eab84fdd402fb0bc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664eba99db1ae81f9943e9ca431a3ae1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9c5f3a21a4baeda7cd78c2d58d02d5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3257450e0b1776afb2f932c7443ef601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eac4326a5a8bd6fc52233f3549b3caa602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6619ee1722cb62a078e8ebe8fbce5f97603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db069d5ee8ea4a5202d437593720cd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a5b20e3a1ee69df8dfcd02cdbd77a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c035fec67c3111ec8f2ff59a856027606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3b2a8f58505849be3beb6d1a17db2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2af4dc7add15d76577f1116aa6679c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9b64d708bb54bc38cd059eb171ca32609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d28f96b7feba531abd0c40605eecc7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5004b8466abff76979420b5c348d3c1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3f621f907d942ee5f2ba01e599ed91612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b299a936e7c4f9ce0c95ad74fe09fa3f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22ee53ea186d20fe6281b0302bf5fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fac3e98507f4226455b6497166a547c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c4f50c5946753f0131012dc98be1b2616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469242796174a7396fe78f8b5d8c1be617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f1a7494e489bb42ec09bb41304a24618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd76597e3514bc2b5066b539c24387b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a049c7b8fb2f9ee0341ba249040a3e1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e04db0ce37677f0cd74cac67da3aae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ed2867bb0415be9fb91783fd67421e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb275be166ecf853e989f9562b92f1b2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd475939b98ace90d660d501d5af6d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1750f7b176fdb985aaaf3ec05615a9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8f2102f41a7f08ee0ea88b240ef811626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6c53460f5717d2c9144f546136012c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec2d1c6082b2377283b75ae086cd178628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b9d3d822eb5643afa7bb279d439117629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f22a5454e8cedb1412c0ad1f3dd1fe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ffeeb3922e63ffdc497cd476096e4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aea3e123738e27cccbcc2b39e301bc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282d757adbfec1e4e288a01faf634508633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4050d0357c1ad6e8f5650ff03ab35e39634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef32270b460a46dd5d3546d41c382286635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd51bdd82c7d45855676df6cb8f39f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c6be3b5ce8a1d5d42ba3bb2a08002637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28850797717a2f4e7ccd8699c88e8d2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdbd214627f3a4494c91d953ac7aa24639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9959912fe581f7d7f8c77b076a9377da640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddf7994c5ba42f5004e30539d3837e6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c251666396035865fbfdbb8529497b0b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83088042a425822d07da3c51dac6ae7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776b9018af80c5532d78a2a0209b814644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62248ff1b149146c982542366e90b082645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47308859f0a138496b178af1eeca21f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf351daa5646a04630f4edc566cd819c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74bb728c28a36a1375cdb0d9cf05cfc648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98be1fb69d5ab2e186eec1d52c466e89649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848f150ab08c15d6f0e8d9843134accf650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507fcc6c7bca5e05d00141b9292e75b2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f8c483c503f82074aec95589d9132d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477774e8a5be4d8dac43271b792f1d3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092b23c7d0967ef28afe571619af75b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0d6dea638fc6aa221b964cafd7cb4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464c536300098284a8f7cd807d68087656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede27118c8b3d64911fec4576a0f7628657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed38e6751d7c69cfd48f8aabd414fe4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de39b5b30689f888522331473a55d2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab30a74e0b6aa17ebafd884c081469b1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159f2584444d64b0ad7839a634489f52661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42902085cd61ad469d090dc82770d5b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb73a5f258a3f1db7b7c8520bc2008bf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1bfe155a473a70f437140a1bc9b74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e12d8318e5de4db22a59832ce7a35665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678d403d7514ae170740c06aa9c4caa666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55250490e37955c9a4f4ec23ee945061667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cd16ad9556a2bbe1a423720e1613be668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d571673756ec7c81d854365c79bc1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936439a608ccd2dc431ecb0ad22cf31670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270d4006f2b31c4b23a12813e2df2082671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f846811e7edcf8703db216a7afaea3c9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908eee26da0abb3df1d5584ed3752190673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2995e5167b973b3a24e2fcb0fc9d0afb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a20ebdef505dcb87fdd82a4eed1419675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b773884f3f4a2fdbdd4290651bd976676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb63e26a2bccb53eb694d293bb09b1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57bff1ac2fcafca7818c8bffccd2aa678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36feb4d7cdfa76abe4ef0a5c17db92da679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f26ad4cd91997e7599ef542c0b6b14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0430e93da54c1278d7a63e9eac848e4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b6ef26ce4f2aa7f761a4ed9582842a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a205178000a098c56c608c79e6d0bc2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60995629c6c0b8b431fc2e7f50c3d1ac684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe59470b78133a0115eee23510f0b3685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803daa83b093be1f091b54c8cbbcf022686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dff517644748f67e2bd5440531a8a4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01842cd0785331706c5d37dfaa1ed2d8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167d33dc438053e6123d26774d53cd2a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba037db30db46c9b12604979eca9cbfd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145152f78b3470cff68bce0ea2f4c810691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7df522c91bb4e638fbfa5e8d753ca6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb4a42c6b997cc6142b43f07c4c30f3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7c24ce1660cdc9ff2f2880fa935dd3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e8f0604e49902bf03c1ba3203f5373695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62821296195fb86232347d3f75ccc48696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686c9cc8e1cb1f5e9fe23092114448a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d6800274afe7b857469f4a3715375d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1645fc1a2d3267033fbfac35405294699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ea186ac4fff4f01b73efae283828fc700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098677dea4d12b2df77e893897d00cb701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918a7213c03a83e713eec59cb5aa2e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a0b6a1c0855a1ecf31cffdd28bd67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af07e5068d1dcd98a30b2f9c7d7b54704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906baa2d999c3a43396985b332e44a01705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d74113fe055880dae5b0db4c531a38706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb1df5a935856de9aed260bd278fc4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1673e5ccab28a07b8d7d95fa7890e9b9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5b5ff3a31754002f3401eb32cffe2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd23016950c6665388010eda710da5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb5a3002458ea0c8c9d5e6fd78477d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f46e0075ffd148226291ffe172f34712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4243c611cbdd554e84bbac0fc02c815e713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674762b34af3d3779ce69e32373de867714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf707dace5da3f6aa2fbabdb5ecc0a9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79eabd5bc2994896e4473551501e5710716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1507b3d545702140c89d8a7e4a9065c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7437f1f6045a96d55b4059398e5a0cc8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7679b42a134e0966c994f87184100d7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f6ce122bc3a99e8fa233a6b78b395720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c9252facfd775afc09fdd1f0dd3a4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c4be8d89b9a078a5d39a739e197e5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a673b7cfdedab9168e943b062a8d1028723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b06be37ec1631f5ceacbc609f36ab38724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab6c3dc49a4f2a4dd5e129fa132ca7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4107c861e5f954e9143fc41942762726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d02d07fdafb251609d745e9e8d857727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f318305884e0208ba75ce267a291f6a0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c0ae9eea38514230df85f465a8ae15729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de35f54b73fd6810e07fd5efa6fda7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29472bf5e357657d7ab83c69f1764661731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc353b2888ee9c7a1076970e59376dd2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9083d5c7cc999e862abfef478344f44733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0f68d69cb923bf4d0968226e9ece6734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8edfe07a0be29ae0999a03475342b2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95db90d23891601748582a77833155d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f88a3de9bc08955e2670f2bb9af188737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ffa1cc36741ad07148c057870faef8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a6aefbd338ef3dd04a9f596ac86714739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a386feb67d4eda73d302a9298e7f27740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214617ed15ba987251d26dc3f31be93d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2094b66745a0bcaedace21a638c4070e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00af5a63f9474ce0b65d88e395be642743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff85eb96952bc1305870954e2e2fc9744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27bb0bd7cff0eaeec353bce894a9de745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7af753a20a5bb51400e25a16cb77b56746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edae9d6f07a8d1b549ec157a20b3918747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3493cc1d54cab9990a76c590ddeb07748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a04901edea5f303a816ac72c3c17b38749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d100ccbd503c0d79e66ceea0a6875b1a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93946d5d0eb7d238fa393b2a749a7cfb751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61607f385b128a6c854c425837d2209b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9708632ba5420a7034e430214b6d13753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2d0140d41781d4da9172bcf392b620754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829197023f2e3cc57f90cc7074f74aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb88785385f1ae8a52a76fdc1db3ee4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5e136937532fb738ec4045c32f2c33757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496806aa4732530ba7f95c786fb9a35a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb08fef5c1ac9322e91c3b623c442e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>