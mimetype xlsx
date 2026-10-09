--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b32baa30a1e9b272690246776364881.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46693dc0c7e6df213ca5185f87fa453e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7d6f3c6504c4cd959d7478dd98c5c23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c0f210bd55c10783e08093b8e6ad54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36024516ccf2b5a0db1cb12667eea85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ca23f2694fd022501a349007844d8c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e9bbc89c1824af59bd4af15f026fd37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137278071d89426a4df42fe5157d20f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5c9b5c77607cc8acd8eb627e9572359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae5f5db6cf8acbe9f695d022d69e27610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8664ed3bdad1fd5bfda56140549b183111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc623a9b58bb605360ff7380c73702f812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cd661e00348379c443e1cdf483648513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60d2e44bf35c6bce3c5aa5090c40c0c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e07a8b1cf8f19eafade7fe44d5d1f015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21aa2dc6a4d58d02f5a765400e28e9816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85a59438ce903f8f851f2db528a7a9f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc296cad7ec26f8fa2c59b76bf5b362e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdacb71a3dba089edca53404bbafc8319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac83cd8bb2474a5688535f75211b00bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae14252d8fa5fcf3c43f751a75637a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695ce0fd2e6d4a72c74511101da6536822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208bb74018962585a046090dd515c9923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebba20592372359e9f4b232ec6d574724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7499c43801aa527261d376049a6005c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0973fb0e5ddce371118bdae9f234d2626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f253d5fe94923d8c0fb3c9655e32227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee7b3e9db8f70b3f3efa62c37b100e528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a60c652d5b2536dbe75bec5ebe122629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75351e63820075145389fead9ff5e2b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b76ef2c945cd952b099f6a8ee25f05c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede88f65abf89957aecd235f9fad0c0632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3591d817231f83e1c153019cf1ddc36033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35720aefca410a9bb5b7495493cbf434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cfa15d9b3a7e105f38bf8fe1ad691735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4272b2db54e62aa12543c1c3b436b6836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520dd86985d36dcf07128807128041a137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48757bb150fb5ea8bfe4374943810a9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ae4d34499b3393692d876909f393bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004fb95ca7df7b6c5143f997850f5c4a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e437d85412c022252b259b778460ddc241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32577cebb05a786169fbe9636c72bb8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e7dea8c5ae1acef972c6f70aae73343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2297fbad261669ab7ef583bf92c1814644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da68de1430dfdba7172ab3aff9e83a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dee0e212531a34b1a051f98f058fa846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe86208be7a84d3b70c6bcd0f6f0df47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90760dca31e5cbf9273873e749a1efb748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e799104d1d07e24b7170124008f3a5ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fa3e9e69582192936157cbd4580eaa50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5014882a5abd62ae2a65147e4d92a77351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9eed8e6bc2af8a149300870a8c396052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4bf182bf1788034d267161b58b7f1453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c7bf73544d23ce5157a227bffab7ee54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccac3a400a230f29ad33ab77061fb8855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fbe78fd8ec7656f8d2bd2a674faca56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000474a432221646648faf724e29938c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6482191eb9bc35d872723a9e11aaec58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c32d66630cc79cf1eaa46863b758359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50226c715a3237562165b5e06f33f31b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de618b89ccf781d900af1131f5b8170661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f8b7c78e4f87666f1451851367dae962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4946ba91e1fa9349601497e5c122bf863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c265576bcb786cc51f060b54040b8264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e44a2dfede537eb3c15fc3aff90b3c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e82d2710317f150274ff1887b41702266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a77c705d38dbba025af511e6f471567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57ca37e9503641263c3a76b5f1f115168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e049bea8c29545248a3162d5535345be69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521b3912dc06521a1c60775ac75a7a8f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d00306e158c2b57a4adfd508329e45171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a287b94afe061b78e3c74262c4b393872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15d8d337d61b993cc56f5ee35db550973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50689b75061cc8c69d54d784d153f27874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d315f647937e7667d21c0482acc6676a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08771d6e4bdeba3a18091b1f0253fe1676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3160a128b608870dbaf6eb3e6f276a1e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f50207534ef5ea7f9f95434ac8371278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c940e2023c524ce228e7db20bbe4379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ed0cc6f27620decb08f5041074f18480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db60a6ac61ae8e36ccf2744fc866f02181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aef45da3eebd80f39d3113333ef0df282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499de502cf883583918d521bf1b9d2a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ffbf05879be33d8c5262d63f8f10784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271471abcdf64c9d49f5010e79188aec85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b40f62b10f7d55cec4b4657236a5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfe6b99d5ea59b47a065c42eae16f687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a645dcc9d24f1e43d7db6bd40dd4088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d135d5a13b732b9cc4f2299270bbb40f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e8c96ae9207a1804e45d3220b5858590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60facd7935c0fbd4c1b758310abd74e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e4c81c6a6af91590352d2c332394e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aae05d5007564450ba9ce6523dac13e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3981e391f58fde82d35dc0a7bca7841d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160d9393493e5c145e9592598ceccfba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea15e9bfd5987e3634cf97635ddecd696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a3b045f82073a85bfd202982df39497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fa36b729aa26331556c196d21d1b3298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8527ab872cfd7ba77458b7b7fcc2792899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1faab7cbcf9d09136caf3589b9b8f98100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e296a29a8c2e05c5f30a8140e5a2e85a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ac9d5b89c0ada4bf72a59bd879587102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e277427c178a94f0f7f97d432391c871103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d41444aeda983abe4c6abf4b7c3b348104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c94f3b695902da2650260cd1c6c775d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1bfd2ce20c3b08ecec995871202fa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e018d8ff3fd9be88e0f3a8795d264d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccfe994ce265e12f61f43c132df0114108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2c37aadc45978f30f983ec0e90efb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81871fb1d063a42def0ac9a8748a3c10110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10357168e1967f08e09261b9ba44a831111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29b50f637ac0842d962dabdd6c8d20112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72000c09b8cd5147f4fafef3e53f5999113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b58942569468bf1807db215a8f54f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971da4d3f2f13d44e0c47df7f06799dd115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eec458e8454b48ae9056ccfb9eab11116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8380c2f3c509b439e6708c37db48d4f8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5e49f609ccfb5c325305aca8c40a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37717d75464b4905d639dfdffd0e2de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802338158d5fbcecf42ea23c118bc01120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5d99a1f58ee9a1ac8a9c6989e41f18121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0452467920235baba15168ac4e9515a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5625b2c3e96be262a1a26427489e40f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432417abaf50db89304f968c60646693124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6f7a80c6e6512028e06a6d08601ea125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85919d6ba0f7b3f12cc1cdbecae3ff3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82efaecc0d37c49117af9f0add2f500127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686ab3bded3514399210606fba22314128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ce5be0249709f8458964bedf37d2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8fa9ee6579a39a3dbae917a2146dc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921f3162ee4065b7647d9cfef4b51f79131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0e1ccdf84afc9ac7e435918abee69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d46e52f6433989c3cceaf3f9468d01133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71a7eb7e69b738a6b932d9015fe1b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3059c89d019d6867ce6619530b921135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d450e68b07577bd284d5e63651c4180136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30526caa4a634b29122fcf3de19e106b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67b354bc9bf95ba668f4c7b28e1a07138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a6ab35981a7802b988ceb3feea641139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b3b6c57100912da02a3ce3e5a5ae1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e522e518215c518ceb7bfa57dc4856141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f458614cd8ee268fd375d4ea03eed135142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e0c714b8434d179f92496551e5689143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a323bf8ca7c781abe869daea46fb1a4c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ae988689fae40d906c0ef2076e379145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975232527ea6f722cd7bd5534b81e12146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26bd86b3941dcda44fb0323329c267a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199b88b3b13dfdc76d9998f621916c5c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754b224f83b8f02c08f8c663ab75c49a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874cf7d1399efe5785b4e493d36d8946150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929672132e3e9b180d95e2052659c1fa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9b121cc60ef3a76b635fe5353ba6c6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf762d5bed9b53188b0b02862397ced0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a31dde7d14bbb0ff790ea148614625a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8faf395ae1a5c6a7f8f5182fde3fb63155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944af4d2d068676cb52af31ac02353f9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5a66e8117d05585c44cc17ad574246157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecede7722b403aaee11f52a0e272a1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba41811317f5e00e5bd8569a896ecd4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feab4b821d674ea75fbc0b6bf98795dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878d5e58b21705694374f12edaea65e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ea20d149aca26830e2710f8f57d9da162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806069123f863146ea1cfca29b965b6e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338d441b04477b454dd3b646fb2f591d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3112f1adf1a0da070ed9d46ad6bbb165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab933317f7db5b87d645742e9eb064e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b11d2ab4681cd7d2f01b6a6e4561b0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d748f5e349328cc7f7ad7c54b83d9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3653715c91f484b95b0f67dc80a13d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46b40ebb25503fc198c1b82b98641ff170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd12fe3f0fe00d2a2391295934bf57171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f4a4aefd34ebc979e5c8d77e09df7f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a101d4fd39630c16226a214eebb08173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15dcf7911051e05a6c3251ebbf31816174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba4e19402fd6f143b377a04ca609e40175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4ebc260e1abaf3dfb1a8dfe62e5e51176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330d2da847a61c7be57e05c84c08652177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf564f0a07c190b0be7b3340b0f263be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa23813cca8d5e6e36d3240c8028b28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6083522d2183a768e7f85a729057631180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dcadadbb996f3ec674b4b66e6aa9f5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7025ad4084e28154c5e3d17d21d42b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005075a88f984c6d35021cc671d9ba5b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fd2081ff8cdb9809310865c7d717f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd445b44bd0dcd4aa98929d3580a4c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d2f8ad48716538d40cfa3de28d541186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a38b8e1590311e5bf7bae40da1bb05187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb00b936d79409ee8d2b514b3e64ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60edd98a5685d43078bcda7881234e18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1967c05b1eced50130528949109fa4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fdc5da1d5641bee9d02d7a4635a6a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483297d30c4c13b48cb8765b9f703e94192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97da986d8118d0ef102aa8b2b0ce6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b28fed4357bf75f31297a48001cf4b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a98ae8f76defb38a5e908fcf7d459a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6adf73438c073d2814d19d8d1f469d5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3137b3224d4007200497a73337f6c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d1067f38bfb70537548a17610beec198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c5425a8ba34ad85900a5814b9d033199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e0ed996d68c23125b253236f87fa1c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e46546dab5d60ac1ad5305126be6846201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c685215fdbaad4c9ebc711ed68bf299202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5253d2e4d706a0feb0344aee974d9ba2203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce205ffb419aabacad362d1551cab2ed204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8571edffbf84718e8afe71c6aa3f46c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f243747e5a1cc2f5f8253c6f847c42be206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a98c784e45cf1619641c514efce72207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b1bac7d380872b58b944e07a82b2a7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fad679586f838c74057ce39b4f9f06209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5aaf3b90ae4f0372d339a1b3673e3b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c7e506ef3150c0a1c5270548d045ad211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4d724cd8b92593fe677d1ed2aa54d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a974aa42b58540eb07b758401e8ee61b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5bc3c09c31a615c5ec692379c3afd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cfe3b6c5b34d511065192f34fca69f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4787cf9f0f9383121e2476ac27b7ce216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889da2b49b98aa33d6bdf974a9f6389217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49a6e5f1f45f7377b34c74cb664d62218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bd32275287a92f0c35fbb4d18f1fe219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3ede9e5048fb5b0fad66fa583dfa10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb29cd33f85c74ac07acccab633e80221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc2b990ad7103a3838eaeef633c694f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8dcd2dc55c9cc195f6da6f021a3719223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a79d91288bd8eab4c1afbf0d625a7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c399fc1dcf60850234cc951ed1bb2cb225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4114ec3bd0d35c00b76da05804131b8d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6100c199e9a71d117806c7bf59a3c821227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea34f6b733c8ed40d6b51e51c51497f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23621956248c19683c09652d9bdfa5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21f073ee35b5efb1d1189dd9152619a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b4ab770fe18cd953ed216d2dfe7d3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdb6fa2d144c4fed46e8e174b5fd97d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975a5a05e8360e139cab77742307408233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6dcc005c7b2cf34ec8288c1226747234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf30a30baf910095c76d9aab7f5ae7235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec55e640f5e4c5168fdf893cc6feb5f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf5cbf3685f020f0b28a21412e1f4a3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e15948ff8800d35fcc8eb167890b9e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a27890507a6a4285cd3b664bf14eb35239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f10353c90d4677e78625bbd0f4f68240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b45b788864cb8a48c2da4af6c8b0a4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f731ae73b7894a9ad4d282033cd19a7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2401ef644e1b86c577e192f124c8177a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506f9db59197549e99d2ec06c86872e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c11141ef2bf0655cbdae31dc9c6a26245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8738a5085211a6bdf22c42ee46ac542e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e0da89cce7d6a72b1b9384e54d74b4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd720f1c0cf4b72c6f77a6bd171bc667248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795308bd50252de3f3be70524ebc5543249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9a4f61dad8b5547b6a13ce180826c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867c541e9cb9934daa4706bb3c75400251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3542545c2995b1c25b0369b49ad52cf252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2ecaa8bff76b2a18830d5af58219fa253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ba3588b0f5bfd61e46759f80a119c1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98530c2fcfa7328ff0b109e287d279ad255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8ff50d2e018f97b5202a66e6689329256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9572b7e2bd68694a3402e8eb06705e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720728f38e848a9ef6774a90a4e08f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59689ee5b1c2ef6f64059e97e6cc9f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b949c27197e39447101df53ce1c8ed260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600177d20e049cf28aba2e98aede2657261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d34b93ab2f01384e5404340146d430262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40186d38a5de31651704be918e07fbc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0e86a0778d1140807406e05a467f47264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4600e1d977d76b720c46bb35150b9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137663a4b39123cbbaf2fdc0d5ad49f6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72f276056ebd0fd61a756b3541e0f2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ad255137da0aed7f68bdbdfcb23181268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09facc26e817c90ebac597859571e76269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcc73ad66b878dea886335d0a881c3d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb60d02c1c88c53f6fa1fd1b5caa409271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ff997653f9c37551b3151d2d831441272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbfa81f8c2ea5929435603e08099bec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a28164673e8fd45ec37e3a3242d4092274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17cd463b44155cd41d5c4d458418a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5255667dac882cc0dec2bf15999dfdf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105b01012d1880d7a92dea739ef733ef277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad9877b02c4be04d1b429c26a6441b5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bba67fe784307dc1b070269a4a6ed279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010f231925555075a9f3c44570e735e280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede97f136c826e7158a844209130839281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651eb04f4625d26cd6771c4f268fb3a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949afb3c8cdc0e6e1b9a0b95097fa22f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed8217289f12a54f628ef8b9927edd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ed0f528ff2e2ebeed3701bcb6d70a9285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdfa2e309141d3848ac4e274a6f69f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5c7bd2067e0dfcb2a775ffd3641a4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129e647f7328cc3b6a992eba0ceeb1d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791dd7e5579adf7d9c89a0c3e83b3571289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c32806ff4f73d2ea16370f6d74a72a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be3b5119d0eebe90331c897d3d23334291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456c849f303f3362b20025fb689d2ff3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998cf526d6fa149d64f9c392a628b86293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f76e213545dec1d61e614c042dc4d8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da95d8999bc13f1ebb04c24bf46ba54295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636b987c6fec325bfed64fd7876d194a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa394c14612fe6ec892419c14b43d175297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb6d8c9b031a9e48e5884cb455b2ef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87745a0bcfb14e9d00940d39725dc6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16662750fd658fd5e10ac56c245d69c2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc237a19e983f8452ba635a9e3a1faeb301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b9303bf25fd36814e6f04e81afba0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93576257cbb8137ac98a0c3f413a2bee303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad968b1cb0651f2f6637550ce1b156c9304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737084c316b1d70c97a26afaeafe9707305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813fbc45880a832bd23c960dd91bf90306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64e979ca46e61363fd181cb352cd01e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aae9086d021f2c2a4622727997592b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c6835f93defc28f324a3bfcb513a75309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952046db516dec9e6414c471f31cfd5c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546faeb0c506c993d05f40c110b0ddc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e0927644a474f008f033c4e0611a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2466820673f63c5e05e077215b23249313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7657f6851624b66515b4ee4012f6dc3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3c58fbeb0d4577e799236e912df814315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5638bf6931bbe2875e12a726af4ac0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d79931058fe9fdd3e72d7187a7e9c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2359e97c26ba4cd8e4f70e0b77cb5f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5d312a5d0afb1f662689f23e054f4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98107bd58c9a005ebd525bdae9ffb6ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6a2daf5e27ef1956cbd672b03dae78321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aba6fe412570c029d0872151ed8ea2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2398eea521fa159d901ca3b183d481a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e5206a29f77cd501278a0f12803bcf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6148037f10012efe71b46b05f2802325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699372cce885002da6d6ca2c08d3fd67326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbfacf145522bad00313e6ef180a13d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3c7fd738e3d49a656559dbb4951b0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacf286972b59830329efdcb21292f76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f880220718cebdee65703961eb70a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3292cce1dc0c1ec658ee164be781129331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b96809dace1cce8605d172f2027dbf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56920632b77c34d20617c3eabb43b1ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa1836d85bd423773fce8ed2371bfa334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e369f67ff0ab3e999bacf67ba61d1e79335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3effc67de2fc190534e7179adc85012f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043ff8a9de9493e793e4f48433010d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e64bbc4bfc3375f803f272e2638aa0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6abe6b85543b01dc8462989f749f1339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14462548ddeb555d12b27376c6fc91ae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a4c9eaa2440b81f44f1f67df7efc2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e435376833b7f691097fc1056d9c4b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9bc60e1244e76ea25dffb28b64507343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d24ef539ca7f0c896c695fee3ef3e0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3190d3f194ec0edeec4eb5cea48e83345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48b0a0c854859f8d9f46265c585d09c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cadf1430b19d9e4ecfdcf13c52a412347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b750aa318b65c38ba73acd527c16ee348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cbde5f765f2094285a8b720493fffa349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8cfbec93166d08e509f4bc001ec430350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238566dd3497a6ef1ecd761e2f37fcaa351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55a0c7f5f15a11b767d18bdbcef8a0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff621d0cc95c4e761ac5320b41d7fff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8750838eba89d00a58893959d21477b5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af04505049395b251c35811223cf3df6355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885440b60fbf05fbdc4f75f6d0734049356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ca1dec67cfca6ee7d6c840bbb1ea3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c108128d6f90642827357c323d69b7f6358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0ff0517d63818c551669af197276c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c04946a22630e6ab0e1fccbb1f508e360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de7c485631c5c9202e4dc2142bfcd5e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2befd5338fcebdbfaecc7d81611ac132362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be04cc0c7f88dedd7848511c94b4554e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ac7924ad5153afb5cbb1b5aa7ae59364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de9858a959c31b40450f9f40b5afd4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7210d707fbbec92fbaea50dfd21d41e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65d61b4bf3afc0bc1d07200162722a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9758f7b7521bea5744de65dd709ea9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f285c65ea43198dc62e9375e80d6b8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2d50f374e94afc3941d9096f0b78e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d426825706788835981d40ae9c3131371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1a7ee59956f0652241bcb935e67d3f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3e0af3847164ffc9592c3b306c3a85373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32c309ace00df90d52562bee6cf7b2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7930810679a97322004ee6a5ea3b5e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50f2e1653f1236c8461897775085c86376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f401cef92f177036df75b01967191e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02d6d982a6e522fccf4dfbbb4ab58b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e142b97bb8010dea0ec52f6cfce3fbee379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a8473941808e0eebca7e60512dc523380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca02c643cc851a344f08a1c07adb28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a18f13bab20aa150988932a354e7e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b69bf1815034fa84e81d89c8c2c5b9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9fb5057e608c5e616644165452a289384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6882fde6815b4b91b26a2a8cc6449d3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd25b990a60b5fa176529acbe2d090d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b342ad7ec59176c3bbdea017ca3bd21387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a53b10ab166ce3a140c05000c954b4a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71221ed1cf3540d19ab94d21ad6d5d6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f62505245bac3e450405cd7acee51b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7a5b40fe0b41ed12fd3cb1926cce0b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ee20745557a92feab4377d6a75b12392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610c316f320c515966e7a9384ec129c7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bd4d0ecc7a60786718448b18b3330e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0590b3f9244bcbde095c47232ce4c2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b505d03fdc5d5b1300013bfb431643c7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512f90e0965f256ee9f5ab0106128ea7397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa43b8d6648bb1ec5aba1cd06d529aa5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cbd6d7711cd6e78a695f1017093ad399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92aee969cacf7a8b6081c6d279953b38400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc631fcca95accae10873f7cb282a3c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad135b5725bed7e476f7e3cb916b1f9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263d2b45f4d504efa4dcaef514d39eeb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d832c82007c5f6e7365e0d1445df6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896b9102522871f484ed7eed4ca63c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf0d40658cf7e75f32b64770eb4400406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11b0320e0850f120b9c49e445c261ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07464f5943cfb18da87b4f3af8493b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f132329c2267beda3442cb49f079c1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b324ace8b404ac085c25abf051fedb0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287811fd12aa294152ce118099bdd71411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54275da97311ee333012e2e11cdb37b3412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29347a2c710d50e4d6786da80faa614e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daffe368d87111f4aa5f36980699e00414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fa5af76ff320bc62feeaf28c7fb187415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a155b70f4543fa1c7d474fb8d7feede5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984daaaa52d3a2fda0e2944f6f88bd3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46201558e1e2dc55594f67a948bb62ca418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25c32d3426d0de4fcf0879888df09e8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4bc28a89c67ea2fa95968a069d861d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44341c888e8e46ab0ecd2972221ffedb421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cd1ce0ada404b606407cbaad9e10fe422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cf5e7585260b10fd3b8cc8a007cd07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53858541158a6901d3f70c5cfa8049e3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75782760f4528c689560c77c6d0ba8fc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8912138ed779b8de03b09d33d2465d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56e265f01a1aa4366d4aaf299620a2427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5853357ace42fe2c768626aa5a0baca428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd10817100980c7615be16cef3d602429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca21ff831cc1f41545fa9b34e92a01430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89000a78b930df84b51ae82fc134b3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63a669b7f0755ed73eb92b30086b79b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d3e7186af70620fc44460ff930c826433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d330506334db9aeb0ad3600ce2bac5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46091103aff6d4d504ff877e2d9ef97f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd034e9bc155f8e44cda933b779423b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7fe64b0da623a63b6596fb3bf092a82437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742f3884ce5dd25117257a2b57cd271438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7233270f580341cca1fe4075ab4f8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4190da5d27de7c8f92af8528167f95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672162a2d7893fa3d2830385843f9aa441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a913f8dbb810acedfb5a23c25e6ded5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665bf71607875ce5605fae9676a11ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71b04aa3dca9ba697549fdb1a935ae444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5e910595a5d29666e2282799c82abd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c30e637c4ef0c2f2fe33b1459a152446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fceed47a0dbd02e40554277db4fcc7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6360735cf9edc5b4083239e48a3fa00448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca4871872e924b0b85017d9e41255d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632dfff3938c3b493721ff09df78e178450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ed4d5f00b0c607ff896a15105219a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094a38ce163bfe4ebdf23726cb364351452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8653f9bc03cef8fefbb8efbbe52761c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffec44cb2f7965cfc413ebcd47ad6e0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08bc321c3d9ad35dd9294876b34cc68455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c634387ae691f68b0356cf3534e8a08a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0be0b6fdeb0391aa60d54eb9a2647a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1492e6b7fd02a88bd715ca8dc5f41db458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0291066117ec3f48ba8c9e21de74f985459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217fae23a906565f6901f7ef23e1422d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa1190307a85279618eb7d76fc2767a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c57d1e354c210152112b1fd57b333b462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f857905a9fea16440c1842a6dda59463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cd55e13d8bdc81faa2e806d3359828464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a97bb31211253122508c1d1b0a2a220465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e9c824ca517b355ec778ef2abb5a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc819f52063835f13b3ed481a3f264f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ec347c53dad7784b55acb354d531b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03be0e0b2af199451456fada9bcc5f2469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd0e2d0e4e165404162197d511547b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010132342ab81d200e3024a4009abe7f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ef487f2280bb4436b16ee1da50fef1472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0958bfd12cb87ecf75c354176d8197473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740f262edf7c0d010c89a175927d9d97474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed1de4d812f96452747f302bf812535475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fb6077c7a2a06e017021a00607ef7c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433278070b4fc04220a56f72255050a2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5081cd386f7d33340a46f45277f819478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df828bca0fb34ea7802d536955ccf611479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2dd01d062c9ee52e11d13265eddec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeddb11ab5711d22064bae05134a7115481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2177d83e7b385b8af830653f741d3f3c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444ae72de1cabbc2585635ceb1db40bc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae714bb922af0de14dff69ae82afefaa484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cea92b8569904d86b61a3a13547a3b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0dc3dcd353f2f792780e686a5bc529486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b61aa0429da226000962aba44306b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f012aad28d8c5200da5ce8734eca2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c4a148b1df22cb6a7271f653b6478489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b94fda7fb69ba870221c95e7b0249490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8738904d2f483de8d4356561e04635491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d82e0ad62bdbfc0605db2fc6965982d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8d285dc76b4c9bc4501a491bb404d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777a74d60067f7b32c3d991481eebb2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3185acb5c739ecc6f1cd7493747fe25495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac9d603993bb23060e67e1412896468496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f965392950098abcc19f96789913f8e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04b6fb4e24c83a8bdb56bc3ab05369a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362eb36107aab8e0d43ea163c8f265d499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f36282524593d17f3973e0e360fb2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbc82558276aa9ec7a91e293c2c2d33501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae343b2e6145df2a545d602aa1589e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5157eaed6afaa8d5bebdd1a9245c66b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73edeee7bb4a9b0e4705a13afd2f31e2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df65e56dede9988c7f3ac40546d72b69505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eed0b5f49cc7b8aba2bfff3c201c378506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55445368097dd9875067fdd00c166255507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36cffc167cfa692c69ba7acb1456898508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b038c3670aceac458bdc36735e6a0349509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4476a21022928df6597aa63eca8e5f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eb1e58edc84bc0b56edf04dcbb7c2511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b002730f76e9ec3111ece1fad167c267512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e4794828453ab034eaf5219e21b3f2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ab9f057e6cca13fa43bb31904653a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fc1de6cb30848f2b6c947da4e1f9d5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe5df161f630c550f48a128ca3336f8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e5baf085721ec8a6596adbcb87373d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87112a7c54726b6ec98bc4063bcfe9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29260ae8165201ac74b2665cc2e31974519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d516132568afba98b68c45f0ada3ad520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d5fbaacd935ea4ffdca33df065def521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e536163cf3bdc60ab12ba5f3e785f3da522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf4f343c91f957f0ff24cfaa863293523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0be2c098c6109884cc13b5ab9f6c665524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bb02b9975c97ffafbce70028cb3a03525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5bfb5832775ffae98d07c0b99d180526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b55dae47492e84ffdd1db4041194c1c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e717b98b19ad2b568aee6d6af35ddd5e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9b2d308ee44cb63f95e494cf4cb33529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fc3741e0b6c775f90b6e5c5676b48530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9668aa70e647b7941544b76f20cacb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597c7e405cb7bd99018a87a20a106127532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5d685b73f3c862d0600fe7a703a79c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d874648d36d11b243548a929a3cb0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2036ab1a57a94c9700140c578d7c581535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd99e6a77b8fe7a6c259ec4f8d9dd6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4464d6b76f171bf6d8319cd5b30b9857537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ddbff7d395b768c923d274d14c1421538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2901ea674094ac38decd8db6ce65b4b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bbae2612474f76d07f60c260388497540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf1ea037e821c16fbc0c8e0a5e1d04541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ceb72bd8c5a04f2ddf41afeceebce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c3f1f8127553feb820aca939670ba5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1eda577f4d741b8a0965c236b6f0815544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e634c87f397847b456d417fbbc89c1545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bda99c8c105d03bd26f1db8d563b81546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d32151c989e504a56dd24f9f65ef62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e5a4b4b94eab878e3a4f92378ed6c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855933abb14d5a326412aaded7d5c4f3549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f43e090f17393ae182f549d44f3183550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b394d07cac878ad52f0b4f11b416376551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0748e02bba4cbc8ca26c877ccb141a9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d785f0426e9feacd5de29047b748a3b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665d6c76fc87d47410598cf50c6a2b71554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1893feed17e0605476972136c84428555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99d693da2018040049cdd4b1b560107556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207119e3d1175d44eff8cde58653d2f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1f6723655b86ba79bbf85e36102321558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f367884fc743dffbde485a02a053cc559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f300ad457820c8171a21ac0730ecc560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e561f3823ae48c49aff58956b1c558561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f1380ffb9671814506ed39bfee481562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac701a5db97033f6c9093ea07bcc8e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182232d3ecabeb7af9b45f3ef7864e1b564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0bfb31f8d3b54a4613cc271873765565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba989642134650aa97d92c78ffcf926566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cdf2ab2c8325f0fddc2349e51410e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e21f6935a1ee4884bafaaf669e5708568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb51766d728e8d358a9f2a58ce86043569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e4c783010fc027a90e9a786e6587f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f8fc66da9f97f6a3892050ed52cd4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e6f0c35b53863f83726b108bdc7ae572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93867faa0f390cc020a6e56ebead4b56573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf20dc68375935ca893813bf11d0eb6b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b051f26b7cce7eae85e67f3b61725d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c1a5f52e2bf913e58dba43de96a515576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9ea05ab8c1ecd4272805203e2e15e5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b144a2571a2df1205cc02c2fa812760578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6df61260943a897b4ef37d0cf31991579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c7d76173eb53ef3a90738e070b177580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138aee8327e01709abb175095193ac9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22a0977b31185494758a69ce9b8b87582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6266e8d90ae49adf2a49c98290cc1e0b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f238d9f2b98115799df5abe7e697c2d8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5e9755a1d0863b80b27f0af05e1089585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60f10ce898c45c0e4ce0b460b70cbd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1093076bc35d53caf3c38859f82ea73587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbd5440f5177cdcc23a54f2184291ac588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d5896579902bde9156c5ea182eadfa589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc0b374c7d90c478dcfecc5f4c991b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c0bcba5ed3924b45aaa599966ffc5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91989bda2c12068d00d4ba1d5bfb6e46592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3269c6be45f86b18e55e8a62b10d14593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85042fed75219565bc5ef6b4a5625284594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ad7e9ffd8ded74bc12fca10c01c816595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3760711b03cbeda977e6c60bbf6ff0a8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75085516a1389b8880deae17d854d3d1597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502f9a0a923938e6884096cac5cd05d4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5403a1aa04d9eb16d99dbdeff1cc4ce1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bbe9ee0da6b9fa4163c71b616f995d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c44fa1905b48c32bfb33b821260e4601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80393c991d58e957c5f682a6244fbd3f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ed82e705dd6f5a57687c1d5646c256603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2c5c811d9f2ae75c969a8036621aa604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb14d5e6247d66c78dda847d65ddb05605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f01d168830e48f8f2ba1115ec20c2606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64d4fc391663df01980cca9a9890326607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee4ab803f420db66b35aaa55c6174bb608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedd7d1d9f98a39a07042bc3f4a7df4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4362b2026de14905b111d879c6fc96bb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37866ba35797214ae10d39c27c719dfa611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1658cc80d76cdeac7c5d2c7a3c367111612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e861d1e70424d49ed0449037dfd7a5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1cf24df9442167d50538cac7dee27614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd95bfcc36ab752079957cd0f952e27615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc64259069a322867ab0e3caa31e6e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0190684bc486761e44bf1747f93fd82617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2039ce02bf880c4b097646d19fbf582618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6693a0f4269c3d1670f2ecac676754619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9367fdb3948d97639c37b8ba6e924620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4bff5ac57d923b28bac48c8c996c1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa1192205dc10a65c44cc76ceadcb8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7c28d0585e7a2c32d14a51fb2e3538623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c8458a35f7930452bb5394925a773624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f3271b338e98739e2eed7a9727fad625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b28cb2103b8a41c15f67cfbf9be34626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b5ef0dc6acf23fe9b632c35c51c256627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583d63251e1dbc44fa7001806f3170a5628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb245593eb7728f3e3161d5d2c4937629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e932e4dc52f7cf78fd25aac0fcdfa54630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8798094c2dff7105f7ed1b21caee493631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a562d8e276b24b3742d3f8ecc11f67632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8e821aaa33253504f32baefb2be4d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a839889944922c62e3f5ea41a60e3f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffe0cb99968ff35d0bde9d9dfac753635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75861bd6c4ac62f27834946d0f5ce8c3636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab2f9ae4eef0124b14cbb27e3a26c18637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278342da8e6fdeedc6db0ba0135220e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330980f1ee0f553c41cc65c6991dcb79639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c39cedc5972079bf391fded1c9f5d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f32d5bb3c060ba07a9685c14d88ca9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853da1696ca758a1bf48e2f049edf88e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677ef2a14e4f7f5268242b0c43dfa93643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f1ec4ce953d8456fbbbdb9a5e9a0e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9aaa3f83872d8c2339e3c657facdd68645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b604ed9740fb279c58ebc8d45dea3219646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424c0d27410c4aada3a1b9598003fd6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9106c2619a0a25cbbd5f570e0484c7d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f57d4fab99c2252ceda7115e1961c1649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1624e3c49d3904d434c356a30bb525ee650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b3c96c7c82afde9fa91d3f4acd0f13651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c0f31e04126931636094417fe79211652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478414d87f94cf743c5c92c838f19c36653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dfefbe38af3993d5726c7967f1361c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac65e6a44be92abcc8061ad157d24b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84336d41b7fb0e17b065d57a6f1a1939656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ba5ec5fcd78e3bfe0d5c32c0273c5f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902a5662e6013e7cdf7207c291ac5082658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8f1954a95194fd30cd212793e73f1d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5259b8398485697a8c3143dbb2fb8c50660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f72987d3b88bdb6e73dcddb67c796661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84c2d6d137191e6aeb266399924617b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f27459cc8dc4cddffbbf28e2dced73663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239be1aec28dcbc488347f42b04e978e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4352e6bfde063e676fb837f589023a6665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ca7d8cdee22e1abf9efdc0d7dfbed666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15fdd49f936fd92080b7d60f17a1a19667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b3221e87eeb2e0aaf8e9af7f022ca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b245e4bd76eb9fbc6939f9d09a3a0866669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c01a6e0c8f385a30cc1b044ca0433db670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe0b851ef9e3fec2223962d0f42eabe671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb7318d48b476524283da238beb5282672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f084d376afc6786d8db68466aa9da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92704ed0536372a40c2bb1971d583437674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c92667e3c030d8e936e7b1369c9a9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532b8655b51bf4d386b3213d2ff8fbfd676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77302200259aaafc44bdb0776465017677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895fe4367c51e15c446c835f4dc2b9a7678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98113b97c0a822cf3f422bb486f06e7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2a89fd97e583b8a14ae8bc6c277ffb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97f3080d46b1bf20d63500266830f2d681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0addb7cfe7e090123367bfe146e0125682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66c1cd3a6a0d01ea1aa655eb9a6582683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fa09f4b76573eeee82e0609fdfdb1b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43f68be7a4e18c4d4d5eec4eb8c36f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15a7b1cf1a143092dd70bf686e370a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc28915442c9b6be38909fef541352687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36f10b549b6999a2c4265024ccb401688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bd761d405273eed5a82b2f1591e78e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8240f304bf9b9ae16d25405e88b2c754690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024f558a3e8a6c9ee2649cc4d27cb2f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f7454c75fcb2dba2abf3537981862692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c2ced79a62e3dd5a5828c535aeb29f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1485eab336b58a128b1ffbac714c2bf5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc091e64ecdc1fa1adf5b913b54fa96695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989ee06867a561f0a851abd51615114696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045c271c9c1f338dd3a80e6d55a3ce20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac22e7bc9dc5aca0b1793b7b49297f45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d286c341ddb4d503e17ebfbf6b18860699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2139656d6fb51ac8af2ab8c24035d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e2ca516dc846e720179f7e128597a3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5f72d26580aac2f467973561171d41702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdfe25c4103ccff9f6a4b84833a5f4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025936291ec46379bc53420a5af87f0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c1d4d858d5cb03d53d0fb68439c6d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504943c2083cef7549de3bfd861408d6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f160542392178a78e3179e37b2370f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71de0196d62b01f9cc6a277efefed6d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd89d4e58451965396a54d3557225a48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc8fccb94a48b7284f6711fb889e38e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1bd6d88259a1d93981d3114f2323a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71cd0235d0a85e5fbe81aff91fdd31712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c5e5176506bcf1f4586df58566af5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da95c7124d9d54430726ef1a61c9e77d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade8d5ac8d7dbd5e2b5656a8498b30c0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9632403ae744a754ec2ab83e9cff7ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92c6f2c549079d79a9860bf6b124b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8384268d834e2d0851a2ba589d8c7f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690c52d98fbcb539ab878cc2397ac1b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c4f3dcfc3b8f91b94481fc4c6ebf90720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f2b701a0b10db15c1ed385c41d330f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265454ce33be3260fcf005ffcb24c998722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62890acc6d085cca73e5444b816e982723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfa299ce3728fc7af163946f13893f8724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa5c7b1ab3e992d085c459a2a946864725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb7e643c4fe8c650897b409eb41b990726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96ed54bb7993cec291b1a64f62d5fed727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cb22e5c3404f29405cfb856bd85e4c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf42b7ead72e8a1ea3f7122e47c9224729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4291bd34b71880ac41280bb544ddc81730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb6d0f4d3aeff9ede73c2a630a88fe731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165060bd3c733954d6297f974eb35531732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd22124ef9a6e5a97e828f9b6fe8188733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b303343574f90861d79fa9a74181d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf87f366afe0688dda486de0d3dccaa735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9ac62227ac58219f3fad351e1df0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c99c3424916678a1a3c4ff38062e6d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408fb723152f8b31cb96ac6f6ab15ce5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95df2145fe255d3189dae2d4f77b2a7a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc4a8251266dd9e6badeb741e040fc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a92c08c5dfae2d4ee1d41e609015f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe32dae0465ad32be2534d1413349b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166a8d30e7ff97b90352dcdc536ed920743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da166c3dbfb0f43518322fa0827572744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e1a6bd821016bf4796ffd2d0f95266745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27e006480f5d5cc79ac5f5f3eb4299a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491e7d440f2605fc8917071c102924c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a231d0389dc6ef1cfd061168cd8e1e1f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d0fd52a9c98b2cc13f57e2b5e9dc6d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4a8722a00861c4b15de3c08a720607750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe9df55f9942e0af6f9015f7f4ec81751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be01fe8fd0d88a249b4a0d0f208c8b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d85a49625db12491a2d67bea4c9916753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89bd7637b008b406b324558500ad406754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672582ca3b6da06509870417b9efdff3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3085c9768366d5ed67fdb192c1b9b1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29dadb6ba2af5d711761f2d7b6b8f52757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3e9871339d221cbdf2a75bc2469c8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc3d5091264910f9e63b98b99d82339759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c38eccbd5e30143f768d6a6a2dccc61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb2ba7a8cd079fa6aecdd9d4a0d41d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d2b049e713b28e9c90b7314e4d4d83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d961a106d81d12c100bd3e6a3261a7754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b47e1a2f863783bb4f9895ad6676a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a59fc4d41e1333c2eaaaab766ab3c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9c94531e05cc990aacfb81c35fb1427.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d4d8df0706f907aac916eae1307838.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828069a1d5baac3ad21af1e71e801b039.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32414337dbc540280cf77ad2f60ea03c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbe23b40027df4ae488a7dcb1a158f211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40dcc2e706d1f86f554b2cd25d3a4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72db9034503668b53840dcc7ebdf4dc913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8658d3f505533cd6ca0dcb89466fcc14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e19995c6c589b3df242fb387e4926d415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3897e53827e1ee758bebad81e7c05616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7c9cc9a871c43ce36f99b9b3f0e05217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4b341298974765f1aadcf43fa2314318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e42182d42286ed5c9149cc27e441df19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c5b18deddb6db7f8709293528b3a820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771eb09cfc8f85dbf1c0dffc03bbeb8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb560c8fde22ae692fb1abf497b47b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00209a0599267df664e343c0e3e4802423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8bdca3abeee815aebb39aef2d822fa24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a981550f0e3fc2783342f2b96d8ad9a125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3d38d7219e94a611aa9045d221d6926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712998fc47b12b7f959af5b6a0ea494f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b57bf5fc9467d833e879c3d450e10cd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aad9040f829dbe41f0b08a9236d043d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dd7215883d208657d7f1ed23761f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a25895b4c33d45cdd2e9b94e739cbe031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335239eba9417b4c272b779fea1fc7fd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666d1bc12e684c7c7ea86ddbe6cb2e0c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c530dde080f326843cd508b9de59df34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971c63f5321a9a67ae7d4e912791326335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcec26539a1d164f9551eb2d532dc6a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba70d4793244442bf82f7cadc3fc57737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe608f67687ae1e70958885009d0a3338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097cca3052591d991541eaeb217d118e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b7466acf3e7c5530da18b2e72d1da40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa7822ac5020dc55e7750c44d4db6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fe80b246e9b19127cf5fe1ad71b7e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaed501b0e12c6c372a3d3657dee7b143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7be7f50d5950acd4d24af6ae6a040544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068df6880b989098cf9bf52713a9c7ff45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f71975dc4363ca3d486e403ecc91f046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d449c8148453834eb9e99e61105150347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0ba28212224cf2745c88728d4691048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61edf2297d9f7001b0b87e48c4650349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a720f84834466c265e6225510d29750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266071d63a1daf49a9e09843be826e2651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1039d7b7cdb1d6ac8c4ec19b5fee21cf52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfbcffb6f4b5a0f1fe9593a0e34a9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221dd0af8da799cbb03fdc4566b869354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f3c8b9c1e651769261cc1701f08fbd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecbe174d8641477deaa39dd2340ff9256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e8b431dd0b640a6258706692eb197d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e066833c5d3d4fea24325fa8f03acf2958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8676e69979f3465ed7746c48919561a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb081fe0d94b922942aedbc228dde0e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35bc6c40f3e5abb1466b85d7865de0461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8accd352cd126d4eef4efd95f4b4b3362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4d9c0f3c4dfc352ac4d99b2fe9e6663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cae108ea33808100f87397a8ee96c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b851c2a7882d063f507d2ae4da24e765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4767b0b8f3db4955cf46c1851307a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e6469b30a82079bb9e42c8a0cb18367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84632a85d05a19ee2be670e1e47d2a4d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd6f1fa23af6ce64e6e2fe4c6ba61069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42022f688200693d77803a63ae90590770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c28f837dffb2fe5ea1885c5572361b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50603418e95b4c2625f4858b6c87c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9047b51965c0414a9c66e7a1fabd8573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24045e21e803cd0fe012c4cd98e8f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0653b61f0413b075a3df78c004df5675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df38db9db805b7a0810b1604e290ae3276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba235e45ca0cd3a254270f967684ae077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aff2e1fb6feb70d02e6b5ebd414b6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a553159a4d18561dbc9374880a1406c579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516653cd56adb1a548c2406ad18791fd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23d19b7802c8cd3b62d9af504c7816981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8765a5284b5c8f21de90d923f7672b082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489a47a3012d5bbe392896d7a02ba0283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242c4d161063bb3032054ce43be0b04284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df6e1f8a72c73ca001334eb0f9d3f0385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658afa4f687e9fc5aeb86cfa9b63332486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654c60c3b7bd0026fc4c48a15a3240a387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9778bf115272a4191ac1aba3e92269d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f502fa1afcf2b4f8d2ee4cc335a14ab89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a072a703a8064777df7dfcb5d4ee30290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f76e4ac5c5ac3c069a36047e0bea691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c5ea1e6120cbb78c011394280f13b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a27f2b8eeb6f31e44887502de9cbe93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc7ff7ede10e3f547f38a7f28720c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc14b007f2dae2584a82946112ac1d9595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf359121c4f8eac93e3b22041e5b9f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cf4c0d3123932c9fc349de723774c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c229c5e78936431006f896c848c1a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c32451ea564ee751e26d0c8b13a47e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f59c2b3a5afb9c73d6d9fa180b3d92c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9063ff3b6d568f2e2544b0ed0171101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0c2acfe198c151b9b9dd42d2b6479102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9696c83fe49d2a5315d072b896d28ade103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb70f7e0f0406a65d03eb9d509d905104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef985c5805a0c332ad6dc4965639c8c4105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9478addce3293ee11aaf0b804e73fe106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0604ca4d8dadb62c659dcd848054ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6271a1b71e7cbef4edd00180fa369046108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc26844744043736798fb86c85f60d5d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744d50d3627c95e703d305f2970be47f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66724e8c27ecbcdbc0882c33b3978067111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f7b14b45a524c81ea802eede0d6eb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb234df118af5e020038ac8ada0e189b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834130fddd455ac922d897035d602a43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2d4f95c20338956ae53d3e268d94f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cce44d3441543046c8f255508c5b35116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b1646ea336d127a4ffd49f35629f9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc43c21af466ad7b0d5e63e581f6014118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63deb8015934116235e4299f5ef5ffb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894760314c06100299e5b69c413f7052120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d0a0fe1523c376f8435b7c3b37527e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898d028eef6cd22f7237746c07f80c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac518cac37fb2256ae6567f4a0801725123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ad2b3ad7ffae3e6778e9554e68368124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19748e91a586f253885526a2790101a4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82734331c39cb6b4514decf34b1fc849126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90000192581254076e19eb232893d8a7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b45e074dbb8bf9a23147ef7611d126c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eadb56889a9b3bd020def3776f3323f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f1ad6f512157cb120b13241477e3a9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b359f36fa102717ba38ae8351551463131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a9e90cdc3c29938245ea8328ade0b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0fd550d7e6895b7ef27fab5b65fe1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261abccade174e46ec5f8f10eecb54d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5555b8371c7ad2977f6d72319175a2f1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e28b469f01cd729eccf7c38863a0fb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa60ec08ebb73dd3899c588e32424e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1ffeadb4ca2a54afd4afbee0813e6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1983cc161f8581ae5fbdac071041b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4b2f0b4a6b75a468ebd97a678945a9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc79b0d671ab9ab06d062f60f85d8ad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c9a0ed8898f95e693976c7765ce88142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75658a88937bfe171884bfe3b6f1dae8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fcb88e13d9d5321cb4c8d9b46ec2ec144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940aa4de52ce3c36b92d0636dcc37334145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe6c2389a4228e4ca871d205e2fb80b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19722c3846a2736cdcb03589786e48147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2a746e919c339d596afa6a435667a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46d74d2658d6db9d883d513582a161149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a64cbc58ef015dd09af7583aa78fb45150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ec519c89e5fa80ef03db81ae5abed0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5eb11fd5ed2e42b2704d370804d897152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c435fe7a3a3f909b9c09075330467b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f9a9a6004c070345778f126d4b93e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316c426b6c4c85cd0a5b2c6fb9080fcd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020671cc0a8010cbea57852d8505e6fc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7be47e7809da15ed8d20973d023ddcd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88fd8eaa2f93deeca9bb6513785e5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ad3bf72a64102927387a6215b96224159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d219bb50961cb20b8b5ac4923f6c8013160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ddbd2a64d1741c956a78292000ef4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f179d2b033bf8866b762d44f5d91d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dba6f7832a8890a700bf900af444399163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286562dfcd491193e3f6ebff5ec4bd16164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e968be415a41a5d33c9f4fb11ca9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf8853f595474fdffb983d3dda4e57f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e43ee05699006c29fe2395bc181a107167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5adc1d21491cb3d5c4c9a16996c5650168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdb9bf5ebd2696374692f22eab543ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b75bccff2c5e8e5c90c691a6b2e5b5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec1abba6eaa0997972e9a6ceb829bd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a514784a74702a446bac9061932e04172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada2b126749c44e01bf1e9ade44ea3bc173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e59f3ee0950426d1b028e663b40fc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cba56abd58af6c3f38c05a74034a4e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d75dd14992fdccd9f85f21ee18b9248176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697b76f9a4fe6b926552ded5efd767b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9fcad974b469d831a2d2ebd748d63d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3c3a244ea153f2d63419a335671d07179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d310b12efea12950e3d7200b3636c40a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a6f2fb7cc69c0d9e0e8514df5510e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a00a6b09f3ee89efbaf7abbfedae62182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc66651f69190f6d5046b81ce9cf57d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a45672108edd9c9bea3f49e5f85e7f8184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc1ee01ffe3c48e8559c6b9210635cc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd1e8aa66850c93c891db510da0c4db186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb6b4fac4eebad8051302ade68493a1187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49106b39a1dd1baa602a52fb47dde7b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1367eef2bfb400d64da0d756b1532f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca3d9f09f3ec145666beb4a7b98058190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774735a6f25c3364ca5c2b07101a4e75191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d3fb448ffe7679293980f7cf5b5cbe192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820e8693b0d63c76dd9ff848ac5ccdd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c8fdf1ef34a9a7c25e73229e6caf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799445f7d25fc1df38ec4bc552f4e8a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95fb264a7a2990d856287dca44b24bc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3fd76dd08d264d8c07d2a8c40387d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d315907747073a45506b8e87f2897198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e26f97684295a9b2f67dd52fe4a64fc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be99333cf85edae8bba5c0c1a03bff74200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b85a2ae415b43fd1f8b1eb05d837c6e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f084a66d39be407bd8353a8fc3f5b1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a2dca279e4f7f5f0049a457f84c8aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301cd8caa4f2e8a91e6263e9141c031204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603a0e584e742e0b91c092bf29763f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5906eaf9c538a4735bb71167867cb5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242fdaf18eb3b551a7dc21cae5be389a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcc32e48afc05df57102c79c7df672208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b9d5071e203b6539d84520e6416de8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b41f7969f234b3823a7b48494c726c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335832f45af32082667909683b5dc890211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f9013c79c09710721a08f6a838f4fe212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb8b58b9c8fc552ab7fcbf9a29544a5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7f54cdc3f08a7ed27752dce1ed6c7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb4b8dc6bb72e4d6ca8d2e0873daef2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b476b3af26a1dd6035fb3168dfdbed216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d7f0c52a987ac5fa126b547639b13217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51bb8e65b73b60e301f6c56ddb530f2218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184e51d12c82204ea4bb3fae9e7676e5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769ad08a55ba2ffa70d0f165ba0346e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130efff19f7f1538be4fa871f7a5bab0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654970afa875c058f0785a235208b9d3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851cac56f8033d796fdd04da8372b2e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd01a5089ea479b29279fbbbd53e0d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f2a4793b5813a9e723a8809975d92a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd3e2fff7d8f37e62b8c2d5947d7679226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca724338be16deb452669241b92c948227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6295bb84f4cd866dd7545273242943228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249af626feca4085acda72d9aa9b26a8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe75bbf0d4a8cb7fc60b525a47641a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6518739293e9400f0925ab08d21d4fdf231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ec6c82cbdd95de8dafe5580960f3b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaf789fdc0e71f1162196d32f8d8b72233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51936e976c3dd68a22bad542bab11ace234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91e623a923f0630df15e6168763dc5235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0394816e5858cd7ae30b84bd53b2eb6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652cda641a1767239869df5552a6307f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266512041f416235a9bbd872dc600ea9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c61737b67c74f076d152bbba5438c6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb262243d5d7326f68f06fc4637b0d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bad8dc669c24a52faddeedbedf27a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1f5a0a8728366eb89add7edcb0f217242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e80f7225add1b12f5932f300924b007243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a63f7105862b516465abea8b716ce1a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff45210160fb2fb84972b559f5857cdc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784f3510a7a83422ead5d062faa2a41c246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e97dd92e7f9ae8bdd8bcbe856ee159d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664470d41fe16a354a633c85d6ee41b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c13c5bea11d91104c0d8f484c27b1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b189abd9920d19783bee54dec72420250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ac46455574bc7d947bb102b0e6ff4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2165676820f292d34f64207a14cf5e1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956986d45db406d06d580bb289176c7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10222888aebe16694b9e8f24894a27254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9907dd6c3800dcdb2b519f6d70dddd5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f013a9beeba801ad0d0bfe43ac740256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627c850b3d35ba7dd83cabdf19ff427257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5785695bbab6c4930ce6ef774e88c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa31aa12e361f7faa2829416f30c2bb7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a01c400a5a0dc4a63ab466c44bbbc2e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ca889e3caa91b12dd53e40b7119334261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197471dbf4b4f207f50b7184b474c6fe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02779e394c96721cf391235af99cca263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0814d1ac5b77ac1dc1b2f2fd44e8fd55264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9eac7f9e8a099b8cde9e347203b1f5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e67b7920f6e52de6a45f48a3dcd3a6266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a2142c7c26a0c4aeabf1a8968a5eb6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d668f306609b11f569c7c1f81e438a8e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80348b12e0f3e76dd8674c1e422c91ff269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ace3f02d5556b4dc02ec3a9f641d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1411a22b7ed793631d6a75c6fc71db0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a073125e90ed232996b9c37ee6f298d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6970e4d8f9f7308a65d6cf70497af2bb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d17489a6cbdc82b7380e79dc5117d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058f7489202e8050fee27749a55cf2ea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683492b6bedc5007329096b0caf1561276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6499294f5401a94458dfa322d85fe248277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38aa9f4415ea46c5990589e923a61fa5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b388d79d9f6c1c3409c3af8e3446d88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a75cf2987e042db74e58b445bea44aa280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb9e6257297244ce7a786c85751533281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db569bc3c3c2ea7a6779b4f75d2140d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97847540fdf0e0c6d98100013ee15030283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ca806d993cf6f7509b5cdd008dbdc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e67b1c0d61f36382f828d1aa622650c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c5330c890223b3040eb3cb18b36b38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d0fed6d9746165d355b8f70293358287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0817526b3bfe099a7c014a503174845a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bba75a2e50f854aa5400c6d5ac04e8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bbe92c2f26246b57b02323708fb4fd290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2600a8a43b94af7c8ab47a21dd8a1a19291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2845ae7adda3db0f31ef66ec14dae46292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07de5164e535557d8a6d7ba013c3163c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9045e5953109ade8448630a72fb7b4af294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20dcc36f9337af72371dc6f1528270295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8755d54b54e060c15ecaf9efa9a8f5f6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166ec837e86f6cdc4538d5b9b90758b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2414d0187b2b5a61568630fdf863b0ce298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b734a75b71576b1f16aa50ddedfd7e77299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd08def41a71496867091f7ece9d9cd4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2746fc3393d9ccc2c624ca1e1ba904301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e6e847b5f9e86014364e2ece1da74302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435fa749be7985798a38edd0fbf625c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b94e74fe24f71ff23e694e6adf5a84a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f57fdf837af18832f27e09d95c0348305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da095f271e3d7103531b6b9a30a00f1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d67d68329e59344e248df91b7df446307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cefd73a8bd1b7e677f07feffaae3b69308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b04ed13b918a9faa10796119373bffe309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79df76ddb27f4de56a70714c8b3f32e8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b943b23b50bec1ca88de29437fbaee8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101a8478684281812c3c36972ee1c91312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deae6629daa6279ff2f14b0e8d31094313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d7961737a9ecd5a80c474a2e6e52e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b9e68bd94e73f0f8879d8c9e264c1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da81778e398c1bb43aab5a9ca2d76766316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95c76bd0dcd779ae1b0ca10cdab09bf317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7755d2965a99689ea4d9e2c356e63608318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88b2c72d7448062515ece206e31ddac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03313a72a3060c10dcd1e020ea3045bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5027657f8a4cf1309aa5bad162b29f58321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5ef9493eb53d10edc7237cc23054dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb39f111656609c2a2a7717ce2da69df323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e853204422cd6bfe3f32bc808333bee8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b4006726620ca795ee01ce9e7f0224325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c49b8dd847daebbc9b94a73646c060326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2025ce96a05ada2c6f9905cff6145f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2288cb2fa8862033aabb0bf537bc1814328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304b9071226259e4a1e73527ad4d506e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c21e05775704f2cb428aa7e706d5a3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254bc62b690c3786d349fbd2d4cc290331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf603de07c748de0a616a561ba09144332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efebaedfd8ccf5ec64a191603c1eb91333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6986319912f5306df217a53f05ca1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee298c4bddca35dba850635a20e49e76335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1810499459e4fc83d1c0757fee9e9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb22f2d1288ec4c73c94573486dd723b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fe58f3eb684aae9ac3c413187519b6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9562d70b651c3da233b1259d158e01ce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f7b5332e8c5421afc2a8b6d73de26340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ab63c4ceda1bd779673065d93dcad3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cbe013b2bf9d2e1bdcd3699dc6db21342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101753731a4b5ef7981d7a6991049d2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76469780caf6ea03bc0874c68713ecc8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9985215d3eeec931bf746d754b41e8ea345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4973f5a37cf5f97838222f7784d8c91a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444cc837284a6f612f7220a494ba1622347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfffef967bc1de9d4e3129103c499193348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a1e5795584fe184367844e4befb807349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bce99f69bdd15974704dcfddc3ad72350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f1af333ef6886bccf531e8a962a584351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a674fa1890440410dee14b2139dde5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28eaca2e5917f48f13ff98152f63039353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97bed54ede672c0f114ae5a9aa3f9f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd9eaab1aec0ceac5f2607f4c65776355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7abc6fc43cee5b35995f856a3abc2e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbd96e2b61f24eca5b088908cecfad357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a350b8369662f28cdaa86918a9c8987358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfdf53a0c43a666b740fedc8fdc891c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61e703d687db4894c8471cad896d9f6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace41861f3c24b78b6240ea83f350bd361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93463d0e04e27b55e63f51c7de2ef14362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40829ce4ef21b3c4d845f9556b20b9eb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3c6fcdc89722c8eefaa1941e5ea7b8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214cf783ed2f40b3b11c3bc8260d888365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138af92c1e408c80973f84bbde02707366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468535a4e29022d849dea58f50e1cefb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904bdb124acafd34954ba030e0749f9f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83064d0dfeb8bb3dd69ef3ae04f63290369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662d24c4679e9044fcb45539ab9b003370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba98dc8c5cc33e4b601ad3cf20e9f8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de6a48672d5d3d95e530f3d9d230081372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0854979f9efa70a2d8e3aac75426d1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1c9d013af01e4ed95dba75a0e3e98c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081617de268dc2432684ca90998e1df2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35350f32b70fb7809c71bdfec1852d3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6c1ef240ed9b59aefd882d60c9f351377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fcb8128ef9971825c67493bd78f5d8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c86e74716b0e03a000a9715f6fc89c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf627428b19c4106be714f15a3174649380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053d8e1080c79aa4d99d8e5e0853a84b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553a338885367127733acea446dc957382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cefa74e951795a57031473a2418cf2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2eddf1ed71973d90df5391f025fba8384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68eaab5858a44e12b4765faadf7d658385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf74ef3e37e86950045168a48817991386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9dfa79c1434aab32a9b49e6a68352387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6616e539badb9d509972890bdc877ac6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d968092b9b5ba7a38d6781a1edd4da389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170843ce14265434b44c7df609903b75390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9805c990ab72f947cb39d59ece3bde17391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abea8f6a42b890b29c51e1c28169159392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e768e183dfd198f4c1fe4a3673b3373e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d7d8777f68f510377d25dd157abf5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a280eab3621b8e7be26f84dd4d69f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78780fad69c135091f751295871de9b9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a267a49db51ff3f3b76dded089de2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc3f320b6df527156eb34118b74ba8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c8ac564b4e99f058593f85a3a1ecf8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2448c07f2d08205cbdec89d48da86ae0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ea8962606a6c44d754fcca63ef2931401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770a66815fd0fab8ed09ec6134576f59402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0980845114ba14c12c59ba7d0eb162b6403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65a88ba0f4f412bbdb91f2e1d7e40e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1e0ebee695c6453a49fa6b1ace0ae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dbfd4c5cdc7b94a36ee3c45af6ddaa406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9773cbc9bb5f558c1b3d94d979af20d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899e649af639a25409198f8fed67865408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2bec17025c64ddbbb48108270a246409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b127fabddeb998e591d33da73663150410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa6ed0ccb92cb00458cca9a9603ac1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c976a6416974a37838b3f5502bfae6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b53549baf5c0774c68de5cfad72cb6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a025dec97cd4d1dfe28388cae3ca83414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743737bf84564853af77a779e4b8726415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e93e617d6814f84deb56f85af7f96f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e53374e8bcd63317b9c518e48994fd8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05fecbd799a8b78440711b2bf3cbb89418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b519f6d721a72d7a72d755a586a325419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4182e75ef65d0323d99d003c70f8f964420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f3869924de75917652a51361935d9421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188b7a261aca2c8ac6d262d00052b13b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c95b76b8c7d7b1df00a552fdadef1b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463d694e2dce25495ebb0f2bddbce6b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f2b42c27a80d1f8274df26a76d48e1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f6e66dafd61b9d10e80015c1ea4b75426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c6be108e38e7e6df3ea8f9d300d0e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2cb691dbe9df94ad13dc8d0e8864da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4acb1d8e98a3bcb2185fd9519da1f9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf1cd9c679306a2022f2a7b04d3bc6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39165d07c875a6eba7d96bbe3b696b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e580d0c65d64de9ef5c9ab960ab76432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce58cbb226775d56dcb6d8f3d1990b51433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aad0d910eb4d687f8eeac6f8bb0cd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1314becdc12273d998e7ce7372554435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b022cd0ef1d3ed009d0b5ca70799828436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6bb1ba26a1e51327b641f0e5bb38ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4088ff5fa985c965c819133dcca4c4b3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9982e30622bc9e57b852c6a11d8d7f05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0549753141fefff019f8940a3fbba440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074cc2c3584ba10017bda8e7924cb879441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28503ecbd0ee41e901f106cfd2712e5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39d91e9d3a8c5a9ed18b2e7dac9f17443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb8726b71f898e8451773959dc6c4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797e0ab15a17ba0536367e101fd4c758445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297258f441ad70e04894f1412b4fa9dd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f0636a17af8023ecfddeebce122cd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d9d91f931a8ea5bcacf0a3610b2d7c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8504414ac4ec0e80f93f05f11a885449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ea97508c6039bf0d10f09fd4995f84450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531289581f873c1450fc6eb546e874c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db043e4dce432875994d00f18cb0c118452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4ad3256429f1b1400809f5f2d7ceaf453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1d0653a005fc4f2b437deae0381316454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6713f4c25b50327f919fba9858c32f2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd290e9c812e2040fc04c07b46d172d4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f35e270320fa45130f6029f8b863626457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82c10807b31d1ec4e4ef490ca3ceb49458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32be6c8836665d46004a1fff1f427051459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81826a7a515ab4ab6b7e004814ab0d96460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f88437a4dfd7c0386fc172789bc0353461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785344307b2b4ff033357a0dcff50662462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cc5ef7f2f5a52998ecb7277dc1bce1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ab77fa5f33e52b9b44ef53cec69589464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5c5bb40f868297d19f1d3dd56d418465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d4c9b442b3f69ce421757dab340c4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58fa18071eb41cd0c55b3ebdc43bb3b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2db6601226569dedbaa098e3f23623468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066280645a33c0fba081aa191046bcf9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1657aa832283cced5d78cc0af2202aca470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e204ec619e201e9a4d074fb20f8147471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517728ba7c8ea5109687754ce670c24472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6393ed61a879ef3f4cfae17d9eb8572473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626e83b46a43ac9d626c98010a136b3b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2172145b24acbc794bd4f69f5dcb4c5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec59c49b620a308f4f4d14607172467476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2c73d553d2752f80e306191a8759c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d9997f68826883966c8cb1edbad3b5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a5ae263d3fdb74d98ebaa110c1a2e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c262b9662d45b4f98338ae9b8ceaa02c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed87c25d657962cc3745f6f67849020481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dc68ef128faae814ec080428181fe1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c75d288b7af9891ae9506f655aa5c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb418ba92875508b8cadfa24621a8d8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7717dbb1360f892a49aa2050a854e0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e75c5f57b557da3b144341bd40d273486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9993616d72d5fc608fbee8081c59ca0e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781be9a18155274c8c8d0fe745bf67b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1d202a73bf4d58bfede821c06d026f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36ebd5b4faef0124f24ce35951953c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb85d82d2e1730ded8056e757d298364491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e91083ad1e688681f50d81a8311b1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923be91544047602bd78568138d59006493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f69f1fa7133538a837af9c3ce7aa151494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c7cc9e5eab9299f76af8010e9370b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d077cc7c2694e98ac0a38b358cedf3f5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43b609048f01cbbc1a94cf190e202b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95b7b7e263337514bc1c75ce18ea543498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a67cab54675493688922a8162851d6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f07933d6a959185194b749f1b0a2ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefaa3dbc4d72acfc9463d88098582ff501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647a6e1690bad193d07f003e88b1c13502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1846c726bb3fd8bc5d520f1d8351d06503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa7670b4ee33f4c88ed2bb5b1551b2a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745dff80a1e7df0644ac1dbc85291cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723dcd9fd43e9ee7006b6c9b07337c3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d925ad2222608064ec81fb5dd13084507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a9efb35b458a97eb8416d7c660cb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f289ac07e6c27c74672b91a5976d122509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b24818f4b273e48ee02b1786d6c887510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b26308ed798a56bdaf9b693652eede511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b4842e6be019e328865f85a1f980a5512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4e3b1ef137fe1e05720521b0c57fa1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e004b70bedeb075dc8f6fa7ae63e5d2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deea1f55e429c22aa64482a14df3bdd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc61bfff8db378b7a87a5fad1d260b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7bf2a5747a7890a3cafaf48e61a9ef517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7db5542bdd4081c579d8ef0f2bb6028518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b4cbbf8f74c53dab1468124f7cec0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18df5b8b6a16af68207fc5a655293b37520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48927544bd4086c91eb2acb18cc913c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641dc9d9c7ab4ed90c5001a7dfd2fd77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f70decb696ac407a7668da603ccee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e8bc5e4c372e2239cc68c46ba7d86e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919fa01485f8e7d12e397147c8fa4399525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad70fd3b1b3060ee6694865f1612d8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5765bdffb6529059a2f3ade954f397e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7d9498facddbd455bed4e98b6713e528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c10e38dee2a99f911c69715ad7055529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d2459867c1e5d02df7d6c14bbb92b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5494bee1fb29870f4152abc0edb98b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46accbd486f60f96a3d509ee3d37d4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de23c564ab78db16524c8746b9638779533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4ddd2f61612f507dc3bdad3ab4113534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d94113582c0db1fe2cf2a4f2c14a26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fb166c573452db04ece442d7a4f357536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7220c00e7f5fba7dc3afa8fe5f479d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d1aa12758e94d6bd9aa354f7e68ad1538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0e542d125c606a3165acd88585c87a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c870f705cc2a7c6372eb01ba6503e55540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f195b0edbc5a2b66e790cb46f8007860541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14fc36667a4320240400ebdd4a9c5fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff669e1bcd55657d9e9dccd2b929d6e9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d0daede33659636cf344ef953c038f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb2ef9e8aa1f2a7e2a0bf611d5eec6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f832b0efb3bbfdbed01e87b6c46db7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109102718fc38afdee6f30979d2f9cf8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41908278672f6978c2a0b1538a4b049548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d220baed06380bcef19d777a54e1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb256afda5986bbb2445b16fef27746550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c8e2f52e0ebef83c336ee63134a5d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57cc5cd892a297af913492b7a0d4607552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4c364f0b593c89cd2ab79727e87d2f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ac57e3ea1dbeda277fa3db3cda65b5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b618dcbe1f1201d2304ed93f87eb9b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee072fb0e875458dd5c840e83e3cf556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323abb2d30544c7e0af7729788923049557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e600366dc5227c7ab8ea6c5fef129829558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9c75559f2ae05a96a953cf0c7a5ed8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824741110c9590c60b24af024c0d820b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1393520ed2d95bf3095297da0beb2c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94287f1984d44339976bb9695ca5b150562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0b158e3c292e09dd970c15960230c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb37230993258a2298c6ba3b52234f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b178eac1d41e40139c34f699131e276a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e45411b42fae27fecc754986b4dd5a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba176b6f63b3216d7f9b5f8039749b5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e030eabf7854a2d342bbfcc9e0263a3d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0349ff747e0b20622c4d2bb2828d75e4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05bb259254f64b48b2de979167f1b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f718e258607bf503cddaf7dc7b5b622571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435b0e541b9a4bcbf241348ca5c5c50572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea43daddf48d3ca1007706c33796a0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd0c062382a06a3717a350ecc843f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714c40d9e8b670edf09c96e3853bcbf6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da854c9f55791f3ea4278e1d309844e8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308f28e5faba17957af802cc2bcb1729577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b51757ae571ffbe920c662b979965fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa6c77366a03a941acc445fd59bb03c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82781f815ab2ee77f06e0fcdae3a5d7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f747061a9f845205217038be3fcdf44581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccb2c43fd243c59cfdc94de11868e93582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bacbd9845a361f1f6c6cae5ca84dc87583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268afff80c96649a81153b68099d834c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bed3ef6f91c9c8be3707a26711abe7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb785fd2bd93008196d52edcba833804586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaa891514c6329a68b57fa91e73f863587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09837efb8ba9ffd0afa4534a9c887bb8588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2c97586bdcd013d86c18e0e7ca105589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc60094db7a465dc3df11344b5ef8e2c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98e3fd03ae9fc9a99f02231455f19b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb80951f183cdded74b8863ad6a450c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e711b67e688ab1278a3fb1e2e20e63593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef55fa0c6a3c6ae1357aaffeb0ec95594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017176b71bebae27c4ef9e0b214e571a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d1468331e127d1dfb123bf9260f16596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d426aaf355916ca3daf29afd532e2200597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d8639f5741a81e3dcb212b5e3ef08598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6079593adf4a534d1810f6aba3cf6e7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87886dad68ee86bff05ee75823aa774a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfb95c4bd219deacd6ce90fa43efae5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a7ef7bcd46e3afa22bff3fb1cbe2a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd75998ba808f02e229b36c24a973f5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec528fae866514b6d17c1347d0f8bf7604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ae4ef514c571d1c04e4a61eef38286605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a3aec8132932c759a5b399a358bf71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564abec6997402aca1cea23690d89414607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4672c5744345d8a4dda23c18b2155f04608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e069f37487891e7e70a00c4e143c7609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2656afb0b6c374c8df460785195b82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c4ef5a6cfeffe6bf6dfe77c98388c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f1a5ca3074b9310018ca362425fccf612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643fb44fca64e2c8b5909820a0eb64f0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00b57b0ac286cbdf332afbf466a4230614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179da689d5bf31cd543f35d66185baec615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad92aaa28c04b15f69ecaeb8f7940b1e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693e0c57066a62a0e938ce7d85fb3618617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c79f36074cb86dd3c9a6c895ed913a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d40555bcdf2a33bd2dce0c60d5aa4d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488f67631dd9cceb781b17365f15cd9620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb8c28d0536ad858d0ad11b74c23e07621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5e78651b42207488f94f43c56bc5d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622e8239bddbf4eed923dc5fa9f2206c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36442c38b96149650eee7dec0b2835a5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66b1fe50fe7ca21e3594218a37a92e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2757f1697fb5ff1be9eebf9adeb07b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12465da7318bbe48283365d094851b47627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe51f51c7a473132158bb9466c8f0119628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb98d223eda4c0afdcf358439afb8572629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff08cdb52604dc56b5df65b20f6321630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19084810f55b17acacd84e5ebb23d61e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e439eead78242765acda42d7b3daa861632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dc3f9164232de82f85c3d0abb8d469633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46063c4ec500746db9edc46116d0f5fb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9c4e714d2604cac4a3b7183ef13014635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3316b58746d08a3ae0b4f50bc3e3c55636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a84c6b4a752d950b0fca1886437cf637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0695b813f44c7ca6c3ff2f8331693127638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece4d0fbb0f076d16b15d60b71b87a0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1db414ed8738a2646f85d048af25d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0480b3cfe5ec6147de3264d6dfb87c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c4e5c022a55f9445b8f34e03dd6d3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0992c618973031fdad446cc9211c61643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c82e81f0cd5818db6cbd3e795c910c9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2257636cba9113fc6baff50d1cca5ed3645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3635195619b055665cbaa1beab8af18646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7003ddc131af6327ce2648d2572284647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b1dd30ca3c48acf9be29791883c7cf648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc211094b5924d23f29b666a9795f36649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a214f7262813f5364b251eb0b7af1650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4b0e422f16fbf1e7070321479c972651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1db9b8dcd513744aed5cc15b267101e652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271413bcc6d0989bb8136ba614f3031653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2facac9d6ad605339828a77534cc39654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d1edb94610518fcc568fca71e7c866655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10affd7f87dbeed3c40f931c97fcc4e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4448de83f94690699881e6ea21bb52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83a83298085c57fea7d857f5dfeeb83658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa2d359f1713331d91b95c9aeedda7d659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15caf88ace8acd029c006361c145fe28660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16e457dae3ce236aafbbeae8029b4e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5172b19cd271dd87cd5d860a98d80f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddf887fcb584c169d0c41f8588d2973663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed5f13982ced7ada6c857eb0b651a7a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375aa363510002ab1e3ad365b83ec84d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59063e6a975efe45a695d690fa7f2ea7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27e94ef2c1e95839a02af0d9c6d1b6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b51661134e91fd60c2a29b06e1ebc0668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c429987b48a98b96c43386821ed3f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f04c1ee0704667ce619ed15e148579b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a619180a9ef7464b8d2c2a96e8993040671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31ff8fb7b9541a8edaa362d225cc80672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf9d805b45505eee777c42b0afef35673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653e36d3a0ea5a2ccb0ee24080b7f64e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe7137d120a927d444fc9e554bc50d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f700ecba11d6759c5c9b911074b38f9676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8e6ede2fb259191f4b0f28ef93b75d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e12d3805dfa3ee10b3aa09fda220a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fead188931a28d9dbeb7acdaf43b57679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9478a74f37ea4359b7af5b6a15dd84d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13ddf6d658ac333c52da400e95aa8c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3163af83e4b54fd63ad9828300df5ce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c5d3aa748977808e3131b4864f218683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdd21a5a678bbe69836722dcc7f0f2d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7206432e396d0693825960801d23b6bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15a987ec85d0c9a4239feef466082a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1208a2aa82167636e677557e7c178947687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfde8827a447886b989cf22f8766af2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae678b9368bfdf2829a33c454b40c2e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6914d24c1751dc772e46052ac2ffa84690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487fb53efd217e69e747e1a240f0c58d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a888df0aa569e305d9afc5dcca284945692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10bfe6c4dafd283f4da00618b4d7fe0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036ebed7e7a6bf15986049bf82ad3323694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb6bd85cde10b7d657e97ee98e88a1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7166ab0c2280b390cc3cff593ffb1e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae45eae0bb72adbd5727cb169be4797b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc90fc1216746323f25b3ea57f568d90698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dacc9916285e4d84553b0afeeaa8756699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf7a4eb2e68ed6413c49b495d81b115700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e039074b07449f55822150ad28b88acf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acfda849f87505ab04cefaa58abcffb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1df70a11e0b2b88542caaef71e3689703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2abe711c70e3ade06066d774cacef6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa9952718f024998c06202dae8a8b5b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b4f6114f3a81a3e0d5973bfeea3366706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ba498fe025a36dddc65d56e72eeacf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295d596bd7ca7ec24bdf23c3f70936fc708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a23ec6ba65addbf51a938192fa9a841709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c13bc6403b19aa4468e4dd7ec4a99710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3dfc0b909e118df15cf2783e59bec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938969bfd64c6eb50c80ccc350228e9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c5725a71bf403653ac696e825251b0713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84bbdb1928e5f3fd4af411ce06e8dd2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9d0ae8f12afe5827a2ef5f3252be01715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89afbf1aec8ec11255527f8ed7a7ef7a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20282f6cd42f6ededb638138532bf43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be709eb0d601c466596411f58b81e0d5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813154972181fb64bed04c50ecc5a95c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adbea8cd64b81cbd5f2c28f73311da9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336ee0321212d05e634040fc5e2325db721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62455bd5c2b59e1e66c70e1ff8d2807722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f51529d09e6bca3cd5192d3d4c01e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ff1764fafce95ef3d1a79bf5315dea724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80768994370258d0f9cc2bb6f48ebeb6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd17327aa6d075de693a082bd5e688726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1f17c5078c449a0e3f8be597f5208727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6cffa1fd7f2cc3fd7c0c34d2169774728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f43aa7965eb94e7fa78f6c63c4fe70b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b28a37e7b3a170b6287e89923bddeb5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19d6fbd56408e1081e1c83770e0defd731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1ea366f3123751bcd9751628935887732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a6cae7162be7dadb8fe3543ac6a4e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33a75fcb6c4fe6fea39e42a48272e51734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefaebd00dfd3b6b4b542446c68833d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb92a99057f3958474e7e8f6f4c19f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a7df220f310b81966001e0f9510076737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c548f75a79149f595ac4fe7e75e9b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0931701b9a03d4457744176751dcb05c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc1ff039c6399d56b4de3ef48142283740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a1ddd1ea797ef829467215b458b72741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81091bc0caf07bd16a67a79be4d6705742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ea57ba69bfba65f15c5437228a2f4f743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf74ef5f476cf80035c7be0a15745300744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a7da9b92f0f69ce5525e6a282e52f745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41027e49155c5d813ccd28b532e5d333746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9173f921052814ae74fd4feefa653952747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c624306f2d84d210e125fb09a8d54748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601eabf7dfbcf2cde0b3a951663dbe28749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007d9f6de7164fa6c891c7a0d8038e41750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a991030de9bca65b60f628f516647a41751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1430a565975a1a4d21e8500facceb02752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3334f8253e28e873b9a550c75ff3a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b176beb3c92e5b64353a66d895f95bcb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252d97d8237b015f7847674523e8efc8755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f0044258e520090b64b67b95b86561756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba08b9aad554ea593fe1ec9eae7c13757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc2d489f56d63af6c16c42995bebc58758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1635f8c03b90c8a6eb616075bc84a6759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>