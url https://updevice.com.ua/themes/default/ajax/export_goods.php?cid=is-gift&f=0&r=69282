--- v0 (2026-08-18)
+++ v1 (2026-08-18)
@@ -3925,51 +3925,51 @@
       </c>
       <c r="G1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="0" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" s="0">
         <v>24396</v>
       </c>
       <c r="B2" s="0" t="s">
         <v>7</v>
       </c>
       <c r="C2" s="0" t="s">
         <v>8</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G2" s="0">
-        <v>22.26</v>
+        <v>24.82</v>
       </c>
       <c r="H2" s="0" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" s="0">
         <v>24546</v>
       </c>
       <c r="B3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="C3" s="0" t="s">
         <v>13</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="G3" s="0">
         <v>60.82</v>
       </c>
       <c r="H3" s="0" t="s">