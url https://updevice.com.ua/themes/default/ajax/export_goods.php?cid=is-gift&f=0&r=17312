--- v1 (2026-10-10)
+++ v2 (2026-10-11)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1094">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1085">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000008486</t>
   </si>
   <si>
@@ -1196,68 +1196,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1295,51 +1277,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1610,96 +1592,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3640,51 +3613,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H382"/>
+  <dimension ref="A1:H379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -6625,5840 +6598,5771 @@
     <row r="130" spans="1:8">
       <c r="A130" s="0">
         <v>12689</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>391</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>392</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="H130" s="0" t="s">
         <v>393</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>394</v>
       </c>
       <c r="C131" s="0" t="s">
         <v>395</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="H131" s="0" t="s">
         <v>396</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="B132" s="0" t="s">
         <v>397</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>398</v>
+        <v>395</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E132" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>399</v>
+        <v>396</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="B133" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="C133" s="0" t="s">
+        <v>399</v>
+      </c>
+      <c r="D133" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="H133" s="0" t="s">
         <v>400</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="B134" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="C134" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="D134" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>133</v>
+      </c>
+      <c r="G134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="H134" s="0" t="s">
         <v>403</v>
-      </c>
-[...13 lines deleted...]
-        <v>402</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="B135" s="0" t="s">
         <v>404</v>
       </c>
       <c r="C135" s="0" t="s">
         <v>405</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="G135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="H135" s="0" t="s">
         <v>406</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="B136" s="0" t="s">
         <v>407</v>
       </c>
       <c r="C136" s="0" t="s">
         <v>408</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>133</v>
+        <v>295</v>
       </c>
       <c r="G136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="H136" s="0" t="s">
         <v>409</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="B137" s="0" t="s">
         <v>410</v>
       </c>
       <c r="C137" s="0" t="s">
         <v>411</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>95</v>
+        <v>33</v>
       </c>
       <c r="G137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="H137" s="0" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="B138" s="0" t="s">
         <v>413</v>
       </c>
       <c r="C138" s="0" t="s">
         <v>414</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="G138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="H138" s="0" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="B139" s="0" t="s">
         <v>416</v>
       </c>
       <c r="C139" s="0" t="s">
         <v>417</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="G139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="H139" s="0" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="B140" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C140" s="0" t="s">
         <v>420</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="G140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="H140" s="0" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="B141" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C141" s="0" t="s">
         <v>423</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>19</v>
+        <v>75</v>
       </c>
       <c r="G141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="H141" s="0" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="B142" s="0" t="s">
         <v>425</v>
       </c>
       <c r="C142" s="0" t="s">
         <v>426</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>95</v>
+        <v>23</v>
       </c>
       <c r="G142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="H142" s="0" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="B143" s="0" t="s">
         <v>428</v>
       </c>
       <c r="C143" s="0" t="s">
         <v>429</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="G143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="H143" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="B144" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C144" s="0" t="s">
         <v>432</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="G144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="H144" s="0" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="B145" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C145" s="0" t="s">
         <v>435</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="H145" s="0" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>437</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>438</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>19</v>
+        <v>54</v>
       </c>
       <c r="G146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="H146" s="0" t="s">
         <v>439</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>440</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>441</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="H147" s="0" t="s">
         <v>442</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>443</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>444</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>54</v>
+        <v>10</v>
       </c>
       <c r="G148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="H148" s="0" t="s">
         <v>445</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>446</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>447</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="H149" s="0" t="s">
         <v>448</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>449</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>450</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>10</v>
+        <v>451</v>
       </c>
       <c r="G150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>18</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>454</v>
+        <v>456</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C152" s="0" t="s">
+        <v>454</v>
+      </c>
+      <c r="D152" s="0" t="s">
+        <v>458</v>
+      </c>
+      <c r="E152" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="H152" s="0" t="s">
         <v>456</v>
-      </c>
-[...10 lines deleted...]
-        <v>458</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>459</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>460</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E153" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G153" s="0">
+        <v>7.79</v>
+      </c>
+      <c r="H153" s="0" t="s">
         <v>461</v>
-      </c>
-[...7 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="B154" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="C154" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="C154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D154" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E154" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G154" s="0">
+        <v>3</v>
+      </c>
+      <c r="H154" s="0" t="s">
         <v>464</v>
-      </c>
-[...7 lines deleted...]
-        <v>462</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>465</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="B156" s="0" t="s">
+        <v>466</v>
+      </c>
+      <c r="C156" s="0" t="s">
+        <v>467</v>
+      </c>
+      <c r="D156" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G156" s="0">
+        <v>29.59</v>
+      </c>
+      <c r="H156" s="0" t="s">
         <v>468</v>
-      </c>
-[...13 lines deleted...]
-        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>469</v>
+        <v>467</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="B158" s="0" t="s">
+        <v>470</v>
+      </c>
+      <c r="C158" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="D158" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G158" s="0">
+        <v>2.49</v>
+      </c>
+      <c r="H158" s="0" t="s">
         <v>472</v>
-      </c>
-[...13 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="B159" s="0" t="s">
+        <v>473</v>
+      </c>
+      <c r="C159" s="0" t="s">
+        <v>474</v>
+      </c>
+      <c r="D159" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="H159" s="0" t="s">
         <v>475</v>
-      </c>
-[...13 lines deleted...]
-        <v>474</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="B160" s="0" t="s">
         <v>476</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>477</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>9</v>
+        <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="H160" s="0" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>9</v>
+        <v>478</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>484</v>
+        <v>9</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>14</v>
+        <v>295</v>
       </c>
       <c r="G163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>18</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>10</v>
+        <v>295</v>
       </c>
       <c r="G164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="H164" s="0" t="s">
         <v>492</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="B165" s="0" t="s">
         <v>493</v>
       </c>
       <c r="C165" s="0" t="s">
         <v>494</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>295</v>
+        <v>495</v>
       </c>
       <c r="G165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="G166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="B167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="C167" s="0" t="s">
+        <v>498</v>
+      </c>
+      <c r="D167" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="H167" s="0" t="s">
         <v>499</v>
-      </c>
-[...13 lines deleted...]
-        <v>502</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="B168" s="0" t="s">
+        <v>501</v>
+      </c>
+      <c r="C168" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="D168" s="0" t="s">
         <v>503</v>
       </c>
-      <c r="C168" s="0" t="s">
+      <c r="E168" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G168" s="0">
+        <v>9.68</v>
+      </c>
+      <c r="H168" s="0" t="s">
         <v>504</v>
-      </c>
-[...10 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="B169" s="0" t="s">
+        <v>505</v>
+      </c>
+      <c r="C169" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="D169" s="0" t="s">
         <v>506</v>
       </c>
-      <c r="C169" s="0" t="s">
+      <c r="E169" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G169" s="0">
+        <v>9.68</v>
+      </c>
+      <c r="H169" s="0" t="s">
         <v>504</v>
-      </c>
-[...10 lines deleted...]
-        <v>505</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
         <v>26402</v>
       </c>
       <c r="B170" s="0" t="s">
         <v>507</v>
       </c>
       <c r="C170" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="D170" s="0" t="s">
         <v>508</v>
-      </c>
-[...1 lines deleted...]
-        <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G170" s="0">
         <v>9.68</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>510</v>
+        <v>504</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="B171" s="0" t="s">
+        <v>509</v>
+      </c>
+      <c r="C171" s="0" t="s">
+        <v>510</v>
+      </c>
+      <c r="D171" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E171" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G171" s="0">
+        <v>25.22</v>
+      </c>
+      <c r="H171" s="0" t="s">
         <v>511</v>
-      </c>
-[...13 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="B172" s="0" t="s">
+        <v>512</v>
+      </c>
+      <c r="C172" s="0" t="s">
         <v>513</v>
       </c>
-      <c r="C172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D172" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E172" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="H172" s="0" t="s">
         <v>514</v>
-      </c>
-[...7 lines deleted...]
-        <v>510</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="B173" s="0" t="s">
         <v>515</v>
       </c>
       <c r="C173" s="0" t="s">
         <v>516</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="G173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="H173" s="0" t="s">
         <v>517</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="B174" s="0" t="s">
         <v>518</v>
       </c>
       <c r="C174" s="0" t="s">
         <v>519</v>
       </c>
       <c r="D174" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>33</v>
+        <v>75</v>
       </c>
       <c r="G174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="H174" s="0" t="s">
         <v>520</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="B175" s="0" t="s">
         <v>521</v>
       </c>
       <c r="C175" s="0" t="s">
         <v>522</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="H175" s="0" t="s">
         <v>523</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="B176" s="0" t="s">
         <v>524</v>
       </c>
       <c r="C176" s="0" t="s">
         <v>525</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="H176" s="0" t="s">
         <v>526</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="B177" s="0" t="s">
         <v>527</v>
       </c>
       <c r="C177" s="0" t="s">
         <v>528</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>75</v>
       </c>
       <c r="G177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="H177" s="0" t="s">
         <v>529</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="B178" s="0" t="s">
         <v>530</v>
       </c>
       <c r="C178" s="0" t="s">
         <v>531</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="G178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="H178" s="0" t="s">
         <v>532</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="B179" s="0" t="s">
         <v>533</v>
       </c>
       <c r="C179" s="0" t="s">
         <v>534</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>75</v>
+        <v>95</v>
       </c>
       <c r="G179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="H179" s="0" t="s">
         <v>535</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="B180" s="0" t="s">
         <v>536</v>
       </c>
       <c r="C180" s="0" t="s">
         <v>537</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>95</v>
       </c>
       <c r="G180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="H180" s="0" t="s">
         <v>538</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="B181" s="0" t="s">
         <v>539</v>
       </c>
       <c r="C181" s="0" t="s">
         <v>540</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="G181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="H181" s="0" t="s">
         <v>541</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="B182" s="0" t="s">
         <v>542</v>
       </c>
       <c r="C182" s="0" t="s">
         <v>543</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="G182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="H182" s="0" t="s">
         <v>544</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="B183" s="0" t="s">
         <v>545</v>
       </c>
       <c r="C183" s="0" t="s">
         <v>546</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>95</v>
+        <v>19</v>
       </c>
       <c r="G183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H183" s="0" t="s">
         <v>547</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="B184" s="0" t="s">
         <v>548</v>
       </c>
       <c r="C184" s="0" t="s">
         <v>549</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="H184" s="0" t="s">
         <v>550</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="B185" s="0" t="s">
         <v>551</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>27</v>
+        <v>338</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>553</v>
+        <v>550</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>554</v>
+        <v>552</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>555</v>
+        <v>553</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="B188" s="0" t="s">
+        <v>558</v>
+      </c>
+      <c r="C188" s="0" t="s">
+        <v>559</v>
+      </c>
+      <c r="D188" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="H188" s="0" t="s">
         <v>560</v>
-      </c>
-[...13 lines deleted...]
-        <v>559</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="B189" s="0" t="s">
         <v>561</v>
       </c>
       <c r="C189" s="0" t="s">
         <v>562</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H189" s="0" t="s">
         <v>563</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="B190" s="0" t="s">
         <v>564</v>
       </c>
       <c r="C190" s="0" t="s">
         <v>565</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="H190" s="0" t="s">
         <v>566</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="B191" s="0" t="s">
         <v>567</v>
       </c>
       <c r="C191" s="0" t="s">
         <v>568</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>10</v>
+        <v>569</v>
       </c>
       <c r="G191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="B192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="C192" s="0" t="s">
+        <v>568</v>
+      </c>
+      <c r="D192" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>569</v>
+      </c>
+      <c r="G192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="H192" s="0" t="s">
         <v>570</v>
-      </c>
-[...13 lines deleted...]
-        <v>572</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="B193" s="0" t="s">
+        <v>572</v>
+      </c>
+      <c r="C193" s="0" t="s">
         <v>573</v>
       </c>
-      <c r="C193" s="0" t="s">
+      <c r="D193" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E193" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G193" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="H193" s="0" t="s">
         <v>574</v>
-      </c>
-[...10 lines deleted...]
-        <v>575</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="B194" s="0" t="s">
+        <v>575</v>
+      </c>
+      <c r="C194" s="0" t="s">
         <v>576</v>
       </c>
-      <c r="C194" s="0" t="s">
+      <c r="D194" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="H194" s="0" t="s">
         <v>577</v>
-      </c>
-[...10 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>580</v>
+        <v>578</v>
       </c>
       <c r="C195" s="0" t="s">
+        <v>576</v>
+      </c>
+      <c r="D195" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>19</v>
+      </c>
+      <c r="G195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="H195" s="0" t="s">
         <v>577</v>
-      </c>
-[...10 lines deleted...]
-        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>581</v>
+        <v>579</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>9</v>
+        <v>226</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>584</v>
+        <v>580</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>585</v>
+        <v>581</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="E197" s="0" t="s">
         <v>19</v>
       </c>
       <c r="G197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="C198" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="D198" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="H198" s="0" t="s">
         <v>585</v>
-      </c>
-[...10 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>588</v>
+        <v>586</v>
       </c>
       <c r="C199" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="D199" s="0" t="s">
+        <v>587</v>
+      </c>
+      <c r="E199" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="H199" s="0" t="s">
         <v>585</v>
-      </c>
-[...10 lines deleted...]
-        <v>586</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="B200" s="0" t="s">
+        <v>588</v>
+      </c>
+      <c r="C200" s="0" t="s">
+        <v>584</v>
+      </c>
+      <c r="D200" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="C200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E200" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>591</v>
+        <v>585</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="B201" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="C201" s="0" t="s">
+        <v>591</v>
+      </c>
+      <c r="D201" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>295</v>
+      </c>
+      <c r="G201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="H201" s="0" t="s">
         <v>592</v>
-      </c>
-[...13 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="B202" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="C202" s="0" t="s">
+        <v>594</v>
+      </c>
+      <c r="D202" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G202" s="0">
+        <v>20.14</v>
+      </c>
+      <c r="H202" s="0" t="s">
         <v>595</v>
-      </c>
-[...13 lines deleted...]
-        <v>594</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>597</v>
+        <v>596</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>593</v>
+        <v>594</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>598</v>
+        <v>589</v>
       </c>
       <c r="E203" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="B204" s="0" t="s">
+        <v>597</v>
+      </c>
+      <c r="C204" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="D204" s="0" t="s">
+        <v>32</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="H204" s="0" t="s">
         <v>599</v>
-      </c>
-[...13 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="B205" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="C205" s="0" t="s">
+        <v>601</v>
+      </c>
+      <c r="D205" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E205" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G205" s="0">
+        <v>7.71</v>
+      </c>
+      <c r="H205" s="0" t="s">
         <v>602</v>
-      </c>
-[...13 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="B206" s="0" t="s">
+        <v>603</v>
+      </c>
+      <c r="C206" s="0" t="s">
+        <v>604</v>
+      </c>
+      <c r="D206" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E206" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G206" s="0">
+        <v>8.279999999999999</v>
+      </c>
+      <c r="H206" s="0" t="s">
         <v>605</v>
-      </c>
-[...13 lines deleted...]
-        <v>604</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="B207" s="0" t="s">
         <v>606</v>
       </c>
       <c r="C207" s="0" t="s">
         <v>607</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>32</v>
+        <v>9</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="H207" s="0" t="s">
         <v>608</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="B208" s="0" t="s">
         <v>609</v>
       </c>
       <c r="C208" s="0" t="s">
         <v>610</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="H208" s="0" t="s">
         <v>611</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="B209" s="0" t="s">
         <v>612</v>
       </c>
       <c r="C209" s="0" t="s">
         <v>613</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>9</v>
+        <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>614</v>
+        <v>615</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="B210" s="0" t="s">
+        <v>616</v>
+      </c>
+      <c r="C210" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="D210" s="0" t="s">
+        <v>617</v>
+      </c>
+      <c r="E210" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G210" s="0">
+        <v>11.34</v>
+      </c>
+      <c r="H210" s="0" t="s">
         <v>615</v>
-      </c>
-[...13 lines deleted...]
-        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="B211" s="0" t="s">
         <v>618</v>
       </c>
       <c r="C211" s="0" t="s">
+        <v>613</v>
+      </c>
+      <c r="D211" s="0" t="s">
         <v>619</v>
       </c>
-      <c r="D211" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E211" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>620</v>
+        <v>615</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="B212" s="0" t="s">
+        <v>620</v>
+      </c>
+      <c r="C212" s="0" t="s">
         <v>621</v>
       </c>
-      <c r="C212" s="0" t="s">
+      <c r="D212" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="H212" s="0" t="s">
         <v>622</v>
-      </c>
-[...10 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="B213" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="C213" s="0" t="s">
+        <v>624</v>
+      </c>
+      <c r="D213" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="H213" s="0" t="s">
         <v>625</v>
-      </c>
-[...13 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="B214" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="C214" s="0" t="s">
         <v>627</v>
       </c>
-      <c r="C214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D214" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E214" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G214" s="0">
+        <v>10.61</v>
+      </c>
+      <c r="H214" s="0" t="s">
         <v>628</v>
-      </c>
-[...7 lines deleted...]
-        <v>624</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="B215" s="0" t="s">
         <v>629</v>
       </c>
       <c r="C215" s="0" t="s">
         <v>630</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="G215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="H215" s="0" t="s">
         <v>631</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="B216" s="0" t="s">
         <v>632</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="G216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="B217" s="0" t="s">
+        <v>633</v>
+      </c>
+      <c r="C217" s="0" t="s">
+        <v>634</v>
+      </c>
+      <c r="D217" s="0" t="s">
         <v>635</v>
       </c>
-      <c r="C217" s="0" t="s">
+      <c r="E217" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G217" s="0">
+        <v>7.71</v>
+      </c>
+      <c r="H217" s="0" t="s">
         <v>636</v>
-      </c>
-[...10 lines deleted...]
-        <v>637</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="B218" s="0" t="s">
+        <v>637</v>
+      </c>
+      <c r="C218" s="0" t="s">
         <v>638</v>
       </c>
-      <c r="C218" s="0" t="s">
+      <c r="D218" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="G218" s="0">
+        <v>6.97</v>
+      </c>
+      <c r="H218" s="0" t="s">
         <v>639</v>
-      </c>
-[...10 lines deleted...]
-        <v>640</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="B219" s="0" t="s">
+        <v>640</v>
+      </c>
+      <c r="C219" s="0" t="s">
         <v>641</v>
       </c>
-      <c r="C219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D219" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E219" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>640</v>
+        <v>642</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>643</v>
+        <v>644</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>9</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="G220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="H220" s="0" t="s">
         <v>645</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="B221" s="0" t="s">
         <v>646</v>
       </c>
       <c r="C221" s="0" t="s">
         <v>647</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>33</v>
+        <v>295</v>
       </c>
       <c r="G221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="H221" s="0" t="s">
         <v>648</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="B222" s="0" t="s">
         <v>649</v>
       </c>
       <c r="C222" s="0" t="s">
         <v>650</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>10</v>
+        <v>295</v>
       </c>
       <c r="G222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="H222" s="0" t="s">
         <v>651</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="B223" s="0" t="s">
         <v>652</v>
       </c>
       <c r="C223" s="0" t="s">
         <v>653</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="H223" s="0" t="s">
         <v>654</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="B224" s="0" t="s">
         <v>655</v>
       </c>
       <c r="C224" s="0" t="s">
         <v>656</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="G224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="H224" s="0" t="s">
         <v>657</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="B225" s="0" t="s">
         <v>658</v>
       </c>
       <c r="C225" s="0" t="s">
         <v>659</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="G225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="H225" s="0" t="s">
         <v>660</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="B226" s="0" t="s">
         <v>661</v>
       </c>
       <c r="C226" s="0" t="s">
         <v>662</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="H226" s="0" t="s">
         <v>663</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="B227" s="0" t="s">
         <v>664</v>
       </c>
       <c r="C227" s="0" t="s">
         <v>665</v>
       </c>
       <c r="D227" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="G227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="H227" s="0" t="s">
         <v>666</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="B228" s="0" t="s">
         <v>667</v>
       </c>
       <c r="C228" s="0" t="s">
         <v>668</v>
       </c>
       <c r="D228" s="0" t="s">
-        <v>9</v>
+        <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>10</v>
+        <v>670</v>
       </c>
       <c r="G228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>669</v>
+        <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="B229" s="0" t="s">
+        <v>672</v>
+      </c>
+      <c r="C229" s="0" t="s">
+        <v>673</v>
+      </c>
+      <c r="D229" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E229" s="0" t="s">
         <v>670</v>
       </c>
-      <c r="C229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>672</v>
+        <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>673</v>
+        <v>675</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="G230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="B231" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="C231" s="0" t="s">
         <v>676</v>
       </c>
-      <c r="C231" s="0" t="s">
+      <c r="D231" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="H231" s="0" t="s">
         <v>677</v>
-      </c>
-[...10 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="B232" s="0" t="s">
+        <v>679</v>
+      </c>
+      <c r="C232" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="D232" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="H232" s="0" t="s">
         <v>681</v>
-      </c>
-[...13 lines deleted...]
-        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>685</v>
+        <v>680</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="E233" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>686</v>
+        <v>681</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>687</v>
+        <v>683</v>
       </c>
       <c r="C234" s="0" t="s">
+        <v>684</v>
+      </c>
+      <c r="D234" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E234" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G234" s="0">
+        <v>16.84</v>
+      </c>
+      <c r="H234" s="0" t="s">
         <v>685</v>
-      </c>
-[...10 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>689</v>
+        <v>684</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>139</v>
+        <v>53</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>690</v>
+        <v>685</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>691</v>
+        <v>687</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>689</v>
+        <v>688</v>
       </c>
       <c r="D236" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E236" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>690</v>
+        <v>689</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="B237" s="0" t="s">
+        <v>690</v>
+      </c>
+      <c r="C237" s="0" t="s">
+        <v>691</v>
+      </c>
+      <c r="D237" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E237" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G237" s="0">
+        <v>32.08</v>
+      </c>
+      <c r="H237" s="0" t="s">
         <v>692</v>
-      </c>
-[...13 lines deleted...]
-        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="E238" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="B239" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="C239" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="D239" s="0" t="s">
+        <v>226</v>
+      </c>
+      <c r="E239" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G239" s="0">
+        <v>29.51</v>
+      </c>
+      <c r="H239" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>10</v>
+        <v>19</v>
       </c>
       <c r="G240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="B241" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="C241" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="D241" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G241" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="H241" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="B242" s="0" t="s">
         <v>703</v>
       </c>
       <c r="C242" s="0" t="s">
         <v>704</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>226</v>
+        <v>9</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="H242" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="B243" s="0" t="s">
         <v>706</v>
       </c>
       <c r="C243" s="0" t="s">
         <v>707</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>18</v>
+        <v>226</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="H243" s="0" t="s">
         <v>708</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="B244" s="0" t="s">
         <v>709</v>
       </c>
       <c r="C244" s="0" t="s">
+        <v>707</v>
+      </c>
+      <c r="D244" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="D244" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="B245" s="0" t="s">
+        <v>711</v>
+      </c>
+      <c r="C245" s="0" t="s">
         <v>712</v>
       </c>
-      <c r="C245" s="0" t="s">
+      <c r="D245" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E245" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G245" s="0">
+        <v>13.93</v>
+      </c>
+      <c r="H245" s="0" t="s">
         <v>713</v>
-      </c>
-[...10 lines deleted...]
-        <v>714</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="B246" s="0" t="s">
+        <v>714</v>
+      </c>
+      <c r="C246" s="0" t="s">
         <v>715</v>
       </c>
-      <c r="C246" s="0" t="s">
+      <c r="D246" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E246" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G246" s="0">
+        <v>13.91</v>
+      </c>
+      <c r="H246" s="0" t="s">
         <v>716</v>
-      </c>
-[...10 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="B247" s="0" t="s">
+        <v>717</v>
+      </c>
+      <c r="C247" s="0" t="s">
         <v>718</v>
       </c>
-      <c r="C247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D247" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E247" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G247" s="0">
+        <v>14.64</v>
+      </c>
+      <c r="H247" s="0" t="s">
         <v>719</v>
-      </c>
-[...7 lines deleted...]
-        <v>717</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="B248" s="0" t="s">
         <v>720</v>
       </c>
       <c r="C248" s="0" t="s">
         <v>721</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>9</v>
+        <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>722</v>
+        <v>723</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>723</v>
+        <v>724</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>27</v>
+        <v>139</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="B250" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="C250" s="0" t="s">
+        <v>725</v>
+      </c>
+      <c r="D250" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="E250" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G250" s="0">
+        <v>29.88</v>
+      </c>
+      <c r="H250" s="0" t="s">
         <v>726</v>
-      </c>
-[...13 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="B251" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="C251" s="0" t="s">
         <v>729</v>
       </c>
-      <c r="C251" s="0" t="s">
+      <c r="D251" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E251" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G251" s="0">
+        <v>20.44</v>
+      </c>
+      <c r="H251" s="0" t="s">
         <v>730</v>
-      </c>
-[...10 lines deleted...]
-        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="B252" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="C252" s="0" t="s">
+        <v>732</v>
+      </c>
+      <c r="D252" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E252" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G252" s="0">
+        <v>8.720000000000001</v>
+      </c>
+      <c r="H252" s="0" t="s">
         <v>733</v>
-      </c>
-[...13 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="B253" s="0" t="s">
+        <v>734</v>
+      </c>
+      <c r="C253" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="D253" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E253" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G253" s="0">
+        <v>15.15</v>
+      </c>
+      <c r="H253" s="0" t="s">
         <v>736</v>
-      </c>
-[...13 lines deleted...]
-        <v>735</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="B254" s="0" t="s">
         <v>737</v>
       </c>
       <c r="C254" s="0" t="s">
         <v>738</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="H254" s="0" t="s">
         <v>739</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="B255" s="0" t="s">
         <v>740</v>
       </c>
       <c r="C255" s="0" t="s">
         <v>741</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="H255" s="0" t="s">
         <v>742</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="B256" s="0" t="s">
         <v>743</v>
       </c>
       <c r="C256" s="0" t="s">
         <v>744</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>18</v>
+        <v>325</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="H256" s="0" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="B257" s="0" t="s">
         <v>746</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>747</v>
+        <v>744</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>748</v>
+        <v>745</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="B258" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="C258" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="D258" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="E258" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G258" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="H258" s="0" t="s">
         <v>749</v>
-      </c>
-[...13 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="B259" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="D259" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E259" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G259" s="0">
+        <v>30.97</v>
+      </c>
+      <c r="H259" s="0" t="s">
         <v>752</v>
-      </c>
-[...13 lines deleted...]
-        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>139</v>
       </c>
       <c r="E260" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>325</v>
+        <v>53</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>759</v>
+        <v>755</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>760</v>
+        <v>756</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="C263" s="0" t="s">
+        <v>759</v>
+      </c>
+      <c r="D263" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="G263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="H263" s="0" t="s">
         <v>760</v>
-      </c>
-[...10 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="B264" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>762</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G264" s="0">
+        <v>8.51</v>
+      </c>
+      <c r="H264" s="0" t="s">
         <v>763</v>
-      </c>
-[...13 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>764</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>765</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>18</v>
+        <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>766</v>
+        <v>767</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>767</v>
+        <v>768</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>75</v>
+        <v>14</v>
       </c>
       <c r="G266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="G267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>9</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="H268" s="0" t="s">
         <v>776</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="B269" s="0" t="s">
         <v>777</v>
       </c>
       <c r="C269" s="0" t="s">
         <v>778</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>14</v>
+        <v>19</v>
       </c>
       <c r="G269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="H269" s="0" t="s">
         <v>779</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="B270" s="0" t="s">
         <v>780</v>
       </c>
       <c r="C270" s="0" t="s">
         <v>781</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>75</v>
+        <v>19</v>
       </c>
       <c r="G270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="H270" s="0" t="s">
         <v>782</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="B271" s="0" t="s">
         <v>783</v>
       </c>
       <c r="C271" s="0" t="s">
         <v>784</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>19</v>
+        <v>295</v>
       </c>
       <c r="G271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="H271" s="0" t="s">
         <v>785</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="B272" s="0" t="s">
         <v>786</v>
       </c>
       <c r="C272" s="0" t="s">
         <v>787</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="H272" s="0" t="s">
         <v>788</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="B273" s="0" t="s">
         <v>789</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>27</v>
+        <v>338</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>792</v>
+        <v>790</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>793</v>
+        <v>787</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>9</v>
+        <v>589</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>295</v>
+        <v>10</v>
       </c>
       <c r="G274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>794</v>
+        <v>788</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
         <v>26739</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>27</v>
+        <v>53</v>
       </c>
       <c r="E275" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G275" s="0">
         <v>15.98</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
         <v>26739</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>338</v>
+        <v>226</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G276" s="0">
         <v>15.98</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
         <v>26739</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>598</v>
+        <v>794</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G277" s="0">
         <v>15.98</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>800</v>
+        <v>795</v>
       </c>
       <c r="C278" s="0" t="s">
         <v>796</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="H278" s="0" t="s">
         <v>797</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>801</v>
+        <v>798</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>226</v>
+        <v>9</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>10</v>
+        <v>33</v>
       </c>
       <c r="G279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="B280" s="0" t="s">
+        <v>801</v>
+      </c>
+      <c r="C280" s="0" t="s">
         <v>802</v>
       </c>
-      <c r="C280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D280" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E280" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G280" s="0">
+        <v>10.38</v>
+      </c>
+      <c r="H280" s="0" t="s">
         <v>803</v>
-      </c>
-[...7 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="B281" s="0" t="s">
         <v>804</v>
       </c>
       <c r="C281" s="0" t="s">
         <v>805</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="H281" s="0" t="s">
         <v>806</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="B282" s="0" t="s">
         <v>807</v>
       </c>
       <c r="C282" s="0" t="s">
         <v>808</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>33</v>
+        <v>10</v>
       </c>
       <c r="G282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="H282" s="0" t="s">
         <v>809</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="B283" s="0" t="s">
         <v>810</v>
       </c>
       <c r="C283" s="0" t="s">
         <v>811</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="H283" s="0" t="s">
         <v>812</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="B284" s="0" t="s">
         <v>813</v>
       </c>
       <c r="C284" s="0" t="s">
         <v>814</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="H284" s="0" t="s">
         <v>815</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="B285" s="0" t="s">
         <v>816</v>
       </c>
       <c r="C285" s="0" t="s">
         <v>817</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="H285" s="0" t="s">
         <v>818</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="B286" s="0" t="s">
         <v>819</v>
       </c>
       <c r="C286" s="0" t="s">
         <v>820</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="H286" s="0" t="s">
         <v>821</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="B287" s="0" t="s">
         <v>822</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>823</v>
+        <v>820</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>824</v>
+        <v>821</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>825</v>
+        <v>823</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>27</v>
+        <v>139</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>828</v>
+        <v>824</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>829</v>
+        <v>825</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>53</v>
+        <v>139</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
       <c r="C291" s="0" t="s">
         <v>829</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>139</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>830</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="B292" s="0" t="s">
+        <v>832</v>
+      </c>
+      <c r="C292" s="0" t="s">
         <v>833</v>
       </c>
-      <c r="C292" s="0" t="s">
+      <c r="D292" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G292" s="0">
+        <v>16.84</v>
+      </c>
+      <c r="H292" s="0" t="s">
         <v>834</v>
-      </c>
-[...10 lines deleted...]
-        <v>835</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="B293" s="0" t="s">
+        <v>835</v>
+      </c>
+      <c r="C293" s="0" t="s">
         <v>836</v>
       </c>
-      <c r="C293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D293" s="0" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>835</v>
+        <v>837</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>838</v>
+        <v>839</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>18</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="H294" s="0" t="s">
         <v>840</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="B295" s="0" t="s">
         <v>841</v>
       </c>
       <c r="C295" s="0" t="s">
         <v>842</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>139</v>
+        <v>27</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="H295" s="0" t="s">
         <v>843</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="B296" s="0" t="s">
         <v>844</v>
       </c>
       <c r="C296" s="0" t="s">
         <v>845</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="H296" s="0" t="s">
         <v>846</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="B297" s="0" t="s">
         <v>847</v>
       </c>
       <c r="C297" s="0" t="s">
         <v>848</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="H297" s="0" t="s">
         <v>849</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="B298" s="0" t="s">
         <v>850</v>
       </c>
       <c r="C298" s="0" t="s">
         <v>851</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="H298" s="0" t="s">
         <v>852</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="B299" s="0" t="s">
         <v>853</v>
       </c>
       <c r="C299" s="0" t="s">
         <v>854</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="H299" s="0" t="s">
         <v>855</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="B300" s="0" t="s">
         <v>856</v>
       </c>
       <c r="C300" s="0" t="s">
         <v>857</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>9</v>
+        <v>325</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="H300" s="0" t="s">
         <v>858</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="B301" s="0" t="s">
         <v>859</v>
       </c>
       <c r="C301" s="0" t="s">
         <v>860</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>10</v>
+        <v>95</v>
       </c>
       <c r="G301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="H301" s="0" t="s">
         <v>861</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="B302" s="0" t="s">
         <v>862</v>
       </c>
       <c r="C302" s="0" t="s">
         <v>863</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>10</v>
+        <v>864</v>
       </c>
       <c r="G302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>864</v>
+        <v>865</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>865</v>
+        <v>866</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>325</v>
+        <v>9</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>95</v>
+        <v>10</v>
       </c>
       <c r="G304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>873</v>
+        <v>10</v>
       </c>
       <c r="G305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="H305" s="0" t="s">
         <v>874</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="B306" s="0" t="s">
         <v>875</v>
       </c>
       <c r="C306" s="0" t="s">
         <v>876</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="H306" s="0" t="s">
         <v>877</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="B307" s="0" t="s">
         <v>878</v>
       </c>
       <c r="C307" s="0" t="s">
         <v>879</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="G307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="H307" s="0" t="s">
         <v>880</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="B308" s="0" t="s">
         <v>881</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="G308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>883</v>
+        <v>880</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="B309" s="0" t="s">
+        <v>882</v>
+      </c>
+      <c r="C309" s="0" t="s">
+        <v>883</v>
+      </c>
+      <c r="D309" s="0" t="s">
         <v>884</v>
       </c>
-      <c r="C309" s="0" t="s">
+      <c r="E309" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="H309" s="0" t="s">
         <v>885</v>
-      </c>
-[...10 lines deleted...]
-        <v>886</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="B310" s="0" t="s">
+        <v>886</v>
+      </c>
+      <c r="C310" s="0" t="s">
         <v>887</v>
       </c>
-      <c r="C310" s="0" t="s">
+      <c r="D310" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E310" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G310" s="0">
+        <v>5.49</v>
+      </c>
+      <c r="H310" s="0" t="s">
         <v>888</v>
-      </c>
-[...10 lines deleted...]
-        <v>889</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="B311" s="0" t="s">
+        <v>889</v>
+      </c>
+      <c r="C311" s="0" t="s">
         <v>890</v>
       </c>
-      <c r="C311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D311" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>75</v>
+        <v>10</v>
       </c>
       <c r="G311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>889</v>
+        <v>891</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>892</v>
+        <v>893</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>9</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="H312" s="0" t="s">
         <v>894</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="B313" s="0" t="s">
         <v>895</v>
       </c>
       <c r="C313" s="0" t="s">
         <v>896</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="H313" s="0" t="s">
         <v>897</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="B314" s="0" t="s">
         <v>898</v>
       </c>
       <c r="C314" s="0" t="s">
         <v>899</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="H314" s="0" t="s">
         <v>900</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="B315" s="0" t="s">
         <v>901</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>902</v>
+        <v>899</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>903</v>
+        <v>900</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="B316" s="0" t="s">
+        <v>902</v>
+      </c>
+      <c r="C316" s="0" t="s">
+        <v>903</v>
+      </c>
+      <c r="D316" s="0" t="s">
         <v>904</v>
       </c>
-      <c r="C316" s="0" t="s">
+      <c r="E316" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G316" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="H316" s="0" t="s">
         <v>905</v>
-      </c>
-[...10 lines deleted...]
-        <v>906</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>907</v>
+        <v>906</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>908</v>
+        <v>903</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>9</v>
+        <v>226</v>
       </c>
       <c r="E317" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>909</v>
+        <v>905</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="C318" s="0" t="s">
         <v>908</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>27</v>
+        <v>710</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="H318" s="0" t="s">
         <v>909</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="B319" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="C319" s="0" t="s">
         <v>911</v>
       </c>
-      <c r="C319" s="0" t="s">
+      <c r="D319" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E319" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G319" s="0">
+        <v>18.02</v>
+      </c>
+      <c r="H319" s="0" t="s">
         <v>912</v>
-      </c>
-[...10 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="B320" s="0" t="s">
+        <v>913</v>
+      </c>
+      <c r="C320" s="0" t="s">
+        <v>914</v>
+      </c>
+      <c r="D320" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E320" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G320" s="0">
+        <v>25.62</v>
+      </c>
+      <c r="H320" s="0" t="s">
         <v>915</v>
-      </c>
-[...13 lines deleted...]
-        <v>914</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="B321" s="0" t="s">
         <v>916</v>
       </c>
       <c r="C321" s="0" t="s">
         <v>917</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>719</v>
+        <v>9</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="H321" s="0" t="s">
         <v>918</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="B322" s="0" t="s">
         <v>919</v>
       </c>
       <c r="C322" s="0" t="s">
         <v>920</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="H322" s="0" t="s">
         <v>921</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="B323" s="0" t="s">
         <v>922</v>
       </c>
       <c r="C323" s="0" t="s">
         <v>923</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>9</v>
+        <v>722</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="H323" s="0" t="s">
         <v>924</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="B324" s="0" t="s">
         <v>925</v>
       </c>
       <c r="C324" s="0" t="s">
         <v>926</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>9</v>
+        <v>722</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="H324" s="0" t="s">
         <v>927</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="B325" s="0" t="s">
         <v>928</v>
       </c>
       <c r="C325" s="0" t="s">
         <v>929</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="H325" s="0" t="s">
         <v>930</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="B326" s="0" t="s">
         <v>931</v>
       </c>
       <c r="C326" s="0" t="s">
         <v>932</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>731</v>
+        <v>9</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="H326" s="0" t="s">
         <v>933</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="B327" s="0" t="s">
         <v>934</v>
       </c>
       <c r="C327" s="0" t="s">
         <v>935</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>731</v>
+        <v>9</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="H327" s="0" t="s">
         <v>936</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="B328" s="0" t="s">
         <v>937</v>
       </c>
       <c r="C328" s="0" t="s">
         <v>938</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="H328" s="0" t="s">
         <v>939</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="B329" s="0" t="s">
         <v>940</v>
       </c>
       <c r="C329" s="0" t="s">
         <v>941</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="H329" s="0" t="s">
         <v>942</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="B330" s="0" t="s">
         <v>943</v>
       </c>
       <c r="C330" s="0" t="s">
         <v>944</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="H330" s="0" t="s">
         <v>945</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>946</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>947</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>53</v>
+        <v>27</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="H331" s="0" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>949</v>
       </c>
       <c r="C332" s="0" t="s">
         <v>950</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="H332" s="0" t="s">
         <v>951</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="B333" s="0" t="s">
         <v>952</v>
       </c>
       <c r="C333" s="0" t="s">
         <v>953</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="H333" s="0" t="s">
         <v>954</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="B334" s="0" t="s">
         <v>955</v>
       </c>
       <c r="C334" s="0" t="s">
         <v>956</v>
       </c>
-      <c r="D334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D334" s="0"/>
       <c r="E334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="H334" s="0" t="s">
         <v>957</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="B335" s="0" t="s">
         <v>958</v>
       </c>
       <c r="C335" s="0" t="s">
         <v>959</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="H335" s="0" t="s">
         <v>960</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="B336" s="0" t="s">
         <v>961</v>
       </c>
       <c r="C336" s="0" t="s">
         <v>962</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="H336" s="0" t="s">
         <v>963</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="B337" s="0" t="s">
         <v>964</v>
       </c>
       <c r="C337" s="0" t="s">
         <v>965</v>
       </c>
-      <c r="D337" s="0"/>
+      <c r="D337" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E337" s="0" t="s">
-        <v>10</v>
+        <v>864</v>
       </c>
       <c r="G337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="H337" s="0" t="s">
         <v>966</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="B338" s="0" t="s">
         <v>967</v>
       </c>
       <c r="C338" s="0" t="s">
         <v>968</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>10</v>
+        <v>864</v>
       </c>
       <c r="G338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="H338" s="0" t="s">
         <v>969</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="B339" s="0" t="s">
         <v>970</v>
       </c>
       <c r="C339" s="0" t="s">
         <v>971</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>10</v>
+        <v>864</v>
       </c>
       <c r="G339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="H339" s="0" t="s">
         <v>972</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="B340" s="0" t="s">
         <v>973</v>
       </c>
       <c r="C340" s="0" t="s">
         <v>974</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>9</v>
+        <v>722</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="G340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="H340" s="0" t="s">
         <v>975</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="B341" s="0" t="s">
         <v>976</v>
       </c>
       <c r="C341" s="0" t="s">
         <v>977</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="G341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="H341" s="0" t="s">
         <v>978</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="B342" s="0" t="s">
         <v>979</v>
       </c>
       <c r="C342" s="0" t="s">
         <v>980</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="G342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="H342" s="0" t="s">
         <v>981</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="B343" s="0" t="s">
         <v>982</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>983</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>731</v>
+        <v>9</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="G343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="H343" s="0" t="s">
         <v>984</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="B344" s="0" t="s">
         <v>985</v>
       </c>
       <c r="C344" s="0" t="s">
         <v>986</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>873</v>
+        <v>864</v>
       </c>
       <c r="G344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="H344" s="0" t="s">
         <v>987</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="B345" s="0" t="s">
         <v>988</v>
       </c>
       <c r="C345" s="0" t="s">
         <v>989</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>873</v>
+        <v>10</v>
       </c>
       <c r="G345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="H345" s="0" t="s">
         <v>990</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="B346" s="0" t="s">
         <v>991</v>
       </c>
       <c r="C346" s="0" t="s">
         <v>992</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>873</v>
+        <v>10</v>
       </c>
       <c r="G346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="H346" s="0" t="s">
         <v>993</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="B347" s="0" t="s">
         <v>994</v>
       </c>
       <c r="C347" s="0" t="s">
         <v>995</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>873</v>
+        <v>10</v>
       </c>
       <c r="G347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="H347" s="0" t="s">
         <v>996</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="B348" s="0" t="s">
         <v>997</v>
       </c>
       <c r="C348" s="0" t="s">
         <v>998</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="H348" s="0" t="s">
         <v>999</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="B349" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="B350" s="0" t="s">
+        <v>1001</v>
+      </c>
+      <c r="C350" s="0" t="s">
+        <v>1002</v>
+      </c>
+      <c r="D350" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="H350" s="0" t="s">
         <v>1003</v>
-      </c>
-[...13 lines deleted...]
-        <v>1005</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="B351" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="C351" s="0" t="s">
+        <v>1005</v>
+      </c>
+      <c r="D351" s="0" t="s">
+        <v>27</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="H351" s="0" t="s">
         <v>1006</v>
-      </c>
-[...13 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="B352" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="C352" s="0" t="s">
+        <v>1008</v>
+      </c>
+      <c r="D352" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>864</v>
+      </c>
+      <c r="G352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="H352" s="0" t="s">
         <v>1009</v>
-      </c>
-[...13 lines deleted...]
-        <v>1008</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="C353" s="0" t="s">
         <v>1011</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>14</v>
+        <v>864</v>
       </c>
       <c r="G353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="H353" s="0" t="s">
         <v>1012</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="B354" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="C354" s="0" t="s">
         <v>1014</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>14</v>
+        <v>864</v>
       </c>
       <c r="G354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="H354" s="0" t="s">
         <v>1015</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="B355" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="C355" s="0" t="s">
         <v>1017</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>873</v>
+        <v>19</v>
       </c>
       <c r="G355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="H355" s="0" t="s">
         <v>1018</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="B356" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="C356" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>873</v>
+        <v>10</v>
       </c>
       <c r="G356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="H356" s="0" t="s">
         <v>1021</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="B357" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="C357" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>873</v>
+        <v>10</v>
       </c>
       <c r="G357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="H357" s="0" t="s">
         <v>1024</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="B358" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="B359" s="0" t="s">
+        <v>1026</v>
+      </c>
+      <c r="C359" s="0" t="s">
+        <v>1027</v>
+      </c>
+      <c r="D359" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E359" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G359" s="0">
+        <v>10.34</v>
+      </c>
+      <c r="H359" s="0" t="s">
         <v>1028</v>
-      </c>
-[...13 lines deleted...]
-        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="B360" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="C360" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="D360" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E360" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G360" s="0">
+        <v>17.74</v>
+      </c>
+      <c r="H360" s="0" t="s">
         <v>1031</v>
-      </c>
-[...13 lines deleted...]
-        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>1033</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="H362" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="B363" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>9</v>
+        <v>226</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="H363" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="H364" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="B365" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="H365" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>226</v>
+        <v>9</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>10</v>
+        <v>451</v>
       </c>
       <c r="G366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="H366" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="H367" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="H368" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="B369" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>457</v>
+        <v>10</v>
       </c>
       <c r="G369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>1058</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="B370" s="0" t="s">
+        <v>1057</v>
+      </c>
+      <c r="C370" s="0" t="s">
+        <v>1058</v>
+      </c>
+      <c r="D370" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E370" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G370" s="0">
+        <v>35.59</v>
+      </c>
+      <c r="H370" s="0" t="s">
         <v>1059</v>
-      </c>
-[...13 lines deleted...]
-        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="B371" s="0" t="s">
+        <v>1060</v>
+      </c>
+      <c r="C371" s="0" t="s">
+        <v>1061</v>
+      </c>
+      <c r="D371" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E371" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G371" s="0">
+        <v>4.57</v>
+      </c>
+      <c r="H371" s="0" t="s">
         <v>1062</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="B372" s="0" t="s">
+        <v>1063</v>
+      </c>
+      <c r="C372" s="0" t="s">
+        <v>1064</v>
+      </c>
+      <c r="D372" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E372" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G372" s="0">
+        <v>13.01</v>
+      </c>
+      <c r="H372" s="0" t="s">
         <v>1065</v>
-      </c>
-[...13 lines deleted...]
-        <v>1064</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="C373" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="D373" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E373" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="H373" s="0" t="s">
         <v>1067</v>
-      </c>
-[...10 lines deleted...]
-        <v>1068</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="B374" s="0" t="s">
+        <v>1068</v>
+      </c>
+      <c r="C374" s="0" t="s">
+        <v>765</v>
+      </c>
+      <c r="D374" s="0" t="s">
+        <v>139</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="G374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="H374" s="0" t="s">
         <v>1069</v>
-      </c>
-[...13 lines deleted...]
-        <v>1071</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="B375" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="C375" s="0" t="s">
+        <v>1071</v>
+      </c>
+      <c r="D375" s="0" t="s">
+        <v>710</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="H375" s="0" t="s">
         <v>1072</v>
-      </c>
-[...13 lines deleted...]
-        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="B376" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C376" s="0" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D376" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="H376" s="0" t="s">
         <v>1075</v>
-      </c>
-[...13 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="B377" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="C377" s="0" t="s">
         <v>1077</v>
       </c>
-      <c r="C377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D377" s="0" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="H377" s="0" t="s">
         <v>1078</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>719</v>
+        <v>9</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="H378" s="0" t="s">
         <v>1081</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="H379" s="0" t="s">
         <v>1084</v>
-      </c>
-[...67 lines deleted...]
-        <v>1093</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">