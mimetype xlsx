--- v1 (2026-10-10)
+++ v2 (2026-10-11)
@@ -1277,51 +1277,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1592,87 +1592,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>