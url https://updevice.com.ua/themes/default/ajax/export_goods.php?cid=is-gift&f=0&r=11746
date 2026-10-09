--- v1 (2026-10-08)
+++ v2 (2026-10-09)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1094">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000008486</t>
   </si>
   <si>
@@ -2859,53 +2859,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3643,51 +3640,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H383"/>
+  <dimension ref="A1:H382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="19.995117" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="11.711426" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -11251,1240 +11248,1217 @@
     <row r="331" spans="1:8">
       <c r="A331" s="0">
         <v>17634</v>
       </c>
       <c r="B331" s="0" t="s">
         <v>946</v>
       </c>
       <c r="C331" s="0" t="s">
         <v>947</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G331" s="0">
         <v>48.2</v>
       </c>
       <c r="H331" s="0" t="s">
         <v>948</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="B332" s="0" t="s">
         <v>949</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>139</v>
+        <v>9</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>950</v>
+        <v>952</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>951</v>
+        <v>953</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>963</v>
-[...3 lines deleted...]
-      </c>
+        <v>965</v>
+      </c>
+      <c r="D337" s="0"/>
       <c r="E337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>965</v>
+        <v>967</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>966</v>
-[...1 lines deleted...]
-      <c r="D338" s="0"/>
+        <v>968</v>
+      </c>
+      <c r="D338" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>968</v>
+        <v>970</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>10</v>
+        <v>873</v>
       </c>
       <c r="G340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>873</v>
       </c>
       <c r="G341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>873</v>
       </c>
       <c r="G342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>9</v>
+        <v>731</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>873</v>
       </c>
       <c r="G343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>731</v>
+        <v>27</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>873</v>
       </c>
       <c r="G344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>27</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>873</v>
       </c>
       <c r="G345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>873</v>
       </c>
       <c r="G346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>873</v>
       </c>
       <c r="G347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>873</v>
+        <v>10</v>
       </c>
       <c r="G348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
         <v>26847</v>
       </c>
       <c r="B352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="C352" s="0" t="s">
         <v>1007</v>
       </c>
-      <c r="C352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D352" s="0" t="s">
-        <v>53</v>
+        <v>18</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G352" s="0">
         <v>10.67</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>1009</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="B353" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>1008</v>
+        <v>1011</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>1009</v>
+        <v>1012</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>1011</v>
+        <v>1013</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>1012</v>
+        <v>1014</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>18</v>
+        <v>27</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>27</v>
+        <v>9</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>14</v>
+        <v>873</v>
       </c>
       <c r="G355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>873</v>
       </c>
       <c r="G356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>873</v>
       </c>
       <c r="G357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>9</v>
+        <v>27</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>873</v>
+        <v>19</v>
       </c>
       <c r="G358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>27</v>
+        <v>18</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>19</v>
+        <v>10</v>
       </c>
       <c r="G359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E360" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
         <v>18282</v>
       </c>
       <c r="B361" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="C361" s="0" t="s">
         <v>1032</v>
       </c>
-      <c r="C361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D361" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G361" s="0">
         <v>48.05</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>1034</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>1033</v>
+        <v>1036</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>1034</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>1036</v>
+        <v>1038</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>1037</v>
+        <v>1039</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>9</v>
+        <v>226</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>226</v>
+        <v>9</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>10</v>
+        <v>457</v>
       </c>
       <c r="G369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>457</v>
+        <v>10</v>
       </c>
       <c r="G370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>9</v>
+        <v>139</v>
       </c>
       <c r="E371" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
         <v>18354</v>
       </c>
       <c r="B372" s="0" t="s">
+        <v>1065</v>
+      </c>
+      <c r="C372" s="0" t="s">
         <v>1063</v>
       </c>
-      <c r="C372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D372" s="0" t="s">
-        <v>139</v>
+        <v>18</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G372" s="0">
         <v>13.74</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>1065</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>1064</v>
+        <v>1067</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>1065</v>
+        <v>1068</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1067</v>
+        <v>1069</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>1068</v>
+        <v>1070</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>9</v>
+        <v>18</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>18</v>
+        <v>9</v>
       </c>
       <c r="E375" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>1074</v>
+        <v>774</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>9</v>
+        <v>913</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>10</v>
+        <v>14</v>
       </c>
       <c r="G376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>1075</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1076</v>
+        <v>1077</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>774</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>913</v>
+        <v>139</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>774</v>
+        <v>1080</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>139</v>
+        <v>719</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>14</v>
+        <v>10</v>
       </c>
       <c r="G378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>1079</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1080</v>
+        <v>1082</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>719</v>
+        <v>9</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>9</v>
+        <v>32</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>1091</v>
-[...9 lines deleted...]
-      <c r="C383" s="0" t="s">
         <v>1093</v>
-      </c>
-[...10 lines deleted...]
-        <v>1094</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">