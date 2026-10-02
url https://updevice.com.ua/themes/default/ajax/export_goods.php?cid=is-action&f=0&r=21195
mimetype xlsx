--- v0 (2026-08-17)
+++ v1 (2026-10-02)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2380">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2284">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000006525</t>
   </si>
   <si>
@@ -149,540 +149,468 @@
   <si>
     <t>УМБ HOCO Sabio fully compatible power bank with 3 cables J132 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sabio-fully-compatible-power-bank-with-3-cables-j132-10000mah-1usb-1type-c-22-5w-3a-pd-q/</t>
   </si>
   <si>
     <t>000011235</t>
   </si>
   <si>
     <t>УМБ HOCO Sabio fully compatible power bank with 3 cables J132A 20000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sabio-fully-compatible-power-bank-with-3-cables-j132a-20000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011236</t>
   </si>
   <si>
     <t>УМБ HOCO Sirui fully compatible power bank J136 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sirui-fully-compatible-power-bank-j136-10000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011237</t>
-[...20 lines deleted...]
-    <t>УМБ HOCO Eminente power bank with IP+C cable Q39 20000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
+    <t>000011755</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Night tide power bank with 4 cables J146 10000mAh |1USB/1Type-C, 2A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-night-tide-power-bank-with-4-cables-j146-10000mah-1usb-1type-c-2a-/</t>
+  </si>
+  <si>
+    <t>000011821</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Powerful power bank J128 10000mAh |2USB/1Type-Cm 2A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-powerful-power-bank-j128-10000mah-2usb-1type-cm-2a-/</t>
+  </si>
+  <si>
+    <t>000012371</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Title magnetic power bank+card holder+phone holder Q46 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-eminente-power-bank-with-ip-c-cable-q39-20000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
-[...25 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-title-magnetic-power-bank-card-holder-phone-holder-q46-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000012418</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Stream PD power bank with flashlight J150 20000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-stream-pd-power-bank-with-flashlight-j150-20000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012419</t>
   </si>
   <si>
     <t>УМБ HOCO Founder PD fully compatible power bank with four cables 20000mAh J156A |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-founder-pd-fully-compatible-power-bank-with-four-cables-20000mah-j156a-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012421</t>
-[...7 lines deleted...]
-  <si>
     <t>000012428</t>
   </si>
   <si>
     <t>УМБ HOCO Starlight PD fully compatible power bank with cable J170A 20000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-starlight-pd-fully-compatible-power-bank-with-cable-j170a-20000mah-1usb-2type-c-22-5w-3a-/</t>
   </si>
   <si>
     <t>000012607</t>
   </si>
   <si>
     <t>УМБ HOCO High-ranking power bank J100 10000mAh |2USB/1Type-C, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-high-ranking-power-bank-j100-10000mah-2usb-1type-c-2-1a-/</t>
   </si>
   <si>
-    <t>000012609</t>
-[...7 lines deleted...]
-  <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...11 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000000115</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Hoco Micro cable C22A |1USB, 2.4А|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-cable-c22a-1usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000001136</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Ldnio Micro USB Cable Touch Light A2205 |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>Ldnio</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-ldnio-micro-usb-cable-touch-light-a2205-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000001529</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Hoco Lightning cable C22A |1USB, 2.4А|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000001743</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000002633</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>Koni Strong</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000003385</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Lightning cable Mega Joy C59A  |2USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-mega-joy-c59a-2usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000003386</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Micro USB cable Mega Joy C59A  |2USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-mega-joy-c59a-2usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000003911</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий PRODA Lightning cable Linshy Pro PD-A22 |2USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-proda-lightning-cable-linshy-pro-pd-a22-2usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000003912</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий PRODA Type-C cable Linshy Pro PD-A22 |2USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-proda-type-c-cable-linshy-pro-pd-a22-2usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000004241</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C cable C75 |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-c75-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000004452</t>
+  </si>
+  <si>
+    <t>Підставка для зарядки USAMS 2in1 Silicon Charging Holder For Apple Watch And AirPods US-ZJ051</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/podstavka-dlya-zaryadki-usams-2in1-silicon-charging-holder-for-apple-watch-and-airpods-us-zj051/</t>
+  </si>
+  <si>
+    <t>000005242</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
+  </si>
+  <si>
+    <t>AWEI</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
+  </si>
+  <si>
+    <t>000005522</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000005659</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-ldnio-type-c-usb-cable-touch-light-a2205-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006087</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C cable Asombroso C81A |1USB, 2.1A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-asombroso-c81a-1usb-2-1a-/</t>
+  </si>
+  <si>
+    <t>000006209</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C cable Real power C82A |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-real-power-c82a-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006210</t>
+  </si>
+  <si>
+    <t>000006214</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Micro USB cable Vigour N2 |1USB, 2.1A| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-vigour-n2-1usb-2-1a-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006218</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Vigour N2 |1USB, 2.1A| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-vigour-n2-1usb-2-1a-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006284</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Micro USB cable Ardent single port charger set N1 |1USB, 2.4A| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-ardent-charger-set-n1-1usb-2-4a-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006422</t>
+  </si>
+  <si>
+    <t>000006291</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C cable Aspiring dual port charger set N4 |2USB, 2.4A| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-aspiring-dual-port-charger-set-n4-2usb-2-4a-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006452</t>
+  </si>
+  <si>
+    <t>000006446</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Lightning Cable Ardent single port charger set N1 |1USB, 2.4A, 12W| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-ardent-charger-set-n1-1usb-2-4a-12w-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006524</t>
+  </si>
+  <si>
+    <t>000006447</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Ardent single port charger set N1 |1USB, 2.4A, 12W| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-ardent-charger-set-n1-1usb-2-4a-12w-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006448</t>
+  </si>
+  <si>
+    <t>000006449</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Ardent single port charger N1 |1USB, 2.4A, 12W| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ardent-single-port-charger-n1-1usb-2-4a-12w-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006450</t>
+  </si>
+  <si>
+    <t>000006685</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий KONI Strong Lightning cable KS71Q(L) |1USB, 3A, QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks71q-l-1usb-3a-qc-/</t>
+  </si>
+  <si>
+    <t>000006686</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий KONI Strong Micro USB cable KS71Q(M) |1USB, 3A, QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks71q-m-1usb-3a-qc-/</t>
+  </si>
+  <si>
+    <t>000006688</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий KONI Strong KS72Q |1USB/1Type-C, 3A, QC/PD|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks72q-1usb-1type-c-3a-qc-pd-/</t>
+  </si>
+  <si>
+    <t>000006689</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий KONI Strong KS74 |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks74-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006690</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006691</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006692</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
+  </si>
+  <si>
+    <t>000006876</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
+  </si>
+  <si>
+    <t>000006915</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...356 lines deleted...]
-    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
   </si>
   <si>
     <t>000006986</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Briar dual port charger set N8 |2USB, 2.4A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-briar-dual-port-charger-set-n8-2usb-2-4a-safety-certified-/</t>
   </si>
   <si>
     <t>000006987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Briar dual port charger set N8 |2USB, 2.4A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-briar-dual-port-charger-set-n8-2usb-2-4a-safety-certified-/</t>
   </si>
   <si>
     <t>000006988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Briar dual port charger set N8 |2USB, 2.4A| (Safety Certified)</t>
   </si>
@@ -737,59 +665,50 @@
   <si>
     <t>Адаптер мережевий USAMS T39 Single Port PD Fast Charger US-CC131 |1Type-C, 20W, PD3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-t39-single-port-pd-fast-charger-us-cc131-1type-c-20w-pd3-0-/</t>
   </si>
   <si>
     <t>000007284</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -884,113 +803,95 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009074</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009206</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning cable Reacher dual port charger set BN9 |2Type-C, 35W/3A, PD/QC|</t>
@@ -1103,59 +1004,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009750</t>
   </si>
   <si>
     <t>Адаптер мережевий OS-Baseus GaN5 Fast Charger (mini) 1C |1Type-C, QC/PD, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-os-baseus-gan5-fast-charger-mini-1c-1type-c-qc-pd-20w-/</t>
   </si>
   <si>
     <t>000009751</t>
   </si>
   <si>
     <t>Адаптер мережевий OS-Baseus GaN5 Fast Charger (mini) 1C|1Type-C, QC/PD, 30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-os-baseus-gan5-fast-charger-mini-1c-1type-c-qc-pd-30w-/</t>
   </si>
   <si>
     <t>000011205</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Transparent tribute single-port C125A |1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>transparent-blue</t>
@@ -1271,59 +1163,50 @@
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011641</t>
-[...7 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -1433,158 +1316,137 @@
   <si>
     <t>Адаптер автомобільний KONI STRONG Type-C Cable KS400QC |18W, 1USB, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-koni-strong-type-c-cable-ks400qc-18w-1usb-qc3-0-/</t>
   </si>
   <si>
     <t>000003368</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Universe Z31 |2USB, QC3.0, 3.4A, 18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-universe-z31-2usb-qc3-0-3-4a-18w-/</t>
   </si>
   <si>
     <t>000003370</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Universe Micro cable Z31 |2USB, QC3.0, 3.4A, 18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-universe-micro-cable-z31-2usb-qc3-0-3-4a-18w-/</t>
   </si>
   <si>
+    <t>000004007</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний BASEUS Tiny Star Mini Quick Charge |1USB, QC3.0, 30W| (VCHX-A04)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-tiny-star-mini-quick-charge-1usb-qc3-0-30w-vchx-a04-/</t>
+  </si>
+  <si>
+    <t>000004008</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
     <t>000004975</t>
   </si>
   <si>
     <t>Адаптер автомобільний JOYROOM with Bluetooth FM Shadow Series Wireless MP3 player JR-CL02 Fast Charge</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-joyroom-with-bluetooth-fm-shadow-series-jr-cl02-2usb-qc3-0-18w-tf-cards-/</t>
   </si>
   <si>
     <t>000005241</t>
   </si>
   <si>
     <t>Адаптер автомобільний AWEI C-822 |1USB/1Type-C, QC/PD, 3A, 18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-awei-c-822-1usb-1type-c-qc-pd-3a-18w-/</t>
   </si>
   <si>
     <t>000005516</t>
   </si>
   <si>
     <t>Адаптер автомобільний Hoco with LED Companheiro Front and Rear Seat Z35 |3USB/1Type-C,PD3.0/QC3.0, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-companheiro-front-and-rear-seat-z35-3usb-1type-c-pd3-0-qc3-0-3a-/</t>
   </si>
   <si>
-    <t>000005517</t>
-[...7 lines deleted...]
-  <si>
     <t>000005723</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005724</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Leader Z36 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-leader-z36-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005725</t>
   </si>
   <si>
     <t>000006521</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB cable Farsighted dual port QC3.0 car charger set Z39 |2USB, QC3.0, 3A/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-farsighted-dual-port-qc3-0-car-charger-set-z39-2usb-qc3-0-3a-18w-/</t>
   </si>
   <si>
     <t>000008316</t>
   </si>
   <si>
     <t>000006746</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Superior dual port car charger set Z40 |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-superior-dual-port-car-charger-set-z40-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006747</t>
   </si>
   <si>
-    <t>000006905</t>
-[...25 lines deleted...]
-  <si>
     <t>000007781</t>
   </si>
   <si>
     <t>Адаптер автомобільний BASEUS Share Together PPS multi-port Fast charging car charger with cord |2USB/2Type-C, 3A/120W, QC/PD, 1.5m| (CCBT-A0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-baseus-share-together-pps-multi-port-fast-charging-car-charger-with-cord-2usb-2type-c-3a-120w-qc-pd-1-5m-ccbt-a0g-/</t>
   </si>
   <si>
     <t>000008182</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable  Developer dual port car charger set NZ1 |2USB, 3A, 36W, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-developer-dual-port-car-charger-set-nz1-2usb-3a-36w-qc-/</t>
   </si>
   <si>
     <t>000008184</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable Wise road dual port car charger set NZ4 |2USB, 4.8A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-wise-road-dual-port-car-charger-set-nz4-2usb-4-8a-/</t>
@@ -1685,50 +1547,59 @@
   <si>
     <t>Адаптер автомобільний HOCO Micro USB Cable Blue shield single port car charger Z46 |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-micro-usb-cable-blue-shield-single-port-car-charger-z46-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000009365</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Lightning Cable car charger NZ7 |1USB, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-lightning-cable-car-charger-nz7-1usb-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009366</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Cable car charger NZ7 |1USB, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-cable-car-charger-nz7-1usb-20w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000009407</t>
+  </si>
+  <si>
+    <t>Адаптер автомобільний AceFast metal car charger with digital display B7 |2USB, 45W/5A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-metal-car-charger-with-digital-display-b7-2usb-45w-5a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000009442</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Type-C Lightning cable Sprinter dual port car charger NZ8 |1USB/1Type-C, QC/PD, 43W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-type-c-lightning-cable-sprinter-dual-port-car-charger-nz8-1usb-1type-c-qc-pd-43w-3a-/</t>
   </si>
   <si>
     <t>000009443</t>
   </si>
   <si>
     <t>000009486</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Tough dual port car charger Z48 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>Sapphire-blue</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-tough-dual-port-car-charger-z48-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009489</t>
@@ -1778,105 +1649,96 @@
   <si>
     <t>Адаптер автомобільний HOCO Sight single port car charger Z53 |1Type-c, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-sight-single-port-car-charger-z53-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000010746</t>
   </si>
   <si>
     <t>Адаптер автомобільний USAMS Car Charger With 2IN1 Retractable Cable Type-C+Lightning US-CC219 C41 |30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-usams-car-charger-with-2in1-retractable-cable-type-c-lightning-us-cc219-c41-30w-pd-qc-/</t>
   </si>
   <si>
     <t>000011264</t>
   </si>
   <si>
     <t>Адаптер автомобільний HOCO Rank car charger Z59A |2USB/2TypeC/1 slot 240W cigarette lighter, PD30W/QC, 96W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadka-dlya-telefona-12/adapter-avtomobilnyiy-hoco-rank-car-charger-z59a-2usb-2typec-1-slot-240w-cigarette-lighter-pd30w-q/</t>
   </si>
   <si>
-    <t>000011633</t>
-[...7 lines deleted...]
-  <si>
     <t>000000681</t>
   </si>
   <si>
     <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
   </si>
   <si>
     <t>000000685</t>
   </si>
   <si>
     <t>Селфі-монопод REMAX P5 |3,5mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
   </si>
   <si>
     <t>000000686</t>
   </si>
   <si>
-    <t>pink</t>
-[...1 lines deleted...]
-  <si>
     <t>000001927</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
   </si>
   <si>
     <t>000001928</t>
   </si>
   <si>
     <t>000001929</t>
   </si>
   <si>
-    <t>000003778</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-joyroom-magic-flute-jr-oth-ab601-bluetooth-/</t>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
   </si>
   <si>
     <t>000005818</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
   </si>
   <si>
     <t>000006195</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
   </si>
   <si>
     <t>000006311</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
   </si>
@@ -1889,68 +1751,68 @@
   <si>
     <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
+    <t>000010171</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO HOCO Stream aluminum alloy live broadcast holder K21 |BT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-stream-aluminum-alloy-live-broadcast-holder-k21-bt-/</t>
+  </si>
+  <si>
     <t>000000461</t>
   </si>
   <si>
     <t>Тримач BASEUS магнітний small ears air outlet</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-magnitnyiy-small-ears-air-outlet/</t>
   </si>
   <si>
-    <t>000000463</t>
-[...7 lines deleted...]
-  <si>
     <t>000000677</t>
   </si>
   <si>
     <t>Тримач REMAX RM-C08</t>
   </si>
   <si>
     <t>yellow</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-remax-rm-c08/</t>
   </si>
   <si>
     <t>000001745</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Vehicle with wireless charger (Sucker style) (WXZN-B01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-vehicle-with-wireless-charger-sucker-style-wxzn-b01-/</t>
   </si>
   <si>
     <t>000002383</t>
   </si>
   <si>
     <t>Тримач BASEUS Gravity metal</t>
@@ -1991,59 +1853,50 @@
   <si>
     <t>Тримач BASEUS велосипедний Miracle bicycle vehicle mounts</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-velosipednyiy-miracle-bicycle-vehicle-mounts/</t>
   </si>
   <si>
     <t>000005266</t>
   </si>
   <si>
     <t>Тримач KONI STRONG магнітний KS-41 mini magnetic air vent car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-41-mini-magnetic-air-vent-car-holder/</t>
   </si>
   <si>
     <t>000005267</t>
   </si>
   <si>
     <t>Тримач KONI STRONG магнітний KS-42 mini magnetic dashboard car holder</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-koni-strong-magnitnyiy-ks-42-mini-magnetic-dashboard-car-holder/</t>
   </si>
   <si>
-    <t>000006254</t>
-[...7 lines deleted...]
-  <si>
     <t>000006430</t>
   </si>
   <si>
     <t>Тримач HOCO Fuerte series center console magnetic car holder S47 |360°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-fuerte-series-center-console-magnetic-car-holder-s47-360-/</t>
   </si>
   <si>
     <t>000006489</t>
   </si>
   <si>
     <t>Автомобільний тримач для окулярів Baseus Platinum Vehicle eyewear clip (Pasete Type) (ACYJN-A01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/avtomobilnyiy-derzhatel-dlya-ochkov-baseus-platinum-vehicle-eyewear-clip-pasete-type-acyjn-a01-/</t>
   </si>
   <si>
     <t>000006665</t>
   </si>
   <si>
     <t>Тримач JOYROOM Metal Bracket For Motorcycle JR-ZS253</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-joyroom-metal-bracket-for-motorcycle-jr-zs253/</t>
@@ -2108,131 +1961,122 @@
   <si>
     <t>Тримач HOCO Imperor multi-function air outlet car holder CA96</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-imperor-multi-function-air-outlet-car-holder-ca96/</t>
   </si>
   <si>
     <t>000008510</t>
   </si>
   <si>
     <t>Тримач HOCO Guide three-axis linkage wireless charging car holder CA105 |15W Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-guide-three-axis-linkage-wireless-charging-car-holder-ca105-15w-max-/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
-    <t>000009773</t>
-[...7 lines deleted...]
-  <si>
     <t>000009774</t>
   </si>
   <si>
     <t>Тримач Baseus Steel Cannon pro Solar Electric Car Mount (SUGP010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-steel-cannon-pro-solar-electric-car-mount-sugp010001-/</t>
   </si>
   <si>
     <t>000009809</t>
   </si>
   <si>
     <t>Тримач HOCO Pursue pull clip car holder (air outlet) H14 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-pursue-pull-clip-car-holder-air-outlet-h14-4-5-7-/</t>
   </si>
   <si>
     <t>000009825</t>
   </si>
   <si>
     <t>Тримач Transparent Magnetic Wireless Car Charger XYJ T10 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-transparent-magnetic-wireless-car-charger-xyj-t10-15w-/</t>
   </si>
   <si>
     <t>000009930</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger XYJ A6 |15W, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-xyj-a6-15w-rgb-/</t>
   </si>
   <si>
-    <t>000010175</t>
-[...7 lines deleted...]
-  <si>
     <t>000010452</t>
   </si>
   <si>
     <t>Тримач HOCO Precious ring magnetic car holder H46 (air outlet) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-ring-magnetic-car-holder-h46-air-outlet-4-5-7-/</t>
   </si>
   <si>
     <t>000010455</t>
   </si>
   <si>
     <t>Тримач HOCO Precious magnetic wireless fast charging car holder HW19 (air outlet) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-precious-magnetic-wireless-fast-charging-car-holder-hw19-air-outlet-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000010566</t>
   </si>
   <si>
     <t>Тримач Auto open-close Transparent Wireless Charger T11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-auto-open-close-transparent-wireless-charger-t10-15w-/</t>
   </si>
   <si>
+    <t>000010855</t>
+  </si>
+  <si>
+    <t>Тримач Baseus GoTrip Series Bike Phone Mount</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-gotrip-series-bike-phone-mount/</t>
+  </si>
+  <si>
     <t>000010856</t>
   </si>
   <si>
     <t>Тримач Baseus LightChaser Series Charging Electric Car Mount</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-lightchaser-series-charging-electric-car-mount/</t>
   </si>
   <si>
     <t>000011139</t>
   </si>
   <si>
     <t>Тримач HOCO Excelso 2-in-1 wireless fast charging car holder HW28 (center console) |15W, 4.5-7"|</t>
   </si>
   <si>
     <t>black-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-excelso-2-in-1-wireless-fast-charging-car-holder-hw28-center-console-15w-4-5-7-/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
@@ -2327,50 +2171,59 @@
   <si>
     <t>Камера відеоспостереження Baseus Security P1 Pro Indoor Camera 3K |8x Zoom, 5MP, 3K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/kamera-videonablyudeniya-baseus-security-p1-pro-indoor-camera-3k-8x-zoom-5mp-3k-/</t>
   </si>
   <si>
     <t>000000019</t>
   </si>
   <si>
     <t>Навушники Hoco for apple M1</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-for-apple-m1/</t>
   </si>
   <si>
     <t>000000021</t>
   </si>
   <si>
     <t>Навушники Hoco Type - C L8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-type-c-l8/</t>
   </si>
   <si>
+    <t>000001872</t>
+  </si>
+  <si>
+    <t>Навушники HOCO Rhyme with mic M39</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-hoco-rhyme-with-mic-m39/</t>
+  </si>
+  <si>
     <t>000001048</t>
   </si>
   <si>
     <t>Навушники YISON CX330</t>
   </si>
   <si>
     <t>Yison</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-yison-cx330/</t>
   </si>
   <si>
     <t>000001049</t>
   </si>
   <si>
     <t>000001050</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>000001619</t>
   </si>
   <si>
     <t>Навушники earpods (Small Box, Copy)</t>
@@ -2585,92 +2438,98 @@
   <si>
     <t>000010432</t>
   </si>
   <si>
     <t>000010576</t>
   </si>
   <si>
     <t>Навушники Baseus Encok H06 lateral in-ear Wired Earphone (NGH06-C01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-baseus-encok-h06-lateral-in-ear-wired-earphone-ngh06-c01-/</t>
   </si>
   <si>
     <t>000010747</t>
   </si>
   <si>
     <t>Навушники USAMS In-Ear Earphone US-SJ594 EP-47 |3.5mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-provodnyie-17/naushniki-usams-in-ear-earphone-us-sj594-ep-47-3-5mm-/</t>
   </si>
   <si>
     <t>000010748</t>
   </si>
   <si>
+    <t>000005580</t>
+  </si>
+  <si>
+    <t>Навушники Bluetooth REMAX Digital Player TWS-19 |BT5.0, IPX4|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-remax-digital-player-tws-19-bt5-0-ipx4-/</t>
+  </si>
+  <si>
     <t>000005587</t>
   </si>
   <si>
     <t>Навушники Bluetooth REMAX True TWS - 6 Hi-Fi |BT5.0, 4hours|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-remax-true-tws-6-hi-fi-bt5-0-4hours-/</t>
   </si>
   <si>
     <t>000006548</t>
   </si>
   <si>
     <t>Навушники Bluetooth BASEUS Encok True Wireles W05 (NGW05-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-encok-true-wireles-w05-ngw05-01-/</t>
   </si>
   <si>
     <t>000007212</t>
   </si>
   <si>
     <t>Навушники Bluetooth BASEUS SIMU ANC True Wireless Earphones S2 |42/480mAh, 6/24Hours| (NGS2-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-simu-anc-true-wireless-earphones-s2-42-480mah-6-24hours-ngs2-02-/</t>
   </si>
   <si>
     <t>000007213</t>
   </si>
   <si>
-    <t>000008100</t>
+    <t>000008616</t>
   </si>
   <si>
     <t>Навушники Bluetooth BASEUS True Wireless Earphones Bowie E3 IP64 |BT5.0, 35/300mAh, 5H, Location, OTA| (NGTW080001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-true-wireless-earphones-bowie-e3-ip64-bt5-0-35-300mah-5h-location-ota-ngtw080002-/</t>
   </si>
   <si>
-    <t>000008616</t>
-[...1 lines deleted...]
-  <si>
     <t>000008396</t>
   </si>
   <si>
     <t>Навушники Baseus True Wireless Earphones Bowie E2 |BT5.2, 40/300mAh, 5H, Location, OTA| (NGTW090001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-baseus-true-wireless-earphones-bowie-e2-bt5-2-40-300mah-5h-location-ota-ngtw090005-/</t>
   </si>
   <si>
     <t>000008614</t>
   </si>
   <si>
     <t>000008615</t>
   </si>
   <si>
     <t>000009855</t>
   </si>
   <si>
     <t>000008489</t>
   </si>
   <si>
     <t>Навушники Bluetooth Hoco Clear Explore Edition true wireless BT headset EW15 |BT5.1, 30/300mAh, 4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-tws-18/naushniki-bluetooth-hoco-clear-explore-edition-true-wireless-bt-headset-ew15-bt5-1-30-300mah-4h-/</t>
@@ -3104,80 +2963,68 @@
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-adventure-bt-headphones-w43-bt5-3-aux-tf-25h-touch-control-/</t>
   </si>
   <si>
     <t>000011096</t>
   </si>
   <si>
     <t>000009791</t>
   </si>
   <si>
     <t>Навушники Baseus Bowie H2 Noise-Cancelling Wireless Headphone (NGTW260013)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-h2-noise-cancelling-wireless-headphone-ngtw260013-/</t>
   </si>
   <si>
     <t>000009866</t>
   </si>
   <si>
     <t>Навушники Baseus Bowie D05 Wireless Headphones |BT5.3, 70h, Location|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-baseus-bowie-d05-wireless-headphones-bt5-3-70h-location-/</t>
   </si>
   <si>
-    <t>000009932</t>
+    <t>000009933</t>
   </si>
   <si>
     <t>Навушники HOCO Charm BT headset W46 |BT5.3/AUX, 20h, Type-C|</t>
   </si>
   <si>
+    <t>Light Blue</t>
+  </si>
+  <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-charm-bt-headset-w46-bt5-3-aux-20h-type-c-/</t>
   </si>
   <si>
-    <t>000009933</t>
-[...4 lines deleted...]
-  <si>
     <t>000009934</t>
   </si>
   <si>
     <t>000009935</t>
   </si>
   <si>
-    <t>000010098</t>
-[...7 lines deleted...]
-  <si>
     <t>000010169</t>
   </si>
   <si>
     <t>Навушники HOCO Profit sound BT headset ESD17 |BT5.3, 12h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-profit-sound-bt-headset-esd17-bt5-3-12h-/</t>
   </si>
   <si>
     <t>000010539</t>
   </si>
   <si>
     <t>Навушники HOCO Focus BT headphones W48 |BT5.3, AUX/BT/TF, 46h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/naushniki-bluetooth-19/naushniki-hoco-focus-bt-headphones-w48-bt5-3-aux-bt-tf-46h-/</t>
   </si>
   <si>
     <t>000010540</t>
   </si>
   <si>
     <t>000010541</t>
   </si>
   <si>
     <t>000010749</t>
@@ -3428,137 +3275,128 @@
   <si>
     <t>Зарядка Qi HOCO Step 3-in-1 wireless fast charger CQ5 (iWatch) |22.5 W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-step-3-in-1-wireless-fast-charger-cq5-iwatch-22-5-w-total-/</t>
   </si>
   <si>
     <t>000010226</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-step-3-in-1-wireless-fast-charger-cq5-iwatch-22-5-w-total--6928/</t>
   </si>
   <si>
     <t>000010374</t>
   </si>
   <si>
     <t>Зарядка Qi Pass folding 3-in-1 wireless fast charger CQ7 (iWatch+SAM) |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-pass-folding-3-in-1-wireless-fast-charger-cq7-iwatch-sam-15w-/</t>
   </si>
   <si>
     <t>000010376</t>
   </si>
   <si>
-    <t>000010568</t>
-[...7 lines deleted...]
-  <si>
     <t>000010911</t>
   </si>
   <si>
     <t>Зарядка Qi HOCO Ingenious 3-in-1 folding magnetic wireless charger CQ11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-ingenious-3-in-1-folding-magnetic-wireless-charger-cq11-15w-/</t>
   </si>
   <si>
     <t>000011001</t>
   </si>
   <si>
     <t>Зарядка Qi HOCO Triumph 3-in-1 travel folding wireless fast charger CQ13 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-triumph-3-in-1-travel-folding-wireless-fast-charger-cq13-15w-/</t>
   </si>
   <si>
     <t>000011503</t>
   </si>
   <si>
     <t>Зарядка Qi HOCO Step 3-in-1 wireless fast charger CQ6 (Samsung Watch) |223 W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-step-3-in-1-wireless-fast-charger-cq6-samsung-watch-22-5-w-total-/</t>
   </si>
   <si>
     <t>000011504</t>
   </si>
   <si>
+    <t>000005177</t>
+  </si>
+  <si>
+    <t>Акустика REMAX Bluetooth Fabric RB-M21</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-remax-bluetooth-fabric-rb-m21/</t>
+  </si>
+  <si>
     <t>000002623</t>
   </si>
   <si>
     <t>Акустика KONI STRONG KS200</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-koni-strong-ks200/</t>
   </si>
   <si>
     <t>000005712</t>
   </si>
   <si>
     <t>Акустика HOCO Hero sports BT5.0 TWS BS36 |AUX, TF CARD, FM, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-hoco-hero-sports-bt5-0-tws-bs36-aux-tf-card-fm-usb-/</t>
   </si>
   <si>
     <t>000005890</t>
   </si>
   <si>
     <t>Акустика YISON with Qi Charger WS-5 |3W*2|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-yison-with-qi-charger-ws-5-3w-2-/</t>
   </si>
   <si>
     <t>000006157</t>
   </si>
   <si>
     <t>Акустика Bluetooth Beecaro with RGB Light RX22E |BT5.0, TWS, 6W, FM, AUX|</t>
   </si>
   <si>
     <t>Beecaro</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-bluetooth-beecaro-with-rgb-light-rx22e-bt5-0-tws-6w-fm-aux-/</t>
   </si>
   <si>
-    <t>000006185</t>
-[...7 lines deleted...]
-  <si>
     <t>000006341</t>
   </si>
   <si>
     <t>Акустика CELEBRAT TWS SP-2 |IPX7, AUX/TF/BT5.0, 5W|</t>
   </si>
   <si>
     <t>Celebrat</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-celebrat-tws-sp-2-ipx7-aux-tf-bt5-0-5w-/</t>
   </si>
   <si>
     <t>000006342</t>
   </si>
   <si>
     <t>000006343</t>
   </si>
   <si>
     <t>000006699</t>
   </si>
   <si>
     <t>Акустика CELEBRAT Outdoor SP-5 |BT5.0, TWS, IPX7|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnaya-akustika-bluetooth-21/akustika-celebrat-outdoor-sp-5-bt5-0-tws-ipx7-/</t>
@@ -3863,51 +3701,69 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-fast-charging/</t>
   </si>
   <si>
     <t>000000829</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Full Speed RC-001i |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-full-speed-rc-001i-2m-/</t>
   </si>
   <si>
     <t>000000848</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Light RC-06i |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-light-rc-06i-1m-/</t>
   </si>
   <si>
     <t>000000852</t>
   </si>
   <si>
-    <t>000000880</t>
+    <t>000000860</t>
+  </si>
+  <si>
+    <t>Кабель Lightning REMAX Lovely RC-010i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-lovely-rc-010i/</t>
+  </si>
+  <si>
+    <t>000000866</t>
+  </si>
+  <si>
+    <t>Кабель Lightning REMAX Platinum RC-044i</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-platinum-rc-044i/</t>
+  </si>
+  <si>
+    <t>000000879</t>
   </si>
   <si>
     <t>Кабель Lightning REMAX Shell RC-040i</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-remax-shell-rc-040i/</t>
   </si>
   <si>
     <t>000001217</t>
   </si>
   <si>
     <t>Кабель Lightning Hoco capsule U17 |1.2M|</t>
   </si>
   <si>
     <t>coffee</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-lightning-hoco-capsule-u17-1-2m-/</t>
   </si>
   <si>
     <t>000001524</t>
   </si>
   <si>
     <t>Кабель AWEI Lightning CL-25 |0.3m|</t>
   </si>
@@ -4094,68 +3950,50 @@
   <si>
     <t>Кабель Hoco Type-C to Lightning Rally U84 |1.2m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-rally-u84-1-2m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005549</t>
   </si>
   <si>
     <t>Кабель Hoco Type-C to Lightning with LED Surplus X45 |1m, 3A, PD/18W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-with-led-surplus-x45-1m-3a-pd-18w-/</t>
   </si>
   <si>
     <t>000005797</t>
   </si>
   <si>
     <t>Кабель USAMS магнитный Lightning Right-angle Magnetic Charging Cable U54 US-SJ444 |1m, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-usams-magnitnyiy-lightning-right-angle-magnetic-charging-cable-u54-us-sj444-1m-2a-/</t>
   </si>
   <si>
-    <t>000006266</t>
-[...16 lines deleted...]
-  <si>
     <t>000006956</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |1M, 20W, PD| (CATLJK-A05)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-1m-20w-pd-catljk-a05-/</t>
   </si>
   <si>
     <t>000006957</t>
   </si>
   <si>
     <t>Кабель BASEUS Type-C to Lightning Cafule Series Metal Data Cable |2M, 20W, PD| (CATLJK-B02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-cafule-series-metal-data-cable-2m-20w-pd-catljk-b02-/</t>
   </si>
   <si>
     <t>000006640</t>
   </si>
   <si>
     <t>Кабель REMAX Lightning Lesu Pro Data Cable RC-160I |1m, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-remax-lightning-lesu-pro-data-cable-rc-160i-1m-2-1a-/</t>
@@ -4328,62 +4166,59 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-glimmer-series-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000010114</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Glimmer Series Fast Charging Data Cable |2m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-glimmer-series-fast-charging-data-cable-2m-20w-/</t>
   </si>
   <si>
     <t>000010278</t>
   </si>
   <si>
     <t>Кабель HOCO Lantern Lightning PD charging data cable U126 |1.2m, 27W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-lantern-lightning-pd-charging-data-cable-u126-1-2m-27w-/</t>
   </si>
   <si>
     <t>000010279</t>
   </si>
   <si>
-    <t>000010477</t>
+    <t>000010478</t>
   </si>
   <si>
     <t>Кабель HOCO Type-C to Lightning Spirit PD transparent charging data cable U129 |27W, 1.2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-hoco-type-c-to-lightning-spirit-pd-transparent-charging-data-cable-u129-27w-1-2m-/</t>
   </si>
   <si>
-    <t>000010478</t>
-[...1 lines deleted...]
-  <si>
     <t>000011656</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Glimmer Series Fast Charging Data Cable |2m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-glimmer-series-fast-charging-data-cable-2m-2-4a-/</t>
   </si>
   <si>
     <t>000011661</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C to Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 20W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-type-c-to-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-20w-/</t>
   </si>
   <si>
     <t>000011662</t>
   </si>
   <si>
     <t>Кабель Baseus Lightning Explorer Series Auto Power-Off Fast Charging Data Cable |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-apple-25/kabel-baseus-lightning-explorer-series-auto-power-off-fast-charging-data-cable-1m-2-4a-/</t>
@@ -4427,63 +4262,60 @@
   <si>
     <t>000000911</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Full Speed RC-001m |2M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-full-speed-rc-001m-2m-/</t>
   </si>
   <si>
     <t>000000915</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Knight RC-043m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-knight-rc-043m/</t>
   </si>
   <si>
     <t>000000916</t>
   </si>
   <si>
     <t>silver-rose</t>
   </si>
   <si>
-    <t>000000917</t>
-[...2 lines deleted...]
-    <t>000000922</t>
+    <t>000000923</t>
   </si>
   <si>
     <t>Кабель Micro USB REMAX Light RC-06m |1M|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-remax-light-rc-06m-1m-/</t>
   </si>
   <si>
-    <t>000000923</t>
+    <t>000000924</t>
   </si>
   <si>
     <t>000002642</t>
   </si>
   <si>
     <t>Кабель Micro USB KONI STRONG KS-59m</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-59m/</t>
   </si>
   <si>
     <t>000002646</t>
   </si>
   <si>
     <t>Кабель Micro USB KONI STRONG KS-64m |1M, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-ks-64m-1m-3a-/</t>
   </si>
   <si>
     <t>000003276</t>
   </si>
   <si>
     <t>Кабель Koni Strong Micro USB Магнітний KS10m</t>
   </si>
@@ -4517,59 +4349,50 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-micro-usb-koni-strong-nobility-flash-charging-ks11m-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000005693</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB Central Control Timing S13 |1.2M, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-central-control-timing-s13-1-2m-2-4a-/</t>
   </si>
   <si>
     <t>000007974</t>
   </si>
   <si>
     <t>Кабель Hoco Micro USB Nano silicone charging data cable X67 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-micro-usb-26/kabel-hoco-micro-usb-nano-silicone-charging-data-cable-x67-1m-2-4a-/</t>
   </si>
   <si>
     <t>000007975</t>
   </si>
   <si>
-    <t>000008151</t>
-[...7 lines deleted...]
-  <si>
     <t>000010115</t>
   </si>
   <si>
     <t>Кабель Baseus Type-C Glimmer Series Fast Charging Data Cable |1m, 100W/6A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-baseus-type-c-glimmer-series-fast-charging-data-cable-1m-100w-6a-/</t>
   </si>
   <si>
     <t>000011575</t>
   </si>
   <si>
     <t>Кабель HOCO USB4 HD high speed data cable US05 |1m, 100W/5A, 8k|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000001913</t>
   </si>
   <si>
     <t>Кейс-зарядний пристрій Hoco для airpods wireless CW18</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/apple-28/keys-zaryadnoe-ustroystvo-hoco-dlya-airpods-wireless-cw18/</t>
@@ -4883,59 +4706,50 @@
   <si>
     <t>000000787</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning REMAX Aurora RC-020t</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-remax-aurora-rc-020t/</t>
   </si>
   <si>
     <t>000000788</t>
   </si>
   <si>
     <t>000000789</t>
   </si>
   <si>
     <t>000000795</t>
   </si>
   <si>
     <t>Кабель combo Micro USB + Lightning + Type-C REMAX Gplex RC-070th</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-combo-micro-usb-lightning-type-c-remax-gplex-rc-070th/</t>
   </si>
   <si>
-    <t>000001208</t>
-[...7 lines deleted...]
-  <si>
     <t>000002971</t>
   </si>
   <si>
     <t>Кабель AWEI Cmbo Lightning + Micro USB Spring CL-53 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-awei-cmbo-lightning-micro-usb-spring-cl-53-1m-2-4a-/</t>
   </si>
   <si>
     <t>000003248</t>
   </si>
   <si>
     <t>Кабель BASEUS combo Lightning + Micro USB Portable |2A, 0.23M| (CALMBJ-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-baseus-combo-lightning-micro-usb-portable-2a-0-23m-calmbj-01-/</t>
   </si>
   <si>
     <t>000004253</t>
   </si>
   <si>
     <t>Кабель Hoco Combo Lightning / Micro USB / Type-C Multi-Way X41 |1m, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabel-combo-29/kabel-hoco-combo-lightning-micro-usb-type-c-multi-way-x41-1m-2-4a-/</t>
@@ -5195,59 +5009,50 @@
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006324</t>
   </si>
   <si>
     <t>Перехідник REMAX Janker Series Type-C Audio Adapter RL-LA06 |3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-remax-janker-series-type-c-audio-adapter-rl-la06-3a-/</t>
   </si>
   <si>
     <t>000008195</t>
   </si>
   <si>
     <t>Перехідник HOCO Dual Lightning digital audio converter LS31 |2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-dual-lightning-digital-audio-converter-ls31-2a-/</t>
   </si>
   <si>
-    <t>000009211</t>
-[...7 lines deleted...]
-  <si>
     <t>000010245</t>
   </si>
   <si>
     <t>Перехідник HOCO 2-in-1 card reader iP UA25</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-hoco-2-in-1-card-reader-ip-ua25/</t>
   </si>
   <si>
     <t>000010446</t>
   </si>
   <si>
     <t>Адаптер Borofone DH8 USB BT adapter |BT5.1|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/adapter-borofone-dh8-usb-bt-adapter-bt5-1-/</t>
   </si>
   <si>
     <t>000011686</t>
   </si>
   <si>
     <t>HUB адаптер Baseus Dual Fast Charging 6-in-1 HUB |USB-C to HDMI 4K*1+USB-A*2+USB-C*3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/hub-adapter-baseus-dual-fast-charging-6-in-1-hub-usb-c-to-hdmi-4k-1-usb-a-2-usb-c-3-/</t>
@@ -5435,59 +5240,50 @@
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-provoda-myishi-meetion-mouse-bungee-stand-wire-cord-cable-holder/</t>
   </si>
   <si>
     <t>000007128</t>
   </si>
   <si>
     <t>Тримач HOCO Daring magnetic wireless charging desktop stand PH39 (без MagSafe)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-daring-magnetic-wireless-charging-desktop-stand-ph39-bez-magsafe-/</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000000483</t>
   </si>
   <si>
     <t>Акумулятор BASEUS для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-baseus-dlya-iphone-5s-1560mah-/</t>
   </si>
   <si>
     <t>000000709</t>
   </si>
   <si>
     <t>Акумулятор REMAX для iPhone 6 plus RPA-i6 |3510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-remax-dlya-iphone-6-plus-rpa-i6-3510mah-/</t>
   </si>
   <si>
     <t>000001091</t>
   </si>
   <si>
     <t>Акумулятор USAMS для iPhone 6S Plus US-CD40 2750mah</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-usams-dlya-iphone-6s-plus-us-cd40-2750mah/</t>
@@ -5498,59 +5294,50 @@
   <si>
     <t>Акумулятор USAMS для iPhone 7 Plus US-CD42 2900mah</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-usams-dlya-iphone-7-plus-us-cd42-2900mah/</t>
   </si>
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -5780,125 +5567,98 @@
   <si>
     <t>Кабель Baseus High Definition Series DP 8K to DP 8K Adapter Cable |2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-high-definition-series-dp-8k-to-dp-8k-adapter-cable-2m-/</t>
   </si>
   <si>
     <t>000009727</t>
   </si>
   <si>
     <t>Кабель Baseus High Definition Series HDMI 8K to HDMI 8K Adapter Cable (Zinc alloy) |1m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-baseus-high-definition-series-hdmi-8k-to-hdmi-8k-adapter-cable-zinc-alloy-1m-/</t>
   </si>
   <si>
     <t>000010024</t>
   </si>
   <si>
     <t>Кабель HOCO General pure copper flat network cable US07 (3M, 1Gbps)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kabeli-lan-hdmi-44/kabel-hoco-general-pure-copper-flat-network-cable-us07-3m-1gbps-/</t>
   </si>
   <si>
-    <t>000010443</t>
-[...7 lines deleted...]
-  <si>
     <t>000005617</t>
   </si>
   <si>
     <t>Миша ігрова  MEETION Backlit Gaming Mouse RGB MT-G3325</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-g3325/</t>
   </si>
   <si>
     <t>000005618</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-GM21</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-gm21/</t>
   </si>
   <si>
     <t>000005619</t>
   </si>
   <si>
     <t>Миша MEETION Backlit Gaming Mouse RGB MT-GM22</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-backlit-gaming-mouse-rgb-mt-gm22/</t>
   </si>
   <si>
-    <t>000008179</t>
-[...7 lines deleted...]
-  <si>
     <t>000008495</t>
   </si>
   <si>
     <t>Миша HOCO Art dual-mode business wireless mouse GM15 |BT5.0, 2.4G, 800/1200/1600dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-hoco-art-dual-mode-business-wireless-mouse-gm15-bt5-0-2-4g-800-1200-1600dpi-/</t>
   </si>
   <si>
     <t>000008496</t>
   </si>
   <si>
-    <t>000008784</t>
-[...2 lines deleted...]
-    <t>Миша ONIKUMA Gaming CW907 RGB</t>
+    <t>000008786</t>
+  </si>
+  <si>
+    <t>Миша ONIKUMA Gaming CW908 RGB</t>
   </si>
   <si>
     <t>ONIKUMA</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw907/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw908/</t>
   </si>
   <si>
     <t>000008787</t>
   </si>
   <si>
     <t>000008789</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW911</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw911/</t>
   </si>
   <si>
     <t>000008790</t>
   </si>
   <si>
     <t>Миша ONIKUMA Gaming CW916</t>
   </si>
   <si>
     <t>white-pink</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-onikuma-gaming-cw916/</t>
@@ -6227,59 +5987,50 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000009838</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Storm 3-position socket AC7A |3USB/1Type-C, 3.4A/17W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlenitel-setevoy-hoco-storm-3-position-socket-ac7a-3usb-1type-c-3-4a-17w-/</t>
   </si>
   <si>
     <t>000009839</t>
   </si>
   <si>
     <t>000009840</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Storm 3-position socket AC8A |3USB/1Type-C, PD/QC, 3A/30W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlenitel-setevoy-hoco-storm-3-position-socket-ac8a-3usb-1type-c-pd-qc-3a-30w-/</t>
   </si>
   <si>
     <t>000009841</t>
   </si>
   <si>
     <t>000010069</t>
@@ -6431,59 +6182,50 @@
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-telefona-meetion-mobile-phone-sooling-pad-mt-cp100/</t>
   </si>
   <si>
     <t>000002379</t>
   </si>
   <si>
     <t>Стилус BASEUS Golden Cudgel Capacitive Stylus Pen (ACPCL-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/stilusyi-54/stilus-baseus-golden-cudgel-capacitive-stylus-pen/</t>
   </si>
   <si>
     <t>000006053</t>
   </si>
   <si>
     <t>000007183</t>
   </si>
   <si>
     <t>Стилус USAMS Active Touch Screen Capacitive Stylus Pen US-ZB135</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/stilusyi-54/stilus-usams-active-touch-screen-capacitive-stylus-pen-us-zb135/</t>
   </si>
   <si>
-    <t>000009670</t>
-[...7 lines deleted...]
-  <si>
     <t>000010886</t>
   </si>
   <si>
     <t>Стилус BASEUS Smooth Writing 2 Series Wireless Charging Stylus (P80015801211-00)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/stilusyi-54/stilus-baseus-smooth-writing-2-series-wireless-charging-stylus-p80015801211-00-/</t>
   </si>
   <si>
     <t>000007254</t>
   </si>
   <si>
     <t>Ароматизатор для автомобіля Remax Yilu Peace Car Aroma Diffuser RM-C45</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aromatizatoryi-55/aromatizator-dlya-avtomobilya-remax-yilu-peace-car-aroma-diffuser-rm-c45/</t>
   </si>
   <si>
     <t>000007255</t>
   </si>
   <si>
     <t>000010669</t>
   </si>
   <si>
     <t>Машинка для підстрігання волосся HOCO Dynasty engraving electric hair clipper DAR45 |LED Display, SS Blade|</t>
@@ -6548,95 +6290,77 @@
   <si>
     <t>Плойка для укладання волосся HOCO Electric manual curling iron with digital display HP43 |6 leveles power|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/ployka-dlya-ukladki-volos-hoco-electric-manual-curling-iron-with-digital-display-hp43-6-leveles-powe/</t>
   </si>
   <si>
     <t>000011005</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Electric straightening hair comb with digital display HP44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-electric-straightening-hair-comb-with-digital-display-hp44/</t>
   </si>
   <si>
     <t>000009832</t>
   </si>
   <si>
     <t>Портативний компресор HOCO May smart air pump ZP5 |3.5bar|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kompressoryi-57/portativnyiy-kompressor-hoco-may-smart-air-pump-zp5-3-5bar-/</t>
   </si>
   <si>
-    <t>000010336</t>
-[...7 lines deleted...]
-  <si>
     <t>000003984</t>
   </si>
   <si>
     <t>Водовідштовхуюча плівка BASEUS 0.15мм для авто зеркал (овальні 2 шт.135*95mm)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/vodoottalkivayuschyaya-plenka-baseus-0-15mm-dlya-avto-zerkal-ovalnyie-2-sht-135-95mm-/</t>
   </si>
   <si>
     <t>000006937</t>
   </si>
   <si>
     <t>Коплект накладок для захисту дверей авто BASEUS Airbag Bumper Strip |TPU, 4pcs| (CRFZT-A02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaschita-avto-58/koplekt-nakladok-dlya-zaschityi-dverey-avto-baseus-airbag-bumper-strip-tpu-4pcs-crfzt-a02-/</t>
   </si>
   <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000004402</t>
   </si>
   <si>
     <t>Навушники Baseus GAMO Immersive Virtual 3D Game Type - C Earphone</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-baseus-gamo-immersive-virtual-3d-game-type-c-earphone/</t>
   </si>
   <si>
     <t>000004889</t>
   </si>
   <si>
     <t>Навушники ONIKUMA Gaming with LED K1 Pro</t>
   </si>
   <si>
     <t>Camouflage-Grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k1-pro/</t>
   </si>
   <si>
     <t>000005229</t>
   </si>
   <si>
     <t>Навушники ONIKUMA Gaming with LED K6</t>
@@ -6653,59 +6377,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k1-pro-541/</t>
   </si>
   <si>
     <t>000006166</t>
   </si>
   <si>
     <t>Навушники ONIKUMA Gaming K1-B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-k1-b-544/</t>
   </si>
   <si>
     <t>000005225</t>
   </si>
   <si>
     <t>Навушники ONIKUMA Gaming with LED K3</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-onikuma-gaming-with-led-k3/</t>
   </si>
   <si>
-    <t>000005237</t>
-[...7 lines deleted...]
-  <si>
     <t>000005428</t>
   </si>
   <si>
     <t>Навушники XTRIKE ME Gaming RGB Backlight GH-890</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-890/</t>
   </si>
   <si>
     <t>000005430</t>
   </si>
   <si>
     <t>Навушники XTRIKE ME Gaming RGB Backlight GH-903</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-xtrike-me-gaming-rgb-backlight-gh-903/</t>
   </si>
   <si>
     <t>000005609</t>
   </si>
   <si>
     <t>Навушники MEETION Gaming Backlit MT-HP020</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-meetion-gaming-backlit-mt-hp020/</t>
@@ -6854,62 +6569,59 @@
   <si>
     <t>elf</t>
   </si>
   <si>
     <t>000010192</t>
   </si>
   <si>
     <t>Навушники HOCO Rich gaming headphones W109 RGB |AUX+USB, 2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-rich-gaming-headphones-w109-rgb-aux-usb-2m-/</t>
   </si>
   <si>
     <t>000010360</t>
   </si>
   <si>
     <t>000010363</t>
   </si>
   <si>
     <t>Навушники HOCO Rich channel gaming headphones RGB W109 Plus |USB7.1, 2m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-rich-channel-gaming-headphones-rgb-w109-plus-usb7-1-2m-/</t>
   </si>
   <si>
-    <t>000011058</t>
+    <t>000011059</t>
   </si>
   <si>
     <t>Навушники HOCO Resource gaming headphones W110 |USB+AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-naushniki-dlya-pk-60/naushniki-hoco-resource-gaming-headphones-w110-usb-aux-/</t>
   </si>
   <si>
-    <t>000011059</t>
-[...1 lines deleted...]
-  <si>
     <t>000005612</t>
   </si>
   <si>
     <t>Набір Combo MEETION 2in1 Keyboard/Mouse Wireless 2.4G MT-4100 |Eng/ru розгортка|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-combo-meetion-2in1-keyboard-mouse-wireless-2-4g-mt-4100-ru-en-raskladki-/</t>
   </si>
   <si>
     <t>000005905</t>
   </si>
   <si>
     <t>Клавіатура Meetion USB Standard Chocolate Ultrathin Keyboard K841 |Ukr/ru/EN розгортка|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/klaviatura-meetion-usb-standard-chocolate-ultrathin-keyboard-k841-ru-en-raskladki-/</t>
   </si>
   <si>
     <t>000006797</t>
   </si>
   <si>
     <t>Набір Gaming Combo 2-in1 ONIKUMA G26 +CW916 (Keyboard ENG розгортка /Mouse)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-2-in1-onikuma-g26-cw905-keyboard-eng-raskladka-mouse-/</t>
@@ -7082,84 +6794,84 @@
   <si>
     <t>Акустика XTRIKE ME SP-211BT Wireless Speaker |BT5.0, 5Wx2 USB/AUX/TF/FM/TWS, 5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-xtrike-me-sp-211bt-wireless-speaker-bt5-0-5wx2-usb-aux-tf-fm-tws-5h-/</t>
   </si>
   <si>
     <t>000008863</t>
   </si>
   <si>
     <t>Android Магнитола для авто A2646KT (Q3162) |OS9.1, 2/16GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-player-142/android-magnitola-dlya-avto-a2646kt-q3162-os9-1-2-16gb-10-1-hd-gps-wi-fi-fm-bt-/</t>
   </si>
   <si>
     <t>000008864</t>
   </si>
   <si>
     <t>Android Магнітола для авто A2648KT (Q3162) |OS9.1, 2/32GB, 10.1" HD, GPS, WI-Fi, FM, BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-player-142/android-magnitola-dlya-avto-a2648kt-q3162-os9-1-2-32gb-10-1-hd-gps-wi-fi-fm-bt-/</t>
   </si>
   <si>
+    <t>000011462</t>
+  </si>
+  <si>
+    <t>Адаптер HOCO Way car wireless CarPlay adapter HU1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/android-player-142/adapter-hoco-way-car-wireless-carplay-adapter-hu1/</t>
+  </si>
+  <si>
     <t>000009151</t>
   </si>
   <si>
     <t>Портативна електростанція Browey Solar Panel 22W PN-600 EU Version |AC/DC, 2USB/Type-C, 600W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadnyie-stantsii-144/portativnaya-elektrostantsiya-browey-solar-panel-22w-pn-600-eu-version-ac-dc-2usb-type-c-600w-pd-qc-/</t>
   </si>
   <si>
     <t>000010974</t>
   </si>
   <si>
     <t>Портативна сонячна панель Baseus Energy Stack Solar Panel |100W, 18V, 5.5A, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadnyie-stantsii-144/portativnaya-solnechnaya-panel-baseus-energy-stack-solar-panel-100w-18v-5-5a-ip66-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi11-tablet-pc-10-1-hd-android-14-2-4g-5g-wifi-2-0-5-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000010884</t>
   </si>
   <si>
     <t>Baseus FastJoy Series WiFi Adapter 650Mbps (B01317600111-04)</t>
   </si>
@@ -7498,51 +7210,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H887"/>
+  <dimension ref="A1:H853"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="168.530273" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="25.85083" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -7816,20066 +7528,19288 @@
     <row r="13" spans="1:8">
       <c r="A13" s="0">
         <v>24154</v>
       </c>
       <c r="B13" s="0" t="s">
         <v>42</v>
       </c>
       <c r="C13" s="0" t="s">
         <v>43</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="0">
         <v>10.56</v>
       </c>
       <c r="H13" s="0" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
-        <v>24155</v>
+        <v>24237</v>
       </c>
       <c r="B14" s="0" t="s">
         <v>45</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>46</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E14" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G14" s="0">
-        <v>44.88</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H14" s="0" t="s">
         <v>47</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>24157</v>
+        <v>24259</v>
       </c>
       <c r="B15" s="0" t="s">
         <v>48</v>
       </c>
       <c r="C15" s="0" t="s">
         <v>49</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G15" s="0">
-        <v>13.35</v>
+        <v>7.25</v>
       </c>
       <c r="H15" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>24203</v>
+        <v>24411</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G16" s="0">
-        <v>19.03</v>
+        <v>14.7</v>
       </c>
       <c r="H16" s="0" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>24237</v>
+        <v>24439</v>
       </c>
       <c r="B17" s="0" t="s">
         <v>55</v>
       </c>
       <c r="C17" s="0" t="s">
         <v>56</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="0">
-        <v>9.050000000000001</v>
+        <v>17.91</v>
       </c>
       <c r="H17" s="0" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>24259</v>
+        <v>24440</v>
       </c>
       <c r="B18" s="0" t="s">
         <v>58</v>
       </c>
       <c r="C18" s="0" t="s">
         <v>59</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G18" s="0">
-        <v>7.25</v>
+        <v>16.61</v>
       </c>
       <c r="H18" s="0" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>24411</v>
+        <v>24449</v>
       </c>
       <c r="B19" s="0" t="s">
         <v>61</v>
       </c>
       <c r="C19" s="0" t="s">
         <v>62</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G19" s="0">
-        <v>16.47</v>
+        <v>16.8</v>
       </c>
       <c r="H19" s="0" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>24440</v>
+        <v>24482</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="0">
-        <v>16.61</v>
+        <v>7.43</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>24442</v>
+        <v>12310</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="0">
-        <v>9.779999999999999</v>
+        <v>6.61</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>24449</v>
+        <v>12878</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G22" s="0">
-        <v>16.8</v>
+        <v>6.29</v>
       </c>
       <c r="H22" s="0" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>24482</v>
+        <v>17002</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="C23" s="0" t="s">
+        <v>76</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="C23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G23" s="0">
-        <v>7.43</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="H23" s="0" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>24484</v>
+        <v>14247</v>
       </c>
       <c r="B24" s="0" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="C24" s="0" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G24" s="0">
-        <v>18.69</v>
+        <v>1.65</v>
       </c>
       <c r="H24" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>12310</v>
+        <v>14416</v>
       </c>
       <c r="B25" s="0" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C25" s="0" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D25" s="0" t="s">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="G25" s="0">
-        <v>6.61</v>
+        <v>2.1</v>
       </c>
       <c r="H25" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>12447</v>
+        <v>14502</v>
       </c>
       <c r="B26" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C26" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="0">
-        <v>12.13</v>
+        <v>1.65</v>
       </c>
       <c r="H26" s="0" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>12613</v>
+        <v>14529</v>
       </c>
       <c r="B27" s="0" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="C27" s="0" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G27" s="0">
-        <v>5.47</v>
+        <v>1.67</v>
       </c>
       <c r="H27" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>12878</v>
+        <v>14726</v>
       </c>
       <c r="B28" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C28" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="0" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="G28" s="0">
-        <v>6.29</v>
+        <v>1.12</v>
       </c>
       <c r="H28" s="0" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>17002</v>
+        <v>14840</v>
       </c>
       <c r="B29" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="C29" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E29" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G29" s="0">
-        <v>9.380000000000001</v>
+        <v>1.11</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>14247</v>
+        <v>14841</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="0">
-        <v>1.65</v>
+        <v>1.43</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>14416</v>
+        <v>14879</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G31" s="0">
-        <v>2.1</v>
+        <v>1.58</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>14502</v>
+        <v>14880</v>
       </c>
       <c r="B32" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C32" s="0" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G32" s="0">
-        <v>1.65</v>
+        <v>1.58</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>14529</v>
+        <v>14937</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="0">
-        <v>1.67</v>
+        <v>2.07</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>14589</v>
+        <v>14976</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G34" s="0">
-        <v>1.86</v>
+        <v>3.1</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>14726</v>
+        <v>25089</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G35" s="0">
         <v>1.12</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>14840</v>
+        <v>25105</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="0">
-        <v>1.11</v>
+        <v>1.54</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>14841</v>
+        <v>25120</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="G37" s="0">
-        <v>1.43</v>
+        <v>4.4</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>14879</v>
+        <v>25179</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G38" s="0">
-        <v>1.58</v>
+        <v>1.66</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>14880</v>
+        <v>25190</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G39" s="0">
-        <v>1.58</v>
+        <v>1.51</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>14937</v>
+        <v>25190</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C40" s="0" t="s">
-        <v>131</v>
+        <v>128</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="0">
-        <v>2.07</v>
+        <v>1.51</v>
       </c>
       <c r="H40" s="0" t="s">
-        <v>132</v>
+        <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>14976</v>
+        <v>25192</v>
       </c>
       <c r="B41" s="0" t="s">
+        <v>131</v>
+      </c>
+      <c r="C41" s="0" t="s">
+        <v>132</v>
+      </c>
+      <c r="D41" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E41" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G41" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="H41" s="0" t="s">
         <v>133</v>
-      </c>
-[...13 lines deleted...]
-        <v>135</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>25074</v>
+        <v>25194</v>
       </c>
       <c r="B42" s="0" t="s">
-        <v>136</v>
+        <v>134</v>
       </c>
       <c r="C42" s="0" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E42" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G42" s="0">
-        <v>0.87</v>
+        <v>1.65</v>
       </c>
       <c r="H42" s="0" t="s">
-        <v>138</v>
+        <v>136</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>25089</v>
+        <v>25205</v>
       </c>
       <c r="B43" s="0" t="s">
+        <v>137</v>
+      </c>
+      <c r="C43" s="0" t="s">
+        <v>138</v>
+      </c>
+      <c r="D43" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E43" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G43" s="0">
+        <v>1.79</v>
+      </c>
+      <c r="H43" s="0" t="s">
         <v>139</v>
-      </c>
-[...13 lines deleted...]
-        <v>142</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>25105</v>
+        <v>25205</v>
       </c>
       <c r="B44" s="0" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="C44" s="0" t="s">
-        <v>144</v>
+        <v>138</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="0">
-        <v>1.54</v>
+        <v>1.79</v>
       </c>
       <c r="H44" s="0" t="s">
-        <v>145</v>
+        <v>139</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>25120</v>
+        <v>25209</v>
       </c>
       <c r="B45" s="0" t="s">
-        <v>146</v>
+        <v>141</v>
       </c>
       <c r="C45" s="0" t="s">
-        <v>147</v>
+        <v>142</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="G45" s="0">
-        <v>4.4</v>
+        <v>2.04</v>
       </c>
       <c r="H45" s="0" t="s">
-        <v>148</v>
+        <v>143</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>25179</v>
+        <v>25209</v>
       </c>
       <c r="B46" s="0" t="s">
-        <v>149</v>
+        <v>144</v>
       </c>
       <c r="C46" s="0" t="s">
-        <v>150</v>
+        <v>142</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="0">
-        <v>1.66</v>
+        <v>2.04</v>
       </c>
       <c r="H46" s="0" t="s">
-        <v>151</v>
+        <v>143</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>25190</v>
+        <v>25225</v>
       </c>
       <c r="B47" s="0" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="C47" s="0" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="0">
-        <v>1.51</v>
+        <v>2.12</v>
       </c>
       <c r="H47" s="0" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>25190</v>
+        <v>25225</v>
       </c>
       <c r="B48" s="0" t="s">
-        <v>155</v>
+        <v>148</v>
       </c>
       <c r="C48" s="0" t="s">
-        <v>153</v>
+        <v>146</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="0">
-        <v>1.51</v>
+        <v>2.12</v>
       </c>
       <c r="H48" s="0" t="s">
-        <v>154</v>
+        <v>147</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>25192</v>
+        <v>25226</v>
       </c>
       <c r="B49" s="0" t="s">
-        <v>156</v>
+        <v>149</v>
       </c>
       <c r="C49" s="0" t="s">
-        <v>157</v>
+        <v>150</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="0">
-        <v>1.63</v>
+        <v>2.35</v>
       </c>
       <c r="H49" s="0" t="s">
-        <v>158</v>
+        <v>151</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>25194</v>
+        <v>25226</v>
       </c>
       <c r="B50" s="0" t="s">
-        <v>159</v>
+        <v>152</v>
       </c>
       <c r="C50" s="0" t="s">
-        <v>160</v>
+        <v>150</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="0">
-        <v>1.65</v>
+        <v>2.35</v>
       </c>
       <c r="H50" s="0" t="s">
-        <v>161</v>
+        <v>151</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>25205</v>
+        <v>25227</v>
       </c>
       <c r="B51" s="0" t="s">
-        <v>162</v>
+        <v>153</v>
       </c>
       <c r="C51" s="0" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="0">
-        <v>1.79</v>
+        <v>1.98</v>
       </c>
       <c r="H51" s="0" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>25205</v>
+        <v>25227</v>
       </c>
       <c r="B52" s="0" t="s">
-        <v>165</v>
+        <v>156</v>
       </c>
       <c r="C52" s="0" t="s">
-        <v>163</v>
+        <v>154</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="0">
-        <v>1.79</v>
+        <v>1.98</v>
       </c>
       <c r="H52" s="0" t="s">
-        <v>164</v>
+        <v>155</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>25209</v>
+        <v>25260</v>
       </c>
       <c r="B53" s="0" t="s">
-        <v>166</v>
+        <v>157</v>
       </c>
       <c r="C53" s="0" t="s">
-        <v>167</v>
+        <v>158</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G53" s="0">
-        <v>2.04</v>
+        <v>2.37</v>
       </c>
       <c r="H53" s="0" t="s">
-        <v>168</v>
+        <v>159</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>25209</v>
+        <v>25261</v>
       </c>
       <c r="B54" s="0" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="C54" s="0" t="s">
-        <v>167</v>
+        <v>161</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G54" s="0">
-        <v>2.04</v>
+        <v>2.22</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>168</v>
+        <v>162</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>25225</v>
+        <v>25263</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>170</v>
+        <v>163</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>171</v>
+        <v>164</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G55" s="0">
-        <v>2.12</v>
+        <v>3.15</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>172</v>
+        <v>165</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>25225</v>
+        <v>25264</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>173</v>
+        <v>166</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>171</v>
+        <v>167</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G56" s="0">
-        <v>2.12</v>
+        <v>1.62</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>172</v>
+        <v>168</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>25226</v>
+        <v>25265</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>174</v>
+        <v>169</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>175</v>
+        <v>170</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G57" s="0">
-        <v>2.35</v>
+        <v>1.94</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>176</v>
+        <v>171</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>25226</v>
+        <v>25266</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>177</v>
+        <v>172</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>175</v>
+        <v>173</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G58" s="0">
-        <v>2.35</v>
+        <v>1.8</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>176</v>
+        <v>174</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>25227</v>
+        <v>25267</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>178</v>
+        <v>175</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>179</v>
+        <v>176</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G59" s="0">
-        <v>1.98</v>
+        <v>1.94</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>180</v>
+        <v>177</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>25227</v>
+        <v>25293</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>181</v>
+        <v>178</v>
       </c>
       <c r="C60" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="0">
-        <v>1.98</v>
+        <v>2.27</v>
       </c>
       <c r="H60" s="0" t="s">
         <v>180</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>25260</v>
+        <v>25308</v>
       </c>
       <c r="B61" s="0" t="s">
+        <v>181</v>
+      </c>
+      <c r="C61" s="0" t="s">
         <v>182</v>
       </c>
-      <c r="C61" s="0" t="s">
+      <c r="D61" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E61" s="0" t="s">
         <v>183</v>
       </c>
-      <c r="D61" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G61" s="0">
-        <v>2.37</v>
+        <v>7.7</v>
       </c>
       <c r="H61" s="0" t="s">
         <v>184</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>25261</v>
+        <v>25310</v>
       </c>
       <c r="B62" s="0" t="s">
         <v>185</v>
       </c>
       <c r="C62" s="0" t="s">
         <v>186</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G62" s="0">
-        <v>2.22</v>
+        <v>2.5</v>
       </c>
       <c r="H62" s="0" t="s">
         <v>187</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>25263</v>
+        <v>25311</v>
       </c>
       <c r="B63" s="0" t="s">
         <v>188</v>
       </c>
       <c r="C63" s="0" t="s">
         <v>189</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G63" s="0">
-        <v>3.15</v>
+        <v>2.41</v>
       </c>
       <c r="H63" s="0" t="s">
         <v>190</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>25264</v>
+        <v>25312</v>
       </c>
       <c r="B64" s="0" t="s">
         <v>191</v>
       </c>
       <c r="C64" s="0" t="s">
         <v>192</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G64" s="0">
-        <v>1.62</v>
+        <v>2.5</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>193</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>25265</v>
+        <v>25313</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>194</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>195</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G65" s="0">
-        <v>1.94</v>
+        <v>2.31</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>196</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>25266</v>
+        <v>25329</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>197</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>198</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>115</v>
+        <v>199</v>
       </c>
       <c r="G66" s="0">
-        <v>1.8</v>
+        <v>2.63</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>25267</v>
+        <v>25335</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>115</v>
+        <v>73</v>
       </c>
       <c r="G67" s="0">
-        <v>1.94</v>
+        <v>3.38</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>25277</v>
+        <v>25335</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>204</v>
+        <v>202</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G68" s="0">
-        <v>6.11</v>
+        <v>3.38</v>
       </c>
       <c r="H68" s="0" t="s">
-        <v>205</v>
+        <v>203</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>25293</v>
+        <v>25336</v>
       </c>
       <c r="B69" s="0" t="s">
+        <v>205</v>
+      </c>
+      <c r="C69" s="0" t="s">
         <v>206</v>
-      </c>
-[...1 lines deleted...]
-        <v>207</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G69" s="0">
-        <v>2.27</v>
+        <v>4.51</v>
       </c>
       <c r="H69" s="0" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>25310</v>
+        <v>25337</v>
       </c>
       <c r="B70" s="0" t="s">
+        <v>208</v>
+      </c>
+      <c r="C70" s="0" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G70" s="0">
-        <v>2.5</v>
+        <v>4.14</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>25311</v>
+        <v>25351</v>
       </c>
       <c r="B71" s="0" t="s">
+        <v>211</v>
+      </c>
+      <c r="C71" s="0" t="s">
         <v>212</v>
-      </c>
-[...1 lines deleted...]
-        <v>213</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G71" s="0">
-        <v>2.41</v>
+        <v>3.75</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>25312</v>
+        <v>25393</v>
       </c>
       <c r="B72" s="0" t="s">
+        <v>214</v>
+      </c>
+      <c r="C72" s="0" t="s">
         <v>215</v>
       </c>
-      <c r="C72" s="0" t="s">
+      <c r="D72" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E72" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G72" s="0">
+        <v>6.4</v>
+      </c>
+      <c r="H72" s="0" t="s">
         <v>216</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>25313</v>
+        <v>25408</v>
       </c>
       <c r="B73" s="0" t="s">
+        <v>217</v>
+      </c>
+      <c r="C73" s="0" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>219</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="0">
-        <v>2.31</v>
+        <v>5.94</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>25329</v>
+        <v>25438</v>
       </c>
       <c r="B74" s="0" t="s">
+        <v>220</v>
+      </c>
+      <c r="C74" s="0" t="s">
         <v>221</v>
       </c>
-      <c r="C74" s="0" t="s">
+      <c r="D74" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E74" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G74" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="H74" s="0" t="s">
         <v>222</v>
-      </c>
-[...10 lines deleted...]
-        <v>224</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>25335</v>
+        <v>25452</v>
       </c>
       <c r="B75" s="0" t="s">
+        <v>223</v>
+      </c>
+      <c r="C75" s="0" t="s">
+        <v>224</v>
+      </c>
+      <c r="D75" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E75" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G75" s="0">
+        <v>7.02</v>
+      </c>
+      <c r="H75" s="0" t="s">
         <v>225</v>
-      </c>
-[...13 lines deleted...]
-        <v>227</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>25335</v>
+        <v>25458</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>228</v>
+        <v>226</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>92</v>
+        <v>228</v>
       </c>
       <c r="G76" s="0">
-        <v>3.38</v>
+        <v>2.48</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>25336</v>
+        <v>25461</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="G77" s="0">
-        <v>4.51</v>
+        <v>4.8</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>25337</v>
+        <v>25463</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>92</v>
+        <v>83</v>
       </c>
       <c r="G78" s="0">
-        <v>4.14</v>
+        <v>7.67</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>25351</v>
+        <v>25473</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G79" s="0">
-        <v>3.75</v>
+        <v>3.51</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>25393</v>
+        <v>25492</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>88</v>
+        <v>199</v>
       </c>
       <c r="G80" s="0">
-        <v>6.4</v>
+        <v>1.88</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>25404</v>
+        <v>25492</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>242</v>
+        <v>240</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>10</v>
+        <v>199</v>
       </c>
       <c r="G81" s="0">
-        <v>2.04</v>
+        <v>1.88</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>243</v>
+        <v>241</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>25408</v>
+        <v>25505</v>
       </c>
       <c r="B82" s="0" t="s">
+        <v>243</v>
+      </c>
+      <c r="C82" s="0" t="s">
         <v>244</v>
-      </c>
-[...1 lines deleted...]
-        <v>245</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="G82" s="0">
-        <v>5.94</v>
+        <v>3.55</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>25438</v>
+        <v>25529</v>
       </c>
       <c r="B83" s="0" t="s">
+        <v>246</v>
+      </c>
+      <c r="C83" s="0" t="s">
         <v>247</v>
       </c>
-      <c r="C83" s="0" t="s">
+      <c r="D83" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E83" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G83" s="0">
+        <v>6.19</v>
+      </c>
+      <c r="H83" s="0" t="s">
         <v>248</v>
-      </c>
-[...10 lines deleted...]
-        <v>249</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>25452</v>
+        <v>25574</v>
       </c>
       <c r="B84" s="0" t="s">
+        <v>249</v>
+      </c>
+      <c r="C84" s="0" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="0">
-        <v>7.02</v>
+        <v>3.11</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>25458</v>
+        <v>25578</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>252</v>
+      </c>
+      <c r="C85" s="0" t="s">
         <v>253</v>
       </c>
-      <c r="C85" s="0" t="s">
+      <c r="D85" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G85" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="H85" s="0" t="s">
         <v>254</v>
-      </c>
-[...10 lines deleted...]
-        <v>256</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>25461</v>
+        <v>25578</v>
       </c>
       <c r="B86" s="0" t="s">
-        <v>257</v>
+        <v>255</v>
       </c>
       <c r="C86" s="0" t="s">
-        <v>258</v>
+        <v>253</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E86" s="0" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="G86" s="0">
-        <v>4.8</v>
+        <v>4.9</v>
       </c>
       <c r="H86" s="0" t="s">
-        <v>259</v>
+        <v>254</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>25463</v>
+        <v>25579</v>
       </c>
       <c r="B87" s="0" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="C87" s="0" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="D87" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E87" s="0" t="s">
-        <v>102</v>
+        <v>10</v>
       </c>
       <c r="G87" s="0">
-        <v>7.67</v>
+        <v>4.01</v>
       </c>
       <c r="H87" s="0" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>25473</v>
+        <v>25579</v>
       </c>
       <c r="B88" s="0" t="s">
-        <v>263</v>
+        <v>259</v>
       </c>
       <c r="C88" s="0" t="s">
-        <v>264</v>
+        <v>257</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G88" s="0">
-        <v>3.51</v>
+        <v>4.01</v>
       </c>
       <c r="H88" s="0" t="s">
-        <v>265</v>
+        <v>258</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>25492</v>
+        <v>25596</v>
       </c>
       <c r="B89" s="0" t="s">
-        <v>266</v>
+        <v>260</v>
       </c>
       <c r="C89" s="0" t="s">
-        <v>267</v>
+        <v>261</v>
       </c>
       <c r="D89" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E89" s="0" t="s">
-        <v>223</v>
+        <v>83</v>
       </c>
       <c r="G89" s="0">
-        <v>1.88</v>
+        <v>5.87</v>
       </c>
       <c r="H89" s="0" t="s">
-        <v>268</v>
+        <v>262</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>25492</v>
+        <v>25629</v>
       </c>
       <c r="B90" s="0" t="s">
-        <v>269</v>
+        <v>263</v>
       </c>
       <c r="C90" s="0" t="s">
-        <v>267</v>
+        <v>264</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E90" s="0" t="s">
-        <v>223</v>
+        <v>10</v>
       </c>
       <c r="G90" s="0">
-        <v>1.88</v>
+        <v>12.01</v>
       </c>
       <c r="H90" s="0" t="s">
-        <v>268</v>
+        <v>265</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>25505</v>
+        <v>25634</v>
       </c>
       <c r="B91" s="0" t="s">
-        <v>270</v>
+        <v>266</v>
       </c>
       <c r="C91" s="0" t="s">
-        <v>271</v>
+        <v>267</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>255</v>
+        <v>228</v>
       </c>
       <c r="G91" s="0">
-        <v>3.55</v>
+        <v>1.76</v>
       </c>
       <c r="H91" s="0" t="s">
-        <v>272</v>
+        <v>268</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>25529</v>
+        <v>25718</v>
       </c>
       <c r="B92" s="0" t="s">
-        <v>273</v>
+        <v>269</v>
       </c>
       <c r="C92" s="0" t="s">
-        <v>274</v>
+        <v>270</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G92" s="0">
-        <v>6.19</v>
+        <v>1.54</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>275</v>
+        <v>271</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>25574</v>
+        <v>25719</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>276</v>
+        <v>272</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>277</v>
+        <v>273</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G93" s="0">
-        <v>3.11</v>
+        <v>1.48</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>278</v>
+        <v>274</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>25578</v>
+        <v>25733</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>279</v>
+        <v>275</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>280</v>
+        <v>276</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G94" s="0">
-        <v>4.9</v>
+        <v>9.93</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>25578</v>
+        <v>25776</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="G95" s="0">
-        <v>4.9</v>
+        <v>3.15</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>25579</v>
+        <v>25779</v>
       </c>
       <c r="B96" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="C96" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="D96" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E96" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="G96" s="0">
+        <v>2.55</v>
+      </c>
+      <c r="H96" s="0" t="s">
         <v>283</v>
-      </c>
-[...13 lines deleted...]
-        <v>285</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>25579</v>
+        <v>25779</v>
       </c>
       <c r="B97" s="0" t="s">
-        <v>286</v>
+        <v>284</v>
       </c>
       <c r="C97" s="0" t="s">
-        <v>284</v>
+        <v>282</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="G97" s="0">
-        <v>4.01</v>
+        <v>2.55</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>285</v>
+        <v>283</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>25596</v>
+        <v>25784</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>288</v>
+        <v>286</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>102</v>
+        <v>228</v>
       </c>
       <c r="G98" s="0">
-        <v>5.87</v>
+        <v>6.91</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>25603</v>
+        <v>25763</v>
       </c>
       <c r="B99" s="0" t="s">
+        <v>288</v>
+      </c>
+      <c r="C99" s="0" t="s">
+        <v>289</v>
+      </c>
+      <c r="D99" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E99" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G99" s="0">
+        <v>1.63</v>
+      </c>
+      <c r="H99" s="0" t="s">
         <v>290</v>
-      </c>
-[...13 lines deleted...]
-        <v>292</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>25629</v>
+        <v>25798</v>
       </c>
       <c r="B100" s="0" t="s">
+        <v>291</v>
+      </c>
+      <c r="C100" s="0" t="s">
+        <v>292</v>
+      </c>
+      <c r="D100" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E100" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G100" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="H100" s="0" t="s">
         <v>293</v>
-      </c>
-[...13 lines deleted...]
-        <v>295</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>25634</v>
+        <v>25798</v>
       </c>
       <c r="B101" s="0" t="s">
-        <v>296</v>
+        <v>294</v>
       </c>
       <c r="C101" s="0" t="s">
-        <v>297</v>
+        <v>292</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="G101" s="0">
-        <v>1.76</v>
+        <v>6.25</v>
       </c>
       <c r="H101" s="0" t="s">
-        <v>298</v>
+        <v>293</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>25718</v>
+        <v>25815</v>
       </c>
       <c r="B102" s="0" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="C102" s="0" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G102" s="0">
-        <v>1.54</v>
+        <v>2.05</v>
       </c>
       <c r="H102" s="0" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>25719</v>
+        <v>25815</v>
       </c>
       <c r="B103" s="0" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="C103" s="0" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="0">
-        <v>1.48</v>
+        <v>2.05</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>304</v>
+        <v>297</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>25733</v>
+        <v>25816</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>305</v>
+        <v>299</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>306</v>
+        <v>300</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G104" s="0">
-        <v>9.93</v>
+        <v>4.4</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>25735</v>
+        <v>25816</v>
       </c>
       <c r="B105" s="0" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="C105" s="0" t="s">
-        <v>309</v>
+        <v>300</v>
       </c>
       <c r="D105" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G105" s="0">
-        <v>52.21</v>
+        <v>4.4</v>
       </c>
       <c r="H105" s="0" t="s">
-        <v>310</v>
+        <v>301</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>25776</v>
+        <v>25825</v>
       </c>
       <c r="B106" s="0" t="s">
-        <v>311</v>
+        <v>303</v>
       </c>
       <c r="C106" s="0" t="s">
-        <v>312</v>
+        <v>304</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>255</v>
+        <v>305</v>
       </c>
       <c r="G106" s="0">
-        <v>3.15</v>
+        <v>13.3</v>
       </c>
       <c r="H106" s="0" t="s">
-        <v>313</v>
+        <v>306</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>25779</v>
+        <v>25825</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>314</v>
+        <v>307</v>
       </c>
       <c r="C107" s="0" t="s">
-        <v>315</v>
+        <v>304</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>255</v>
+        <v>305</v>
       </c>
       <c r="G107" s="0">
-        <v>2.55</v>
+        <v>13.3</v>
       </c>
       <c r="H107" s="0" t="s">
-        <v>316</v>
+        <v>306</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>25779</v>
+        <v>25826</v>
       </c>
       <c r="B108" s="0" t="s">
-        <v>317</v>
+        <v>308</v>
       </c>
       <c r="C108" s="0" t="s">
-        <v>315</v>
+        <v>309</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>255</v>
+        <v>305</v>
       </c>
       <c r="G108" s="0">
-        <v>2.55</v>
+        <v>8.49</v>
       </c>
       <c r="H108" s="0" t="s">
-        <v>316</v>
+        <v>310</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>25784</v>
+        <v>25826</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>318</v>
+        <v>311</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
       <c r="D109" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>255</v>
+        <v>305</v>
       </c>
       <c r="G109" s="0">
-        <v>6.91</v>
+        <v>8.49</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>25763</v>
+        <v>25827</v>
       </c>
       <c r="B110" s="0" t="s">
-        <v>321</v>
+        <v>312</v>
       </c>
       <c r="C110" s="0" t="s">
-        <v>322</v>
+        <v>313</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>10</v>
+        <v>305</v>
       </c>
       <c r="G110" s="0">
-        <v>1.63</v>
+        <v>11.88</v>
       </c>
       <c r="H110" s="0" t="s">
-        <v>323</v>
+        <v>314</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>25798</v>
+        <v>25827</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>324</v>
+        <v>315</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>325</v>
+        <v>313</v>
       </c>
       <c r="D111" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E111" s="0" t="s">
-        <v>88</v>
+        <v>305</v>
       </c>
       <c r="G111" s="0">
-        <v>6.25</v>
+        <v>11.88</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>326</v>
+        <v>314</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>25798</v>
+        <v>25828</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>325</v>
+        <v>317</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>88</v>
+        <v>305</v>
       </c>
       <c r="G112" s="0">
-        <v>6.25</v>
+        <v>9.77</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>326</v>
+        <v>318</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>25815</v>
+        <v>25832</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>328</v>
+        <v>319</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>329</v>
+        <v>320</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E113" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G113" s="0">
-        <v>2.05</v>
+        <v>1.93</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>330</v>
+        <v>321</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>25815</v>
+        <v>25833</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>331</v>
+        <v>322</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>329</v>
+        <v>323</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G114" s="0">
-        <v>2.05</v>
+        <v>2.04</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>330</v>
+        <v>324</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>25816</v>
+        <v>25833</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>332</v>
+        <v>325</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>333</v>
+        <v>323</v>
       </c>
       <c r="D115" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E115" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G115" s="0">
-        <v>4.4</v>
+        <v>2.04</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>334</v>
+        <v>324</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>25816</v>
+        <v>25835</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>335</v>
+        <v>326</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>333</v>
+        <v>327</v>
       </c>
       <c r="D116" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E116" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G116" s="0">
         <v>4.4</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>334</v>
+        <v>328</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>25825</v>
+        <v>25835</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>336</v>
+        <v>329</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>337</v>
+        <v>327</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>338</v>
+        <v>10</v>
       </c>
       <c r="G117" s="0">
-        <v>13.3</v>
+        <v>4.4</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>339</v>
+        <v>328</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>25825</v>
+        <v>25876</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>340</v>
+        <v>330</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>337</v>
+        <v>331</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>338</v>
+        <v>183</v>
       </c>
       <c r="G118" s="0">
-        <v>13.3</v>
+        <v>7.77</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>339</v>
+        <v>332</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>25826</v>
+        <v>25877</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>341</v>
+        <v>333</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>342</v>
+        <v>334</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>338</v>
+        <v>183</v>
       </c>
       <c r="G119" s="0">
-        <v>8.49</v>
+        <v>10.69</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>343</v>
+        <v>335</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>25826</v>
+        <v>25883</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>344</v>
+        <v>336</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>342</v>
+        <v>337</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>17</v>
+        <v>338</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>338</v>
+        <v>10</v>
       </c>
       <c r="G120" s="0">
-        <v>8.49</v>
+        <v>3.96</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>343</v>
+        <v>339</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>25827</v>
+        <v>25926</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>345</v>
+        <v>340</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>346</v>
+        <v>341</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>9</v>
+        <v>342</v>
       </c>
       <c r="E121" s="0" t="s">
-        <v>338</v>
+        <v>10</v>
       </c>
       <c r="G121" s="0">
-        <v>11.88</v>
+        <v>5.12</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>347</v>
+        <v>343</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>25827</v>
+        <v>25976</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>348</v>
+        <v>344</v>
       </c>
       <c r="C122" s="0" t="s">
+        <v>345</v>
+      </c>
+      <c r="D122" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G122" s="0">
+        <v>10.35</v>
+      </c>
+      <c r="H122" s="0" t="s">
         <v>346</v>
-      </c>
-[...10 lines deleted...]
-        <v>347</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>25828</v>
+        <v>25979</v>
       </c>
       <c r="B123" s="0" t="s">
+        <v>347</v>
+      </c>
+      <c r="C123" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="D123" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G123" s="0">
+        <v>4.8</v>
+      </c>
+      <c r="H123" s="0" t="s">
         <v>349</v>
-      </c>
-[...13 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>25832</v>
+        <v>25980</v>
       </c>
       <c r="B124" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="C124" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="D124" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E124" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G124" s="0">
+        <v>4.51</v>
+      </c>
+      <c r="H124" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>25833</v>
+        <v>24020</v>
       </c>
       <c r="B125" s="0" t="s">
+        <v>353</v>
+      </c>
+      <c r="C125" s="0" t="s">
+        <v>354</v>
+      </c>
+      <c r="D125" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E125" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G125" s="0">
+        <v>9.01</v>
+      </c>
+      <c r="H125" s="0" t="s">
         <v>355</v>
-      </c>
-[...13 lines deleted...]
-        <v>357</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>25833</v>
+        <v>24020</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>358</v>
+        <v>356</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>356</v>
+        <v>354</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E126" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G126" s="0">
-        <v>2.04</v>
+        <v>9.01</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>357</v>
+        <v>355</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>25835</v>
+        <v>24030</v>
       </c>
       <c r="B127" s="0" t="s">
+        <v>357</v>
+      </c>
+      <c r="C127" s="0" t="s">
+        <v>358</v>
+      </c>
+      <c r="D127" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E127" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G127" s="0">
+        <v>29.53</v>
+      </c>
+      <c r="H127" s="0" t="s">
         <v>359</v>
-      </c>
-[...13 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>25835</v>
+        <v>24052</v>
       </c>
       <c r="B128" s="0" t="s">
+        <v>360</v>
+      </c>
+      <c r="C128" s="0" t="s">
+        <v>361</v>
+      </c>
+      <c r="D128" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E128" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G128" s="0">
+        <v>49.55</v>
+      </c>
+      <c r="H128" s="0" t="s">
         <v>362</v>
-      </c>
-[...13 lines deleted...]
-        <v>361</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>25836</v>
+        <v>24096</v>
       </c>
       <c r="B129" s="0" t="s">
         <v>363</v>
       </c>
       <c r="C129" s="0" t="s">
         <v>364</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="0">
-        <v>5.55</v>
+        <v>8</v>
       </c>
       <c r="H129" s="0" t="s">
         <v>365</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>25876</v>
+        <v>24183</v>
       </c>
       <c r="B130" s="0" t="s">
         <v>366</v>
       </c>
       <c r="C130" s="0" t="s">
         <v>367</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E130" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G130" s="0">
-        <v>7.77</v>
+        <v>9.33</v>
       </c>
       <c r="H130" s="0" t="s">
         <v>368</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>25877</v>
+        <v>24183</v>
       </c>
       <c r="B131" s="0" t="s">
         <v>369</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>370</v>
+        <v>367</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G131" s="0">
-        <v>10.69</v>
+        <v>9.33</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>371</v>
+        <v>368</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>25883</v>
+        <v>24185</v>
       </c>
       <c r="B132" s="0" t="s">
+        <v>370</v>
+      </c>
+      <c r="C132" s="0" t="s">
+        <v>371</v>
+      </c>
+      <c r="D132" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E132" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G132" s="0">
+        <v>3.31</v>
+      </c>
+      <c r="H132" s="0" t="s">
         <v>372</v>
-      </c>
-[...13 lines deleted...]
-        <v>375</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>25926</v>
+        <v>24185</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>377</v>
+        <v>371</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>378</v>
+        <v>17</v>
       </c>
       <c r="E133" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G133" s="0">
-        <v>5.12</v>
+        <v>3.31</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>379</v>
+        <v>372</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>25976</v>
+        <v>24217</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>380</v>
+        <v>374</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>381</v>
+        <v>375</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G134" s="0">
-        <v>10.35</v>
+        <v>7.77</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>382</v>
+        <v>376</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>25979</v>
+        <v>24219</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>383</v>
+        <v>377</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>384</v>
+        <v>378</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G135" s="0">
-        <v>4.8</v>
+        <v>8.85</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>385</v>
+        <v>379</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>25980</v>
+        <v>24220</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>386</v>
+        <v>380</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>387</v>
+        <v>381</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G136" s="0">
-        <v>4.51</v>
+        <v>11.18</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>388</v>
+        <v>382</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>24020</v>
+        <v>24225</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>389</v>
+        <v>383</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>390</v>
+        <v>384</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G137" s="0">
-        <v>9.01</v>
+        <v>5.13</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>391</v>
+        <v>385</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>24020</v>
+        <v>24226</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>392</v>
+        <v>386</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>390</v>
+        <v>387</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G138" s="0">
-        <v>9.01</v>
+        <v>6.73</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>391</v>
+        <v>388</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>24030</v>
+        <v>24228</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>393</v>
+        <v>389</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>394</v>
+        <v>390</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G139" s="0">
-        <v>29.53</v>
+        <v>9.17</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>395</v>
+        <v>391</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>24052</v>
+        <v>24233</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>396</v>
+        <v>392</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>397</v>
+        <v>393</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="G140" s="0">
-        <v>49.55</v>
+        <v>7.26</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>398</v>
+        <v>394</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>24096</v>
+        <v>24234</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>399</v>
+        <v>395</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>400</v>
+        <v>396</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G141" s="0">
-        <v>8</v>
+        <v>10.48</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>401</v>
+        <v>397</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>24183</v>
+        <v>14229</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>402</v>
+        <v>398</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>403</v>
+        <v>399</v>
       </c>
       <c r="D142" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G142" s="0">
-        <v>9.33</v>
+        <v>1.23</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>404</v>
+        <v>400</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>24183</v>
+        <v>14230</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>405</v>
+        <v>401</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>403</v>
+        <v>402</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G143" s="0">
-        <v>9.33</v>
+        <v>1.12</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>404</v>
+        <v>403</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>24185</v>
+        <v>14237</v>
       </c>
       <c r="B144" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="C144" s="0" t="s">
+        <v>405</v>
+      </c>
+      <c r="D144" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E144" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G144" s="0">
+        <v>1.53</v>
+      </c>
+      <c r="H144" s="0" t="s">
         <v>406</v>
-      </c>
-[...13 lines deleted...]
-        <v>408</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>24185</v>
+        <v>14401</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>409</v>
+        <v>407</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>10</v>
+        <v>83</v>
       </c>
       <c r="G145" s="0">
-        <v>3.31</v>
+        <v>2.6</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>24217</v>
+        <v>14454</v>
       </c>
       <c r="B146" s="0" t="s">
         <v>410</v>
       </c>
       <c r="C146" s="0" t="s">
         <v>411</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G146" s="0">
-        <v>7.77</v>
+        <v>2.3</v>
       </c>
       <c r="H146" s="0" t="s">
         <v>412</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>24219</v>
+        <v>14507</v>
       </c>
       <c r="B147" s="0" t="s">
         <v>413</v>
       </c>
       <c r="C147" s="0" t="s">
         <v>414</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G147" s="0">
-        <v>8.85</v>
+        <v>2.3</v>
       </c>
       <c r="H147" s="0" t="s">
         <v>415</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>24220</v>
+        <v>14531</v>
       </c>
       <c r="B148" s="0" t="s">
         <v>416</v>
       </c>
       <c r="C148" s="0" t="s">
         <v>417</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G148" s="0">
-        <v>11.18</v>
+        <v>5.23</v>
       </c>
       <c r="H148" s="0" t="s">
         <v>418</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>24224</v>
+        <v>14573</v>
       </c>
       <c r="B149" s="0" t="s">
         <v>419</v>
       </c>
       <c r="C149" s="0" t="s">
         <v>420</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G149" s="0">
-        <v>53.97</v>
+        <v>1.51</v>
       </c>
       <c r="H149" s="0" t="s">
         <v>421</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>24225</v>
+        <v>14574</v>
       </c>
       <c r="B150" s="0" t="s">
         <v>422</v>
       </c>
       <c r="C150" s="0" t="s">
         <v>423</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E150" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G150" s="0">
-        <v>5.13</v>
+        <v>1.51</v>
       </c>
       <c r="H150" s="0" t="s">
         <v>424</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>24226</v>
+        <v>14802</v>
       </c>
       <c r="B151" s="0" t="s">
         <v>425</v>
       </c>
       <c r="C151" s="0" t="s">
         <v>426</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="G151" s="0">
-        <v>6.73</v>
+        <v>2.63</v>
       </c>
       <c r="H151" s="0" t="s">
         <v>427</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>24228</v>
+        <v>14830</v>
       </c>
       <c r="B152" s="0" t="s">
         <v>428</v>
       </c>
       <c r="C152" s="0" t="s">
         <v>429</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E152" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G152" s="0">
-        <v>9.17</v>
+        <v>1.81</v>
       </c>
       <c r="H152" s="0" t="s">
         <v>430</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>24233</v>
+        <v>14831</v>
       </c>
       <c r="B153" s="0" t="s">
         <v>431</v>
       </c>
       <c r="C153" s="0" t="s">
         <v>432</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E153" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G153" s="0">
-        <v>7.26</v>
+        <v>1.71</v>
       </c>
       <c r="H153" s="0" t="s">
         <v>433</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>24234</v>
+        <v>14917</v>
       </c>
       <c r="B154" s="0" t="s">
         <v>434</v>
       </c>
       <c r="C154" s="0" t="s">
         <v>435</v>
       </c>
       <c r="D154" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E154" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G154" s="0">
-        <v>10.48</v>
+        <v>7.31</v>
       </c>
       <c r="H154" s="0" t="s">
         <v>436</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>14229</v>
+        <v>14917</v>
       </c>
       <c r="B155" s="0" t="s">
         <v>437</v>
       </c>
       <c r="C155" s="0" t="s">
+        <v>435</v>
+      </c>
+      <c r="D155" s="0" t="s">
         <v>438</v>
       </c>
-      <c r="D155" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E155" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G155" s="0">
-        <v>1.23</v>
+        <v>7.31</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>439</v>
+        <v>436</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>14230</v>
+        <v>25060</v>
       </c>
       <c r="B156" s="0" t="s">
+        <v>439</v>
+      </c>
+      <c r="C156" s="0" t="s">
         <v>440</v>
       </c>
-      <c r="C156" s="0" t="s">
+      <c r="D156" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E156" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="G156" s="0">
+        <v>6.88</v>
+      </c>
+      <c r="H156" s="0" t="s">
         <v>441</v>
-      </c>
-[...10 lines deleted...]
-        <v>442</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>14237</v>
+        <v>25088</v>
       </c>
       <c r="B157" s="0" t="s">
+        <v>442</v>
+      </c>
+      <c r="C157" s="0" t="s">
         <v>443</v>
       </c>
-      <c r="C157" s="0" t="s">
+      <c r="D157" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E157" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="G157" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="H157" s="0" t="s">
         <v>444</v>
-      </c>
-[...10 lines deleted...]
-        <v>445</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>14401</v>
+        <v>25100</v>
       </c>
       <c r="B158" s="0" t="s">
+        <v>445</v>
+      </c>
+      <c r="C158" s="0" t="s">
         <v>446</v>
       </c>
-      <c r="C158" s="0" t="s">
+      <c r="D158" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E158" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G158" s="0">
+        <v>4.75</v>
+      </c>
+      <c r="H158" s="0" t="s">
         <v>447</v>
-      </c>
-[...10 lines deleted...]
-        <v>448</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>14454</v>
+        <v>25130</v>
       </c>
       <c r="B159" s="0" t="s">
+        <v>448</v>
+      </c>
+      <c r="C159" s="0" t="s">
         <v>449</v>
-      </c>
-[...1 lines deleted...]
-        <v>450</v>
       </c>
       <c r="D159" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E159" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G159" s="0">
-        <v>2.3</v>
+        <v>1.95</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>451</v>
+        <v>450</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>14507</v>
+        <v>25131</v>
       </c>
       <c r="B160" s="0" t="s">
+        <v>451</v>
+      </c>
+      <c r="C160" s="0" t="s">
         <v>452</v>
       </c>
-      <c r="C160" s="0" t="s">
+      <c r="D160" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E160" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G160" s="0">
+        <v>1.29</v>
+      </c>
+      <c r="H160" s="0" t="s">
         <v>453</v>
-      </c>
-[...10 lines deleted...]
-        <v>454</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>14531</v>
+        <v>25131</v>
       </c>
       <c r="B161" s="0" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="C161" s="0" t="s">
-        <v>456</v>
+        <v>452</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G161" s="0">
-        <v>5.23</v>
+        <v>1.29</v>
       </c>
       <c r="H161" s="0" t="s">
-        <v>457</v>
+        <v>453</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>14573</v>
+        <v>25236</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>458</v>
+        <v>455</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E162" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G162" s="0">
-        <v>1.51</v>
+        <v>2.25</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>460</v>
+        <v>457</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>14574</v>
+        <v>25236</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>461</v>
+        <v>458</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>462</v>
+        <v>456</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E163" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G163" s="0">
-        <v>1.51</v>
+        <v>2.25</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>463</v>
+        <v>457</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>14802</v>
+        <v>25272</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>464</v>
+        <v>459</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>465</v>
+        <v>460</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G164" s="0">
-        <v>2.63</v>
+        <v>2.31</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>466</v>
+        <v>461</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
-        <v>14830</v>
+        <v>25272</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>467</v>
+        <v>462</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>468</v>
+        <v>460</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G165" s="0">
-        <v>1.81</v>
+        <v>2.31</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>469</v>
+        <v>461</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
-        <v>14831</v>
+        <v>25430</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>470</v>
+        <v>463</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>471</v>
+        <v>464</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G166" s="0">
-        <v>1.71</v>
+        <v>14.68</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>472</v>
+        <v>465</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>25060</v>
+        <v>25499</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>473</v>
+        <v>466</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>474</v>
+        <v>467</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>223</v>
+        <v>10</v>
       </c>
       <c r="G167" s="0">
-        <v>6.88</v>
+        <v>3.38</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>475</v>
+        <v>468</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
-        <v>25088</v>
+        <v>25501</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>476</v>
+        <v>469</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>477</v>
+        <v>470</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="G168" s="0">
-        <v>2.25</v>
+        <v>2.82</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>478</v>
+        <v>471</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>25100</v>
+        <v>25502</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>479</v>
+        <v>472</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>480</v>
+        <v>473</v>
       </c>
       <c r="D169" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E169" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G169" s="0">
-        <v>4.75</v>
+        <v>1.31</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>481</v>
+        <v>474</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
-        <v>25101</v>
+        <v>25504</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>482</v>
+        <v>475</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>483</v>
+        <v>476</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E170" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G170" s="0">
-        <v>3.1</v>
+        <v>4.45</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>484</v>
+        <v>477</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>25130</v>
+        <v>25521</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>485</v>
+        <v>478</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>486</v>
+        <v>479</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E171" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G171" s="0">
-        <v>1.95</v>
+        <v>2.63</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>487</v>
+        <v>480</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
-        <v>25131</v>
+        <v>25523</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>488</v>
+        <v>481</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>489</v>
+        <v>482</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E172" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G172" s="0">
-        <v>1.29</v>
+        <v>6.19</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>490</v>
+        <v>483</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
-        <v>25131</v>
+        <v>25525</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>491</v>
+        <v>484</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>489</v>
+        <v>485</v>
       </c>
       <c r="D173" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G173" s="0">
-        <v>1.29</v>
+        <v>2.82</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>490</v>
+        <v>486</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
-        <v>25236</v>
+        <v>25551</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>492</v>
+        <v>487</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G174" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
-        <v>25236</v>
+        <v>25551</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>493</v>
+        <v>488</v>
       </c>
       <c r="D175" s="0" t="s">
-        <v>25</v>
+        <v>53</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G175" s="0">
-        <v>2.25</v>
+        <v>1.88</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>25272</v>
+        <v>25568</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G176" s="0">
-        <v>2.31</v>
+        <v>4.88</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
-        <v>25272</v>
+        <v>25569</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="D177" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G177" s="0">
-        <v>2.31</v>
+        <v>4.88</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
-        <v>25301</v>
+        <v>25704</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>500</v>
+        <v>497</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>501</v>
+        <v>498</v>
       </c>
       <c r="D178" s="0" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G178" s="0">
-        <v>3.85</v>
+        <v>4.55</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>502</v>
+        <v>499</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
-        <v>25426</v>
+        <v>25704</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>504</v>
+        <v>498</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>53</v>
+        <v>501</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G179" s="0">
-        <v>5.59</v>
+        <v>4.55</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>505</v>
+        <v>499</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
-        <v>25429</v>
+        <v>25721</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>506</v>
+        <v>502</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>507</v>
+        <v>503</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G180" s="0">
-        <v>14.68</v>
+        <v>2.49</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>508</v>
+        <v>504</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>25430</v>
+        <v>25818</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>509</v>
+        <v>505</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>510</v>
+        <v>506</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G181" s="0">
-        <v>14.68</v>
+        <v>4.59</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>511</v>
+        <v>507</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
-        <v>25499</v>
+        <v>25819</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>512</v>
+        <v>508</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>513</v>
+        <v>509</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G182" s="0">
-        <v>3.38</v>
+        <v>4.6</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>514</v>
+        <v>510</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>25501</v>
+        <v>25829</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>515</v>
+        <v>511</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>516</v>
+        <v>512</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>10</v>
+        <v>305</v>
       </c>
       <c r="G183" s="0">
-        <v>2.82</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>517</v>
+        <v>513</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>25502</v>
+        <v>25837</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>518</v>
+        <v>514</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>519</v>
+        <v>515</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>17</v>
+        <v>501</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G184" s="0">
-        <v>1.31</v>
+        <v>4.54</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>520</v>
+        <v>516</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>25504</v>
+        <v>25837</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>521</v>
+        <v>517</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>522</v>
+        <v>515</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G185" s="0">
-        <v>4.45</v>
+        <v>4.54</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>523</v>
+        <v>516</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
-        <v>25521</v>
+        <v>25845</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>524</v>
+        <v>518</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>525</v>
+        <v>519</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>9</v>
+        <v>520</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G186" s="0">
-        <v>2.63</v>
+        <v>4.45</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>25523</v>
+        <v>25847</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E187" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G187" s="0">
-        <v>6.19</v>
+        <v>5.09</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>25525</v>
+        <v>25847</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>531</v>
+        <v>523</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>9</v>
+        <v>520</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G188" s="0">
-        <v>2.82</v>
+        <v>5.09</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>532</v>
+        <v>524</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>25551</v>
+        <v>25846</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>533</v>
+        <v>526</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G189" s="0">
-        <v>1.88</v>
+        <v>5.45</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>25551</v>
+        <v>25846</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>536</v>
+        <v>529</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>534</v>
+        <v>527</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>53</v>
+        <v>520</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G190" s="0">
-        <v>1.88</v>
+        <v>5.45</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>535</v>
+        <v>528</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
-        <v>25568</v>
+        <v>25844</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>537</v>
+        <v>530</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>538</v>
+        <v>531</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>9</v>
+        <v>342</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G191" s="0">
-        <v>4.88</v>
+        <v>4.05</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>539</v>
+        <v>532</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
-        <v>25569</v>
+        <v>18189</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>540</v>
+        <v>533</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>541</v>
+        <v>534</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G192" s="0">
-        <v>4.88</v>
+        <v>40.52</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>542</v>
+        <v>535</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
-        <v>25704</v>
+        <v>25992</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>543</v>
+        <v>536</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>544</v>
+        <v>537</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>25</v>
+        <v>342</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G193" s="0">
-        <v>4.55</v>
+        <v>3.74</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>545</v>
+        <v>538</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>25704</v>
+        <v>24054</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>546</v>
+        <v>539</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>544</v>
+        <v>540</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>547</v>
+        <v>9</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G194" s="0">
-        <v>4.55</v>
+        <v>9.24</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>545</v>
+        <v>541</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>25721</v>
+        <v>24181</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>548</v>
+        <v>542</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>549</v>
+        <v>543</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G195" s="0">
-        <v>2.49</v>
+        <v>6.77</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>550</v>
+        <v>544</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>25818</v>
+        <v>13262</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>551</v>
+        <v>545</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>552</v>
+        <v>546</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G196" s="0">
-        <v>4.59</v>
+        <v>2.4</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>25819</v>
+        <v>13264</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>53</v>
+        <v>69</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G197" s="0">
-        <v>4.6</v>
+        <v>3.33</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>25837</v>
+        <v>13264</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>547</v>
+        <v>438</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G198" s="0">
-        <v>4.54</v>
+        <v>3.33</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>25837</v>
+        <v>13319</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>558</v>
+        <v>553</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E199" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G199" s="0">
-        <v>4.54</v>
+        <v>2.96</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>559</v>
+        <v>554</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>25845</v>
+        <v>13319</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>561</v>
+        <v>555</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>562</v>
+        <v>553</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>563</v>
+        <v>438</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G200" s="0">
-        <v>4.45</v>
+        <v>2.96</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>564</v>
+        <v>554</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>25847</v>
+        <v>13319</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>565</v>
+        <v>556</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>566</v>
+        <v>553</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E201" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G201" s="0">
-        <v>5.09</v>
+        <v>2.96</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>567</v>
+        <v>554</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>25847</v>
+        <v>13338</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>568</v>
+        <v>557</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>563</v>
+        <v>9</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G202" s="0">
-        <v>5.09</v>
+        <v>1.86</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>567</v>
+        <v>559</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>25846</v>
+        <v>13338</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>569</v>
+        <v>560</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>570</v>
+        <v>558</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G203" s="0">
-        <v>5.45</v>
+        <v>1.86</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>571</v>
+        <v>559</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>25846</v>
+        <v>12626</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>572</v>
+        <v>561</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>570</v>
+        <v>562</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="G204" s="0">
+        <v>18.51</v>
+      </c>
+      <c r="H204" s="0" t="s">
         <v>563</v>
-      </c>
-[...7 lines deleted...]
-        <v>571</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>25844</v>
+        <v>13666</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>573</v>
+        <v>564</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>574</v>
+        <v>565</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>378</v>
+        <v>9</v>
       </c>
       <c r="E205" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G205" s="0">
-        <v>4.05</v>
+        <v>11.12</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>575</v>
+        <v>566</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>18189</v>
+        <v>12744</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>576</v>
+        <v>567</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>577</v>
+        <v>568</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G206" s="0">
-        <v>40.52</v>
+        <v>18.99</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>578</v>
+        <v>569</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
-        <v>25992</v>
+        <v>13695</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>579</v>
+        <v>570</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>580</v>
+        <v>571</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>378</v>
+        <v>17</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G207" s="0">
-        <v>3.74</v>
+        <v>8.08</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>581</v>
+        <v>572</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>24054</v>
+        <v>13703</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>582</v>
+        <v>573</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>583</v>
+        <v>574</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>92</v>
+        <v>199</v>
       </c>
       <c r="G208" s="0">
-        <v>9.24</v>
+        <v>12.46</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>584</v>
+        <v>575</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
-        <v>24181</v>
+        <v>13944</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>585</v>
+        <v>576</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>586</v>
+        <v>577</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G209" s="0">
-        <v>6.77</v>
+        <v>7.71</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>587</v>
+        <v>578</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>24216</v>
+        <v>13961</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>588</v>
+        <v>579</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G210" s="0">
-        <v>10.74</v>
+        <v>10.61</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>13262</v>
+        <v>13246</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>591</v>
+        <v>582</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>592</v>
+        <v>583</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>125</v>
+        <v>183</v>
       </c>
       <c r="G211" s="0">
-        <v>2.4</v>
+        <v>3.47</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>593</v>
+        <v>584</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>13264</v>
+        <v>13258</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>594</v>
+        <v>585</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>595</v>
+        <v>586</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>81</v>
+        <v>587</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="G212" s="0">
-        <v>3.33</v>
+        <v>2.7</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>13264</v>
+        <v>13297</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>595</v>
+        <v>590</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>598</v>
+        <v>9</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>125</v>
+        <v>183</v>
       </c>
       <c r="G213" s="0">
-        <v>3.33</v>
+        <v>19.74</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>596</v>
+        <v>591</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>13319</v>
+        <v>13325</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>599</v>
+        <v>592</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>600</v>
+        <v>593</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G214" s="0">
-        <v>2.96</v>
+        <v>3.66</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>601</v>
+        <v>594</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>13319</v>
+        <v>13571</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>602</v>
+        <v>595</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>598</v>
+        <v>9</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G215" s="0">
-        <v>2.96</v>
+        <v>1.51</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>13319</v>
+        <v>13598</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>603</v>
+        <v>598</v>
       </c>
       <c r="C216" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="D216" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E216" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G216" s="0">
+        <v>2.41</v>
+      </c>
+      <c r="H216" s="0" t="s">
         <v>600</v>
-      </c>
-[...10 lines deleted...]
-        <v>601</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
-        <v>13594</v>
+        <v>13602</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>604</v>
+        <v>601</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>223</v>
+        <v>183</v>
       </c>
       <c r="G217" s="0">
-        <v>7.1</v>
+        <v>18.77</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>12626</v>
+        <v>13622</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>607</v>
+        <v>604</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>608</v>
+        <v>605</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>223</v>
+        <v>183</v>
       </c>
       <c r="G218" s="0">
-        <v>18.51</v>
+        <v>4.33</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>609</v>
+        <v>606</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>13666</v>
+        <v>13643</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>611</v>
+        <v>608</v>
       </c>
       <c r="D219" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G219" s="0">
-        <v>11.12</v>
+        <v>2.25</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>612</v>
+        <v>609</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>12744</v>
+        <v>13644</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>613</v>
+        <v>610</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>614</v>
+        <v>611</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="G220" s="0">
-        <v>18.99</v>
+        <v>2.25</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>615</v>
+        <v>612</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>13695</v>
+        <v>13682</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G221" s="0">
-        <v>8.08</v>
+        <v>3.86</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>13703</v>
+        <v>13689</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>223</v>
+        <v>183</v>
       </c>
       <c r="G222" s="0">
-        <v>12.46</v>
+        <v>3.61</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>13944</v>
+        <v>13708</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>10</v>
+        <v>199</v>
       </c>
       <c r="G223" s="0">
-        <v>7.71</v>
+        <v>3.75</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
-        <v>13246</v>
+        <v>13721</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G224" s="0">
-        <v>3.47</v>
+        <v>11.42</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>13248</v>
+        <v>13739</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>88</v>
+        <v>199</v>
       </c>
       <c r="G225" s="0">
-        <v>9.050000000000001</v>
+        <v>11.26</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
-        <v>13258</v>
+        <v>13740</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>633</v>
+        <v>9</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>125</v>
+        <v>199</v>
       </c>
       <c r="G226" s="0">
-        <v>2.7</v>
+        <v>17.83</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>634</v>
+        <v>630</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>13297</v>
+        <v>13767</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>635</v>
+        <v>631</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>636</v>
+        <v>632</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>88</v>
+        <v>228</v>
       </c>
       <c r="G227" s="0">
-        <v>19.74</v>
+        <v>3.14</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>637</v>
+        <v>633</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
-        <v>13325</v>
+        <v>13768</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>638</v>
+        <v>634</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>639</v>
+        <v>635</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>88</v>
+        <v>228</v>
       </c>
       <c r="G228" s="0">
-        <v>3.66</v>
+        <v>2.94</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>640</v>
+        <v>636</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
-        <v>13571</v>
+        <v>13796</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>641</v>
+        <v>637</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>642</v>
+        <v>638</v>
       </c>
       <c r="D229" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G229" s="0">
-        <v>1.51</v>
+        <v>10.33</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>643</v>
+        <v>639</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>13598</v>
+        <v>13818</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>644</v>
+        <v>640</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>645</v>
+        <v>641</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G230" s="0">
-        <v>2.41</v>
+        <v>2.07</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>646</v>
+        <v>642</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>13602</v>
+        <v>13827</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>647</v>
+        <v>643</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>648</v>
+        <v>644</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G231" s="0">
-        <v>18.77</v>
+        <v>8.390000000000001</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>649</v>
+        <v>645</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>13622</v>
+        <v>13838</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>650</v>
+        <v>646</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>651</v>
+        <v>647</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G232" s="0">
-        <v>4.33</v>
+        <v>17.24</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>652</v>
+        <v>648</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>13643</v>
+        <v>13910</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>653</v>
+        <v>649</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="G233" s="0">
-        <v>2.25</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>13644</v>
+        <v>13923</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G234" s="0">
-        <v>2.25</v>
+        <v>2.99</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>13672</v>
+        <v>13927</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>9</v>
+        <v>342</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>88</v>
+        <v>31</v>
       </c>
       <c r="G235" s="0">
-        <v>10.22</v>
+        <v>11.12</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>13682</v>
+        <v>13934</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>662</v>
+        <v>658</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>663</v>
+        <v>659</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>9</v>
+        <v>342</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G236" s="0">
-        <v>3.86</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>664</v>
+        <v>660</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>13689</v>
+        <v>13989</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>665</v>
+        <v>661</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>666</v>
+        <v>662</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G237" s="0">
-        <v>3.61</v>
+        <v>4.47</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>667</v>
+        <v>663</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
-        <v>13708</v>
+        <v>13992</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>668</v>
+        <v>664</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>669</v>
+        <v>665</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>223</v>
+        <v>10</v>
       </c>
       <c r="G238" s="0">
-        <v>3.75</v>
+        <v>7.17</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>670</v>
+        <v>666</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>13721</v>
+        <v>22012</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>671</v>
+        <v>667</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>672</v>
+        <v>668</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G239" s="0">
-        <v>11.42</v>
+        <v>10.4</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>673</v>
+        <v>669</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>13739</v>
+        <v>22020</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>674</v>
+        <v>670</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>675</v>
+        <v>671</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>223</v>
+        <v>183</v>
       </c>
       <c r="G240" s="0">
-        <v>11.26</v>
+        <v>8.32</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>676</v>
+        <v>672</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>13740</v>
+        <v>22021</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>677</v>
+        <v>673</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>678</v>
+        <v>674</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>223</v>
+        <v>183</v>
       </c>
       <c r="G241" s="0">
-        <v>17.83</v>
+        <v>29.61</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>679</v>
+        <v>675</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>13767</v>
+        <v>22041</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>680</v>
+        <v>676</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>681</v>
+        <v>677</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>9</v>
+        <v>678</v>
       </c>
       <c r="E242" s="0" t="s">
-        <v>255</v>
+        <v>10</v>
       </c>
       <c r="G242" s="0">
-        <v>3.14</v>
+        <v>13.17</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>13768</v>
+        <v>22073</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>683</v>
+        <v>680</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="G243" s="0">
-        <v>2.94</v>
+        <v>13.12</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>13796</v>
+        <v>18004</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>686</v>
+        <v>683</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G244" s="0">
-        <v>10.33</v>
+        <v>3.14</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>13818</v>
+        <v>18020</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>689</v>
+        <v>686</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>690</v>
+        <v>687</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E245" s="0"/>
       <c r="G245" s="0">
-        <v>2.07</v>
+        <v>29.3</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>13827</v>
+        <v>17286</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>693</v>
+        <v>690</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E246" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G246" s="0">
-        <v>8.390000000000001</v>
+        <v>135.18</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>694</v>
+        <v>691</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>13838</v>
+        <v>17450</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G247" s="0">
-        <v>17.24</v>
+        <v>181.32</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>13909</v>
+        <v>17451</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>698</v>
+        <v>695</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G248" s="0">
-        <v>4.02</v>
+        <v>316.25</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>13910</v>
+        <v>17453</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>701</v>
+        <v>698</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G249" s="0">
-        <v>9.050000000000001</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>13923</v>
+        <v>17454</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>704</v>
+        <v>701</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>705</v>
+        <v>702</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G250" s="0">
-        <v>2.99</v>
+        <v>36.72</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>706</v>
+        <v>703</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>13927</v>
+        <v>17455</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>707</v>
+        <v>704</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>708</v>
+        <v>705</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>378</v>
+        <v>17</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="G251" s="0">
-        <v>11.12</v>
+        <v>31.15</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>709</v>
+        <v>706</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>13934</v>
+        <v>17456</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>710</v>
+        <v>707</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>711</v>
+        <v>708</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>378</v>
+        <v>17</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>31</v>
+        <v>183</v>
       </c>
       <c r="G252" s="0">
-        <v>9.789999999999999</v>
+        <v>40.99</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>712</v>
+        <v>709</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>13962</v>
+        <v>17457</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>714</v>
+        <v>711</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G253" s="0">
-        <v>17.44</v>
+        <v>42.62</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>715</v>
+        <v>712</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>13989</v>
+        <v>11229</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>717</v>
+        <v>714</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G254" s="0">
-        <v>4.47</v>
+        <v>1.48</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>718</v>
+        <v>715</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
-        <v>13992</v>
+        <v>11231</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>720</v>
+        <v>717</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G255" s="0">
-        <v>7.17</v>
+        <v>5.34</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>721</v>
+        <v>718</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>22012</v>
+        <v>11240</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>722</v>
+        <v>719</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>723</v>
+        <v>720</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>9</v>
+        <v>438</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="G256" s="0">
-        <v>10.4</v>
+        <v>1.95</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>724</v>
+        <v>721</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>22021</v>
+        <v>11346</v>
       </c>
       <c r="B257" s="0" t="s">
+        <v>722</v>
+      </c>
+      <c r="C257" s="0" t="s">
+        <v>723</v>
+      </c>
+      <c r="D257" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E257" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="G257" s="0">
+        <v>1.99</v>
+      </c>
+      <c r="H257" s="0" t="s">
         <v>725</v>
-      </c>
-[...13 lines deleted...]
-        <v>727</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>22041</v>
+        <v>11346</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
       <c r="C258" s="0" t="s">
-        <v>729</v>
+        <v>723</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>730</v>
+        <v>25</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>10</v>
+        <v>724</v>
       </c>
       <c r="G258" s="0">
-        <v>13.17</v>
+        <v>1.99</v>
       </c>
       <c r="H258" s="0" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>22073</v>
+        <v>11346</v>
       </c>
       <c r="B259" s="0" t="s">
-        <v>732</v>
+        <v>727</v>
       </c>
       <c r="C259" s="0" t="s">
-        <v>733</v>
+        <v>723</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>9</v>
+        <v>728</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>88</v>
+        <v>724</v>
       </c>
       <c r="G259" s="0">
-        <v>13.12</v>
+        <v>1.99</v>
       </c>
       <c r="H259" s="0" t="s">
-        <v>734</v>
+        <v>725</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>18004</v>
+        <v>11484</v>
       </c>
       <c r="B260" s="0" t="s">
-        <v>735</v>
+        <v>729</v>
       </c>
       <c r="C260" s="0" t="s">
-        <v>736</v>
+        <v>730</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>10</v>
+        <v>731</v>
       </c>
       <c r="G260" s="0">
-        <v>3.14</v>
+        <v>1.02</v>
       </c>
       <c r="H260" s="0" t="s">
-        <v>737</v>
+        <v>732</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>18020</v>
+        <v>11490</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>738</v>
+        <v>733</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E261" s="0"/>
+        <v>69</v>
+      </c>
+      <c r="E261" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G261" s="0">
-        <v>29.3</v>
+        <v>1.54</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>17286</v>
+        <v>11606</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>741</v>
+        <v>736</v>
       </c>
       <c r="C262" s="0" t="s">
-        <v>742</v>
+        <v>737</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>17</v>
+        <v>438</v>
       </c>
       <c r="E262" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G262" s="0">
-        <v>135.18</v>
+        <v>0.9399999999999999</v>
       </c>
       <c r="H262" s="0" t="s">
-        <v>743</v>
+        <v>738</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>17450</v>
+        <v>11643</v>
       </c>
       <c r="B263" s="0" t="s">
-        <v>744</v>
+        <v>739</v>
       </c>
       <c r="C263" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="D263" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="G263" s="0">
-        <v>181.32</v>
+        <v>1.37</v>
       </c>
       <c r="H263" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>17451</v>
+        <v>11742</v>
       </c>
       <c r="B264" s="0" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
       <c r="C264" s="0" t="s">
-        <v>748</v>
+        <v>743</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="G264" s="0">
-        <v>316.25</v>
+        <v>2.46</v>
       </c>
       <c r="H264" s="0" t="s">
-        <v>749</v>
+        <v>744</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>17453</v>
+        <v>11743</v>
       </c>
       <c r="B265" s="0" t="s">
-        <v>750</v>
+        <v>745</v>
       </c>
       <c r="C265" s="0" t="s">
-        <v>751</v>
+        <v>746</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="G265" s="0">
-        <v>83.45999999999999</v>
+        <v>1.6</v>
       </c>
       <c r="H265" s="0" t="s">
-        <v>752</v>
+        <v>747</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>17454</v>
+        <v>11743</v>
       </c>
       <c r="B266" s="0" t="s">
-        <v>753</v>
+        <v>748</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>754</v>
+        <v>746</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="G266" s="0">
-        <v>36.72</v>
+        <v>1.6</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>755</v>
+        <v>747</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>17455</v>
+        <v>11762</v>
       </c>
       <c r="B267" s="0" t="s">
-        <v>756</v>
+        <v>749</v>
       </c>
       <c r="C267" s="0" t="s">
-        <v>757</v>
+        <v>750</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G267" s="0">
-        <v>31.15</v>
+        <v>5.4</v>
       </c>
       <c r="H267" s="0" t="s">
-        <v>758</v>
+        <v>751</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
-        <v>17456</v>
+        <v>11762</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>759</v>
+        <v>752</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>760</v>
+        <v>750</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G268" s="0">
-        <v>40.99</v>
+        <v>5.4</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>761</v>
+        <v>751</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>17457</v>
+        <v>11857</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>762</v>
+        <v>753</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>763</v>
+        <v>754</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G269" s="0">
-        <v>42.62</v>
+        <v>1.14</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>764</v>
+        <v>755</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>11229</v>
+        <v>11857</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>765</v>
+        <v>756</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>766</v>
+        <v>754</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G270" s="0">
-        <v>1.48</v>
+        <v>1.14</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>767</v>
+        <v>755</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>11231</v>
+        <v>11914</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>768</v>
+        <v>757</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>769</v>
+        <v>758</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G271" s="0">
-        <v>5.34</v>
+        <v>0.88</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>770</v>
+        <v>759</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>11346</v>
+        <v>11957</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>771</v>
+        <v>760</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>772</v>
+        <v>761</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>773</v>
+        <v>103</v>
       </c>
       <c r="G272" s="0">
-        <v>1.99</v>
+        <v>1.35</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>774</v>
+        <v>762</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>11346</v>
+        <v>11957</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>775</v>
+        <v>763</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>772</v>
+        <v>761</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>773</v>
+        <v>103</v>
       </c>
       <c r="G273" s="0">
-        <v>1.99</v>
+        <v>1.35</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>774</v>
+        <v>762</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
-        <v>11346</v>
+        <v>26067</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>776</v>
+        <v>764</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>777</v>
+        <v>17</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>773</v>
+        <v>10</v>
       </c>
       <c r="G274" s="0">
-        <v>1.99</v>
+        <v>17.33</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>774</v>
+        <v>766</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
-        <v>11484</v>
+        <v>26217</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>778</v>
+        <v>767</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>779</v>
+        <v>768</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>780</v>
+        <v>103</v>
       </c>
       <c r="G275" s="0">
-        <v>1.02</v>
+        <v>5.07</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>781</v>
+        <v>769</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
-        <v>11490</v>
+        <v>26224</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>782</v>
+        <v>770</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>783</v>
+        <v>771</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>81</v>
+        <v>587</v>
       </c>
       <c r="E276" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G276" s="0">
-        <v>1.54</v>
+        <v>4.95</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>784</v>
+        <v>772</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
-        <v>11606</v>
+        <v>26259</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>785</v>
+        <v>773</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>786</v>
+        <v>774</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>598</v>
+        <v>9</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G277" s="0">
-        <v>0.9399999999999999</v>
+        <v>1.16</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>787</v>
+        <v>775</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>11643</v>
+        <v>26259</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>788</v>
+        <v>776</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>789</v>
+        <v>774</v>
       </c>
       <c r="D278" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G278" s="0">
-        <v>1.37</v>
+        <v>1.16</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>790</v>
+        <v>775</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>11742</v>
+        <v>26370</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>791</v>
+        <v>777</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>792</v>
+        <v>778</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>115</v>
+        <v>228</v>
       </c>
       <c r="G279" s="0">
-        <v>2.46</v>
+        <v>0.74</v>
       </c>
       <c r="H279" s="0" t="s">
-        <v>793</v>
+        <v>779</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>11743</v>
+        <v>26370</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>794</v>
+        <v>780</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>795</v>
+        <v>778</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>9</v>
+        <v>781</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>115</v>
+        <v>228</v>
       </c>
       <c r="G280" s="0">
-        <v>1.6</v>
+        <v>0.74</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>796</v>
+        <v>779</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>11743</v>
+        <v>26391</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>797</v>
+        <v>782</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>795</v>
+        <v>783</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G281" s="0">
-        <v>1.6</v>
+        <v>0.87</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>796</v>
+        <v>784</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>11762</v>
+        <v>26391</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>798</v>
+        <v>785</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>799</v>
+        <v>783</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G282" s="0">
-        <v>5.4</v>
+        <v>0.87</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>800</v>
+        <v>784</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>11762</v>
+        <v>26548</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>801</v>
+        <v>786</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>799</v>
+        <v>787</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G283" s="0">
-        <v>5.4</v>
+        <v>0.8</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>800</v>
+        <v>788</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>11857</v>
+        <v>26577</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>802</v>
+        <v>789</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>803</v>
+        <v>790</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G284" s="0">
-        <v>1.14</v>
+        <v>0.59</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>804</v>
+        <v>791</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>11857</v>
+        <v>26579</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>805</v>
+        <v>792</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>803</v>
+        <v>793</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G285" s="0">
-        <v>1.14</v>
+        <v>0.78</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>804</v>
+        <v>794</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>11914</v>
+        <v>26579</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>806</v>
+        <v>795</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>807</v>
+        <v>793</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>17</v>
+        <v>796</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G286" s="0">
-        <v>0.88</v>
+        <v>0.78</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>808</v>
+        <v>794</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>11957</v>
+        <v>26581</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>809</v>
+        <v>797</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>810</v>
+        <v>798</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G287" s="0">
-        <v>1.35</v>
+        <v>0.78</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>811</v>
+        <v>799</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>11957</v>
+        <v>26581</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>812</v>
+        <v>800</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>810</v>
+        <v>798</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G288" s="0">
-        <v>1.35</v>
+        <v>0.78</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>811</v>
+        <v>799</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>26067</v>
+        <v>26602</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>813</v>
+        <v>801</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>814</v>
+        <v>802</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G289" s="0">
-        <v>17.33</v>
+        <v>6.61</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>815</v>
+        <v>803</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>26217</v>
+        <v>26626</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>816</v>
+        <v>804</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>817</v>
+        <v>805</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="G290" s="0">
-        <v>5.07</v>
+        <v>1.47</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>818</v>
+        <v>806</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>26224</v>
+        <v>26626</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>819</v>
+        <v>807</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>820</v>
+        <v>805</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>633</v>
+        <v>17</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G291" s="0">
-        <v>4.95</v>
+        <v>1.47</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>821</v>
+        <v>806</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>26259</v>
+        <v>11951</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>822</v>
+        <v>808</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>823</v>
+        <v>809</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G292" s="0">
-        <v>1.16</v>
+        <v>12.39</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>824</v>
+        <v>810</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>26259</v>
+        <v>11955</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>825</v>
+        <v>811</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>823</v>
+        <v>812</v>
       </c>
       <c r="D293" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G293" s="0">
-        <v>1.16</v>
+        <v>10.8</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>824</v>
+        <v>813</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>26370</v>
+        <v>26074</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>826</v>
+        <v>814</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>827</v>
+        <v>815</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="G294" s="0">
-        <v>0.74</v>
+        <v>19.46</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>828</v>
+        <v>816</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>26370</v>
+        <v>26154</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>829</v>
+        <v>817</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>827</v>
+        <v>818</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>830</v>
+        <v>53</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="G295" s="0">
-        <v>0.74</v>
+        <v>53.13</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>828</v>
+        <v>819</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>26391</v>
+        <v>26154</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>831</v>
+        <v>820</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>832</v>
+        <v>818</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G296" s="0">
-        <v>0.87</v>
+        <v>53.13</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>833</v>
+        <v>819</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
-        <v>26391</v>
+        <v>26261</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>834</v>
+        <v>821</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>832</v>
+        <v>822</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G297" s="0">
-        <v>0.87</v>
+        <v>17.64</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>833</v>
+        <v>823</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>26548</v>
+        <v>26291</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>835</v>
+        <v>824</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>836</v>
+        <v>825</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G298" s="0">
-        <v>0.8</v>
+        <v>18.1</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>837</v>
+        <v>826</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>26577</v>
+        <v>26291</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>838</v>
+        <v>827</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>839</v>
+        <v>825</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>17</v>
+        <v>438</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G299" s="0">
-        <v>0.59</v>
+        <v>18.1</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>840</v>
+        <v>826</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>26579</v>
+        <v>26291</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>841</v>
+        <v>828</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>842</v>
+        <v>825</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G300" s="0">
-        <v>0.78</v>
+        <v>18.1</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>843</v>
+        <v>826</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>26579</v>
+        <v>26291</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>844</v>
+        <v>829</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>842</v>
+        <v>825</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>845</v>
+        <v>9</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G301" s="0">
-        <v>0.78</v>
+        <v>18.1</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>843</v>
+        <v>826</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>26581</v>
+        <v>26302</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>846</v>
+        <v>830</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>847</v>
+        <v>831</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G302" s="0">
-        <v>0.78</v>
+        <v>6.51</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>848</v>
+        <v>832</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>26581</v>
+        <v>26303</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>849</v>
+        <v>833</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>847</v>
+        <v>831</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>17</v>
+        <v>834</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G303" s="0">
-        <v>0.78</v>
+        <v>6.51</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>848</v>
+        <v>835</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>26602</v>
+        <v>26305</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>850</v>
+        <v>836</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>851</v>
+        <v>837</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>9</v>
+        <v>838</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>88</v>
+        <v>228</v>
       </c>
       <c r="G304" s="0">
-        <v>6.61</v>
+        <v>8.74</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>852</v>
+        <v>839</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>26626</v>
+        <v>26338</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>853</v>
+        <v>840</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>854</v>
+        <v>841</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>92</v>
+        <v>228</v>
       </c>
       <c r="G305" s="0">
-        <v>1.47</v>
+        <v>10.14</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>855</v>
+        <v>842</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>26626</v>
+        <v>26341</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>856</v>
+        <v>843</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>854</v>
+        <v>844</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="G306" s="0">
-        <v>1.47</v>
+        <v>7.51</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>855</v>
+        <v>845</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>11955</v>
+        <v>26341</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>857</v>
+        <v>846</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>858</v>
+        <v>844</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>17</v>
+        <v>438</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="G307" s="0">
-        <v>10.8</v>
+        <v>7.51</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>859</v>
+        <v>845</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>26074</v>
+        <v>26341</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>860</v>
+        <v>847</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>861</v>
+        <v>844</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G308" s="0">
-        <v>19.46</v>
+        <v>7.51</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>862</v>
+        <v>845</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>26154</v>
+        <v>26342</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>863</v>
+        <v>848</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>864</v>
+        <v>849</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E309" s="0" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G309" s="0">
-        <v>53.13</v>
+        <v>6.01</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>865</v>
+        <v>850</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>26154</v>
+        <v>26342</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>866</v>
+        <v>851</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>864</v>
+        <v>849</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G310" s="0">
-        <v>53.13</v>
+        <v>6.01</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>865</v>
+        <v>850</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>26261</v>
+        <v>26342</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>867</v>
+        <v>852</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>868</v>
+        <v>849</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G311" s="0">
-        <v>17.64</v>
+        <v>6.01</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>869</v>
+        <v>850</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>26261</v>
+        <v>26342</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>870</v>
+        <v>853</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>868</v>
+        <v>849</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>9</v>
+        <v>438</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G312" s="0">
-        <v>17.64</v>
+        <v>6.01</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>869</v>
+        <v>850</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>26291</v>
+        <v>26340</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>871</v>
+        <v>854</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>872</v>
+        <v>855</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G313" s="0">
-        <v>18.1</v>
+        <v>6.57</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>873</v>
+        <v>856</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>26291</v>
+        <v>26349</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>874</v>
+        <v>857</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>872</v>
+        <v>858</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>598</v>
+        <v>9</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G314" s="0">
-        <v>18.1</v>
+        <v>52.29</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>873</v>
+        <v>859</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>26291</v>
+        <v>26350</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>875</v>
+        <v>860</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>872</v>
+        <v>861</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G315" s="0">
-        <v>18.1</v>
+        <v>25.67</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>873</v>
+        <v>862</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>26291</v>
+        <v>26351</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>876</v>
+        <v>863</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G316" s="0">
-        <v>18.1</v>
+        <v>32.07</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>26302</v>
+        <v>26472</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>877</v>
+        <v>866</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>878</v>
+        <v>867</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0">
-        <v>6.51</v>
+        <v>7.56</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>879</v>
+        <v>868</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>26303</v>
+        <v>26472</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>880</v>
+        <v>869</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>878</v>
+        <v>867</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>881</v>
+        <v>17</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="G318" s="0">
-        <v>6.51</v>
+        <v>7.56</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>882</v>
+        <v>868</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>26305</v>
+        <v>26492</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>883</v>
+        <v>870</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>884</v>
+        <v>871</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>885</v>
+        <v>9</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="G319" s="0">
-        <v>8.74</v>
+        <v>21.72</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>886</v>
+        <v>872</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>26338</v>
+        <v>26493</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>887</v>
+        <v>873</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>888</v>
+        <v>874</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="G320" s="0">
-        <v>10.14</v>
+        <v>32.01</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>889</v>
+        <v>875</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>26341</v>
+        <v>26504</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>890</v>
+        <v>876</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>891</v>
+        <v>877</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G321" s="0">
-        <v>7.51</v>
+        <v>7.85</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>892</v>
+        <v>878</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>26341</v>
+        <v>26511</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>893</v>
+        <v>879</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>891</v>
+        <v>880</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>598</v>
+        <v>781</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G322" s="0">
-        <v>7.51</v>
+        <v>15.69</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>892</v>
+        <v>881</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>26341</v>
+        <v>26511</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>894</v>
+        <v>882</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>891</v>
+        <v>880</v>
       </c>
       <c r="D323" s="0" t="s">
-        <v>17</v>
+        <v>883</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G323" s="0">
-        <v>7.51</v>
+        <v>15.69</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>892</v>
+        <v>881</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>26342</v>
+        <v>26511</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>895</v>
+        <v>884</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>896</v>
+        <v>880</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G324" s="0">
-        <v>6.01</v>
+        <v>15.69</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>897</v>
+        <v>881</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>26342</v>
+        <v>26517</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>896</v>
+        <v>886</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G325" s="0">
-        <v>6.01</v>
+        <v>6.8</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>897</v>
+        <v>887</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>26342</v>
+        <v>26543</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>899</v>
+        <v>888</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G326" s="0">
-        <v>6.01</v>
+        <v>11.26</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>26342</v>
+        <v>26543</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>900</v>
+        <v>891</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>896</v>
+        <v>889</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>598</v>
+        <v>438</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G327" s="0">
-        <v>6.01</v>
+        <v>11.26</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>897</v>
+        <v>890</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>26340</v>
+        <v>26550</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>901</v>
+        <v>892</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>902</v>
+        <v>893</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>92</v>
+        <v>228</v>
       </c>
       <c r="G328" s="0">
-        <v>6.57</v>
+        <v>9.02</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>903</v>
+        <v>894</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>26349</v>
+        <v>26585</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>904</v>
+        <v>895</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>905</v>
+        <v>896</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G329" s="0">
-        <v>52.29</v>
+        <v>8.44</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>906</v>
+        <v>897</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>26350</v>
+        <v>26585</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>907</v>
+        <v>898</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>908</v>
+        <v>896</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>17</v>
+        <v>899</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G330" s="0">
-        <v>25.67</v>
+        <v>8.44</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>909</v>
+        <v>897</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>26351</v>
+        <v>26585</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>910</v>
+        <v>900</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>911</v>
+        <v>896</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G331" s="0">
-        <v>32.07</v>
+        <v>8.44</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>912</v>
+        <v>897</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>26472</v>
+        <v>26588</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>913</v>
+        <v>901</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>914</v>
+        <v>902</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>9</v>
+        <v>899</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>255</v>
+        <v>10</v>
       </c>
       <c r="G332" s="0">
-        <v>7.56</v>
+        <v>14.08</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>915</v>
+        <v>903</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>26472</v>
+        <v>26588</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>916</v>
+        <v>904</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>914</v>
+        <v>902</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>255</v>
+        <v>10</v>
       </c>
       <c r="G333" s="0">
-        <v>7.56</v>
+        <v>14.08</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>915</v>
+        <v>903</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>26492</v>
+        <v>26593</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>917</v>
+        <v>905</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>918</v>
+        <v>906</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G334" s="0">
-        <v>21.72</v>
+        <v>10.14</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>919</v>
+        <v>907</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>26493</v>
+        <v>26593</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>920</v>
+        <v>908</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>921</v>
+        <v>906</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>9</v>
+        <v>899</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G335" s="0">
-        <v>32.01</v>
+        <v>10.14</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>922</v>
+        <v>907</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>26504</v>
+        <v>26595</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>923</v>
+        <v>909</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>924</v>
+        <v>910</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G336" s="0">
-        <v>7.85</v>
+        <v>9.09</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>925</v>
+        <v>911</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>26511</v>
+        <v>26595</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>926</v>
+        <v>912</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>927</v>
+        <v>910</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>830</v>
+        <v>899</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G337" s="0">
-        <v>15.69</v>
+        <v>9.09</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>928</v>
+        <v>911</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>26511</v>
+        <v>26596</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>929</v>
+        <v>913</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>927</v>
+        <v>914</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>930</v>
+        <v>9</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G338" s="0">
-        <v>15.69</v>
+        <v>8.67</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>928</v>
+        <v>915</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>26511</v>
+        <v>26596</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>931</v>
+        <v>916</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>927</v>
+        <v>914</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>81</v>
+        <v>17</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G339" s="0">
-        <v>15.69</v>
+        <v>8.67</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>928</v>
+        <v>915</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>26517</v>
+        <v>26611</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>932</v>
+        <v>917</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>933</v>
+        <v>918</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G340" s="0">
-        <v>6.8</v>
+        <v>19.76</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>934</v>
+        <v>919</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>26543</v>
+        <v>26611</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>935</v>
+        <v>920</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>17</v>
+        <v>899</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G341" s="0">
-        <v>11.26</v>
+        <v>19.76</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>937</v>
+        <v>919</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>26543</v>
+        <v>26612</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>938</v>
+        <v>921</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>936</v>
+        <v>922</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>598</v>
+        <v>9</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G342" s="0">
-        <v>11.26</v>
+        <v>10.12</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>937</v>
+        <v>923</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>26550</v>
+        <v>26612</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>939</v>
+        <v>924</v>
       </c>
       <c r="C343" s="0" t="s">
-        <v>940</v>
+        <v>922</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>9</v>
+        <v>899</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>255</v>
+        <v>10</v>
       </c>
       <c r="G343" s="0">
-        <v>9.02</v>
+        <v>10.12</v>
       </c>
       <c r="H343" s="0" t="s">
-        <v>941</v>
+        <v>923</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>26585</v>
+        <v>26638</v>
       </c>
       <c r="B344" s="0" t="s">
-        <v>942</v>
+        <v>925</v>
       </c>
       <c r="C344" s="0" t="s">
-        <v>943</v>
+        <v>926</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G344" s="0">
-        <v>8.44</v>
+        <v>29.07</v>
       </c>
       <c r="H344" s="0" t="s">
-        <v>944</v>
+        <v>927</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>26585</v>
+        <v>26646</v>
       </c>
       <c r="B345" s="0" t="s">
-        <v>945</v>
+        <v>928</v>
       </c>
       <c r="C345" s="0" t="s">
-        <v>943</v>
+        <v>929</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>946</v>
+        <v>9</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G345" s="0">
-        <v>8.44</v>
+        <v>10.35</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>944</v>
+        <v>930</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>26585</v>
+        <v>26646</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>947</v>
+        <v>931</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>943</v>
+        <v>929</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>25</v>
+        <v>838</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G346" s="0">
-        <v>8.44</v>
+        <v>10.35</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>944</v>
+        <v>930</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>26588</v>
+        <v>26646</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>948</v>
+        <v>932</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>949</v>
+        <v>929</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>946</v>
+        <v>25</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G347" s="0">
-        <v>14.08</v>
+        <v>10.35</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>950</v>
+        <v>930</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>26588</v>
+        <v>26646</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>951</v>
+        <v>933</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>949</v>
+        <v>929</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>53</v>
+        <v>899</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G348" s="0">
-        <v>14.08</v>
+        <v>10.35</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>950</v>
+        <v>930</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>26593</v>
+        <v>26665</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>952</v>
+        <v>934</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>953</v>
+        <v>935</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>9</v>
+        <v>899</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G349" s="0">
-        <v>10.14</v>
+        <v>11.94</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>954</v>
+        <v>936</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>26593</v>
+        <v>26665</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>955</v>
+        <v>937</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>953</v>
+        <v>935</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>946</v>
+        <v>438</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G350" s="0">
-        <v>10.14</v>
+        <v>11.94</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>954</v>
+        <v>936</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>26595</v>
+        <v>26665</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>956</v>
+        <v>938</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>957</v>
+        <v>935</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E351" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G351" s="0">
-        <v>9.09</v>
+        <v>11.94</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>958</v>
+        <v>936</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>26595</v>
+        <v>26665</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>959</v>
+        <v>939</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>957</v>
+        <v>935</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>946</v>
+        <v>9</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G352" s="0">
-        <v>9.09</v>
+        <v>11.94</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>958</v>
+        <v>936</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>26596</v>
+        <v>26733</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>960</v>
+        <v>940</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>961</v>
+        <v>941</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G353" s="0">
-        <v>8.67</v>
+        <v>9.75</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>962</v>
+        <v>942</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>26596</v>
+        <v>26733</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>963</v>
+        <v>943</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>961</v>
+        <v>941</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G354" s="0">
-        <v>8.67</v>
+        <v>9.75</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>962</v>
+        <v>942</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>26611</v>
+        <v>11259</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>964</v>
+        <v>944</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>965</v>
+        <v>945</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="G355" s="0">
-        <v>19.76</v>
+        <v>4.7</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>966</v>
+        <v>946</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>26611</v>
+        <v>11300</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>967</v>
+        <v>947</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>965</v>
+        <v>948</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>946</v>
+        <v>17</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G356" s="0">
-        <v>19.76</v>
+        <v>5.5</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>966</v>
+        <v>949</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>26612</v>
+        <v>11442</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>968</v>
+        <v>950</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>969</v>
+        <v>951</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="G357" s="0">
-        <v>10.12</v>
+        <v>7.2</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>970</v>
+        <v>952</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>26612</v>
+        <v>11499</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>971</v>
+        <v>953</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>969</v>
+        <v>954</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>946</v>
+        <v>9</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G358" s="0">
-        <v>10.12</v>
+        <v>8.26</v>
       </c>
       <c r="H358" s="0" t="s">
-        <v>970</v>
+        <v>955</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>26638</v>
+        <v>11642</v>
       </c>
       <c r="B359" s="0" t="s">
-        <v>972</v>
+        <v>956</v>
       </c>
       <c r="C359" s="0" t="s">
-        <v>973</v>
+        <v>957</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="G359" s="0">
-        <v>29.07</v>
+        <v>2.82</v>
       </c>
       <c r="H359" s="0" t="s">
-        <v>974</v>
+        <v>958</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>26646</v>
+        <v>11702</v>
       </c>
       <c r="B360" s="0" t="s">
-        <v>975</v>
+        <v>959</v>
       </c>
       <c r="C360" s="0" t="s">
-        <v>976</v>
+        <v>960</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="G360" s="0">
-        <v>10.35</v>
+        <v>7.2</v>
       </c>
       <c r="H360" s="0" t="s">
-        <v>977</v>
+        <v>961</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>26646</v>
+        <v>11740</v>
       </c>
       <c r="B361" s="0" t="s">
-        <v>978</v>
+        <v>962</v>
       </c>
       <c r="C361" s="0" t="s">
-        <v>976</v>
+        <v>963</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>885</v>
+        <v>9</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G361" s="0">
-        <v>10.35</v>
+        <v>5.33</v>
       </c>
       <c r="H361" s="0" t="s">
-        <v>977</v>
+        <v>964</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>26646</v>
+        <v>11757</v>
       </c>
       <c r="B362" s="0" t="s">
-        <v>979</v>
+        <v>965</v>
       </c>
       <c r="C362" s="0" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G362" s="0">
-        <v>10.35</v>
+        <v>11.18</v>
       </c>
       <c r="H362" s="0" t="s">
-        <v>977</v>
+        <v>967</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>26646</v>
+        <v>11757</v>
       </c>
       <c r="B363" s="0" t="s">
-        <v>980</v>
+        <v>968</v>
       </c>
       <c r="C363" s="0" t="s">
-        <v>976</v>
+        <v>966</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>946</v>
+        <v>17</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G363" s="0">
-        <v>10.35</v>
+        <v>11.18</v>
       </c>
       <c r="H363" s="0" t="s">
-        <v>977</v>
+        <v>967</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>26665</v>
+        <v>26214</v>
       </c>
       <c r="B364" s="0" t="s">
-        <v>981</v>
+        <v>969</v>
       </c>
       <c r="C364" s="0" t="s">
-        <v>982</v>
+        <v>970</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>946</v>
+        <v>25</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G364" s="0">
-        <v>11.94</v>
+        <v>19.15</v>
       </c>
       <c r="H364" s="0" t="s">
-        <v>983</v>
+        <v>971</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>26665</v>
+        <v>26214</v>
       </c>
       <c r="B365" s="0" t="s">
-        <v>984</v>
+        <v>972</v>
       </c>
       <c r="C365" s="0" t="s">
-        <v>982</v>
+        <v>970</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>598</v>
+        <v>834</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G365" s="0">
-        <v>11.94</v>
+        <v>19.15</v>
       </c>
       <c r="H365" s="0" t="s">
-        <v>983</v>
+        <v>971</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>26665</v>
+        <v>26399</v>
       </c>
       <c r="B366" s="0" t="s">
-        <v>985</v>
+        <v>973</v>
       </c>
       <c r="C366" s="0" t="s">
-        <v>982</v>
+        <v>974</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G366" s="0">
-        <v>11.94</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H366" s="0" t="s">
-        <v>983</v>
+        <v>975</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>26665</v>
+        <v>26399</v>
       </c>
       <c r="B367" s="0" t="s">
-        <v>986</v>
+        <v>976</v>
       </c>
       <c r="C367" s="0" t="s">
-        <v>982</v>
+        <v>974</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G367" s="0">
-        <v>11.94</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H367" s="0" t="s">
-        <v>983</v>
+        <v>975</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>26733</v>
+        <v>26470</v>
       </c>
       <c r="B368" s="0" t="s">
-        <v>987</v>
+        <v>977</v>
       </c>
       <c r="C368" s="0" t="s">
-        <v>988</v>
+        <v>978</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>23</v>
+        <v>53</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G368" s="0">
-        <v>9.75</v>
+        <v>79.06</v>
       </c>
       <c r="H368" s="0" t="s">
-        <v>989</v>
+        <v>979</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>26733</v>
+        <v>26498</v>
       </c>
       <c r="B369" s="0" t="s">
-        <v>990</v>
+        <v>980</v>
       </c>
       <c r="C369" s="0" t="s">
-        <v>988</v>
+        <v>981</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G369" s="0">
-        <v>9.75</v>
+        <v>25.31</v>
       </c>
       <c r="H369" s="0" t="s">
-        <v>989</v>
+        <v>982</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>11259</v>
+        <v>26514</v>
       </c>
       <c r="B370" s="0" t="s">
-        <v>991</v>
+        <v>983</v>
       </c>
       <c r="C370" s="0" t="s">
-        <v>992</v>
+        <v>984</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>9</v>
+        <v>985</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="G370" s="0">
-        <v>4.7</v>
+        <v>5.99</v>
       </c>
       <c r="H370" s="0" t="s">
-        <v>993</v>
+        <v>986</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>11300</v>
+        <v>26514</v>
       </c>
       <c r="B371" s="0" t="s">
-        <v>994</v>
+        <v>987</v>
       </c>
       <c r="C371" s="0" t="s">
-        <v>995</v>
+        <v>984</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>17</v>
+        <v>501</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G371" s="0">
-        <v>5.5</v>
+        <v>5.99</v>
       </c>
       <c r="H371" s="0" t="s">
-        <v>996</v>
+        <v>986</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>11442</v>
+        <v>26514</v>
       </c>
       <c r="B372" s="0" t="s">
-        <v>997</v>
+        <v>988</v>
       </c>
       <c r="C372" s="0" t="s">
-        <v>998</v>
+        <v>984</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="G372" s="0">
-        <v>7.2</v>
+        <v>5.99</v>
       </c>
       <c r="H372" s="0" t="s">
-        <v>999</v>
+        <v>986</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>11499</v>
+        <v>26544</v>
       </c>
       <c r="B373" s="0" t="s">
-        <v>1000</v>
+        <v>989</v>
       </c>
       <c r="C373" s="0" t="s">
-        <v>1001</v>
+        <v>990</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G373" s="0">
-        <v>8.26</v>
+        <v>17.62</v>
       </c>
       <c r="H373" s="0" t="s">
-        <v>1002</v>
+        <v>991</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>11642</v>
+        <v>26599</v>
       </c>
       <c r="B374" s="0" t="s">
-        <v>1003</v>
+        <v>992</v>
       </c>
       <c r="C374" s="0" t="s">
-        <v>1004</v>
+        <v>993</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G374" s="0">
-        <v>2.82</v>
+        <v>10.42</v>
       </c>
       <c r="H374" s="0" t="s">
-        <v>1005</v>
+        <v>994</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>11702</v>
+        <v>26599</v>
       </c>
       <c r="B375" s="0" t="s">
-        <v>1006</v>
+        <v>995</v>
       </c>
       <c r="C375" s="0" t="s">
-        <v>1007</v>
+        <v>993</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>9</v>
+        <v>899</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="G375" s="0">
-        <v>7.2</v>
+        <v>10.42</v>
       </c>
       <c r="H375" s="0" t="s">
-        <v>1008</v>
+        <v>994</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>11740</v>
+        <v>26599</v>
       </c>
       <c r="B376" s="0" t="s">
-        <v>1009</v>
+        <v>996</v>
       </c>
       <c r="C376" s="0" t="s">
-        <v>1010</v>
+        <v>993</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G376" s="0">
-        <v>5.33</v>
+        <v>10.42</v>
       </c>
       <c r="H376" s="0" t="s">
-        <v>1011</v>
+        <v>994</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>11757</v>
+        <v>26627</v>
       </c>
       <c r="B377" s="0" t="s">
-        <v>1012</v>
+        <v>997</v>
       </c>
       <c r="C377" s="0" t="s">
-        <v>1013</v>
+        <v>998</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G377" s="0">
-        <v>11.18</v>
+        <v>16.35</v>
       </c>
       <c r="H377" s="0" t="s">
-        <v>1014</v>
+        <v>999</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>11757</v>
+        <v>26639</v>
       </c>
       <c r="B378" s="0" t="s">
-        <v>1015</v>
+        <v>1000</v>
       </c>
       <c r="C378" s="0" t="s">
-        <v>1013</v>
+        <v>1001</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G378" s="0">
-        <v>11.18</v>
+        <v>58.03</v>
       </c>
       <c r="H378" s="0" t="s">
-        <v>1014</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>26214</v>
+        <v>26653</v>
       </c>
       <c r="B379" s="0" t="s">
-        <v>1016</v>
+        <v>1003</v>
       </c>
       <c r="C379" s="0" t="s">
-        <v>1017</v>
+        <v>1004</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>125</v>
+        <v>228</v>
       </c>
       <c r="G379" s="0">
-        <v>19.15</v>
+        <v>14.64</v>
       </c>
       <c r="H379" s="0" t="s">
-        <v>1018</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
-        <v>26214</v>
+        <v>26653</v>
       </c>
       <c r="B380" s="0" t="s">
-        <v>1019</v>
+        <v>1006</v>
       </c>
       <c r="C380" s="0" t="s">
-        <v>1017</v>
+        <v>1004</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>881</v>
+        <v>899</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>125</v>
+        <v>228</v>
       </c>
       <c r="G380" s="0">
-        <v>19.15</v>
+        <v>14.64</v>
       </c>
       <c r="H380" s="0" t="s">
-        <v>1018</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>26399</v>
+        <v>26653</v>
       </c>
       <c r="B381" s="0" t="s">
-        <v>1020</v>
+        <v>1007</v>
       </c>
       <c r="C381" s="0" t="s">
-        <v>1021</v>
+        <v>1004</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>25</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="G381" s="0">
-        <v>9.789999999999999</v>
+        <v>14.64</v>
       </c>
       <c r="H381" s="0" t="s">
-        <v>1022</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>26399</v>
+        <v>26668</v>
       </c>
       <c r="B382" s="0" t="s">
-        <v>1023</v>
+        <v>1008</v>
       </c>
       <c r="C382" s="0" t="s">
-        <v>1021</v>
+        <v>1009</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G382" s="0">
-        <v>9.789999999999999</v>
+        <v>15.23</v>
       </c>
       <c r="H382" s="0" t="s">
-        <v>1022</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="0">
-        <v>26470</v>
+        <v>26668</v>
       </c>
       <c r="B383" s="0" t="s">
-        <v>1024</v>
+        <v>1011</v>
       </c>
       <c r="C383" s="0" t="s">
-        <v>1025</v>
+        <v>1009</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>53</v>
+        <v>781</v>
       </c>
       <c r="E383" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G383" s="0">
-        <v>79.06</v>
+        <v>15.23</v>
       </c>
       <c r="H383" s="0" t="s">
-        <v>1026</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="0">
-        <v>26498</v>
+        <v>26696</v>
       </c>
       <c r="B384" s="0" t="s">
-        <v>1027</v>
+        <v>1012</v>
       </c>
       <c r="C384" s="0" t="s">
-        <v>1028</v>
+        <v>1013</v>
       </c>
       <c r="D384" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E384" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G384" s="0">
-        <v>25.31</v>
+        <v>67.63</v>
       </c>
       <c r="H384" s="0" t="s">
-        <v>1029</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="0">
-        <v>26514</v>
+        <v>26696</v>
       </c>
       <c r="B385" s="0" t="s">
-        <v>1030</v>
+        <v>1015</v>
       </c>
       <c r="C385" s="0" t="s">
-        <v>1031</v>
+        <v>1013</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>9</v>
+        <v>781</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G385" s="0">
-        <v>5.99</v>
+        <v>67.63</v>
       </c>
       <c r="H385" s="0" t="s">
-        <v>1032</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="0">
-        <v>26514</v>
+        <v>14465</v>
       </c>
       <c r="B386" s="0" t="s">
-        <v>1033</v>
+        <v>1016</v>
       </c>
       <c r="C386" s="0" t="s">
-        <v>1031</v>
+        <v>1017</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>1034</v>
+        <v>17</v>
       </c>
       <c r="E386" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G386" s="0">
-        <v>5.99</v>
+        <v>4.57</v>
       </c>
       <c r="H386" s="0" t="s">
-        <v>1032</v>
+        <v>1018</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="0">
-        <v>26514</v>
+        <v>14801</v>
       </c>
       <c r="B387" s="0" t="s">
-        <v>1035</v>
+        <v>1019</v>
       </c>
       <c r="C387" s="0" t="s">
-        <v>1031</v>
+        <v>1020</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>547</v>
+        <v>17</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G387" s="0">
-        <v>5.99</v>
+        <v>10.33</v>
       </c>
       <c r="H387" s="0" t="s">
-        <v>1032</v>
+        <v>1021</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="0">
-        <v>26514</v>
+        <v>14930</v>
       </c>
       <c r="B388" s="0" t="s">
-        <v>1036</v>
+        <v>1022</v>
       </c>
       <c r="C388" s="0" t="s">
-        <v>1031</v>
+        <v>1023</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>17</v>
+        <v>342</v>
       </c>
       <c r="E388" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G388" s="0">
-        <v>5.99</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H388" s="0" t="s">
-        <v>1032</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="0">
-        <v>26539</v>
+        <v>14930</v>
       </c>
       <c r="B389" s="0" t="s">
-        <v>1037</v>
+        <v>1025</v>
       </c>
       <c r="C389" s="0" t="s">
-        <v>1038</v>
+        <v>1023</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E389" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G389" s="0">
-        <v>34.66</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H389" s="0" t="s">
-        <v>1039</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="0">
-        <v>26544</v>
+        <v>14930</v>
       </c>
       <c r="B390" s="0" t="s">
-        <v>1040</v>
+        <v>1026</v>
       </c>
       <c r="C390" s="0" t="s">
-        <v>1041</v>
+        <v>1023</v>
       </c>
       <c r="D390" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E390" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G390" s="0">
-        <v>17.62</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H390" s="0" t="s">
-        <v>1042</v>
+        <v>1024</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="0">
-        <v>26599</v>
+        <v>25061</v>
       </c>
       <c r="B391" s="0" t="s">
-        <v>1043</v>
+        <v>1027</v>
       </c>
       <c r="C391" s="0" t="s">
-        <v>1044</v>
+        <v>1028</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>9</v>
+        <v>1029</v>
       </c>
       <c r="E391" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G391" s="0">
-        <v>10.42</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H391" s="0" t="s">
-        <v>1045</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="0">
-        <v>26599</v>
+        <v>25061</v>
       </c>
       <c r="B392" s="0" t="s">
-        <v>1046</v>
+        <v>1031</v>
       </c>
       <c r="C392" s="0" t="s">
-        <v>1044</v>
+        <v>1028</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>946</v>
+        <v>9</v>
       </c>
       <c r="E392" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G392" s="0">
-        <v>10.42</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H392" s="0" t="s">
-        <v>1045</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="0">
-        <v>26599</v>
+        <v>25146</v>
       </c>
       <c r="B393" s="0" t="s">
-        <v>1047</v>
+        <v>1032</v>
       </c>
       <c r="C393" s="0" t="s">
-        <v>1044</v>
+        <v>1033</v>
       </c>
       <c r="D393" s="0" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E393" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G393" s="0">
-        <v>10.42</v>
+        <v>7.51</v>
       </c>
       <c r="H393" s="0" t="s">
-        <v>1045</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="0">
-        <v>26627</v>
+        <v>25166</v>
       </c>
       <c r="B394" s="0" t="s">
-        <v>1048</v>
+        <v>1035</v>
       </c>
       <c r="C394" s="0" t="s">
-        <v>1049</v>
+        <v>1036</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E394" s="0" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="G394" s="0">
-        <v>16.35</v>
+        <v>2.3</v>
       </c>
       <c r="H394" s="0" t="s">
-        <v>1050</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="0">
-        <v>26639</v>
+        <v>25243</v>
       </c>
       <c r="B395" s="0" t="s">
-        <v>1051</v>
+        <v>1038</v>
       </c>
       <c r="C395" s="0" t="s">
-        <v>1052</v>
+        <v>1039</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E395" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G395" s="0">
-        <v>58.03</v>
+        <v>9.32</v>
       </c>
       <c r="H395" s="0" t="s">
-        <v>1053</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="0">
-        <v>26653</v>
+        <v>25243</v>
       </c>
       <c r="B396" s="0" t="s">
-        <v>1054</v>
+        <v>1041</v>
       </c>
       <c r="C396" s="0" t="s">
-        <v>1055</v>
+        <v>1039</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="G396" s="0">
-        <v>14.64</v>
+        <v>9.32</v>
       </c>
       <c r="H396" s="0" t="s">
-        <v>1056</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="0">
-        <v>26653</v>
+        <v>25244</v>
       </c>
       <c r="B397" s="0" t="s">
-        <v>1057</v>
+        <v>1042</v>
       </c>
       <c r="C397" s="0" t="s">
-        <v>1055</v>
+        <v>1043</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>946</v>
+        <v>9</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="G397" s="0">
-        <v>14.64</v>
+        <v>14.92</v>
       </c>
       <c r="H397" s="0" t="s">
-        <v>1056</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="0">
-        <v>26653</v>
+        <v>25244</v>
       </c>
       <c r="B398" s="0" t="s">
-        <v>1058</v>
+        <v>1045</v>
       </c>
       <c r="C398" s="0" t="s">
-        <v>1055</v>
+        <v>1043</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>25</v>
+        <v>342</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="G398" s="0">
-        <v>14.64</v>
+        <v>14.92</v>
       </c>
       <c r="H398" s="0" t="s">
-        <v>1056</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="0">
-        <v>26668</v>
+        <v>25247</v>
       </c>
       <c r="B399" s="0" t="s">
-        <v>1059</v>
+        <v>1046</v>
       </c>
       <c r="C399" s="0" t="s">
-        <v>1060</v>
+        <v>1047</v>
       </c>
       <c r="D399" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G399" s="0">
-        <v>15.23</v>
+        <v>1.51</v>
       </c>
       <c r="H399" s="0" t="s">
-        <v>1061</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="0">
-        <v>26668</v>
+        <v>12854</v>
       </c>
       <c r="B400" s="0" t="s">
-        <v>1062</v>
+        <v>1049</v>
       </c>
       <c r="C400" s="0" t="s">
-        <v>1060</v>
+        <v>1050</v>
       </c>
       <c r="D400" s="0" t="s">
-        <v>830</v>
+        <v>9</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G400" s="0">
-        <v>15.23</v>
+        <v>13.17</v>
       </c>
       <c r="H400" s="0" t="s">
-        <v>1061</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="0">
-        <v>26696</v>
+        <v>12854</v>
       </c>
       <c r="B401" s="0" t="s">
-        <v>1063</v>
+        <v>1052</v>
       </c>
       <c r="C401" s="0" t="s">
-        <v>1064</v>
+        <v>1050</v>
       </c>
       <c r="D401" s="0" t="s">
-        <v>53</v>
+        <v>17</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G401" s="0">
-        <v>67.63</v>
+        <v>13.17</v>
       </c>
       <c r="H401" s="0" t="s">
-        <v>1065</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="0">
-        <v>26696</v>
+        <v>25447</v>
       </c>
       <c r="B402" s="0" t="s">
-        <v>1066</v>
+        <v>1053</v>
       </c>
       <c r="C402" s="0" t="s">
-        <v>1064</v>
+        <v>1054</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>830</v>
+        <v>781</v>
       </c>
       <c r="E402" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G402" s="0">
-        <v>67.63</v>
+        <v>5.11</v>
       </c>
       <c r="H402" s="0" t="s">
-        <v>1065</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="0">
-        <v>14465</v>
+        <v>25480</v>
       </c>
       <c r="B403" s="0" t="s">
-        <v>1067</v>
+        <v>1056</v>
       </c>
       <c r="C403" s="0" t="s">
-        <v>1068</v>
+        <v>1057</v>
       </c>
       <c r="D403" s="0" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E403" s="0"/>
       <c r="G403" s="0">
-        <v>4.57</v>
+        <v>29.22</v>
       </c>
       <c r="H403" s="0" t="s">
-        <v>1069</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="0">
-        <v>14801</v>
+        <v>25480</v>
       </c>
       <c r="B404" s="0" t="s">
-        <v>1070</v>
+        <v>1059</v>
       </c>
       <c r="C404" s="0" t="s">
-        <v>1071</v>
+        <v>1057</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="E404" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E404" s="0"/>
       <c r="G404" s="0">
-        <v>10.33</v>
+        <v>29.22</v>
       </c>
       <c r="H404" s="0" t="s">
-        <v>1072</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="0">
-        <v>14930</v>
+        <v>25482</v>
       </c>
       <c r="B405" s="0" t="s">
-        <v>1073</v>
+        <v>1060</v>
       </c>
       <c r="C405" s="0" t="s">
-        <v>1074</v>
+        <v>1061</v>
       </c>
       <c r="D405" s="0" t="s">
-        <v>378</v>
-[...3 lines deleted...]
-      </c>
+        <v>781</v>
+      </c>
+      <c r="E405" s="0"/>
       <c r="G405" s="0">
-        <v>9.720000000000001</v>
+        <v>10.02</v>
       </c>
       <c r="H405" s="0" t="s">
-        <v>1075</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="0">
-        <v>14930</v>
+        <v>25482</v>
       </c>
       <c r="B406" s="0" t="s">
-        <v>1076</v>
+        <v>1063</v>
       </c>
       <c r="C406" s="0" t="s">
-        <v>1074</v>
+        <v>1061</v>
       </c>
       <c r="D406" s="0" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="E406" s="0"/>
       <c r="G406" s="0">
-        <v>9.720000000000001</v>
+        <v>10.02</v>
       </c>
       <c r="H406" s="0" t="s">
-        <v>1075</v>
+        <v>1062</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="0">
-        <v>14930</v>
+        <v>25611</v>
       </c>
       <c r="B407" s="0" t="s">
-        <v>1077</v>
+        <v>1064</v>
       </c>
       <c r="C407" s="0" t="s">
-        <v>1074</v>
+        <v>1065</v>
       </c>
       <c r="D407" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E407" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E407" s="0"/>
       <c r="G407" s="0">
-        <v>9.720000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="H407" s="0" t="s">
-        <v>1075</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="0">
-        <v>25061</v>
+        <v>25611</v>
       </c>
       <c r="B408" s="0" t="s">
-        <v>1078</v>
+        <v>1067</v>
       </c>
       <c r="C408" s="0" t="s">
-        <v>1079</v>
+        <v>1065</v>
       </c>
       <c r="D408" s="0" t="s">
-        <v>1080</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="E408" s="0"/>
       <c r="G408" s="0">
-        <v>9.720000000000001</v>
+        <v>11.77</v>
       </c>
       <c r="H408" s="0" t="s">
-        <v>1081</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="0">
-        <v>25061</v>
+        <v>25613</v>
       </c>
       <c r="B409" s="0" t="s">
-        <v>1082</v>
+        <v>1068</v>
       </c>
       <c r="C409" s="0" t="s">
-        <v>1079</v>
+        <v>1069</v>
       </c>
       <c r="D409" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>17</v>
+      </c>
+      <c r="E409" s="0"/>
       <c r="G409" s="0">
-        <v>9.720000000000001</v>
+        <v>21.89</v>
       </c>
       <c r="H409" s="0" t="s">
-        <v>1081</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="0">
-        <v>25146</v>
+        <v>25786</v>
       </c>
       <c r="B410" s="0" t="s">
-        <v>1083</v>
+        <v>1071</v>
       </c>
       <c r="C410" s="0" t="s">
-        <v>1084</v>
+        <v>1072</v>
       </c>
       <c r="D410" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E410" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G410" s="0">
-        <v>7.51</v>
+        <v>8.6</v>
       </c>
       <c r="H410" s="0" t="s">
-        <v>1085</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="0">
-        <v>25166</v>
+        <v>25786</v>
       </c>
       <c r="B411" s="0" t="s">
-        <v>1086</v>
+        <v>1074</v>
       </c>
       <c r="C411" s="0" t="s">
-        <v>1087</v>
+        <v>1072</v>
       </c>
       <c r="D411" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E411" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G411" s="0">
-        <v>2.3</v>
+        <v>8.6</v>
       </c>
       <c r="H411" s="0" t="s">
-        <v>1088</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="0">
-        <v>25243</v>
+        <v>25927</v>
       </c>
       <c r="B412" s="0" t="s">
-        <v>1089</v>
+        <v>1075</v>
       </c>
       <c r="C412" s="0" t="s">
-        <v>1090</v>
+        <v>1076</v>
       </c>
       <c r="D412" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G412" s="0">
-        <v>9.32</v>
+        <v>15.66</v>
       </c>
       <c r="H412" s="0" t="s">
-        <v>1091</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="0">
-        <v>25243</v>
+        <v>25959</v>
       </c>
       <c r="B413" s="0" t="s">
-        <v>1092</v>
+        <v>1078</v>
       </c>
       <c r="C413" s="0" t="s">
-        <v>1090</v>
+        <v>1079</v>
       </c>
       <c r="D413" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G413" s="0">
-        <v>9.32</v>
+        <v>10.16</v>
       </c>
       <c r="H413" s="0" t="s">
-        <v>1091</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="0">
-        <v>25244</v>
+        <v>25960</v>
       </c>
       <c r="B414" s="0" t="s">
-        <v>1093</v>
+        <v>1081</v>
       </c>
       <c r="C414" s="0" t="s">
-        <v>1094</v>
+        <v>1079</v>
       </c>
       <c r="D414" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G414" s="0">
-        <v>14.92</v>
+        <v>10.16</v>
       </c>
       <c r="H414" s="0" t="s">
-        <v>1095</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="0">
-        <v>25244</v>
+        <v>24001</v>
       </c>
       <c r="B415" s="0" t="s">
-        <v>1096</v>
+        <v>1083</v>
       </c>
       <c r="C415" s="0" t="s">
-        <v>1094</v>
+        <v>1084</v>
       </c>
       <c r="D415" s="0" t="s">
-        <v>378</v>
+        <v>9</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G415" s="0">
-        <v>14.92</v>
+        <v>14.83</v>
       </c>
       <c r="H415" s="0" t="s">
-        <v>1095</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="0">
-        <v>25247</v>
+        <v>24001</v>
       </c>
       <c r="B416" s="0" t="s">
-        <v>1097</v>
+        <v>1086</v>
       </c>
       <c r="C416" s="0" t="s">
-        <v>1098</v>
+        <v>1084</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G416" s="0">
-        <v>1.51</v>
+        <v>14.83</v>
       </c>
       <c r="H416" s="0" t="s">
-        <v>1099</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="0">
-        <v>12854</v>
+        <v>24064</v>
       </c>
       <c r="B417" s="0" t="s">
-        <v>1100</v>
+        <v>1087</v>
       </c>
       <c r="C417" s="0" t="s">
-        <v>1101</v>
+        <v>1088</v>
       </c>
       <c r="D417" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E417" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G417" s="0">
-        <v>13.17</v>
+        <v>16.65</v>
       </c>
       <c r="H417" s="0" t="s">
-        <v>1102</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="0">
-        <v>12854</v>
+        <v>24100</v>
       </c>
       <c r="B418" s="0" t="s">
-        <v>1103</v>
+        <v>1090</v>
       </c>
       <c r="C418" s="0" t="s">
-        <v>1101</v>
+        <v>1091</v>
       </c>
       <c r="D418" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E418" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G418" s="0">
-        <v>13.17</v>
+        <v>17.11</v>
       </c>
       <c r="H418" s="0" t="s">
-        <v>1102</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="0">
-        <v>25447</v>
+        <v>24201</v>
       </c>
       <c r="B419" s="0" t="s">
-        <v>1104</v>
+        <v>1093</v>
       </c>
       <c r="C419" s="0" t="s">
-        <v>1105</v>
+        <v>1094</v>
       </c>
       <c r="D419" s="0" t="s">
-        <v>830</v>
+        <v>9</v>
       </c>
       <c r="E419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G419" s="0">
-        <v>5.11</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H419" s="0" t="s">
-        <v>1106</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="0">
-        <v>25480</v>
+        <v>24201</v>
       </c>
       <c r="B420" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="C420" s="0" t="s">
-        <v>1108</v>
+        <v>1094</v>
       </c>
       <c r="D420" s="0" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E420" s="0"/>
+        <v>17</v>
+      </c>
+      <c r="E420" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G420" s="0">
-        <v>29.22</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H420" s="0" t="s">
-        <v>1109</v>
+        <v>1095</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="0">
-        <v>25480</v>
+        <v>11292</v>
       </c>
       <c r="B421" s="0" t="s">
-        <v>1110</v>
+        <v>1097</v>
       </c>
       <c r="C421" s="0" t="s">
-        <v>1108</v>
+        <v>1098</v>
       </c>
       <c r="D421" s="0" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E421" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E421" s="0" t="s">
+        <v>103</v>
+      </c>
       <c r="G421" s="0">
-        <v>29.22</v>
+        <v>6.83</v>
       </c>
       <c r="H421" s="0" t="s">
-        <v>1109</v>
+        <v>1099</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="0">
-        <v>25482</v>
+        <v>11640</v>
       </c>
       <c r="B422" s="0" t="s">
-        <v>1111</v>
+        <v>1100</v>
       </c>
       <c r="C422" s="0" t="s">
-        <v>1112</v>
+        <v>1101</v>
       </c>
       <c r="D422" s="0" t="s">
-        <v>830</v>
-[...1 lines deleted...]
-      <c r="E422" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E422" s="0" t="s">
+        <v>93</v>
+      </c>
       <c r="G422" s="0">
-        <v>10.02</v>
+        <v>7.51</v>
       </c>
       <c r="H422" s="0" t="s">
-        <v>1113</v>
+        <v>1102</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="0">
-        <v>25482</v>
+        <v>11966</v>
       </c>
       <c r="B423" s="0" t="s">
-        <v>1114</v>
+        <v>1103</v>
       </c>
       <c r="C423" s="0" t="s">
-        <v>1112</v>
+        <v>1104</v>
       </c>
       <c r="D423" s="0" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E423" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E423" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G423" s="0">
-        <v>10.02</v>
+        <v>6.52</v>
       </c>
       <c r="H423" s="0" t="s">
-        <v>1113</v>
+        <v>1105</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="0">
-        <v>25611</v>
+        <v>11982</v>
       </c>
       <c r="B424" s="0" t="s">
-        <v>1115</v>
+        <v>1106</v>
       </c>
       <c r="C424" s="0" t="s">
-        <v>1116</v>
+        <v>1107</v>
       </c>
       <c r="D424" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E424" s="0"/>
+      <c r="E424" s="0" t="s">
+        <v>724</v>
+      </c>
       <c r="G424" s="0">
-        <v>11.77</v>
+        <v>12.39</v>
       </c>
       <c r="H424" s="0" t="s">
-        <v>1117</v>
+        <v>1108</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="0">
-        <v>25611</v>
+        <v>26015</v>
       </c>
       <c r="B425" s="0" t="s">
-        <v>1118</v>
+        <v>1109</v>
       </c>
       <c r="C425" s="0" t="s">
-        <v>1116</v>
+        <v>1110</v>
       </c>
       <c r="D425" s="0" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E425" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E425" s="0" t="s">
+        <v>1111</v>
+      </c>
       <c r="G425" s="0">
-        <v>11.77</v>
+        <v>18.18</v>
       </c>
       <c r="H425" s="0" t="s">
-        <v>1117</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="0">
-        <v>25613</v>
+        <v>26051</v>
       </c>
       <c r="B426" s="0" t="s">
-        <v>1119</v>
+        <v>1113</v>
       </c>
       <c r="C426" s="0" t="s">
-        <v>1120</v>
+        <v>1114</v>
       </c>
       <c r="D426" s="0" t="s">
-        <v>17</v>
-[...1 lines deleted...]
-      <c r="E426" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E426" s="0" t="s">
+        <v>1115</v>
+      </c>
       <c r="G426" s="0">
-        <v>21.89</v>
+        <v>10.33</v>
       </c>
       <c r="H426" s="0" t="s">
-        <v>1121</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="0">
-        <v>25786</v>
+        <v>26051</v>
       </c>
       <c r="B427" s="0" t="s">
-        <v>1122</v>
+        <v>1117</v>
       </c>
       <c r="C427" s="0" t="s">
-        <v>1123</v>
+        <v>1114</v>
       </c>
       <c r="D427" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E427" s="0" t="s">
-        <v>10</v>
+        <v>1115</v>
       </c>
       <c r="G427" s="0">
-        <v>8.6</v>
+        <v>10.33</v>
       </c>
       <c r="H427" s="0" t="s">
-        <v>1124</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="0">
-        <v>25786</v>
+        <v>26051</v>
       </c>
       <c r="B428" s="0" t="s">
-        <v>1125</v>
+        <v>1118</v>
       </c>
       <c r="C428" s="0" t="s">
-        <v>1123</v>
+        <v>1114</v>
       </c>
       <c r="D428" s="0" t="s">
-        <v>17</v>
+        <v>834</v>
       </c>
       <c r="E428" s="0" t="s">
-        <v>10</v>
+        <v>1115</v>
       </c>
       <c r="G428" s="0">
-        <v>8.6</v>
+        <v>10.33</v>
       </c>
       <c r="H428" s="0" t="s">
-        <v>1124</v>
+        <v>1116</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="0">
-        <v>25927</v>
+        <v>26088</v>
       </c>
       <c r="B429" s="0" t="s">
-        <v>1126</v>
+        <v>1119</v>
       </c>
       <c r="C429" s="0" t="s">
-        <v>1127</v>
+        <v>1120</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>9</v>
+        <v>834</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>10</v>
+        <v>1115</v>
       </c>
       <c r="G429" s="0">
-        <v>15.66</v>
+        <v>10.33</v>
       </c>
       <c r="H429" s="0" t="s">
-        <v>1128</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="0">
-        <v>25959</v>
+        <v>26089</v>
       </c>
       <c r="B430" s="0" t="s">
-        <v>1129</v>
+        <v>1122</v>
       </c>
       <c r="C430" s="0" t="s">
-        <v>1130</v>
+        <v>1123</v>
       </c>
       <c r="D430" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E430" s="0" t="s">
-        <v>10</v>
+        <v>724</v>
       </c>
       <c r="G430" s="0">
-        <v>10.16</v>
+        <v>37.17</v>
       </c>
       <c r="H430" s="0" t="s">
-        <v>1131</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="0">
-        <v>25960</v>
+        <v>26091</v>
       </c>
       <c r="B431" s="0" t="s">
-        <v>1132</v>
+        <v>1125</v>
       </c>
       <c r="C431" s="0" t="s">
-        <v>1130</v>
+        <v>1126</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E431" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G431" s="0">
-        <v>10.16</v>
+        <v>11.12</v>
       </c>
       <c r="H431" s="0" t="s">
-        <v>1133</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="0">
-        <v>24001</v>
+        <v>26091</v>
       </c>
       <c r="B432" s="0" t="s">
-        <v>1134</v>
+        <v>1128</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>1135</v>
+        <v>1126</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E432" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G432" s="0">
-        <v>14.83</v>
+        <v>11.12</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>1136</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="0">
-        <v>24001</v>
+        <v>26091</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1137</v>
+        <v>1129</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>1135</v>
+        <v>1126</v>
       </c>
       <c r="D433" s="0" t="s">
-        <v>17</v>
+        <v>1130</v>
       </c>
       <c r="E433" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G433" s="0">
-        <v>14.83</v>
+        <v>11.12</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>1136</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="0">
-        <v>24027</v>
+        <v>26091</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1138</v>
+        <v>1131</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>1139</v>
+        <v>1126</v>
       </c>
       <c r="D434" s="0" t="s">
-        <v>9</v>
+        <v>1132</v>
       </c>
       <c r="E434" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G434" s="0">
-        <v>21.34</v>
+        <v>11.12</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>1140</v>
+        <v>1127</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="0">
-        <v>24064</v>
+        <v>26195</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1141</v>
+        <v>1133</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>1142</v>
+        <v>1134</v>
       </c>
       <c r="D435" s="0" t="s">
-        <v>9</v>
+        <v>834</v>
       </c>
       <c r="E435" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G435" s="0">
-        <v>16.65</v>
+        <v>13.14</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>1143</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="0">
-        <v>24100</v>
+        <v>26277</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1144</v>
+        <v>1136</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>1145</v>
+        <v>1137</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>9</v>
+        <v>838</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G436" s="0">
-        <v>17.11</v>
+        <v>29.1</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>1146</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="0">
-        <v>24201</v>
+        <v>26277</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1147</v>
+        <v>1139</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>1148</v>
+        <v>1137</v>
       </c>
       <c r="D437" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G437" s="0">
-        <v>9.800000000000001</v>
+        <v>29.1</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>1149</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="0">
-        <v>24201</v>
+        <v>26389</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1150</v>
+        <v>1140</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>1148</v>
+        <v>1141</v>
       </c>
       <c r="D438" s="0" t="s">
-        <v>17</v>
+        <v>834</v>
       </c>
       <c r="E438" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G438" s="0">
-        <v>9.800000000000001</v>
+        <v>7.5</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>1149</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="0">
-        <v>11640</v>
+        <v>26389</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1151</v>
+        <v>1143</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>1152</v>
+        <v>1141</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G439" s="0">
-        <v>7.51</v>
+        <v>7.5</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>1153</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="0">
-        <v>11966</v>
+        <v>26389</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1154</v>
+        <v>1144</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>1155</v>
+        <v>1141</v>
       </c>
       <c r="D440" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E440" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G440" s="0">
-        <v>6.52</v>
+        <v>7.5</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>1156</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="0">
-        <v>11982</v>
+        <v>26389</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1157</v>
+        <v>1145</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>1158</v>
+        <v>1141</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>9</v>
+        <v>1146</v>
       </c>
       <c r="E441" s="0" t="s">
-        <v>773</v>
+        <v>10</v>
       </c>
       <c r="G441" s="0">
-        <v>12.39</v>
+        <v>7.5</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>1159</v>
+        <v>1142</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="0">
-        <v>26015</v>
+        <v>26483</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1160</v>
+        <v>1147</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>1161</v>
+        <v>1148</v>
       </c>
       <c r="D442" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>1162</v>
+        <v>10</v>
       </c>
       <c r="G442" s="0">
-        <v>18.18</v>
+        <v>17.13</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>1163</v>
+        <v>1149</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="0">
-        <v>26030</v>
+        <v>26534</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1164</v>
+        <v>1150</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>1165</v>
+        <v>1151</v>
       </c>
       <c r="D443" s="0" t="s">
-        <v>881</v>
+        <v>834</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>10</v>
+        <v>1152</v>
       </c>
       <c r="G443" s="0">
-        <v>8.869999999999999</v>
+        <v>43.2</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>1166</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="0">
-        <v>26051</v>
+        <v>26623</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1167</v>
+        <v>1154</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>1168</v>
+        <v>1155</v>
       </c>
       <c r="D444" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>1169</v>
+        <v>73</v>
       </c>
       <c r="G444" s="0">
-        <v>10.33</v>
+        <v>13.91</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>1170</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="0">
-        <v>26051</v>
+        <v>26662</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1171</v>
+        <v>1157</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>1168</v>
+        <v>1158</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>1169</v>
+        <v>10</v>
       </c>
       <c r="G445" s="0">
-        <v>10.33</v>
+        <v>85.65000000000001</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>1170</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="0">
-        <v>26051</v>
+        <v>26817</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1172</v>
+        <v>1160</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>1168</v>
+        <v>1161</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>881</v>
+        <v>9</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>1169</v>
+        <v>305</v>
       </c>
       <c r="G446" s="0">
-        <v>10.33</v>
+        <v>97.31999999999999</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>1170</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="0">
-        <v>26088</v>
+        <v>26819</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1173</v>
+        <v>1163</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>1174</v>
+        <v>1164</v>
       </c>
       <c r="D447" s="0" t="s">
-        <v>881</v>
+        <v>9</v>
       </c>
       <c r="E447" s="0" t="s">
-        <v>1169</v>
+        <v>305</v>
       </c>
       <c r="G447" s="0">
-        <v>10.33</v>
+        <v>191.48</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>1175</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="0">
-        <v>26089</v>
+        <v>11614</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1176</v>
+        <v>1166</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>1177</v>
+        <v>1167</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E448" s="0" t="s">
-        <v>773</v>
+        <v>103</v>
       </c>
       <c r="G448" s="0">
-        <v>37.17</v>
+        <v>3.75</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>1178</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="0">
-        <v>26091</v>
+        <v>12896</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1179</v>
+        <v>1169</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>1180</v>
+        <v>1170</v>
       </c>
       <c r="D449" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E449" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G449" s="0">
-        <v>11.12</v>
+        <v>3.75</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>1181</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="0">
-        <v>26091</v>
+        <v>12906</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>1182</v>
+        <v>1172</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>1180</v>
+        <v>1173</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E450" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G450" s="0">
-        <v>11.12</v>
+        <v>1.75</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>1181</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="0">
-        <v>26091</v>
+        <v>12970</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1183</v>
+        <v>1175</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>1180</v>
+        <v>1176</v>
       </c>
       <c r="D451" s="0" t="s">
-        <v>1184</v>
+        <v>9</v>
       </c>
       <c r="E451" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G451" s="0">
-        <v>11.12</v>
+        <v>4.95</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>1181</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="0">
-        <v>26091</v>
+        <v>18018</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1185</v>
+        <v>1178</v>
       </c>
       <c r="C452" s="0" t="s">
+        <v>1179</v>
+      </c>
+      <c r="D452" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E452" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G452" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="H452" s="0" t="s">
         <v>1180</v>
-      </c>
-[...10 lines deleted...]
-        <v>1181</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="0">
-        <v>26195</v>
+        <v>18226</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1187</v>
+        <v>1181</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>1188</v>
+        <v>1182</v>
       </c>
       <c r="D453" s="0" t="s">
-        <v>881</v>
+        <v>9</v>
       </c>
       <c r="E453" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G453" s="0">
-        <v>13.14</v>
+        <v>3.87</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>1189</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="0">
-        <v>26277</v>
+        <v>17247</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1190</v>
+        <v>1184</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>1191</v>
+        <v>1185</v>
       </c>
       <c r="D454" s="0" t="s">
-        <v>885</v>
+        <v>501</v>
       </c>
       <c r="E454" s="0" t="s">
-        <v>125</v>
+        <v>183</v>
       </c>
       <c r="G454" s="0">
-        <v>29.1</v>
+        <v>11.29</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>1192</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="0">
-        <v>26277</v>
+        <v>17605</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1193</v>
+        <v>1187</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>1191</v>
+        <v>1188</v>
       </c>
       <c r="D455" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E455" s="0" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="G455" s="0">
-        <v>29.1</v>
+        <v>40.47</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>1192</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="0">
-        <v>26389</v>
+        <v>17606</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1194</v>
+        <v>1190</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>1195</v>
+        <v>1191</v>
       </c>
       <c r="D456" s="0" t="s">
-        <v>881</v>
+        <v>9</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="G456" s="0">
-        <v>7.5</v>
+        <v>40.47</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>1196</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="0">
-        <v>26389</v>
+        <v>18270</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>1197</v>
+        <v>1193</v>
       </c>
       <c r="C457" s="0" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D457" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E457" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G457" s="0">
+        <v>45.75</v>
+      </c>
+      <c r="H457" s="0" t="s">
         <v>1195</v>
-      </c>
-[...10 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="0">
-        <v>26389</v>
+        <v>15265</v>
       </c>
       <c r="B458" s="0" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C458" s="0" t="s">
+        <v>1197</v>
+      </c>
+      <c r="D458" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E458" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G458" s="0">
+        <v>0.82</v>
+      </c>
+      <c r="H458" s="0" t="s">
         <v>1198</v>
-      </c>
-[...13 lines deleted...]
-        <v>1196</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="0">
-        <v>26389</v>
+        <v>15265</v>
       </c>
       <c r="B459" s="0" t="s">
         <v>1199</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>1195</v>
+        <v>1197</v>
       </c>
       <c r="D459" s="0" t="s">
-        <v>1200</v>
+        <v>17</v>
       </c>
       <c r="E459" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G459" s="0">
-        <v>7.5</v>
+        <v>0.82</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>1196</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="0">
-        <v>26483</v>
+        <v>15267</v>
       </c>
       <c r="B460" s="0" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C460" s="0" t="s">
         <v>1201</v>
       </c>
-      <c r="C460" s="0" t="s">
+      <c r="D460" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E460" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G460" s="0">
+        <v>1.88</v>
+      </c>
+      <c r="H460" s="0" t="s">
         <v>1202</v>
-      </c>
-[...10 lines deleted...]
-        <v>1203</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="0">
-        <v>26534</v>
+        <v>15279</v>
       </c>
       <c r="B461" s="0" t="s">
+        <v>1203</v>
+      </c>
+      <c r="C461" s="0" t="s">
         <v>1204</v>
       </c>
-      <c r="C461" s="0" t="s">
+      <c r="D461" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E461" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G461" s="0">
+        <v>0.9399999999999999</v>
+      </c>
+      <c r="H461" s="0" t="s">
         <v>1205</v>
-      </c>
-[...10 lines deleted...]
-        <v>1207</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="0">
-        <v>26623</v>
+        <v>15386</v>
       </c>
       <c r="B462" s="0" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C462" s="0" t="s">
+        <v>1207</v>
+      </c>
+      <c r="D462" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E462" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G462" s="0">
+        <v>0.8</v>
+      </c>
+      <c r="H462" s="0" t="s">
         <v>1208</v>
-      </c>
-[...13 lines deleted...]
-        <v>1210</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="0">
-        <v>26662</v>
+        <v>15388</v>
       </c>
       <c r="B463" s="0" t="s">
+        <v>1209</v>
+      </c>
+      <c r="C463" s="0" t="s">
+        <v>1210</v>
+      </c>
+      <c r="D463" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E463" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G463" s="0">
+        <v>1.4</v>
+      </c>
+      <c r="H463" s="0" t="s">
         <v>1211</v>
-      </c>
-[...13 lines deleted...]
-        <v>1213</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="0">
-        <v>26817</v>
+        <v>15388</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1214</v>
+        <v>1212</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>1215</v>
+        <v>1210</v>
       </c>
       <c r="D464" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>338</v>
+        <v>103</v>
       </c>
       <c r="G464" s="0">
-        <v>97.31999999999999</v>
+        <v>1.4</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>1216</v>
+        <v>1211</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="0">
-        <v>26819</v>
+        <v>15389</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1217</v>
+        <v>1213</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>1218</v>
+        <v>1214</v>
       </c>
       <c r="D465" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E465" s="0" t="s">
-        <v>338</v>
+        <v>103</v>
       </c>
       <c r="G465" s="0">
-        <v>191.48</v>
+        <v>0.6</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>1219</v>
+        <v>1215</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="0">
-        <v>11614</v>
+        <v>15392</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1220</v>
+        <v>1216</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>1221</v>
+        <v>1217</v>
       </c>
       <c r="D466" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E466" s="0" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="G466" s="0">
-        <v>3.75</v>
+        <v>0.75</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>1222</v>
+        <v>1218</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="0">
-        <v>12896</v>
+        <v>15394</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1223</v>
+        <v>1219</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>1224</v>
+        <v>1220</v>
       </c>
       <c r="D467" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E467" s="0" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="G467" s="0">
-        <v>3.75</v>
+        <v>0.32</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>1225</v>
+        <v>1221</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="0">
-        <v>12906</v>
+        <v>15399</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1226</v>
+        <v>1222</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>1227</v>
+        <v>1223</v>
       </c>
       <c r="D468" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E468" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G468" s="0">
-        <v>1.75</v>
+        <v>0.37</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>1228</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="0">
-        <v>12970</v>
+        <v>15409</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1229</v>
+        <v>1225</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>1230</v>
+        <v>1226</v>
       </c>
       <c r="D469" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G469" s="0">
-        <v>4.95</v>
+        <v>0.33</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>1231</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="0">
-        <v>18018</v>
+        <v>15409</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1232</v>
+        <v>1228</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>1233</v>
+        <v>1226</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E470" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G470" s="0">
-        <v>17.23</v>
+        <v>0.33</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>1234</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="0">
-        <v>18226</v>
+        <v>15411</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1235</v>
+        <v>1229</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>1236</v>
+        <v>1230</v>
       </c>
       <c r="D471" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E471" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G471" s="0">
-        <v>3.87</v>
+        <v>0.86</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>1237</v>
+        <v>1231</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="0">
-        <v>17247</v>
+        <v>15414</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1238</v>
+        <v>1232</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>1239</v>
+        <v>1233</v>
       </c>
       <c r="D472" s="0" t="s">
-        <v>547</v>
+        <v>69</v>
       </c>
       <c r="E472" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G472" s="0">
-        <v>11.29</v>
+        <v>1</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>1240</v>
+        <v>1234</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="0">
-        <v>17605</v>
+        <v>15420</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1241</v>
+        <v>1235</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>1242</v>
+        <v>1236</v>
       </c>
       <c r="D473" s="0" t="s">
-        <v>9</v>
+        <v>438</v>
       </c>
       <c r="E473" s="0" t="s">
-        <v>31</v>
+        <v>103</v>
       </c>
       <c r="G473" s="0">
-        <v>40.47</v>
+        <v>0.37</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>1243</v>
+        <v>1237</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="0">
-        <v>17606</v>
+        <v>15515</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>1244</v>
+        <v>1238</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>1245</v>
+        <v>1239</v>
       </c>
       <c r="D474" s="0" t="s">
-        <v>9</v>
+        <v>1240</v>
       </c>
       <c r="E474" s="0" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="G474" s="0">
-        <v>40.47</v>
+        <v>1.12</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>1246</v>
+        <v>1241</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="0">
-        <v>18270</v>
+        <v>15544</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>1247</v>
+        <v>1242</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>1248</v>
+        <v>1243</v>
       </c>
       <c r="D475" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E475" s="0" t="s">
-        <v>88</v>
+        <v>116</v>
       </c>
       <c r="G475" s="0">
-        <v>45.75</v>
+        <v>1.12</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>1249</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="0">
-        <v>15265</v>
+        <v>15901</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>1250</v>
+        <v>1245</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>1251</v>
+        <v>1246</v>
       </c>
       <c r="D476" s="0" t="s">
-        <v>881</v>
+        <v>9</v>
       </c>
       <c r="E476" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G476" s="0">
-        <v>0.82</v>
+        <v>0.37</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>1252</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="0">
-        <v>15265</v>
+        <v>15901</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>1251</v>
+        <v>1246</v>
       </c>
       <c r="D477" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E477" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G477" s="0">
-        <v>0.82</v>
+        <v>0.37</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>1252</v>
+        <v>1247</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="0">
-        <v>15267</v>
+        <v>15992</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>1254</v>
+        <v>1249</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>1255</v>
+        <v>1250</v>
       </c>
       <c r="D478" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E478" s="0" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="G478" s="0">
-        <v>1.88</v>
+        <v>1.12</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="0">
-        <v>15279</v>
+        <v>15001</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1257</v>
+        <v>1252</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="D479" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E479" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G479" s="0">
-        <v>0.9399999999999999</v>
+        <v>2.96</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="0">
-        <v>15386</v>
+        <v>15004</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>1261</v>
+        <v>1256</v>
       </c>
       <c r="D480" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E480" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G480" s="0">
-        <v>0.8</v>
+        <v>1.14</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>1262</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="0">
-        <v>15388</v>
+        <v>16060</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>1263</v>
+        <v>1258</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>1264</v>
+        <v>1259</v>
       </c>
       <c r="D481" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E481" s="0" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="G481" s="0">
-        <v>1.4</v>
+        <v>2.82</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>1265</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="0">
-        <v>15388</v>
+        <v>16120</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>1266</v>
+        <v>1261</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>1264</v>
+        <v>1262</v>
       </c>
       <c r="D482" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E482" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="G482" s="0">
-        <v>1.4</v>
+        <v>1.51</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>1265</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="0">
-        <v>15389</v>
+        <v>16121</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>1267</v>
+        <v>1264</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>1268</v>
+        <v>1265</v>
       </c>
       <c r="D483" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E483" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="G483" s="0">
-        <v>0.6</v>
+        <v>1.51</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>1269</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="0">
-        <v>15392</v>
+        <v>16122</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>1270</v>
+        <v>1267</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>1271</v>
+        <v>1268</v>
       </c>
       <c r="D484" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E484" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="G484" s="0">
-        <v>0.75</v>
+        <v>1.68</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>1272</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="0">
-        <v>15394</v>
+        <v>16123</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>1273</v>
+        <v>1270</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>1274</v>
+        <v>1271</v>
       </c>
       <c r="D485" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E485" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="G485" s="0">
-        <v>0.32</v>
+        <v>1.51</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>1275</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="0">
-        <v>15399</v>
+        <v>16126</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>1276</v>
+        <v>1273</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>1277</v>
+        <v>1274</v>
       </c>
       <c r="D486" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E486" s="0" t="s">
-        <v>125</v>
+        <v>73</v>
       </c>
       <c r="G486" s="0">
-        <v>0.37</v>
+        <v>1.51</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>1278</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="0">
-        <v>15409</v>
+        <v>16165</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>1279</v>
+        <v>1276</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>1280</v>
+        <v>1277</v>
       </c>
       <c r="D487" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E487" s="0" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="G487" s="0">
-        <v>0.33</v>
+        <v>0.75</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>1281</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="0">
-        <v>15409</v>
+        <v>16176</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>1282</v>
+        <v>1279</v>
       </c>
       <c r="C488" s="0" t="s">
         <v>1280</v>
       </c>
       <c r="D488" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E488" s="0" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="G488" s="0">
-        <v>0.33</v>
+        <v>3.5</v>
       </c>
       <c r="H488" s="0" t="s">
         <v>1281</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="0">
-        <v>15420</v>
+        <v>16236</v>
       </c>
       <c r="B489" s="0" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C489" s="0" t="s">
         <v>1283</v>
       </c>
-      <c r="C489" s="0" t="s">
+      <c r="D489" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E489" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G489" s="0">
+        <v>4.15</v>
+      </c>
+      <c r="H489" s="0" t="s">
         <v>1284</v>
-      </c>
-[...10 lines deleted...]
-        <v>1285</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="0">
-        <v>15515</v>
+        <v>16239</v>
       </c>
       <c r="B490" s="0" t="s">
+        <v>1285</v>
+      </c>
+      <c r="C490" s="0" t="s">
         <v>1286</v>
       </c>
-      <c r="C490" s="0" t="s">
+      <c r="D490" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E490" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G490" s="0">
+        <v>1.68</v>
+      </c>
+      <c r="H490" s="0" t="s">
         <v>1287</v>
-      </c>
-[...10 lines deleted...]
-        <v>1289</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="0">
-        <v>15544</v>
+        <v>16239</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>1290</v>
+        <v>1288</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>1291</v>
+        <v>1286</v>
       </c>
       <c r="D491" s="0" t="s">
-        <v>53</v>
+        <v>438</v>
       </c>
       <c r="E491" s="0" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="G491" s="0">
-        <v>1.12</v>
+        <v>1.68</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>1292</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="0">
-        <v>15901</v>
+        <v>16254</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>1293</v>
+        <v>1289</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>1294</v>
+        <v>1290</v>
       </c>
       <c r="D492" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E492" s="0" t="s">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="G492" s="0">
-        <v>0.37</v>
+        <v>2.37</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>1295</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="0">
-        <v>15901</v>
+        <v>16335</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1296</v>
+        <v>1292</v>
       </c>
       <c r="C493" s="0" t="s">
+        <v>1293</v>
+      </c>
+      <c r="D493" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E493" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G493" s="0">
+        <v>1.68</v>
+      </c>
+      <c r="H493" s="0" t="s">
         <v>1294</v>
-      </c>
-[...10 lines deleted...]
-        <v>1295</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="0">
-        <v>15992</v>
+        <v>16335</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1297</v>
+        <v>1295</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>1298</v>
+        <v>1293</v>
       </c>
       <c r="D494" s="0" t="s">
-        <v>9</v>
+        <v>834</v>
       </c>
       <c r="E494" s="0" t="s">
-        <v>141</v>
+        <v>73</v>
       </c>
       <c r="G494" s="0">
-        <v>1.12</v>
+        <v>1.68</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>1299</v>
+        <v>1294</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="0">
-        <v>15001</v>
+        <v>16422</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>1300</v>
+        <v>1296</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>1301</v>
+        <v>1297</v>
       </c>
       <c r="D495" s="0" t="s">
-        <v>9</v>
+        <v>838</v>
       </c>
       <c r="E495" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G495" s="0">
-        <v>2.96</v>
+        <v>1.64</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>1302</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="0">
-        <v>15004</v>
+        <v>16422</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>1303</v>
+        <v>1299</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>1304</v>
+        <v>1297</v>
       </c>
       <c r="D496" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="E496" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G496" s="0">
-        <v>1.14</v>
+        <v>1.64</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>1305</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="0">
-        <v>16060</v>
+        <v>16474</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>1306</v>
+        <v>1300</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>1307</v>
+        <v>1301</v>
       </c>
       <c r="D497" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E497" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G497" s="0">
-        <v>2.82</v>
+        <v>2.25</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>1308</v>
+        <v>1302</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="0">
-        <v>16120</v>
+        <v>16476</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>1309</v>
+        <v>1303</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>1310</v>
+        <v>1304</v>
       </c>
       <c r="D498" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E498" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G498" s="0">
-        <v>1.51</v>
+        <v>1.88</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>1311</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="0">
-        <v>16121</v>
+        <v>16481</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>1312</v>
+        <v>1306</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>1313</v>
+        <v>1307</v>
       </c>
       <c r="D499" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E499" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G499" s="0">
-        <v>1.51</v>
+        <v>2.6</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>1314</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="0">
-        <v>16122</v>
+        <v>16516</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>1315</v>
+        <v>1309</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>1316</v>
+        <v>1310</v>
       </c>
       <c r="D500" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E500" s="0" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="G500" s="0">
-        <v>1.68</v>
+        <v>1.51</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>1317</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="0">
-        <v>16123</v>
+        <v>16648</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>1318</v>
+        <v>1312</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>1319</v>
+        <v>1313</v>
       </c>
       <c r="D501" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E501" s="0" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="G501" s="0">
-        <v>1.51</v>
+        <v>3.67</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>1320</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="0">
-        <v>16126</v>
+        <v>16649</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1321</v>
+        <v>1315</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>1322</v>
+        <v>1316</v>
       </c>
       <c r="D502" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E502" s="0" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="G502" s="0">
-        <v>1.51</v>
+        <v>3.8</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>1323</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="0">
-        <v>16165</v>
+        <v>16666</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1324</v>
+        <v>1318</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>1325</v>
+        <v>1319</v>
       </c>
       <c r="D503" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E503" s="0" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="G503" s="0">
-        <v>0.75</v>
+        <v>0.37</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>1326</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="0">
-        <v>16176</v>
+        <v>16666</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1327</v>
+        <v>1321</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>1328</v>
+        <v>1319</v>
       </c>
       <c r="D504" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E504" s="0" t="s">
-        <v>125</v>
+        <v>103</v>
       </c>
       <c r="G504" s="0">
-        <v>3.5</v>
+        <v>0.37</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>1329</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="0">
-        <v>16236</v>
+        <v>16681</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1330</v>
+        <v>1322</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1331</v>
+        <v>1323</v>
       </c>
       <c r="D505" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E505" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G505" s="0">
-        <v>4.15</v>
+        <v>2.16</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>1332</v>
+        <v>1324</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="0">
-        <v>16239</v>
+        <v>16732</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1333</v>
+        <v>1325</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>1334</v>
+        <v>1326</v>
       </c>
       <c r="D506" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E506" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G506" s="0">
-        <v>1.68</v>
+        <v>4.3</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>1335</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="0">
-        <v>16239</v>
+        <v>16732</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1336</v>
+        <v>1328</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>1334</v>
+        <v>1326</v>
       </c>
       <c r="D507" s="0" t="s">
-        <v>598</v>
+        <v>25</v>
       </c>
       <c r="E507" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G507" s="0">
-        <v>1.68</v>
+        <v>4.3</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>1335</v>
+        <v>1327</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="0">
-        <v>16254</v>
+        <v>16748</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1337</v>
+        <v>1329</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>1338</v>
+        <v>1330</v>
       </c>
       <c r="D508" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E508" s="0" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G508" s="0">
-        <v>2.37</v>
+        <v>1.88</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>1339</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="0">
-        <v>16335</v>
+        <v>16748</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1340</v>
+        <v>1332</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>1341</v>
+        <v>1330</v>
       </c>
       <c r="D509" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E509" s="0" t="s">
-        <v>92</v>
+        <v>73</v>
       </c>
       <c r="G509" s="0">
-        <v>1.68</v>
+        <v>1.88</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>1342</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="0">
-        <v>16335</v>
+        <v>16758</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1343</v>
+        <v>1333</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>1341</v>
+        <v>1334</v>
       </c>
       <c r="D510" s="0" t="s">
-        <v>881</v>
+        <v>9</v>
       </c>
       <c r="E510" s="0" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="G510" s="0">
-        <v>1.68</v>
+        <v>4.86</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>1342</v>
+        <v>1335</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="0">
-        <v>16422</v>
+        <v>16766</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1344</v>
+        <v>1336</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>1345</v>
+        <v>1337</v>
       </c>
       <c r="D511" s="0" t="s">
-        <v>885</v>
+        <v>834</v>
       </c>
       <c r="E511" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G511" s="0">
-        <v>1.64</v>
+        <v>2.25</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>1346</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="0">
-        <v>16422</v>
+        <v>16766</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1347</v>
+        <v>1339</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>1345</v>
+        <v>1337</v>
       </c>
       <c r="D512" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E512" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G512" s="0">
-        <v>1.64</v>
+        <v>2.25</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>1346</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="0">
-        <v>16474</v>
+        <v>16767</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>1348</v>
+        <v>1340</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>1349</v>
+        <v>1341</v>
       </c>
       <c r="D513" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E513" s="0" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="G513" s="0">
-        <v>2.25</v>
+        <v>1.33</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>1350</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="0">
-        <v>16476</v>
+        <v>16767</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1351</v>
+        <v>1343</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>1352</v>
+        <v>1341</v>
       </c>
       <c r="D514" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E514" s="0" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="G514" s="0">
-        <v>1.88</v>
+        <v>1.33</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>1353</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="0">
-        <v>16481</v>
+        <v>16772</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>1354</v>
+        <v>1344</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>1355</v>
+        <v>1345</v>
       </c>
       <c r="D515" s="0" t="s">
-        <v>9</v>
+        <v>834</v>
       </c>
       <c r="E515" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G515" s="0">
-        <v>2.6</v>
+        <v>1.65</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>1356</v>
+        <v>1346</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="0">
-        <v>16516</v>
+        <v>16795</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>1357</v>
+        <v>1347</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>1358</v>
+        <v>1348</v>
       </c>
       <c r="D516" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E516" s="0" t="s">
-        <v>92</v>
+        <v>10</v>
       </c>
       <c r="G516" s="0">
         <v>1.51</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>1359</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="0">
-        <v>16588</v>
+        <v>16795</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>1360</v>
+        <v>1350</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>1361</v>
+        <v>1348</v>
       </c>
       <c r="D517" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E517" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G517" s="0">
-        <v>3.66</v>
+        <v>1.51</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>1362</v>
+        <v>1349</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="0">
-        <v>16590</v>
+        <v>16826</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1363</v>
+        <v>1351</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>1364</v>
+        <v>1352</v>
       </c>
       <c r="D518" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E518" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G518" s="0">
-        <v>4.35</v>
+        <v>4.09</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>1365</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="0">
-        <v>16648</v>
+        <v>16863</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1366</v>
+        <v>1354</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>1367</v>
+        <v>1355</v>
       </c>
       <c r="D519" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E519" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G519" s="0">
-        <v>3.67</v>
+        <v>1.03</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>1368</v>
+        <v>1356</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="0">
-        <v>16649</v>
+        <v>16864</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1369</v>
+        <v>1357</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>1370</v>
+        <v>1358</v>
       </c>
       <c r="D520" s="0" t="s">
-        <v>17</v>
+        <v>728</v>
       </c>
       <c r="E520" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G520" s="0">
-        <v>3.8</v>
+        <v>5.22</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>1371</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="0">
-        <v>16666</v>
+        <v>16864</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1372</v>
+        <v>1360</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>1373</v>
+        <v>1358</v>
       </c>
       <c r="D521" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E521" s="0" t="s">
-        <v>125</v>
+        <v>183</v>
       </c>
       <c r="G521" s="0">
-        <v>0.37</v>
+        <v>5.22</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>1374</v>
+        <v>1359</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="0">
-        <v>16666</v>
+        <v>16890</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1375</v>
+        <v>1361</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>1373</v>
+        <v>1362</v>
       </c>
       <c r="D522" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E522" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G522" s="0">
-        <v>0.37</v>
+        <v>1.51</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>1374</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="0">
-        <v>16681</v>
+        <v>16125</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1376</v>
+        <v>1364</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>1377</v>
+        <v>1365</v>
       </c>
       <c r="D523" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E523" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G523" s="0">
-        <v>2.16</v>
+        <v>1.51</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>1378</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="0">
-        <v>16732</v>
+        <v>16936</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>1379</v>
+        <v>1367</v>
       </c>
       <c r="C524" s="0" t="s">
-        <v>1380</v>
+        <v>1368</v>
       </c>
       <c r="D524" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E524" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G524" s="0">
-        <v>4.3</v>
+        <v>1.56</v>
       </c>
       <c r="H524" s="0" t="s">
-        <v>1381</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="0">
-        <v>16732</v>
+        <v>16936</v>
       </c>
       <c r="B525" s="0" t="s">
-        <v>1382</v>
+        <v>1370</v>
       </c>
       <c r="C525" s="0" t="s">
-        <v>1380</v>
+        <v>1368</v>
       </c>
       <c r="D525" s="0" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="E525" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G525" s="0">
-        <v>4.3</v>
+        <v>1.56</v>
       </c>
       <c r="H525" s="0" t="s">
-        <v>1381</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="0">
-        <v>16748</v>
+        <v>19051</v>
       </c>
       <c r="B526" s="0" t="s">
-        <v>1383</v>
+        <v>1371</v>
       </c>
       <c r="C526" s="0" t="s">
-        <v>1384</v>
+        <v>1372</v>
       </c>
       <c r="D526" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E526" s="0" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="G526" s="0">
-        <v>1.88</v>
+        <v>3.61</v>
       </c>
       <c r="H526" s="0" t="s">
-        <v>1385</v>
+        <v>1373</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="0">
-        <v>16748</v>
+        <v>19119</v>
       </c>
       <c r="B527" s="0" t="s">
-        <v>1386</v>
+        <v>1374</v>
       </c>
       <c r="C527" s="0" t="s">
-        <v>1384</v>
+        <v>1375</v>
       </c>
       <c r="D527" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E527" s="0" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="G527" s="0">
-        <v>1.88</v>
+        <v>3.88</v>
       </c>
       <c r="H527" s="0" t="s">
-        <v>1385</v>
+        <v>1376</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="0">
-        <v>16758</v>
+        <v>19120</v>
       </c>
       <c r="B528" s="0" t="s">
-        <v>1387</v>
+        <v>1377</v>
       </c>
       <c r="C528" s="0" t="s">
-        <v>1388</v>
+        <v>1378</v>
       </c>
       <c r="D528" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E528" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G528" s="0">
-        <v>4.86</v>
+        <v>4.67</v>
       </c>
       <c r="H528" s="0" t="s">
-        <v>1389</v>
+        <v>1379</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="0">
-        <v>16766</v>
+        <v>19148</v>
       </c>
       <c r="B529" s="0" t="s">
-        <v>1390</v>
+        <v>1380</v>
       </c>
       <c r="C529" s="0" t="s">
-        <v>1391</v>
+        <v>1381</v>
       </c>
       <c r="D529" s="0" t="s">
-        <v>881</v>
+        <v>9</v>
       </c>
       <c r="E529" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G529" s="0">
-        <v>2.25</v>
+        <v>3.74</v>
       </c>
       <c r="H529" s="0" t="s">
-        <v>1392</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="0">
-        <v>16766</v>
+        <v>19148</v>
       </c>
       <c r="B530" s="0" t="s">
-        <v>1393</v>
+        <v>1383</v>
       </c>
       <c r="C530" s="0" t="s">
-        <v>1391</v>
+        <v>1381</v>
       </c>
       <c r="D530" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E530" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G530" s="0">
-        <v>2.25</v>
+        <v>3.74</v>
       </c>
       <c r="H530" s="0" t="s">
-        <v>1392</v>
+        <v>1382</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="0">
-        <v>16767</v>
+        <v>19178</v>
       </c>
       <c r="B531" s="0" t="s">
-        <v>1394</v>
+        <v>1384</v>
       </c>
       <c r="C531" s="0" t="s">
-        <v>1395</v>
+        <v>1385</v>
       </c>
       <c r="D531" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E531" s="0" t="s">
-        <v>255</v>
+        <v>10</v>
       </c>
       <c r="G531" s="0">
-        <v>1.33</v>
+        <v>1.88</v>
       </c>
       <c r="H531" s="0" t="s">
-        <v>1396</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="0">
-        <v>16767</v>
+        <v>19312</v>
       </c>
       <c r="B532" s="0" t="s">
-        <v>1397</v>
+        <v>1387</v>
       </c>
       <c r="C532" s="0" t="s">
-        <v>1395</v>
+        <v>1388</v>
       </c>
       <c r="D532" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E532" s="0" t="s">
-        <v>255</v>
+        <v>183</v>
       </c>
       <c r="G532" s="0">
-        <v>1.33</v>
+        <v>3.64</v>
       </c>
       <c r="H532" s="0" t="s">
-        <v>1396</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="0">
-        <v>16772</v>
+        <v>19317</v>
       </c>
       <c r="B533" s="0" t="s">
-        <v>1398</v>
+        <v>1390</v>
       </c>
       <c r="C533" s="0" t="s">
-        <v>1399</v>
+        <v>1391</v>
       </c>
       <c r="D533" s="0" t="s">
-        <v>881</v>
+        <v>9</v>
       </c>
       <c r="E533" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G533" s="0">
-        <v>1.65</v>
+        <v>5.31</v>
       </c>
       <c r="H533" s="0" t="s">
-        <v>1400</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="0">
-        <v>16795</v>
+        <v>19318</v>
       </c>
       <c r="B534" s="0" t="s">
-        <v>1401</v>
+        <v>1393</v>
       </c>
       <c r="C534" s="0" t="s">
-        <v>1402</v>
+        <v>1394</v>
       </c>
       <c r="D534" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E534" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G534" s="0">
-        <v>1.51</v>
+        <v>4.69</v>
       </c>
       <c r="H534" s="0" t="s">
-        <v>1403</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="0">
-        <v>16795</v>
+        <v>15246</v>
       </c>
       <c r="B535" s="0" t="s">
-        <v>1404</v>
+        <v>1396</v>
       </c>
       <c r="C535" s="0" t="s">
-        <v>1402</v>
+        <v>1397</v>
       </c>
       <c r="D535" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E535" s="0" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="G535" s="0">
-        <v>1.51</v>
+        <v>1.12</v>
       </c>
       <c r="H535" s="0" t="s">
-        <v>1403</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="0">
-        <v>16826</v>
+        <v>15428</v>
       </c>
       <c r="B536" s="0" t="s">
-        <v>1405</v>
+        <v>1399</v>
       </c>
       <c r="C536" s="0" t="s">
-        <v>1406</v>
+        <v>1400</v>
       </c>
       <c r="D536" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E536" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G536" s="0">
-        <v>4.09</v>
+        <v>1.1</v>
       </c>
       <c r="H536" s="0" t="s">
-        <v>1407</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="0">
-        <v>16863</v>
+        <v>15428</v>
       </c>
       <c r="B537" s="0" t="s">
-        <v>1408</v>
+        <v>1402</v>
       </c>
       <c r="C537" s="0" t="s">
-        <v>1409</v>
+        <v>1400</v>
       </c>
       <c r="D537" s="0" t="s">
-        <v>17</v>
+        <v>25</v>
       </c>
       <c r="E537" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G537" s="0">
-        <v>1.03</v>
+        <v>1.1</v>
       </c>
       <c r="H537" s="0" t="s">
-        <v>1410</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="0">
-        <v>16864</v>
+        <v>15428</v>
       </c>
       <c r="B538" s="0" t="s">
-        <v>1411</v>
+        <v>1403</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>1412</v>
+        <v>1400</v>
       </c>
       <c r="D538" s="0" t="s">
-        <v>777</v>
+        <v>17</v>
       </c>
       <c r="E538" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G538" s="0">
-        <v>5.22</v>
+        <v>1.1</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>1413</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="0">
-        <v>16864</v>
+        <v>15435</v>
       </c>
       <c r="B539" s="0" t="s">
-        <v>1414</v>
+        <v>1404</v>
       </c>
       <c r="C539" s="0" t="s">
-        <v>1412</v>
+        <v>1405</v>
       </c>
       <c r="D539" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E539" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G539" s="0">
-        <v>5.22</v>
+        <v>0.32</v>
       </c>
       <c r="H539" s="0" t="s">
-        <v>1413</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="0">
-        <v>16890</v>
+        <v>15435</v>
       </c>
       <c r="B540" s="0" t="s">
-        <v>1415</v>
+        <v>1407</v>
       </c>
       <c r="C540" s="0" t="s">
-        <v>1416</v>
+        <v>1405</v>
       </c>
       <c r="D540" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E540" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G540" s="0">
-        <v>1.51</v>
+        <v>0.32</v>
       </c>
       <c r="H540" s="0" t="s">
-        <v>1417</v>
+        <v>1406</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="0">
-        <v>16125</v>
+        <v>15436</v>
       </c>
       <c r="B541" s="0" t="s">
-        <v>1418</v>
+        <v>1408</v>
       </c>
       <c r="C541" s="0" t="s">
-        <v>1419</v>
+        <v>1409</v>
       </c>
       <c r="D541" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E541" s="0" t="s">
-        <v>92</v>
+        <v>103</v>
       </c>
       <c r="G541" s="0">
-        <v>1.51</v>
+        <v>1.3</v>
       </c>
       <c r="H541" s="0" t="s">
-        <v>1420</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="0">
-        <v>16936</v>
+        <v>15440</v>
       </c>
       <c r="B542" s="0" t="s">
-        <v>1421</v>
+        <v>1411</v>
       </c>
       <c r="C542" s="0" t="s">
-        <v>1422</v>
+        <v>1412</v>
       </c>
       <c r="D542" s="0" t="s">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="E542" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G542" s="0">
-        <v>1.56</v>
+        <v>0.39</v>
       </c>
       <c r="H542" s="0" t="s">
-        <v>1423</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="0">
-        <v>16936</v>
+        <v>15440</v>
       </c>
       <c r="B543" s="0" t="s">
-        <v>1424</v>
+        <v>1414</v>
       </c>
       <c r="C543" s="0" t="s">
-        <v>1422</v>
+        <v>1412</v>
       </c>
       <c r="D543" s="0" t="s">
-        <v>17</v>
+        <v>1415</v>
       </c>
       <c r="E543" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G543" s="0">
-        <v>1.56</v>
+        <v>0.39</v>
       </c>
       <c r="H543" s="0" t="s">
-        <v>1423</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="0">
-        <v>19051</v>
+        <v>15443</v>
       </c>
       <c r="B544" s="0" t="s">
-        <v>1425</v>
+        <v>1416</v>
       </c>
       <c r="C544" s="0" t="s">
-        <v>1426</v>
+        <v>1417</v>
       </c>
       <c r="D544" s="0" t="s">
-        <v>53</v>
+        <v>438</v>
       </c>
       <c r="E544" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G544" s="0">
-        <v>3.61</v>
+        <v>0.33</v>
       </c>
       <c r="H544" s="0" t="s">
-        <v>1427</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="0">
-        <v>19119</v>
+        <v>15443</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1428</v>
+        <v>1419</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>1429</v>
+        <v>1417</v>
       </c>
       <c r="D545" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E545" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G545" s="0">
-        <v>3.88</v>
+        <v>0.33</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>1430</v>
+        <v>1418</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="0">
-        <v>19120</v>
+        <v>15904</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1431</v>
+        <v>1420</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>1432</v>
+        <v>1421</v>
       </c>
       <c r="D546" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E546" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="G546" s="0">
-        <v>4.67</v>
+        <v>0.33</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>1433</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="0">
-        <v>19148</v>
+        <v>15906</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1434</v>
+        <v>1423</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>1435</v>
+        <v>1424</v>
       </c>
       <c r="D547" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E547" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G547" s="0">
-        <v>3.74</v>
+        <v>0.33</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>1436</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="0">
-        <v>19148</v>
+        <v>16061</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1437</v>
+        <v>1426</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>1435</v>
+        <v>1427</v>
       </c>
       <c r="D548" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E548" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G548" s="0">
-        <v>3.74</v>
+        <v>3.47</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>1436</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="0">
-        <v>19178</v>
+        <v>16084</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1438</v>
+        <v>1429</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>1439</v>
+        <v>1430</v>
       </c>
       <c r="D549" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E549" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G549" s="0">
-        <v>1.88</v>
+        <v>2.44</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>1440</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="0">
-        <v>19178</v>
+        <v>16133</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1441</v>
+        <v>1432</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1439</v>
+        <v>1433</v>
       </c>
       <c r="D550" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E550" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G550" s="0">
-        <v>1.88</v>
+        <v>1.51</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>1440</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="0">
-        <v>19312</v>
+        <v>16278</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1442</v>
+        <v>1435</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>1443</v>
+        <v>1436</v>
       </c>
       <c r="D551" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E551" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="G551" s="0">
-        <v>3.64</v>
+        <v>1.98</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>1444</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="0">
-        <v>19317</v>
+        <v>16504</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1445</v>
+        <v>1438</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>1446</v>
+        <v>1439</v>
       </c>
       <c r="D552" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E552" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G552" s="0">
-        <v>5.31</v>
+        <v>2.07</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>1447</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="0">
-        <v>19318</v>
+        <v>16809</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1448</v>
+        <v>1441</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>1449</v>
+        <v>1442</v>
       </c>
       <c r="D553" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E553" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G553" s="0">
-        <v>4.69</v>
+        <v>1.19</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>1450</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="0">
-        <v>15246</v>
+        <v>16809</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1451</v>
+        <v>1444</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>1452</v>
+        <v>1442</v>
       </c>
       <c r="D554" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E554" s="0" t="s">
-        <v>141</v>
+        <v>10</v>
       </c>
       <c r="G554" s="0">
-        <v>1.12</v>
+        <v>1.19</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>1453</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="0">
-        <v>15428</v>
+        <v>19121</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1454</v>
+        <v>1445</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>1455</v>
+        <v>1446</v>
       </c>
       <c r="D555" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E555" s="0" t="s">
-        <v>125</v>
+        <v>183</v>
       </c>
       <c r="G555" s="0">
-        <v>1.1</v>
+        <v>3.72</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>1456</v>
+        <v>1447</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="0">
-        <v>15428</v>
+        <v>19303</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1457</v>
+        <v>1448</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>1455</v>
+        <v>1449</v>
       </c>
       <c r="D556" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E556" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G556" s="0">
-        <v>1.1</v>
+        <v>8.970000000000001</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>1456</v>
+        <v>1450</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="0">
-        <v>15428</v>
+        <v>20283</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1458</v>
+        <v>1451</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>1455</v>
+        <v>1452</v>
       </c>
       <c r="D557" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E557" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G557" s="0">
-        <v>1.1</v>
+        <v>5.11</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>1456</v>
+        <v>1453</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="0">
-        <v>15435</v>
+        <v>20284</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1459</v>
+        <v>1454</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>1460</v>
+        <v>1455</v>
       </c>
       <c r="D558" s="0" t="s">
-        <v>9</v>
+        <v>1456</v>
       </c>
       <c r="E558" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G558" s="0">
-        <v>0.32</v>
+        <v>6.67</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>1461</v>
+        <v>1457</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="0">
-        <v>15435</v>
+        <v>20285</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1462</v>
+        <v>1458</v>
       </c>
       <c r="C559" s="0" t="s">
+        <v>1459</v>
+      </c>
+      <c r="D559" s="0" t="s">
+        <v>1456</v>
+      </c>
+      <c r="E559" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G559" s="0">
+        <v>6.67</v>
+      </c>
+      <c r="H559" s="0" t="s">
         <v>1460</v>
-      </c>
-[...10 lines deleted...]
-        <v>1461</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="0">
-        <v>15436</v>
+        <v>20438</v>
       </c>
       <c r="B560" s="0" t="s">
+        <v>1461</v>
+      </c>
+      <c r="C560" s="0" t="s">
+        <v>1462</v>
+      </c>
+      <c r="D560" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E560" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G560" s="0">
+        <v>2.63</v>
+      </c>
+      <c r="H560" s="0" t="s">
         <v>1463</v>
-      </c>
-[...13 lines deleted...]
-        <v>1465</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="0">
-        <v>15440</v>
+        <v>20448</v>
       </c>
       <c r="B561" s="0" t="s">
+        <v>1464</v>
+      </c>
+      <c r="C561" s="0" t="s">
+        <v>1465</v>
+      </c>
+      <c r="D561" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E561" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G561" s="0">
+        <v>1.15</v>
+      </c>
+      <c r="H561" s="0" t="s">
         <v>1466</v>
-      </c>
-[...13 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="0">
-        <v>15440</v>
+        <v>20450</v>
       </c>
       <c r="B562" s="0" t="s">
+        <v>1467</v>
+      </c>
+      <c r="C562" s="0" t="s">
+        <v>1468</v>
+      </c>
+      <c r="D562" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E562" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G562" s="0">
+        <v>2.81</v>
+      </c>
+      <c r="H562" s="0" t="s">
         <v>1469</v>
-      </c>
-[...13 lines deleted...]
-        <v>1468</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="0">
-        <v>15440</v>
+        <v>20440</v>
       </c>
       <c r="B563" s="0" t="s">
+        <v>1470</v>
+      </c>
+      <c r="C563" s="0" t="s">
         <v>1471</v>
       </c>
-      <c r="C563" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D563" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E563" s="0" t="s">
-        <v>125</v>
+        <v>93</v>
       </c>
       <c r="G563" s="0">
-        <v>0.39</v>
+        <v>2.5</v>
       </c>
       <c r="H563" s="0" t="s">
-        <v>1468</v>
+        <v>1472</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="0">
-        <v>15443</v>
+        <v>20449</v>
       </c>
       <c r="B564" s="0" t="s">
-        <v>1472</v>
+        <v>1473</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="D564" s="0" t="s">
-        <v>9</v>
+        <v>1029</v>
       </c>
       <c r="E564" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G564" s="0">
-        <v>0.33</v>
+        <v>1.15</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="0">
-        <v>15443</v>
+        <v>20516</v>
       </c>
       <c r="B565" s="0" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="C565" s="0" t="s">
-        <v>1473</v>
+        <v>1477</v>
       </c>
       <c r="D565" s="0" t="s">
-        <v>598</v>
+        <v>9</v>
       </c>
       <c r="E565" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G565" s="0">
-        <v>0.33</v>
+        <v>1.02</v>
       </c>
       <c r="H565" s="0" t="s">
-        <v>1474</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="0">
-        <v>15904</v>
+        <v>20516</v>
       </c>
       <c r="B566" s="0" t="s">
-        <v>1476</v>
+        <v>1479</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>1477</v>
       </c>
       <c r="D566" s="0" t="s">
-        <v>17</v>
+        <v>69</v>
       </c>
       <c r="E566" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G566" s="0">
-        <v>0.33</v>
+        <v>1.02</v>
       </c>
       <c r="H566" s="0" t="s">
         <v>1478</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="0">
-        <v>15906</v>
+        <v>20516</v>
       </c>
       <c r="B567" s="0" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>1480</v>
+        <v>1477</v>
       </c>
       <c r="D567" s="0" t="s">
-        <v>17</v>
+        <v>781</v>
       </c>
       <c r="E567" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G567" s="0">
-        <v>0.33</v>
+        <v>1.02</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>1481</v>
+        <v>1478</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="0">
-        <v>16061</v>
+        <v>20688</v>
       </c>
       <c r="B568" s="0" t="s">
+        <v>1481</v>
+      </c>
+      <c r="C568" s="0" t="s">
         <v>1482</v>
       </c>
-      <c r="C568" s="0" t="s">
+      <c r="D568" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E568" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G568" s="0">
+        <v>1.79</v>
+      </c>
+      <c r="H568" s="0" t="s">
         <v>1483</v>
-      </c>
-[...10 lines deleted...]
-        <v>1484</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="0">
-        <v>16084</v>
+        <v>20691</v>
       </c>
       <c r="B569" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="C569" s="0" t="s">
         <v>1485</v>
       </c>
-      <c r="C569" s="0" t="s">
+      <c r="D569" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E569" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G569" s="0">
+        <v>1.17</v>
+      </c>
+      <c r="H569" s="0" t="s">
         <v>1486</v>
-      </c>
-[...10 lines deleted...]
-        <v>1487</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="0">
-        <v>16133</v>
+        <v>20696</v>
       </c>
       <c r="B570" s="0" t="s">
+        <v>1487</v>
+      </c>
+      <c r="C570" s="0" t="s">
         <v>1488</v>
       </c>
-      <c r="C570" s="0" t="s">
+      <c r="D570" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E570" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G570" s="0">
+        <v>1.7</v>
+      </c>
+      <c r="H570" s="0" t="s">
         <v>1489</v>
-      </c>
-[...10 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="0">
-        <v>16278</v>
+        <v>20702</v>
       </c>
       <c r="B571" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="C571" s="0" t="s">
         <v>1491</v>
       </c>
-      <c r="C571" s="0" t="s">
+      <c r="D571" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E571" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G571" s="0">
+        <v>2.81</v>
+      </c>
+      <c r="H571" s="0" t="s">
         <v>1492</v>
-      </c>
-[...10 lines deleted...]
-        <v>1493</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" s="0">
-        <v>16504</v>
+        <v>20705</v>
       </c>
       <c r="B572" s="0" t="s">
+        <v>1493</v>
+      </c>
+      <c r="C572" s="0" t="s">
         <v>1494</v>
       </c>
-      <c r="C572" s="0" t="s">
+      <c r="D572" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E572" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G572" s="0">
+        <v>6.54</v>
+      </c>
+      <c r="H572" s="0" t="s">
         <v>1495</v>
-      </c>
-[...10 lines deleted...]
-        <v>1496</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" s="0">
-        <v>16809</v>
+        <v>20708</v>
       </c>
       <c r="B573" s="0" t="s">
+        <v>1496</v>
+      </c>
+      <c r="C573" s="0" t="s">
         <v>1497</v>
       </c>
-      <c r="C573" s="0" t="s">
+      <c r="D573" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E573" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G573" s="0">
+        <v>1.03</v>
+      </c>
+      <c r="H573" s="0" t="s">
         <v>1498</v>
-      </c>
-[...10 lines deleted...]
-        <v>1499</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" s="0">
-        <v>16809</v>
+        <v>20709</v>
       </c>
       <c r="B574" s="0" t="s">
+        <v>1499</v>
+      </c>
+      <c r="C574" s="0" t="s">
         <v>1500</v>
       </c>
-      <c r="C574" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D574" s="0" t="s">
-        <v>17</v>
+        <v>1029</v>
       </c>
       <c r="E574" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G574" s="0">
-        <v>1.19</v>
+        <v>1.03</v>
       </c>
       <c r="H574" s="0" t="s">
-        <v>1499</v>
+        <v>1501</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" s="0">
-        <v>16846</v>
+        <v>20713</v>
       </c>
       <c r="B575" s="0" t="s">
-        <v>1501</v>
+        <v>1502</v>
       </c>
       <c r="C575" s="0" t="s">
-        <v>1502</v>
+        <v>1503</v>
       </c>
       <c r="D575" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E575" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G575" s="0">
-        <v>1.47</v>
+        <v>1.34</v>
       </c>
       <c r="H575" s="0" t="s">
-        <v>1503</v>
+        <v>1504</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" s="0">
-        <v>19121</v>
+        <v>20714</v>
       </c>
       <c r="B576" s="0" t="s">
-        <v>1504</v>
+        <v>1505</v>
       </c>
       <c r="C576" s="0" t="s">
-        <v>1505</v>
+        <v>1506</v>
       </c>
       <c r="D576" s="0" t="s">
-        <v>9</v>
+        <v>1029</v>
       </c>
       <c r="E576" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G576" s="0">
-        <v>3.72</v>
+        <v>2.81</v>
       </c>
       <c r="H576" s="0" t="s">
-        <v>1506</v>
+        <v>1507</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" s="0">
-        <v>19303</v>
+        <v>20720</v>
       </c>
       <c r="B577" s="0" t="s">
-        <v>1507</v>
+        <v>1508</v>
       </c>
       <c r="C577" s="0" t="s">
-        <v>1508</v>
+        <v>1509</v>
       </c>
       <c r="D577" s="0" t="s">
-        <v>9</v>
+        <v>1029</v>
       </c>
       <c r="E577" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G577" s="0">
-        <v>8.970000000000001</v>
+        <v>2.43</v>
       </c>
       <c r="H577" s="0" t="s">
-        <v>1509</v>
+        <v>1510</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" s="0">
-        <v>20283</v>
+        <v>20721</v>
       </c>
       <c r="B578" s="0" t="s">
-        <v>1510</v>
+        <v>1511</v>
       </c>
       <c r="C578" s="0" t="s">
-        <v>1511</v>
+        <v>1512</v>
       </c>
       <c r="D578" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E578" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G578" s="0">
-        <v>5.11</v>
+        <v>1.93</v>
       </c>
       <c r="H578" s="0" t="s">
-        <v>1512</v>
+        <v>1513</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" s="0">
-        <v>20284</v>
+        <v>20690</v>
       </c>
       <c r="B579" s="0" t="s">
-        <v>1513</v>
+        <v>1514</v>
       </c>
       <c r="C579" s="0" t="s">
-        <v>1514</v>
+        <v>1515</v>
       </c>
       <c r="D579" s="0" t="s">
-        <v>1515</v>
+        <v>9</v>
       </c>
       <c r="E579" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G579" s="0">
-        <v>6.67</v>
+        <v>1.79</v>
       </c>
       <c r="H579" s="0" t="s">
         <v>1516</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" s="0">
-        <v>20285</v>
+        <v>20693</v>
       </c>
       <c r="B580" s="0" t="s">
         <v>1517</v>
       </c>
       <c r="C580" s="0" t="s">
         <v>1518</v>
       </c>
       <c r="D580" s="0" t="s">
-        <v>1515</v>
+        <v>1029</v>
       </c>
       <c r="E580" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G580" s="0">
-        <v>6.67</v>
+        <v>1.17</v>
       </c>
       <c r="H580" s="0" t="s">
         <v>1519</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" s="0">
-        <v>20438</v>
+        <v>20711</v>
       </c>
       <c r="B581" s="0" t="s">
         <v>1520</v>
       </c>
       <c r="C581" s="0" t="s">
         <v>1521</v>
       </c>
       <c r="D581" s="0" t="s">
-        <v>9</v>
+        <v>1029</v>
       </c>
       <c r="E581" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G581" s="0">
-        <v>2.63</v>
+        <v>1.03</v>
       </c>
       <c r="H581" s="0" t="s">
         <v>1522</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" s="0">
-        <v>20448</v>
+        <v>20730</v>
       </c>
       <c r="B582" s="0" t="s">
         <v>1523</v>
       </c>
       <c r="C582" s="0" t="s">
         <v>1524</v>
       </c>
       <c r="D582" s="0" t="s">
-        <v>1080</v>
+        <v>9</v>
       </c>
       <c r="E582" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G582" s="0">
-        <v>1.15</v>
+        <v>1.93</v>
       </c>
       <c r="H582" s="0" t="s">
         <v>1525</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" s="0">
-        <v>20450</v>
+        <v>20733</v>
       </c>
       <c r="B583" s="0" t="s">
         <v>1526</v>
       </c>
       <c r="C583" s="0" t="s">
         <v>1527</v>
       </c>
       <c r="D583" s="0" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="E583" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G583" s="0">
-        <v>2.81</v>
+        <v>2.37</v>
       </c>
       <c r="H583" s="0" t="s">
         <v>1528</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" s="0">
-        <v>20440</v>
+        <v>20689</v>
       </c>
       <c r="B584" s="0" t="s">
         <v>1529</v>
       </c>
       <c r="C584" s="0" t="s">
         <v>1530</v>
       </c>
       <c r="D584" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E584" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G584" s="0">
-        <v>2.5</v>
+        <v>1.79</v>
       </c>
       <c r="H584" s="0" t="s">
         <v>1531</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" s="0">
-        <v>20449</v>
+        <v>20697</v>
       </c>
       <c r="B585" s="0" t="s">
         <v>1532</v>
       </c>
       <c r="C585" s="0" t="s">
         <v>1533</v>
       </c>
       <c r="D585" s="0" t="s">
-        <v>1080</v>
+        <v>9</v>
       </c>
       <c r="E585" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G585" s="0">
-        <v>1.15</v>
+        <v>1.98</v>
       </c>
       <c r="H585" s="0" t="s">
         <v>1534</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" s="0">
-        <v>20516</v>
+        <v>20706</v>
       </c>
       <c r="B586" s="0" t="s">
         <v>1535</v>
       </c>
       <c r="C586" s="0" t="s">
         <v>1536</v>
       </c>
       <c r="D586" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E586" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G586" s="0">
-        <v>1.02</v>
+        <v>6.54</v>
       </c>
       <c r="H586" s="0" t="s">
         <v>1537</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" s="0">
-        <v>20516</v>
+        <v>20710</v>
       </c>
       <c r="B587" s="0" t="s">
         <v>1538</v>
       </c>
       <c r="C587" s="0" t="s">
-        <v>1536</v>
+        <v>1539</v>
       </c>
       <c r="D587" s="0" t="s">
-        <v>81</v>
+        <v>1029</v>
       </c>
       <c r="E587" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G587" s="0">
-        <v>1.02</v>
+        <v>1.03</v>
       </c>
       <c r="H587" s="0" t="s">
-        <v>1537</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" s="0">
-        <v>20516</v>
+        <v>20729</v>
       </c>
       <c r="B588" s="0" t="s">
-        <v>1539</v>
+        <v>1541</v>
       </c>
       <c r="C588" s="0" t="s">
-        <v>1536</v>
+        <v>1542</v>
       </c>
       <c r="D588" s="0" t="s">
-        <v>830</v>
+        <v>9</v>
       </c>
       <c r="E588" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G588" s="0">
-        <v>1.02</v>
+        <v>1.34</v>
       </c>
       <c r="H588" s="0" t="s">
-        <v>1537</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" s="0">
-        <v>20688</v>
+        <v>20731</v>
       </c>
       <c r="B589" s="0" t="s">
-        <v>1540</v>
+        <v>1544</v>
       </c>
       <c r="C589" s="0" t="s">
-        <v>1541</v>
+        <v>1545</v>
       </c>
       <c r="D589" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E589" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G589" s="0">
-        <v>1.79</v>
+        <v>2.43</v>
       </c>
       <c r="H589" s="0" t="s">
-        <v>1542</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" s="0">
-        <v>20691</v>
+        <v>20732</v>
       </c>
       <c r="B590" s="0" t="s">
-        <v>1543</v>
+        <v>1547</v>
       </c>
       <c r="C590" s="0" t="s">
-        <v>1544</v>
+        <v>1548</v>
       </c>
       <c r="D590" s="0" t="s">
-        <v>1080</v>
+        <v>9</v>
       </c>
       <c r="E590" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G590" s="0">
-        <v>1.17</v>
+        <v>1.93</v>
       </c>
       <c r="H590" s="0" t="s">
-        <v>1545</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" s="0">
-        <v>20696</v>
+        <v>20766</v>
       </c>
       <c r="B591" s="0" t="s">
-        <v>1546</v>
+        <v>1550</v>
       </c>
       <c r="C591" s="0" t="s">
-        <v>1547</v>
+        <v>1551</v>
       </c>
       <c r="D591" s="0" t="s">
-        <v>9</v>
+        <v>1029</v>
       </c>
       <c r="E591" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G591" s="0">
-        <v>1.7</v>
+        <v>4.5</v>
       </c>
       <c r="H591" s="0" t="s">
-        <v>1548</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" s="0">
-        <v>20702</v>
+        <v>16678</v>
       </c>
       <c r="B592" s="0" t="s">
-        <v>1549</v>
+        <v>1553</v>
       </c>
       <c r="C592" s="0" t="s">
-        <v>1550</v>
+        <v>1554</v>
       </c>
       <c r="D592" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E592" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G592" s="0">
-        <v>2.81</v>
+        <v>1.68</v>
       </c>
       <c r="H592" s="0" t="s">
-        <v>1551</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" s="0">
-        <v>20705</v>
+        <v>15378</v>
       </c>
       <c r="B593" s="0" t="s">
-        <v>1552</v>
+        <v>1556</v>
       </c>
       <c r="C593" s="0" t="s">
-        <v>1553</v>
+        <v>1557</v>
       </c>
       <c r="D593" s="0" t="s">
-        <v>9</v>
+        <v>838</v>
       </c>
       <c r="E593" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G593" s="0">
-        <v>6.54</v>
+        <v>1.6</v>
       </c>
       <c r="H593" s="0" t="s">
-        <v>1554</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" s="0">
-        <v>20708</v>
+        <v>15378</v>
       </c>
       <c r="B594" s="0" t="s">
-        <v>1555</v>
+        <v>1559</v>
       </c>
       <c r="C594" s="0" t="s">
-        <v>1556</v>
+        <v>1557</v>
       </c>
       <c r="D594" s="0" t="s">
-        <v>1080</v>
+        <v>728</v>
       </c>
       <c r="E594" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G594" s="0">
-        <v>1.03</v>
+        <v>1.6</v>
       </c>
       <c r="H594" s="0" t="s">
-        <v>1557</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" s="0">
-        <v>20709</v>
+        <v>15378</v>
       </c>
       <c r="B595" s="0" t="s">
+        <v>1560</v>
+      </c>
+      <c r="C595" s="0" t="s">
+        <v>1557</v>
+      </c>
+      <c r="D595" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="E595" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G595" s="0">
+        <v>1.6</v>
+      </c>
+      <c r="H595" s="0" t="s">
         <v>1558</v>
-      </c>
-[...13 lines deleted...]
-        <v>1560</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" s="0">
-        <v>20713</v>
+        <v>15383</v>
       </c>
       <c r="B596" s="0" t="s">
         <v>1561</v>
       </c>
       <c r="C596" s="0" t="s">
         <v>1562</v>
       </c>
       <c r="D596" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E596" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G596" s="0">
-        <v>1.34</v>
+        <v>0.75</v>
       </c>
       <c r="H596" s="0" t="s">
         <v>1563</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" s="0">
-        <v>20714</v>
+        <v>15991</v>
       </c>
       <c r="B597" s="0" t="s">
         <v>1564</v>
       </c>
       <c r="C597" s="0" t="s">
         <v>1565</v>
       </c>
       <c r="D597" s="0" t="s">
-        <v>1080</v>
+        <v>9</v>
       </c>
       <c r="E597" s="0" t="s">
-        <v>10</v>
+        <v>116</v>
       </c>
       <c r="G597" s="0">
-        <v>2.81</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H597" s="0" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" s="0">
-        <v>20720</v>
+        <v>16042</v>
       </c>
       <c r="B598" s="0" t="s">
         <v>1567</v>
       </c>
       <c r="C598" s="0" t="s">
         <v>1568</v>
       </c>
       <c r="D598" s="0" t="s">
-        <v>1080</v>
+        <v>9</v>
       </c>
       <c r="E598" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G598" s="0">
-        <v>2.43</v>
+        <v>0.72</v>
       </c>
       <c r="H598" s="0" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" s="0">
-        <v>20721</v>
+        <v>16286</v>
       </c>
       <c r="B599" s="0" t="s">
         <v>1570</v>
       </c>
       <c r="C599" s="0" t="s">
         <v>1571</v>
       </c>
       <c r="D599" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E599" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G599" s="0">
-        <v>1.93</v>
+        <v>1.68</v>
       </c>
       <c r="H599" s="0" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" s="0">
-        <v>20690</v>
+        <v>16436</v>
       </c>
       <c r="B600" s="0" t="s">
         <v>1573</v>
       </c>
       <c r="C600" s="0" t="s">
         <v>1574</v>
       </c>
       <c r="D600" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E600" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G600" s="0">
-        <v>1.79</v>
+        <v>2.56</v>
       </c>
       <c r="H600" s="0" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" s="0">
-        <v>20693</v>
+        <v>16473</v>
       </c>
       <c r="B601" s="0" t="s">
         <v>1576</v>
       </c>
       <c r="C601" s="0" t="s">
         <v>1577</v>
       </c>
       <c r="D601" s="0" t="s">
-        <v>1080</v>
+        <v>17</v>
       </c>
       <c r="E601" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G601" s="0">
-        <v>1.17</v>
+        <v>1.51</v>
       </c>
       <c r="H601" s="0" t="s">
         <v>1578</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" s="0">
-        <v>20711</v>
+        <v>16660</v>
       </c>
       <c r="B602" s="0" t="s">
         <v>1579</v>
       </c>
       <c r="C602" s="0" t="s">
         <v>1580</v>
       </c>
       <c r="D602" s="0" t="s">
-        <v>1080</v>
+        <v>9</v>
       </c>
       <c r="E602" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G602" s="0">
-        <v>1.03</v>
+        <v>0.83</v>
       </c>
       <c r="H602" s="0" t="s">
         <v>1581</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" s="0">
-        <v>20730</v>
+        <v>16660</v>
       </c>
       <c r="B603" s="0" t="s">
         <v>1582</v>
       </c>
       <c r="C603" s="0" t="s">
-        <v>1583</v>
+        <v>1580</v>
       </c>
       <c r="D603" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E603" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G603" s="0">
-        <v>1.93</v>
+        <v>0.83</v>
       </c>
       <c r="H603" s="0" t="s">
-        <v>1584</v>
+        <v>1581</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" s="0">
-        <v>20733</v>
+        <v>16661</v>
       </c>
       <c r="B604" s="0" t="s">
+        <v>1583</v>
+      </c>
+      <c r="C604" s="0" t="s">
+        <v>1584</v>
+      </c>
+      <c r="D604" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E604" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G604" s="0">
+        <v>0.83</v>
+      </c>
+      <c r="H604" s="0" t="s">
         <v>1585</v>
-      </c>
-[...13 lines deleted...]
-        <v>1587</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" s="0">
-        <v>20689</v>
+        <v>16677</v>
       </c>
       <c r="B605" s="0" t="s">
+        <v>1586</v>
+      </c>
+      <c r="C605" s="0" t="s">
+        <v>1587</v>
+      </c>
+      <c r="D605" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E605" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G605" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="H605" s="0" t="s">
         <v>1588</v>
-      </c>
-[...13 lines deleted...]
-        <v>1590</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" s="0">
-        <v>20697</v>
+        <v>16700</v>
       </c>
       <c r="B606" s="0" t="s">
+        <v>1589</v>
+      </c>
+      <c r="C606" s="0" t="s">
+        <v>1590</v>
+      </c>
+      <c r="D606" s="0" t="s">
         <v>1591</v>
       </c>
-      <c r="C606" s="0" t="s">
+      <c r="E606" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G606" s="0">
+        <v>1.88</v>
+      </c>
+      <c r="H606" s="0" t="s">
         <v>1592</v>
-      </c>
-[...10 lines deleted...]
-        <v>1593</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" s="0">
-        <v>20706</v>
+        <v>16892</v>
       </c>
       <c r="B607" s="0" t="s">
+        <v>1593</v>
+      </c>
+      <c r="C607" s="0" t="s">
         <v>1594</v>
       </c>
-      <c r="C607" s="0" t="s">
+      <c r="D607" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E607" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G607" s="0">
+        <v>1.68</v>
+      </c>
+      <c r="H607" s="0" t="s">
         <v>1595</v>
-      </c>
-[...10 lines deleted...]
-        <v>1596</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" s="0">
-        <v>20710</v>
+        <v>16893</v>
       </c>
       <c r="B608" s="0" t="s">
+        <v>1596</v>
+      </c>
+      <c r="C608" s="0" t="s">
         <v>1597</v>
       </c>
-      <c r="C608" s="0" t="s">
+      <c r="D608" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E608" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G608" s="0">
+        <v>1.68</v>
+      </c>
+      <c r="H608" s="0" t="s">
         <v>1598</v>
-      </c>
-[...10 lines deleted...]
-        <v>1599</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" s="0">
-        <v>20729</v>
+        <v>16894</v>
       </c>
       <c r="B609" s="0" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C609" s="0" t="s">
         <v>1600</v>
       </c>
-      <c r="C609" s="0" t="s">
+      <c r="D609" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E609" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G609" s="0">
+        <v>2.99</v>
+      </c>
+      <c r="H609" s="0" t="s">
         <v>1601</v>
-      </c>
-[...10 lines deleted...]
-        <v>1602</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" s="0">
-        <v>20731</v>
+        <v>19250</v>
       </c>
       <c r="B610" s="0" t="s">
+        <v>1602</v>
+      </c>
+      <c r="C610" s="0" t="s">
         <v>1603</v>
       </c>
-      <c r="C610" s="0" t="s">
+      <c r="D610" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E610" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G610" s="0">
+        <v>3.2</v>
+      </c>
+      <c r="H610" s="0" t="s">
         <v>1604</v>
-      </c>
-[...10 lines deleted...]
-        <v>1605</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" s="0">
-        <v>20732</v>
+        <v>16407</v>
       </c>
       <c r="B611" s="0" t="s">
+        <v>1605</v>
+      </c>
+      <c r="C611" s="0" t="s">
         <v>1606</v>
       </c>
-      <c r="C611" s="0" t="s">
+      <c r="D611" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E611" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="G611" s="0">
+        <v>1.35</v>
+      </c>
+      <c r="H611" s="0" t="s">
         <v>1607</v>
-      </c>
-[...10 lines deleted...]
-        <v>1608</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" s="0">
-        <v>20766</v>
+        <v>16408</v>
       </c>
       <c r="B612" s="0" t="s">
+        <v>1608</v>
+      </c>
+      <c r="C612" s="0" t="s">
         <v>1609</v>
       </c>
-      <c r="C612" s="0" t="s">
+      <c r="D612" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E612" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="G612" s="0">
+        <v>1.52</v>
+      </c>
+      <c r="H612" s="0" t="s">
         <v>1610</v>
-      </c>
-[...10 lines deleted...]
-        <v>1611</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" s="0">
-        <v>16678</v>
+        <v>16409</v>
       </c>
       <c r="B613" s="0" t="s">
+        <v>1611</v>
+      </c>
+      <c r="C613" s="0" t="s">
         <v>1612</v>
       </c>
-      <c r="C613" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D613" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E613" s="0" t="s">
-        <v>10</v>
+        <v>199</v>
       </c>
       <c r="G613" s="0">
         <v>1.68</v>
       </c>
       <c r="H613" s="0" t="s">
-        <v>1614</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" s="0">
-        <v>15378</v>
+        <v>16716</v>
       </c>
       <c r="B614" s="0" t="s">
+        <v>1614</v>
+      </c>
+      <c r="C614" s="0" t="s">
         <v>1615</v>
       </c>
-      <c r="C614" s="0" t="s">
+      <c r="D614" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E614" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="G614" s="0">
+        <v>2.63</v>
+      </c>
+      <c r="H614" s="0" t="s">
         <v>1616</v>
-      </c>
-[...10 lines deleted...]
-        <v>1617</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" s="0">
-        <v>15378</v>
+        <v>16803</v>
       </c>
       <c r="B615" s="0" t="s">
+        <v>1617</v>
+      </c>
+      <c r="C615" s="0" t="s">
         <v>1618</v>
       </c>
-      <c r="C615" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D615" s="0" t="s">
-        <v>777</v>
+        <v>9</v>
       </c>
       <c r="E615" s="0" t="s">
-        <v>125</v>
+        <v>228</v>
       </c>
       <c r="G615" s="0">
-        <v>1.6</v>
+        <v>1.77</v>
       </c>
       <c r="H615" s="0" t="s">
-        <v>1617</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" s="0">
-        <v>15378</v>
+        <v>16900</v>
       </c>
       <c r="B616" s="0" t="s">
-        <v>1619</v>
+        <v>1620</v>
       </c>
       <c r="C616" s="0" t="s">
-        <v>1616</v>
+        <v>1621</v>
       </c>
       <c r="D616" s="0" t="s">
-        <v>830</v>
+        <v>9</v>
       </c>
       <c r="E616" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G616" s="0">
-        <v>1.6</v>
+        <v>2.06</v>
       </c>
       <c r="H616" s="0" t="s">
-        <v>1617</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" s="0">
-        <v>15383</v>
+        <v>16900</v>
       </c>
       <c r="B617" s="0" t="s">
-        <v>1620</v>
+        <v>1623</v>
       </c>
       <c r="C617" s="0" t="s">
         <v>1621</v>
       </c>
       <c r="D617" s="0" t="s">
-        <v>9</v>
+        <v>781</v>
       </c>
       <c r="E617" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G617" s="0">
-        <v>0.75</v>
+        <v>2.06</v>
       </c>
       <c r="H617" s="0" t="s">
         <v>1622</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" s="0">
-        <v>15502</v>
+        <v>16993</v>
       </c>
       <c r="B618" s="0" t="s">
-        <v>1623</v>
+        <v>1624</v>
       </c>
       <c r="C618" s="0" t="s">
-        <v>1624</v>
+        <v>1625</v>
       </c>
       <c r="D618" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E618" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G618" s="0">
-        <v>2.3</v>
+        <v>1.06</v>
       </c>
       <c r="H618" s="0" t="s">
-        <v>1625</v>
+        <v>1626</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" s="0">
-        <v>15991</v>
+        <v>16993</v>
       </c>
       <c r="B619" s="0" t="s">
+        <v>1627</v>
+      </c>
+      <c r="C619" s="0" t="s">
+        <v>1625</v>
+      </c>
+      <c r="D619" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E619" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G619" s="0">
+        <v>1.06</v>
+      </c>
+      <c r="H619" s="0" t="s">
         <v>1626</v>
-      </c>
-[...13 lines deleted...]
-        <v>1628</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" s="0">
-        <v>16042</v>
+        <v>19208</v>
       </c>
       <c r="B620" s="0" t="s">
+        <v>1628</v>
+      </c>
+      <c r="C620" s="0" t="s">
         <v>1629</v>
       </c>
-      <c r="C620" s="0" t="s">
+      <c r="D620" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E620" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G620" s="0">
+        <v>1.07</v>
+      </c>
+      <c r="H620" s="0" t="s">
         <v>1630</v>
-      </c>
-[...10 lines deleted...]
-        <v>1631</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" s="0">
-        <v>16286</v>
+        <v>15469</v>
       </c>
       <c r="B621" s="0" t="s">
+        <v>1631</v>
+      </c>
+      <c r="C621" s="0" t="s">
         <v>1632</v>
       </c>
-      <c r="C621" s="0" t="s">
+      <c r="D621" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="E621" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G621" s="0">
+        <v>0.47</v>
+      </c>
+      <c r="H621" s="0" t="s">
         <v>1633</v>
-      </c>
-[...10 lines deleted...]
-        <v>1634</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" s="0">
-        <v>16436</v>
+        <v>15470</v>
       </c>
       <c r="B622" s="0" t="s">
+        <v>1634</v>
+      </c>
+      <c r="C622" s="0" t="s">
         <v>1635</v>
       </c>
-      <c r="C622" s="0" t="s">
+      <c r="D622" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="E622" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G622" s="0">
+        <v>0.8</v>
+      </c>
+      <c r="H622" s="0" t="s">
         <v>1636</v>
-      </c>
-[...10 lines deleted...]
-        <v>1637</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" s="0">
-        <v>16473</v>
+        <v>15472</v>
       </c>
       <c r="B623" s="0" t="s">
+        <v>1637</v>
+      </c>
+      <c r="C623" s="0" t="s">
         <v>1638</v>
       </c>
-      <c r="C623" s="0" t="s">
+      <c r="D623" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E623" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G623" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="H623" s="0" t="s">
         <v>1639</v>
-      </c>
-[...10 lines deleted...]
-        <v>1640</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" s="0">
-        <v>16660</v>
+        <v>15472</v>
       </c>
       <c r="B624" s="0" t="s">
-        <v>1641</v>
+        <v>1640</v>
       </c>
       <c r="C624" s="0" t="s">
-        <v>1642</v>
+        <v>1638</v>
       </c>
       <c r="D624" s="0" t="s">
-        <v>9</v>
+        <v>781</v>
       </c>
       <c r="E624" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G624" s="0">
-        <v>0.83</v>
+        <v>0.37</v>
       </c>
       <c r="H624" s="0" t="s">
-        <v>1643</v>
+        <v>1639</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" s="0">
-        <v>16660</v>
+        <v>16103</v>
       </c>
       <c r="B625" s="0" t="s">
-        <v>1644</v>
+        <v>1641</v>
       </c>
       <c r="C625" s="0" t="s">
         <v>1642</v>
       </c>
       <c r="D625" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E625" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G625" s="0">
-        <v>0.83</v>
+        <v>2.07</v>
       </c>
       <c r="H625" s="0" t="s">
         <v>1643</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" s="0">
-        <v>16661</v>
+        <v>16104</v>
       </c>
       <c r="B626" s="0" t="s">
+        <v>1644</v>
+      </c>
+      <c r="C626" s="0" t="s">
         <v>1645</v>
       </c>
-      <c r="C626" s="0" t="s">
+      <c r="D626" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E626" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G626" s="0">
+        <v>2.25</v>
+      </c>
+      <c r="H626" s="0" t="s">
         <v>1646</v>
-      </c>
-[...10 lines deleted...]
-        <v>1647</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" s="0">
-        <v>16677</v>
+        <v>16420</v>
       </c>
       <c r="B627" s="0" t="s">
+        <v>1647</v>
+      </c>
+      <c r="C627" s="0" t="s">
         <v>1648</v>
       </c>
-      <c r="C627" s="0" t="s">
+      <c r="D627" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E627" s="0" t="s">
+        <v>199</v>
+      </c>
+      <c r="G627" s="0">
+        <v>7.61</v>
+      </c>
+      <c r="H627" s="0" t="s">
         <v>1649</v>
-      </c>
-[...10 lines deleted...]
-        <v>1650</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" s="0">
-        <v>16700</v>
+        <v>16463</v>
       </c>
       <c r="B628" s="0" t="s">
+        <v>1650</v>
+      </c>
+      <c r="C628" s="0" t="s">
         <v>1651</v>
       </c>
-      <c r="C628" s="0" t="s">
+      <c r="D628" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="E628" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="G628" s="0">
+        <v>0.52</v>
+      </c>
+      <c r="H628" s="0" t="s">
         <v>1652</v>
-      </c>
-[...10 lines deleted...]
-        <v>1654</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" s="0">
-        <v>16892</v>
+        <v>16510</v>
       </c>
       <c r="B629" s="0" t="s">
+        <v>1653</v>
+      </c>
+      <c r="C629" s="0" t="s">
+        <v>1654</v>
+      </c>
+      <c r="D629" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E629" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G629" s="0">
+        <v>24.86</v>
+      </c>
+      <c r="H629" s="0" t="s">
         <v>1655</v>
-      </c>
-[...13 lines deleted...]
-        <v>1657</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" s="0">
-        <v>16893</v>
+        <v>16562</v>
       </c>
       <c r="B630" s="0" t="s">
+        <v>1656</v>
+      </c>
+      <c r="C630" s="0" t="s">
+        <v>1657</v>
+      </c>
+      <c r="D630" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E630" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G630" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="H630" s="0" t="s">
         <v>1658</v>
-      </c>
-[...13 lines deleted...]
-        <v>1660</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" s="0">
-        <v>16894</v>
+        <v>16600</v>
       </c>
       <c r="B631" s="0" t="s">
+        <v>1659</v>
+      </c>
+      <c r="C631" s="0" t="s">
+        <v>1660</v>
+      </c>
+      <c r="D631" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E631" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="G631" s="0">
+        <v>6.24</v>
+      </c>
+      <c r="H631" s="0" t="s">
         <v>1661</v>
-      </c>
-[...13 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" s="0">
-        <v>19250</v>
+        <v>16862</v>
       </c>
       <c r="B632" s="0" t="s">
+        <v>1662</v>
+      </c>
+      <c r="C632" s="0" t="s">
+        <v>1663</v>
+      </c>
+      <c r="D632" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E632" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G632" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="H632" s="0" t="s">
         <v>1664</v>
-      </c>
-[...13 lines deleted...]
-        <v>1666</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" s="0">
-        <v>16407</v>
+        <v>19135</v>
       </c>
       <c r="B633" s="0" t="s">
+        <v>1665</v>
+      </c>
+      <c r="C633" s="0" t="s">
+        <v>1666</v>
+      </c>
+      <c r="D633" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E633" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G633" s="0">
+        <v>3.92</v>
+      </c>
+      <c r="H633" s="0" t="s">
         <v>1667</v>
-      </c>
-[...13 lines deleted...]
-        <v>1669</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" s="0">
-        <v>16408</v>
+        <v>19174</v>
       </c>
       <c r="B634" s="0" t="s">
+        <v>1668</v>
+      </c>
+      <c r="C634" s="0" t="s">
+        <v>1669</v>
+      </c>
+      <c r="D634" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E634" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="G634" s="0">
+        <v>1.82</v>
+      </c>
+      <c r="H634" s="0" t="s">
         <v>1670</v>
-      </c>
-[...13 lines deleted...]
-        <v>1672</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" s="0">
-        <v>16409</v>
+        <v>19341</v>
       </c>
       <c r="B635" s="0" t="s">
+        <v>1671</v>
+      </c>
+      <c r="C635" s="0" t="s">
+        <v>1672</v>
+      </c>
+      <c r="D635" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E635" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G635" s="0">
+        <v>33.16</v>
+      </c>
+      <c r="H635" s="0" t="s">
         <v>1673</v>
-      </c>
-[...13 lines deleted...]
-        <v>1675</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" s="0">
-        <v>16716</v>
+        <v>12619</v>
       </c>
       <c r="B636" s="0" t="s">
+        <v>1674</v>
+      </c>
+      <c r="C636" s="0" t="s">
+        <v>1675</v>
+      </c>
+      <c r="D636" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E636" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G636" s="0">
+        <v>7.51</v>
+      </c>
+      <c r="H636" s="0" t="s">
         <v>1676</v>
-      </c>
-[...13 lines deleted...]
-        <v>1678</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" s="0">
-        <v>16803</v>
+        <v>12624</v>
       </c>
       <c r="B637" s="0" t="s">
+        <v>1677</v>
+      </c>
+      <c r="C637" s="0" t="s">
+        <v>1678</v>
+      </c>
+      <c r="D637" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E637" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G637" s="0">
+        <v>13.14</v>
+      </c>
+      <c r="H637" s="0" t="s">
         <v>1679</v>
-      </c>
-[...13 lines deleted...]
-        <v>1681</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" s="0">
-        <v>16900</v>
+        <v>12686</v>
       </c>
       <c r="B638" s="0" t="s">
+        <v>1680</v>
+      </c>
+      <c r="C638" s="0" t="s">
+        <v>1681</v>
+      </c>
+      <c r="D638" s="0"/>
+      <c r="E638" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G638" s="0">
+        <v>2.37</v>
+      </c>
+      <c r="H638" s="0" t="s">
         <v>1682</v>
-      </c>
-[...13 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" s="0">
-        <v>16900</v>
+        <v>12905</v>
       </c>
       <c r="B639" s="0" t="s">
+        <v>1683</v>
+      </c>
+      <c r="C639" s="0" t="s">
+        <v>1684</v>
+      </c>
+      <c r="D639" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E639" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G639" s="0">
+        <v>6.58</v>
+      </c>
+      <c r="H639" s="0" t="s">
         <v>1685</v>
-      </c>
-[...13 lines deleted...]
-        <v>1684</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" s="0">
-        <v>16993</v>
+        <v>17069</v>
       </c>
       <c r="B640" s="0" t="s">
         <v>1686</v>
       </c>
       <c r="C640" s="0" t="s">
         <v>1687</v>
       </c>
       <c r="D640" s="0" t="s">
-        <v>9</v>
+        <v>438</v>
       </c>
       <c r="E640" s="0" t="s">
-        <v>10</v>
+        <v>1688</v>
       </c>
       <c r="G640" s="0">
-        <v>1.06</v>
+        <v>15.76</v>
       </c>
       <c r="H640" s="0" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" s="0">
-        <v>16993</v>
+        <v>17069</v>
       </c>
       <c r="B641" s="0" t="s">
-        <v>1689</v>
+        <v>1690</v>
       </c>
       <c r="C641" s="0" t="s">
         <v>1687</v>
       </c>
       <c r="D641" s="0" t="s">
-        <v>25</v>
+        <v>587</v>
       </c>
       <c r="E641" s="0" t="s">
-        <v>10</v>
+        <v>1688</v>
       </c>
       <c r="G641" s="0">
-        <v>1.06</v>
+        <v>15.76</v>
       </c>
       <c r="H641" s="0" t="s">
-        <v>1688</v>
+        <v>1689</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" s="0">
-        <v>19208</v>
+        <v>17070</v>
       </c>
       <c r="B642" s="0" t="s">
-        <v>1690</v>
+        <v>1691</v>
       </c>
       <c r="C642" s="0" t="s">
-        <v>1691</v>
+        <v>1692</v>
       </c>
       <c r="D642" s="0" t="s">
-        <v>9</v>
+        <v>438</v>
       </c>
       <c r="E642" s="0" t="s">
-        <v>10</v>
+        <v>1688</v>
       </c>
       <c r="G642" s="0">
-        <v>1.07</v>
+        <v>7.66</v>
       </c>
       <c r="H642" s="0" t="s">
-        <v>1692</v>
+        <v>1693</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" s="0">
-        <v>15469</v>
+        <v>17070</v>
       </c>
       <c r="B643" s="0" t="s">
+        <v>1694</v>
+      </c>
+      <c r="C643" s="0" t="s">
+        <v>1692</v>
+      </c>
+      <c r="D643" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E643" s="0" t="s">
+        <v>1688</v>
+      </c>
+      <c r="G643" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="H643" s="0" t="s">
         <v>1693</v>
-      </c>
-[...13 lines deleted...]
-        <v>1695</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" s="0">
-        <v>15470</v>
+        <v>17107</v>
       </c>
       <c r="B644" s="0" t="s">
+        <v>1695</v>
+      </c>
+      <c r="C644" s="0" t="s">
         <v>1696</v>
       </c>
-      <c r="C644" s="0" t="s">
+      <c r="D644" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E644" s="0" t="s">
+        <v>228</v>
+      </c>
+      <c r="G644" s="0">
+        <v>4.89</v>
+      </c>
+      <c r="H644" s="0" t="s">
         <v>1697</v>
-      </c>
-[...10 lines deleted...]
-        <v>1698</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" s="0">
-        <v>15472</v>
+        <v>17108</v>
       </c>
       <c r="B645" s="0" t="s">
+        <v>1698</v>
+      </c>
+      <c r="C645" s="0" t="s">
         <v>1699</v>
       </c>
-      <c r="C645" s="0" t="s">
+      <c r="D645" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E645" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G645" s="0">
+        <v>4.83</v>
+      </c>
+      <c r="H645" s="0" t="s">
         <v>1700</v>
-      </c>
-[...10 lines deleted...]
-        <v>1701</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" s="0">
-        <v>15472</v>
+        <v>17132</v>
       </c>
       <c r="B646" s="0" t="s">
+        <v>1701</v>
+      </c>
+      <c r="C646" s="0" t="s">
         <v>1702</v>
       </c>
-      <c r="C646" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D646" s="0" t="s">
-        <v>830</v>
+        <v>9</v>
       </c>
       <c r="E646" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G646" s="0">
-        <v>0.37</v>
+        <v>4.98</v>
       </c>
       <c r="H646" s="0" t="s">
-        <v>1701</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" s="0">
-        <v>16103</v>
+        <v>17133</v>
       </c>
       <c r="B647" s="0" t="s">
-        <v>1703</v>
+        <v>1704</v>
       </c>
       <c r="C647" s="0" t="s">
-        <v>1704</v>
+        <v>1705</v>
       </c>
       <c r="D647" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E647" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G647" s="0">
-        <v>2.07</v>
+        <v>6.75</v>
       </c>
       <c r="H647" s="0" t="s">
-        <v>1705</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" s="0">
-        <v>16104</v>
+        <v>17371</v>
       </c>
       <c r="B648" s="0" t="s">
-        <v>1706</v>
+        <v>1707</v>
       </c>
       <c r="C648" s="0" t="s">
-        <v>1707</v>
+        <v>1708</v>
       </c>
       <c r="D648" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E648" s="0" t="s">
-        <v>10</v>
+        <v>228</v>
       </c>
       <c r="G648" s="0">
-        <v>2.25</v>
+        <v>9.91</v>
       </c>
       <c r="H648" s="0" t="s">
-        <v>1708</v>
+        <v>1709</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" s="0">
-        <v>16420</v>
+        <v>17462</v>
       </c>
       <c r="B649" s="0" t="s">
-        <v>1709</v>
+        <v>1710</v>
       </c>
       <c r="C649" s="0" t="s">
-        <v>1710</v>
+        <v>1711</v>
       </c>
       <c r="D649" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E649" s="0" t="s">
-        <v>223</v>
+        <v>183</v>
       </c>
       <c r="G649" s="0">
-        <v>7.61</v>
+        <v>8.67</v>
       </c>
       <c r="H649" s="0" t="s">
-        <v>1711</v>
+        <v>1712</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" s="0">
-        <v>16463</v>
+        <v>17575</v>
       </c>
       <c r="B650" s="0" t="s">
-        <v>1712</v>
+        <v>1713</v>
       </c>
       <c r="C650" s="0" t="s">
-        <v>1713</v>
+        <v>1714</v>
       </c>
       <c r="D650" s="0" t="s">
-        <v>830</v>
+        <v>9</v>
       </c>
       <c r="E650" s="0" t="s">
-        <v>115</v>
+        <v>305</v>
       </c>
       <c r="G650" s="0">
-        <v>0.52</v>
+        <v>4.6</v>
       </c>
       <c r="H650" s="0" t="s">
-        <v>1714</v>
+        <v>1715</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" s="0">
-        <v>16510</v>
+        <v>17576</v>
       </c>
       <c r="B651" s="0" t="s">
-        <v>1715</v>
+        <v>1716</v>
       </c>
       <c r="C651" s="0" t="s">
-        <v>1716</v>
+        <v>1717</v>
       </c>
       <c r="D651" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E651" s="0" t="s">
-        <v>88</v>
+        <v>305</v>
       </c>
       <c r="G651" s="0">
-        <v>24.86</v>
+        <v>4.37</v>
       </c>
       <c r="H651" s="0" t="s">
-        <v>1717</v>
+        <v>1718</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" s="0">
-        <v>16562</v>
+        <v>17586</v>
       </c>
       <c r="B652" s="0" t="s">
-        <v>1718</v>
+        <v>1719</v>
       </c>
       <c r="C652" s="0" t="s">
-        <v>1719</v>
+        <v>1720</v>
       </c>
       <c r="D652" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E652" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G652" s="0">
-        <v>9.140000000000001</v>
+        <v>9.98</v>
       </c>
       <c r="H652" s="0" t="s">
-        <v>1720</v>
+        <v>1721</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" s="0">
-        <v>16600</v>
+        <v>18295</v>
       </c>
       <c r="B653" s="0" t="s">
-        <v>1721</v>
+        <v>1722</v>
       </c>
       <c r="C653" s="0" t="s">
-        <v>1722</v>
+        <v>1723</v>
       </c>
       <c r="D653" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E653" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G653" s="0">
-        <v>6.24</v>
+        <v>10.49</v>
       </c>
       <c r="H653" s="0" t="s">
-        <v>1723</v>
+        <v>1724</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" s="0">
-        <v>16862</v>
+        <v>18296</v>
       </c>
       <c r="B654" s="0" t="s">
-        <v>1724</v>
+        <v>1725</v>
       </c>
       <c r="C654" s="0" t="s">
-        <v>1725</v>
+        <v>1726</v>
       </c>
       <c r="D654" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E654" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G654" s="0">
-        <v>1.65</v>
+        <v>7.91</v>
       </c>
       <c r="H654" s="0" t="s">
-        <v>1726</v>
+        <v>1727</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" s="0">
-        <v>16942</v>
+        <v>18297</v>
       </c>
       <c r="B655" s="0" t="s">
-        <v>1727</v>
+        <v>1728</v>
       </c>
       <c r="C655" s="0" t="s">
-        <v>1728</v>
+        <v>1729</v>
       </c>
       <c r="D655" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E655" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G655" s="0">
-        <v>4.63</v>
+        <v>7.65</v>
       </c>
       <c r="H655" s="0" t="s">
-        <v>1729</v>
+        <v>1730</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" s="0">
-        <v>19135</v>
+        <v>12662</v>
       </c>
       <c r="B656" s="0" t="s">
-        <v>1730</v>
+        <v>1731</v>
       </c>
       <c r="C656" s="0" t="s">
-        <v>1731</v>
+        <v>1732</v>
       </c>
       <c r="D656" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E656" s="0" t="s">
-        <v>10</v>
+        <v>1733</v>
       </c>
       <c r="G656" s="0">
-        <v>3.92</v>
+        <v>7.02</v>
       </c>
       <c r="H656" s="0" t="s">
-        <v>1732</v>
+        <v>1734</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" s="0">
-        <v>19174</v>
+        <v>13751</v>
       </c>
       <c r="B657" s="0" t="s">
-        <v>1733</v>
+        <v>1735</v>
       </c>
       <c r="C657" s="0" t="s">
-        <v>1734</v>
+        <v>1736</v>
       </c>
       <c r="D657" s="0" t="s">
-        <v>9</v>
+        <v>781</v>
       </c>
       <c r="E657" s="0" t="s">
-        <v>255</v>
+        <v>10</v>
       </c>
       <c r="G657" s="0">
-        <v>1.82</v>
+        <v>5.39</v>
       </c>
       <c r="H657" s="0" t="s">
-        <v>1735</v>
+        <v>1737</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" s="0">
-        <v>19341</v>
+        <v>13921</v>
       </c>
       <c r="B658" s="0" t="s">
-        <v>1736</v>
+        <v>1738</v>
       </c>
       <c r="C658" s="0" t="s">
-        <v>1737</v>
+        <v>1739</v>
       </c>
       <c r="D658" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E658" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G658" s="0">
-        <v>33.16</v>
+        <v>4.1</v>
       </c>
       <c r="H658" s="0" t="s">
-        <v>1738</v>
+        <v>1740</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" s="0">
-        <v>12619</v>
+        <v>13921</v>
       </c>
       <c r="B659" s="0" t="s">
+        <v>1741</v>
+      </c>
+      <c r="C659" s="0" t="s">
         <v>1739</v>
       </c>
-      <c r="C659" s="0" t="s">
+      <c r="D659" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="E659" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G659" s="0">
+        <v>4.1</v>
+      </c>
+      <c r="H659" s="0" t="s">
         <v>1740</v>
-      </c>
-[...10 lines deleted...]
-        <v>1741</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" s="0">
-        <v>12624</v>
+        <v>14310</v>
       </c>
       <c r="B660" s="0" t="s">
         <v>1742</v>
       </c>
       <c r="C660" s="0" t="s">
         <v>1743</v>
       </c>
-      <c r="D660" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="D660" s="0"/>
       <c r="E660" s="0" t="s">
-        <v>92</v>
+        <v>183</v>
       </c>
       <c r="G660" s="0">
-        <v>13.14</v>
+        <v>1.86</v>
       </c>
       <c r="H660" s="0" t="s">
         <v>1744</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" s="0">
-        <v>12686</v>
+        <v>14337</v>
       </c>
       <c r="B661" s="0" t="s">
         <v>1745</v>
       </c>
       <c r="C661" s="0" t="s">
         <v>1746</v>
       </c>
       <c r="D661" s="0"/>
       <c r="E661" s="0" t="s">
-        <v>88</v>
+        <v>103</v>
       </c>
       <c r="G661" s="0">
-        <v>2.37</v>
+        <v>3</v>
       </c>
       <c r="H661" s="0" t="s">
         <v>1747</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" s="0">
-        <v>12905</v>
+        <v>14394</v>
       </c>
       <c r="B662" s="0" t="s">
         <v>1748</v>
       </c>
       <c r="C662" s="0" t="s">
         <v>1749</v>
       </c>
       <c r="D662" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E662" s="0" t="s">
-        <v>88</v>
+        <v>73</v>
       </c>
       <c r="G662" s="0">
-        <v>6.58</v>
+        <v>6.75</v>
       </c>
       <c r="H662" s="0" t="s">
         <v>1750</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" s="0">
-        <v>17069</v>
+        <v>14396</v>
       </c>
       <c r="B663" s="0" t="s">
         <v>1751</v>
       </c>
       <c r="C663" s="0" t="s">
         <v>1752</v>
       </c>
       <c r="D663" s="0" t="s">
-        <v>598</v>
+        <v>9</v>
       </c>
       <c r="E663" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="G663" s="0">
+        <v>6.94</v>
+      </c>
+      <c r="H663" s="0" t="s">
         <v>1753</v>
-      </c>
-[...4 lines deleted...]
-        <v>1754</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" s="0">
-        <v>17069</v>
+        <v>14491</v>
       </c>
       <c r="B664" s="0" t="s">
+        <v>1754</v>
+      </c>
+      <c r="C664" s="0" t="s">
         <v>1755</v>
       </c>
-      <c r="C664" s="0" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="D664" s="0"/>
       <c r="E664" s="0" t="s">
-        <v>1753</v>
+        <v>10</v>
       </c>
       <c r="G664" s="0">
-        <v>15.76</v>
+        <v>3.83</v>
       </c>
       <c r="H664" s="0" t="s">
-        <v>1754</v>
+        <v>1756</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" s="0">
-        <v>17070</v>
+        <v>14701</v>
       </c>
       <c r="B665" s="0" t="s">
-        <v>1756</v>
+        <v>1757</v>
       </c>
       <c r="C665" s="0" t="s">
-        <v>1757</v>
-[...3 lines deleted...]
-      </c>
+        <v>1758</v>
+      </c>
+      <c r="D665" s="0"/>
       <c r="E665" s="0" t="s">
-        <v>1753</v>
+        <v>93</v>
       </c>
       <c r="G665" s="0">
-        <v>7.66</v>
+        <v>3.84</v>
       </c>
       <c r="H665" s="0" t="s">
-        <v>1758</v>
+        <v>1759</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" s="0">
-        <v>17070</v>
+        <v>14703</v>
       </c>
       <c r="B666" s="0" t="s">
-        <v>1759</v>
+        <v>1760</v>
       </c>
       <c r="C666" s="0" t="s">
-        <v>1757</v>
-[...3 lines deleted...]
-      </c>
+        <v>1761</v>
+      </c>
+      <c r="D666" s="0"/>
       <c r="E666" s="0" t="s">
-        <v>1753</v>
+        <v>93</v>
       </c>
       <c r="G666" s="0">
-        <v>7.66</v>
+        <v>3.92</v>
       </c>
       <c r="H666" s="0" t="s">
-        <v>1758</v>
+        <v>1762</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" s="0">
-        <v>17107</v>
+        <v>14704</v>
       </c>
       <c r="B667" s="0" t="s">
-        <v>1760</v>
+        <v>1763</v>
       </c>
       <c r="C667" s="0" t="s">
-        <v>1761</v>
-[...3 lines deleted...]
-      </c>
+        <v>1764</v>
+      </c>
+      <c r="D667" s="0"/>
       <c r="E667" s="0" t="s">
-        <v>255</v>
+        <v>93</v>
       </c>
       <c r="G667" s="0">
-        <v>4.89</v>
+        <v>3.98</v>
       </c>
       <c r="H667" s="0" t="s">
-        <v>1762</v>
+        <v>1765</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" s="0">
-        <v>17108</v>
+        <v>14705</v>
       </c>
       <c r="B668" s="0" t="s">
-        <v>1763</v>
+        <v>1766</v>
       </c>
       <c r="C668" s="0" t="s">
-        <v>1764</v>
-[...3 lines deleted...]
-      </c>
+        <v>1767</v>
+      </c>
+      <c r="D668" s="0"/>
       <c r="E668" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G668" s="0">
-        <v>4.83</v>
+        <v>3.92</v>
       </c>
       <c r="H668" s="0" t="s">
-        <v>1765</v>
+        <v>1768</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" s="0">
-        <v>17132</v>
+        <v>14706</v>
       </c>
       <c r="B669" s="0" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="C669" s="0" t="s">
-        <v>1767</v>
-[...3 lines deleted...]
-      </c>
+        <v>1770</v>
+      </c>
+      <c r="D669" s="0"/>
       <c r="E669" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G669" s="0">
-        <v>4.98</v>
+        <v>4.25</v>
       </c>
       <c r="H669" s="0" t="s">
-        <v>1768</v>
+        <v>1771</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" s="0">
-        <v>17133</v>
+        <v>14707</v>
       </c>
       <c r="B670" s="0" t="s">
-        <v>1769</v>
+        <v>1772</v>
       </c>
       <c r="C670" s="0" t="s">
-        <v>1770</v>
-[...3 lines deleted...]
-      </c>
+        <v>1773</v>
+      </c>
+      <c r="D670" s="0"/>
       <c r="E670" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G670" s="0">
-        <v>6.75</v>
+        <v>5.04</v>
       </c>
       <c r="H670" s="0" t="s">
-        <v>1771</v>
+        <v>1774</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" s="0">
-        <v>17371</v>
+        <v>14708</v>
       </c>
       <c r="B671" s="0" t="s">
-        <v>1772</v>
+        <v>1775</v>
       </c>
       <c r="C671" s="0" t="s">
-        <v>1773</v>
-[...3 lines deleted...]
-      </c>
+        <v>1776</v>
+      </c>
+      <c r="D671" s="0"/>
       <c r="E671" s="0" t="s">
-        <v>255</v>
+        <v>93</v>
       </c>
       <c r="G671" s="0">
-        <v>9.91</v>
+        <v>5.72</v>
       </c>
       <c r="H671" s="0" t="s">
-        <v>1774</v>
+        <v>1777</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" s="0">
-        <v>17462</v>
+        <v>14709</v>
       </c>
       <c r="B672" s="0" t="s">
-        <v>1775</v>
+        <v>1778</v>
       </c>
       <c r="C672" s="0" t="s">
-        <v>1776</v>
-[...3 lines deleted...]
-      </c>
+        <v>1779</v>
+      </c>
+      <c r="D672" s="0"/>
       <c r="E672" s="0" t="s">
-        <v>88</v>
+        <v>93</v>
       </c>
       <c r="G672" s="0">
-        <v>8.67</v>
+        <v>5.04</v>
       </c>
       <c r="H672" s="0" t="s">
-        <v>1777</v>
+        <v>1780</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" s="0">
-        <v>17575</v>
+        <v>14711</v>
       </c>
       <c r="B673" s="0" t="s">
-        <v>1778</v>
+        <v>1781</v>
       </c>
       <c r="C673" s="0" t="s">
-        <v>1779</v>
-[...3 lines deleted...]
-      </c>
+        <v>1782</v>
+      </c>
+      <c r="D673" s="0"/>
       <c r="E673" s="0" t="s">
-        <v>338</v>
+        <v>93</v>
       </c>
       <c r="G673" s="0">
-        <v>4.6</v>
+        <v>5.64</v>
       </c>
       <c r="H673" s="0" t="s">
-        <v>1780</v>
+        <v>1783</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" s="0">
-        <v>17576</v>
+        <v>14712</v>
       </c>
       <c r="B674" s="0" t="s">
-        <v>1781</v>
+        <v>1784</v>
       </c>
       <c r="C674" s="0" t="s">
-        <v>1782</v>
-[...3 lines deleted...]
-      </c>
+        <v>1785</v>
+      </c>
+      <c r="D674" s="0"/>
       <c r="E674" s="0" t="s">
-        <v>338</v>
+        <v>93</v>
       </c>
       <c r="G674" s="0">
-        <v>4.37</v>
+        <v>6.38</v>
       </c>
       <c r="H674" s="0" t="s">
-        <v>1783</v>
+        <v>1786</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" s="0">
-        <v>17586</v>
+        <v>14713</v>
       </c>
       <c r="B675" s="0" t="s">
-        <v>1784</v>
+        <v>1787</v>
       </c>
       <c r="C675" s="0" t="s">
-        <v>1785</v>
-[...3 lines deleted...]
-      </c>
+        <v>1788</v>
+      </c>
+      <c r="D675" s="0"/>
       <c r="E675" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G675" s="0">
-        <v>9.98</v>
+        <v>8.07</v>
       </c>
       <c r="H675" s="0" t="s">
-        <v>1786</v>
+        <v>1789</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" s="0">
-        <v>18295</v>
+        <v>14714</v>
       </c>
       <c r="B676" s="0" t="s">
-        <v>1787</v>
+        <v>1790</v>
       </c>
       <c r="C676" s="0" t="s">
-        <v>1788</v>
-[...3 lines deleted...]
-      </c>
+        <v>1791</v>
+      </c>
+      <c r="D676" s="0"/>
       <c r="E676" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G676" s="0">
-        <v>10.49</v>
+        <v>9.01</v>
       </c>
       <c r="H676" s="0" t="s">
-        <v>1789</v>
+        <v>1792</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" s="0">
-        <v>18296</v>
+        <v>14715</v>
       </c>
       <c r="B677" s="0" t="s">
-        <v>1790</v>
+        <v>1793</v>
       </c>
       <c r="C677" s="0" t="s">
-        <v>1791</v>
-[...3 lines deleted...]
-      </c>
+        <v>1794</v>
+      </c>
+      <c r="D677" s="0"/>
       <c r="E677" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G677" s="0">
-        <v>7.91</v>
+        <v>16.9</v>
       </c>
       <c r="H677" s="0" t="s">
-        <v>1792</v>
+        <v>1795</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" s="0">
-        <v>18297</v>
+        <v>25155</v>
       </c>
       <c r="B678" s="0" t="s">
-        <v>1793</v>
+        <v>1796</v>
       </c>
       <c r="C678" s="0" t="s">
-        <v>1794</v>
-[...3 lines deleted...]
-      </c>
+        <v>1797</v>
+      </c>
+      <c r="D678" s="0"/>
       <c r="E678" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G678" s="0">
-        <v>7.65</v>
+        <v>4.72</v>
       </c>
       <c r="H678" s="0" t="s">
-        <v>1795</v>
+        <v>1798</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" s="0">
-        <v>12662</v>
+        <v>25201</v>
       </c>
       <c r="B679" s="0" t="s">
-        <v>1796</v>
+        <v>1799</v>
       </c>
       <c r="C679" s="0" t="s">
-        <v>1797</v>
-[...3 lines deleted...]
-      </c>
+        <v>1800</v>
+      </c>
+      <c r="D679" s="0"/>
       <c r="E679" s="0" t="s">
-        <v>1798</v>
+        <v>183</v>
       </c>
       <c r="G679" s="0">
-        <v>7.02</v>
+        <v>4.23</v>
       </c>
       <c r="H679" s="0" t="s">
-        <v>1799</v>
+        <v>1801</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" s="0">
-        <v>13751</v>
+        <v>25431</v>
       </c>
       <c r="B680" s="0" t="s">
-        <v>1800</v>
+        <v>1802</v>
       </c>
       <c r="C680" s="0" t="s">
-        <v>1801</v>
-[...3 lines deleted...]
-      </c>
+        <v>1803</v>
+      </c>
+      <c r="D680" s="0"/>
       <c r="E680" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G680" s="0">
-        <v>5.39</v>
+        <v>14.92</v>
       </c>
       <c r="H680" s="0" t="s">
-        <v>1802</v>
+        <v>1804</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" s="0">
-        <v>13921</v>
+        <v>17381</v>
       </c>
       <c r="B681" s="0" t="s">
-        <v>1803</v>
+        <v>1805</v>
       </c>
       <c r="C681" s="0" t="s">
-        <v>1804</v>
+        <v>1806</v>
       </c>
       <c r="D681" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E681" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G681" s="0">
-        <v>4.1</v>
+        <v>22.05</v>
       </c>
       <c r="H681" s="0" t="s">
-        <v>1805</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" s="0">
-        <v>13921</v>
+        <v>17382</v>
       </c>
       <c r="B682" s="0" t="s">
-        <v>1806</v>
+        <v>1808</v>
       </c>
       <c r="C682" s="0" t="s">
-        <v>1804</v>
+        <v>1809</v>
       </c>
       <c r="D682" s="0" t="s">
-        <v>830</v>
+        <v>9</v>
       </c>
       <c r="E682" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G682" s="0">
-        <v>4.1</v>
+        <v>24.64</v>
       </c>
       <c r="H682" s="0" t="s">
-        <v>1805</v>
+        <v>1810</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" s="0">
-        <v>13981</v>
+        <v>17526</v>
       </c>
       <c r="B683" s="0" t="s">
-        <v>1807</v>
+        <v>1811</v>
       </c>
       <c r="C683" s="0" t="s">
-        <v>1808</v>
+        <v>1812</v>
       </c>
       <c r="D683" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E683" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G683" s="0">
-        <v>2.81</v>
+        <v>26.6</v>
       </c>
       <c r="H683" s="0" t="s">
-        <v>1809</v>
+        <v>1813</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" s="0">
-        <v>14310</v>
+        <v>17628</v>
       </c>
       <c r="B684" s="0" t="s">
-        <v>1810</v>
+        <v>1814</v>
       </c>
       <c r="C684" s="0" t="s">
-        <v>1811</v>
-[...1 lines deleted...]
-      <c r="D684" s="0"/>
+        <v>1815</v>
+      </c>
+      <c r="D684" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E684" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G684" s="0">
-        <v>1.86</v>
+        <v>21.04</v>
       </c>
       <c r="H684" s="0" t="s">
-        <v>1812</v>
+        <v>1816</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" s="0">
-        <v>14337</v>
+        <v>18070</v>
       </c>
       <c r="B685" s="0" t="s">
-        <v>1813</v>
+        <v>1817</v>
       </c>
       <c r="C685" s="0" t="s">
-        <v>1814</v>
-[...4 lines deleted...]
-      </c>
+        <v>1818</v>
+      </c>
+      <c r="D685" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E685" s="0"/>
       <c r="G685" s="0">
-        <v>3</v>
+        <v>5.2</v>
       </c>
       <c r="H685" s="0" t="s">
-        <v>1815</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" s="0">
-        <v>14394</v>
+        <v>18079</v>
       </c>
       <c r="B686" s="0" t="s">
-        <v>1816</v>
+        <v>1820</v>
       </c>
       <c r="C686" s="0" t="s">
-        <v>1817</v>
+        <v>1821</v>
       </c>
       <c r="D686" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E686" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E686" s="0"/>
       <c r="G686" s="0">
-        <v>6.75</v>
+        <v>1.5</v>
       </c>
       <c r="H686" s="0" t="s">
-        <v>1818</v>
+        <v>1822</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" s="0">
-        <v>14396</v>
+        <v>18080</v>
       </c>
       <c r="B687" s="0" t="s">
-        <v>1819</v>
+        <v>1823</v>
       </c>
       <c r="C687" s="0" t="s">
-        <v>1820</v>
+        <v>1824</v>
       </c>
       <c r="D687" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E687" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E687" s="0"/>
       <c r="G687" s="0">
-        <v>6.94</v>
+        <v>5.5</v>
       </c>
       <c r="H687" s="0" t="s">
-        <v>1821</v>
+        <v>1825</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" s="0">
-        <v>14491</v>
+        <v>18081</v>
       </c>
       <c r="B688" s="0" t="s">
-        <v>1822</v>
+        <v>1826</v>
       </c>
       <c r="C688" s="0" t="s">
-        <v>1823</v>
-[...1 lines deleted...]
-      <c r="D688" s="0"/>
+        <v>1827</v>
+      </c>
+      <c r="D688" s="0" t="s">
+        <v>17</v>
+      </c>
       <c r="E688" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G688" s="0">
-        <v>3.83</v>
+        <v>13.29</v>
       </c>
       <c r="H688" s="0" t="s">
-        <v>1824</v>
+        <v>1828</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" s="0">
-        <v>14701</v>
+        <v>17243</v>
       </c>
       <c r="B689" s="0" t="s">
-        <v>1825</v>
+        <v>1829</v>
       </c>
       <c r="C689" s="0" t="s">
-        <v>1826</v>
-[...1 lines deleted...]
-      <c r="D689" s="0"/>
+        <v>1830</v>
+      </c>
+      <c r="D689" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E689" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G689" s="0">
-        <v>3.84</v>
+        <v>15.76</v>
       </c>
       <c r="H689" s="0" t="s">
-        <v>1827</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" s="0">
-        <v>14702</v>
+        <v>12669</v>
       </c>
       <c r="B690" s="0" t="s">
-        <v>1828</v>
+        <v>1832</v>
       </c>
       <c r="C690" s="0" t="s">
-        <v>1829</v>
-[...1 lines deleted...]
-      <c r="D690" s="0"/>
+        <v>1833</v>
+      </c>
+      <c r="D690" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E690" s="0" t="s">
-        <v>115</v>
+        <v>1834</v>
       </c>
       <c r="G690" s="0">
-        <v>3.84</v>
+        <v>5.33</v>
       </c>
       <c r="H690" s="0" t="s">
-        <v>1830</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" s="0">
-        <v>14703</v>
+        <v>16282</v>
       </c>
       <c r="B691" s="0" t="s">
-        <v>1831</v>
+        <v>1836</v>
       </c>
       <c r="C691" s="0" t="s">
-        <v>1832</v>
-[...1 lines deleted...]
-      <c r="D691" s="0"/>
+        <v>1837</v>
+      </c>
+      <c r="D691" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E691" s="0" t="s">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="G691" s="0">
-        <v>3.92</v>
+        <v>6.74</v>
       </c>
       <c r="H691" s="0" t="s">
-        <v>1833</v>
+        <v>1838</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" s="0">
-        <v>14704</v>
+        <v>19045</v>
       </c>
       <c r="B692" s="0" t="s">
-        <v>1834</v>
+        <v>1839</v>
       </c>
       <c r="C692" s="0" t="s">
-        <v>1835</v>
-[...1 lines deleted...]
-      <c r="D692" s="0"/>
+        <v>1840</v>
+      </c>
+      <c r="D692" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E692" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G692" s="0">
-        <v>3.98</v>
+        <v>2.6</v>
       </c>
       <c r="H692" s="0" t="s">
-        <v>1836</v>
+        <v>1841</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" s="0">
-        <v>14705</v>
+        <v>19061</v>
       </c>
       <c r="B693" s="0" t="s">
-        <v>1837</v>
+        <v>1842</v>
       </c>
       <c r="C693" s="0" t="s">
-        <v>1838</v>
-[...1 lines deleted...]
-      <c r="D693" s="0"/>
+        <v>1843</v>
+      </c>
+      <c r="D693" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E693" s="0" t="s">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="G693" s="0">
-        <v>3.92</v>
+        <v>8.9</v>
       </c>
       <c r="H693" s="0" t="s">
-        <v>1839</v>
+        <v>1844</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" s="0">
-        <v>14706</v>
+        <v>19062</v>
       </c>
       <c r="B694" s="0" t="s">
-        <v>1840</v>
+        <v>1845</v>
       </c>
       <c r="C694" s="0" t="s">
-        <v>1841</v>
-[...1 lines deleted...]
-      <c r="D694" s="0"/>
+        <v>1846</v>
+      </c>
+      <c r="D694" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E694" s="0" t="s">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="G694" s="0">
-        <v>4.25</v>
+        <v>6.83</v>
       </c>
       <c r="H694" s="0" t="s">
-        <v>1842</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" s="0">
-        <v>14707</v>
+        <v>19100</v>
       </c>
       <c r="B695" s="0" t="s">
-        <v>1843</v>
+        <v>1848</v>
       </c>
       <c r="C695" s="0" t="s">
-        <v>1844</v>
-[...1 lines deleted...]
-      <c r="D695" s="0"/>
+        <v>1849</v>
+      </c>
+      <c r="D695" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E695" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G695" s="0">
-        <v>5.04</v>
+        <v>1.63</v>
       </c>
       <c r="H695" s="0" t="s">
-        <v>1845</v>
+        <v>1850</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" s="0">
-        <v>14708</v>
+        <v>12578</v>
       </c>
       <c r="B696" s="0" t="s">
-        <v>1846</v>
+        <v>1851</v>
       </c>
       <c r="C696" s="0" t="s">
-        <v>1847</v>
-[...1 lines deleted...]
-      <c r="D696" s="0"/>
+        <v>1852</v>
+      </c>
+      <c r="D696" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E696" s="0" t="s">
-        <v>115</v>
+        <v>1733</v>
       </c>
       <c r="G696" s="0">
-        <v>5.72</v>
+        <v>14.35</v>
       </c>
       <c r="H696" s="0" t="s">
-        <v>1848</v>
+        <v>1853</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" s="0">
-        <v>14709</v>
+        <v>12579</v>
       </c>
       <c r="B697" s="0" t="s">
-        <v>1849</v>
+        <v>1854</v>
       </c>
       <c r="C697" s="0" t="s">
-        <v>1850</v>
-[...1 lines deleted...]
-      <c r="D697" s="0"/>
+        <v>1855</v>
+      </c>
+      <c r="D697" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E697" s="0" t="s">
-        <v>115</v>
+        <v>1733</v>
       </c>
       <c r="G697" s="0">
-        <v>5.04</v>
+        <v>5.99</v>
       </c>
       <c r="H697" s="0" t="s">
-        <v>1851</v>
+        <v>1856</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" s="0">
-        <v>14711</v>
+        <v>12580</v>
       </c>
       <c r="B698" s="0" t="s">
-        <v>1852</v>
+        <v>1857</v>
       </c>
       <c r="C698" s="0" t="s">
-        <v>1853</v>
-[...1 lines deleted...]
-      <c r="D698" s="0"/>
+        <v>1858</v>
+      </c>
+      <c r="D698" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E698" s="0" t="s">
-        <v>115</v>
+        <v>1733</v>
       </c>
       <c r="G698" s="0">
-        <v>5.64</v>
+        <v>8.6</v>
       </c>
       <c r="H698" s="0" t="s">
-        <v>1854</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" s="0">
-        <v>14712</v>
+        <v>17999</v>
       </c>
       <c r="B699" s="0" t="s">
-        <v>1855</v>
+        <v>1860</v>
       </c>
       <c r="C699" s="0" t="s">
-        <v>1856</v>
-[...1 lines deleted...]
-      <c r="D699" s="0"/>
+        <v>1861</v>
+      </c>
+      <c r="D699" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E699" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G699" s="0">
-        <v>6.38</v>
+        <v>4.24</v>
       </c>
       <c r="H699" s="0" t="s">
-        <v>1857</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" s="0">
-        <v>14713</v>
+        <v>17999</v>
       </c>
       <c r="B700" s="0" t="s">
-        <v>1858</v>
+        <v>1863</v>
       </c>
       <c r="C700" s="0" t="s">
-        <v>1859</v>
-[...1 lines deleted...]
-      <c r="D700" s="0"/>
+        <v>1861</v>
+      </c>
+      <c r="D700" s="0" t="s">
+        <v>17</v>
+      </c>
       <c r="E700" s="0" t="s">
-        <v>115</v>
+        <v>10</v>
       </c>
       <c r="G700" s="0">
-        <v>8.07</v>
+        <v>4.24</v>
       </c>
       <c r="H700" s="0" t="s">
-        <v>1860</v>
+        <v>1862</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" s="0">
-        <v>14714</v>
+        <v>18027</v>
       </c>
       <c r="B701" s="0" t="s">
-        <v>1861</v>
+        <v>1864</v>
       </c>
       <c r="C701" s="0" t="s">
-        <v>1862</v>
-[...1 lines deleted...]
-      <c r="D701" s="0"/>
+        <v>1865</v>
+      </c>
+      <c r="D701" s="0" t="s">
+        <v>438</v>
+      </c>
       <c r="E701" s="0" t="s">
-        <v>115</v>
+        <v>1866</v>
       </c>
       <c r="G701" s="0">
-        <v>9.01</v>
+        <v>6.51</v>
       </c>
       <c r="H701" s="0" t="s">
-        <v>1863</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" s="0">
-        <v>14715</v>
+        <v>18027</v>
       </c>
       <c r="B702" s="0" t="s">
-        <v>1864</v>
+        <v>1868</v>
       </c>
       <c r="C702" s="0" t="s">
         <v>1865</v>
       </c>
-      <c r="D702" s="0"/>
+      <c r="D702" s="0" t="s">
+        <v>17</v>
+      </c>
       <c r="E702" s="0" t="s">
-        <v>115</v>
+        <v>1866</v>
       </c>
       <c r="G702" s="0">
-        <v>16.9</v>
+        <v>6.51</v>
       </c>
       <c r="H702" s="0" t="s">
-        <v>1866</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" s="0">
-        <v>25155</v>
+        <v>18028</v>
       </c>
       <c r="B703" s="0" t="s">
-        <v>1867</v>
+        <v>1869</v>
       </c>
       <c r="C703" s="0" t="s">
-        <v>1868</v>
-[...1 lines deleted...]
-      <c r="D703" s="0"/>
+        <v>1870</v>
+      </c>
+      <c r="D703" s="0" t="s">
+        <v>17</v>
+      </c>
       <c r="E703" s="0" t="s">
-        <v>88</v>
+        <v>1866</v>
       </c>
       <c r="G703" s="0">
-        <v>4.72</v>
+        <v>7.53</v>
       </c>
       <c r="H703" s="0" t="s">
-        <v>1869</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" s="0">
-        <v>25201</v>
+        <v>18029</v>
       </c>
       <c r="B704" s="0" t="s">
-        <v>1870</v>
+        <v>1872</v>
       </c>
       <c r="C704" s="0" t="s">
-        <v>1871</v>
-[...1 lines deleted...]
-      <c r="D704" s="0"/>
+        <v>1873</v>
+      </c>
+      <c r="D704" s="0" t="s">
+        <v>1874</v>
+      </c>
       <c r="E704" s="0" t="s">
-        <v>88</v>
+        <v>1866</v>
       </c>
       <c r="G704" s="0">
-        <v>4.23</v>
+        <v>7.53</v>
       </c>
       <c r="H704" s="0" t="s">
-        <v>1872</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" s="0">
-        <v>25431</v>
+        <v>18046</v>
       </c>
       <c r="B705" s="0" t="s">
-        <v>1873</v>
+        <v>1876</v>
       </c>
       <c r="C705" s="0" t="s">
-        <v>1874</v>
-[...1 lines deleted...]
-      <c r="D705" s="0"/>
+        <v>1877</v>
+      </c>
+      <c r="D705" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E705" s="0" t="s">
-        <v>88</v>
+        <v>1878</v>
       </c>
       <c r="G705" s="0">
-        <v>14.92</v>
+        <v>7.45</v>
       </c>
       <c r="H705" s="0" t="s">
-        <v>1875</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" s="0">
-        <v>17381</v>
+        <v>18134</v>
       </c>
       <c r="B706" s="0" t="s">
-        <v>1876</v>
+        <v>1880</v>
       </c>
       <c r="C706" s="0" t="s">
-        <v>1877</v>
+        <v>1881</v>
       </c>
       <c r="D706" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E706" s="0" t="s">
-        <v>10</v>
+        <v>1733</v>
       </c>
       <c r="G706" s="0">
-        <v>22.05</v>
+        <v>8.59</v>
       </c>
       <c r="H706" s="0" t="s">
-        <v>1878</v>
+        <v>1882</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" s="0">
-        <v>17382</v>
+        <v>18135</v>
       </c>
       <c r="B707" s="0" t="s">
-        <v>1879</v>
+        <v>1883</v>
       </c>
       <c r="C707" s="0" t="s">
-        <v>1880</v>
+        <v>1884</v>
       </c>
       <c r="D707" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E707" s="0" t="s">
-        <v>10</v>
+        <v>1733</v>
       </c>
       <c r="G707" s="0">
-        <v>24.64</v>
+        <v>7.37</v>
       </c>
       <c r="H707" s="0" t="s">
-        <v>1881</v>
+        <v>1885</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" s="0">
-        <v>17526</v>
+        <v>18137</v>
       </c>
       <c r="B708" s="0" t="s">
-        <v>1882</v>
+        <v>1886</v>
       </c>
       <c r="C708" s="0" t="s">
-        <v>1883</v>
+        <v>1887</v>
       </c>
       <c r="D708" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E708" s="0" t="s">
-        <v>10</v>
+        <v>1733</v>
       </c>
       <c r="G708" s="0">
-        <v>26.6</v>
+        <v>5.99</v>
       </c>
       <c r="H708" s="0" t="s">
-        <v>1884</v>
+        <v>1888</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" s="0">
-        <v>17628</v>
+        <v>18203</v>
       </c>
       <c r="B709" s="0" t="s">
-        <v>1885</v>
+        <v>1889</v>
       </c>
       <c r="C709" s="0" t="s">
-        <v>1886</v>
+        <v>1890</v>
       </c>
       <c r="D709" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E709" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G709" s="0">
-        <v>21.04</v>
+        <v>4.63</v>
       </c>
       <c r="H709" s="0" t="s">
-        <v>1887</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" s="0">
-        <v>18070</v>
+        <v>18203</v>
       </c>
       <c r="B710" s="0" t="s">
-        <v>1888</v>
+        <v>1892</v>
       </c>
       <c r="C710" s="0" t="s">
-        <v>1889</v>
+        <v>1890</v>
       </c>
       <c r="D710" s="0" t="s">
-        <v>25</v>
-[...1 lines deleted...]
-      <c r="E710" s="0"/>
+        <v>17</v>
+      </c>
+      <c r="E710" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G710" s="0">
-        <v>5.2</v>
+        <v>4.63</v>
       </c>
       <c r="H710" s="0" t="s">
-        <v>1890</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" s="0">
-        <v>18079</v>
+        <v>18203</v>
       </c>
       <c r="B711" s="0" t="s">
+        <v>1893</v>
+      </c>
+      <c r="C711" s="0" t="s">
+        <v>1890</v>
+      </c>
+      <c r="D711" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E711" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G711" s="0">
+        <v>4.63</v>
+      </c>
+      <c r="H711" s="0" t="s">
         <v>1891</v>
-      </c>
-[...11 lines deleted...]
-        <v>1893</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" s="0">
-        <v>18080</v>
+        <v>18203</v>
       </c>
       <c r="B712" s="0" t="s">
         <v>1894</v>
       </c>
       <c r="C712" s="0" t="s">
-        <v>1895</v>
+        <v>1890</v>
       </c>
       <c r="D712" s="0" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E712" s="0"/>
+        <v>838</v>
+      </c>
+      <c r="E712" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G712" s="0">
-        <v>5.5</v>
+        <v>4.63</v>
       </c>
       <c r="H712" s="0" t="s">
-        <v>1896</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" s="0">
-        <v>18081</v>
+        <v>17185</v>
       </c>
       <c r="B713" s="0" t="s">
+        <v>1895</v>
+      </c>
+      <c r="C713" s="0" t="s">
+        <v>1896</v>
+      </c>
+      <c r="D713" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E713" s="0" t="s">
         <v>1897</v>
       </c>
-      <c r="C713" s="0" t="s">
+      <c r="G713" s="0">
+        <v>14.44</v>
+      </c>
+      <c r="H713" s="0" t="s">
         <v>1898</v>
-      </c>
-[...10 lines deleted...]
-        <v>1899</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" s="0">
-        <v>17243</v>
+        <v>17186</v>
       </c>
       <c r="B714" s="0" t="s">
+        <v>1899</v>
+      </c>
+      <c r="C714" s="0" t="s">
         <v>1900</v>
       </c>
-      <c r="C714" s="0" t="s">
+      <c r="D714" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E714" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G714" s="0">
+        <v>12.36</v>
+      </c>
+      <c r="H714" s="0" t="s">
         <v>1901</v>
-      </c>
-[...10 lines deleted...]
-        <v>1902</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" s="0">
-        <v>12669</v>
+        <v>17187</v>
       </c>
       <c r="B715" s="0" t="s">
+        <v>1902</v>
+      </c>
+      <c r="C715" s="0" t="s">
         <v>1903</v>
       </c>
-      <c r="C715" s="0" t="s">
+      <c r="D715" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E715" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G715" s="0">
+        <v>13.44</v>
+      </c>
+      <c r="H715" s="0" t="s">
         <v>1904</v>
-      </c>
-[...10 lines deleted...]
-        <v>1906</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" s="0">
-        <v>16282</v>
+        <v>17188</v>
       </c>
       <c r="B716" s="0" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C716" s="0" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D716" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E716" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G716" s="0">
+        <v>16.59</v>
+      </c>
+      <c r="H716" s="0" t="s">
         <v>1907</v>
-      </c>
-[...13 lines deleted...]
-        <v>1909</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" s="0">
-        <v>19045</v>
+        <v>17189</v>
       </c>
       <c r="B717" s="0" t="s">
+        <v>1908</v>
+      </c>
+      <c r="C717" s="0" t="s">
+        <v>1909</v>
+      </c>
+      <c r="D717" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E717" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G717" s="0">
+        <v>4.44</v>
+      </c>
+      <c r="H717" s="0" t="s">
         <v>1910</v>
-      </c>
-[...13 lines deleted...]
-        <v>1912</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" s="0">
-        <v>19061</v>
+        <v>17191</v>
       </c>
       <c r="B718" s="0" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C718" s="0" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D718" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E718" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G718" s="0">
+        <v>6.25</v>
+      </c>
+      <c r="H718" s="0" t="s">
         <v>1913</v>
-      </c>
-[...13 lines deleted...]
-        <v>1915</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" s="0">
-        <v>19062</v>
+        <v>17193</v>
       </c>
       <c r="B719" s="0" t="s">
+        <v>1914</v>
+      </c>
+      <c r="C719" s="0" t="s">
+        <v>1915</v>
+      </c>
+      <c r="D719" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E719" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G719" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="H719" s="0" t="s">
         <v>1916</v>
-      </c>
-[...13 lines deleted...]
-        <v>1918</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" s="0">
-        <v>19100</v>
+        <v>17194</v>
       </c>
       <c r="B720" s="0" t="s">
+        <v>1917</v>
+      </c>
+      <c r="C720" s="0" t="s">
+        <v>1918</v>
+      </c>
+      <c r="D720" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E720" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G720" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="H720" s="0" t="s">
         <v>1919</v>
-      </c>
-[...13 lines deleted...]
-        <v>1921</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" s="0">
-        <v>19171</v>
+        <v>17195</v>
       </c>
       <c r="B721" s="0" t="s">
+        <v>1920</v>
+      </c>
+      <c r="C721" s="0" t="s">
+        <v>1921</v>
+      </c>
+      <c r="D721" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E721" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G721" s="0">
+        <v>9.17</v>
+      </c>
+      <c r="H721" s="0" t="s">
         <v>1922</v>
-      </c>
-[...13 lines deleted...]
-        <v>1924</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" s="0">
-        <v>12578</v>
+        <v>17196</v>
       </c>
       <c r="B722" s="0" t="s">
+        <v>1923</v>
+      </c>
+      <c r="C722" s="0" t="s">
+        <v>1924</v>
+      </c>
+      <c r="D722" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E722" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G722" s="0">
+        <v>11.62</v>
+      </c>
+      <c r="H722" s="0" t="s">
         <v>1925</v>
-      </c>
-[...13 lines deleted...]
-        <v>1927</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" s="0">
-        <v>12579</v>
+        <v>17198</v>
       </c>
       <c r="B723" s="0" t="s">
+        <v>1926</v>
+      </c>
+      <c r="C723" s="0" t="s">
+        <v>1927</v>
+      </c>
+      <c r="D723" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E723" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G723" s="0">
+        <v>13.28</v>
+      </c>
+      <c r="H723" s="0" t="s">
         <v>1928</v>
-      </c>
-[...13 lines deleted...]
-        <v>1930</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" s="0">
-        <v>12580</v>
+        <v>17199</v>
       </c>
       <c r="B724" s="0" t="s">
+        <v>1929</v>
+      </c>
+      <c r="C724" s="0" t="s">
+        <v>1930</v>
+      </c>
+      <c r="D724" s="0" t="s">
+        <v>17</v>
+      </c>
+      <c r="E724" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G724" s="0">
+        <v>8.94</v>
+      </c>
+      <c r="H724" s="0" t="s">
         <v>1931</v>
-      </c>
-[...13 lines deleted...]
-        <v>1933</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" s="0">
-        <v>17063</v>
+        <v>17202</v>
       </c>
       <c r="B725" s="0" t="s">
+        <v>1932</v>
+      </c>
+      <c r="C725" s="0" t="s">
+        <v>1933</v>
+      </c>
+      <c r="D725" s="0" t="s">
+        <v>1029</v>
+      </c>
+      <c r="E725" s="0" t="s">
+        <v>1897</v>
+      </c>
+      <c r="G725" s="0">
+        <v>8.91</v>
+      </c>
+      <c r="H725" s="0" t="s">
         <v>1934</v>
-      </c>
-[...13 lines deleted...]
-        <v>1936</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" s="0">
-        <v>17999</v>
+        <v>17283</v>
       </c>
       <c r="B726" s="0" t="s">
+        <v>1935</v>
+      </c>
+      <c r="C726" s="0" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D726" s="0" t="s">
         <v>1937</v>
       </c>
-      <c r="C726" s="0" t="s">
+      <c r="E726" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G726" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="H726" s="0" t="s">
         <v>1938</v>
-      </c>
-[...10 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" s="0">
-        <v>17999</v>
+        <v>17283</v>
       </c>
       <c r="B727" s="0" t="s">
+        <v>1939</v>
+      </c>
+      <c r="C727" s="0" t="s">
+        <v>1936</v>
+      </c>
+      <c r="D727" s="0" t="s">
         <v>1940</v>
       </c>
-      <c r="C727" s="0" t="s">
+      <c r="E727" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G727" s="0">
+        <v>3.56</v>
+      </c>
+      <c r="H727" s="0" t="s">
         <v>1938</v>
-      </c>
-[...10 lines deleted...]
-        <v>1939</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" s="0">
-        <v>18026</v>
+        <v>17311</v>
       </c>
       <c r="B728" s="0" t="s">
         <v>1941</v>
       </c>
       <c r="C728" s="0" t="s">
         <v>1942</v>
       </c>
       <c r="D728" s="0" t="s">
-        <v>598</v>
+        <v>1943</v>
       </c>
       <c r="E728" s="0" t="s">
-        <v>1943</v>
+        <v>10</v>
       </c>
       <c r="G728" s="0">
-        <v>5.95</v>
+        <v>4.28</v>
       </c>
       <c r="H728" s="0" t="s">
         <v>1944</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" s="0">
-        <v>18027</v>
+        <v>17311</v>
       </c>
       <c r="B729" s="0" t="s">
         <v>1945</v>
       </c>
       <c r="C729" s="0" t="s">
-        <v>1946</v>
+        <v>1942</v>
       </c>
       <c r="D729" s="0" t="s">
-        <v>598</v>
+        <v>678</v>
       </c>
       <c r="E729" s="0" t="s">
-        <v>1943</v>
+        <v>10</v>
       </c>
       <c r="G729" s="0">
-        <v>6.51</v>
+        <v>4.28</v>
       </c>
       <c r="H729" s="0" t="s">
-        <v>1947</v>
+        <v>1944</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" s="0">
-        <v>18027</v>
+        <v>17313</v>
       </c>
       <c r="B730" s="0" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C730" s="0" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D730" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E730" s="0" t="s">
+        <v>1733</v>
+      </c>
+      <c r="G730" s="0">
+        <v>5.23</v>
+      </c>
+      <c r="H730" s="0" t="s">
         <v>1948</v>
-      </c>
-[...13 lines deleted...]
-        <v>1947</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" s="0">
-        <v>18028</v>
+        <v>17369</v>
       </c>
       <c r="B731" s="0" t="s">
         <v>1949</v>
       </c>
       <c r="C731" s="0" t="s">
         <v>1950</v>
       </c>
       <c r="D731" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E731" s="0" t="s">
-        <v>1943</v>
+        <v>10</v>
       </c>
       <c r="G731" s="0">
-        <v>7.53</v>
+        <v>6.05</v>
       </c>
       <c r="H731" s="0" t="s">
         <v>1951</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" s="0">
-        <v>18029</v>
+        <v>17369</v>
       </c>
       <c r="B732" s="0" t="s">
         <v>1952</v>
       </c>
       <c r="C732" s="0" t="s">
+        <v>1950</v>
+      </c>
+      <c r="D732" s="0" t="s">
         <v>1953</v>
       </c>
-      <c r="D732" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E732" s="0" t="s">
-        <v>1943</v>
+        <v>10</v>
       </c>
       <c r="G732" s="0">
-        <v>7.53</v>
+        <v>6.05</v>
       </c>
       <c r="H732" s="0" t="s">
-        <v>1955</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" s="0">
-        <v>18046</v>
+        <v>17369</v>
       </c>
       <c r="B733" s="0" t="s">
-        <v>1956</v>
+        <v>1954</v>
       </c>
       <c r="C733" s="0" t="s">
-        <v>1957</v>
+        <v>1950</v>
       </c>
       <c r="D733" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E733" s="0" t="s">
-        <v>1958</v>
+        <v>10</v>
       </c>
       <c r="G733" s="0">
-        <v>7.45</v>
+        <v>6.05</v>
       </c>
       <c r="H733" s="0" t="s">
-        <v>1959</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" s="0">
-        <v>18134</v>
+        <v>17446</v>
       </c>
       <c r="B734" s="0" t="s">
-        <v>1960</v>
+        <v>1955</v>
       </c>
       <c r="C734" s="0" t="s">
-        <v>1961</v>
+        <v>1956</v>
       </c>
       <c r="D734" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E734" s="0" t="s">
-        <v>1798</v>
+        <v>1733</v>
       </c>
       <c r="G734" s="0">
-        <v>8.59</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="H734" s="0" t="s">
-        <v>1962</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" s="0">
-        <v>18135</v>
+        <v>17446</v>
       </c>
       <c r="B735" s="0" t="s">
-        <v>1963</v>
+        <v>1958</v>
       </c>
       <c r="C735" s="0" t="s">
-        <v>1964</v>
+        <v>1956</v>
       </c>
       <c r="D735" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E735" s="0" t="s">
-        <v>1798</v>
+        <v>1733</v>
       </c>
       <c r="G735" s="0">
-        <v>7.37</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="H735" s="0" t="s">
-        <v>1965</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" s="0">
-        <v>18137</v>
+        <v>17446</v>
       </c>
       <c r="B736" s="0" t="s">
-        <v>1966</v>
+        <v>1959</v>
       </c>
       <c r="C736" s="0" t="s">
-        <v>1967</v>
+        <v>1956</v>
       </c>
       <c r="D736" s="0" t="s">
-        <v>9</v>
+        <v>438</v>
       </c>
       <c r="E736" s="0" t="s">
-        <v>1798</v>
+        <v>1733</v>
       </c>
       <c r="G736" s="0">
-        <v>5.99</v>
+        <v>9.279999999999999</v>
       </c>
       <c r="H736" s="0" t="s">
-        <v>1968</v>
+        <v>1957</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" s="0">
-        <v>18203</v>
+        <v>17478</v>
       </c>
       <c r="B737" s="0" t="s">
-        <v>1969</v>
+        <v>1960</v>
       </c>
       <c r="C737" s="0" t="s">
-        <v>1970</v>
+        <v>1961</v>
       </c>
       <c r="D737" s="0" t="s">
-        <v>9</v>
+        <v>342</v>
       </c>
       <c r="E737" s="0" t="s">
-        <v>10</v>
+        <v>1897</v>
       </c>
       <c r="G737" s="0">
-        <v>4.63</v>
+        <v>6.97</v>
       </c>
       <c r="H737" s="0" t="s">
-        <v>1971</v>
+        <v>1962</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" s="0">
-        <v>18203</v>
+        <v>12916</v>
       </c>
       <c r="B738" s="0" t="s">
-        <v>1972</v>
+        <v>1963</v>
       </c>
       <c r="C738" s="0" t="s">
-        <v>1970</v>
+        <v>1964</v>
       </c>
       <c r="D738" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E738" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G738" s="0">
-        <v>4.63</v>
+        <v>18.92</v>
       </c>
       <c r="H738" s="0" t="s">
-        <v>1971</v>
+        <v>1965</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" s="0">
-        <v>18203</v>
+        <v>12947</v>
       </c>
       <c r="B739" s="0" t="s">
-        <v>1973</v>
+        <v>1966</v>
       </c>
       <c r="C739" s="0" t="s">
-        <v>1970</v>
+        <v>1967</v>
       </c>
       <c r="D739" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E739" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G739" s="0">
-        <v>4.63</v>
+        <v>11.88</v>
       </c>
       <c r="H739" s="0" t="s">
-        <v>1971</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" s="0">
-        <v>18203</v>
+        <v>12948</v>
       </c>
       <c r="B740" s="0" t="s">
-        <v>1974</v>
+        <v>1969</v>
       </c>
       <c r="C740" s="0" t="s">
         <v>1970</v>
       </c>
       <c r="D740" s="0" t="s">
-        <v>885</v>
+        <v>9</v>
       </c>
       <c r="E740" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G740" s="0">
-        <v>4.63</v>
+        <v>26.28</v>
       </c>
       <c r="H740" s="0" t="s">
         <v>1971</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" s="0">
-        <v>17185</v>
+        <v>17029</v>
       </c>
       <c r="B741" s="0" t="s">
-        <v>1975</v>
+        <v>1972</v>
       </c>
       <c r="C741" s="0" t="s">
-        <v>1976</v>
+        <v>1973</v>
       </c>
       <c r="D741" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E741" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G741" s="0">
-        <v>14.44</v>
+        <v>20.65</v>
       </c>
       <c r="H741" s="0" t="s">
-        <v>1978</v>
+        <v>1974</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" s="0">
-        <v>17186</v>
+        <v>17030</v>
       </c>
       <c r="B742" s="0" t="s">
-        <v>1979</v>
+        <v>1975</v>
       </c>
       <c r="C742" s="0" t="s">
-        <v>1980</v>
+        <v>1976</v>
       </c>
       <c r="D742" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E742" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G742" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="H742" s="0" t="s">
         <v>1977</v>
-      </c>
-[...4 lines deleted...]
-        <v>1981</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" s="0">
-        <v>17187</v>
+        <v>17031</v>
       </c>
       <c r="B743" s="0" t="s">
-        <v>1982</v>
+        <v>1978</v>
       </c>
       <c r="C743" s="0" t="s">
-        <v>1983</v>
+        <v>1979</v>
       </c>
       <c r="D743" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E743" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G743" s="0">
-        <v>13.44</v>
+        <v>12.96</v>
       </c>
       <c r="H743" s="0" t="s">
-        <v>1984</v>
+        <v>1980</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" s="0">
-        <v>17188</v>
+        <v>18034</v>
       </c>
       <c r="B744" s="0" t="s">
-        <v>1985</v>
+        <v>1981</v>
       </c>
       <c r="C744" s="0" t="s">
-        <v>1986</v>
+        <v>1982</v>
       </c>
       <c r="D744" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E744" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G744" s="0">
-        <v>16.59</v>
+        <v>19.11</v>
       </c>
       <c r="H744" s="0" t="s">
-        <v>1987</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" s="0">
-        <v>17189</v>
+        <v>18125</v>
       </c>
       <c r="B745" s="0" t="s">
-        <v>1988</v>
+        <v>1984</v>
       </c>
       <c r="C745" s="0" t="s">
-        <v>1989</v>
+        <v>1985</v>
       </c>
       <c r="D745" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E745" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G745" s="0">
-        <v>4.44</v>
+        <v>25.22</v>
       </c>
       <c r="H745" s="0" t="s">
-        <v>1990</v>
+        <v>1986</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" s="0">
-        <v>17191</v>
+        <v>18199</v>
       </c>
       <c r="B746" s="0" t="s">
-        <v>1991</v>
+        <v>1987</v>
       </c>
       <c r="C746" s="0" t="s">
-        <v>1992</v>
+        <v>1988</v>
       </c>
       <c r="D746" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E746" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G746" s="0">
-        <v>6.25</v>
+        <v>20.14</v>
       </c>
       <c r="H746" s="0" t="s">
-        <v>1993</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" s="0">
-        <v>17193</v>
+        <v>18199</v>
       </c>
       <c r="B747" s="0" t="s">
-        <v>1994</v>
+        <v>1990</v>
       </c>
       <c r="C747" s="0" t="s">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="D747" s="0" t="s">
-        <v>9</v>
+        <v>69</v>
       </c>
       <c r="E747" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G747" s="0">
-        <v>8.91</v>
+        <v>20.14</v>
       </c>
       <c r="H747" s="0" t="s">
-        <v>1996</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" s="0">
-        <v>17194</v>
+        <v>25890</v>
       </c>
       <c r="B748" s="0" t="s">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="C748" s="0" t="s">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="D748" s="0" t="s">
-        <v>1080</v>
+        <v>9</v>
       </c>
       <c r="E748" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G748" s="0">
-        <v>8.91</v>
+        <v>6.28</v>
       </c>
       <c r="H748" s="0" t="s">
-        <v>1999</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" s="0">
-        <v>17195</v>
+        <v>25890</v>
       </c>
       <c r="B749" s="0" t="s">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="C749" s="0" t="s">
-        <v>2001</v>
+        <v>1992</v>
       </c>
       <c r="D749" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E749" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G749" s="0">
-        <v>9.17</v>
+        <v>6.28</v>
       </c>
       <c r="H749" s="0" t="s">
-        <v>2002</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" s="0">
-        <v>17196</v>
+        <v>25891</v>
       </c>
       <c r="B750" s="0" t="s">
-        <v>2003</v>
+        <v>1995</v>
       </c>
       <c r="C750" s="0" t="s">
-        <v>2004</v>
+        <v>1996</v>
       </c>
       <c r="D750" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E750" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G750" s="0">
-        <v>11.62</v>
+        <v>8.640000000000001</v>
       </c>
       <c r="H750" s="0" t="s">
-        <v>2005</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" s="0">
-        <v>17198</v>
+        <v>25891</v>
       </c>
       <c r="B751" s="0" t="s">
-        <v>2006</v>
+        <v>1998</v>
       </c>
       <c r="C751" s="0" t="s">
-        <v>2007</v>
+        <v>1996</v>
       </c>
       <c r="D751" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E751" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G751" s="0">
-        <v>13.28</v>
+        <v>8.640000000000001</v>
       </c>
       <c r="H751" s="0" t="s">
-        <v>2008</v>
+        <v>1997</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" s="0">
-        <v>17199</v>
+        <v>25934</v>
       </c>
       <c r="B752" s="0" t="s">
-        <v>2009</v>
+        <v>1999</v>
       </c>
       <c r="C752" s="0" t="s">
-        <v>2010</v>
+        <v>2000</v>
       </c>
       <c r="D752" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E752" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G752" s="0">
-        <v>8.94</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H752" s="0" t="s">
-        <v>2011</v>
+        <v>2001</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" s="0">
-        <v>17202</v>
+        <v>25961</v>
       </c>
       <c r="B753" s="0" t="s">
-        <v>2012</v>
+        <v>2002</v>
       </c>
       <c r="C753" s="0" t="s">
-        <v>2013</v>
+        <v>2003</v>
       </c>
       <c r="D753" s="0" t="s">
-        <v>1080</v>
+        <v>9</v>
       </c>
       <c r="E753" s="0" t="s">
-        <v>1977</v>
+        <v>10</v>
       </c>
       <c r="G753" s="0">
-        <v>8.91</v>
+        <v>5.71</v>
       </c>
       <c r="H753" s="0" t="s">
-        <v>2014</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" s="0">
-        <v>17283</v>
+        <v>25961</v>
       </c>
       <c r="B754" s="0" t="s">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="C754" s="0" t="s">
-        <v>2016</v>
+        <v>2003</v>
       </c>
       <c r="D754" s="0" t="s">
-        <v>2017</v>
+        <v>17</v>
       </c>
       <c r="E754" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G754" s="0">
-        <v>3.56</v>
+        <v>5.71</v>
       </c>
       <c r="H754" s="0" t="s">
-        <v>2018</v>
+        <v>2004</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" s="0">
-        <v>17283</v>
+        <v>25962</v>
       </c>
       <c r="B755" s="0" t="s">
-        <v>2019</v>
+        <v>2006</v>
       </c>
       <c r="C755" s="0" t="s">
-        <v>2016</v>
+        <v>2007</v>
       </c>
       <c r="D755" s="0" t="s">
-        <v>2020</v>
+        <v>9</v>
       </c>
       <c r="E755" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G755" s="0">
-        <v>3.56</v>
+        <v>7.42</v>
       </c>
       <c r="H755" s="0" t="s">
-        <v>2018</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" s="0">
-        <v>17311</v>
+        <v>25962</v>
       </c>
       <c r="B756" s="0" t="s">
-        <v>2021</v>
+        <v>2009</v>
       </c>
       <c r="C756" s="0" t="s">
-        <v>2022</v>
+        <v>2007</v>
       </c>
       <c r="D756" s="0" t="s">
-        <v>2023</v>
+        <v>17</v>
       </c>
       <c r="E756" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G756" s="0">
-        <v>4.28</v>
+        <v>7.42</v>
       </c>
       <c r="H756" s="0" t="s">
-        <v>2024</v>
+        <v>2008</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" s="0">
-        <v>17311</v>
+        <v>25963</v>
       </c>
       <c r="B757" s="0" t="s">
-        <v>2025</v>
+        <v>2010</v>
       </c>
       <c r="C757" s="0" t="s">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="D757" s="0" t="s">
-        <v>730</v>
+        <v>17</v>
       </c>
       <c r="E757" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G757" s="0">
-        <v>4.28</v>
+        <v>7.19</v>
       </c>
       <c r="H757" s="0" t="s">
-        <v>2024</v>
+        <v>2012</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" s="0">
-        <v>17313</v>
+        <v>25964</v>
       </c>
       <c r="B758" s="0" t="s">
-        <v>2026</v>
+        <v>2013</v>
       </c>
       <c r="C758" s="0" t="s">
-        <v>2027</v>
+        <v>2014</v>
       </c>
       <c r="D758" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E758" s="0" t="s">
-        <v>1798</v>
+        <v>10</v>
       </c>
       <c r="G758" s="0">
-        <v>5.23</v>
+        <v>8.49</v>
       </c>
       <c r="H758" s="0" t="s">
-        <v>2028</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" s="0">
-        <v>17369</v>
+        <v>25964</v>
       </c>
       <c r="B759" s="0" t="s">
-        <v>2029</v>
+        <v>2016</v>
       </c>
       <c r="C759" s="0" t="s">
-        <v>2030</v>
+        <v>2014</v>
       </c>
       <c r="D759" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E759" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G759" s="0">
-        <v>6.05</v>
+        <v>8.49</v>
       </c>
       <c r="H759" s="0" t="s">
-        <v>2031</v>
+        <v>2015</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" s="0">
-        <v>17369</v>
+        <v>24002</v>
       </c>
       <c r="B760" s="0" t="s">
-        <v>2032</v>
+        <v>2017</v>
       </c>
       <c r="C760" s="0" t="s">
-        <v>2030</v>
+        <v>2018</v>
       </c>
       <c r="D760" s="0" t="s">
-        <v>2033</v>
+        <v>9</v>
       </c>
       <c r="E760" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G760" s="0">
-        <v>6.05</v>
+        <v>10.68</v>
       </c>
       <c r="H760" s="0" t="s">
-        <v>2031</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" s="0">
-        <v>17369</v>
+        <v>24002</v>
       </c>
       <c r="B761" s="0" t="s">
-        <v>2034</v>
+        <v>2020</v>
       </c>
       <c r="C761" s="0" t="s">
-        <v>2030</v>
+        <v>2018</v>
       </c>
       <c r="D761" s="0" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E761" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G761" s="0">
-        <v>6.05</v>
+        <v>10.68</v>
       </c>
       <c r="H761" s="0" t="s">
-        <v>2031</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" s="0">
-        <v>17446</v>
+        <v>12500</v>
       </c>
       <c r="B762" s="0" t="s">
-        <v>2035</v>
+        <v>2021</v>
       </c>
       <c r="C762" s="0" t="s">
-        <v>2036</v>
+        <v>2022</v>
       </c>
       <c r="D762" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E762" s="0" t="s">
-        <v>1798</v>
+        <v>183</v>
       </c>
       <c r="G762" s="0">
-        <v>9.279999999999999</v>
+        <v>18.46</v>
       </c>
       <c r="H762" s="0" t="s">
-        <v>2037</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" s="0">
-        <v>17446</v>
+        <v>12553</v>
       </c>
       <c r="B763" s="0" t="s">
-        <v>2038</v>
+        <v>2024</v>
       </c>
       <c r="C763" s="0" t="s">
-        <v>2036</v>
-[...3 lines deleted...]
-      </c>
+        <v>2025</v>
+      </c>
+      <c r="D763" s="0"/>
       <c r="E763" s="0" t="s">
-        <v>1798</v>
+        <v>183</v>
       </c>
       <c r="G763" s="0">
-        <v>9.279999999999999</v>
+        <v>3.73</v>
       </c>
       <c r="H763" s="0" t="s">
-        <v>2037</v>
+        <v>2026</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" s="0">
-        <v>17446</v>
+        <v>12621</v>
       </c>
       <c r="B764" s="0" t="s">
-        <v>2039</v>
+        <v>2027</v>
       </c>
       <c r="C764" s="0" t="s">
-        <v>2036</v>
+        <v>2028</v>
       </c>
       <c r="D764" s="0" t="s">
-        <v>598</v>
+        <v>9</v>
       </c>
       <c r="E764" s="0" t="s">
-        <v>1798</v>
+        <v>73</v>
       </c>
       <c r="G764" s="0">
-        <v>9.279999999999999</v>
+        <v>23.92</v>
       </c>
       <c r="H764" s="0" t="s">
-        <v>2037</v>
+        <v>2029</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" s="0">
-        <v>17478</v>
+        <v>18164</v>
       </c>
       <c r="B765" s="0" t="s">
-        <v>2040</v>
+        <v>2030</v>
       </c>
       <c r="C765" s="0" t="s">
-        <v>2041</v>
+        <v>2031</v>
       </c>
       <c r="D765" s="0" t="s">
-        <v>378</v>
+        <v>9</v>
       </c>
       <c r="E765" s="0" t="s">
-        <v>1977</v>
+        <v>183</v>
       </c>
       <c r="G765" s="0">
-        <v>6.97</v>
+        <v>33.8</v>
       </c>
       <c r="H765" s="0" t="s">
-        <v>2042</v>
+        <v>2032</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" s="0">
-        <v>12916</v>
+        <v>18194</v>
       </c>
       <c r="B766" s="0" t="s">
-        <v>2043</v>
+        <v>2033</v>
       </c>
       <c r="C766" s="0" t="s">
-        <v>2044</v>
+        <v>2034</v>
       </c>
       <c r="D766" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E766" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G766" s="0">
-        <v>18.92</v>
+        <v>11.26</v>
       </c>
       <c r="H766" s="0" t="s">
-        <v>2045</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" s="0">
-        <v>12947</v>
+        <v>17250</v>
       </c>
       <c r="B767" s="0" t="s">
-        <v>2046</v>
+        <v>2036</v>
       </c>
       <c r="C767" s="0" t="s">
-        <v>2047</v>
+        <v>2037</v>
       </c>
       <c r="D767" s="0" t="s">
-        <v>9</v>
+        <v>25</v>
       </c>
       <c r="E767" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G767" s="0">
-        <v>11.88</v>
+        <v>17.65</v>
       </c>
       <c r="H767" s="0" t="s">
-        <v>2048</v>
+        <v>2038</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" s="0">
-        <v>12948</v>
+        <v>12795</v>
       </c>
       <c r="B768" s="0" t="s">
-        <v>2049</v>
+        <v>2039</v>
       </c>
       <c r="C768" s="0" t="s">
-        <v>2050</v>
+        <v>2040</v>
       </c>
       <c r="D768" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E768" s="0" t="s">
-        <v>10</v>
+        <v>1733</v>
       </c>
       <c r="G768" s="0">
-        <v>26.28</v>
+        <v>11.74</v>
       </c>
       <c r="H768" s="0" t="s">
-        <v>2051</v>
+        <v>2041</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" s="0">
-        <v>17029</v>
+        <v>17410</v>
       </c>
       <c r="B769" s="0" t="s">
-        <v>2052</v>
+        <v>2042</v>
       </c>
       <c r="C769" s="0" t="s">
-        <v>2053</v>
+        <v>2043</v>
       </c>
       <c r="D769" s="0" t="s">
-        <v>9</v>
+        <v>2044</v>
       </c>
       <c r="E769" s="0" t="s">
-        <v>10</v>
+        <v>1733</v>
       </c>
       <c r="G769" s="0">
-        <v>20.65</v>
+        <v>152.38</v>
       </c>
       <c r="H769" s="0" t="s">
-        <v>2054</v>
+        <v>2045</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" s="0">
-        <v>17030</v>
+        <v>17448</v>
       </c>
       <c r="B770" s="0" t="s">
-        <v>2055</v>
+        <v>2046</v>
       </c>
       <c r="C770" s="0" t="s">
-        <v>2056</v>
+        <v>2047</v>
       </c>
       <c r="D770" s="0" t="s">
-        <v>9</v>
+        <v>438</v>
       </c>
       <c r="E770" s="0" t="s">
-        <v>10</v>
+        <v>1733</v>
       </c>
       <c r="G770" s="0">
-        <v>15.08</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="H770" s="0" t="s">
-        <v>2057</v>
+        <v>2048</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" s="0">
-        <v>17031</v>
+        <v>12326</v>
       </c>
       <c r="B771" s="0" t="s">
-        <v>2058</v>
+        <v>2049</v>
       </c>
       <c r="C771" s="0" t="s">
-        <v>2059</v>
+        <v>2050</v>
       </c>
       <c r="D771" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E771" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G771" s="0">
-        <v>12.96</v>
+        <v>5.05</v>
       </c>
       <c r="H771" s="0" t="s">
-        <v>2060</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" s="0">
-        <v>18034</v>
+        <v>12326</v>
       </c>
       <c r="B772" s="0" t="s">
-        <v>2061</v>
+        <v>2052</v>
       </c>
       <c r="C772" s="0" t="s">
-        <v>2062</v>
+        <v>2050</v>
       </c>
       <c r="D772" s="0" t="s">
-        <v>9</v>
+        <v>781</v>
       </c>
       <c r="E772" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G772" s="0">
-        <v>19.11</v>
+        <v>5.05</v>
       </c>
       <c r="H772" s="0" t="s">
-        <v>2063</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" s="0">
-        <v>18125</v>
+        <v>12902</v>
       </c>
       <c r="B773" s="0" t="s">
-        <v>2064</v>
+        <v>2053</v>
       </c>
       <c r="C773" s="0" t="s">
-        <v>2065</v>
+        <v>2054</v>
       </c>
       <c r="D773" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E773" s="0" t="s">
-        <v>10</v>
+        <v>73</v>
       </c>
       <c r="G773" s="0">
-        <v>25.22</v>
+        <v>12.2</v>
       </c>
       <c r="H773" s="0" t="s">
-        <v>2066</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" s="0">
-        <v>18199</v>
+        <v>17260</v>
       </c>
       <c r="B774" s="0" t="s">
-        <v>2067</v>
+        <v>2056</v>
       </c>
       <c r="C774" s="0" t="s">
-        <v>2068</v>
+        <v>2057</v>
       </c>
       <c r="D774" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E774" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G774" s="0">
-        <v>20.14</v>
+        <v>24.23</v>
       </c>
       <c r="H774" s="0" t="s">
-        <v>2069</v>
+        <v>2058</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" s="0">
-        <v>18199</v>
+        <v>12914</v>
       </c>
       <c r="B775" s="0" t="s">
-        <v>2070</v>
+        <v>2059</v>
       </c>
       <c r="C775" s="0" t="s">
-        <v>2068</v>
+        <v>2060</v>
       </c>
       <c r="D775" s="0" t="s">
-        <v>81</v>
+        <v>25</v>
       </c>
       <c r="E775" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G775" s="0">
-        <v>20.14</v>
+        <v>7.28</v>
       </c>
       <c r="H775" s="0" t="s">
-        <v>2069</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" s="0">
-        <v>18213</v>
+        <v>12914</v>
       </c>
       <c r="B776" s="0" t="s">
-        <v>2071</v>
+        <v>2062</v>
       </c>
       <c r="C776" s="0" t="s">
-        <v>2072</v>
+        <v>2060</v>
       </c>
       <c r="D776" s="0" t="s">
-        <v>81</v>
+        <v>838</v>
       </c>
       <c r="E776" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G776" s="0">
-        <v>16.09</v>
+        <v>7.28</v>
       </c>
       <c r="H776" s="0" t="s">
-        <v>2073</v>
+        <v>2061</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" s="0">
-        <v>25890</v>
+        <v>17147</v>
       </c>
       <c r="B777" s="0" t="s">
-        <v>2074</v>
+        <v>2063</v>
       </c>
       <c r="C777" s="0" t="s">
-        <v>2075</v>
+        <v>2064</v>
       </c>
       <c r="D777" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E777" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G777" s="0">
-        <v>6.28</v>
+        <v>24.16</v>
       </c>
       <c r="H777" s="0" t="s">
-        <v>2076</v>
+        <v>2065</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" s="0">
-        <v>25890</v>
+        <v>17158</v>
       </c>
       <c r="B778" s="0" t="s">
-        <v>2077</v>
+        <v>2066</v>
       </c>
       <c r="C778" s="0" t="s">
-        <v>2075</v>
+        <v>2067</v>
       </c>
       <c r="D778" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E778" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G778" s="0">
-        <v>6.28</v>
+        <v>5.99</v>
       </c>
       <c r="H778" s="0" t="s">
-        <v>2076</v>
+        <v>2068</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" s="0">
-        <v>25891</v>
+        <v>17234</v>
       </c>
       <c r="B779" s="0" t="s">
-        <v>2078</v>
+        <v>2069</v>
       </c>
       <c r="C779" s="0" t="s">
-        <v>2079</v>
+        <v>2070</v>
       </c>
       <c r="D779" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E779" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G779" s="0">
-        <v>8.640000000000001</v>
+        <v>32.08</v>
       </c>
       <c r="H779" s="0" t="s">
-        <v>2080</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" s="0">
-        <v>25891</v>
+        <v>17234</v>
       </c>
       <c r="B780" s="0" t="s">
-        <v>2081</v>
+        <v>2072</v>
       </c>
       <c r="C780" s="0" t="s">
-        <v>2079</v>
+        <v>2070</v>
       </c>
       <c r="D780" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E780" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G780" s="0">
-        <v>8.640000000000001</v>
+        <v>32.08</v>
       </c>
       <c r="H780" s="0" t="s">
-        <v>2080</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" s="0">
-        <v>25934</v>
+        <v>17235</v>
       </c>
       <c r="B781" s="0" t="s">
-        <v>2082</v>
+        <v>2073</v>
       </c>
       <c r="C781" s="0" t="s">
-        <v>2083</v>
+        <v>2074</v>
       </c>
       <c r="D781" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E781" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G781" s="0">
-        <v>9.789999999999999</v>
+        <v>29.51</v>
       </c>
       <c r="H781" s="0" t="s">
-        <v>2084</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" s="0">
-        <v>25961</v>
+        <v>17237</v>
       </c>
       <c r="B782" s="0" t="s">
-        <v>2085</v>
+        <v>2076</v>
       </c>
       <c r="C782" s="0" t="s">
-        <v>2086</v>
+        <v>2077</v>
       </c>
       <c r="D782" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E782" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G782" s="0">
-        <v>5.71</v>
+        <v>9.02</v>
       </c>
       <c r="H782" s="0" t="s">
-        <v>2087</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" s="0">
-        <v>25961</v>
+        <v>17237</v>
       </c>
       <c r="B783" s="0" t="s">
-        <v>2088</v>
+        <v>2079</v>
       </c>
       <c r="C783" s="0" t="s">
-        <v>2086</v>
+        <v>2077</v>
       </c>
       <c r="D783" s="0" t="s">
         <v>17</v>
       </c>
       <c r="E783" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G783" s="0">
-        <v>5.71</v>
+        <v>9.02</v>
       </c>
       <c r="H783" s="0" t="s">
-        <v>2087</v>
+        <v>2078</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" s="0">
-        <v>25962</v>
+        <v>17294</v>
       </c>
       <c r="B784" s="0" t="s">
-        <v>2089</v>
+        <v>2080</v>
       </c>
       <c r="C784" s="0" t="s">
-        <v>2090</v>
+        <v>2081</v>
       </c>
       <c r="D784" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E784" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G784" s="0">
-        <v>7.42</v>
+        <v>13.91</v>
       </c>
       <c r="H784" s="0" t="s">
-        <v>2091</v>
+        <v>2082</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" s="0">
-        <v>25962</v>
+        <v>17295</v>
       </c>
       <c r="B785" s="0" t="s">
-        <v>2092</v>
+        <v>2083</v>
       </c>
       <c r="C785" s="0" t="s">
-        <v>2090</v>
+        <v>2084</v>
       </c>
       <c r="D785" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E785" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G785" s="0">
-        <v>7.42</v>
+        <v>13.91</v>
       </c>
       <c r="H785" s="0" t="s">
-        <v>2091</v>
+        <v>2085</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" s="0">
-        <v>25963</v>
+        <v>17296</v>
       </c>
       <c r="B786" s="0" t="s">
-        <v>2093</v>
+        <v>2086</v>
       </c>
       <c r="C786" s="0" t="s">
-        <v>2094</v>
+        <v>2087</v>
       </c>
       <c r="D786" s="0" t="s">
-        <v>17</v>
+        <v>53</v>
       </c>
       <c r="E786" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G786" s="0">
-        <v>7.19</v>
+        <v>14.64</v>
       </c>
       <c r="H786" s="0" t="s">
-        <v>2095</v>
+        <v>2088</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" s="0">
-        <v>25964</v>
+        <v>18172</v>
       </c>
       <c r="B787" s="0" t="s">
-        <v>2096</v>
+        <v>2089</v>
       </c>
       <c r="C787" s="0" t="s">
-        <v>2097</v>
+        <v>2090</v>
       </c>
       <c r="D787" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E787" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G787" s="0">
-        <v>8.49</v>
+        <v>16.72</v>
       </c>
       <c r="H787" s="0" t="s">
-        <v>2098</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="788" spans="1:8">
       <c r="A788" s="0">
-        <v>25964</v>
+        <v>12409</v>
       </c>
       <c r="B788" s="0" t="s">
-        <v>2099</v>
+        <v>2092</v>
       </c>
       <c r="C788" s="0" t="s">
-        <v>2097</v>
+        <v>2093</v>
       </c>
       <c r="D788" s="0" t="s">
-        <v>17</v>
+        <v>1029</v>
       </c>
       <c r="E788" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G788" s="0">
-        <v>8.49</v>
+        <v>2.9</v>
       </c>
       <c r="H788" s="0" t="s">
-        <v>2098</v>
+        <v>2094</v>
       </c>
     </row>
     <row r="789" spans="1:8">
       <c r="A789" s="0">
-        <v>24002</v>
+        <v>12828</v>
       </c>
       <c r="B789" s="0" t="s">
-        <v>2100</v>
+        <v>2095</v>
       </c>
       <c r="C789" s="0" t="s">
-        <v>2101</v>
+        <v>2096</v>
       </c>
       <c r="D789" s="0" t="s">
-        <v>9</v>
+        <v>1029</v>
       </c>
       <c r="E789" s="0" t="s">
-        <v>10</v>
+        <v>183</v>
       </c>
       <c r="G789" s="0">
-        <v>10.68</v>
+        <v>3.61</v>
       </c>
       <c r="H789" s="0" t="s">
-        <v>2102</v>
+        <v>2097</v>
       </c>
     </row>
     <row r="790" spans="1:8">
       <c r="A790" s="0">
-        <v>24002</v>
+        <v>17097</v>
       </c>
       <c r="B790" s="0" t="s">
-        <v>2103</v>
+        <v>2098</v>
       </c>
       <c r="C790" s="0" t="s">
-        <v>2101</v>
+        <v>2099</v>
       </c>
       <c r="D790" s="0" t="s">
-        <v>17</v>
-[...3 lines deleted...]
-      </c>
+        <v>9</v>
+      </c>
+      <c r="E790" s="0"/>
       <c r="G790" s="0">
-        <v>10.68</v>
+        <v>42.59</v>
       </c>
       <c r="H790" s="0" t="s">
-        <v>2102</v>
+        <v>2100</v>
       </c>
     </row>
     <row r="791" spans="1:8">
       <c r="A791" s="0">
-        <v>12500</v>
+        <v>11842</v>
       </c>
       <c r="B791" s="0" t="s">
-        <v>2104</v>
+        <v>2101</v>
       </c>
       <c r="C791" s="0" t="s">
-        <v>2105</v>
+        <v>2102</v>
       </c>
       <c r="D791" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E791" s="0" t="s">
-        <v>88</v>
+        <v>183</v>
       </c>
       <c r="G791" s="0">
-        <v>18.46</v>
+        <v>11.19</v>
       </c>
       <c r="H791" s="0" t="s">
-        <v>2106</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="792" spans="1:8">
       <c r="A792" s="0">
-        <v>12553</v>
+        <v>11879</v>
       </c>
       <c r="B792" s="0" t="s">
+        <v>2104</v>
+      </c>
+      <c r="C792" s="0" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D792" s="0" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E792" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="G792" s="0">
+        <v>18.27</v>
+      </c>
+      <c r="H792" s="0" t="s">
         <v>2107</v>
-      </c>
-[...11 lines deleted...]
-        <v>2109</v>
       </c>
     </row>
     <row r="793" spans="1:8">
       <c r="A793" s="0">
-        <v>12621</v>
+        <v>11881</v>
       </c>
       <c r="B793" s="0" t="s">
+        <v>2108</v>
+      </c>
+      <c r="C793" s="0" t="s">
+        <v>2109</v>
+      </c>
+      <c r="D793" s="0" t="s">
         <v>2110</v>
       </c>
-      <c r="C793" s="0" t="s">
+      <c r="E793" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="G793" s="0">
+        <v>18.66</v>
+      </c>
+      <c r="H793" s="0" t="s">
         <v>2111</v>
-      </c>
-[...10 lines deleted...]
-        <v>2112</v>
       </c>
     </row>
     <row r="794" spans="1:8">
       <c r="A794" s="0">
-        <v>18164</v>
+        <v>11924</v>
       </c>
       <c r="B794" s="0" t="s">
+        <v>2112</v>
+      </c>
+      <c r="C794" s="0" t="s">
+        <v>2105</v>
+      </c>
+      <c r="D794" s="0" t="s">
         <v>2113</v>
       </c>
-      <c r="C794" s="0" t="s">
+      <c r="E794" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="G794" s="0">
+        <v>15.64</v>
+      </c>
+      <c r="H794" s="0" t="s">
         <v>2114</v>
-      </c>
-[...10 lines deleted...]
-        <v>2115</v>
       </c>
     </row>
     <row r="795" spans="1:8">
       <c r="A795" s="0">
-        <v>18194</v>
+        <v>11927</v>
       </c>
       <c r="B795" s="0" t="s">
+        <v>2115</v>
+      </c>
+      <c r="C795" s="0" t="s">
         <v>2116</v>
       </c>
-      <c r="C795" s="0" t="s">
+      <c r="D795" s="0" t="s">
+        <v>2106</v>
+      </c>
+      <c r="E795" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="G795" s="0">
+        <v>15.37</v>
+      </c>
+      <c r="H795" s="0" t="s">
         <v>2117</v>
-      </c>
-[...10 lines deleted...]
-        <v>2118</v>
       </c>
     </row>
     <row r="796" spans="1:8">
       <c r="A796" s="0">
-        <v>17250</v>
+        <v>11928</v>
       </c>
       <c r="B796" s="0" t="s">
+        <v>2118</v>
+      </c>
+      <c r="C796" s="0" t="s">
         <v>2119</v>
       </c>
-      <c r="C796" s="0" t="s">
+      <c r="D796" s="0" t="s">
+        <v>2113</v>
+      </c>
+      <c r="E796" s="0" t="s">
+        <v>1866</v>
+      </c>
+      <c r="G796" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="H796" s="0" t="s">
         <v>2120</v>
-      </c>
-[...10 lines deleted...]
-        <v>2121</v>
       </c>
     </row>
     <row r="797" spans="1:8">
       <c r="A797" s="0">
-        <v>12795</v>
+        <v>11941</v>
       </c>
       <c r="B797" s="0" t="s">
+        <v>2121</v>
+      </c>
+      <c r="C797" s="0" t="s">
         <v>2122</v>
       </c>
-      <c r="C797" s="0" t="s">
+      <c r="D797" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E797" s="0" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G797" s="0">
+        <v>17.09</v>
+      </c>
+      <c r="H797" s="0" t="s">
         <v>2123</v>
-      </c>
-[...10 lines deleted...]
-        <v>2124</v>
       </c>
     </row>
     <row r="798" spans="1:8">
       <c r="A798" s="0">
-        <v>17410</v>
+        <v>11943</v>
       </c>
       <c r="B798" s="0" t="s">
+        <v>2124</v>
+      </c>
+      <c r="C798" s="0" t="s">
         <v>2125</v>
       </c>
-      <c r="C798" s="0" t="s">
+      <c r="D798" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E798" s="0" t="s">
+        <v>1878</v>
+      </c>
+      <c r="G798" s="0">
+        <v>14.6</v>
+      </c>
+      <c r="H798" s="0" t="s">
         <v>2126</v>
-      </c>
-[...10 lines deleted...]
-        <v>2128</v>
       </c>
     </row>
     <row r="799" spans="1:8">
       <c r="A799" s="0">
-        <v>17448</v>
+        <v>11959</v>
       </c>
       <c r="B799" s="0" t="s">
+        <v>2127</v>
+      </c>
+      <c r="C799" s="0" t="s">
+        <v>2128</v>
+      </c>
+      <c r="D799" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E799" s="0" t="s">
+        <v>1733</v>
+      </c>
+      <c r="G799" s="0">
+        <v>8.68</v>
+      </c>
+      <c r="H799" s="0" t="s">
         <v>2129</v>
-      </c>
-[...13 lines deleted...]
-        <v>2131</v>
       </c>
     </row>
     <row r="800" spans="1:8">
       <c r="A800" s="0">
-        <v>12326</v>
+        <v>11960</v>
       </c>
       <c r="B800" s="0" t="s">
+        <v>2130</v>
+      </c>
+      <c r="C800" s="0" t="s">
+        <v>2131</v>
+      </c>
+      <c r="D800" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E800" s="0" t="s">
+        <v>1733</v>
+      </c>
+      <c r="G800" s="0">
+        <v>11.36</v>
+      </c>
+      <c r="H800" s="0" t="s">
         <v>2132</v>
-      </c>
-[...13 lines deleted...]
-        <v>2134</v>
       </c>
     </row>
     <row r="801" spans="1:8">
       <c r="A801" s="0">
-        <v>12326</v>
+        <v>26099</v>
       </c>
       <c r="B801" s="0" t="s">
+        <v>2133</v>
+      </c>
+      <c r="C801" s="0" t="s">
+        <v>2134</v>
+      </c>
+      <c r="D801" s="0" t="s">
         <v>2135</v>
       </c>
-      <c r="C801" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E801" s="0" t="s">
-        <v>88</v>
+        <v>1866</v>
       </c>
       <c r="G801" s="0">
-        <v>5.05</v>
+        <v>15.18</v>
       </c>
       <c r="H801" s="0" t="s">
-        <v>2134</v>
+        <v>2136</v>
       </c>
     </row>
     <row r="802" spans="1:8">
       <c r="A802" s="0">
-        <v>12902</v>
+        <v>26104</v>
       </c>
       <c r="B802" s="0" t="s">
-        <v>2136</v>
+        <v>2137</v>
       </c>
       <c r="C802" s="0" t="s">
-        <v>2137</v>
+        <v>2138</v>
       </c>
       <c r="D802" s="0" t="s">
-        <v>17</v>
+        <v>2044</v>
       </c>
       <c r="E802" s="0" t="s">
-        <v>92</v>
+        <v>1733</v>
       </c>
       <c r="G802" s="0">
-        <v>12.2</v>
+        <v>8.81</v>
       </c>
       <c r="H802" s="0" t="s">
-        <v>2138</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="803" spans="1:8">
       <c r="A803" s="0">
-        <v>18142</v>
+        <v>26121</v>
       </c>
       <c r="B803" s="0" t="s">
-        <v>2139</v>
+        <v>2140</v>
       </c>
       <c r="C803" s="0" t="s">
-        <v>2140</v>
+        <v>2141</v>
       </c>
       <c r="D803" s="0" t="s">
-        <v>17</v>
+        <v>2113</v>
       </c>
       <c r="E803" s="0" t="s">
-        <v>10</v>
+        <v>2142</v>
       </c>
       <c r="G803" s="0">
-        <v>13.26</v>
+        <v>10.94</v>
       </c>
       <c r="H803" s="0" t="s">
-        <v>2141</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="804" spans="1:8">
       <c r="A804" s="0">
-        <v>17260</v>
+        <v>26123</v>
       </c>
       <c r="B804" s="0" t="s">
+        <v>2144</v>
+      </c>
+      <c r="C804" s="0" t="s">
+        <v>2145</v>
+      </c>
+      <c r="D804" s="0" t="s">
+        <v>781</v>
+      </c>
+      <c r="E804" s="0" t="s">
         <v>2142</v>
       </c>
-      <c r="C804" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G804" s="0">
-        <v>24.23</v>
+        <v>13.63</v>
       </c>
       <c r="H804" s="0" t="s">
-        <v>2144</v>
+        <v>2146</v>
       </c>
     </row>
     <row r="805" spans="1:8">
       <c r="A805" s="0">
-        <v>12914</v>
+        <v>26251</v>
       </c>
       <c r="B805" s="0" t="s">
-        <v>2145</v>
+        <v>2147</v>
       </c>
       <c r="C805" s="0" t="s">
-        <v>2146</v>
+        <v>2148</v>
       </c>
       <c r="D805" s="0" t="s">
-        <v>25</v>
+        <v>23</v>
       </c>
       <c r="E805" s="0" t="s">
-        <v>125</v>
+        <v>1866</v>
       </c>
       <c r="G805" s="0">
-        <v>7.28</v>
+        <v>18.69</v>
       </c>
       <c r="H805" s="0" t="s">
-        <v>2147</v>
+        <v>2149</v>
       </c>
     </row>
     <row r="806" spans="1:8">
       <c r="A806" s="0">
-        <v>12914</v>
+        <v>26296</v>
       </c>
       <c r="B806" s="0" t="s">
-        <v>2148</v>
+        <v>2150</v>
       </c>
       <c r="C806" s="0" t="s">
-        <v>2146</v>
+        <v>2151</v>
       </c>
       <c r="D806" s="0" t="s">
-        <v>885</v>
+        <v>9</v>
       </c>
       <c r="E806" s="0" t="s">
-        <v>125</v>
+        <v>1878</v>
       </c>
       <c r="G806" s="0">
-        <v>7.28</v>
+        <v>10.77</v>
       </c>
       <c r="H806" s="0" t="s">
-        <v>2147</v>
+        <v>2152</v>
       </c>
     </row>
     <row r="807" spans="1:8">
       <c r="A807" s="0">
-        <v>17147</v>
+        <v>26323</v>
       </c>
       <c r="B807" s="0" t="s">
-        <v>2149</v>
+        <v>2153</v>
       </c>
       <c r="C807" s="0" t="s">
-        <v>2150</v>
+        <v>2154</v>
       </c>
       <c r="D807" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E807" s="0" t="s">
-        <v>10</v>
+        <v>1866</v>
       </c>
       <c r="G807" s="0">
-        <v>24.16</v>
+        <v>37.07</v>
       </c>
       <c r="H807" s="0" t="s">
-        <v>2151</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="808" spans="1:8">
       <c r="A808" s="0">
-        <v>17158</v>
+        <v>11744</v>
       </c>
       <c r="B808" s="0" t="s">
-        <v>2152</v>
+        <v>2156</v>
       </c>
       <c r="C808" s="0" t="s">
-        <v>2153</v>
+        <v>2157</v>
       </c>
       <c r="D808" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E808" s="0" t="s">
-        <v>10</v>
+        <v>93</v>
       </c>
       <c r="G808" s="0">
-        <v>5.99</v>
+        <v>5.07</v>
       </c>
       <c r="H808" s="0" t="s">
-        <v>2154</v>
+        <v>2158</v>
       </c>
     </row>
     <row r="809" spans="1:8">
       <c r="A809" s="0">
-        <v>17234</v>
+        <v>26106</v>
       </c>
       <c r="B809" s="0" t="s">
-        <v>2155</v>
+        <v>2159</v>
       </c>
       <c r="C809" s="0" t="s">
-        <v>2156</v>
+        <v>2160</v>
       </c>
       <c r="D809" s="0" t="s">
-        <v>17</v>
+        <v>2110</v>
       </c>
       <c r="E809" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G809" s="0">
-        <v>32.08</v>
+        <v>11.57</v>
       </c>
       <c r="H809" s="0" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="810" spans="1:8">
       <c r="A810" s="0">
-        <v>17234</v>
+        <v>26106</v>
       </c>
       <c r="B810" s="0" t="s">
-        <v>2158</v>
+        <v>2162</v>
       </c>
       <c r="C810" s="0" t="s">
-        <v>2156</v>
+        <v>2160</v>
       </c>
       <c r="D810" s="0" t="s">
-        <v>53</v>
+        <v>2113</v>
       </c>
       <c r="E810" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G810" s="0">
-        <v>32.08</v>
+        <v>11.57</v>
       </c>
       <c r="H810" s="0" t="s">
-        <v>2157</v>
+        <v>2161</v>
       </c>
     </row>
     <row r="811" spans="1:8">
       <c r="A811" s="0">
-        <v>17235</v>
+        <v>26185</v>
       </c>
       <c r="B811" s="0" t="s">
-        <v>2159</v>
+        <v>2163</v>
       </c>
       <c r="C811" s="0" t="s">
-        <v>2160</v>
+        <v>2164</v>
       </c>
       <c r="D811" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E811" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G811" s="0">
-        <v>29.51</v>
+        <v>6.19</v>
       </c>
       <c r="H811" s="0" t="s">
-        <v>2161</v>
+        <v>2165</v>
       </c>
     </row>
     <row r="812" spans="1:8">
       <c r="A812" s="0">
-        <v>17237</v>
+        <v>26186</v>
       </c>
       <c r="B812" s="0" t="s">
-        <v>2162</v>
+        <v>2166</v>
       </c>
       <c r="C812" s="0" t="s">
-        <v>2163</v>
+        <v>2167</v>
       </c>
       <c r="D812" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E812" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G812" s="0">
-        <v>9.02</v>
+        <v>7.99</v>
       </c>
       <c r="H812" s="0" t="s">
-        <v>2164</v>
+        <v>2168</v>
       </c>
     </row>
     <row r="813" spans="1:8">
       <c r="A813" s="0">
-        <v>17237</v>
+        <v>26215</v>
       </c>
       <c r="B813" s="0" t="s">
-        <v>2165</v>
+        <v>2169</v>
       </c>
       <c r="C813" s="0" t="s">
-        <v>2163</v>
+        <v>2170</v>
       </c>
       <c r="D813" s="0" t="s">
-        <v>17</v>
+        <v>9</v>
       </c>
       <c r="E813" s="0" t="s">
-        <v>10</v>
+        <v>103</v>
       </c>
       <c r="G813" s="0">
-        <v>9.02</v>
+        <v>23.33</v>
       </c>
       <c r="H813" s="0" t="s">
-        <v>2164</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="814" spans="1:8">
       <c r="A814" s="0">
-        <v>17294</v>
+        <v>26379</v>
       </c>
       <c r="B814" s="0" t="s">
-        <v>2166</v>
+        <v>2172</v>
       </c>
       <c r="C814" s="0" t="s">
-        <v>2167</v>
+        <v>2173</v>
       </c>
       <c r="D814" s="0" t="s">
-        <v>53</v>
+        <v>2174</v>
       </c>
       <c r="E814" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G814" s="0">
-        <v>13.91</v>
+        <v>10.67</v>
       </c>
       <c r="H814" s="0" t="s">
-        <v>2168</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="815" spans="1:8">
       <c r="A815" s="0">
-        <v>17295</v>
+        <v>26379</v>
       </c>
       <c r="B815" s="0" t="s">
-        <v>2169</v>
+        <v>2176</v>
       </c>
       <c r="C815" s="0" t="s">
-        <v>2170</v>
+        <v>2173</v>
       </c>
       <c r="D815" s="0" t="s">
-        <v>53</v>
+        <v>2177</v>
       </c>
       <c r="E815" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G815" s="0">
-        <v>13.91</v>
+        <v>10.67</v>
       </c>
       <c r="H815" s="0" t="s">
-        <v>2171</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="816" spans="1:8">
       <c r="A816" s="0">
-        <v>17296</v>
+        <v>26549</v>
       </c>
       <c r="B816" s="0" t="s">
-        <v>2172</v>
+        <v>2178</v>
       </c>
       <c r="C816" s="0" t="s">
-        <v>2173</v>
+        <v>2179</v>
       </c>
       <c r="D816" s="0" t="s">
-        <v>53</v>
+        <v>9</v>
       </c>
       <c r="E816" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G816" s="0">
-        <v>14.64</v>
+        <v>11.03</v>
       </c>
       <c r="H816" s="0" t="s">
-        <v>2174</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="817" spans="1:8">
       <c r="A817" s="0">
-        <v>18172</v>
+        <v>26549</v>
       </c>
       <c r="B817" s="0" t="s">
-        <v>2175</v>
+        <v>2181</v>
       </c>
       <c r="C817" s="0" t="s">
-        <v>2176</v>
+        <v>2179</v>
       </c>
       <c r="D817" s="0" t="s">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="E817" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G817" s="0">
-        <v>16.72</v>
+        <v>11.03</v>
       </c>
       <c r="H817" s="0" t="s">
-        <v>2177</v>
+        <v>2180</v>
       </c>
     </row>
     <row r="818" spans="1:8">
       <c r="A818" s="0">
-        <v>18241</v>
+        <v>26569</v>
       </c>
       <c r="B818" s="0" t="s">
-        <v>2178</v>
+        <v>2182</v>
       </c>
       <c r="C818" s="0" t="s">
-        <v>2179</v>
+        <v>2183</v>
       </c>
       <c r="D818" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E818" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G818" s="0">
-        <v>23.73</v>
+        <v>12.1</v>
       </c>
       <c r="H818" s="0" t="s">
-        <v>2180</v>
+        <v>2184</v>
       </c>
     </row>
     <row r="819" spans="1:8">
       <c r="A819" s="0">
-        <v>12409</v>
+        <v>26659</v>
       </c>
       <c r="B819" s="0" t="s">
-        <v>2181</v>
+        <v>2185</v>
       </c>
       <c r="C819" s="0" t="s">
-        <v>2182</v>
+        <v>2186</v>
       </c>
       <c r="D819" s="0" t="s">
-        <v>1080</v>
+        <v>9</v>
       </c>
       <c r="E819" s="0" t="s">
-        <v>88</v>
+        <v>10</v>
       </c>
       <c r="G819" s="0">
-        <v>2.9</v>
+        <v>14.46</v>
       </c>
       <c r="H819" s="0" t="s">
-        <v>2183</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="820" spans="1:8">
       <c r="A820" s="0">
-        <v>12828</v>
+        <v>12573</v>
       </c>
       <c r="B820" s="0" t="s">
-        <v>2184</v>
+        <v>2188</v>
       </c>
       <c r="C820" s="0" t="s">
-        <v>2185</v>
+        <v>2189</v>
       </c>
       <c r="D820" s="0" t="s">
-        <v>1080</v>
+        <v>9</v>
       </c>
       <c r="E820" s="0" t="s">
-        <v>88</v>
+        <v>1733</v>
       </c>
       <c r="G820" s="0">
-        <v>3.61</v>
+        <v>8.9</v>
       </c>
       <c r="H820" s="0" t="s">
-        <v>2186</v>
+        <v>2190</v>
       </c>
     </row>
     <row r="821" spans="1:8">
       <c r="A821" s="0">
-        <v>17097</v>
+        <v>12660</v>
       </c>
       <c r="B821" s="0" t="s">
-        <v>2187</v>
+        <v>2191</v>
       </c>
       <c r="C821" s="0" t="s">
-        <v>2188</v>
+        <v>2192</v>
       </c>
       <c r="D821" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E821" s="0"/>
+      <c r="E821" s="0" t="s">
+        <v>1733</v>
+      </c>
       <c r="G821" s="0">
-        <v>42.59</v>
+        <v>3.19</v>
       </c>
       <c r="H821" s="0" t="s">
-        <v>2189</v>
+        <v>2193</v>
       </c>
     </row>
     <row r="822" spans="1:8">
       <c r="A822" s="0">
-        <v>17098</v>
+        <v>12786</v>
       </c>
       <c r="B822" s="0" t="s">
-        <v>2190</v>
+        <v>2194</v>
       </c>
       <c r="C822" s="0" t="s">
-        <v>2191</v>
+        <v>2195</v>
       </c>
       <c r="D822" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E822" s="0"/>
+      <c r="E822" s="0" t="s">
+        <v>1866</v>
+      </c>
       <c r="G822" s="0">
-        <v>46.62</v>
+        <v>31.12</v>
       </c>
       <c r="H822" s="0" t="s">
-        <v>2192</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="823" spans="1:8">
       <c r="A823" s="0">
-        <v>11842</v>
+        <v>12786</v>
       </c>
       <c r="B823" s="0" t="s">
-        <v>2193</v>
+        <v>2197</v>
       </c>
       <c r="C823" s="0" t="s">
-        <v>2194</v>
+        <v>2195</v>
       </c>
       <c r="D823" s="0" t="s">
-        <v>9</v>
+        <v>1874</v>
       </c>
       <c r="E823" s="0" t="s">
-        <v>88</v>
+        <v>1866</v>
       </c>
       <c r="G823" s="0">
-        <v>11.19</v>
+        <v>31.12</v>
       </c>
       <c r="H823" s="0" t="s">
-        <v>2195</v>
+        <v>2196</v>
       </c>
     </row>
     <row r="824" spans="1:8">
       <c r="A824" s="0">
-        <v>11879</v>
+        <v>12790</v>
       </c>
       <c r="B824" s="0" t="s">
-        <v>2196</v>
+        <v>2198</v>
       </c>
       <c r="C824" s="0" t="s">
-        <v>2197</v>
+        <v>2199</v>
       </c>
       <c r="D824" s="0" t="s">
-        <v>2198</v>
+        <v>9</v>
       </c>
       <c r="E824" s="0" t="s">
-        <v>1943</v>
+        <v>1733</v>
       </c>
       <c r="G824" s="0">
-        <v>18.27</v>
+        <v>27.79</v>
       </c>
       <c r="H824" s="0" t="s">
-        <v>2199</v>
+        <v>2200</v>
       </c>
     </row>
     <row r="825" spans="1:8">
       <c r="A825" s="0">
-        <v>11881</v>
+        <v>12927</v>
       </c>
       <c r="B825" s="0" t="s">
-        <v>2200</v>
+        <v>2201</v>
       </c>
       <c r="C825" s="0" t="s">
-        <v>2201</v>
+        <v>2202</v>
       </c>
       <c r="D825" s="0" t="s">
-        <v>2202</v>
+        <v>9</v>
       </c>
       <c r="E825" s="0" t="s">
-        <v>1943</v>
+        <v>1733</v>
       </c>
       <c r="G825" s="0">
-        <v>18.66</v>
+        <v>7.4</v>
       </c>
       <c r="H825" s="0" t="s">
         <v>2203</v>
       </c>
     </row>
     <row r="826" spans="1:8">
       <c r="A826" s="0">
-        <v>11924</v>
+        <v>17054</v>
       </c>
       <c r="B826" s="0" t="s">
         <v>2204</v>
       </c>
       <c r="C826" s="0" t="s">
-        <v>2197</v>
+        <v>2205</v>
       </c>
       <c r="D826" s="0" t="s">
-        <v>2205</v>
+        <v>9</v>
       </c>
       <c r="E826" s="0" t="s">
-        <v>1943</v>
+        <v>1733</v>
       </c>
       <c r="G826" s="0">
-        <v>15.64</v>
+        <v>4.6</v>
       </c>
       <c r="H826" s="0" t="s">
         <v>2206</v>
       </c>
     </row>
     <row r="827" spans="1:8">
       <c r="A827" s="0">
-        <v>11927</v>
+        <v>18021</v>
       </c>
       <c r="B827" s="0" t="s">
         <v>2207</v>
       </c>
       <c r="C827" s="0" t="s">
         <v>2208</v>
       </c>
       <c r="D827" s="0" t="s">
-        <v>2198</v>
+        <v>9</v>
       </c>
       <c r="E827" s="0" t="s">
-        <v>1943</v>
+        <v>228</v>
       </c>
       <c r="G827" s="0">
-        <v>15.37</v>
+        <v>5.56</v>
       </c>
       <c r="H827" s="0" t="s">
         <v>2209</v>
       </c>
     </row>
     <row r="828" spans="1:8">
       <c r="A828" s="0">
-        <v>11928</v>
+        <v>17218</v>
       </c>
       <c r="B828" s="0" t="s">
         <v>2210</v>
       </c>
       <c r="C828" s="0" t="s">
         <v>2211</v>
       </c>
       <c r="D828" s="0" t="s">
-        <v>2205</v>
+        <v>9</v>
       </c>
       <c r="E828" s="0" t="s">
-        <v>1943</v>
+        <v>1897</v>
       </c>
       <c r="G828" s="0">
-        <v>15.76</v>
+        <v>6.24</v>
       </c>
       <c r="H828" s="0" t="s">
         <v>2212</v>
       </c>
     </row>
     <row r="829" spans="1:8">
       <c r="A829" s="0">
-        <v>11934</v>
+        <v>17219</v>
       </c>
       <c r="B829" s="0" t="s">
         <v>2213</v>
       </c>
       <c r="C829" s="0" t="s">
         <v>2214</v>
       </c>
       <c r="D829" s="0" t="s">
-        <v>2205</v>
+        <v>9</v>
       </c>
       <c r="E829" s="0" t="s">
-        <v>1958</v>
+        <v>1897</v>
       </c>
       <c r="G829" s="0">
-        <v>15.37</v>
+        <v>10.34</v>
       </c>
       <c r="H829" s="0" t="s">
         <v>2215</v>
       </c>
     </row>
     <row r="830" spans="1:8">
       <c r="A830" s="0">
-        <v>11941</v>
+        <v>17222</v>
       </c>
       <c r="B830" s="0" t="s">
         <v>2216</v>
       </c>
       <c r="C830" s="0" t="s">
         <v>2217</v>
       </c>
       <c r="D830" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E830" s="0" t="s">
-        <v>1958</v>
+        <v>1897</v>
       </c>
       <c r="G830" s="0">
-        <v>17.09</v>
+        <v>2.68</v>
       </c>
       <c r="H830" s="0" t="s">
         <v>2218</v>
       </c>
     </row>
     <row r="831" spans="1:8">
       <c r="A831" s="0">
-        <v>11943</v>
+        <v>17223</v>
       </c>
       <c r="B831" s="0" t="s">
         <v>2219</v>
       </c>
       <c r="C831" s="0" t="s">
         <v>2220</v>
       </c>
       <c r="D831" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E831" s="0" t="s">
-        <v>1958</v>
+        <v>1897</v>
       </c>
       <c r="G831" s="0">
-        <v>14.6</v>
+        <v>10.34</v>
       </c>
       <c r="H831" s="0" t="s">
         <v>2221</v>
       </c>
     </row>
     <row r="832" spans="1:8">
       <c r="A832" s="0">
-        <v>11959</v>
+        <v>12781</v>
       </c>
       <c r="B832" s="0" t="s">
         <v>2222</v>
       </c>
       <c r="C832" s="0" t="s">
         <v>2223</v>
       </c>
       <c r="D832" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="E832" s="0"/>
       <c r="G832" s="0">
-        <v>8.68</v>
+        <v>45.5</v>
       </c>
       <c r="H832" s="0" t="s">
         <v>2224</v>
       </c>
     </row>
     <row r="833" spans="1:8">
       <c r="A833" s="0">
-        <v>11960</v>
+        <v>17033</v>
       </c>
       <c r="B833" s="0" t="s">
         <v>2225</v>
       </c>
       <c r="C833" s="0" t="s">
         <v>2226</v>
       </c>
       <c r="D833" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>25</v>
+      </c>
+      <c r="E833" s="0"/>
       <c r="G833" s="0">
-        <v>11.36</v>
+        <v>53.23</v>
       </c>
       <c r="H833" s="0" t="s">
         <v>2227</v>
       </c>
     </row>
     <row r="834" spans="1:8">
       <c r="A834" s="0">
-        <v>26099</v>
+        <v>12595</v>
       </c>
       <c r="B834" s="0" t="s">
         <v>2228</v>
       </c>
       <c r="C834" s="0" t="s">
         <v>2229</v>
       </c>
       <c r="D834" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E834" s="0"/>
+      <c r="G834" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="H834" s="0" t="s">
         <v>2230</v>
-      </c>
-[...7 lines deleted...]
-        <v>2231</v>
       </c>
     </row>
     <row r="835" spans="1:8">
       <c r="A835" s="0">
-        <v>26104</v>
+        <v>12595</v>
       </c>
       <c r="B835" s="0" t="s">
-        <v>2232</v>
+        <v>2231</v>
       </c>
       <c r="C835" s="0" t="s">
-        <v>2233</v>
+        <v>2229</v>
       </c>
       <c r="D835" s="0" t="s">
-        <v>2127</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="E835" s="0"/>
       <c r="G835" s="0">
-        <v>8.81</v>
+        <v>12.39</v>
       </c>
       <c r="H835" s="0" t="s">
-        <v>2234</v>
+        <v>2230</v>
       </c>
     </row>
     <row r="836" spans="1:8">
       <c r="A836" s="0">
-        <v>26121</v>
+        <v>12598</v>
       </c>
       <c r="B836" s="0" t="s">
-        <v>2235</v>
+        <v>2232</v>
       </c>
       <c r="C836" s="0" t="s">
-        <v>2236</v>
+        <v>2233</v>
       </c>
       <c r="D836" s="0" t="s">
-        <v>2205</v>
-[...3 lines deleted...]
-      </c>
+        <v>438</v>
+      </c>
+      <c r="E836" s="0"/>
       <c r="G836" s="0">
-        <v>10.94</v>
+        <v>20.65</v>
       </c>
       <c r="H836" s="0" t="s">
-        <v>2238</v>
+        <v>2234</v>
       </c>
     </row>
     <row r="837" spans="1:8">
       <c r="A837" s="0">
-        <v>26123</v>
+        <v>17230</v>
       </c>
       <c r="B837" s="0" t="s">
-        <v>2239</v>
+        <v>2235</v>
       </c>
       <c r="C837" s="0" t="s">
-        <v>2240</v>
+        <v>2236</v>
       </c>
       <c r="D837" s="0" t="s">
-        <v>830</v>
+        <v>438</v>
       </c>
       <c r="E837" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G837" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="H837" s="0" t="s">
         <v>2237</v>
-      </c>
-[...4 lines deleted...]
-        <v>2241</v>
       </c>
     </row>
     <row r="838" spans="1:8">
       <c r="A838" s="0">
-        <v>26251</v>
+        <v>17230</v>
       </c>
       <c r="B838" s="0" t="s">
-        <v>2242</v>
+        <v>2238</v>
       </c>
       <c r="C838" s="0" t="s">
-        <v>2243</v>
+        <v>2236</v>
       </c>
       <c r="D838" s="0" t="s">
-        <v>23</v>
+        <v>25</v>
       </c>
       <c r="E838" s="0" t="s">
-        <v>1943</v>
+        <v>10</v>
       </c>
       <c r="G838" s="0">
-        <v>18.69</v>
+        <v>20.99</v>
       </c>
       <c r="H838" s="0" t="s">
-        <v>2244</v>
+        <v>2237</v>
       </c>
     </row>
     <row r="839" spans="1:8">
       <c r="A839" s="0">
-        <v>26296</v>
+        <v>17083</v>
       </c>
       <c r="B839" s="0" t="s">
-        <v>2245</v>
+        <v>2239</v>
       </c>
       <c r="C839" s="0" t="s">
-        <v>2246</v>
+        <v>2240</v>
       </c>
       <c r="D839" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E839" s="0" t="s">
-        <v>1958</v>
+        <v>10</v>
       </c>
       <c r="G839" s="0">
-        <v>10.77</v>
+        <v>50.69</v>
       </c>
       <c r="H839" s="0" t="s">
-        <v>2247</v>
+        <v>2241</v>
       </c>
     </row>
     <row r="840" spans="1:8">
       <c r="A840" s="0">
-        <v>26323</v>
+        <v>17115</v>
       </c>
       <c r="B840" s="0" t="s">
-        <v>2248</v>
+        <v>2242</v>
       </c>
       <c r="C840" s="0" t="s">
-        <v>2249</v>
+        <v>2243</v>
       </c>
       <c r="D840" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E840" s="0" t="s">
-        <v>1943</v>
+        <v>10</v>
       </c>
       <c r="G840" s="0">
-        <v>37.07</v>
+        <v>38.74</v>
       </c>
       <c r="H840" s="0" t="s">
-        <v>2250</v>
+        <v>2244</v>
       </c>
     </row>
     <row r="841" spans="1:8">
       <c r="A841" s="0">
-        <v>11744</v>
+        <v>17460</v>
       </c>
       <c r="B841" s="0" t="s">
-        <v>2251</v>
+        <v>2245</v>
       </c>
       <c r="C841" s="0" t="s">
-        <v>2252</v>
+        <v>2246</v>
       </c>
       <c r="D841" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E841" s="0" t="s">
-        <v>115</v>
+        <v>183</v>
       </c>
       <c r="G841" s="0">
-        <v>5.07</v>
+        <v>1.54</v>
       </c>
       <c r="H841" s="0" t="s">
-        <v>2253</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="842" spans="1:8">
       <c r="A842" s="0">
-        <v>26106</v>
+        <v>26299</v>
       </c>
       <c r="B842" s="0" t="s">
-        <v>2254</v>
+        <v>2248</v>
       </c>
       <c r="C842" s="0" t="s">
-        <v>2255</v>
+        <v>2249</v>
       </c>
       <c r="D842" s="0" t="s">
-        <v>2202</v>
+        <v>9</v>
       </c>
       <c r="E842" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G842" s="0">
-        <v>11.57</v>
+        <v>18.25</v>
       </c>
       <c r="H842" s="0" t="s">
-        <v>2256</v>
+        <v>2250</v>
       </c>
     </row>
     <row r="843" spans="1:8">
       <c r="A843" s="0">
-        <v>26106</v>
+        <v>26467</v>
       </c>
       <c r="B843" s="0" t="s">
-        <v>2257</v>
+        <v>2251</v>
       </c>
       <c r="C843" s="0" t="s">
-        <v>2255</v>
+        <v>2252</v>
       </c>
       <c r="D843" s="0" t="s">
-        <v>2205</v>
+        <v>9</v>
       </c>
       <c r="E843" s="0" t="s">
-        <v>10</v>
+        <v>1878</v>
       </c>
       <c r="G843" s="0">
-        <v>11.57</v>
+        <v>11.62</v>
       </c>
       <c r="H843" s="0" t="s">
-        <v>2256</v>
+        <v>2253</v>
       </c>
     </row>
     <row r="844" spans="1:8">
       <c r="A844" s="0">
-        <v>26185</v>
+        <v>18039</v>
       </c>
       <c r="B844" s="0" t="s">
-        <v>2258</v>
+        <v>2254</v>
       </c>
       <c r="C844" s="0" t="s">
-        <v>2259</v>
+        <v>2255</v>
       </c>
       <c r="D844" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E844" s="0" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="G844" s="0">
-        <v>6.19</v>
+        <v>82.97</v>
       </c>
       <c r="H844" s="0" t="s">
-        <v>2260</v>
+        <v>2256</v>
       </c>
     </row>
     <row r="845" spans="1:8">
       <c r="A845" s="0">
-        <v>26186</v>
+        <v>18040</v>
       </c>
       <c r="B845" s="0" t="s">
-        <v>2261</v>
+        <v>2257</v>
       </c>
       <c r="C845" s="0" t="s">
-        <v>2262</v>
+        <v>2258</v>
       </c>
       <c r="D845" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E845" s="0" t="s">
-        <v>125</v>
+        <v>31</v>
       </c>
       <c r="G845" s="0">
-        <v>7.99</v>
+        <v>89.36</v>
       </c>
       <c r="H845" s="0" t="s">
-        <v>2263</v>
+        <v>2259</v>
       </c>
     </row>
     <row r="846" spans="1:8">
       <c r="A846" s="0">
-        <v>26215</v>
+        <v>17393</v>
       </c>
       <c r="B846" s="0" t="s">
-        <v>2264</v>
+        <v>2260</v>
       </c>
       <c r="C846" s="0" t="s">
-        <v>2265</v>
+        <v>2261</v>
       </c>
       <c r="D846" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E846" s="0" t="s">
-        <v>125</v>
+        <v>10</v>
       </c>
       <c r="G846" s="0">
-        <v>23.33</v>
+        <v>24.07</v>
       </c>
       <c r="H846" s="0" t="s">
-        <v>2266</v>
+        <v>2262</v>
       </c>
     </row>
     <row r="847" spans="1:8">
       <c r="A847" s="0">
-        <v>26379</v>
+        <v>25744</v>
       </c>
       <c r="B847" s="0" t="s">
-        <v>2267</v>
+        <v>2263</v>
       </c>
       <c r="C847" s="0" t="s">
-        <v>2268</v>
+        <v>2264</v>
       </c>
       <c r="D847" s="0" t="s">
-        <v>2269</v>
-[...3 lines deleted...]
-      </c>
+        <v>838</v>
+      </c>
+      <c r="E847" s="0"/>
       <c r="G847" s="0">
-        <v>10.67</v>
+        <v>553</v>
       </c>
       <c r="H847" s="0" t="s">
-        <v>2270</v>
+        <v>2265</v>
       </c>
     </row>
     <row r="848" spans="1:8">
       <c r="A848" s="0">
-        <v>26379</v>
+        <v>24075</v>
       </c>
       <c r="B848" s="0" t="s">
-        <v>2271</v>
+        <v>2266</v>
       </c>
       <c r="C848" s="0" t="s">
+        <v>2267</v>
+      </c>
+      <c r="D848" s="0" t="s">
+        <v>838</v>
+      </c>
+      <c r="E848" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G848" s="0">
+        <v>184.76</v>
+      </c>
+      <c r="H848" s="0" t="s">
         <v>2268</v>
-      </c>
-[...10 lines deleted...]
-        <v>2270</v>
       </c>
     </row>
     <row r="849" spans="1:8">
       <c r="A849" s="0">
-        <v>26549</v>
+        <v>17320</v>
       </c>
       <c r="B849" s="0" t="s">
-        <v>2273</v>
+        <v>2269</v>
       </c>
       <c r="C849" s="0" t="s">
-        <v>2274</v>
+        <v>2270</v>
       </c>
       <c r="D849" s="0" t="s">
-        <v>9</v>
+        <v>53</v>
       </c>
       <c r="E849" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G849" s="0">
-        <v>11.03</v>
+        <v>15.96</v>
       </c>
       <c r="H849" s="0" t="s">
-        <v>2275</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="850" spans="1:8">
       <c r="A850" s="0">
-        <v>26549</v>
+        <v>17299</v>
       </c>
       <c r="B850" s="0" t="s">
-        <v>2276</v>
+        <v>2272</v>
       </c>
       <c r="C850" s="0" t="s">
+        <v>2273</v>
+      </c>
+      <c r="D850" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E850" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G850" s="0">
+        <v>126.27</v>
+      </c>
+      <c r="H850" s="0" t="s">
         <v>2274</v>
-      </c>
-[...10 lines deleted...]
-        <v>2275</v>
       </c>
     </row>
     <row r="851" spans="1:8">
       <c r="A851" s="0">
-        <v>26569</v>
+        <v>17511</v>
       </c>
       <c r="B851" s="0" t="s">
+        <v>2275</v>
+      </c>
+      <c r="C851" s="0" t="s">
+        <v>2276</v>
+      </c>
+      <c r="D851" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="E851" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G851" s="0">
+        <v>108.2</v>
+      </c>
+      <c r="H851" s="0" t="s">
         <v>2277</v>
-      </c>
-[...13 lines deleted...]
-        <v>2279</v>
       </c>
     </row>
     <row r="852" spans="1:8">
       <c r="A852" s="0">
-        <v>26659</v>
+        <v>17258</v>
       </c>
       <c r="B852" s="0" t="s">
+        <v>2278</v>
+      </c>
+      <c r="C852" s="0" t="s">
+        <v>2279</v>
+      </c>
+      <c r="D852" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E852" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G852" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="H852" s="0" t="s">
         <v>2280</v>
-      </c>
-[...13 lines deleted...]
-        <v>2282</v>
       </c>
     </row>
     <row r="853" spans="1:8">
       <c r="A853" s="0">
-        <v>26659</v>
+        <v>17259</v>
       </c>
       <c r="B853" s="0" t="s">
+        <v>2281</v>
+      </c>
+      <c r="C853" s="0" t="s">
+        <v>2282</v>
+      </c>
+      <c r="D853" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E853" s="0" t="s">
+        <v>183</v>
+      </c>
+      <c r="G853" s="0">
+        <v>7.94</v>
+      </c>
+      <c r="H853" s="0" t="s">
         <v>2283</v>
-      </c>
-[...783 lines deleted...]
-        <v>2379</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">