--- v1 (2026-10-10)
+++ v2 (2026-10-12)
@@ -6293,51 +6293,51 @@
   <si>
     <t>https://updevice.com.ua/ua/kabel-type-c-27/kabel-hoco-usb4-hd-high-speed-data-cable-us05-1m-100w-5a-8k-/</t>
   </si>
   <si>
     <t>000011609</t>
   </si>
   <si>
     <t>Миша Meetion Minigo 2.4G Wireless Mini Mouse |1200DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-minigo-2-4g-wireless-mini-mouse-1200dpi-/</t>
   </si>
   <si>
     <t>000011610</t>
   </si>
   <si>
     <t>000011611</t>
   </si>
   <si>
     <t>000011612</t>
   </si>
   <si>
     <t>Кулер для телефону MEETION Mobile phone сooling pad MT-CP100</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-telefona-meetion-mobile-phone-sooling-pad-mt-cp100/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-telefona-meetion-mobile-phone-sooling-pad-mt-cp100/</t>
   </si>
   <si>
     <t>000011624</t>
   </si>
   <si>
     <t>Тримач Baseus PrimeTrip Series Go Magnetic Car Phone Mount (Stick-on Type) C02</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-primetrip-series-go-magnetic-car-phone-mount-stick-on-type-c02/</t>
   </si>
   <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>