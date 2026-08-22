--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="323">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="344">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -223,50 +223,59 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-element-power-bank-with-digital-display-j123c-60000mah-3usb-type-c-lightning-qc-pd-22-5w-2-4a-/</t>
   </si>
   <si>
     <t>000010569</t>
   </si>
   <si>
     <t>УМБ 2in1 Foldable Magnetic Wireless Charger with 5000mAh power bank D8 |Phone, Apple Watch|</t>
   </si>
   <si>
     <t>Noname</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-2in1-foldable-magnetic-wireless-charger-with-5000mah-power-bank-d8-phone-apple-watch-/</t>
   </si>
   <si>
     <t>000010598</t>
   </si>
   <si>
     <t>УМБ HOCO Element power bank with digital display J123B 30000mAh |2USB/Type-C/Lightning, QC/PD, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-element-power-bank-with-digital-display-j123b-30000mah-2usb-type-c-lightning-qc-pd-22-5w-3a-/</t>
   </si>
   <si>
+    <t>000010599</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Element power bank with digital display J123D 90000mAh |3USB/Type-C/Lightning, QC/PD, 22.5W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-element-power-bank-with-digital-display-j123d-90000mah-3usb-type-c-lightning-qc-pd-22-5w-3a-/</t>
+  </si>
+  <si>
     <t>000010919</t>
   </si>
   <si>
     <t>УМБ HOCO Sirui fully compatible power bank 20000mAh J136A |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sirui-fully-compatible-power-bank-20000mah-j136a-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
@@ -983,50 +992,104 @@
     <t>000012920</t>
   </si>
   <si>
     <t>УМБ Baseus EnerFill Qi2 Magnetic Power Bank FM12 10000mAh |1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-enerfill-qi2-magnetic-power-bank-fm12-10000mah-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012967</t>
   </si>
   <si>
     <t>УМБ HOCO Fast fully compatible power bank with digital display J121 10000mAh) |1C/2A, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-fast-fully-compatible-power-bank-with-digital-display-j121-10000mah-1c-2a-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012968</t>
   </si>
   <si>
     <t>УМБ HOCO Jingyao power bank dual lighting four cables J173 (20000mAh) |2C/2A, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-jingyao-power-bank-dual-lighting-four-cables-j173-20000mah-2c-2a-pd-qc-22-5w-3a-/</t>
+  </si>
+  <si>
+    <t>000013022</t>
+  </si>
+  <si>
+    <t>Mini DC UPS HOCO Cool Zinc emergency power bank DB63 (10000mAh) |DC: 5V/9V/12V, POE: 15V/24V, USB: 5V/2.4A, 17W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/mini-dc-ups-hoco-cool-zinc-emergency-power-bank-db63-10000mah-dc-5v-9v-12v-poe-15v-24v-usb-5v-2-4a-17w-/</t>
+  </si>
+  <si>
+    <t>000013039</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Precision fully compatible power bank J172 10000mAh |1C/2A, 22.5W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-precision-fully-compatible-power-bank-j172-10000mah-1c-2a-22-5w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013040</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Precision fully compatible power bank J172A 20000mAh |1C/2A, 22.5W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-precision-fully-compatible-power-bank-j172a-20000mah-1c-2a-22-5w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013041</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Jingyao power bank dual lighting four cables J173A 30000mAh |1C/2A, 22.5W/3A, PD/QC| 30000mAh</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-jingyao-power-bank-dual-lighting-four-cables-j173a-30000mah-1c-2a-22-5w-3a-pd-qc-30000m/</t>
+  </si>
+  <si>
+    <t>000013042</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Unimpeded dual lighting power bank J174 40000mAh |2C/2A, 22.5W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-unimpeded-dual-lighting-power-bank-j174-40000mah-2c-2a-22-5w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013043</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Shine power bank with cable Q54 20000mAh |1C/1A, 45W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-shine-power-bank-with-cable-q54-20000mah-1c-1a-45w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1036,51 +1099,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e097d22ec51323ecf804bf09e60491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f219bc13045cf4b849fba9c73ea534d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726d7b800721311566477ab979e8a173.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d534b24017ac2b774a571d8e8bd71894.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff3679e4b5bd18ea355cc9cb79169d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9832544c12ea784dbeca89724e8bfe846.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7e08f630dbab72faf6f7782a489a607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c920b47b072f2679bbe77dba097ccfb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310aad9914c1b123adcb2522ae2b5ad49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97acb6fd0debbd5e5c215f627b918e4d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41010fa4f68d63aa11b4b1818d16d9611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa105c33914b34e6f3aab7331a8ae71212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff1654099b11304be17aa9a8c465a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21ff3614ce1cf8c75df6c92a64bbc014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801a0a59e1823514defed8a54bc00a0c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e3ada85ecb209b45c02c90e1919b3c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce38257f80bcd77dfc77b79a063618017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94be01e5755c6f92ca9d13db6faa8a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44a57eefca6947856406faf02c8b29f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59b78923134cf72613d92f1f4e7b93020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f4bbf37e557151fbd5cfabcd08a4221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd59f40960141c8a2d7eeae203754722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461d111323d9c785c40123daf0c43b7323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e78349e1f76597594e05a3923de82e424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81dd812ac682c7af8479bb2238b506425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6eb9ad73914cbb09095b5b1d22d38f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edad3651ec6a677dfea0dcbc73708d7127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a97bf7819ca0b42112579e23ade40728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c24ca173ab41c84e52c80b707273f9529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f8668fb0143d60520d41c937b0528330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c832e96efb739a82b2b6aa9fca94b3be31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb81ff731492f8a00924d629544635732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe482ea7291068db87183a7519cf1fc633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d82ceef797a10e249242d4516f9d434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf3e5c878fbcb0cfe42b6dfffd924335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854b2f8d26ed76ae88cea45cf0b075c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e585b99d194e6457be7a58a9ed7b96d437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee853d9af1ba59ff4a9cefd94779ae38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a2656bd8bc3989f91f16048e79ff039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8f3e7e525fe4fe6427b50d932d80ff40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe28ee5b6856d98a0e4feb5097e224141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5a29c128ad9963bf0f626aa035b2cc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf697306daa6a75c089b0c0f4f6de0343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a86e9e39b6231f414fa6067b71455244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14799fd53c60afc60a2bd65dc1d95aae45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161881716de9001ca65ba8c5443eab246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e396945e2b72ce039e3474cec5f0247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8dc621e97af9b7000c700288caef0548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c072b4d4ff2bd315d70f9964b0943a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec72ddbfc0aa045444c6f50010da2dd50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8107424b99ed12b90b3bf5d7ec7d1e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5f6344ad0896c96263ffb2cbcf6c552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6b69461e5c5b554e9b2f81cb5f770e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0741b8a07197a7c77974463b725845b54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54387f026a83f556937fd5a61578f91755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3010a4f181f781cc64afb0b124e8241256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d30612e62cadecf8b1964b490eb86357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804772b3c121c3bdecaa35380e854fae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f48854298438dcdea2918c34e645bf959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b9254d0c78b44dcee4b3ae815602960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fdb514c94009ebc40756887747516061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b3a4d631ec047c2177d1c015c0326862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09da39817782ccfd191d2a81c1b1d44563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b5b65ab1a632f8536c491cd03d921b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c883c2a57704d7f24ee0ce8e4e24bf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee07688ab0caed5faaa9e8597b729a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6f6749230f2fc42575b34b1067cf767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e201e0e646d7f28ea704ee6179aa8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7033ee8d16520c021f3211ec7d7d56569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dfd4e3e055eba4dfcf96efa331db9a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3858b5f8d006c1232f507c5510035b371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853791cbfb300ac186e5f0e3b8d9d42b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdddeb92cdb9e7fec0b77c523a675e073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c611f18ca7429d84f161bdfc2b246fc974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63854328036ee55948314e5b4b820575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1f0a70e6364aedfba99145d1fbcdb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12036f004bcfad73337a8c4f2bd16c2d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da56881982c96f59cb2f237ebca47578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb05249c6250c73eb55f4f860a6a8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b29c1926c3f2616bf6256af93bb20c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9eeec2b25f15719e6cba0f62389df9d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5ccf5483be6ff17afb44baf69713e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237353b376607e57ddbce78d1e19cc5083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d31172a05ef41e2fb5064ca48a98484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f925c88a94c8e6b551db1b98e759fdca85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eb3b39a1d96fd30d7c27ceaf5bfc5b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dfa3c9a12e305721617f931d141d0a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94607052a588dc3f18de00eec09b0fa788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b998450e2976ca52744adbdb8ec6373f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b54ffe4046f27d50e8281522298fb3290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712387dc032ba0f3b6bebb431d400ca991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca06a70ce0f2f88a2a9e17375ac094392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5d1cb20d502dcf29151bbb08fd3f393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8885fc5610f97e5544237aabdd1ed94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eb510c5b19559050f0b45e46f83d7795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d5bb0a11e6ccda624c3d46ba70a5e596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa62fd22972b036f54e273df9cf200697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5f41ef6b86bec3711ba0f214925a698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce42e05789e42ab19cc98d5900be03f599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf2d0aadfc581b5227d227db6f7326e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dc5353b8a72f87cea5e680c3485764101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87517ab13c924abcbef6324813d08aa1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c5b6619d9be0a230b4e290ea899c99103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1263fbbe3bbcc335d17442b45b2486104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7cba59d0b3dca91d7737b385b8e44105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d734830998fa38d70784a94dab3160d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8978fd2d46e05bd3d7de2270045bf487107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d49c4731a6f2b685aae8158734c709e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963a25125ad951af705a5e168a95e776109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd462ea12c590c99edcb0066e7a5b0a5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5b44be2048e0c293cedef42c5d4f9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efdb6fbc0e09ec2ea925e3816c6624a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e41e09ef41f91fdc6dc777809b6a56113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb49285289e246f6b0b9b5f245e4e71114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88280e480ee5aafb08bb94be5844f23115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8bf1ae7ebcc92bfa1e2d2c071ab7c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f1bbe1b138ff2249a077a3bfc7998117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e3603ae8c853faa939f1cacd6091f2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c92573e51e0c0f923828810b505b9119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce022cb060c3cc91241732e041c7c3b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b2c6f96474229747aa4e874f9a7eb5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa00d2e0ed9e2af63089be9f4146e75122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178e87955f8368028c46271882df44ab123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e151fcfa6433d371be3866cc47e9a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d09373b39151b7af6a1b9685bcd63125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0ec2213b80927eadafcda790d4280126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b6b241358b2b146b02e94317a6b1f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8d6297126d78f93d2895e729527c58128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe7e4c5c367456bceaa7a2930e5a55129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27347e964d24b48cb40b2d1f6eab0fee130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dd3f2802c0c4d4caa99bb0c65ac7af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5068fde8bd7f12962a3fae8a5e2c13b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ead88ed43cfcf1adf5bd61359898c62133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d0d39fc43347633d590bc5d3bfd2c9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c877529b2e8b50c06484f2d3124f5dff135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52298226ef32e8bcab36d484f746e6d8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8635c136f7a02aa26facef17ea1c9eff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cab0e829d45c7b2e5f0e7dbd8e0ff1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0ba0fc7212eccd3d9b2f13842847a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae3bf0bfc328e80ee7a458af9bc4120140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f727afe7fedf8b75c39ef3bf8aaf444b141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14213469ef2c4e95290fb28de0076b1c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba9534bb39af6bae43a89bc87e890c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75583276e06d6ed1519545f25c8a5ad7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88db5416483ec4b9c44777fccadcd35a145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d94cfff27fd6bf77189a446035835b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db40cd4cab43f90efa0ed0dafc19f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2152235d82f2554b2368d6a29de2a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f5422c268839c12be8de051f6c4dd0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af6a97351fbebda228392c7d5052c7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e8109ba02835fb400e92356fa39867151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7ee62aa816a01a44e047680108cc6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cc9b0c525133388bddcb068d7d8a77153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9ff639b80c526ff83050d7f9b533c3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01941ed94491d52021cc7ed5ffb1310155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95406ffc23ddb2bab127f39f56c87dd2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6eee32b38d64378c57d6cc0da43b91157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7afe6ebfac8dccccfb34e8e3c3042c7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e55a20c3c9f1abc1adb10e51c3c6b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a48fbafe85c1024cd6185106abe643160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841b27a1f87b8773a03f882fa5c5e9d9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca08910e07a6efe97eb9164edeef0fb4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47204fe14e045fd76e3f1b4e4fd46ca6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428b8db8c70c7237de886db5b3a0c3ed164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e5a281317671c262b5c3e0fcac51e3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d2fdac2c27070b219fb8c8cf9be699166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b890eb8384a93d9aed64eb526e1923167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ed390c9474e12d07bcb904814b6e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf18187dbd13f77cfb563dfa2deaadf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372c03681831a35b3ea3cd75dfa958e6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2bf0fa334b07d85b80ec14eebe35c3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dd90b94cebccd9634463595a5e1dc7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675cf1f271bb1c1d0750025f202dd06a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a2c03c8216d1117642b3eaeb95039174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff921c126d4fdd1517d80348b9655cf8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2bc1b124ad2c284cd6c84843acdae2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3480110034ccd085015af2e6eb0c460f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4d760516a35588432657d51e0dce6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e404fd744de3a363da241ba666fd9849179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7d8cb806ad8cfb0888ae9359447b1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ae7e27889783a9353126219860dae7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828a3da9b2169c9efd547f3674624e06182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab20797099d6f4ceb176c272b3994e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5585d85904d12b28e7fa7eb0f3b5ad99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f929a767a8cb15a5c8f4a0baa8e5cb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f7b8c696aa0ce7c33ad05ed2644eda186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa47f6c1d20970893fc91d737d9f8cb187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1623b9f762103887116c72f3d7cb54188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce8e24b49cdf48a8d51c60eadc2e7e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b23ea383877280d0d22f96878ea7b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83483e74675c40340ee92cc1d2298ea2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0f0f385f768d54143299faaf693ad192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a660121a64142185cc1bee121e4d42193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819b90e8c86fc35719e127347c0059a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3009deb5973a11a866d8e6c0ad366195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92f94977e614e6a6756400326527af196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf4f5f06dd62abe03281b9f618257d2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e256864017a04011ed550d625b49e1d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1311e7d9a98e8606e8f7384476355efb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263ad2d16fae86ff87ded28ec68fb8e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b369ea85795ba1bcdba8be28d0699c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcb6794974c48d5e2fcb3d52f7b9d1b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f2291231e96bec8309ed7acd5df257203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30698749f9e9650d7bb61da31200e3204.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea4cc2e83021a1c897f6ad066a765cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb83129c322845683a90707f7a119362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958e48b5658c74b808fa28669b0fe6f33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3720b325bab62b22fa2b733b1d16e684.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4782deca5e974e18f13f20762d62473e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8710fca12874587e9e95b3b341ad53ca6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef6e0f111c96f9d6579683464c991047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c13f61314617cb10b477a109dac32f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eaa9ab1b120121bb598895ee44e9c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83373ff4a89dcffe99d6b96e48bd5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c487b0b377a129db68a92fc2105af211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0cdf7bb41e412276f2c6b1549d08c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad97a885e9f860f8d7feed9769d7ba413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789dacd295f962ddd11aa5b9f21fe4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d3cb69ef144a77f87267a8f244abbb15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0099c85fc4eeaced907ea94f0a6deb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c5c540b67e9d48a3687b4aa2cd16ee17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13ec09c8151ef7ecc1afde87c66caa218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed258eed916fa64b6c6c072a889f1119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359d2d4f9fc7ed3fdad4fa31cb8df76e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f31aeaea8dcf9e062b3da2a4c6622e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5031b98dcb082c2b270b470abb04a3d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bee385fa043a9f783b8710de4aefdc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e03f1beb4f856f729a226dfc0db0f924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b11c054aae7ef983e7bdd360f9591f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e036763ca788d485ee8536890a2f70ce26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e74543083aaef85eaf972632579eb027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c88c8f9727eb89af6771ece8e88de228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2297722c809ad21f0ac8347c75db5d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4a6af7409f857f4a9f691f6cf81f1830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6c9a686eb323799f22c236beaf9a7f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c330e1c27259613c9aeb3be85d13549032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1651125cc4873a86b966d79aa61dcb33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acb77158a9028888ad126cff52beb034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e210bcfb2e86f4f6ea76b1e1a6ae92035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f4f3f64db74c255684ba737acba7c736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e129de60b6cc7e377a4789bc7174b6b137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab01db1e0ccc4035bfcdee4ea893ec538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f32597098b09ea733cb4546fc14cfe139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deae08db236db2ad779f56a71b230e1040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff2542cb624d07887b1d653d35199d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb2ca5e290453251905820418c4982d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfb987d6ab905d4894584c5f077ff843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fd54ec29eaba0db2b0441021f9a28c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f32d063224570782b9475ce150a55945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7bbb4f0442b9f6fcd0c4bb642e9ef46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e83bb593e1e9514508d5aa1a3f1585c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d57003e520a7faea5a7f9bf4c1acd8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc74b9682d2e8ffe2223ddfce557c8049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d113d75001ce5d0e054983ad4822bc350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff69e09d9a71bd8e9ad083a43a5f2051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462a02d770b7d179fb88857c5d1295952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b825ff347c0666e960b224d5e1b1b0de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fd542de96dda4d5086b29c00d1345854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9952bd00eb77f1bb0558743408f5af7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0313452dfaec894bbc0fb44757bc75fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c513b40bb92c9fdfaaed1d2719ecf2957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6599bbb1f64f4f527eafdb6099c67d7058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f952034132504d816e148850392f63a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e5348d9314eee125e34207be9d0fd60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ff1e6e8ef2d29fb59ff5878be56fc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1ae7caca3f6fd6b550e14b098593a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e6e08da456feaf73f98d0d1b33b20763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8baeb727f81bf82832780de5c1c7ca64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0667bf9708e58e338d7debdbf6be220465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45848892939a4b5bb80c985d2d8705c466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b22d1a67f136ab307b138cea31cc6167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8faf9725b1d51b59137cc8913cf656968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413e872d6a31dff54dc8e4942d6d353469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0c208e91668368f1e8dc2fed228c970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5e70839f1c9ceb062998baf143f47a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec5cbcfc33d6acd7b0e7995b002d0fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8263ef57803b12a36a889f46e246ce73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657374da9eb6500d79a3cb3ff68df43e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fd471623547ba57d4ef7d19e4d16e375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01339320f0865a6fa585fcf487fbd576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d18cc22f3acb2ef8862f4245b76ea2f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbe8c1605734352e34f1e9cb5fade278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227006ae8fd25076a4edb50e0e0c5b7179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447e95fb861ce8031dbb0d404f928a2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dea3612a0131e4c795fb1947291d17581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5147709fb923e0210c4149688a1f25f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7005487e6555cced732978f4b98869e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733ddf699d33048f937c94e988d4275384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af8bacf34bd609715b9fe11538ce0cb85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a169408e2863c09798f7f4ce0a1eef2686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36798f3386d5545bdc1f7e4b828097ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60adc8273f8e49dd2d45e3df0c0fe2c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f183ee91ba79687f4180a122374f5eb689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c21e3709ee42c6bfe89aabf2a7ffed390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897816a65b33213822fa9a0e6cdbd88991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8b59d296e9e04f453f54a2b0346f6992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0070f83c418d49e607e68e79cc3efd2793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d693f52f4c8ab8ac99af2033e8789b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd3919855b92bdbe76c6c6df1af165d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8719e6f58f48a0a2d494538f248702296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34540d813b827f823a621905d6966bd197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaf2009510f968a416fd6e5ca65375f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed879925d100b6fcfeddfa01546b8d599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38eadd85a3085a44024014578ca2c10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff787436d38b5321111fbab879dda9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d5440e4b011fa7b4670d5beff84541102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c136a9fd9319d227293786a8ae36bb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e57ae1c307d446fce758dd02e6f15b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0e4e25eb98272fbd03202226ea3756105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85648e21d265d1f52eb379ea128064c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b1d19b23eeb43128715ad3200885b2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688184b6bd30b682a00e49b396fe122d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b587981d756b4e27d0455c58a149378b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a73fe18c96b078a7a8c1975d31882110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d4b4edb61d5195b4b23171cc30db9f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ace25f0215738b92b2e8a2349e1a524112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfc5d870ebe51581c397befb9cc04c9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e87cd7959f33a57ba9ebfd3206b62e7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632fc527332128cca5d184a1182d234e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bc98749b567aef0cd5345fe108a17f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b07b57ee6223eb6f425408e257224ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921839cc71018c1c7b079ee3de90a64118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2a180ecf79c25f8aeba9ee87542201119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14550c4eff712948fe6534f512e87d48120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15e882b4b856bb34d8447507bcbd08b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff263aa0fa7aa67deca1dfe7fda5f9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73363a30d47e2af5ce81d2ae6011a533123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809ed4a9824d52db7cb1f86c592ad44124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a82e153adc042c03a01eab1d35ea76125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68339a6be4c1318b46544e232733e69e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8f8b30a92d8474ca20669112ed38b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e6476589da1716260fad257fec3032128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ce036926c72f8e494074d821dadbad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1157957eb65170f369ef6fb01c4bec8e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70895d538256bc7b2771dc87789c3f37131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11131eaad8665b37245afce5c1548af0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c005b66f6c9660c07028291692feb6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160227399d2b24e485ebf505e22c13cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cfd3ddd4d64cab31c589409b2eaad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede2ff0411b5e69e02b97da2ddd9a79136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf3104b2e82082010f3816ca7dbdc4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a2d01d1531bf74f2e586fcb798e48138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f231fd26b209a5e72e8f77998b10e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1781fc3d295f63d4656bee94e9f8fd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7f031af11bb021f54e03c49499c56141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b971d2132494b7cc5f3e1812a59e2b2c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ba9f83278dce0d8e4b48cdd5e34504143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e51e355d2e5d0ac32ac3b483ce06c4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b05474037d47ba651a489fb00c9d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f354bff7346e29313b67a590798d107146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e5d5aebf3aeff1edc9f1c29006115147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51aafc5445bd59190a437fac7bab928c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba1bda690d9f3e77d10de199049f1d8149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776592b787a08fae6ee749746dc89876150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1c7d0b7eb154042ad6251e094918f5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35afbb3beaa06b4738e8abb31a44dbb152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3871d2319a31b610697542f4768332153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ebdc57c0b29e455c42b1dfe2ff147154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dcba2672041b240b750a0035d5bf7c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63821dde79e2857b0beb5c520939060156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033728e64ef81b30684e5bb01d6d36f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f9f0f44c873572facb81bb4cc3ba11158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45208753766870d0a0c222e869d230b4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b08cf49fb3444994c0b9438ecabfe2c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a837121df50a73a06d9cad873e27c59161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e495b1a49f7e6c4dfdea9122c5ef589162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c2bfbbeb196886cca2c4722bc8e2f3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b6ec64d44a21ae3d6f4fa46ea8ba94164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40579ab40a862428eff0ee03a04fb93e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c476ec79b93e45a28dec29765bfb2237166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee833784458973f908c58cd64d337a0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2512df7937e3db16f763caef0aeead46168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8aa50476321383ef598e52c4d0ba3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ef5e8c6e70376ceb592b9456902d3f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b1699efacb8ad49f65e58fed6554d4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51503004021761c64709cfd7d3aacf40172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a772cc7223e7bf8090f089d5741c35c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8837479998bdd64e992569d73802442b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0e4074cd3ebd5adf3d1c3c2d4f345175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde141129a788fdb869a7b5727649bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1d4c00b76a387a4b4526e5a9d5260177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42474258e6bb25bc0c177a4c2203db0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f116aabff27adc5a8db2e76f79cccf179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7f97079f0032a088831811841e172c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61dff97eadf26d872bdbc4eadbba710181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9d4144d3cb01fff2645b185ad82e8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fefc7c6fce331c81c42dc0537d4feff183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ad0e19218d001040a80ac628844db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c687ea79e7f6dd1722ec79af4acb312185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7b55d8ca7ad69177a3acdffc7b7522186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9a4e5b17720b9608078a00d07a5c8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f319126d2979a64494a888b3788f3ba188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbdea4f3e0c68fb65b397cb274c72c2189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42666b912f34da3bd4366c331b859216190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61237347d167e803e042ee88a7a2aae191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb134fe4fb7d5c093fcfb2d58277cd58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3076b7a435741604fafd7769ea8004193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18a76afbbc756443d2241291e07d01194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae329a56b2f58fca389f4a878fb0cc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67a8e92bf4da493132100dea885201196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ce3200954c270708fafc5c20246534197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8283c2e2cf15ba761dc9d86661b420198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68fee59c27533d2587dd48234de0a40199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8521088aaaf6f8e3ba703f3fe482f3d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf62201be08b3ae368b5cf91dbf2897201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92b5bdf213e64be81d67050c48f312d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabb591bb0ae6b77ee808d82fa8779e1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7434a07ca49b847fb61fef915837c1e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a0f68e0a0eee5aca94affc4b71cca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5ce7962bf42fe11f1e9eadaf1f6819206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d77b24429bf7223f2e012074a887c36207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed42ec8d2203425492f55baf532ed8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9150b1cf95eabcacc41da72daf7dab46209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e835d4bf67cd832f3db07fb6a4202f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b9ffad943c7f95c1936802d0862394211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1afc6bf59d31bcb9ff0d8c180893f1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2058194b38ba68cb1e53c5ac79caa8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cac2b79f13986821c853d79e82787c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176ed1298f4f529085f553594107dc62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69b1992bb442385bfe1b1fb435340a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e697523dbbed3c31bcd910998041694d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bdc4def2abbb7c96ac048dd453aeca218.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -7148,50 +7211,470 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>103</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>104</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>105</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>106</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7458,51 +7941,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J103"/>
+  <dimension ref="A1:J110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -7984,2119 +8467,2294 @@
         <v>24032</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>66</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>67</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
         <v>20.93</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>68</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>24071</v>
+        <v>24033</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>69</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>14.95</v>
+        <v>65.7</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>24102</v>
+        <v>24071</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>72</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I22" s="0">
+        <v>14.95</v>
+      </c>
+      <c r="J22" s="0" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>24103</v>
+        <v>24102</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>75</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>76</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I23" s="0">
-        <v>32.56</v>
+        <v>28.11</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>24104</v>
+        <v>24103</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>74</v>
+        <v>77</v>
       </c>
       <c r="I24" s="0">
-        <v>37.25</v>
+        <v>32.56</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24128</v>
+        <v>24104</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I25" s="0">
-        <v>21.83</v>
+        <v>37.25</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24129</v>
+        <v>24128</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>21.43</v>
+        <v>21.83</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24150</v>
+        <v>24129</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>7.57</v>
+        <v>21.43</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24152</v>
+        <v>24150</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>9.92</v>
+        <v>7.57</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24153</v>
+        <v>24152</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>16.38</v>
+        <v>9.92</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24154</v>
+        <v>24153</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>10.56</v>
+        <v>16.38</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24155</v>
+        <v>24154</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>50.15</v>
+        <v>10.56</v>
       </c>
       <c r="J31" s="0" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24157</v>
+        <v>24155</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>13.35</v>
+        <v>50.15</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24160</v>
+        <v>24157</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>7.71</v>
+        <v>13.35</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24167</v>
+        <v>24160</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>47.92</v>
+        <v>7.71</v>
       </c>
       <c r="J34" s="0" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24165</v>
+        <v>24167</v>
       </c>
       <c r="D35" s="0" t="s">
         <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>114</v>
+        <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>24.75</v>
+        <v>47.92</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>115</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24188</v>
+        <v>24165</v>
       </c>
       <c r="D36" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E36" s="0" t="s">
         <v>116</v>
       </c>
-      <c r="E36" s="0" t="s">
+      <c r="F36" s="0" t="s">
         <v>117</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>14.55</v>
+        <v>24.75</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24189</v>
+        <v>24188</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>119</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>19.22</v>
+        <v>14.55</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>121</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24191</v>
+        <v>24189</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>122</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>123</v>
       </c>
       <c r="F38" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>37.85</v>
+        <v>19.22</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24203</v>
+        <v>24191</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
+      <c r="F39" s="0" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>21.75</v>
+        <v>37.85</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>24236</v>
+        <v>24203</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>9.109999999999999</v>
+        <v>21.75</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>24237</v>
+        <v>24236</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>9.050000000000001</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>24259</v>
+        <v>24237</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>7.25</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>24263</v>
+        <v>24259</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>8.199999999999999</v>
+        <v>7.25</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>24369</v>
+        <v>24263</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>13.53</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>24370</v>
+        <v>24369</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>20.53</v>
+        <v>13.53</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>24371</v>
+        <v>24370</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>46.86</v>
+        <v>20.53</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>24373</v>
+        <v>24371</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>29.3</v>
+        <v>46.86</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>24396</v>
+        <v>24373</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>114</v>
+        <v>127</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>24.82</v>
+        <v>29.3</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>24398</v>
+        <v>24396</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>11</v>
+        <v>117</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>13.29</v>
+        <v>24.82</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>24399</v>
+        <v>24398</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>10.86</v>
+        <v>13.29</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>24411</v>
+        <v>24399</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>16.47</v>
+        <v>10.86</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>24412</v>
+        <v>24411</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>15.31</v>
+        <v>16.47</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>24413</v>
+        <v>24412</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>76.53</v>
+        <v>15.31</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>24417</v>
+        <v>24413</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>16.65</v>
+        <v>76.53</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>24418</v>
+        <v>24417</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>36.72</v>
+        <v>16.65</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>24419</v>
+        <v>24418</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>56.78</v>
+        <v>36.72</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>24438</v>
+        <v>24419</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I57" s="0">
-        <v>63.94</v>
+        <v>56.78</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>24439</v>
+        <v>24438</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>17.91</v>
+        <v>63.94</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>24440</v>
+        <v>24439</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>16.61</v>
+        <v>17.91</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>24441</v>
+        <v>24440</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>21.36</v>
+        <v>16.61</v>
       </c>
       <c r="J60" s="0" t="s">
         <v>191</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>24442</v>
+        <v>24441</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>192</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>193</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>9.779999999999999</v>
+        <v>21.36</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>194</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>24443</v>
+        <v>24442</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>195</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>196</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.18</v>
+        <v>9.779999999999999</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>197</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>24446</v>
+        <v>24443</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>198</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>199</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>11.71</v>
+        <v>8.18</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>200</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>24447</v>
+        <v>24446</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>201</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>202</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>13.1</v>
+        <v>11.71</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>24448</v>
+        <v>24447</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>204</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>205</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>11.21</v>
+        <v>13.1</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>24449</v>
+        <v>24448</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>207</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>208</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>16.8</v>
+        <v>11.21</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>24450</v>
+        <v>24449</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>210</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>211</v>
       </c>
       <c r="F67" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>18.36</v>
+        <v>16.8</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>24458</v>
+        <v>24450</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>213</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>214</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I68" s="0">
+        <v>18.36</v>
+      </c>
+      <c r="J68" s="0" t="s">
         <v>215</v>
-      </c>
-[...4 lines deleted...]
-        <v>216</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>24459</v>
+        <v>24458</v>
       </c>
       <c r="D69" s="0" t="s">
+        <v>216</v>
+      </c>
+      <c r="E69" s="0" t="s">
         <v>217</v>
-      </c>
-[...1 lines deleted...]
-        <v>218</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="I69" s="0">
-        <v>22.52</v>
+        <v>17.62</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>24460</v>
+        <v>24459</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>220</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="I70" s="0">
-        <v>30.21</v>
+        <v>22.52</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>24461</v>
+        <v>24460</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>223</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>224</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="I71" s="0">
-        <v>38.95</v>
+        <v>30.21</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>24481</v>
+        <v>24461</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>226</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>227</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>74</v>
+        <v>218</v>
       </c>
       <c r="I72" s="0">
-        <v>6.84</v>
+        <v>38.95</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>24482</v>
+        <v>24481</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>229</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>230</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I73" s="0">
-        <v>7.43</v>
+        <v>6.84</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>24483</v>
+        <v>24482</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>232</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>233</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>9.66</v>
+        <v>7.43</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>24484</v>
+        <v>24483</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>19.72</v>
+        <v>9.66</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>24485</v>
+        <v>24484</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>12.27</v>
+        <v>19.72</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>24492</v>
+        <v>24485</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>215</v>
+        <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>16.7</v>
+        <v>12.27</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>24493</v>
+        <v>24492</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="I78" s="0">
-        <v>10.9</v>
+        <v>16.7</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>24494</v>
+        <v>24493</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>247</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>248</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="I79" s="0">
-        <v>22.49</v>
+        <v>10.9</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>24497</v>
+        <v>24494</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>250</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>251</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="I80" s="0">
-        <v>12.05</v>
+        <v>22.49</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>24500</v>
+        <v>24497</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>253</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>254</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>26</v>
+        <v>218</v>
       </c>
       <c r="I81" s="0">
-        <v>17.47</v>
+        <v>12.05</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24509</v>
+        <v>24500</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>256</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>257</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>74</v>
+        <v>26</v>
       </c>
       <c r="I82" s="0">
-        <v>6.23</v>
+        <v>17.47</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24513</v>
+        <v>24509</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>259</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>260</v>
       </c>
       <c r="F83" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I83" s="0">
-        <v>65.8</v>
+        <v>6.23</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24514</v>
+        <v>24513</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>262</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>263</v>
       </c>
       <c r="F84" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>17.38</v>
+        <v>65.8</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24515</v>
+        <v>24514</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>265</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>266</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I85" s="0">
-        <v>9.140000000000001</v>
+        <v>17.38</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24516</v>
+        <v>24515</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>268</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>269</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I86" s="0">
-        <v>14.79</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24517</v>
+        <v>24516</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>271</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>272</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>273</v>
+        <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>16.29</v>
+        <v>14.79</v>
       </c>
       <c r="J87" s="0" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24518</v>
+        <v>24517</v>
       </c>
       <c r="D88" s="0" t="s">
+        <v>274</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>275</v>
       </c>
-      <c r="E88" s="0" t="s">
+      <c r="F88" s="0" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>21.45</v>
+        <v>16.29</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24526</v>
+        <v>24518</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>11</v>
+        <v>276</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>4.74</v>
+        <v>21.45</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24527</v>
+        <v>24526</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>281</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
         <v>4.74</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24530</v>
+        <v>24527</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>284</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>285</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>124</v>
+        <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>215</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>22.21</v>
+        <v>4.74</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24531</v>
+        <v>24530</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>287</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>288</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>124</v>
+        <v>127</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="I92" s="0">
-        <v>27.09</v>
+        <v>22.21</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24534</v>
+        <v>24531</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>290</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>291</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>11</v>
+        <v>127</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>74</v>
+        <v>218</v>
       </c>
       <c r="I93" s="0">
-        <v>16.34</v>
+        <v>27.09</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24536</v>
+        <v>24534</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>293</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>294</v>
       </c>
       <c r="F94" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I94" s="0">
-        <v>16.51</v>
+        <v>16.34</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>295</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>24537</v>
+        <v>24536</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>296</v>
       </c>
       <c r="E95" s="0" t="s">
         <v>297</v>
       </c>
       <c r="F95" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>74</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>28.39</v>
+        <v>16.51</v>
       </c>
       <c r="J95" s="0" t="s">
         <v>298</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>24540</v>
+        <v>24537</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>299</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>300</v>
       </c>
       <c r="F96" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>215</v>
+        <v>77</v>
       </c>
       <c r="I96" s="0">
-        <v>38.7</v>
+        <v>28.39</v>
       </c>
       <c r="J96" s="0" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>24545</v>
+        <v>24540</v>
       </c>
       <c r="D97" s="0" t="s">
         <v>302</v>
       </c>
       <c r="E97" s="0" t="s">
         <v>303</v>
       </c>
       <c r="F97" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>26</v>
+        <v>218</v>
       </c>
       <c r="I97" s="0">
-        <v>17.85</v>
+        <v>38.7</v>
       </c>
       <c r="J97" s="0" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
       <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>24541</v>
+        <v>24545</v>
       </c>
       <c r="D98" s="0" t="s">
         <v>305</v>
       </c>
       <c r="E98" s="0" t="s">
         <v>306</v>
       </c>
       <c r="F98" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G98" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I98" s="0">
-        <v>20.64</v>
+        <v>17.85</v>
       </c>
       <c r="J98" s="0" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
       <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>24542</v>
+        <v>24541</v>
       </c>
       <c r="D99" s="0" t="s">
         <v>308</v>
       </c>
       <c r="E99" s="0" t="s">
         <v>309</v>
       </c>
       <c r="F99" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G99" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I99" s="0">
-        <v>28.63</v>
+        <v>20.64</v>
       </c>
       <c r="J99" s="0" t="s">
         <v>310</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>24546</v>
+        <v>24542</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>311</v>
       </c>
       <c r="E100" s="0" t="s">
         <v>312</v>
       </c>
       <c r="F100" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I100" s="0">
-        <v>60.82</v>
+        <v>28.63</v>
       </c>
       <c r="J100" s="0" t="s">
         <v>313</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>24543</v>
+        <v>24546</v>
       </c>
       <c r="D101" s="0" t="s">
         <v>314</v>
       </c>
       <c r="E101" s="0" t="s">
         <v>315</v>
       </c>
       <c r="F101" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G101" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I101" s="0">
-        <v>28</v>
+        <v>60.82</v>
       </c>
       <c r="J101" s="0" t="s">
         <v>316</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>24555</v>
+        <v>24543</v>
       </c>
       <c r="D102" s="0" t="s">
         <v>317</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>318</v>
       </c>
       <c r="F102" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="I102" s="0">
-        <v>10.42</v>
+        <v>28</v>
       </c>
       <c r="J102" s="0" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>24556</v>
+        <v>24555</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>320</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>321</v>
       </c>
       <c r="F103" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G103" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I103" s="0">
-        <v>18.42</v>
+        <v>10.42</v>
       </c>
       <c r="J103" s="0" t="s">
         <v>322</v>
+      </c>
+    </row>
+    <row r="104" spans="1:10" customHeight="1" ht="80">
+      <c r="A104" s="0"/>
+      <c r="B104" s="0"/>
+      <c r="C104" s="0">
+        <v>24556</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="F104" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G104" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I104" s="0">
+        <v>18.42</v>
+      </c>
+      <c r="J104" s="0" t="s">
+        <v>325</v>
+      </c>
+    </row>
+    <row r="105" spans="1:10" customHeight="1" ht="80">
+      <c r="A105" s="0"/>
+      <c r="B105" s="0"/>
+      <c r="C105" s="0">
+        <v>24571</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="F105" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G105" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I105" s="0">
+        <v>26.55</v>
+      </c>
+      <c r="J105" s="0" t="s">
+        <v>328</v>
+      </c>
+    </row>
+    <row r="106" spans="1:10" customHeight="1" ht="80">
+      <c r="A106" s="0"/>
+      <c r="B106" s="0"/>
+      <c r="C106" s="0">
+        <v>24577</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>329</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="F106" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G106" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I106" s="0">
+        <v>9.5</v>
+      </c>
+      <c r="J106" s="0" t="s">
+        <v>331</v>
+      </c>
+    </row>
+    <row r="107" spans="1:10" customHeight="1" ht="80">
+      <c r="A107" s="0"/>
+      <c r="B107" s="0"/>
+      <c r="C107" s="0">
+        <v>24578</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>332</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="F107" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G107" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I107" s="0">
+        <v>16.48</v>
+      </c>
+      <c r="J107" s="0" t="s">
+        <v>334</v>
+      </c>
+    </row>
+    <row r="108" spans="1:10" customHeight="1" ht="80">
+      <c r="A108" s="0"/>
+      <c r="B108" s="0"/>
+      <c r="C108" s="0">
+        <v>24579</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="F108" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G108" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I108" s="0">
+        <v>24.56</v>
+      </c>
+      <c r="J108" s="0" t="s">
+        <v>337</v>
+      </c>
+    </row>
+    <row r="109" spans="1:10" customHeight="1" ht="80">
+      <c r="A109" s="0"/>
+      <c r="B109" s="0"/>
+      <c r="C109" s="0">
+        <v>24580</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>338</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>339</v>
+      </c>
+      <c r="F109" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G109" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I109" s="0">
+        <v>37.62</v>
+      </c>
+      <c r="J109" s="0" t="s">
+        <v>340</v>
+      </c>
+    </row>
+    <row r="110" spans="1:10" customHeight="1" ht="80">
+      <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
+      <c r="C110" s="0">
+        <v>24581</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>341</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="F110" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="G110" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I110" s="0">
+        <v>24.02</v>
+      </c>
+      <c r="J110" s="0" t="s">
+        <v>343</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>