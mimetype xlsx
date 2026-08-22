--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -1036,51 +1036,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470a2d541df62cc78628fcbf4eb222ff1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0f0e04586fb02c437f848ba8816a5c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b8efe08a553b78561d1ee9a861bb8b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d51b5210b8ef279a08075f039596364.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db85f13a3008792d3551b7d428474365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef18ca96b4a5f4f929a54919e5caab66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8309ecbac39e2b56c42d18e4558867367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539349a56ccbfbc6bb6ec77adadf10c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c6b6e1af807aeaf42e3ee2a7578d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64953708aa1e1c8743067a309499d6b910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57804f9a673b3dfa1ee3b85c521bd8dc11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b686836e06cdbca79b96654b43922712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4992112219e6a1885f481f97b1e3c1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d659ca9ebd0e1e617f6694808b1e8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc03bc620c9cc4fced4765acadb525e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29c08b54ab7e338d115b8d2c57113216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387a002a6306bc657c7a67f39dbc4b6017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49baa01c97c598713ee7dbe70c3127718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71f1516149588965720b7e411d20b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d50bc45c373928bdbca4ccaf6273df20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a9adc71ca8ac0e564e4db1d90eb1a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef8fa0bf89c005cd0d826e95295c2422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce811fe18e5406a01090968f0282bcad23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057878d6b349fe490a9f2220a674e3d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c406ab68c1a544f73151d186f1e5fabb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb0d5cb13c172a8999886257b359e1c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2052f6a1c2f62521837d48c5e7544fc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2f110a4f8258cd4fd09f69ddd25f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad723f5f2714ea30b44a1aaf4a20da7229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c0901131b6ea3503d08d1dde54296b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369c3e0381fa197f80bccff6833cee4331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5d3a372d32fe56016c62df3dfa88732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65172521410c4da142581def1ae05c3b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3057ba04b9fe61ca937fd6889212e82034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c2f582d8faeb7bf25403dbb51d6b6f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff9500517e4644be559ac4b30e492a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e00efce1b36bc73c7b78d3fc5ebcaa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22395336c7b00967c8162ea51bcda338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a788f70b376d8226526bf1354da561cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a43fc6a2f9a8e49134cd6870e372eb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf89f4eebe5580e9a455b98a01abafe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295b9f2c4b1114d1efe7687472bd94442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ebb50f2db65b10d0b04b49199ca3c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bd1db5f7ca2207086d4b06a02500ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b189163479dd12d31e0ccd3720b2bd9b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ac86c9831d9869effd94fbcd040f646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc846e4f17142338a0df0f2538c6c2f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccad4f368f0d475e7277e9aa67a1a2148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078652613fe6262c8aa3ea071784d91e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56f526fd4ad1c723c9d53448efa1d350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e0d8156bea6d5f9e97cc391b9cd47651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c55511ba2208c5df14cbc62e7edc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165244081f24ffdb56482b51b56c4bf053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171af10fc959680a04247406165ac7854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716385ebbf24353643254deb3d5127c255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8daaa6e51ac1df60a01c85b348f3056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e07964f56ae1983c1e65665d7b1b3b657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5233bc44aaee5868bd0bedec063b5b9f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa56e420fb2bc014b84b98b103ced559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8586c21f632f6799d1a48dba607c8960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf09bc19da0bc9af1ec89289ad7b95761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b8132b83caf3bdf2aa2cc5447e086862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45901e7825c31e6d1a65eb30ba24c84563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705eb98cd933f393ff56426ee7da04e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a28f446afcef6c0c4a789c95efe5db65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84912774676a03679468e6bf475925d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e1dedec1da74de86bf73bbce084b867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce3a208ba0e38c68a77b97ffe45fdc68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657fbe4ec3e24b841eda366533d0378169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd798d1e2d4a7f66c86f6eeba906d50e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f1a207e098cf46631c77785fc71c071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ade077879459d5505207fe1eef1b1b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817592f4c87618a5d6dd39baa828627573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a66b14e94539694e598dc4810c44e874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72417fdecbe8a73a0a9a154b0b1bad3575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd4e1921c1fed71f3339967361751c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd04370b980d42c22f461dd9bd7a3fb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998e0b337bb08e030d8ae674dda377d578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62317fc63f3b430be683ba42d220d4c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0867b63f24e5bf00124c81de7800f580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6269ad7f833ca03517b53d7055ed35c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0652c98fbb0b321c0716224a430204b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255412490bb98cc2e945ee8439b2ff5383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc6de41d014ad8d2b0b8d4ad674225f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0dde597d0de9b2685ac29c431e5f4485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfeec2cce3980304e0e600b579523286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed46545c30bf9b28784dd2533b3ea0287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f1cbc9246e8d90c9997dffd431fe288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee159d76d22e9b1f9b52aa1885b1f5b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0668a8b6850444762b1b1c758ad8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1131047b278877d49f450cfa33b5c9c791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6ed044c9aa0529ab308a7c0678f6e892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4295c2a6a897cbfefb1b05b69c6e25b493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c0d1b2ba605091f8834ef4d0a80e8b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee1969dd3aef23bb803b790a56edfc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c20f1cc5a356050d9762ed23dcc51596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ccef9ade0ce67791825b016c2fa02597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1273034240dbce9f0229fc54261aa97398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60278d3e3ea5ac3bb64008f192c97f99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018ce6f03a83e253f654acc36b712ac5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c94113bca6b53c3a529c6f68da275d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4dfd2dc1cd913e5dd06c6fac53036102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a228e74d38e2cecfe6bbc8425edbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d218893e35510dc0e416bcf25cd879f7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6c0ab7b52ce4ce1a70626c564642c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acceebda99746942706548400dc6e83c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1b68f731f8f19eeaea2d1834c4359107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d37454075b908d17fbfe4f4fac203b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911cd626d97b1ba2b693eb707c754ac8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64c958a2350bf8ad04c3fdb334a7e1a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5955ccd96969648e9668288adf0105fd111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d08a5f7fcad4809237fc70a8759f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249f535b9c90f4b45eac95311b212d4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca59af6ef7d25bae552bb5da1f6f8739114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379fd2d99e4144db547032ced28e6f70115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dc9caf455e3b797983fa622b88f253116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77950cf500538a9b1c590b4e28b046117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da43432e8e5ec2dfe9f4a22726ad88118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ae1ed0e73fad01a02552d240ec7275119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbedf633ef43326a68468476b81ce2e0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed90e44012690341f677ed5fc5ce7fe5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38d72396f15e00902c6e86aa2e8c212122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041a8f18f779c8198a0358705eb5bb4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be70604eeccdbcc18b8b0ac8f8b19124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdc53692f26445f363b2864db098e94125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec4d49b8caee12deec68825ffec829126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420d4618ee3163a6874f71049c89facd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6cbc8081cee0166b6ea62a17f1811128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aef0185dc698b909186a499379fbfc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dbc027366a018898907b128f5dd591130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b795d94664d67aac95ce4f52328ac75131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5a6f02dede68e8075d12c1977ae3ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6559f78e48e763c9b3c42cc76763ef24133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3634975c5aba5618b1780fd75c45371134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba36e74da0281f2dd885cca7ef0e74135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd9ed0998f60d2b810be56ca08234e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eecc7261fc60951e8884c4ae2927fe137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9012b569527099c6883a259b8c7a5750138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad139e93be76f9dea30bd427a71e30139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a6ae4d9a61c33292d01b12f84dcce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d06b5f2174da9146d844802340273f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1ce495039e379a8245c1e74612cfa6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05cf59d72fe329a7774a225bb4a45d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccf4f1bf4ae1cb80573b26e027db69b144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0659b44b07f0f4914d38976877272701145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05843cb68f6292b0415fd2b3a491802146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecac5ba44ec176900e9e0cba9edbdfec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e140194e27e19aaa9f8bab63fbc7cd148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8d141366dfca4e126be4b3b68a1f7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2b1ed6bc015058cfd90391585c8080150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb71193ca9210b94cbf52cf41ffb52151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df6b59250145301d69c399b12bf333152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab95d763f395ef866218c4ab07df45153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10f334e62aa5e414a49db1b219e5a06154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2aa83a48cc163300b9c92ebf978eeb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28bd1de909430470bece2609f5db25156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c5da86a5a212c4333aa4210b39754157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22228bd9e7b3a9e42b463dbda90bc3dd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456a7ee41df342ccb19998e7421d74c6159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dd1e73073f83673dae8e916b683f96160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca52d6e8d9910fe88b8844b85e55bab6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32aa181fe58b10cce335a83beb38f04162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ddb025443772100af9676f6f73b8f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1df0593c263adbd0a5665a6889dc0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769fce96c5824ad2df5a71b98606a8ba165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ab95de8cec898bd1ed0fa546241da6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94c5dfe318448f925c2cfe5e6f3a5b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94ee97cab9e7d608373a5346937dd7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b639abfac2acd3bbdc65b737f5cac6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ffaecca483617c997ae34e79695efb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a723d8dde3f4eb1326d60e879661d81e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4765f1b9df607186c359b4338774f890172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a494f5ee3e7440b0971785a0091d474173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0915c0cfd851d7869c83cee4d06ed28174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15c0d0a2198176cd5885466b84e581175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6dd894117a6fc2059d3d1b7aefc8bc176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d73671194f3c547124f27f46a0b5f0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd49fbd267aca4bfd7d884a6e70eb46178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31980e793d910719b6faa9d6fbf090d8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1718b2ec3f61209ac3b7beefadf9aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd94e3f4d5d9ae9b4c02dc6eb78666f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab46e85afa8a0fc2d480ade08a5a201182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995f8344e457db6eaaff5680c2a8115b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d21222fedf9a980880c2b60677028f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ee5ab55e10ea68461b3fa6f9e68b58185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8202e8798ea1a3b729c0526415d0636186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5353a754f7948c9b470bdf9c45bd3d00187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13495480fd690e4f95092f7a224bea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521018bd329842eb755d37f8a5dc84d7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf60afb3d79ae8a75b5937f0323d46b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c943990741d3629bcd8342ebdc9ab6c1191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefee76d55f76495ee96940ae85bf73192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b7f462ff58684e572323a8f6d3b13193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca6f3384e781e85fb95548e6dea752194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac20729074d7878c09dfda3855de58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be6fcb46c0190f95362acac78109cb9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd23b37875e580828fd06cb40969a77197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1e149f2cbe3caaad7104fcdc6c783198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b45339fd1d4f3f6f7270faa11de3b4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2ecec762e8b786e0d58ccbc985acd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e1727517be5e058479f52b26f5c39201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0ad9091d9270eb3a3f0b53ab3bde6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2685004bce9921a9e621bb703b1d896f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e581ddd98a79e0eb0bfa44a37e2c16e8204.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c71b9f12c499164b90e14c2c9f1a9a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb61429cceeebe7d409de9aadabe91822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40426a28d28f40e9f7b452e2d7196713.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a5d552b4d84c6cffcdb78e8c44302a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed233ee5c51e6f38fdc31e51d9d7d25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a72f4f1e7aa9cabdda80f9a880c22df6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0569104c554aabc9b5ddcc5203a2fc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3606b70b38ac3843176000951746aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696c36d5ba003fc20a7661272b79e569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea727c256876ef992b58e7679083ad710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb059ec241d481737bf838ab1115c7511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17ca2db9821ee247479e54f84d107f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfccf976cd3b0e27f78ffc0dcbc491013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68622debc1fd4e88095a2e40eb86fdcd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e96c8f1f19aac3ad3ff7ea26fed3d715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cc1460cf6dbd4bd5f0f48cf554695516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1f497f90b604ec5f966664010ceb0817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314052f8d028ec67a8b477b4aed06fb218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebeb106fa32b93354ec4dde74411cc919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c64f435fa2324af8aa61fff80c7ff120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe518a417cf88059e70bcf11e7588b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c03c379e0833507bc8c43f1cb60b6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26390f34cbdc28d423064d48f80bd6cd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa9077e3eab5edce9411f55192326a924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3547dbfed0d8d9e00433ab9c5813cd25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec9e6ba94379e8dcd73730e1c40757a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc97d4941847961ffadbbdd837bf51627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e823e1a74efaa40cb296336f3c434928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1cbf3e03c2aeb2aabd479be0d226829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b47ec040efa77f2bbd8df21e86fc3f330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb76e07ecdbbb656bf95665ceac26931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ca14522d6576a6b9635182de042ff332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216db406ad14187376ba2ee16fe012633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f21eb9de03c8efe1aa832e517a3628a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe2c77bca3a85b9663a88589d81955b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916393d1467a71fc082e2ca743a6b4dd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc8f5305ebd50318eee401c809f15037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac27670b9fb8c7a1d7dc2a5cf532caad38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0983456a60da61fd2a31694cdd81a35b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb30f4fdcf976a74cb82ce9b8174820240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b6b750318adf2a2f0c120357d45b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bbf7c4876feda8a38b07cb7d5f74842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58045f350622685fd92868fd1022e52443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911f73592522fe379eb134f06ed8f8f644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e3800e6d636ac2b9bc3eee3a3873f445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a8ede3b6db9e4705ea82da6229e15f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bc4483119df38aa9dea33efb42f25347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ab07629a146455f494b65c3b4735148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbabf10427442f482fd71a83b8e41e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2392524da5b530875258ba5bda66487050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338f687dcb87397a1396b90f0d7396e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada19d6da078aa724d6de16f74eb40e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb5dccb5a50465f9bd2d36f17039dd653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c877f706b7bac6dbb41297f84a58eaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b898c2d8e8b5a6cebfe93a7d4d6144755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd07ebf55ef416010dd07dfdbe7bd956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f3b084203f1d2fd0787467942b60f757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c871d3c1c64cb32c745d6dd7ab1fa5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c624696875e5d3142d5ec41c5261b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cc32a0a093eaa32c3f8de581bdca0760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dc2540139a7aed5c2905250ed0d2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102c06d419483aa95b3eed2f555aade062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e904f31fda3f60b9de6d94fb980a0f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dfb9bcc635fb22c305b3617e6635f164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eb2935ad8229a9160eaef9634d5a2665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799abd3068d5ed4c84b68fd4b2e8c0f266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223b7d98ca66d8fe057daea33e4cb33267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cc557c02d43ee1c17a700c1b6a5bf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f370e2eeced1c38321ba784446fc90269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92b2136427870833da74e6214aa2b8670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac82c2ae54aaa4b4f1a7a6f957879871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8065cc39d76aef8e000a01472d0b0b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec14a48c5db771f16dcd1146bbb69f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97839c12610d62d017c83f13eec4759074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fd057392f7499ecd6ee4746d0ba5a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c4ef44a4fe3ecd37b56934d5c821de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8648ce68aae843c143fe73a14e0cfaf77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caba1552ebdd6180dda3f39f2737af978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bc4f3a19ec6ecef20713c452507dd879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f50c5fe23e0890208327b7ecf42fd080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2b67b1f77bca5e591336a518d4df281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b9e0e5dc3bbea0e6a033b059132dd882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff68fb0b0dc8892afb2259ca66689c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc477de752fd67629bb14b6061c80a3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da94bae56ba71b6fb93a334307d8cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427ec1e26bbe26f04dc7feac616f748c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791ca584014384acecd08b258b81a7487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c988d7f9728b2c92aa465862ffa9988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9064b0083c02890004ff484c379480889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445865fdc32823b8e37fe21bc3f7074790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedf1fb6b7897bf546a2723b93e03a8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de613781a189886f75893c27207d140992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aa283c3fd47855688441b810ff8ea93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068a12dd1175fe570e44731ea5b45d794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85892a73d1803c855de9be8c296295aa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb778f05a19bc046dbb99be7528dea896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a6671b2d66960087bc2bfe2cc1748197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe1d709c6e63e594279ef3b0cba4e6798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7499e8c7b1c77c5def8d260127a9279899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bce30fbc257d9be506d4aded10b283100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f983c0e5613c5522e177000a7418fe0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b7e7176c57099fd601de2e5683021c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df55ff27b92d9a019b51c38e6023cc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4405877e2eed6be89462933ebc1be9f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03193af3a12a55fb20bdf9aee4627bbf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f156461f6fafefe86072d7de8033106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd13d4f442bdb9762e031bd254c249e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cf39b054d1078d4fcb5fa8545dd781108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7330407e9480d4591045856e0056f53a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f96c72a3c1f09c1f31a8dae4dc619110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139f0b4d7b8d56977b69f5c43408916a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118b5c320dd0e9fb0baff6ed05a30865112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17d5448b0a71712a99d4d938d687bed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20c914e75db64b641180749512513114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05fac315529a1e489970b4d2f0655b3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b6efea142f3df37a20e3735a2d08c5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28ed10eaff9d65eb04039008544ada117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1112b443d80b7c86cfb3020d072adb73118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23112369bb161916be229149378ecc09119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c81bb5d50b961f3926717681608c5c0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6c2d3874d57009a8c59da1ca69a1a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23bd824965de0b48500f0321d202443122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ba2835f99a1c687e26900f0d5a258123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4fac4130b2bc41d8b4697189c51317124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9e0fd342ceed5a56fbbcbac61c106e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f4a239fc56d1e0d3378468c007c20126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9592d520d890fca2ab8ca5da62e39ce127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b325271a30ceb149b4e9c89c005ebe6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a07adf37b316b850d09022cb31d902129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b59b065e01d5c078e4f59cfb1225fd130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756a5aa7a11e79cc83aef98c5b481f71131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268173d0e8ff284a7f57f2268126e316132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a40e1bc4880a9dd3dfb0786b5323d5133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57dfc560086bb383a8b3c615db1f7b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad6681bd1bd235420ddebfd8b8383ad135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec546f0c2b834d19b72719f045193c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e66ff2db49c07bd7082c1c3c3e45d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6659875cb9b5cf5274e921498e9459138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44128f8f6a8706d8cfc74fad2be111b3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e569883004076b20547c6bebd63d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd6cd844022053ebe7516eb0275b8bd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90384dd951950aaa67e4e0232e89e346142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602ac5f362ffe689168018950a147e7f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57236ac869b4b17a35351edac7fc832e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850ff0ce2dafc72b705c3fbcb5963688145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b912212248d6691d7b52c948fedf9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5e16405a9d97787e0e7d430e24989147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372689b8fa342451428565f2253ffba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f14eca333a54ef63a23066c87dbc3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a5fda11adb9c0df80c028777046703150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c5a3e07a1e9beb4c859d77792b231a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b274a6c853c51720fc218bbb9744fa152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9dcb0ae74329e8b0fa54ee962401cf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8d7843b8d487541d489db911ca4537154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74038c105b7bf6a2b373acf99ceb231a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d151ce412f50af772d0212fa08463f1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa6637bd310b82c856e7b5aa7fc4097157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d7ebd3dbc870faa2d8ac6a14416952158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c21806fc0f3cfe16a2383b8de25594159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f215626b2a9ef8746601fc609988a8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95be0b4bdce13d07db4f139b0021c49161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326afa0080a35f54c117c2b64e252e8f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455e6837a3e97e70d382498afc1246de163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36988963a6af6c58ab44b53258001df1164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe4ee81b34bde3091049cd30232eb4165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347c7981d941222d59f4dedc9a17f182166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a878e5d2018f29287f367bf73cc983167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a385c6f732c0089962d91de0b8b7ed78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4277cfa03f47f8ba6400acf18d9fa7c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a9517e8ae84bfc4418060a53a76ef3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c82273c0d66bda368111ea867f8016171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbaca4f2bb8a1a9b28290f75bb9c58f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee76860f480bad899087d3f86891951173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ce0eddd691201d99083bc59743afd6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3501b06367a20c19b570f1d89f6457b5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020f550bd89bd9b9a54a4993e63267b5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ec34ef9395eebb353baf8272a9019177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb694c513a17780ff97df0adb8dfff6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debdaf331dbdc8fe6b86d39c61d9abc2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc4644177a846a5a5b04c342d027857180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40181049d4ed7f2e3a1e5b103fa9b23f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab15ca684576f38101d94764feb68ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e29cbb962ece2d9b646636a68fbb63183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f483d599f9372e0c263505372621dc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb562efdfdb3633a77f8b90db359859185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab80d5352b978c0dfbe6d76983abcc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded334024e2134248a160ebed111da48187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea39458a3e142a519f08d99b744eb91188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4abe21c9694f2e767425eb205f438b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4241e27dca6053588694f42387f9c886190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252e7a04fc3841a118717d40f7b082f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4927c58d4b70083fcb2715cc7ff5dc14192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0450a04bd6afde064cae02b2ffa7d745193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278496febce065cee505b53c2a3d80ca194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02b4c6603e8c21d6375e76515191d15195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8449d1b4034caf5c6348ed86f3919b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d359e10b2909887850d1c95de4625d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c58106bd8bfc21b0b2ddbecb212db4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db4be43c652746247ed6dc2521dadad199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925009b70b3b25b8dbfcfeb06047b83c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e37d87b5f8929ebe07d195ce523f9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed0203e6a269010adfafd13be3e229202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97746c63618ea6948d34c52465408b56203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100f0177bda7fc40963630b0d867660e204.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>