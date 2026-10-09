--- v0 (2026-08-24)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="341">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="263">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -109,200 +109,146 @@
   <si>
     <t>000012665</t>
   </si>
   <si>
     <t>УМБ BASEUS Bipow Pro Digital Display Fast Charge Power Bank 10000mAh |2USB/Type-C, QC/PD, 22.5W/3A| (PPBD040002)</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-bipow-pro-digital-display-fast-charge-power-bank-10000mah-2usb-type-c-qc-pd-22-5w-3a-ppbd040201-/</t>
   </si>
   <si>
     <t>000009112</t>
   </si>
   <si>
     <t>УМБ HOCO Transparent discovery edition magnetic fast charge power bank Q10 5000mAh |Type-C, 3A/20W, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-transparent-discovery-edition-magnetic-fast-charge-power-bank-q10-5000mah-type-c-3a-20w-qc-pd-/</t>
   </si>
   <si>
-    <t>000009156</t>
-[...7 lines deleted...]
-  <si>
     <t>000011206</t>
   </si>
   <si>
     <t>УМБ HOCO Astute fully compatible power bank J101A 20000mAh |2USB/Type-C, 20W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-astute-fully-compatible-power-bank-j101a-20000mah-2usb-type-c-20w-2-1a-pd-qc-/</t>
   </si>
   <si>
     <t>000009155</t>
   </si>
   <si>
     <t>УМБ HOCO Overlord fully compatible power bank J94 75000mAh |3USB/Type-C, PD/QC, 20W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-overlord-fully-compatible-power-bank-j94-75000mah-3usb-type-c-pd-qc-20w-5a-/</t>
   </si>
   <si>
     <t>000009157</t>
   </si>
   <si>
     <t>УМБ HOCO Astute fully compatible power bank J101B 30000mAh |2USB/Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-astute-fully-compatible-power-bank-j101b-30000mah-2usb-type-c-20w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009158</t>
-[...7 lines deleted...]
-  <si>
     <t>000010081</t>
   </si>
   <si>
     <t>УМБ HOCO Ice Crystal magnetic fast charging power bank Q14 5000mAh |Type-C, QC/PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-ice-crystal-magnetic-fast-charging-power-bank-q14-5000mah-type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000010082</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>000010234</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000010083</t>
   </si>
   <si>
     <t>УМБ HOCO Tourer  power bank with magnetic fast charging Q18 10000mAh |Type-C/1USB, QC/PD, 22,5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-tourer-power-bank-with-magnetic-fast-charging-q18-10000mah-type-c-1usb-qc-pd-22-5w-3a-/</t>
   </si>
   <si>
     <t>000010496</t>
   </si>
   <si>
     <t>УМБ HOCO Esteem magnetic power bank J117A 10000mAh |Type-C, QC/PD, 20W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-esteem-magnetic-power-bank-j117a-1000mah-type-c-qc-pd-20w-2-4a-/</t>
   </si>
   <si>
-    <t>000010552</t>
-[...7 lines deleted...]
-  <si>
     <t>000010569</t>
   </si>
   <si>
     <t>УМБ 2in1 Foldable Magnetic Wireless Charger with 5000mAh power bank D8 |Phone, Apple Watch|</t>
   </si>
   <si>
     <t>Noname</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-2in1-foldable-magnetic-wireless-charger-with-5000mah-power-bank-d8-phone-apple-watch-/</t>
   </si>
   <si>
-    <t>000010598</t>
-[...7 lines deleted...]
-  <si>
     <t>000010599</t>
   </si>
   <si>
     <t>УМБ HOCO Element power bank with digital display J123D 90000mAh |3USB/Type-C/Lightning, QC/PD, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-element-power-bank-with-digital-display-j123d-90000mah-3usb-type-c-lightning-qc-pd-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000010919</t>
-[...11 lines deleted...]
-    <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
+    <t>000011082</t>
+  </si>
+  <si>
+    <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011187</t>
   </si>
   <si>
     <t>УМБ HOCO Sabio fully compatible power bank with 3 cables J132B 30000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sabio-fully-compatible-power-bank-with-3-cables-j132b-30000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011188</t>
   </si>
   <si>
     <t>УМБ HOCO Sirui fully compatible power bank J136B 30000mAh |2USB/1Type-C/Lightning, 22.5W/3A, PD/QC|</t>
@@ -334,98 +280,80 @@
   <si>
     <t>УМБ HOCO Sabio fully compatible power bank with 3 cables J132A 20000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sabio-fully-compatible-power-bank-with-3-cables-j132a-20000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011236</t>
   </si>
   <si>
     <t>УМБ HOCO Sirui fully compatible power bank J136 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sirui-fully-compatible-power-bank-j136-10000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011237</t>
   </si>
   <si>
     <t>УМБ HOCO Distant multi-function power bank J138 60000mAh |3USB/2Type-C/DC12V, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-distant-multi-function-power-bank-j138-60000mah-3usb-2type-c-dc12v-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011239</t>
-[...7 lines deleted...]
-  <si>
     <t>000011242</t>
   </si>
   <si>
     <t>УМБ HOCO Whale power bank with wireless charger for iWatch J145 1200mAh</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-whale-power-bank-with-wireless-charger-for-iwatch-j145-1200mah/</t>
   </si>
   <si>
     <t>000011249</t>
   </si>
   <si>
     <t>УМБ HOCO Great fast charging power bank DB50 80000mAh |2Type-C/4USB, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-great-fast-charging-power-bank-db50-80000mah-2type-c-4usb-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011247</t>
   </si>
   <si>
     <t>УМБ HOCO Sunlight power bank magnetic suction+holder Q36A 10000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sunlight-power-bank-magnetic-suction-holder-q36a-10000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011375</t>
-[...7 lines deleted...]
-  <si>
     <t>000011376</t>
   </si>
   <si>
     <t>УМБ HOCO Night tide power bank with 4 cables J146B 30000mAh |1USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-night-tide-power-bank-with-4-cables-j146b-30000mah-1usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>000011378</t>
   </si>
   <si>
     <t>УМБ HOCO Leader power bank with digital display dark Q40 25000mAh |1USB/2Type-C, PD/QC, 65W/3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-leader-power-bank-with-digital-display-dark-q40-25000mah-1usb-2type-c-pd-qc-65w-3a-/</t>
   </si>
   <si>
     <t>000011515</t>
   </si>
   <si>
     <t>УМБ HOCO Eminente power bank with IP+C cable Q39 20000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
@@ -448,59 +376,50 @@
   <si>
     <t>УМБ HOCO Night tide power bank with 4 cables J146 10000mAh |1USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-night-tide-power-bank-with-4-cables-j146-10000mah-1usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>000011821</t>
   </si>
   <si>
     <t>УМБ HOCO Powerful power bank J128 10000mAh |2USB/1Type-Cm 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-powerful-power-bank-j128-10000mah-2usb-1type-cm-2a-/</t>
   </si>
   <si>
     <t>000011825</t>
   </si>
   <si>
     <t>УМБ HOCO Ingenious PD (Type-C) pocket power bank Q31 5000mAh |1Type-C, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-ingenious-pd-type-c-pocket-power-bank-q31-5000mah-1type-c-20w-3a-/</t>
   </si>
   <si>
-    <t>000012085</t>
-[...7 lines deleted...]
-  <si>
     <t>000012086</t>
   </si>
   <si>
     <t>УМБ HOCO Original PD magnetic power bank 20000mAh J160B |1Type-C/1Lightning, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-original-pd-magnetic-power-bank-20000mah-j160b-1type-c-1lightning-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012087</t>
   </si>
   <si>
     <t>УМБ HOCO Power PD fully compatible power bank with lighting 80000mAh J161 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-power-pd-fully-compatible-power-bank-with-lighting-80000mah-j161-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012089</t>
   </si>
   <si>
     <t>УМБ HOCO Origen dual PD magnetic power bank with cable dark 20000mAh Q44A |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-origen-dual-pd-magnetic-power-bank-with-cable-dark-20000mah-q44a-2type-c-20w-3a-pd-qc-/</t>
@@ -520,59 +439,50 @@
   <si>
     <t>УМБ HOCO Victory power bank with cable Q50 10000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-victory-power-bank-with-cable-q50-10000mah-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012304</t>
   </si>
   <si>
     <t>УМБ HOCO Platinum solar dual lighting power bank J164 8000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-platinum-solar-dual-lighting-power-bank-j164-8000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>000012371</t>
   </si>
   <si>
     <t>УМБ HOCO Title magnetic power bank+card holder+phone holder Q46 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-title-magnetic-power-bank-card-holder-phone-holder-q46-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012372</t>
-[...7 lines deleted...]
-  <si>
     <t>000012373</t>
   </si>
   <si>
     <t>УМБ HOCO Tough PD+light power bank J152 Pro 80000mAh |4USB/2Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-tough-pd-light-power-bank-j152-pro-80000mah-4usb-2type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012378</t>
   </si>
   <si>
     <t>УМБ HOCO Carretera power bank PD J166 50000mAh |3USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-carretera-power-bank-pd-j166-50000mah-3usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
@@ -592,86 +502,59 @@
   <si>
     <t>УМБ HOCO Stream PD power bank with flashlight J150 20000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-stream-pd-power-bank-with-flashlight-j150-20000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012419</t>
   </si>
   <si>
     <t>УМБ HOCO Founder PD fully compatible power bank with four cables 20000mAh J156A |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-founder-pd-fully-compatible-power-bank-with-four-cables-20000mah-j156a-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012420</t>
   </si>
   <si>
     <t>УМБ HOCO Founder PD fully compatible power bank with four cables J156B 30000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-founder-pd-fully-compatible-power-bank-with-four-cables-j156b-30000mah-1usb-1type-c-22-5w/</t>
   </si>
   <si>
-    <t>000012421</t>
-[...16 lines deleted...]
-  <si>
     <t>000012425</t>
   </si>
   <si>
     <t>УМБ Full power PD fully compatible power bank with two cables J162 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-full-power-pd-fully-compatible-power-bank-with-two-cables-j162-10000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012426</t>
-[...7 lines deleted...]
-  <si>
     <t>000012427</t>
   </si>
   <si>
     <t>УМБ HOCO Starlight PD fully compatible power bank with cable J170 10000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-starlight-pd-fully-compatible-power-bank-with-cable-j170-10000mah-1usb-2type-c-22-5w-3a-/</t>
   </si>
   <si>
     <t>000012428</t>
   </si>
   <si>
     <t>УМБ HOCO Starlight PD fully compatible power bank with cable J170A 20000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-starlight-pd-fully-compatible-power-bank-with-cable-j170a-20000mah-1usb-2type-c-22-5w-3a-/</t>
   </si>
   <si>
     <t>000012429</t>
   </si>
   <si>
     <t>УМБ HOCO Skillful PD65W power bank Q53 12000mAh |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-skillful-pd65w-power-bank-q53-12000mah-1usb-1type-c-65w-3a-pd-qc-/</t>
@@ -757,321 +640,204 @@
   <si>
     <t>УМБ HOCO Key PD power bank with telescopic cable Q51 10000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-key-pd-power-bank-with-telescopic-cable-q51-10000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012652</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD power bank with cable M7 10000mAh |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-power-bank-with-cable-m7-10000mah-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012653</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD capsule power bank M9 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-capsule-power-bank-m9-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012654</t>
-[...7 lines deleted...]
-  <si>
     <t>000012657</t>
   </si>
   <si>
     <t>УМБ Acefast PD magnetic fast charging power bank with cable M30 5000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-cable-m30-5000mah-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012666</t>
   </si>
   <si>
     <t>УМБ BASEUS Qpow Pro Digital Display Fast Charge Power Bank (With Lightning Cable) 10000mAh |USB/Type-C/Lightning, 20W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-qpow-pro-digital-display-fast-charge-power-bank-with-lightning-cable-10000mah-usb-type-c-lightning-20w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...7 lines deleted...]
-  <si>
     <t>000012688</t>
   </si>
   <si>
     <t>УМБ HOCO Tough PD+light power bank J152 80000mAh |4USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-tough-pd-light-power-bank-j152-80000mah-4usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012689</t>
   </si>
   <si>
     <t>УМБ HOCO Shine PD+light 4-cable power bank J155 20000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-shine-pd-light-4-cable-power-bank-j155-20000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012690</t>
   </si>
   <si>
     <t>УМБ HOCO Edge PD fully compatible power bank with two cables J171 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-edge-pd-fully-compatible-power-bank-with-two-cables-j171-10000mah-1usb-1type-c-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012691</t>
-[...7 lines deleted...]
-  <si>
     <t>000012692</t>
   </si>
   <si>
     <t>УМБ HOCO Joy PD magnetic fast charging power bank Q26 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-joy-pd-magnetic-fast-charging-power-bank-q26-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012693</t>
-[...7 lines deleted...]
-  <si>
     <t>000012788</t>
   </si>
   <si>
     <t>УМБ HOCO Nature power bank with cable J129 (Lightning) 5000mAh |1Type-C/1USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-nature-power-bank-with-cable-j129-lightning-5000mah-1type-c-1usb-2a-/</t>
   </si>
   <si>
     <t>000012789</t>
   </si>
   <si>
     <t>УМБ HOCO Nature power bank with cable J129 (Type-C) 5000mAh |1Type-C/1USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-nature-power-bank-with-cable-j129-type-c-5000mah-1type-c-1usb-2a-/</t>
   </si>
   <si>
     <t>000012805</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD fast charging power bank with telescopic cable M32 10000mAh |1Type-C, PD/QC, 35W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-fast-charging-power-bank-with-telescopic-cable-m32-10000mah-1type-c-pd-qc-35w-3a-/</t>
   </si>
   <si>
     <t>000012806</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD fast charging power bank with telescopic cable M34 20000mAh |1Type-C, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-fast-charging-power-bank-with-telescopic-cable-m34-20000mah-1type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...16 lines deleted...]
-  <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012916</t>
   </si>
   <si>
     <t>УМБ AceFast fast charging power bank with cable and TFT display M33 20000mAh |1USB/1Type-C, PD/QC, 100W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-and-tft-display-20000mah-1usb-1type-c-pd-qc-100w-3a-/</t>
   </si>
   <si>
     <t>000012922</t>
   </si>
   <si>
     <t>УМБ Baseus EnerFill Power Bank FP21 10000mAh |2Type-C/1USB, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-enerfill-power-bank-fp21-10000mah-2type-c-1usb-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012918</t>
   </si>
   <si>
     <t>УМБ Baseus EnerFill Digital Display Power Bank with Dual Built-in Cables FC11 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-enerfill-digital-display-power-bank-with-dual-built-in-cables-fc11-10000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012919</t>
-[...25 lines deleted...]
-  <si>
     <t>000012967</t>
   </si>
   <si>
     <t>УМБ HOCO Fast fully compatible power bank with digital display J121 10000mAh) |1C/2A, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-fast-fully-compatible-power-bank-with-digital-display-j121-10000mah-1c-2a-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012968</t>
   </si>
   <si>
     <t>УМБ HOCO Jingyao power bank dual lighting four cables J173 (20000mAh) |2C/2A, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-jingyao-power-bank-dual-lighting-four-cables-j173-20000mah-2c-2a-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000013022</t>
-[...7 lines deleted...]
-  <si>
     <t>000013039</t>
   </si>
   <si>
     <t>УМБ HOCO Precision fully compatible power bank J172 10000mAh |1C/2A, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-precision-fully-compatible-power-bank-j172-10000mah-1c-2a-22-5w-3a-pd-qc-/</t>
-  </si>
-[...25 lines deleted...]
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-unimpeded-dual-lighting-power-bank-j174-40000mah-2c-2a-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000013043</t>
   </si>
   <si>
     <t>УМБ HOCO Shine power bank with cable Q54 20000mAh |1C/1A, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-shine-power-bank-with-cable-q54-20000mah-1c-1a-45w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -1090,51 +856,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4cb0e17a73024f647136d360fb3bbc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519dc7e87ac7ab89daadb63d999a61bb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8e12c1d18d96fce1d137e62b6cbd553.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24499262311a07ee21203f0fa50e5634.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48be2d7d8c3098169892d8888e6fe6995.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d3a038b18f7588ec92f3c1275170d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709b640f9392ad1e1f98ead24ed666d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a667f300957117fe4f6ec187dce04fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7177913065e2e18e9a1acd6f9d1483dc9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76951ea4301467d8de465c2ce910337710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95789401f201a4e515fb0929ac3b727a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fe036b5c8413827b57075a12c2232212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ee2907aa0afd4c0b01c6df7cb3b2bb13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c6796c36af3422e176ddf209755e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c2e74471a07cdbc7efa80cc95cb3115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e223be776a7f0b05a9def223e4c3c8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2dc81f2cc967c608b4aab8df07011717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0452352e8b177814720ba9378334e0218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f56a3c8a65b7929e740d1ef86e1b9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aa90030971b22e7c12014a181d8e420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012d36322c4bc20a2f29f3db25c9a9721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352404e94e437bfd52075def2c91df6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a7fbc2e00668c6c631ee899c54ace323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a9c2a402d6f89f39e0974ff8f46a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8adafd06408857dada234e6953b8e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381c43ae21313f08bf448faa790cb51926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f278c2976063642c6994a13dcf7b5a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42f030340f052c0805dc79795d480b028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570fc9300d578e0d4b90f788be593be29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52231d7dbac0e38ecb174e77e52ab0630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0c42cc7db1ec5646cb18d5a9e2255e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb86bd6e8379159a114a1e0bcd1b941432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32241bebf04deb4acca30c912b2d461233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098085e753b9c08a5fcc58eb270c6c9434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39813586810c19a500fe1db18d5bb07e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d129ddb59c0fdcefa57fa392680259e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301192cab48ff0540c81b43526e6e03d37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30589e6bac472432ed5b698c68a952e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc6a018a57c0b06c1d4486d66d2708339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fb5b6bbc08e4f949e4da0f2cc4a37b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cf833fbf94260c68d8dd5e96cdeba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b8339de76df50a3fe0d12d88b2416f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be12f79a2910f357d2c80f6eeaef8843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e664869b4c9682a1a6656a0b2ad6e5244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cb61477ec4bb434438677fede2534245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35d6a17a5c56d460cb902bf9df13b4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd34e155506ddc1679a9ec999b84fed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8955fa0c97ce7ec76a2a281038493148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c1bba3af00f668741e37f3d67344449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b42ce7449d7f81a9edb6f2fd06b92750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f731238949a9a2b91f52bc8cacb0051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab77d01aa7887a94e81074ebae8e8952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e52fbcbf48bb181477a00e015b4bcb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58917f16c8c7a76a6e2bada382d18d2154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7098c6e48dbe8259f739e7dbecefb655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0613c026846cb554260dfcdc2185bc356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d930a5e6542aed882fa560099498957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a89ba7fb27a225a5c5a970fd4e119ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da214c26bbc5138d6e93acc95528bb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5908b3c6ed217fa579cdeb1ab7e2a9cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133b07d121531f093d68aad146f319261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492e43c7c791bfa8da8c29b25ca374e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff12b1241f8a0b4dbee564289e4647c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955498ff716624684c91b5130dd9645f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df734436bb55eacc2bad31106dc9ca3665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61429ebb00dc3f1bafa94c630c0123cb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232abb6261c097e11078d53258c5905c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b759094464cf46612bfef2f20ad25cc668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85447b9ff9a4c99470bcb3294246b74e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d61ad00577c3239360aa90da436173870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17e5bdfd9df6b96bd4096bb9c459b3571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9f2b35cbd4c4947dc2f8d5a057ca372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c89b6dcc273a061086c8a4bfec6c8f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c7ea07bf297c062a3bb3445fa84ef574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac5cff72ce069f29502f0a46c62a8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34283199d56276521f22898be5bc81376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f16b7c8ff47d9f9295363c6ddddb20477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c35c5cda46f84e72fa331c31254b478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef8dbe82dbea1edbeca49125958ee279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615fa669a553264824fa00618cfde46580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b40e4a01fac8512d840dd8249e108fc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7055c8798799bdbc328ea847e5053882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e99135361b3eb93e86bbd2c2400f0c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f77ee27df50b8db06209bfd0840b6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c125ef7458b16cf56b05248ba2e9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b4a72b0f3c189ff868093fbbbf7a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b7e85e749364c4a22ca9e9a93a526287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774bb97d0151557a6e3e008d8ba01a2088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3c6689f954ed74211b68517b5dd0a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9031251a514e563f078545e671da8b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9379a268faebdeb3ced1a08b7a10d3b191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bb08591181015e0567e0194c1f70ad92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab55a69af3995c8d60766c2a6985cd5f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e862f83a6ca8994c18e5cf0976742494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fe393ba0ec5af7ba5a9aaba0d905695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f4c7a2dd4fdca448f2415a71a7e1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494d2edb10efc571aa38c001cddb839f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcb1bbbc611aac2ab625f47a734f5a998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086711bd045738e40c9866e152d4601e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db99d22475ffb7eb94907ccedeb9ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8c1bfaad8eca0eae6b3bf9a3ee4869101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feb0f17f5ed62a6390c3b51f2f7cfc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c455d01905d8fe0c63b4ecf75ec6c03103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3871cde157f463b1b994755190526104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7abecb71564ae1e1f9dd08bdfdb80fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c662a8da36869277adc34665da5c845106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435d9000f50d0c49182423f08bff36d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb86c470a29e42ffc5b0ab57fb22d1a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47371bc1dfbe80345ee8e988a0da48d0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cfe12a05ab56924f4e8e923fa57d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac949980460cab5c6aac8306576e2b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2d4f500d0ca9ba6bee5f2a97db1e5112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063aa7f9d56f6506394afb8dbb45a31113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b3378337b8991a6f092975e098b06114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c03761ec5c15425ed7551fdb3884ffc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d939314886c28a12c872315f92afb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7f69c42da39d9b0265baec88aa2c97117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424fad95d539795100b457aa5a3836c5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11511170a868df111a1e5f5b3a708da3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea5c85aba2f6640e0309ee23599b70120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e758b6d98616145ed75f9e7ef88b21d7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc7fef9ee41a9735a2f1d0243b0d1f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecda4dd4fb76a340daff2148f3e139123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52dfb097d6a2fb38464b49d7d72413124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e50e6a1c2e675ada7c7791574a933ca125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb9eeaf575d19d90c3875878a935910126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aa7c565990358c43f39616caf46621127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f0380f84919359ade606ee7573100b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2856660b9f370cf71c467ff85612f2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8e81ae26fd3e0d06f1c1d0e47426f0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd107797eac9009651557a8c3d3102131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec265e03324c39aff6505bbfc79e480132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7775948135938135ec103baa6f67fd17133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b5d6c5db2197ae163cbb5fe332b469134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b348d69096121ff6343c3a3a9a0534f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1bb7564752f522ff2714fe4a1860b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970524631efa161180a3159433409d6a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30072ad6681435440fbe9ee27c5bf95138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a0bab1dba95d0f8d8db56d53614d6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f303cd0e2ea668347e92e28b9d1b643140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61343dfa1a3f9297df4e861ff48db70141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d078b703534e4b88c860de60c5dc4c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d9728a3120f8a8a38bfa8f6f75151143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19e919efa9fd44890b72a9762e809a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ebb4159b5ee9a1d5c5493b6b6fecb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584eb9cfee944e51db65cb1d7dda496c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555414b0b56edddc17ff879bc21cfe8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22835e8b5dc95c44f1cf224788fcf176148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205cd331b74c764b4cddc08cdef4ba6e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec918d23f2eea9950f2a15302a9ce7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda014eb1635e6f60c1178fb9c05aa32151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04298011cdf53c414dbcf0b68222b0c5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2df61972f298bdd19dcc8c51051f33153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5555265a4b3ecc2f15fd3362e3bcfc6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3835169a160d3df86d4d7772a46ae89155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08609fc3daf4ab1804201229b6e5c18156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef34b2ce97584492c8615c3735a2f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6caa5a1b4b7572c3abeca7c6de2ade158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbbb3ab8d8e745f6295281d35590e1e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54962b3a98963c6468adbe42f0a91c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8623506b505f5a0c1b9df83ccb0a68c4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83137809eee23c927faae626e181434d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0691b92e241330cc637067ae0a46bac6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dfc7433b34795c6b0f67d094360889164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0e3a07700a96ed5651315935acf68c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf00c7d65b027685d367eabdcde94871166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a76f0a7268d9887a8e08e93c25b77d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da0eafc7416d2ed038987a3f339316168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf3f663ee0f6d95af13b047fa0c8ea1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a412984a3aa7566f27a0da8e56f25b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72263888f18d3036cecb38d9756073fd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1daece067065c3e86aecedb624db86172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a49ca6b2f4213ceefd4d2ace47816173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58179038ab9ca8d71155111b6f87a732174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070359e6d81c61b58fff7c32fd0618e3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ab7c75e8659e41f11fb0ae72863f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1e517c4b487044e94362e9d0a07be7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfcd577b914feefad2b40773778dfb178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1161b4264a16d93627b16f35aa3b53f5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c16469d18b4b5dbc613798634c2c2d0180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb06d5148ca236cb50dbf0dea4b4fe0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af2aafe63be1ffa8cd9f9020a23bafc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d6206b65beba17ff1c414563faf81b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2fe7d4f2f0f39587dd53676f8e729c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98f4744e7ac1ba42fe50fbe86adf1f1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93a9fa329f29d4cf655eb5e9bc4cb8e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce71a5e181783dd7e9cc35aa60cf19e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e32d061553eb0b20f4541e276846b71188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c103f59b268f8b8615f5289a0452c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c6c3ec9c271a9c3f1b40b5a622b09e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa51780d871da10353fd0e26d5a473191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4d3359035e6b47f0404cb44916c59f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9452d8c5c2f9365c1e1b13db9ce831b7193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70b18de74c03148094cd4140a21a7bc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9b92df2293581c668e5fbecdaa4ee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689901b70d415616d016ba703519933a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d80e67a84d0d618c32cb1c557dd18b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af526b88bb89ce560f15ecb7565a6414198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c5c9cf7103bedb4799172f4d3d840a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74f57d81c3609c7e7402a8e87f7749a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5458309099a9b3f6bb69120db2613e8d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20db679f326923144684efe9cbab5ad6202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712de7d700b84826f41a4dce66503f94203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be11d916d6bf6b6c24c5f56255804a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487a05faca44296009f7510fced8cc12205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d6b679b51289b7f9fd3d2b60beeaed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bfed7cecc8295b8057d36ec8f4539207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5d99b02f19888fb73527761c9d1c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37b360b1d9a1fe7662081835c134461209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0c63122e445b7b222ab16c6cae0b14210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34df96b8e84ba249fd7d79d143e2dec9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e87902e1ccf88605bca0ca45c3ec12212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf08fd23907133167564a5fb4cc0f9a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37089a2072831c3770a570a4165a697214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61357311059c3a5e5efea2f02e675169215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848a5d4a57c3a660ffc5d27c4025de2216.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758eee47c98b845f726607347b2215b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07ec9e946855371eb89d159b626d91c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c1ae1afc83e691d461ddffb0fdaf33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cde75667455c9b508178852f77c054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2436ecf19c0b239ce16ddd6a249f76a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a625833007313be14c0d8c7f95de02616.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70fdcd58d040c94815603a4c446f047.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daefffed3a70957027f3a83e99aec32e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea153bf00511dee08bd420cba7481af9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ff314005425686ddda91601d069a1b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb4020d0aa120a01d802e11639195c911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af83a2cac7a0c6f5a004b2f3261acb312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c28cead4302af39be48d7287d2e4a9d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5eb9f3cdc4994b3155bb82067e2ba14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6820d39ee6477c4dc2d984cb141e63a415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2790adfd615f4ce078a2155257c8f5ed16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd4ebee6a1ba0bce93fc34ff54ce5ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e272ee5e47d234f2d0e66d241911cf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7258dd55d94cc0bb0866c10469c9817219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd9f1283eabcda090f1efa62994d16220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761adb9b8a2466ff809e647859b38f621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b828acaa8986dbedeaa453ba18a139722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440615496fa6dfa19453ca9abd4ae9aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a6df164f9c9859c42f36a5afe3c5b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d3487a488052d8e494e93962cb2dc25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed76cd30b453c625087ba8893f2255126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6a0f8349f88bc8bdaa589c2422e6727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521e3b8c408677b831ede6e09a83c5c828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6e26d35410136b6126facc0a18eac29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06730ba6a6983fafbb48c6f54647a2a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb70afd71a17df96dee6e876abe23631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb56a7d69e05a7cc627622114468ae932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7837da7735b2a427c174c20a587bf8c733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1478ea7add5e777dbe83ab5e83d4065834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae4928ff40394f9cdc5dfcef8495d635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2124d6fda4a0c7b2cfac48618559e736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b678dc5643e493311276edeb8cef01337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8016e3d80251ae3d3d230f9011db9b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d56d55ebe1c0bf4d6fa98022d20a25739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a89a04432c097248d8c22bd6a04dec340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15243f9dac40bff04539d2f8a8f07341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b5f34eb88f25e973cdf176808681842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532236d0559c2aea4d08b3c6931d13d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d208c95bcd095c0725bfedb0ab5e7f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098f1143c5b2aa6b8c78091cf43af58745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c0bb489c6f3e933b8a4bdd70b097b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c02a4de9e8a833240530bb1c67187647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54f1b8b3708b4ccffe396373f6e641a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23230ecf02ad6007f17daddf270d2ea49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f7835f188aded62935335e7872613950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4061c24a6604966c861cbd2e012387151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07164dc66a13c2ef08bbb0899d86270552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e98fe07812609f44f16f841f56bc9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dba5a14d606d60f57b7e46813b5d1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1127fd53d826d549a5f0421327a9da455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e67fc54a760d8c1c0426e0d84eff4256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a951625418f30821d95bcc28fdac44857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a2b85ab122fce458c9558616515e758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4eba49e0cb8db0f9ab90ddf2e3782359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe538390577bc32eed1ef6414e7c3e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22640465971c2cd9d20f246caec7b761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03c2a64d7ea78104ad6cca8708af9b862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df5a858f2fa9b176db0d487138ddba63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d928c2948bcf78a29d2f1e5b9937b7864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc9e0b8ce959ad7102d7f7c3075d9b065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f05acd5cfba1b719ad1558452495066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e832ec318853498a55fbfa449e3eee67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb02f36271da95b06957e28e021441c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaed5cfb937d6c17a65e24a101a3d8d369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529d10ce791890e5279228e9b6b1c7a870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a01431f532a270bd489988cd3ef3b2871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6939f5b486f26af20516d39990a79a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eb4e08a6d1230b6e1ab2a7372ebfc073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e8492ce972856e23287115d4efd8074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e257cd26dccc9677b6500647bd25a075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86ba244db1e8ca7adb0f007ac345c7276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d6b7e37a9e8ac59c0ab20f38f7af9e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8be44449cf4918c01926c7f2328a6f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77550eb786a129b78a1d584f8c5fcb79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc479baed8185f96b2d070bac75edddb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef833a884ba8af20c3f84dd9c48a2e8881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516e2fc7c339c6bc18989777e8eb9a5f82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2ffd092d12b4291badc7de8487607183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b64149448132ba2621ec3976b47d684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f0adb513fe871d0c9dbf298ca6fce85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d0f9aecd29685510c34ce551975c486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6add6e0d19da3f5dff5a0118302586c487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123a09637ec1ab23cf99692e72d1aaf88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c11f2aefc1143deed06c859bf720589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08b11fd1b66b8c250a68768b8a019a490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa515bfec2ca61657f03ebd71528e691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96d3ccc1cda995097d9b1fba88bce392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9a573ef5b36d645031e166c591c9d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde882c8a26312a464452f2369a476c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60faffe5009cdee5b26788e7813894f895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64e57b1bc364c6ddbec5e1c77de806996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2dd2c4b748b0877c1988161447fcb797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313a04534ee2cba703a4878c7c4c80198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94c040b33ab324ed4b361ac682802d499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a393d2da027be9a6b64c66abe374c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb555cffeb023ec459874f5fe591429101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b161890243a10fb1f182671396e9bc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1fc4f1b999b5858fcb0a42a7c0df3f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9e92d13ee9b9f2c5a40eb89cb2a45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fafcc1035fb89399c1c5ea9bbebcc23105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9cd26a34c6f4e52e8c887323a7219106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777f813b2d78685aa48216f19183f22d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3de01df15c64750d1c72d8720a778b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9bf44f575694c74593d45bf03bd08e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e02589fb0ae9fc084e52116840c034110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2943e496595a88b535c3f699e81fc85f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4a6656c2c033989fbbbe7b9862d53112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c4624493e8a9b86ddc7b448ace8898113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a217ac5d23f8a356dfa80440e234cda1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0eb68055bdeb907c19e8818381504115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170ffe41d4c05b132b04a0845d68cfbb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12906af53e321117561714f4c4ad49a6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dc4736f27302a00f8feaa52383dd1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e42ea8f2a7272e9287dfc564fc9de119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10b5de6870093924dc59a80d0f010a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0840cdbb24d4ec5f1f806e0c150f8dd7121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca902c42633d12c5dff7cad6103a2266122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7955c928e9faa49708577662fb2513123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4b1f91ca1eda9f3f1a2175002bd9ba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c39b529bdff412baf8c4d2cd9cf14d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6130ef0f527b6c0238a8a7099d6c8e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e2a1c43e80515f07443f7f8e99a65c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e7be8eb81dd9abf4a17ab9e9e1344128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c796ac4f2c167a434a9812295d11eeac129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89243cde437fd75744543085a276ca7b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd9340a62841c1005d1a60537235373131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fa006588c45bc56df358331f8f0d32132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fb56087815fbb2f4d72d5f16e21ce9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed6ccafcf3aff1d34626a0149ad190d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023062bf64d7088d4a70bf2baae6c28135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e323d6f683ba3e94b67e892c130c6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6f36dbc6281ad3fa002485edfd438c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321fe82265867ffc7e3988c5eab8a469138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3626070ae11afbcf94e85ec5869797139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f57cb2d9ce36fe931af1030e9b78012140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8138f66d43f435156f2983c7aa8228141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8c4b5ef9cecca9ef54f72463646b1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a257fa5718fa88dcc7b4fcd9e32a74df143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad81b81921c437f1b2da8ee62a812ab1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6179a73279abebee9839612dd21fe61145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553bc83c4e4f75c64f65a64a931844aa146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333c35e87dfc784d0f05e6f9b1c65aa8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3011b7cd556cfeca1bb7e247f380e816148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfab354ab538713789a30e0fab5b47ca149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15565b5e3e10d2645871378061783afa150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ba800bf73c68ba05bf8e80b790339151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc77e0e45e8bc2f4ad22bcfc2e160e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807aac02868dd8688f7bc6691fef2d63153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0ef856b45788d9d3ac76bfd2396b76154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc49bc2764064f7b24188dc6654d6f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1edf552b80c37cd24f7b2c0a9fb269156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8abb58c99d8d62a26ca394342193cf3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7631d5d91157f72665e7c2641b664158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f089d9f852649cd5f88490dccd4e832159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4837041cfb93e120542856be1816b3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b17ddeacdc5b7ab8ba9274c994a7c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256cf0484f47ecb387e8d7bdebe53bf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a331707fc5e675490c57c5c21d6c9cb1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616dc784443be718d62a34a83147aba164.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6002,1610 +5768,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="164" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -7872,51 +6078,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J109"/>
+  <dimension ref="A1:J83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -8073,2594 +6279,1944 @@
         <v>25725</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>28</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>25</v>
       </c>
       <c r="G7" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I7" s="0">
         <v>18.92</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>25731</v>
+        <v>25732</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>31</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="F8" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>12.31</v>
+        <v>16.56</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>25732</v>
+        <v>25746</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>34</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I9" s="0">
-        <v>16.56</v>
+        <v>53.09</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>25746</v>
+        <v>25747</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
-        <v>53.09</v>
+        <v>22.25</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>25747</v>
+        <v>25938</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>22.25</v>
+        <v>18.31</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>25748</v>
+        <v>25938</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>16.82</v>
+        <v>18.31</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>25938</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
         <v>18.31</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>48</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>25938</v>
+        <v>25939</v>
       </c>
       <c r="D14" s="0" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="E14" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="F14" s="0" t="s">
-        <v>50</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>18.31</v>
+        <v>15.31</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>25938</v>
+        <v>24019</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>51</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>52</v>
+        <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>18.31</v>
+        <v>13.92</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>25939</v>
+        <v>24028</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
-        <v>15.31</v>
+        <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>24019</v>
+        <v>24033</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>13.92</v>
+        <v>65.7</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>24026</v>
+        <v>24103</v>
       </c>
       <c r="D18" s="0" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="I18" s="0">
-        <v>34.07</v>
+        <v>32.56</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>24028</v>
+        <v>24104</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="I19" s="0">
-        <v>16</v>
+        <v>37.25</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>24032</v>
+        <v>24128</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>20.93</v>
+        <v>21.83</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>24033</v>
+        <v>24129</v>
       </c>
       <c r="D21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I21" s="0">
-        <v>65.7</v>
+        <v>21.43</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>24071</v>
+        <v>24150</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>14.95</v>
+        <v>7.57</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>24102</v>
+        <v>24152</v>
       </c>
       <c r="D23" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>28.11</v>
+        <v>9.92</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>24103</v>
+        <v>24153</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>32.56</v>
+        <v>16.38</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24104</v>
+        <v>24154</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>37.25</v>
+        <v>10.56</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24128</v>
+        <v>24155</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>21.83</v>
+        <v>50.15</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24129</v>
+        <v>24160</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>21.43</v>
+        <v>7.71</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24150</v>
+        <v>24167</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>7.57</v>
+        <v>47.92</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24152</v>
+        <v>24165</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="0" t="s">
-        <v>11</v>
+        <v>96</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>9.92</v>
+        <v>24.75</v>
       </c>
       <c r="J29" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24153</v>
+        <v>24189</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>16.38</v>
+        <v>19.22</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24154</v>
+        <v>24191</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>10.56</v>
+        <v>37.85</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24155</v>
+        <v>24203</v>
       </c>
       <c r="D32" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="F32" s="0" t="s">
         <v>103</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>50.15</v>
+        <v>21.75</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24157</v>
+        <v>24236</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>13.35</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24160</v>
+        <v>24237</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F34" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>7.71</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24167</v>
+        <v>24259</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="F35" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>47.92</v>
+        <v>7.25</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24165</v>
+        <v>24263</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="E36" s="0" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>24.75</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24188</v>
+        <v>24370</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="E37" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="F37" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>14.55</v>
+        <v>20.53</v>
       </c>
       <c r="J37" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24189</v>
+        <v>24371</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>19.22</v>
+        <v>46.86</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24191</v>
+        <v>24373</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>37.85</v>
+        <v>29.3</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>24203</v>
+        <v>24396</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>127</v>
+        <v>96</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>21.75</v>
+        <v>24.82</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>24236</v>
+        <v>24398</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>9.109999999999999</v>
+        <v>13.29</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>24237</v>
+        <v>24399</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>9.050000000000001</v>
+        <v>10.86</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>24259</v>
+        <v>24411</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>7.25</v>
+        <v>14.7</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>24263</v>
+        <v>24413</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>8.199999999999999</v>
+        <v>76.53</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>24369</v>
+        <v>24418</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>13.53</v>
+        <v>36.72</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>24370</v>
+        <v>24419</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="I46" s="0">
-        <v>20.53</v>
+        <v>56.78</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>24371</v>
+        <v>24438</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>46.86</v>
+        <v>63.94</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>24373</v>
+        <v>24439</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>29.3</v>
+        <v>17.91</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>24396</v>
+        <v>24440</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
-        <v>117</v>
+        <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>24.82</v>
+        <v>16.61</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>24398</v>
+        <v>24441</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>13.29</v>
+        <v>21.36</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>24399</v>
+        <v>24446</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>10.86</v>
+        <v>11.71</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>24411</v>
+        <v>24448</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
-        <v>127</v>
+        <v>103</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>16.47</v>
+        <v>11.21</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>24412</v>
+        <v>24449</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.31</v>
+        <v>16.8</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>24413</v>
+        <v>24450</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>76.53</v>
+        <v>18.36</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>24418</v>
+        <v>24458</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="I55" s="0">
-        <v>36.72</v>
+        <v>17.62</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>24419</v>
+        <v>24459</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
-        <v>77</v>
+        <v>176</v>
       </c>
       <c r="I56" s="0">
-        <v>56.78</v>
+        <v>22.52</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>24438</v>
+        <v>24460</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G57" s="0" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="I57" s="0">
-        <v>63.94</v>
+        <v>30.21</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>24439</v>
+        <v>24461</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="I58" s="0">
-        <v>17.91</v>
+        <v>38.95</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>24440</v>
+        <v>24481</v>
       </c>
       <c r="D59" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="E59" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="F59" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="I59" s="0">
-        <v>16.61</v>
+        <v>6.84</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>24441</v>
+        <v>24482</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I60" s="0">
-        <v>21.36</v>
+        <v>7.43</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>24442</v>
+        <v>24483</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I61" s="0">
-        <v>9.779999999999999</v>
+        <v>9.66</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>24443</v>
+        <v>24484</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.18</v>
+        <v>19.72</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>24446</v>
+        <v>24485</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>11.71</v>
+        <v>12.27</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>24447</v>
+        <v>24492</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="I64" s="0">
-        <v>13.1</v>
+        <v>16.7</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>24448</v>
+        <v>24493</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="F65" s="0" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="I65" s="0">
-        <v>11.21</v>
+        <v>10.9</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>24449</v>
+        <v>24497</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="F66" s="0" t="s">
-        <v>127</v>
+        <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="I66" s="0">
-        <v>16.8</v>
+        <v>12.05</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>24450</v>
+        <v>24500</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
-        <v>12</v>
+        <v>26</v>
       </c>
       <c r="I67" s="0">
-        <v>18.36</v>
+        <v>17.47</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>24458</v>
+        <v>24513</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
-        <v>215</v>
+        <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>17.62</v>
+        <v>65.8</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>24459</v>
+        <v>24514</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>215</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>22.52</v>
+        <v>17.38</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>24460</v>
+        <v>24515</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>220</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>215</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>30.21</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>24461</v>
+        <v>24517</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>223</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>224</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>11</v>
+        <v>225</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>215</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>38.95</v>
+        <v>16.29</v>
       </c>
       <c r="J71" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>24481</v>
+        <v>24526</v>
       </c>
       <c r="D72" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>6.84</v>
+        <v>4.74</v>
       </c>
       <c r="J72" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>24482</v>
+        <v>24527</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>7.43</v>
+        <v>4.74</v>
       </c>
       <c r="J73" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>24483</v>
+        <v>24530</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="I74" s="0">
-        <v>9.66</v>
+        <v>22.21</v>
       </c>
       <c r="J74" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>24484</v>
+        <v>24531</v>
       </c>
       <c r="D75" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="G75" s="0" t="s">
-        <v>12</v>
+        <v>176</v>
       </c>
       <c r="I75" s="0">
-        <v>19.72</v>
+        <v>27.09</v>
       </c>
       <c r="J75" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>24485</v>
+        <v>24537</v>
       </c>
       <c r="D76" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
-        <v>12</v>
+        <v>62</v>
       </c>
       <c r="I76" s="0">
-        <v>12.27</v>
+        <v>28.39</v>
       </c>
       <c r="J76" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>24492</v>
+        <v>24540</v>
       </c>
       <c r="D77" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
-        <v>215</v>
+        <v>176</v>
       </c>
       <c r="I77" s="0">
-        <v>16.7</v>
+        <v>38.7</v>
       </c>
       <c r="J77" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>24493</v>
+        <v>24545</v>
       </c>
       <c r="D78" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="F78" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G78" s="0" t="s">
-        <v>215</v>
+        <v>26</v>
       </c>
       <c r="I78" s="0">
-        <v>10.9</v>
+        <v>17.85</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>24494</v>
+        <v>24541</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F79" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>215</v>
+        <v>26</v>
       </c>
       <c r="I79" s="0">
-        <v>22.49</v>
+        <v>20.64</v>
       </c>
       <c r="J79" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>24497</v>
+        <v>24555</v>
       </c>
       <c r="D80" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="F80" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>215</v>
+        <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>12.05</v>
+        <v>10.42</v>
       </c>
       <c r="J80" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>24500</v>
+        <v>24556</v>
       </c>
       <c r="D81" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I81" s="0">
-        <v>17.47</v>
+        <v>18.42</v>
       </c>
       <c r="J81" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24509</v>
+        <v>24577</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="F82" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I82" s="0">
-        <v>6.23</v>
+        <v>9.5</v>
       </c>
       <c r="J82" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24513</v>
+        <v>24581</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="E83" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>11</v>
+        <v>103</v>
       </c>
       <c r="G83" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I83" s="0">
-        <v>65.8</v>
+        <v>24.02</v>
       </c>
       <c r="J83" s="0" t="s">
-        <v>261</v>
-[...8 lines deleted...]
-      <c r="D84" s="0" t="s">
         <v>262</v>
-      </c>
-[...638 lines deleted...]
-        <v>340</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>