--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -1090,51 +1090,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb8a35c7dcd6f7733a9d37bec52fae41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eda112ed21b3858a6efe421b079136b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef4fbf2ee6c9743f4ee255d58d5aab83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db864969ddf4b0246464db0d5d0796dc4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834336bbd7db84530090a1fe0c2810d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5516cd6658d79cca91fff625765126.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77865b3a88b1d00b93f72505dd2a7ab7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4acd0dfcb0e12e92dc70b8550a982be8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd39b51b77cbc83ddb0b1c152864bae89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fa7b503b77a723ec72ad9e51826c110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2fa2da26d4a7029a88ccbc3139aac11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1cf085627b96d89c8d8cf194a99eb12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c185d6c4ce1a8b6ce327781764fc1f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158b9a151ca0dda727290d5e9ba1cb8714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10523215814c31f8cb9d0c9023cdc20015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c144cafca2cabd604b316cb1685b6416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787aaf00227c0b3fb41ef777be5a1e117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481c61263496866f5ec6fc2f957a37f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488c57c16fc143016468401248c3cb5a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750c630a37a2a5599d6828d4995ad48c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7083741568c0b0eb308c2016dfc8921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efd015de3524f0515d7314c5776dcba22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0891b1796dbefbf868739b9c49e2eecc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfcebbc8266fd6632984070da72293324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf70f8efa8ac58c85f353324d0a959925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b4489f3d66330c80efe57ce3e23fc926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb661260bfb13fb6d378654035153527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322c4220d3c45488c0132ca709d1f6728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154dcf61e10dfc2cf35559c15eb8e6ae29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd97f40f9a48b0c440d9d04c5d12dbd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a7153efab48cbd7d847d2eabdc32431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374f842e570c56aa21670d6b44648a6132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f2153b11be75b57e506aecd0ed938b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a408d82a56d0c8ab646bf552074a734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07adbddb87d857b43f0e7fd9f8ac6ba35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c9debf6313a7de68c0ba147e45d0a836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0b3ba91fe521b732162eb866b25c737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a43a3f3d551f9ea38371d03f866aa038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df251d64df54c5b2245a955021b3db39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2bd02a775e9139d683314f22a52bf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7a44a38fe213a3c0ce847b35e0a7f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd5095593ef890bea8ab88422ccc6542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661d23e215fb9e4f2079e8b82e1f4ae643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45c39c26084b7ab18a8dac21453a62044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0abbe21d4a9e0688b6a97b95e070d745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48875623977ebe6821f2edf354f2ea9d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f4acf8dfc0c63a7d2e7416fb5939747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63e056c8366349ca22f72575aef22f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5c3a653161093b8b65374104ff87449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3f2ac503c66c2c205c152ec78a831b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4feea8e091c440af5bd454a8141da95651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e32a47e9fd126859224b576dfef7d252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7276b235a9a8d524be8a1d664bbc39953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aef302b0dbf531242cf417cc7fbe4054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3136c7ab6ef72acf4431ebd7531e33e055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe09e874202046477f64826ebe2eb3556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93308142fdd977ca7059684912990c9557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8befa165d6e924613fee51082b629758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abce12547568073b4484d965ed9839459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212acb40eea547c657518c56a04af08260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7471b2f01a20f3f608c5c62aa4282c7161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eaed28e97360f6ed28ff2916c6770162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff9cce09a53c2368daf6d9c8394b8e663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ed044ca481db645f231da948f2b79064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e78412b299c229e9b02694ba48e06b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d180868ac02419bc6f1aa513ba0511a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59baa472df32dba85e927b612d243bf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190fe62a187116bf09be0aceb21556f068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c847db0d0d7056de7e18774571ae769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b861c2a5db63dec50b24aeca77a9b670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd5c51e2a4a5a561285c8fd960620471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1072d886baf3d8c57ab1cef2ba80781072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d67fbc0b3439a0e34a8d1a0609f7d373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afeb58aa5684e9ef683157b6d243b8a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b5b85429e95870a2adfa5a859631de75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502c8a87f498739bd35015e0fd49f6dc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e8bbf4c52f0c62ee9af35ff6e2f8c077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665cea60b8be3030cadf01d75dbbc2de78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a941f394169ca6845e2f933041e39fd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cfa01115056abfbea13730f7bbf7cf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1309f5c26d334c421848d5b4b58e558b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7160c92ab728aadae3aa8ea897cf2382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c059e90b1d302dd563e6212f3bf6183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a5f773977464e051fcc404fcbd5d4484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b728199de6ec597e17f4723edc6c0f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd972c2501c4db1447f23a303d32b6a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b639fba18d457edebcef6be689139c4687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96467528e9322bc3035b887171a7313888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f80b74dfe8e35fcb336662e6423658589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee99c5c14cfe9d225781a57ccdf5c89790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0203a408753c1e975246840e2d6fbeab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a68dc994130741e5962611b71d4dc392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1301b82dbca74b301be55c89de81d193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba514845a64d2558dd597b7adbe73a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d877f18d96f244e3c6847312e584c4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d091d0dda4da8cc9ed5e98cb46ef15096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fd262765dc21f6d9c3abc0bff6476f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b1b88bdeac78fe92e4396585d3646c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4f09267b28bf613b36fe939ff53d4c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8089d4669b7ab6b0b359d35d7db522100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2529fa9c72e728cc64156f841eca0f16101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e26ff099504a98191379b079eee7821102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e8d103ce7733b2542f2c936da3b70103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f810cb991609899eaa8fc12f7541adee104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46355eb715affa4e51f4a3119af75b0c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18239ab031ee23876369fbdc7541a8ef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9a272b21fc1924cfcf9ea149796d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e35d1d780bfcb5a61cb8db1485b7f8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9742ff2ca2a638e808f0b807cb701647109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd556aeacab3f408037222f2fd6cad69110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689352f440200006f78e772b3dbb546111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5166a79beaf3a3135665e32aab49c7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ef95560d17f83f57cff2cc2e48b11113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c8984264dea23ef8bfd9d90b0a75bb114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b82d7b3c579e553f3ab1233acd9867a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fb7e5041d7153f76fd1bade2211c2b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35857761d2587aa421d173da65e3a090117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbf03ff56c0463b5fcca79b799f01eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41828c0213daf6f07fafd569aed419c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393d2dfdfe845606f25e9e43531c3867120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622bebe62d0a3e4baff2d1840bb08365121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92411855fbe8bc5921b9ecb16dfb33b1122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb10e4f08ca84feb9a01f23339d7fbaa123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b5a2d5e813a02bcbf3d1e54ecb5df124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5216ed3310a2549df14509c001b31683125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49aa50cc7731c21f6b5d253e2aa57f4b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e2f5432d74117bb0eef616c68a295127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05cd57858d1d0295f3250cfa90bd34e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6810df04f8d2809803f6d7c00068e46c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00648f382608182a15daca811ec18cb4130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db5099c26af4281f1a66ce37e1d97f0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f87ffd4d6687e39f5896e021116530132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f626a43cf4478a99030b4024eb94d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996b6c662debfba7686a682f1447ec6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9557b4e6957092d54ef3e0242d479b1135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f936ebb601bf72b3ba814365275d7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1836a651fa678b8e07646ea56c7c35a9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7e1b982920f5a68ed00071e4357c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c093cb5846a187372893d990625cabf139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d662894f79e4a748067560720ef91f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8d395df35ea41638201f25a740dffd141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0e3a8195f0ebae15ab36765515ad2b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e05d38ef9adc6b6855dbacb37358fe0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a426b182595eca0d20f883c3a57d60cf144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67093297b2bafed67e70bd4e5aeaa346145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee696769bf1033f27c2bb9d4536370d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5d3cc3eefd8fc49e898002799ca647147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d0690dbf00a4f1be4f74e8bc066dff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bf2a7086fba5c7606fbe52d24a192149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711a9ef0bee9eab6826234ddd4a4be3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e2e1bba36d93f7edff0f94da7c9d1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e89a62236067cd8ef1e7d0fc0d6625a152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a9612a093c6aacd4212adaf237513a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbb9846ed635e286f04aa4014391232154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd94331d771253d2f156571a9ab05881155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14586aadf1b5ab5ea8c6bcadeee7a90156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9518e547bcd9ccee8dee456d691c94157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76006af9a7a37d39d8492f48650edd4c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328abb2c20d168d2a2a0fd5077c2c1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d52f0e722798932493c2ff92ac8749160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95562bdff52b5a526950cec5e00f457161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03381395c16cbe4716642386ae3773162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c760c7b07a2e45f2247d8d864b15028163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33dc498f34aa11fef8f72522e2b1b3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d485b897b17468c6e2c382bb0d2e77165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a0999be6c64c4534c9d186190ac52166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047427b92790211fc20dd488a00b14b1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaa37e98f77f5abf6697c08a583498d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aae21723c4a569b35373a89d8f100d9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42985b267e6fcb6e919a6145f03466e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e04dd223fb95b683885189fed4e1a0d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a03629694d83835c54d97c916b3ea172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed42a342115c4278cb15e8edf71caf7173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47752d82378bd0af9b30632aa713c43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a889324842afa97b8575437c9ae582a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94621baa4fd17eb93e83df1e5eb5b7f6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82608206cedddcc97baa5f2ed55eb0f7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881a514ba68da89e826199c7e0bd56d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f1c5e8e7d2c8d273e50cbcf98c821179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f4496c7df0c36d1ee8dfe367bed62b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da15aa77dd5b5e6935d2130cd83168181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc069ad5c0531fe71943af68ca78231182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545924018012e12dab2fef15ee1cabba183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d94e7806a194f1e48fa0c3623e09ee184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0b8d95473aad6d22b8ae3c00129bb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794b6ab9687b36c27dee3ddec7f5d5b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb672571b8e2abf8619ac932d009950187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071677266f09d3edded0ff9126855970188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b071e63a6d60302ecb19c5f09bdd9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176703e9bdb43db56833f99709979fdf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5823cafd8f913a5e1d4f7193dbb642b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef33106082c1cc52573cb9a075d342192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef3c96977aff1b0d1d062ee56174aef193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a4f9cc8b246f9e0f9556aa72c0e8df194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e999f1d66300d15c1de3ea7abed3a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad6c01a6a07a3dabdbc638f066b806196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d0ea9f9954aa8d1ff034291220d63d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9940e7b4b4d205cb0c5c0589e14803198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551d8497aebb03f3f4c3899ab446c2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6d07e3a8497ce8a83d9b7862e6f001200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eaa7303ad6eab341795238feb80957201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af0afabce012fa4e6411a89642c8955202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d26ddefe6f182766f313666b668942203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81c14ceac6a2ce1da05b87ff75b9f03204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a85a48d6fa16d617f642931a3b0faa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad184e14f847a42ec9581de87c73b62206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6315c44e38c43efc2e481363f540e7bd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d1e85763a7a4d2f72d851298b4ad84208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd5708432c41315043f10e8e1e2c907209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49932238d7c240e1d1713d5228a3ee2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5707860cd8dec88aa1645822c10f3d2211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43cb5130af672e0995d858e30c326d5212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772bca7559b4d60357822e43f4a8a470213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2a89f69803c01c06dad18a0a2b289214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96b1e38a20647428d33bbe11c6001c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7319ed02996b4f31df6482eda3943fe216.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d108365b1a0af6f0a8d3c94232b4a21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7e011c7efc0cdf3dd2f31f2227bd92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c659964d7b76a44ee41207484ba237aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe548b845c3fd60a75d40424590c98454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6466bcd63a1d87a8a678b4906f5a48455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6bed4906e3eec6199e3c5ff9edee476.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb03ac860876643e9f0abd4ecc876d47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200b4a8a60e075612963e89ad356bc248.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2b2156b8c71e43f4fb214c4e6f5a2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f514fde97283ef6f9299ec2dcacf0710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ec803956fb3a9a88812a62c583ce4311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa528e2a072be6e4e32233da8eaa02e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7a6f398ab6b84baba8458f687ca62013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ba5a76b0eac968fcc9cb934ad464c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e452c6fcbebcc653b989d7a16217b4815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968ecf1178b6c52f895c3d707d7bc7fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b469f1ba1bbb56cf46ccf3e864bb16617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445979d0672b55873d640ca419710b818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98120e123a6cba71c162cc42dcce6ff119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec506e90981f1e5eebc38af9ee886c720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4c49af4dd1bda379362a78a4567ad121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381578afab527d7d70b91e0c4000fd2c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73dfd083bd309e3799e009bc66b627b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0481fea6effa161f7cd11206af1bf724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0154c96d622c71b11788d78ec107884425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250ea8c2ae7e66a6ebb450d8a1e7041926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540c51f1b7b169521e159c6a24a27227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d0cb2dbd9f35a3b5b36e1a8159e3da28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d15ee4baedff6d667e56878e3b432529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647c6b7f719fcbcaabd708f8487f567030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84f9ddec844b8d43dd23784800c455b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc77c591451cc81dd775ec6763c55b232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec47c082355b17df3afbb67ad657f2e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c33d6492b07f9dc2ff5ef9d2dbc218b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10561a1e379e22ac47d7387dcea6d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326216c0881e5a175e3ce4f822e3a0836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901e6a45d4c5b4ec8b385a3d5fdc4ea237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931a43d3ffab9cb5508111199633068938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2262756066d02bf6c44f889957e30c9339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747bc2b2729093a9f823123971da16d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd01c581ca1361804149233857678fa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0c6df74bee8015b83ddafc00e4a2842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a3d1fc0d5ad5f2a0c84a8016c999e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741393bedf18dc40b7cc3784eaaf709c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7629e0ff860ee3c1a7bda3e8aae2c6d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a23589012182cd518f20bf4a72e2346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf33cde51ab754de21353003eb88e6847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3653ef4738369203d1d9db5115eeda48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f994f1fa1f2dd933101c34c5d2e8115649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66fe65aa06af572b4c4527e6876ed3f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06a586c68434bd7b5a780c314c77f3b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c8a5d1f3e3c8b86357f0f7da911c6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35af8d2888357643d3fe17978fe258c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e46a3e8ac4babd31c9794f8689639a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ebf366b593526234e716bc331ea2955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59ebc95f1cccb056639267d623762a156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec3ed7719a592583bd1c619bb49517a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40a430a53c5d7ae83c5e94faf53747c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9ddc0b05570035805c7e269ddd0dec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25123c64594446ca4a15eca172b4b3c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f713b797783a7d9585c6ea6cb72d7e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c55ca4756f687073fa968d145fa5aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1f7224fe7bce5ffca559910da40f563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d0f931ad0257c15e7329387b6e308b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70e244f47ca69ea78942d7006fbb94765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87210fa5a7d35b11b5ccc6025fa6327266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b5351e9726fd3289990c7e33e1851467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408b2971efead66577fe53a49049954068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc540a255b879ba64ce6320446e4871069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d84666e5c573ee1b3c837c671115e870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da4a0a0920bc801e06825e2b99947d771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce20d5cf85ce034ceba57d7b78c40fb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3631e96cc8cfba78d59b7c592d26046973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd7f5dfbdc72783007dde5b55ebb8474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d44d32f2648241cfd0f25831f6b3eb875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695cc33ef11623014e83c41a4771362076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2c56539aec5ff340ea149ef8bf9f5c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9b32211148b8d592c787e17346d1278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171bdfbc5931565d637f91d5754fe9b979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a7c7e4be01170504d46836c3c97c180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6afb754688bfed8c6625f289f9cea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255c35c549901c6a0d409c8e8b5be3982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2846db168b256a5e088a8521d90124dc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62908210c49903e2c55999435ad78f9084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc606368f917d1faef8ee76d7733e0685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d39cb7e23d49891eb3269eaa98f216486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7b3d78d96dbdb578af37b4449dcf4f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c24bae77adec8560acc05cb11f978e488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e4da952f0ea885e37de25cd7a1480d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff6252fc5208aa0c1421c2d35c57ae90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc671edb0f5ab8decdd42f16b9189a6a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a105b373f140dcc10ab6edd0972152892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027f0bedbe74fea87b34b70b6616810f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f84c237c998d1566a585d48d6ab9a594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6250ed42e344c3e4b0d0d068cafcc9295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab183cfe1c2f19e363ec603a7f05ab396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2d39f4001683ac32847b225895ab797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b203b869e5d2a33be8bbb759acba7398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137e1c30a50b8f122f5a7d873f52d8499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549476200f30be9b468266a6058ab3ad100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712f79c2b15787d7deb2e830927c83e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbfdc367e0d8f0a5edb0b98639c97d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53359fd1ce7d04e9a258d953446cb9d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7f846152f1a2310ce857f9f413196104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67c54bc75c5317feb6a94777f6754ce105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6765d65ec4447b66da6b12049841f96f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aeae3bf2525923659bb9ed639db62d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0621e109f231d691c42812473bc2b8fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5f7cc68d4cbfeb09187e227c64108109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37576676fcabb32fd0056c624fa9eddb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8127c89a981cf4661c65819c0fefe4be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eecb277a705c43b428501cd400aef56112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19ce3fdf22b69f6998ba2cad62febc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e89694c22c40e55d0b434aa96cc3a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931373be452dc08364b52647f234448b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89582c9c6d0c0abf24b123f904b56ea116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98957603e0b2205476480e0687d92b36117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3dd024008003fd2cde4f8531f5d946118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab9ae9eae4a06d4380c0aee64f7b33e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b24825cf181b82f48fc5f297c5f46d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad446f8e989de69183f0b1ce06941c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fda70355e8c7f778fd2972a90ec4b3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1889f1e2008c617e6b3c1825bf666d12123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532f3098dfce3ea0d698b8a1faa84d95124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0f4f8cdf32c7eb1681cdf44b976abd125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c2a5294553706e5f8fae4a3815cb73126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288382a0294f0d8d4dd191529909f4e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db64e80dde473014d03e87ce854ccf1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc46a2fa62c217e99e97d58a8541f9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afddeea964b8dbed7619eeb7fd2fd6b8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5d7ded2fe648135903a5e65fd5a73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953045aaadcedbec228fe383d4ab1e2c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753f5bb97a7189e78cc897622ffc7760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69417ce7e66e3977cb12cc830cc9deb4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d419e330c5551447c476814804999e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fbf6a10b28fdbcc7ba5069bd1652af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ecc60df2fa62e1f9d1acb41919d637137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566b4c4be5c96f2f21cdcead6887e026138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2959f9eaa910a88fbe8c636453e65341139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e6c898527b12a076645aa2cc61154140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8ae516ed699622601701e2aef1da6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d679b3c4f2d0dc309832483b9d2e2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1cb068379012366be0cee775443d3d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c463cebb8f6daea4ab629611829e3af1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d0aaa4365a6ed3587fa0367469a1e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe61945733fe4131a09ba17844f1f47146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e007e7f32eb6399359e6e61fd3e51299147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca22a36d9ce865530bda559acac03e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94ad421942683e41fc114aa0195f3a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3e5d8188b6580e7049aa0635db6fc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba10dbc6a132aef54eac6b77cfa67a4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b7b75ba1b8ce7a92a5e2363aa7b97e152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7042ae9f109f3426be477170e9325eb4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96ae5c7959d887212cae790b55b93a1154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56fe87bf5393d393c792b3ea950b4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43dc309ed36e124f0666511abb427b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d805815ffe7047c7022b32e269f397157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcbe4d1a21d3d435f016099870fbc6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34704e04ce8736af82465a8138a4d3b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305d43eb8f05ca9ead1ae27fe039e47a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed133abebb03f3d9ee9b9e9f18fb90e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199e655428fafdefdcf1e1c4eb62a15162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190784bd7d88a164ec57fb4766e57a81163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763b4652b714e4b8d21ff9d73cbe1491164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4e10b4469cbf273f5dd6e308ed9f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c5db199bf80f9630a658ab001a0771166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d08b75b655c65093b74be7b6a29fa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92418b48bad714027e6c22c840441817168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8346a50b399e79fcc6f5b53d9a541d8169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea80394e527c8e00a66823fe551c1584170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb5feaac6e2ed89bda51302df71b1a3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3334e7814a07f418f0fb4aa69c7c98f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ee864be435072dd0fc96ea16c30a5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54432fffa537f8cba4b118c0e51461f5174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da91a3c8b0d6800af6b81aa3dee1aab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3bb2d37f837f7614bc58a6b67c482176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd0dc0f3d0d2f47dafdbe9eedd5cc177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61283c64bd6174ee5de101894b0f78c6178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e552da68ac339668aa2c68147aa48179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7704f98a1e648051109ecefe1e7a8b2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e24382539ff8c60e01594862b9c49181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6afee89f77a453a04e2d683508899e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18c47f616b82d75002f29906794a8ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edadf72d556c6b51d1b53b9ef73ef24a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73f2a82a1ffb62724c0bf939183e929185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638a3b5a7df7f56eed92f8fabab3bc5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de294bddbf58d07ede1d9180b54dc78b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd999be9f4a744d527f7672c06941aa3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6aef5a2cf3f095f8996a4321f68d20189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedceef7e522de4b4be7325d596198e5190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d440320e0cd4cd91ede69b7fae72359191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d661ec07754f3c1e92c88c1d4d2e9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06f1deb3ce565c9058f15d1b91ebe6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99db2257ae41c3d5e6b1bd5b72d062a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9e4311c194e2d7ec8645c400965a23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da46e98e5209bbf731c5f28aa3108ead196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da972b328467b8823384bea464a8364197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf51d83f79092256b2755bfabc257d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e868efd2bff25e314355269dbe10275199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2312135b262b8a1b835afd2f741d0c6c200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f292feba42f68314534c58ed3032d41201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1897dd1dccfa050dbfc3ecd1f1b9d92b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a15dca9a5b39525425e0d494092cc85203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4beacbf3f1fc60cc6834c67268144204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29c833297864d269f56a3ca6091829205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3038e212d2a221b06027d11cb44c6d46206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46feb94d7812bacf1557ca96d9f547207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5acd9d20fe8eef39206a20987131b1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384cfa7649857403b86e6bdb6156c68f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dd339b9d933c7e3de17e8d52e10f2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0d9fc164e96612340e23afffc8e408211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4be0e0c5d207a12016107eab2175b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c530edbbb6a129a4fedbe5d0bde6fa28213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9a0c6c8411b3865f0db8616dc9282214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8504f2c86f96cb33c5106861e9698215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a890686b92c7625d62f30cb0df57a8d216.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>