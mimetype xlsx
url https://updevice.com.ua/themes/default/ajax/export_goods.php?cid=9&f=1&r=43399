--- v0 (2026-09-23)
+++ v1 (2026-09-23)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="299">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -134,59 +134,50 @@
     <t>000011206</t>
   </si>
   <si>
     <t>УМБ HOCO Astute fully compatible power bank J101A 20000mAh |2USB/Type-C, 20W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-astute-fully-compatible-power-bank-j101a-20000mah-2usb-type-c-20w-2-1a-pd-qc-/</t>
   </si>
   <si>
     <t>000009155</t>
   </si>
   <si>
     <t>УМБ HOCO Overlord fully compatible power bank J94 75000mAh |3USB/Type-C, PD/QC, 20W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-overlord-fully-compatible-power-bank-j94-75000mah-3usb-type-c-pd-qc-20w-5a-/</t>
   </si>
   <si>
     <t>000009157</t>
   </si>
   <si>
     <t>УМБ HOCO Astute fully compatible power bank J101B 30000mAh |2USB/Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-astute-fully-compatible-power-bank-j101b-30000mah-2usb-type-c-20w-5a-pd-qc-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-cool-figure-power-bank-j102a-20000mah-2usb-type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010081</t>
   </si>
   <si>
     <t>УМБ HOCO Ice Crystal magnetic fast charging power bank Q14 5000mAh |Type-C, QC/PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-ice-crystal-magnetic-fast-charging-power-bank-q14-5000mah-type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000010082</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>000010234</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000010083</t>
   </si>
@@ -964,51 +955,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa5a6e386c405552913c75a4c9708341.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f800cbe8ba1aaf532e803b73404f682.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbc18ee6df075acf99a09af82d91b633.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25b5cc107c9d30e7aabe6895a72f4b44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba63e7dcb24584edc05c454ddb64495.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28773cf8c1cde8ee0c62011f79c5e026.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21e5efb74fbd07e6d7f087066e52c687.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75545fa0f6e00172703ab9e183843a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b1eeab0e4cc8fa96c9526537138d29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15da65b5b4125ca963ebe3a2198bb1fe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869e8458a467abaea99206ec462fb8111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac754b6f40c01ff0db12dca41971cdd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9d043c74785e07fbf4aaf6de60aa0513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481534a58a92d79e4ab51d15b03f96a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35ac0fc34a370f129d3d66981a812fe15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63fd56691e1a31f1d3ee444ecae631416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2247ee092ff4fb130c63161585e10517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda3e9127267b058a5dee8677e0855dd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e11a76d47fd393eb336865e3056cae19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41f0c8fdf818a371ae7a5d20268bad20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66c71191f3e840fd508b74121a0ccd021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeecfde485a0cd28135afb3271a5346b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dd93f527ed992c8399a07b264edc923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760892005142535a3d1ee5971780c3624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fe4b3cff381e64b6c2f2b964eb0fec25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38c095c1b3b99d268bb1d52b80d6cb526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ffe5fea074611ca237456555f7b98827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b804c57f979606a850d9beea6db7cbc028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3407a664a2f5e5df2d21eba2df53d529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9e9cb3d0ad18b528927da1816c1f4130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca91e0b859ec9138b34c55d5886a53831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f1a9c5aa492e7f7b708659c14f6ec732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74df062ef9623344fc41d60fcf594fd033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c944e90f8140aaeff351fc117acf0034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b176b928d72321f88574e4739bc00d335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a61411647ecc729f679e4555c084c436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ce2595966f59611112c9baa25c3c5137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f711037b876baee8293268b31805f1c038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98048a211dbd1d8b49d3c7b31891bc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edacb9649ca25b13a6b1aff838d6d940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd90551084ed104a3493fe9e301fae441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2033e68c7acbca850497fad6a50896e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6d26b83bbc0d40d1e9703af1d9493a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fd23e93266f15842a26e6024758fc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0558f8378e1160823636cc2b9a80045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24eadacff2180b6952120c8c8c7a69946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4297bf176107decb24ea536f763a6747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8bdfc39a1ed262a1b4dc248c216a4c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fa481711fa22c3679ec05574f6f65f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651e41876e16753b1de1659d8b2eee750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ebbd6ca2c890d81e2dfcae631fe41451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7400d7a73b8bef50a7fda57b89ab552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78455c79d7de418766842368c9e1893f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbea97877514ab44757735ee6cfe1754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1693d284571eb31e6109a498ecf99cd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24734c0d7a852697526f6e85f61ff2c356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0cd3f94f53ca82125fd169f7e3e50257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653230056b101b03f1d406721e9ce4558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42bcc11cbdc49ecb3b0e1b0a14afb6a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d66b76e2ceac01922bf62e343a573e560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68bd50f0ccac28ed384a38c71f01e3761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297623b2778b92dca877d91701e8e61f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d049cfe53961168e4c5ab289cf4dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d015963a8324909d479bc475890ef564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5007e9733ddf3e6f5be572db1158ac65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57ae097e399c1a4784244a9f98cfaa266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675ded947abce35e6182e96450aa7a067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60315668bfb3455f6f5ab7a9d45ab88068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a26c074715516153b01e5311f5d67269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ff7e8e715b2720050cd60890333ba70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b0f566cd2870e34a6fe5734872c46671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118884b2d35b52d8b8447965f303bd072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8835f77de748a1140771a7b439ef4fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78f17f014d9a9edd08e32e1fd4b9a9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a130bac367de4f173211a912d9e265f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc937f15cf3436a91db3253f4b822cfc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adbebc7864c5a08549cd5a862e9cbfb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562971880f9a8b074df6670bb07b501a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c887b52ef12ef962906c4ff74d4b92979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc9a346cb6bf4a8214ca9de5da712bf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97a2e3bb8193b3e7a29f883e52b357c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c7a802834f90b68c2a3beb4c8a5f9482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119def9a8f527ce8f664294947372d5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995370f3bf9c358555137cc1e668fdc384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e91c805e770cdf625dda81c5e119b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7b6c5f0599deef7374a6ffccc8f4ff86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b0e7880a02ab9845b9ec7bdf51fc387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8026103f2dcec9be55e47de493202f288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873cc409cf037db83b8d0ceaf71be2e289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2600cbfe0c237ecf32f3eee16ec52490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd7cc3b7b40db8702290aa85f788fe91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61e0ed170cbefe0416e91ba1582036192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369b1f158a8d95f25f6e99a814d7c42493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987d3c10ad3b86dc708129427b096ca94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e21820145010815a6f0f0948812e4c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839258109a6d612a8923850b354075c996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37febd31462debfb9ca09d1f5ee240bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f015d89f8c92c82052e48bd17818d10a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cb904b433512c6dc82fc4228cfe39299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233d2fcef9fbfb71858abeeb4e42fdf5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee0e372a6024f08de5dbb536b650c88101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437cc0a75f207363dc70c9b6f8fe540102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2360fbd711d511cc29b877054e39b09a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552ff563567a05f46c9fe9f62c19fd41104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56691e751805c7423f8d6ccf73117616105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e0a1a803aae363ebc8e92c8d5b198106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78362bba8b4fe5572691dbaab03015107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf1730af80ac42a62862f3d43192438108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248e834cef33d73216d5ba3d86cffd3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a7b22230ee0637c20ae1576bc68757110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a05fcfddfd0cff12b8ea1bc0999c3e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd36aa1ae4cd24c1d6019a57dd63c32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66832fba956d2f6917b3d968fcb2ae29113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fd28605cdd3f3ea0402b87c64347f1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56500fb74028f071bbf8ee77fbfc7af4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c2c2b74f0e163db11019c558abb0d7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc293d9d2fac29a1ca4bffcd7d1234117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232ec1ea431d4aab74edca44f1f95f3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4f2918b2bf8b9ee00151de5e28bb67119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa8b527e6fdc5c0617e3cf9f1ec7cc7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5608de15134866026ef17acb87bdda42121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc165c8bbe4931d6e7b58830cf9628122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b0ec98a7637af530fabce7d1b609d0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f5eb4ff3780378f501921d3545279124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67a726139d7efd836fc64753baa7aaa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aacc79b658a5820cb07348b57474b5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d6a0de2620cbf0c0f95b88c2a058cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e808a117f0276637a346bf1c8b4e93128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caf19d0d87c16b252e3b341b8a45eb7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3bc63987a25db2980c23ff9501cb63130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b206160275b0a335ef15103868fcf2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c744910e9e6fbd70f50d575546a07132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6fe5dd58d6c1f13ce7f86dfe508e92f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e176c7d1a6c9aaf3919ce9eb3c485ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e413aa35a16926977c49eb516f8f6e0f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4aaba88e8f4e9225c2a8e2dc7c82b5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195603495db00bb14f566ebc017dd60c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead7b3d1da81b995a93f4b8a76a91830138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297716cb52c321c296fd13346b36b69f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a7cbbd48ebda3fefdb0d254d8b50d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9370f5b31b8697d4f9361ae643707b4d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7266d7d58b1dc1234c912a639eeac3ce142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40b98198024c9058f411b9d969bf5f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034263b40d04a0ef5502a1514d67b274144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501af646297ae9f079e812ac6c704e9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74c4ecfba8b970fe8edcce73388143146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8430355670ce0e83c0e1f47ae940807a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefb22b444b1bc1caa34c6194582e37148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e159481d844f538018142a62d3b76964149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72bcdfdc32e171299b7c8d3e74e9b8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83c15d11526f4e7fed000dd327f8a2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d0efe56b4fcbc53a539920fa06101152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f76e43727068510d333cfdddd107f44153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76d8d78602ebc3cd8cfd0941b0e040154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1eab907ef0a003ecbc603fb1198d62155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71c132fe22f559a062ef7be70ed8a1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de13c52af60f734a177b0521a996ccb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219465a0bbcd38bc9df8024e6a3edfbd158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190e09c543f1c0a520eecb09db4532a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f258683e51ca242eb159e385646250160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a8229d32c9a6490c1ab65700daa241161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcc46e320b455957210b40625970203162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b23c96b6cba5a2eeb7c99df22d3371163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9cfe23f6b92dacf1fbf3845c61bd5c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc22b5e4257aeccfedb821f2728b74165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71c940944fbad5168232af12f3f0fb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c6bfd4d3eec24ed1fd712feab72a6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a0b0725bcc22f794ee730d22e8ab4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d36bc49ef84ceedac0115ade45e24169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c32462cce2ab6d3ffe5eae764c8bd9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e591e3d140f51b23b892d791bb6809171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79daae6b5921fa3fa3398e4c5f89cc1d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b0ec6ee13b3654da4757eab6305c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a192140248d8e4869cf35adca444f437174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e7296533d3bd59d1840a072b8c7f1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f9001cbd9db1a7b2aa2c5ec595ed54176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6335c6407d3513f328324f244bef798f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d4664247d3a8c5c5a674a7edbd5b07178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f475e161293fd279aeb37800672eb42179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a0ccbf53ac92ad3205c0a92f774bb6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4793c623178eaffdd19690fbc371e378181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b270d9d7d2a2b6b787ab1cd0e6f90a6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf773951efe6e1ac59ccf2a7da5bbb57183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc79ac34ecb005b1a6800aa9c1bb44e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99035e8ee35b119a76f125a3c03cf91f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e2931d83b197ce234b3066cb651a8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221621222156e069dc15766389fe7422187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5459a78e39ba5bdff5d594ef8a87bdf0188.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70917e3819d77e768c3c00bbbc16f83f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874f68ed6a80005523802c4487dd22c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b5efe612ad807a4e3fb70f74199cce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b422ef933a2597e5e46d440adfda014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ce7dd1209eb3759abc8ce6f6499855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa362ddae87b77e926203e3f76faf0b46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866e1e70d93b218315db667ed5ed0167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023b5cef5a0f0058a88fc2f97bcce9fc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0009c08867e71da3acee36bd174ca79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5581ad8662f28c9adbfedef6fb31afe10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f71460e0211c1f5d877a5bd1dec03811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bf25b0409859422d80bd2fe369f80412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b836c0108363fd10a6034a53c82dc5313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbc63a7577ce74aa8334d8d53ac567d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c1c59a334d63ed5364d9b671585ef15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea52cb91bf078e7e735fb2faa9648fb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53aba5e0a4c6fba5cf09de295c332a4a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f6548ba2842ac209add87a6e62ada318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147c51f50b0691ba5bb1b7313b8e3daf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2720a3fd2c4d0b3c79e07a75b903f9d920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ebee6e49a2fc4dd982d53fb3ee8c221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536a1cbba8425dc1171e174257507db22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba6873e106301ff0349e9204dc2cedd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575cf58d8238b90eeca8735220873e5624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3881a5344b0ffd6a1a540fcb311d384725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eeb120dbc5913466b2665864b2368126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b07aee40e81db6e72e96e9cfe1ed75127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b8edb383393536b1a399ad76e5b26b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ae5659e0a20203f96ca98060f28d4729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d155a3ad6d6283b2b8434ccc5296869630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9dc41124a49fbe7d96c2c07d6797ab31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e97b74287f66b9ca261d46085941f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe3eb3f709d87ef76632aa742030eb833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da49c34e39c79746d696f552adeaf934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77795cfc950193853f6558009a4c00f135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a26f28b0ea6b34e22317e0d10208336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd38276745a186827b9d4c7af061f037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd48f2d50e5aedeb5bed135d8b005ca38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1d4a5ac8e6f14a3b3c7f0681f38d739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76876908c8d26301755c14bc6820723d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5293ef7c6f3e8d8cc5b36a128e0ddba841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de328b1b51be47d475e6129f3ba73afa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c796237117b84e7949adfa2166f2c243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c86a14697929891ebab0b45bebc21444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0174b79f52ec19be4a7123c49aac8945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c7c5956445d3a186d107ea219c2a3c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf19dde5f5e7fcd7afc2af35e5fa32747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2c8891f2b85dd71ee133c8bf802a948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab911a89849a02edff58409f723699849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce0b0a805851c5ee0aa79db9cbe38850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839e0a5ffd6104332b8d558bd42461a451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaec5243e9b3b3054110c3cca32819752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd163ba6a08602028e5359dceb51475653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f669be9744a382e34c4bd17a585a6954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5f072ae5f4f273ddd940e3fddc18855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f264f278ca543e327f2ab1d55bda756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c0d29a0295ed1c5c088b415fde9e0457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693c91678c456111b42245b8357d4ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586acb1e97452354a17d226598b6cd9159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47bb8fb586a02a4e30f66afe89fa2ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08f2010913c6be17d12494aa935b7661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede1f3db0494a274ba772c62a2f1b49062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e717435b8f804e7badd9aa4e98078b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b88e37dd4b5c153e86434ce1713ea1664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b61d10abe10fa1665ab1d882fbafa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4065d7058b1269f552082b746c3bdf666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3670f8aa1581e5349bc3bf14373f029267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbb478c541db8f3bd6f201174d83fd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9e134495edd3c44529a767ba184ca69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd475ac4ab8a8f49c3015d39e838c470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5024c93c54cc9f141db3747282406a1c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b32201de7a549950339e24bb15e82c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bb56bff2a9df9fd512af007e5811a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694e49166b5c35902cfa34070be67b9774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41d3d62414bc06b887b1f93b7b989f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d76b70031b23894a40396ea74e846c176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8948829a71aab3a3e568f78db49ba2a77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734f719d6ebf4a99364c9eb3bc5c405078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1a9457ca120bd16ceec69a42cba0fe79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5695e49ec94a01681d209058216f18880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00576af2c0c32ccd6d955dc8f10a583081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa290eb183a002191279381eedaad6a182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff1667bb95ad37e641f30acb51ad5983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6595a13dfd1ee74a5585267f6498095384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee8f3a12cc9db6622a8d77bed559f2185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f679b9e600a7c29cf6dbe67ba2d64e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf5ad10dc715aa842fff55126e8aa2a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299ae1f75f1b9816c8e89ca1a3a64f0b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87252ed903c8af6339478daeab97999c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492c49eef825200a3f870020b1ecedfa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c38c68ef66987dfb06b1f23adc5d2c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6455c9557b33429ee409886957f0ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b88c69eaf63e9d4f7d144d6b6b565393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b815bad3dcea1472499c09c5a021480d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f30e457045ead8b733cfa82687eda95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f17d8150e68ffa2c2228e4c8e275ae96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbd4c8deb6035488d54deeb66bd024897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136167a5dba304c6bd115f4669fb58c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2119e2edc71d0919348afe4891de89699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3f130068dacf92348ea65cef3408e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c465279b8ae719a719aec614fda1cbae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1a4c8393dcd1a4a82a1954e0e00295102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4307f5edc9870e54d90d0439ffcd991d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da93cf83d38a48ea6bb040b154c08b4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a10864ff7ced7ce8683f4143d258eff105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf77f9b1b18fa857409832b4f61926106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22e01b7fc066966abfce38819ec2db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1973d774fd80de8a42ef3f2fa2799f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71965f14e90ea238db2c8d6d9e745871109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24598697d4ebc7c5c93296c2696a8a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bb2b7ed9b4e12b5875c9f659662c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f346412c3b6c07736b0e02be26accb6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918295c06c312b6a389d7e378585a35b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5100559a74d4390c3278d73c0da00114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f96687f513e46f26c001371f737c7fa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27b1f2d554c7071b30c1bd1f1853dbc116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4008ed500d69cf89a947013b4bf1e0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13a5e310babf5ee08eb15d64e77544f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cc2dac9803f48b758db2d8fa9a8810119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f6659dc674740df46b5871318a8dc0120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aaedbe87d7fabad8c5f90162afe44ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60da7c3bc2fbfa1908abeed55f6075ff122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6ccc46afec280e2ce013403b8c5bb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6963a4b80f2a3bf56b75ac628d3be124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fa6312d3cf210c127c7d0c8ea6eb9b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104757df10833c5fb0ea1e7bb714ceed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fc92738b9e00f1f9187f55612c1160127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85c9f2ebd51371f987557b8357c9718128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2cc68292f9e2ddc89a18e164403fea129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b822941c7e867b17cdf193c35eb7871130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f06fc80cb68c444f2fb9d51dc54a24131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682c06ea7e35d2c5062645c1641a561b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40758d054cf72e94dc24fb5ca265b8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59493e673734a47cda209012d3641e0c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe8bf4f02f460c66a4fb0796d4290cf135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa88004df121db7b8e7666d934b5871136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5899df437db1e3afd64d7f34ca5127d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d304de65f72287d50db2081147ff956138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de95d7dfea2518bb237153295241f4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff92b6af6d006f9e2176db3bc2186029140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f043faa031e522e29c962d482f87a2a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0427c9201ad6cda606f67f4372311ad2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8295281e61537c3e8f7362c3be72c39143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cbf5ec61dd3b54885462c52de5fb4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa1413e2bad8a473a1b02e607a91ef3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ed27232279e33d292bb4829e964d4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a1998a928001dcb8ebf42a14b7174b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a0655be6b54fbba07ffb39113f9dba148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac26c2962a2bbfb13fd91584f5649f9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc92be423b8a6c49a7925546cdf3da0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a54cd63b9651f8e244f76469b4c4dde151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9183080ae3a84dff83d85a5071991ae4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2dfecc5f294da7747d1c55aaf553e7153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82727595c0fd9a1a780f9c5939534eb154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ab55b465cceedc4fc61a95ba5aea2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee97ea65d908abaee19ab5990f2977f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f099897e1a3c4dc9f5fd8682e0a8e9157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c38bc5a0ec9f9cd7373f251b03295158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e575b9b41b655b68944070f8cc270c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5328a1c166af26752660a33c0df21d7b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e408692a50b342358055a33c31315e08161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732131f627644175b3ce18b9230cd84162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fee9449e598099f084500856a1e2a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d221a95df533d5c9d6f207056ca9702164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5703c66bb26291a292b76f45f1e1aea165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d189d9276bbce4d424dd061296a884a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43e0ef1dba58b914934988c277574d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337e1ab227d9a3618981e32c313e745168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbabfc76a573bcef614bffb692c0f4c1169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612d5f75e7b096a1dc09bd8ae42873a9170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4283df643b250ae309b29fa2e5ab36d7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a71dfabbe3b43d20edf08ec8f475dc8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fa953d3e5a0d8872fc25e05258bc9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5154ac7ed3109692dddd08a4d057cfac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a313b32963cbc5f463012e905c885b3f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a5a9839b20f1fc3feb86fe0142c91176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3a400983f79c99b316899880727fa2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2b912101cb1c032028b79e523bcf9a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974ffce5cb34bf3840f79082b4f1d4a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e0634bd95f42e354b57cc76aa7875b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f64797afaf091e731cbdd00b088136181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bb2406dfd35f63084005c83974df84182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8344542e136be10321faa7cec44305db183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9eef29b8c9a0ae7b88e4caaa2605fd184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0d9e5bb602da5f078e3153f5083dff185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713855510741a4c81814602a7e5feed9186.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -6536,110 +6527,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6906,51 +6837,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J95"/>
+  <dimension ref="A1:J94"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854004" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -7182,2169 +7113,2144 @@
         <v>25747</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>37</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>38</v>
       </c>
       <c r="F10" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G10" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I10" s="0">
         <v>22.25</v>
       </c>
       <c r="J10" s="0" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>25748</v>
+        <v>25938</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>40</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>41</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>16.82</v>
+        <v>18.31</v>
       </c>
       <c r="J11" s="0" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
         <v>25938</v>
       </c>
       <c r="D12" s="0" t="s">
         <v>43</v>
       </c>
       <c r="E12" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F12" s="0" t="s">
         <v>44</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
         <v>18.31</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
         <v>25938</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="F13" s="0" t="s">
         <v>46</v>
-      </c>
-[...4 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
         <v>18.31</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>45</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>25938</v>
+        <v>25939</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>48</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>49</v>
+        <v>11</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>18.31</v>
+        <v>15.31</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>25939</v>
+        <v>24019</v>
       </c>
       <c r="D15" s="0" t="s">
         <v>50</v>
       </c>
       <c r="E15" s="0" t="s">
         <v>51</v>
       </c>
       <c r="F15" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>15.31</v>
+        <v>13.92</v>
       </c>
       <c r="J15" s="0" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>24019</v>
+        <v>24028</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>53</v>
       </c>
       <c r="E16" s="0" t="s">
         <v>54</v>
       </c>
       <c r="F16" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G16" s="0" t="s">
-        <v>12</v>
+        <v>55</v>
       </c>
       <c r="I16" s="0">
-        <v>13.92</v>
+        <v>16</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>24028</v>
+        <v>24033</v>
       </c>
       <c r="D17" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="E17" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="F17" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G17" s="0" t="s">
-        <v>58</v>
+        <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>16</v>
+        <v>65.7</v>
       </c>
       <c r="J17" s="0" t="s">
         <v>59</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>24033</v>
+        <v>24071</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>60</v>
       </c>
       <c r="E18" s="0" t="s">
         <v>61</v>
       </c>
       <c r="F18" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>65.7</v>
+        <v>14.95</v>
       </c>
       <c r="J18" s="0" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>24071</v>
+        <v>24102</v>
       </c>
       <c r="D19" s="0" t="s">
         <v>63</v>
       </c>
       <c r="E19" s="0" t="s">
         <v>64</v>
       </c>
       <c r="F19" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="I19" s="0">
-        <v>14.95</v>
+        <v>28.11</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>24102</v>
+        <v>24103</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F20" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="I20" s="0">
-        <v>28.11</v>
+        <v>32.56</v>
       </c>
       <c r="J20" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>24103</v>
+        <v>24104</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>70</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>71</v>
       </c>
       <c r="F21" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G21" s="0" t="s">
-        <v>68</v>
+        <v>65</v>
       </c>
       <c r="I21" s="0">
-        <v>32.56</v>
+        <v>37.25</v>
       </c>
       <c r="J21" s="0" t="s">
         <v>72</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>24104</v>
+        <v>24128</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>73</v>
       </c>
       <c r="E22" s="0" t="s">
         <v>74</v>
       </c>
       <c r="F22" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="I22" s="0">
-        <v>37.25</v>
+        <v>21.83</v>
       </c>
       <c r="J22" s="0" t="s">
         <v>75</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>24128</v>
+        <v>24129</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>76</v>
       </c>
       <c r="E23" s="0" t="s">
         <v>77</v>
       </c>
       <c r="F23" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G23" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I23" s="0">
-        <v>21.83</v>
+        <v>21.43</v>
       </c>
       <c r="J23" s="0" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>24129</v>
+        <v>24150</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>79</v>
       </c>
       <c r="E24" s="0" t="s">
         <v>80</v>
       </c>
       <c r="F24" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I24" s="0">
-        <v>21.43</v>
+        <v>7.57</v>
       </c>
       <c r="J24" s="0" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>24150</v>
+        <v>24152</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>82</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>83</v>
       </c>
       <c r="F25" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G25" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I25" s="0">
-        <v>7.57</v>
+        <v>9.92</v>
       </c>
       <c r="J25" s="0" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>24152</v>
+        <v>24153</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>85</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>86</v>
       </c>
       <c r="F26" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>9.92</v>
+        <v>16.38</v>
       </c>
       <c r="J26" s="0" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>24153</v>
+        <v>24154</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>88</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>89</v>
       </c>
       <c r="F27" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>16.38</v>
+        <v>10.56</v>
       </c>
       <c r="J27" s="0" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>24154</v>
+        <v>24155</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>91</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>92</v>
       </c>
       <c r="F28" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>10.56</v>
+        <v>50.15</v>
       </c>
       <c r="J28" s="0" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>24155</v>
+        <v>24160</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>94</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>95</v>
       </c>
       <c r="F29" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G29" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I29" s="0">
-        <v>50.15</v>
+        <v>7.71</v>
       </c>
       <c r="J29" s="0" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>24160</v>
+        <v>24167</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>97</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>98</v>
       </c>
       <c r="F30" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G30" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I30" s="0">
-        <v>7.71</v>
+        <v>47.92</v>
       </c>
       <c r="J30" s="0" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>24167</v>
+        <v>24165</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>100</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>101</v>
       </c>
       <c r="F31" s="0" t="s">
-        <v>11</v>
+        <v>102</v>
       </c>
       <c r="G31" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I31" s="0">
-        <v>47.92</v>
+        <v>24.75</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>24165</v>
+        <v>24188</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G32" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I32" s="0">
-        <v>24.75</v>
+        <v>14.55</v>
       </c>
       <c r="J32" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>24188</v>
+        <v>24189</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>107</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>108</v>
       </c>
       <c r="F33" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G33" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>14.55</v>
+        <v>19.22</v>
       </c>
       <c r="J33" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>24189</v>
+        <v>24191</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>110</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>111</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="G34" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I34" s="0">
-        <v>19.22</v>
+        <v>37.85</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>24191</v>
+        <v>24203</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="G35" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I35" s="0">
-        <v>37.85</v>
+        <v>21.75</v>
       </c>
       <c r="J35" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>24203</v>
+        <v>24236</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>117</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>118</v>
       </c>
       <c r="F36" s="0" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="G36" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I36" s="0">
-        <v>21.75</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J36" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>24236</v>
+        <v>24237</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>120</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>121</v>
       </c>
       <c r="F37" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G37" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I37" s="0">
-        <v>9.109999999999999</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J37" s="0" t="s">
         <v>122</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>24237</v>
+        <v>24259</v>
       </c>
       <c r="D38" s="0" t="s">
         <v>123</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G38" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I38" s="0">
-        <v>9.050000000000001</v>
+        <v>7.25</v>
       </c>
       <c r="J38" s="0" t="s">
         <v>125</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>24259</v>
+        <v>24263</v>
       </c>
       <c r="D39" s="0" t="s">
         <v>126</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>127</v>
       </c>
       <c r="F39" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G39" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I39" s="0">
-        <v>7.25</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="J39" s="0" t="s">
         <v>128</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>24263</v>
+        <v>24369</v>
       </c>
       <c r="D40" s="0" t="s">
         <v>129</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>130</v>
       </c>
       <c r="F40" s="0" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="G40" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I40" s="0">
-        <v>8.199999999999999</v>
+        <v>13.53</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>131</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>24369</v>
+        <v>24370</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>133</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="G41" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I41" s="0">
-        <v>13.53</v>
+        <v>20.53</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>24370</v>
+        <v>24371</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>136</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="G42" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I42" s="0">
-        <v>20.53</v>
+        <v>46.86</v>
       </c>
       <c r="J42" s="0" t="s">
         <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>24371</v>
+        <v>24373</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>46.86</v>
+        <v>29.3</v>
       </c>
       <c r="J43" s="0" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>24373</v>
+        <v>24396</v>
       </c>
       <c r="D44" s="0" t="s">
         <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
-        <v>115</v>
+        <v>102</v>
       </c>
       <c r="G44" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>29.3</v>
+        <v>24.82</v>
       </c>
       <c r="J44" s="0" t="s">
         <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>24396</v>
+        <v>24398</v>
       </c>
       <c r="D45" s="0" t="s">
         <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>105</v>
+        <v>11</v>
       </c>
       <c r="G45" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>24.82</v>
+        <v>13.29</v>
       </c>
       <c r="J45" s="0" t="s">
         <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>24398</v>
+        <v>24399</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G46" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>13.29</v>
+        <v>10.86</v>
       </c>
       <c r="J46" s="0" t="s">
         <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>24399</v>
+        <v>24411</v>
       </c>
       <c r="D47" s="0" t="s">
         <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="G47" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I47" s="0">
-        <v>10.86</v>
+        <v>14.7</v>
       </c>
       <c r="J47" s="0" t="s">
         <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>24411</v>
+        <v>24412</v>
       </c>
       <c r="D48" s="0" t="s">
         <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="G48" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I48" s="0">
-        <v>14.7</v>
+        <v>15.31</v>
       </c>
       <c r="J48" s="0" t="s">
         <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>24412</v>
+        <v>24413</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G49" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I49" s="0">
-        <v>15.31</v>
+        <v>76.53</v>
       </c>
       <c r="J49" s="0" t="s">
         <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>24413</v>
+        <v>24418</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G50" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>76.53</v>
+        <v>36.72</v>
       </c>
       <c r="J50" s="0" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>24418</v>
+        <v>24419</v>
       </c>
       <c r="D51" s="0" t="s">
         <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="I51" s="0">
-        <v>36.72</v>
+        <v>56.78</v>
       </c>
       <c r="J51" s="0" t="s">
         <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>24419</v>
+        <v>24438</v>
       </c>
       <c r="D52" s="0" t="s">
         <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G52" s="0" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>56.78</v>
+        <v>63.94</v>
       </c>
       <c r="J52" s="0" t="s">
         <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>24438</v>
+        <v>24439</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>63.94</v>
+        <v>17.91</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>24439</v>
+        <v>24440</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G54" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I54" s="0">
-        <v>17.91</v>
+        <v>16.61</v>
       </c>
       <c r="J54" s="0" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>24440</v>
+        <v>24441</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>174</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>175</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>16.61</v>
+        <v>21.36</v>
       </c>
       <c r="J55" s="0" t="s">
         <v>176</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>24441</v>
+        <v>24446</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>177</v>
       </c>
       <c r="E56" s="0" t="s">
         <v>178</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>21.36</v>
+        <v>11.71</v>
       </c>
       <c r="J56" s="0" t="s">
         <v>179</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>24446</v>
+        <v>24448</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>180</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>181</v>
       </c>
       <c r="F57" s="0" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>11.71</v>
+        <v>11.21</v>
       </c>
       <c r="J57" s="0" t="s">
         <v>182</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>24448</v>
+        <v>24449</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>183</v>
       </c>
       <c r="E58" s="0" t="s">
         <v>184</v>
       </c>
       <c r="F58" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="G58" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I58" s="0">
-        <v>11.21</v>
+        <v>16.8</v>
       </c>
       <c r="J58" s="0" t="s">
         <v>185</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>24449</v>
+        <v>24450</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>186</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>187</v>
       </c>
       <c r="F59" s="0" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="G59" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I59" s="0">
-        <v>16.8</v>
+        <v>18.36</v>
       </c>
       <c r="J59" s="0" t="s">
         <v>188</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>24450</v>
+        <v>24458</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>189</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>190</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I60" s="0">
-        <v>18.36</v>
+        <v>17.62</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>24458</v>
+        <v>24459</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="I61" s="0">
-        <v>17.62</v>
+        <v>22.52</v>
       </c>
       <c r="J61" s="0" t="s">
         <v>195</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>24459</v>
+        <v>24460</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>196</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>197</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G62" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="I62" s="0">
-        <v>22.52</v>
+        <v>30.21</v>
       </c>
       <c r="J62" s="0" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>24460</v>
+        <v>24461</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>199</v>
       </c>
       <c r="E63" s="0" t="s">
         <v>200</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G63" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="I63" s="0">
-        <v>30.21</v>
+        <v>38.95</v>
       </c>
       <c r="J63" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>24461</v>
+        <v>24481</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>202</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>203</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G64" s="0" t="s">
-        <v>194</v>
+        <v>65</v>
       </c>
       <c r="I64" s="0">
-        <v>38.95</v>
+        <v>6.84</v>
       </c>
       <c r="J64" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>24481</v>
+        <v>24482</v>
       </c>
       <c r="D65" s="0" t="s">
         <v>205</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>206</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>68</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>6.84</v>
+        <v>7.43</v>
       </c>
       <c r="J65" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>24482</v>
+        <v>24483</v>
       </c>
       <c r="D66" s="0" t="s">
         <v>208</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>209</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>7.43</v>
+        <v>9.66</v>
       </c>
       <c r="J66" s="0" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>24483</v>
+        <v>24484</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>211</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>212</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>9.66</v>
+        <v>19.72</v>
       </c>
       <c r="J67" s="0" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>24484</v>
+        <v>24485</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>214</v>
       </c>
       <c r="E68" s="0" t="s">
         <v>215</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>19.72</v>
+        <v>12.27</v>
       </c>
       <c r="J68" s="0" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>24485</v>
+        <v>24492</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>217</v>
       </c>
       <c r="E69" s="0" t="s">
         <v>218</v>
       </c>
       <c r="F69" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I69" s="0">
-        <v>12.27</v>
+        <v>16.7</v>
       </c>
       <c r="J69" s="0" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>24492</v>
+        <v>24493</v>
       </c>
       <c r="D70" s="0" t="s">
         <v>220</v>
       </c>
       <c r="E70" s="0" t="s">
         <v>221</v>
       </c>
       <c r="F70" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="I70" s="0">
-        <v>16.7</v>
+        <v>10.9</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>24493</v>
+        <v>24494</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>223</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>224</v>
       </c>
       <c r="F71" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="I71" s="0">
-        <v>10.9</v>
+        <v>22.49</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>24494</v>
+        <v>24497</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>226</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>227</v>
       </c>
       <c r="F72" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="I72" s="0">
-        <v>22.49</v>
+        <v>12.05</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>24497</v>
+        <v>24500</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>229</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>230</v>
       </c>
       <c r="F73" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G73" s="0" t="s">
-        <v>194</v>
+        <v>26</v>
       </c>
       <c r="I73" s="0">
-        <v>12.05</v>
+        <v>17.47</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>24500</v>
+        <v>24513</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>232</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>233</v>
       </c>
       <c r="F74" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G74" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>17.47</v>
+        <v>65.8</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>234</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>24513</v>
+        <v>24514</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>235</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>236</v>
       </c>
       <c r="F75" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>65.8</v>
+        <v>17.38</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>24514</v>
+        <v>24515</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>238</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>239</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>17.38</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>24515</v>
+        <v>24516</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>241</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>242</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>9.140000000000001</v>
+        <v>14.79</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>24516</v>
+        <v>24517</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>244</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>245</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>11</v>
+        <v>246</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>14.79</v>
+        <v>16.29</v>
       </c>
       <c r="J78" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>24517</v>
+        <v>24518</v>
       </c>
       <c r="D79" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="G79" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I79" s="0">
-        <v>16.29</v>
+        <v>21.45</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>24518</v>
+        <v>24526</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>251</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>249</v>
+        <v>11</v>
       </c>
       <c r="G80" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I80" s="0">
-        <v>21.45</v>
+        <v>4.74</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>24526</v>
+        <v>24527</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>254</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="F81" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G81" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I81" s="0">
         <v>4.74</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>24527</v>
+        <v>24530</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>257</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>191</v>
       </c>
       <c r="I82" s="0">
-        <v>4.74</v>
+        <v>22.21</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>24530</v>
+        <v>24531</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>260</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>115</v>
+        <v>112</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>194</v>
+        <v>191</v>
       </c>
       <c r="I83" s="0">
-        <v>22.21</v>
+        <v>27.09</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>24531</v>
+        <v>24536</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>263</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>115</v>
+        <v>11</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>194</v>
+        <v>12</v>
       </c>
       <c r="I84" s="0">
-        <v>27.09</v>
+        <v>16.51</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>24536</v>
+        <v>24537</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>266</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="F85" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>65</v>
       </c>
       <c r="I85" s="0">
-        <v>16.51</v>
+        <v>28.39</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>24537</v>
+        <v>24540</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>269</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="F86" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>68</v>
+        <v>191</v>
       </c>
       <c r="I86" s="0">
-        <v>28.39</v>
+        <v>38.7</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>24540</v>
+        <v>24545</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>272</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="F87" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G87" s="0" t="s">
-        <v>194</v>
+        <v>26</v>
       </c>
       <c r="I87" s="0">
-        <v>38.7</v>
+        <v>17.85</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>24545</v>
+        <v>24541</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>275</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>26</v>
       </c>
       <c r="I88" s="0">
-        <v>17.85</v>
+        <v>20.64</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>277</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>24541</v>
+        <v>24555</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>278</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="F89" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G89" s="0" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>20.64</v>
+        <v>10.42</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>280</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>24555</v>
+        <v>24556</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>281</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="F90" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G90" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>10.42</v>
+        <v>18.42</v>
       </c>
       <c r="J90" s="0" t="s">
         <v>283</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>24556</v>
+        <v>24571</v>
       </c>
       <c r="D91" s="0" t="s">
         <v>284</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>285</v>
       </c>
       <c r="F91" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G91" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>18.42</v>
+        <v>26.55</v>
       </c>
       <c r="J91" s="0" t="s">
         <v>286</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>24571</v>
+        <v>24577</v>
       </c>
       <c r="D92" s="0" t="s">
         <v>287</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>288</v>
       </c>
       <c r="F92" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G92" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I92" s="0">
-        <v>26.55</v>
+        <v>9.5</v>
       </c>
       <c r="J92" s="0" t="s">
         <v>289</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>24577</v>
+        <v>24579</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>290</v>
       </c>
       <c r="E93" s="0" t="s">
         <v>291</v>
       </c>
       <c r="F93" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G93" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>9.5</v>
+        <v>24.56</v>
       </c>
       <c r="J93" s="0" t="s">
         <v>292</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>24579</v>
+        <v>24581</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>293</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>294</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>11</v>
+        <v>112</v>
       </c>
       <c r="G94" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I94" s="0">
-        <v>24.56</v>
+        <v>24.02</v>
       </c>
       <c r="J94" s="0" t="s">
         <v>295</v>
-      </c>
-[...23 lines deleted...]
-        <v>298</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>