--- v0 (2026-09-25)
+++ v1 (2026-09-25)
@@ -955,51 +955,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a153d4f36f145d9ed58ad2b175a93fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d0ad3451a3d6823fb7e31432daee902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1457752d5bfae6cfe89c48564ef005d23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea90d648ffebc0636c04d688063159c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854a588c4548c4478303fb3d110473b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cb929b06afc014f120ce0f092cf85e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849f3766757a8697a4d7d9627cad6cc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f19fb66c7f72ad6ca3d648f6d53fb858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe54af39e460c8638b25293c1d65d619.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7062e4b4f778e1654367b79ad0a5710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6ff141a9fced84d178854a13cf925311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9735898793d036738c63cc8c26e6f79e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef317a87cfb55adc83e3a7b941d65213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e2b77168a58b58422473d15c708d314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d728eebac467f117d1e24c08ba1a515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe83f244d729a77bd120f253522427716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14650f3eb6454479bc0daf27817c539f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a911b03460f4a8ad4f49ea856e6adc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4a76d2f7ec59a3e1f542d9892136f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d038cb966c9d4a09f896cdcad77d401620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49142b7e0becc4838549b019e745e77321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc200477db4e75eb8c067147a45e8322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cc8e50c2b0e524a75c954af376c66223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99982bd5bca761b854532e52007e67924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7579d88ebf76a9fbce0ef2c41e3d6d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcfda743f9d195e8a72e3d1d7b09a1d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd402f0cd032bdec4d3e6a370feb61e927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a728356703e8177c908ff1771f82d9028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5525615c40bed524c754481d2485108029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1077df81cdc9f70ee866f3cb0c387730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39380703e8e43e1d6aceb1415754393931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0de3e12507291c0c82f6475f6e5074532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c20762b12cf5e1da3989fdb3b5e07f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92d28986f25d9714bd63fbe772491ac34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145b86150b56c7b6ba99223f2feb9ba535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18eab77e245f04c1109ec7d4c8bbe31d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57459bc9a4a68bae510e16778a3081237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3004e4cdc136919517935618624b5b3638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1848e89eef22ac979dd055883d1579339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7f444bd89a126ef4f2ce3a595dfdb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7c6b40cecb09d37d785949e13013c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a1366e7933932489e2fefa5ad7590f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c87c35ca7f845e5af96374515ebf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71348a57406415ffc783dc37972c46de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33b781febb9d3aa60f61e115300597245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70768b5aeaebad411f28ba2cb9d790846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca94740f2d19bd65da2ae01447f4ae847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88797593db34756b336bc210f03f74f248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3a1427acf15aaf779b55d7f29830249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4a635ee198f189ba3cace260ef95050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1086a89e9a186cbb505712858d1fd2e151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d5eb5f25c3f8ad02c8d0215d02dcd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5af9d231c20d5f802e79caff7f76db53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87378d1981c3617df20ddd21bf9333e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acda257af4e99a53fa079e97d187e9de55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df99e91237c79a73fb3d684fea0fa6556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa7bfce11c81fd31f3737a3988315cc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678851ce64bb9255cd6ee336eedeb21858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1650b213182e79049d3c155a5ae9758f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d756d784ab5e7d86696c29715508360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4e73e1c10f0c2fc21b69b8cc22e58561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14433f5a44b19cf6e08ae4eccace114062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf2586ff191545689c9b7d4dbfb4d963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b2ea9505144ab76ce8f3fc3b1054d664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19b83768cc22c214f31082be6de4d065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8906d8b72b176e8189bef0978cb7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd60272d4e7049ff915fcb3eaa627f0067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e08f558045a5d7eb6b6864beca216c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974a757ab5275f12fbcede9a99f2541a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dd1b3643d915663f7691ec2253fdc570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e2bec34339bf2dede0e3072abb0ec471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430fcf63764f39d4103b0945ed27ad0072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f66a1221bc691f3ca53fd32ee9a45673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c274054fdac7c0c3a5018643dcb438874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50b1087f35cf46618385c86a90917ea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4242588b8516869906f8832237b929fd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28334006b44cb30a3fd4e1532e9fab277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173617baede3289ae4ac7f95ae2ba09078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a92b749a178827fe2bdeaa1fd989ce279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9575df8e2426025b62708f3e86edc80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa63bc4ba611566fd4e0de006ccc3dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c08ad112413e63248811e9738cf99182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849faac4bd9af31a9dd9d8a04a6ea39983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15e3c30fab55372e7dfe1ff7650eb084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c6abf8fca3c1c6ae6a8abfa9eb53885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22078d2b14852eed74bb586bae9eaf0c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9ae16e5804072d9f4a1c978d5bf93f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e61933ba0c856361e0e76edffd87b788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1967400e2f43f2ecd3bff9d96708ce989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581a35f9863c9f96375002f317af4b6590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f421715227930f909686123a13220e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960050efad80e6f117623fb2a8af1e6b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac42a2eab24a0e8435702a685070b293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d6c36734d1ac6bdddac9e7b1e76e9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e69975f6dd75b19302c61425e908195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f6589ca90b1504d0c4081e4c119b2796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f207aef5f18ccbbcf15c8a9499a37497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3a2e2c47306e45f3f1665ef92d149098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043ee87a90f8066d31f04a8712ecaea699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb53ed0aa32a9dce6bee28bde6e704100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564facc16a07c1fc022655f6d69627b2101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839ca6eca63a5097f8bd145f74b0c69b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ab974d6513bdb81349dded8de960a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d39e9a137a523797800e50d84881d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50761b7651c3924ffbd171341dc56ab0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc3f1a653a1ea3857da5abb60866b8e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cb0dcb6960c7902963dadcf856605a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d526fff787f6ce55afb8905e60b51a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1016de556a8f57add30f651f4573b518109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e073fc75cdc8751613c8b0d484f9636d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a4ca3ca4f1dd56899c3ca0c1abc1b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc71d16ef4c0cdd98a6de2d2964fb3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a419bc206922410316d82e9e721aaa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bbc2db59496a058a8f652bda9f3721114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce75757611f3bc086cd49cbf7609bce115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e32f4b360be9da298671f8a55bc988116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea2867495ee54bce1f57636ed8ddf7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0d68dfabdeeccb322d4ae29df07aa118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb66c86e437dbe6f8a408e71c4daeb1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e82e52f4d79f1c5e4ce2866ed2f256120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a55c9b2fba66dde474befc4a16de5c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c07610c107b7be6886d097404f6bea7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbc98ea6d4ea834aecbccb99b99f1fc123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986178175c7776bb236770d592cabcc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe1f1417b3e1439ba4aa7edf806f6c7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29923d8a2fd84d3ef5e8a44e13e624a1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585516825f4131e7d7459bd08db2b17127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1486e5c31a1325198dbcc67fa158bab1128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b30a6ceb464bef9208569792b94325129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3b9fda9261642568fe02eef651f8f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fad01433780978acd0f8a3a29b268f7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de51a47a7bc1b30ff2670890d17d7c1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6ab4de5e9a7edc3e11ae99816e558133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab88254eb43b3f06274d62fb275cca98134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163363a4ff70260d94acf6873e0ff668135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffaa330a72dc8721fb42a01c74bf521136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4d794f9da349ec27e466d45f9700a2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8344112edbf34df83e853870eb0a5d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d1d403277683cf9afacfe381cd5007139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8621bf3c5e0cd256547a95d165c064f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3d72dbc73ae775f2c37ae39eeeaa2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482d01e9b77b97be4bf1f4b47615be3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58834e894aa556d55f9b8da28bf9b6a1143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297070ff804f25bc36f9f81da22dbc67144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9917b1c2e9cc9dc35dd48148ecfaad8e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6960e47c01e13b7aef81deef38663ff146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac711abbd788edda15ce576cb298ea7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1d480c814c2cbd62469ebb26d0219b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92582b7bd4a081234130f6342149f96149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e35fff2b0f89ffb801bb2c6b11428f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3c1cd98af85d6689f7284353caa6d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac498e406bf399773281e2fde03fa5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ca98493d56e4fc222739703b71cd39153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3819f6d217b432e1212874bb6ba073df154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eecaa7f7af9b3cdb8e0d6059ec1a25155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055fcb79f28078b34bed2a7f253db793156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7afd3d7fd69bb3aa7f792352ca619157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221753ad225f1abb2e2723548f96d282158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05437d69fb54bcff897d9c3a791b5b5d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f024c1fb33b19d44a6de7c1ad93a1955160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520ddcc6b4263304029d01918b820852161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbac72ce3a0c3bab3637d7229e8ee5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c71ec1f575777d5720378fa350ce11163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5b5f6ec60e03905b6db3f356cf885164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce1d8c5f1b4a08ca67f9bc356dc83d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a3c75c4c7c18881d9509171f09eb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdff9543cc66be13365e35c783ed9d27167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61af2acd93d72a6f72438e9c24f87e6168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25882f5a0b0e421eb1d7d6a88a609ee2169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d7577e56cc5047a84e7ed50a29907170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64b4c8886ac922baddf51d1eee896ce171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfebb1e29ddd5ddcae4d597c667a9cba172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616c6a4428304238f56c896401f3fea4173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8683d025db4bbc04781b0c1c3d13c986174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47de73ab543fff59a22e74bdd6e2472175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da9f35ef1051cd75cba9d4dd488d0ed176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8176afe7e7fe50ef52f65af28062c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7a14f583adc8af3c1a25dd95d7ee47178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eba59458b5bd94c9b3de0efe3fcba6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fee97faeba59baa8745c1a895e144180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd30aa848ce395ed36be4f8c2d69c0d7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ea3a0c54121450107681cf27ec127e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc595d0e49f6d9b3682e27f274929d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae0d2eea57b708ed7f77070c7c6f2b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a28b3e37bf146d113927dc389b3d59185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86aaf5e02a6c43086040babf02c562186.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc8f5725b7fac98f42bc2c7a3c8d5011.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c42fc43b03a41d9345f07c486717d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b01f1f9e4192bbd97e10329061828623.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c299fa461e8e232b828f3b9fbe2244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78027b4013c52691ea8acae8498baf015.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2765fc76373c9960aafa92176e60566.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf55709824cbe02b504ba574a308d5e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fc775687f290801301e295d172800f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d085baa0d834169209f32db5a7129c649.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83273a53231ceee6538655c1f661d3ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bc349efb0ba48b03c47241109e20b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f0b56512c0f3d4800a4afb3cb521d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5b5cb3d8643e2911eb1a38ceae7cea13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a73d82e63efa52a9f96941684834c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d2c0270b7099f6a251da0fbe0d7b4a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996f451075d3564483dfd1ac7e14ded216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2a899e16436a9c18185547a2c565f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c052e275b7bafee695fb2c842f62066018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f0ae9adb79ca224fabfbfedaf6985f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f5a7b33bb174d7dabeed189f418e020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce162eade4a6916c2427c0c73ab978e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e626ee5cb11436b4fa04f9df45f6ee0322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42654d1c74001c2ea80b9225fcf5691023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013731799e253456d98bbb043ef75f4424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6067b6e78a4bb7a3dbab19cc2da5325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9352aed0afb3f231ac956949b71347fd26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a285120c4f9d26cc9d2d04988a016e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6594e31c0cb3cc5d6345a81bb20dc428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6a99daa97cde84c987acd5dab9bc1929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eeb91dba738decfd320f121587452230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e68fce182e1c3fcff1e7a3365b2116831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53702d41033aa51ec632658450b88ff232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d48d5f20de080e7037c2d201f22763833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4486ed2cd9a9c2307bdb4973d70d137334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c062830039f105e14ace78a826589935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc1a5019e29d786d6a8c7b778c8ac3f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3510b3004a24072d74a70bccafe6039537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b05e3e817c67ba850261e834f8a93e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ba9672b8aad483962d54306605f54d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928a47d89a155c1b4ee14cf4da691e540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a488966d3fb897464830a1799b774fb941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8be3cdf428d71c4569b6772406091542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f406439ef9f2b7808a8fe12b739a943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4925d48b2e9181bf6934ee4a36c0be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e9581dae03328d80231a67d33a8de445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f90ede0f5108b57a652d0863ae4f5046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb82b9939836323dd53ebca7429b97647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad9c68cf56924e352af986454421ad48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186819f1941c331f9fe9cda19ffe86fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081ba619e957b4145891014de0bb2ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44441455509b0961cbf72158c6b4451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0719e2241b52b480d8507802ceead84952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0296b261ea98503fccf33d70b65e3d053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0385d53d9cf4ec3fbd5510112304082954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cb552dc1ec12f8f7276f1b04d050355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99abf3257e30e655c651d7ab87847a2b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8f1a0fe7605bf863e38edd4e5b97df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d0dcb353fe1e013445aafcef6fbc758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765654127e8fd5e6355a3d3bac1aaaa859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa6469aa3dce681774ccbc12f75e9760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24f596fe097cfaee2421bff947be6061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cf40b538ec060d00171ae1e3b23d6262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00284b7d65e4064f490b5a150facdde163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55871bc630a2fd88e92afdc77c9f2d264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369dc31badcd17af9e3d9ea32d6513ba65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151828823e234850742c070b65af6ae466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee306c5db4e81e123f73a8718b3ab2e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f190ea61507657172e4200ac4034742468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55914bffaefb1f7b57fabca0ea0a0b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe865ef0f7f6db465756de202ce92e1870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d62e96a52dc3785b3ab29d639ac35071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec07d6680b09e27a92b01b61e35eaad972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0be52d243d06b843cfe697394e6cd7773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace69f29cad9df53ceda68321d316af374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911b1f477422fa99878b930b8447334075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b604960f1ac863387cb4de850c6c6b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d407819d187d721380830e2f17b2b7d377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8267350d9cbd1dd19557a41c9f3ac78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bda0782c8ecd34c473dfd441995dd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405209de3f0aa6708358a329181e221a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bca3ed37210f48a534cdbf4e62d0581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85e6c0c43b6b515d22272b947fc3d6682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e14efb2257a027977036f9058a99a6c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63aa335ac6b2b57ffe60f46a2c4c5fb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c810272671132fdce6bf0bf670c730285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fceb98c14f43a38c88475fa8608928086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10d504b0874381c5ea92f5c7df156587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c8191417b806e8f12084f3de0698f888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fe2223479462e57344ff30a350fe489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a215581dce14a09a54a0c4d1a31fe46190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06caf7774fe461fb7bc1c48daabfab391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc88ee4a491462a820f32c7ec8df0d8f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54655aa1734ff0406607f34f61170c4c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66265b029471963a02e1f3d3dcf777094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab51c972134c0f7939d72f5c2da5b3bf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b4d3ef5262b23f4409a7303959f43896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430dc3a9681ff18a2c9f9c257d5567d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11d50980559e39c1a5351a65eee9b7d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c9489581c1d1cc07d4959c6041258b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491dfaa2efe7f41014ed0128d7b2517100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f42222eefde2635669958d9725b3e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a39500e1ff43082fdce49c82811cf102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9d0d095d7d3d5849d141811ea881d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241da6586d61cbe212f1515ae36d1664104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af56a465ee3bf12c72e1c565e4a4b00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702a498c8779955da5d5ff94d73e1e01106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3f025b5d8c64ab8ad4e3fff1073a75107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498b35fe0b96546e8d5c199fc40842d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473921582f57f8334ded79130af2841e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82072f3ea8905518e0d2335328499344110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2144ac297a64dba33e27e51b4828a7c2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fee8a3bbbaa4d60a8449ed06e280fb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76bf4d5ddc78f2e41238a5c9482660113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a9f6883f45df9e45e1875dd62ae31114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6b7b4ce2fff8de14b31a768da2a7d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3072098c41f9a976dea81493b9172116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98ef8536e45e2d23abae09084e3394d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d5636b29989573df047f57be8644a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dad70b5d4d5e82618ddd3f6fe1b50df119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77fc77807d30b524cc557ee4ec51fa120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379ca4944edc9f723c2b5495b82e0615121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b71d2f3cc214f0f06a7e9e0920f7548122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121bf6727b98053873b036e2cc817ef2123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065de58aaed8269149116e8101d56e04124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544b5de0f7fff99760e43b6b65111aa8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef55cc90019f7a1948530b417e337b5a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f868a88fee8e6de1f41f7dfc6bab55e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227eb1597d4fc78d67027193d1501e52128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975596933e8b08c6affd5e3062bb1026129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56fcdc28de6622a33d6cd271044c21b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000804492fa1561c2cb9ecdb24ebfa28131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7f6afc38e8b774537d855acc68e335132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5242df458f1c962828c3cba6be6e2e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4771fba2c4453e466aeef36597e25f1b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb425716364eecc8bbf68bb09b06694135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a770c47ff3929a02c18d27ab03393d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe1cd8895c459f9358835c76240e073137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9ea6ce291e82e9082edd69d44df0d1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c629a7bc87a8aa42ca2ec30ab4bbe2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897dd19c59ae5559ca0fda9cb734629140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6677db474fed89d3500f26afe7241313141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb429a239ce271543adeb736b0f2a5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0e6c3fe11940fdf827dda302555c04143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad1e8e226dcb13994886b576b48570a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae01267b2f5b3e1e15020531ffac1b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427428c22b1d9d979935ae5e24ae6d92146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fd61a96c0a1689348e0855e933be8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746d4048ea2502d462b31f540b8a68a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187e7a98bf4dc5f5b23248665386db8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa5b9d447bf1f432280b701f3d3fc9150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027cf6dbb8d58359e906d3d1a1fd9481151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2bf785f34cad7a37c9394aea5ce0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b32ec2d7593974214550d48d10f6beb153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306a05960096e08338d7d62bc2cc3c9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3327b73e4d57021ea54f1c8d54362bd6155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487902a594534b34f4205be5ef04d3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61eb0cb79a4721f130b79c8cf12bc6d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2321e4199b8a045ef5242b9bae1e934158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259469eaf50885738c36dae9ddae00b1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07948dc1735e9241c5a42bcf829f2d6c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f1eda1625c5bf534f3ab9b414e306f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf29cd855e7fd3a69143e3e66b9b60162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ef457541f8fc1b287955efa312217163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2121fcc9a94a4f6c3b05c48e2a09f0b5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286627d2b308fed3abc89097bb262e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5100dac48ad73f0d77df14e678e25d1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e8cecdc2469cdcbbb7ae5bc61d6490167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761bad0d5c3b302e9385a2e4d3099594168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a0a1925dd2b2308087d1f6dc16546169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17095576dce0e6c1b47beab957616b03170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc8f95e7df45f4c6c120ebe23915b61171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6afeb822dbeec7aa9579de504b8c1be172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cc0ef5fa001a2e388a6525b680bcd9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfc41d8b466ba23d73f91b486870bd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb313f5f9779af445948b15986b51664175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5009e7d83c1c9deaddeb330926fbc9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcc354411d9d052a1ea8334bbf0189177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e45903d9dbfb9783fd7e639116bc01178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adaddb47943c7104d57bdeda5a510664179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d2456be97ecbd3f72547742d63f256180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b40d21627d8f6828a95b270cba34adc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d8b8d6efe2915cef0ad0cab7125620182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d8b634044bf82f173c7aff77deef183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f202e1aaf087d0b1b73601cecf4517c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2856aac7f22a3bfcb62f58161f14e3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100beb030aa9f71c5cb26ede2fccbe4186.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>