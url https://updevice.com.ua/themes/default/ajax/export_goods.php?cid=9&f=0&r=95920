--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="321">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="339">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000006525</t>
   </si>
   <si>
@@ -215,50 +215,59 @@
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-element-power-bank-with-digital-display-j123c-60000mah-3usb-type-c-lightning-qc-pd-22-5w-2-4a-/</t>
   </si>
   <si>
     <t>000010569</t>
   </si>
   <si>
     <t>УМБ 2in1 Foldable Magnetic Wireless Charger with 5000mAh power bank D8 |Phone, Apple Watch|</t>
   </si>
   <si>
     <t>Noname</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-2in1-foldable-magnetic-wireless-charger-with-5000mah-power-bank-d8-phone-apple-watch-/</t>
   </si>
   <si>
     <t>000010598</t>
   </si>
   <si>
     <t>УМБ HOCO Element power bank with digital display J123B 30000mAh |2USB/Type-C/Lightning, QC/PD, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-element-power-bank-with-digital-display-j123b-30000mah-2usb-type-c-lightning-qc-pd-22-5w-3a-/</t>
   </si>
   <si>
+    <t>000010599</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Element power bank with digital display J123D 90000mAh |3USB/Type-C/Lightning, QC/PD, 22.5W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-element-power-bank-with-digital-display-j123d-90000mah-3usb-type-c-lightning-qc-pd-22-5w-3a-/</t>
+  </si>
+  <si>
     <t>000010919</t>
   </si>
   <si>
     <t>УМБ HOCO Sirui fully compatible power bank 20000mAh J136A |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sirui-fully-compatible-power-bank-20000mah-j136a-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011081</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011082</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
@@ -521,59 +530,50 @@
   <si>
     <t>УМБ HOCO Title magnetic power bank+card holder+phone holder Q46 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-title-magnetic-power-bank-card-holder-phone-holder-q46-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012372</t>
   </si>
   <si>
     <t>УМБ HOCO Spirit dual lighting four-cable power bank J151A 20000mAh |1USB/1Type-C+Combo Cable, 10W/2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-spirit-dual-lighting-four-cable-power-bank-j151a-20000mah-1usb-1type-c-combo-cable-10w-2a-/</t>
   </si>
   <si>
     <t>000012373</t>
   </si>
   <si>
     <t>УМБ HOCO Tough PD+light power bank J152 Pro 80000mAh |4USB/2Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-tough-pd-light-power-bank-j152-pro-80000mah-4usb-2type-c-65w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012377</t>
-[...7 lines deleted...]
-  <si>
     <t>000012378</t>
   </si>
   <si>
     <t>УМБ HOCO Carretera power bank PD J166 50000mAh |3USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-carretera-power-bank-pd-j166-50000mah-3usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012417</t>
   </si>
   <si>
     <t>УМБ HOCO Action fully compatible power bank DB49 100000mAh |4USB/Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-action-fully-compatible-power-bank-db49-100000mah-4usb-type-c-lightning-22-5w-3a-pd-qc--8711/</t>
@@ -975,50 +975,104 @@
     <t>000012920</t>
   </si>
   <si>
     <t>УМБ Baseus EnerFill Qi2 Magnetic Power Bank FM12 10000mAh |1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-enerfill-qi2-magnetic-power-bank-fm12-10000mah-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012967</t>
   </si>
   <si>
     <t>УМБ HOCO Fast fully compatible power bank with digital display J121 10000mAh) |1C/2A, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-fast-fully-compatible-power-bank-with-digital-display-j121-10000mah-1c-2a-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012968</t>
   </si>
   <si>
     <t>УМБ HOCO Jingyao power bank dual lighting four cables J173 (20000mAh) |2C/2A, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-jingyao-power-bank-dual-lighting-four-cables-j173-20000mah-2c-2a-pd-qc-22-5w-3a-/</t>
+  </si>
+  <si>
+    <t>000013022</t>
+  </si>
+  <si>
+    <t>Mini DC UPS HOCO Cool Zinc emergency power bank DB63 (10000mAh) |DC: 5V/9V/12V, POE: 15V/24V, USB: 5V/2.4A, 17W|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/mini-dc-ups-hoco-cool-zinc-emergency-power-bank-db63-10000mah-dc-5v-9v-12v-poe-15v-24v-usb-5v-2-4a-17w-/</t>
+  </si>
+  <si>
+    <t>000013039</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Precision fully compatible power bank J172 10000mAh |1C/2A, 22.5W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-precision-fully-compatible-power-bank-j172-10000mah-1c-2a-22-5w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013040</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Precision fully compatible power bank J172A 20000mAh |1C/2A, 22.5W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-precision-fully-compatible-power-bank-j172a-20000mah-1c-2a-22-5w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013041</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Jingyao power bank dual lighting four cables J173A 30000mAh |1C/2A, 22.5W/3A, PD/QC| 30000mAh</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-jingyao-power-bank-dual-lighting-four-cables-j173a-30000mah-1c-2a-22-5w-3a-pd-qc-30000m/</t>
+  </si>
+  <si>
+    <t>000013042</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Unimpeded dual lighting power bank J174 40000mAh |2C/2A, 22.5W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-unimpeded-dual-lighting-power-bank-j174-40000mah-2c-2a-22-5w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013043</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Shine power bank with cable Q54 20000mAh |1C/1A, 45W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-shine-power-bank-with-cable-q54-20000mah-1c-1a-45w-3a-pd-qc-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -1321,51 +1375,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H103"/>
+  <dimension ref="A1:H109"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="152.105713" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854004" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="10.568848" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -1800,868 +1854,868 @@
     <row r="20" spans="1:8">
       <c r="A20" s="0">
         <v>24032</v>
       </c>
       <c r="B20" s="0" t="s">
         <v>64</v>
       </c>
       <c r="C20" s="0" t="s">
         <v>65</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="0">
         <v>20.93</v>
       </c>
       <c r="H20" s="0" t="s">
         <v>66</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>24071</v>
+        <v>24033</v>
       </c>
       <c r="B21" s="0" t="s">
         <v>67</v>
       </c>
       <c r="C21" s="0" t="s">
         <v>68</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="0">
-        <v>14.95</v>
+        <v>65.7</v>
       </c>
       <c r="H21" s="0" t="s">
         <v>69</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>24102</v>
+        <v>24071</v>
       </c>
       <c r="B22" s="0" t="s">
         <v>70</v>
       </c>
       <c r="C22" s="0" t="s">
         <v>71</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G22" s="0">
+        <v>14.95</v>
+      </c>
+      <c r="H22" s="0" t="s">
         <v>72</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>24103</v>
+        <v>24102</v>
       </c>
       <c r="B23" s="0" t="s">
+        <v>73</v>
+      </c>
+      <c r="C23" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="C23" s="0" t="s">
+      <c r="D23" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E23" s="0" t="s">
         <v>75</v>
       </c>
-      <c r="D23" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G23" s="0">
-        <v>32.56</v>
+        <v>28.11</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>24104</v>
+        <v>24103</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G24" s="0">
-        <v>37.25</v>
+        <v>32.56</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>24128</v>
+        <v>24104</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="0" t="s">
-        <v>10</v>
+        <v>75</v>
       </c>
       <c r="G25" s="0">
-        <v>21.83</v>
+        <v>37.25</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>24129</v>
+        <v>24128</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="0">
-        <v>21.43</v>
+        <v>21.83</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>24150</v>
+        <v>24129</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="0">
-        <v>7.57</v>
+        <v>21.43</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>24152</v>
+        <v>24150</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="0">
-        <v>9.92</v>
+        <v>7.57</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>24153</v>
+        <v>24152</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D29" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="0">
-        <v>16.38</v>
+        <v>9.92</v>
       </c>
       <c r="H29" s="0" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>24154</v>
+        <v>24153</v>
       </c>
       <c r="B30" s="0" t="s">
         <v>95</v>
       </c>
       <c r="C30" s="0" t="s">
         <v>96</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="0">
-        <v>10.56</v>
+        <v>16.38</v>
       </c>
       <c r="H30" s="0" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>24155</v>
+        <v>24154</v>
       </c>
       <c r="B31" s="0" t="s">
         <v>98</v>
       </c>
       <c r="C31" s="0" t="s">
         <v>99</v>
       </c>
       <c r="D31" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="0">
-        <v>50.15</v>
+        <v>10.56</v>
       </c>
       <c r="H31" s="0" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>24157</v>
+        <v>24155</v>
       </c>
       <c r="B32" s="0" t="s">
         <v>101</v>
       </c>
       <c r="C32" s="0" t="s">
         <v>102</v>
       </c>
       <c r="D32" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="0">
-        <v>13.35</v>
+        <v>50.15</v>
       </c>
       <c r="H32" s="0" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>24160</v>
+        <v>24157</v>
       </c>
       <c r="B33" s="0" t="s">
         <v>104</v>
       </c>
       <c r="C33" s="0" t="s">
         <v>105</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="0">
-        <v>7.71</v>
+        <v>13.35</v>
       </c>
       <c r="H33" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>24167</v>
+        <v>24160</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="0">
-        <v>47.92</v>
+        <v>7.71</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>24165</v>
+        <v>24167</v>
       </c>
       <c r="B35" s="0" t="s">
         <v>110</v>
       </c>
       <c r="C35" s="0" t="s">
         <v>111</v>
       </c>
       <c r="D35" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="0">
+        <v>47.92</v>
+      </c>
+      <c r="H35" s="0" t="s">
         <v>112</v>
-      </c>
-[...7 lines deleted...]
-        <v>113</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>24188</v>
+        <v>24165</v>
       </c>
       <c r="B36" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C36" s="0" t="s">
         <v>114</v>
       </c>
-      <c r="C36" s="0" t="s">
+      <c r="D36" s="0" t="s">
         <v>115</v>
       </c>
-      <c r="D36" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="0">
-        <v>14.55</v>
+        <v>24.75</v>
       </c>
       <c r="H36" s="0" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>24189</v>
+        <v>24188</v>
       </c>
       <c r="B37" s="0" t="s">
         <v>117</v>
       </c>
       <c r="C37" s="0" t="s">
         <v>118</v>
       </c>
       <c r="D37" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="0">
-        <v>19.22</v>
+        <v>14.55</v>
       </c>
       <c r="H37" s="0" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>24191</v>
+        <v>24189</v>
       </c>
       <c r="B38" s="0" t="s">
         <v>120</v>
       </c>
       <c r="C38" s="0" t="s">
         <v>121</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E38" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G38" s="0">
+        <v>19.22</v>
+      </c>
+      <c r="H38" s="0" t="s">
         <v>122</v>
-      </c>
-[...7 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>24203</v>
+        <v>24191</v>
       </c>
       <c r="B39" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C39" s="0" t="s">
         <v>124</v>
       </c>
-      <c r="C39" s="0" t="s">
+      <c r="D39" s="0" t="s">
         <v>125</v>
       </c>
-      <c r="D39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="0">
-        <v>21.75</v>
+        <v>37.85</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>24236</v>
+        <v>24203</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>9</v>
+        <v>125</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="0">
-        <v>9.109999999999999</v>
+        <v>21.75</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>24237</v>
+        <v>24236</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="0">
-        <v>9.050000000000001</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>24259</v>
+        <v>24237</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="0">
-        <v>7.25</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>24263</v>
+        <v>24259</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D43" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="0">
-        <v>8.199999999999999</v>
+        <v>7.25</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>24369</v>
+        <v>24263</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="0">
-        <v>13.53</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>24370</v>
+        <v>24369</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E45" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G45" s="0">
-        <v>20.53</v>
+        <v>13.53</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>24371</v>
+        <v>24370</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>9</v>
+        <v>125</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="0">
-        <v>46.86</v>
+        <v>20.53</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>24373</v>
+        <v>24371</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>149</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="0">
-        <v>29.3</v>
+        <v>46.86</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>24396</v>
+        <v>24373</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>152</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>112</v>
+        <v>125</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="0">
-        <v>24.82</v>
+        <v>29.3</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>24398</v>
+        <v>24396</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>9</v>
+        <v>115</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="0">
-        <v>13.29</v>
+        <v>24.82</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>24399</v>
+        <v>24398</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="0">
-        <v>10.86</v>
+        <v>13.29</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>24411</v>
+        <v>24399</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="0">
-        <v>16.47</v>
+        <v>10.86</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>24412</v>
+        <v>24411</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>9</v>
+        <v>125</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="0">
-        <v>15.31</v>
+        <v>16.47</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>24413</v>
+        <v>24412</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="0">
-        <v>76.53</v>
+        <v>15.31</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>24417</v>
+        <v>24413</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G54" s="0">
-        <v>16.65</v>
+        <v>76.53</v>
       </c>
       <c r="H54" s="0" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
         <v>24418</v>
       </c>
       <c r="B55" s="0" t="s">
         <v>172</v>
       </c>
       <c r="C55" s="0" t="s">
         <v>173</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G55" s="0">
         <v>36.72</v>
       </c>
       <c r="H55" s="0" t="s">
         <v>174</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
         <v>24419</v>
       </c>
       <c r="B56" s="0" t="s">
         <v>175</v>
       </c>
       <c r="C56" s="0" t="s">
         <v>176</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G56" s="0">
         <v>56.78</v>
       </c>
       <c r="H56" s="0" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
         <v>24438</v>
       </c>
       <c r="B57" s="0" t="s">
         <v>178</v>
       </c>
       <c r="C57" s="0" t="s">
         <v>179</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G57" s="0">
@@ -2821,74 +2875,74 @@
       </c>
       <c r="D64" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E64" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G64" s="0">
         <v>13.1</v>
       </c>
       <c r="H64" s="0" t="s">
         <v>201</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
         <v>24448</v>
       </c>
       <c r="B65" s="0" t="s">
         <v>202</v>
       </c>
       <c r="C65" s="0" t="s">
         <v>203</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E65" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G65" s="0">
         <v>11.21</v>
       </c>
       <c r="H65" s="0" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
         <v>24449</v>
       </c>
       <c r="B66" s="0" t="s">
         <v>205</v>
       </c>
       <c r="C66" s="0" t="s">
         <v>206</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E66" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G66" s="0">
         <v>16.8</v>
       </c>
       <c r="H66" s="0" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
         <v>24450</v>
       </c>
       <c r="B67" s="0" t="s">
         <v>208</v>
       </c>
       <c r="C67" s="0" t="s">
         <v>209</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="0" t="s">
@@ -2985,51 +3039,51 @@
       </c>
       <c r="E71" s="0" t="s">
         <v>213</v>
       </c>
       <c r="G71" s="0">
         <v>38.95</v>
       </c>
       <c r="H71" s="0" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
         <v>24481</v>
       </c>
       <c r="B72" s="0" t="s">
         <v>224</v>
       </c>
       <c r="C72" s="0" t="s">
         <v>225</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G72" s="0">
         <v>6.84</v>
       </c>
       <c r="H72" s="0" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
         <v>24482</v>
       </c>
       <c r="B73" s="0" t="s">
         <v>227</v>
       </c>
       <c r="C73" s="0" t="s">
         <v>228</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G73" s="0">
@@ -3215,51 +3269,51 @@
       </c>
       <c r="E81" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G81" s="0">
         <v>17.47</v>
       </c>
       <c r="H81" s="0" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
         <v>24509</v>
       </c>
       <c r="B82" s="0" t="s">
         <v>254</v>
       </c>
       <c r="C82" s="0" t="s">
         <v>255</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G82" s="0">
         <v>6.23</v>
       </c>
       <c r="H82" s="0" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
         <v>24513</v>
       </c>
       <c r="B83" s="0" t="s">
         <v>257</v>
       </c>
       <c r="C83" s="0" t="s">
         <v>258</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="0">
@@ -3419,146 +3473,146 @@
       </c>
       <c r="D90" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G90" s="0">
         <v>4.74</v>
       </c>
       <c r="H90" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
         <v>24530</v>
       </c>
       <c r="B91" s="0" t="s">
         <v>282</v>
       </c>
       <c r="C91" s="0" t="s">
         <v>283</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E91" s="0" t="s">
         <v>213</v>
       </c>
       <c r="G91" s="0">
         <v>22.21</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
         <v>24531</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>286</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>122</v>
+        <v>125</v>
       </c>
       <c r="E92" s="0" t="s">
         <v>213</v>
       </c>
       <c r="G92" s="0">
         <v>27.09</v>
       </c>
       <c r="H92" s="0" t="s">
         <v>287</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
         <v>24534</v>
       </c>
       <c r="B93" s="0" t="s">
         <v>288</v>
       </c>
       <c r="C93" s="0" t="s">
         <v>289</v>
       </c>
       <c r="D93" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G93" s="0">
         <v>16.34</v>
       </c>
       <c r="H93" s="0" t="s">
         <v>290</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
         <v>24536</v>
       </c>
       <c r="B94" s="0" t="s">
         <v>291</v>
       </c>
       <c r="C94" s="0" t="s">
         <v>292</v>
       </c>
       <c r="D94" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="0">
         <v>16.51</v>
       </c>
       <c r="H94" s="0" t="s">
         <v>293</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
         <v>24537</v>
       </c>
       <c r="B95" s="0" t="s">
         <v>294</v>
       </c>
       <c r="C95" s="0" t="s">
         <v>295</v>
       </c>
       <c r="D95" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G95" s="0">
         <v>28.39</v>
       </c>
       <c r="H95" s="0" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
         <v>24540</v>
       </c>
       <c r="B96" s="0" t="s">
         <v>297</v>
       </c>
       <c r="C96" s="0" t="s">
         <v>298</v>
       </c>
       <c r="D96" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E96" s="0" t="s">
         <v>213</v>
       </c>
       <c r="G96" s="0">
@@ -3705,50 +3759,188 @@
       <c r="H102" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
         <v>24556</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>319</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E103" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G103" s="0">
         <v>18.42</v>
       </c>
       <c r="H103" s="0" t="s">
         <v>320</v>
+      </c>
+    </row>
+    <row r="104" spans="1:8">
+      <c r="A104" s="0">
+        <v>24571</v>
+      </c>
+      <c r="B104" s="0" t="s">
+        <v>321</v>
+      </c>
+      <c r="C104" s="0" t="s">
+        <v>322</v>
+      </c>
+      <c r="D104" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E104" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G104" s="0">
+        <v>26.55</v>
+      </c>
+      <c r="H104" s="0" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="105" spans="1:8">
+      <c r="A105" s="0">
+        <v>24577</v>
+      </c>
+      <c r="B105" s="0" t="s">
+        <v>324</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" s="0">
+        <v>9.5</v>
+      </c>
+      <c r="H105" s="0" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="106" spans="1:8">
+      <c r="A106" s="0">
+        <v>24578</v>
+      </c>
+      <c r="B106" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="C106" s="0" t="s">
+        <v>328</v>
+      </c>
+      <c r="D106" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G106" s="0">
+        <v>16.48</v>
+      </c>
+      <c r="H106" s="0" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="107" spans="1:8">
+      <c r="A107" s="0">
+        <v>24579</v>
+      </c>
+      <c r="B107" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C107" s="0" t="s">
+        <v>331</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G107" s="0">
+        <v>24.56</v>
+      </c>
+      <c r="H107" s="0" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="108" spans="1:8">
+      <c r="A108" s="0">
+        <v>24580</v>
+      </c>
+      <c r="B108" s="0" t="s">
+        <v>333</v>
+      </c>
+      <c r="C108" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="D108" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G108" s="0">
+        <v>37.62</v>
+      </c>
+      <c r="H108" s="0" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="109" spans="1:8">
+      <c r="A109" s="0">
+        <v>24581</v>
+      </c>
+      <c r="B109" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="C109" s="0" t="s">
+        <v>337</v>
+      </c>
+      <c r="D109" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E109" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G109" s="0">
+        <v>24.02</v>
+      </c>
+      <c r="H109" s="0" t="s">
+        <v>338</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">