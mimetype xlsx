--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2209,51 +2209,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc54c9e643a26dbf22294ee648f2291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09672092ad0db8be1bd0e911691c1c6f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdf29d7a69983ba2ab7681b9853dbf23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8d9f95558337410dc7e90fd23217cf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e44c30b8b395be75255a23dd1b0e25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e44fc46ff6a45e7c9c7875ca957c0fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52767a9bae323e7f5ce3211cbee26e197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2750bb3b695c8c7821750c6b1445a41c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9b029f93dcba3d4023267fcbd460229.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8361b3c77d5f3a2511597604f718bb310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ef7d7e965bc41a4a02e8e2f48b19d011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b9e30b286b3d9dafdf1161f85f64212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cbbac2d72a9fe9928441b8e5a98cc313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6761c868f637693a286d0510b0d38d2614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f6a39c0e3d78e1a2d3ab1a535dbd215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9635629d236a3afcbb0de744eab68c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b41d2afdfa6b9f4d080758c1e8f7517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a25ba998ee0085eb0eaf0ea23305c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b0fcf12ebaa6ff8564a86d666f49a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453f04a1cc1d2a53de498969d4efbac20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4c83e8f6c7f0daf9a27fefa66798121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40a9adfea19c5525a24dabe31c752d022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a625166e8d62bdd2621ae736a77c40723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42b08e9d7c17e751b6931e998bdafcd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd320241fb95c1f3629a95d57679fb6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8266eeff1bd625648435ea0c45106a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0800e78149905d0a761d27e0c3f7387427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9881a35ac1e25250be64897ed9aeb96228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253bc508cbe3c0526f4079af83b89dd629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c29d48200f6da0bd6943f41c5f7b630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f7516cf789e6036b78113055b5c79531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b96a0aa46ee6e4d9bd561abae3adf32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c991085e8c8b72c233f1ec3644da2e0a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4923d49471168daf8e454c4c7168780e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cfe993b6e6b00b631630704910559a35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236fafec38b23f4828fd6b02093e8e8836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc25a0daf03ee01ed0c1bb301e8bae437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695943aaa643252f685470aead2aa80f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f02d4e4b6c94e549a3fbbda0c4ef5739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b6867b4f8f149cbfe7883f6806be1d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5824294a529ab0f25c7c669dbdffa7d941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4dfe7f2b7a9fc30cc82be79b6be46942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4ab4efe11fc922dc571322ae62108143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430e8117a0b74b7680cbd1352091120b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2113776b0dbef3fa5e651c0bee81145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a562a217cc217a2b902be161253ee38746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a43773f4cd6da9a739a69102e31e1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6e3d3951f6a57be6b5b2941cc9c55648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2849130d164fe72d6c1aa7b250b918e149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693140ed1c298d5ef8a41445e58c638650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ea6ca301aa0472dbd8c846f3b3db251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ffb0926f2b5c5de328bebe0903c34452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4339eb714b3f85bee5c92ac772a5ae5953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ae024ab78ee91484e80291b7036c9854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b355c3f8a0b769c6b15380df1818d00a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f859e8ba0e9884973f9bd0703189056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb51452d2189ec3105073b3bbf5581bd57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8673ad7834b89fd13f009e5031ffa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a03480bc53ba52a9461b4c36b956f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4d193951b76f88c7bb4f01c09797460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d0c5a7f5a25dbd05b2e6c229474f2461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e25d2917f780e41ac558a1e5d1ac72162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66e6478d1edc3114d7dc63712d3898f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37117cb6f03aeaa85965d003508e750a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045d032f4e8256fe3e3421eee8ed9ea965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2d50b440133acbbcc1a29d5d7094e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3378ae829874a1193b947725bca2ce167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf512c49d2bde5386efe910a60fa1f568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a3b7fe0b12987e4648d1a8684a62f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f520b3cf4a2785d662188728fc4427170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08005432ac64650efaf00900ca8830fc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c0c041d892fb17dfd208c8d2b5a35e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe103f48507546d2b700f69e19f7b273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeb6bca4e8883cc7aeb6c33baff35bd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c04cbf0cbfbdf8e2b546b01b5b90875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0891f7c28f182e35d83936af1fd387c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91317bb7e0ae6886080c3a86415ec54777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05a2211d21f11b366e32b8fb92aeb3478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9e55df451eef71cd35ddd3e8aefe479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1349ee0d251f4da7299b5d130e598080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db446038cb3710e76b8b09677078bcd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec11841eaf610d25e25b4dd3534d87d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddd33cfb3b482d840224cd280025f6983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503cb4ee053105cd971c0b01caacdb5a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e2ff3a3b21dc4f0ef6c8c470706fb885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34a8499b41012e5db9aad289b1f36a186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa4fa6dfd072a5ac9a0df138031a88387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b083fd95de1e81820fffbf3a0384cab888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e8a99029763ad389027d8d832de9dc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8564e06137564a882db0364d8e3072390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a167ba519824d2c3ea5546b3a83cda8c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0f7de09bbc88fc534e8e32adac9c392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e08fbe3440aa0405d083c30b618904c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa47c0dcda04a3added30a2f33801a094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23ff886120d38a347388707c77290c95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc18dcf12ac9d504cd9d6c2e56bf69596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc510c7247cf1387ce1076bc628402ae97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe5c05eb97fb2da2c8f733c4c257c7a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751294936748bb2a35f24962143b4a1c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac5d97119627194dd129b65957ed10100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2236e4068730c66e7c8ab5d114694782101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b57a9e33180d7ba132478fbe8b6fa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50e16073946795fdbc8509b0566386103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94142821e36ba11db80f59a6797b777e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0178941795078fa2583c1aff8664750105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013bbba75779ecb5ed8625168faa6a2a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ff00a5b0a27bc56ddfa1c4546179107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d28c44e42b7ba07077725a9e138dc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d46be9673e7c472b68877ff8d1548e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894cf8c573dca6a53f9890ad5e3f121110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb071f0a23e84d970e53bdabd597cb0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60980145331a1dee710d6c307bb3d063112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f47611b6332f6fb914c3b4d4646791113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c333c032c8ca7bc2c353e1fda732012114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3beb96f0e53d7c64b7efa102d098fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c6de58e674163e371754f6db9f7e25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3626322aee14fc30d2f71a7d1badea117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3df3fb00a16cdf119b3c71169117a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b52f125e0f0dfb33bdc66d64eb660a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e49523b0a9322635eda0a0052c94d6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0686e45acb4aadf49cb4add0541bb9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80689741f116653408b90946a0d8242122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e157557c3a8965458a5e5796bb574f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cf148ea9adbe19b001e211aab8455d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9510922ac007542c8b49f20fd9efec0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be63cb9281887afb8a28ea9e9efe4deb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bcafbfaeedfea818d995e79c7a7068127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace3eeba388a94affbb07ad1e3af3a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1b247d11b0cbccc3654b8175d6cde129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f42cd94986d383fdab59444cf0d190130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17975997e899420afcfa5d098e5e4f1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe8e2799670c3a2cfeb9c18e566ef2d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2edce6d8bb447dc5b1014a9d6fc252f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb8a7ea5c5ffa4ff4a9db993eb2f6d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b158e8004dbc1c4f46293552c3f611b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea380e69ee6002c621f4842fbb2cdd49136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7588842692752c4c0e997466159681e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5982990b5b13f9370577d63f3c177d18138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40ee5ba65ce67dd8768e26df1782bdd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8e76a45f8bea73ffd6676f0d5e21e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7084156d3c61ac51d8e476f5efe13141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b81ef1c2e9bc6aba7b72a846848e29142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e46e9eaca0a4e893727b9e7bc2951143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd2b8c32ee2dab81db89d33576cdc0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9341513969e81ebcb9af15c31c3443d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a728031202f56361d4c0380f3978db84146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb9c1fc7de733c3427789e5821221d4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693e20dd53e8653ecfc84778b7209c148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c3f19c7e597c2d1152057c3a6fe3a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c00f4d4d4287eedb807118146d94cb4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d795df14bb3d54126c4920fccbebf3e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ebbb2ea146b95ac4aaf93692620934152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b556c3d080306fd9d7e51514b3cbf958153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7b0d0a6e560a9eff9a2787b4d35e7f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551e9fee53cb0ca004ff7b3f090dc31155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4f2556d5a1ce4ff64804397bf415af156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a8e78d9f3a210fe5c476d9d6c9de7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2174a9d016fd69539dac290d0bf647158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edcdb8b681f6f630cb6b049bd0afdff159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6db3416301c87eaa37b9a1701af98d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c59fd479d80a03c7c6003d24db770161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f49d5eb9b7737e6a4360ee17d055f0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee9a80f233b4e606be64c0803ad1c6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59961f1488dbd5e37f4cc385d1602eb2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d7653dd5b4beff739e4b146ae348a6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f381046612ed2c7489686055adb32b6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3257b69913446d706ce2d4ecedfb573167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f72007e7465cccfc885294b474df8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d8c19a8e2af29d8247625610ec0ba169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f7245340a9b880de8186634eb0a423170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cbf1834f9d2e6ec3238aaddb9ce510171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cafb10d4242ed456a6d3435fbaa7bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c638a3700510a3dbd0d2b64df3ad57c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18485c09104329098e73e2a717ac7319174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83567011974f9536162de98efe242abd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4e814412f915d1d36eeb81ebca264e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38610474a1c48579cfa4cd9e76e20fcd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94dbc60f9c7df081ce638acb6d27d1d178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256c81f239c09bd10c99cb7a1903cb7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960da1413b7b93ea4baf551192a20aa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60a3dde4a5c41f0b9cbdf6d7f21d913181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40613c282c71feb17196c733e0e7911182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163f47a397f9fa2fe9602e96ab723ea8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97458179890dcb6b6c45583fa36720fb184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a2a7c90e71e48527e2293fe9033c23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f1d984ea4adde2298d445e7f04264f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f2674c71cabee7d282e83bbb48d613187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e9e8f4cf9f15cc21d7332c003690f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa43f75746869a31c0c83c801d66d57189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f95b07eb1136b8df7fea3d3844ee9e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103d7db99a674b51f4a02ad5cf68ccf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfb5f6fa567cd03efc1c6f70c13305c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48c0ce93a12641baca2ea42a43b939193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2487af54a297dd079ec10aa450943301194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11091a60812e149b73cf4e1f8e9569ce195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde030180e8b391546012c52a3321bed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5917aa1188ec8e927bd36c5e25c7e98197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d54ffe822ec0ef726c9fcd89a61cb96198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ed03422d52471941ed5f3025d0a8c8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a179ddbf43ffc3322d3eba47848873200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f66d427d1ba0854d3516097081fd5201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f96749c583050ec1c0969193050fc04202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fb6ee598c785d34e86dec45ebe955203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e732165d0460667de51f961b3147e2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75abc3c1fabb5fe672eae52f842f31f9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac2f5afcb2af43b96f162ab41a5bec6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9e936ad31f0f45344bc22272342956207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c71aaed2ba8b0d894ed8f5fb55f934208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7111a9f4721e0f5751e3f36843262209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a16f5bf1739222364ffc035ad9dd3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5777153f77d68365174b2c4c7ecc914211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe0788b10bddcff5d8f646b420c030212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff44f72daa0185d714f6634c47f45ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec242e783163e2e435a4addb1c1b2497214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca265bbe97fb2367c10ce9d7c85dea4d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bed9098f1cd0e1489f9b01601cd950216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40091f9d32ab8a9106425d646ff67108217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551aa3f1b2f873f4711a13ee193ce1ef218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7ae14d1c3f76a1b2e40aece3cb1874219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8aac4eddb396e1602997d8457baa08220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a09de1918955787bdffc675b1adc61221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0b539a67a80939ce2e59afb49043e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89537b61beae0724bc215cbc9bb0df68223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a201623e66b500e59979b66db96dd0f4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d38df673a10e98db2ce72f7d0f0596225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e666f42a32257b60bb730d6557788f3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddbe9938f0b2ba081698eb240afd0d3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfcf30797f688bd7fe49be8a2c52514228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905abc4206fe15ad2fcfdcfa2e126e4b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4c92dc94d5e5386ff877acd1fb5c10230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3945e5db6fbdd6f1b38d2a3fe8364a8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b3fe8d9615e27155d1efb8360f952232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a62e851701008e6582c5b69968f8999233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0677cff851d081248b387435dce8f62f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6510c119b69c411755cf32acb469991235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6a7c9b1ea7a33a4ea4b21242bee08b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f670f8cfde67b361c290d7212b1cd3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea88f53bb4880c9457fc5dadfbd03305238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534d125633a73a25e273221f660212f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6384785aad4feaf3c144ebc06f7b8b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcef8ae84110de5504b516eecb0fd9f241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c3a3956a9f29ca587c388cea6ec5e5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e77514055f1d6e90c9659564db23dbb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e7f0e3e7eeae518cfa2855c89a8945244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad447dab9707f1f8f2babfe7d3f4584245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118cdf07a408c15d29fac4816059a24246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9360e9f1e568611b4d5f1fc186ac38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00d32f985b69fdc49c34522e0e6590248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107ad518e4413e81a045c76b59afda11249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3221cc72ace7ddcf23552f92d73d02d4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdecd58c0b091be590af0b23e642f4e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f1618e5f482f7a36e7eb5965a03e7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c890a5c440713db3dc294b27de992e99253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433b55391e3d16451929032097db13f8254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000fd85dded62dca49d0953e19b8a0ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ebb43d7ba5e09b0c85a796e82b6c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5bf1cf5dd5fcefe748710290dfb9b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fe7ba432765d2f98aee5fe78313364258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5cf4d3a44e731b78d4446d38c78565259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6ec0783256d486243d4aedb72087c4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a002db527a8b7ff2d06da79f60484f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0208ab80127a2185dca799d0d9e47d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a6c145ac163471a4b2fb5327433db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7e9a6c062e2cc9a0ee837822f96a2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c35219e8fabf5d8a7efb84b05482df265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a33f6d0675e03ac0b3df87e9b762560266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79933b6f0505f5f049bef466cfea9a26267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ecabe3ee594c0501848c19c3c39ccf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae723f3fc6ed656e2a7f4824ffe1ea64269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c627e5a34b4f8162bde402d650c6f3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fef52260843be7d7b9e5bec036296d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecd9c2795a971ba954d7bc243db9599272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d59ab0e557a0ba6859a1e1f35ac2f3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4b6b34a6eb358c24d6fb615410a2f2274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07a33190b78bc722bbf33310284e05275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793df85f7c067a8ce17700b668ade2e7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7976e6f0c185e971cb382c81c28355a1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c446cfbd1208a6708f732b79f2c72278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc54cae68d21991b1ddc45bac4e253d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5304a3061d9f01f2be8c48fe392a71b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac51ec6c88d92d4ecd4fa613e67cf44281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e79b4414c048dc519ba975eb4791423282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2af675a7ac1c46e15da590c7956882283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8163deae1fb2907c3cd3f9dec31ac5f2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c489786a20aa9f5b412d494cb52909b6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570fa8aec45b881da319e3ef8e3b49a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731e6186b1781fa395f8e1e08b61864287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c6447e496840d9a4a592eba0004bf2288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e54d51b75c4a09136bfd3b1e3c8c3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596025ba80d20ab798d18b501781b40e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec88edcdd6faf894eec20adb8438b5291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec907b46a799fa6abe81b6a3c4d7440292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfefb1383e9ded0f9ce5b6453cd3e60293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33cf267b80f3a4a41465e8d64ff67e7294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f7a990f9c1fbf7379e1230ab0b6be5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cf71252aafd6c45e064925e300091c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950c8be1c6fca1398ff138bab6758ea6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7402282a61534d41cd1e2f844de3cb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d598721d371a1a8aa7e061b17f11de62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4646ee99929f8bd2773066705c58d82300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc174810f3d151c804db2d141f0a6f4e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c91e6fbb7f6be6dfc2f20f425d8a82302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab57891e8951507c6201ce57dab1156303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f448075e49deaee94c1d66375b6a82304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a630a453e86db54dcde3f7f9ca2d9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df23eeaaad2766aef5741b2befd5c02306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9b4bcc3787e6d806e14a6c003c1c5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93269469b68302b52eccb8b77b1b94df308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1577aa459a1363729487c751f5b7dd96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b7152e1715e89f06ebf0d7da211cee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1875d341c05073ab3ed3977ccf26e68311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552d6da780498f907127103b1493511312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4e5cd08bb2ec8b4c08baa23f47258313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6b27fa8e11232b732edd8c00829af314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fb587b7d8f5688c87a5f9829410cd4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05df2d35f4f1b1369eca8c496cd8ab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac44715517ad483e66d9a1c97e280a07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea911a532e413446bb946e39066db30f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e8c422f17f5844a9128400bf520f28319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e1beb848f3326d998d0ab170ce2ce8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf526293a27a8c0e8ce96b2f258e21c0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7de281155feee34fd9777c4881178d0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e59560d7b674401aaef54d62c951a3323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbb6433e6e4d51400e94b413cc14582324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706c1887082e21d8d534c873781f2832325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c529747e42bee2dbbdad776b1155b6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1ba0d6a53af14dbc3fe336777651f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a4a1a5bf3e63f239bee5f7b148da5e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bf4d065e1cb511745c89790a881b8a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98eb369286ba78fd7b040d19c017b0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eefa119123f945620f13918b0cd8f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087e94c25d85882fbf2633c3c3595b59332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6180c040d5971a24791ef3fedde8568333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb5936e4dd338d81fbb8274d3f6fa74334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38663e37a1ac30e8aa9b55ee902689b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4af749328419b968bd3ffbe85216a5b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53335104f872c34bbb0110667ad516d4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225f9380076096f63299e7fc324349ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7e1b9dd807d9c97740bc6bb596bd3339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c8c614b456e25e15848f1ef95bc91340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e77cc7caa29b195780950483761b043341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0737ce3eb92e73bf61ede27e29b9af5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f773957f09361aa8263eba36ee37c343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f01ce5ae23e2b9ffff9afaa6bf7253344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f30156874190018fefba677c417d616345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eff7d8aefcac4bc43ba4f2a002dea9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b258cfa1581db9130b59d8fae607ecf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654953f083a74af8c379e45bd7703d4f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad38de05d8bc344dd32fa0503c71e374349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f1083027d00430ca0858a75df29fd8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f873e92382ef3832c3025e4033fbbcc351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76603f56e781ba7d82a4cecb084ce7f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bfa7e2f2fd92129336327b34758534353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd061f437ba643f06a9504691d637135354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31d3b6088f675f01d1b0e18ed02c249355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21cce1a3ca01f6f0ab5e550d5c1a944356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1230b1bfce56f5237c9f999a078d392a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51567d1825b2c52a12807459816fcd7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4b2a2ab6708a935e90e37e9303da7c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc269df5a71730ae623adabef46808360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6f571486d6ab580c34e00f251a316361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98473792844a82683a2d90e109bb3e5f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4566c0a2ddd437ef383d03ac686d684363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454279c675894e1865e718d3574abd94364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aaf46e161d81545df5ab30865f2ad1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1db92ffd83306764504561c7fbfb7e0366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f1d5edb99a8e597eccbd3973382b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0abda0e2f7c6a3e381453b14795f99368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086662a5d465d1d52ef4deaaea703ae1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06a033dae9858e759a2db15b46a1c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a103d115ef185465fdf93e98e53115371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7e0307b242ff8aaa3be4ffb313bf44372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f377998d6a2dba17c42b85ac0cd1e2a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bfaf003cccbae5671a2ebf77784768374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8389e635ee0d06ae6cbbc13cdddb7b33375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160ec14ed9d5a29714efddea7737438f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64492340561874e978aad8965fc0e023377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8162c25bc7fe3eb3c38091ca689ab324378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6326dba7324ba84dc47b8e4ce07cef83379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af10c186604734a32199bc60e1c604380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dd07380d7afe47f90fd5565e473d2381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b73a2b36785ad11f60eb220b8a5b12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde35ce52dd8d1c1eb47d7737fce182f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2502f2b43372eea732d47c9b451a44f2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4adab402d88b3325af0a6e55ef1edb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cff274b402fa470a3698ac54a72ab6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579a814e69894037efdc60538ab173da387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e070c65902545fbad3ffc2d6a9f488388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c65f8b599f9a10323b7f4f95dfbac2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08ee4648cd13b166a231fd9ed72509c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d48ec197553fa9953562236d9dbbc1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e176ad4785be5a685116e74831da10b6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebda72415f645ad4be78499f20f42e2393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47d26bf486bd696343842c55368c724394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692c8f257118184b37bcc0195691869395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc62afcfd2dfccb1ce9d854a16e2d60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929da35d65b3cfdbbf9b9a5eee3e0ac5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba48e0935a34a2d05ec39e8730f2ad0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87280e5e1ea79cfe401ab874638dc41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53643bf6fce847e49bce1ab07b7a8542400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584cdd2cf30a59351931d580958e93a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19581487440522ccc3c5f72f639aa9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c5d4d599b97634212617ff8985926f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2450c2a91c0de0352e06b9b2c26c1cc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab13407f14a65203815a2382562f25b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1439cc04d4b0d1976074e9b9a793386406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea0ae503956aa770f894a3870c357407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5831ceba0bd88137fc1e5b0c2bc41408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90eed3b702870241eab5a3abbca6fad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5b78042d28ad467ab17f59b5784928410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5615745d0fc4551998737b1c43d12947411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d12dc89a2918495bf215f6d550025412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a32222e2efd8eaf786ea3f5fd9b8f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e433509f059e0870e62d62ccf4b65f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9992831390e51a98173c940c2ff7e99a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79b9a937392e6f274f4d207946ccf88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07b89aaf77c8fcfb32585fe92074345417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980f99648ea51d2d3688d3c63cff5f0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303158eb7cfee9ff96ab79b96d9037f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de65b74d1a6aee44b9f0bfb8830198420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5645326a6632f1d8fc41b6b95fa6546421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e16ac82df0a3c3490c1408d2fc18468422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62601adf277d481edc025f5df9b5ffdc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a5070722afc82bf47b05837db541a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e403be09398176126ab5207814dc9504425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06b45307fd82bc15010a9eb5105d584426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7743953dbc39cc18efbf7ed5f6be01c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723edfd4f249ef1e3711ae6375e8346428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73a9970e6ce09775733323f84c4d629429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca0221a052be311c4dce173f5c917a8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27703613a874d976223ee5bb43a3d010431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b575487589ee49ae572147fa117639cf432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00740b8ab13d80dacf9ab14b2e211255433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076aabfe56790a96b2cbbb98ba873b71434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cf4eb32961461c2dd0b855e4c15c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea10e188d100ca9030f84e47af3951e3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e92bf04eab27d1671d3ef715da1796437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d751895b8ac4528944de53550329087438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe206a46e78aec0c98e93c854998182439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d321b6d705afdae2e19c30e865e13440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbbe582c05861f1e65716e75ec85869441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76de3c7ea04ed9aa43e10efb3f8fa2442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324499e9a983f89bc7d6267b8f6c9062443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6303f15078814ab38217940bea39c0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f53d8f7e2b690a2615308668175999445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567ae7f7f19ee45cde4f0f8a63f0df7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec4b7e3e1060161b9b3b481143091c5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67aa22d4eb8585febd0ca33262e39bc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5a06a7660959ceda3402b76067a2b6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed479ba7b2a6bb593698f1c5685593be450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db4947ec3ab83fb2b4a9bbf5277f8a8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de256027f32f0c2049a3128048db2036452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c4d033b98d96499a3053cfa0cf94c2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef19db5b25a6a596dc5c3df96489216454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0f7d2b25f520980e801dd7e7d448a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a331e31d84652a3002c9db77cfbc9ee456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d93c8d4a3d148be10b4d163208aaa7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30022347e13ed12412bb6e4bb20270a2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec6d6d8ff1331122dc23a417100f95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064f2cc0b242b998a75524e3356d762460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b5f735914773ed16c1bda5a29df74e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd0b21b2359012a5cdb9f68d4fdc58462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c7d78e42ae894fe072bc285f0ead2f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f89fe7f161949804d4433689ed25c14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f42f0bb0692a452b405a62cd3acd4465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e785185e93cc2fa2cc96b396e01ef9466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d6a8e0c42b28d5ad4031e9e043cfc8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00575d626d7832e73d45964cf24a4e7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eefbe47eab50c51fe976cd2f3a5dc8b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c76da9f03a0338599f5cdb1b655a7e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c3b61cb44706e2bfd3b70fb1792a50471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbc52752d049c8db4703a6525df8388472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73439880ac8bc5bb19662e9733e884473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9875133d3507a92ab91a7c6acb30d7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8cab3803d7da105fec1a7a2212fbef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6518c6eb918fd7aa5e9d7c76821f72476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbd5a09086fff3c9b67640de3a77f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72262e38deed3915456dcb9663fa0c98478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a492505223888008f0aa1288d2efca479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba822ca4974d38068ce79ddcd6f8d05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb8e6560e247a4008fce59a411390c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9561d84b022f926c065ba9790ca0171b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9a02ad822b2b49325000bd97a0ed4e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ff1c06a21660b809781c93d993826e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364ef2fb1a46466548490791f3a63c9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615e8da8bab889cdc768bce04a642744486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c5cddfa60f067a7c7c40ea03b694c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92b2f9c601c983deeff915b71bb7b8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2d7713828cac5325ee7b7d5a9d759f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d25a715cebd9eb93791f616ec4f692b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927b9f67fde557ae147e6557452e7f5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55ce843d997d0ef0f6a64730c0d281a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f1552cfc815609e9956da88ab3d9c3493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387c79ed47c5e876beefab94a4a7d711494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f38e3bba19acf827b4261249b9725495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb9cf3b5f610b711df8959ca7c97d90496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b3283f23e7d4f243e87f9cf682f3d4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8f2ddc5b888d641ad3c80f48b9dbe498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84879b6f9263f483f7bc3f207ac0f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebf442b6a61ca2539f37adbd986be5e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cccc6db6da0cc448e2206391664153501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1862c740a85d5c7788b582754e36b1c5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdea678f5742b1411fbb01e6bf721d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72200ba23eeb6c5f54adcb25d136ffe6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37744fbf84d9044e680d2778d5d3b5b5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18614c6b48b6fa6e14eda6676710aac5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702018c774d52c3d9928777101f5d23d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06037e1a9f865777026a49208feeb316508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f81d54d02b85c2b8b17d68a845c403509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a25ada63c75cbb8fb3f7382cc2cc2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597c02f7a0384a29a5ab47843aa0700511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebfc68a09c4cb25dd457b3a7a0ddab7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849b770ae7f38a698a56a326501173d8513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31addc372ae3f696355e3960633bc0b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42721609b429429d9804fa795bf89b60515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96388456ef39154708161a21addf5404516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da66c6bd5ba7a0ef2b7193957dd403eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef7b94f4526b1c39167efc320e3ce6d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ceae5d04adb44384c463c891f85e6a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406309f80e9bb6c01b5c6ad1c2d2c88e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32abdf0f2304e84a893a93dcdff2e643521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b489c2ae2ee64935b8c5172e00d66a9522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d94d5c4c772f4089f2269cb66f52d4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407437467260b9b28d48b27f7540e9d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a01c85251ede7f279611642dbe920525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b23127d526a2228d508c514edba4c48526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321ae99d080ce447ff1900bbc512640c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc18d1b8da77741489fc8a858002cb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3bd9386b8363e25018b14ce749f922529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4847d55484ea162aba341a0545d49a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a357fbab525635925f3f091c4d993531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406288c3a9697210589a32a5b2a5cee532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c55dc65c6818c0f88217ba7a7baf6a7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6d9a18421d21a91821820fae35e0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41961b5366771a5e7041ec8c257ba047535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b330b69e25c2303d44fc1b89aeeb91536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85596b11e5d816d228b1c64609cc7633537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f99af9727a2270e5d034d3997ca6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb1e14e989815329255cad9c68759b3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f8d31c80a2819f8d5d0b4026c19bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62046b808e853998f562eafea900269b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ced18c26ff5d1798ee2ffe7a154ebe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f65cba6c92fb25d9fd988437d277e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428c80bc28f52f4cbb519c506b780ecd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96084daeb7d0b8519106411323fffb4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e57dc3d42df8f0f1ca5d60c68c22a4d546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9d86535899757e1337f5d5f497aa0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83158d20e8a7c273e1125c18d6a9a36548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242a07074ff7a5ecc5fbea68a6ce7547549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ff524beeb907d598df29c5b27042d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c665a86813df868e8bc4e59390bb07551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f8ffea69f5b9a25b54ed9473277c0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea4e63ea4d9aa7184265662199eaff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9097306a97c1ffe8e46e15d71be1f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0b944f3e16169162c84cec0ea98048555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a3955ce6e92e5ae21bd1f4f130a0cc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2ae949899ea0c0cb8f6484bf903cb2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff724ca270f88fd2afa4d1edb7e73152558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bd750b56ac566fd68499dd30fad6c2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735926430bb277fe600498db7fa6e92d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd481b4a7a5b193f83a2ee25c2637b93561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa46e21d44723509c2934256391f2fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff57550d82bac3ce0eb6dde06ff5438563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6aecb226259c9b6be1501a6f0703ae564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797ca9493db6fe3030c3eaa9e43d6ef2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55103de6f2aaec9f0f712323a32b433566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7806ee340e01cb9394a09640ae5be6c1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448dd4cc6912920f85ee5b449bea508568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2444da26c84bd0191d1b0e08e2e159c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7373148b2f04661a0d2111f1ddfefd5a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132a9f8951dfc06c25da0f53881546d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eba6b2906501b9ac8472c5d2d9f2e45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe08847b36e61a54e5df17a80b5a0c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c02c48397ad39913e3b997597e37a9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a69fcbd91b6fa5b23a50ca1dea42182575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a17d07bcf24a2327342e711cc81e11d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc11a18410a407a4f10561064f85a8f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838bc30e817df81511b101ba5c61b2d578.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145ca22fe15896599d895bba6b295cb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d01e48083f72aa19c8fb7f691ef82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0194fbf49100717b385741e93e86b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d8e4fcb15504f99f8af410ac3b4f9f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c189654970878646d98189c52b8b361d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e649376f5ea9c2ed528d32c0c8f0e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994c9b5d61bd30fac4110e49900bb1da7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857195a18fc82b777241ff436b9fb0628.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c584a6a8be2289c599d02f59e5cf1c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a0b12b81a29af7af0e95768a131210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a555e9b0c87cca045761ec141239911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ce81e50227dbe314ad3aab67878c3a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7c522205493d8cd4fd6e6abb739a5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288bddaf2cd3811ecb9c71d24e71322d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bc27a97e573305588e5bc1824f331415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782ed2e7d90ae9e5ffa18ca46c0b79e216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e82c10c152b5da87832c2f400a93317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb61b1cebd4173d4450f23d2b534213e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1667a75aced36af27fd65b458df6eb119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56794670e8ef511de09ad25933ee8df920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a1b43571e96aa11e557da5b9ac9bb221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6bbc4f106c8b7cb7a160cffcf4afac22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f0b237d14539d602ad37dc0d132a6323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce3312db4c5a7df0523022337e1f9c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634deace5ca811d95435ead2b27369d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b37b58793cad0e5b311d87a6bb80726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083e91f3180f6075825d49564c1168e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a40c43d87cffc9062b3f460f3d439928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcb1b7fe413b8de2b61c5d88408307c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe07c304d726640327bc50d0c0bf1ab30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0cdd57e09745168b10218cf1cd96331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5140a17dca3f7c38c997a4e2abefff32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3487fed6a70ccdbf8077268cd1dbd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1ebe7e3db2c47c116d488c713fdebc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c4e080c66c710ce1918b30ddb1f53135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddfcbbe9476251a1e778a11afbd72d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ba5bb2a8f714b3b54e47b8cde40af37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad049e9d7fe41ba6798b73ad5a274bf38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537c354a2c5cb8fe71942a84b329571e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd97629ad0204eb5ca16f24515566f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec2d4c6872cc97a2daed72cabfb745d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dfe92b7bb50d7607f846bf0dd734e242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce19036566dec567dcd568c833bd2ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc51b1c5ce54e80874e7e1dee97ca1144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db712d4023f6e7ce1b43b6974406399845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715f7bfc3c65a551c714957a4b852a8846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd614172e9a505e51877c74e544b09d647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72646bd9ab689def1ed0ddaf2e1f6b148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3bd523abaab3ee6a0bfd90a99f5fa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9a49df2f4d23df0bf4776e303761f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837cd792854c89e35c3b71f84f8acd851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e6b2641ee4334627b50edc3858b5552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4593fd02466047ad80e6aca63ff9780253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33079eadec79753cc07a8219e3d6431354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e392c00a628cf5799e47ce4203dec25c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb80f4c1b7802c19d3a259938dc28a656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44d18c888bfc1dd76e8eb4488d51b5257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead2270775227432dc3b42cf838ae05b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2155f18464555b01862c0abfc54c56c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d0de2419968dee81dcb605d681ee7a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9729f2944e50c86d7363fce684bbc83161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be982b483ff958420da03031d17ce5662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41795fbe851cb7e927f9e9a321703beb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ac139d0fc67426712c4ba01756a0ea64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5be39a8cdd7fa583568f5396ca73a265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d14df5bb1af95ba0591e8b93fff1166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc09885076742daf11dae341577b5af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6ffa11994261dad819829031bfe04168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef09c17ce5b36b5303f4fdcaaf077dd769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13163fc4123aae7b1931a953df59a3170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774733d950cbcf8ef78a20f3ea7cd07e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db1f52bc15e735677e1effd916f476172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a35aa1abff5e470434e29ea76649873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2da4a6101c5bbb8cce0da994d55ce0974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538796459705f9e64d800ac63cbd7ab975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde0c4f49e38b451db141b2031ad6e5376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b3c304382e4c5c1562cacadb61fd077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433591de38ae9c6b5a426aa112d6ea6078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977625c3cd5b642c54cdd9f96f0dbb9979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba7cf573781b1cc1cc446adc324ff5c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d128019d3e4b171228fbf902a813ce81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ca45acc4d08b8c81e213194fa9eae282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642d50a740d5a16adb6c68be9b56504183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ca3f7485d6876a1dbcdc543bdafe484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338c04a3af32a0b559bda6f3c131bc8d85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55074f01226d9fa7fb166985f937587b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650e12cc53b0716bdb6a9b90cc90f84187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068bbf9d8361813f89b2a85bef9b6dbd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb98f2fb8c6baad1d3b09ef0d614492b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f76cd2cc1059a5198f8991132e4235d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0464742061a71dab32b798f4c19c391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21d070e12dc897661f22ce1d632b4192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892d51de02b4a304f2378714cb96fe693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b60ca31bbe69d9aae00f006099dcd94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6b5a417fe92af253b76c3351b911e095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0276f63b25b02f7be2c5de4f7acbe896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0890a2520223da30adda8b230ebd7997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2167fee1f629ba06d56e77d0d6f360698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ff88524ee927b39d3be46631cad50499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc38b6bcab924e58f0d39b1572661fee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07c53065bd1d5938c5d709fc306fc0a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38c95e2e1aea0483ea96c3ee07f1716102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48e02f7fa4d0eb7893be223f6f251d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683dc8fd6dba540319a52341b7a6fed104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f073bc00ab0a1cdf5e14e73376f74240105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f5e4dbe0b5bf7d2e10795748a71d0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66badb33af73ee9a16275fb4b01c37c5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f155f0f6b6435b0eddc292826cc7fb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee89fdaa975d96468fb0c8edaff31ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430328b9cc74337104087a0a298b626d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46518eb7dc0f34741c182a87b46418f3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ac448e1f3ecd3b6943b3057cd71d90112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d115ec80b0a755ab424540335752d450113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b657fb3beae8f8b52ca9b39549dada43114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83414bdb7d7dfef60327bb2c0673db92115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5645a0a26e541a45018907528d0c0d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d46440b4509916be1deb16dc95c9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32bf21b5da12e4775102b3f4470555118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcf5eade3013ce9fdd88877904a6cb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b326cb7d16deb8bf890e10f28e0bb6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79498f90194b03369ad8cbf830a57f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d2dc4682d8c172dab30074283fcac3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9488fab9b8c41f977697644dc03a884f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7d9957c837d4ac37bfd26ea6b25f0e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abf41d929eec2c482d3bf828a6d90d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f88d4ff91a43066cd0f6403e9b49cb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c693384248cdeb679092c25ba9a09127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541d6c069e58bd24cb96684a0d4fbc3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30327478e41b67c915b4a5da755d384c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91fa3a8bd0fc5affe24ec1ccfb596e97130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51490ef5dd0b0ece8f6e7db34787eebf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3f61df2eef05870275dbb66342f47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea398db0f66b38af185d2abf5410978c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494bf9e702e77f6743a2e4cd80b47742134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e6ab516c8c1b9f813ed3a0f98a4ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbfa7d987bd6748527ad78b0801e8f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad555772a5f7467b22bf6b1d41d24e57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd62644c4aabd052d6007bc241ab0a6f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c1138eeb6ac51e31b39acf3ae75df139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5232ad13e88cb439a9ac5af2eedd24d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85a15c598435152ecbf64cacda5c805141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f914249d0897a04b628a9f39c854d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278668f79fe955f9b5b3a8e67d741623143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf04a056598220927ccd1f3a0d76a2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0105939208041bce89dddf291a393e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d641eb4aaf74df210ccc816630ea70146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdf2d616a1bee47bebe9dd014664c9f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6022236f6e6bd712c63b76ddae620a5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4439ffb5008ec4386c6bf976af6a8a7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c46b7cf252184ac8ffa1ee8f89a797c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c73441a24610514659ad57c84616a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb7308ae68399e71726b6ab99ce4461152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea56b5b71fa17c727d73f88448c1e2a3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d4cb6a1371c6b8fafb30480cbe635f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe02c2bc451c5cf53f235058c1628c0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bad34f22f11193c1e67f1720e7b973d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6788dc65cdcbed58cea3135db5167b39157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc234c43e8cde2a5ac91131251fc5d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4d6f399d84affba1350c9ee6b35400159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27666e7a1aec60ca6a6ca4865ad73b8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf72a56707974873271c547fcc0c67161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084b2b64e9a870a7c33f3bd57bb05d1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d044b56d8caaacb09022c33cbadd7ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ef88a44236de8dce0f1999390f1f0164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebdb987ad291ec1a4bce5a8b659378f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005529949f8f2aa6afbf53ea592fc84166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dc7d58a334fea85f896c7487877a74167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d51bdf65ed75e73906783127d3c38f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363ed5648cdbd8b15161568c536f24c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edfe05c83fcc47d5fab246a07c31ae6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc2a8c67a1a4ed078059b62586707ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb3f5b97a8cb939cfcb87f7ef0e59a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d3675f8e64c34dbadcf6dee63f027173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b37ec340497b3736027d3e5ddc0db29174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9d0a396c807161b3de65fa5c712635175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18737127e4f78ecad66b52f75864e0d7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812888caea1899e0b8ed423c9e1e3f9f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93789abf641702a3bbe15bf7125f8424178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584b2f9edd2194187cf8f9000981f4b8179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65be990a745ac2cfbe0061cfb6a4569180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb141bfa53089f4e86c6d024d4bc301181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b6a89052e82ba89c233de4177e31b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8282f761be31b072f3ac0b5e9ca6a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76725bd00635b08625864a6776dd61a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3ffe51b783258ae4d680d494a3b7a4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b8f7400eb3db4119ead50d6684233b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f504227d335fb637edb1ed4aec8bc2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9120c7530914504208bb392263148ae188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2877217d25490992d9445ab3bc809597189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f40c9b507cda43ff7dc400f8ec6a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05ccd248aec833776f865d6ded6e3d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ab5b57f0e0869e7be1ce127419d8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a49acf8cee0758efc224b456e8099193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e69802723cd6baaa20692f7fe8103194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556ad4e8b76f612dd0b864706a3da523195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ae4abe8779b1438b9ad8c7ded1a471196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e177c9cc73bbcb8138d3ed179e1a7467197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef35c462593e6289f3e3d8f70501223198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc02835661afa21f02d5fc68fafdf20a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626d7acb771b5473bba9d837a7506222200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0b4d43beae2a505be4f2d36664ca3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36fef96d09c32bd8533239276abc8e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4cabf54662296ac23df589da8813c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9abf0f8e5602a59038e75edede6386204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a56bf5a03f3f7706bddeec3a1cb1512205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d54e4e7f37824a946cd2f5180b7611206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed2912ec3d72815e44736edcf35946207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee1d81fb95bbe5692dd53de69f6991e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6231753ae0f883db5f8bd0327e0b9158209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa462b351bdc7bb1212b2818c194924210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c6194fa0a81e7e0a2988700ef92ae3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091a3c211fa43b238111f3d698aba759212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44191f5faeb19a368812dfcb2c140f6b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54587a2ad22248bc4ad89da20ce02c52214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe6eab471c9d02ffa1aed83e6ef1009215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8b0e09adcdd6c011c47e11863ff5cb216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4601127009c68885fba37e0135f9ec4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ee8a2c59016ab52d9cd01abb4cef4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b804ddf54f119e588c8af478b7b9cc0219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c4a2fec74f035b891fcad91a7e256220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a4e67c37971bddec6d69f9f2a2017221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52f8d24f8a99b926666d554275edd2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43c7a18f6629e575fc58ece921b859b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dec47e47d18b96294b416b73da13cf5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d2477523d52742879552d18e33f6e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fbe091384024dfde8de0d9c5d9be3f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44cc965152441b94877ddab04622eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e91e6decd2ae5c0a075aff223e9c7b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19866578f6dd60d669a23b521a6742e3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30aedfb71f24fb1c84ae2e39e3110d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d010c5c52b71990081aa54357fe0ea0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41105ab66db59df7ac8e4a53cacc56c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0577b2d5012d41313c3ae41a1e0940233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6520cbe8b512414d71cc72f7eeaa97fd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09617015d38ad2fb1596c3a954c9950235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cefcd3a47ae8b896950ff72feb38da236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02af8fd232f7b928c4c56b1f36c5b21237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b164eb473dcf9786d31464d160a4c721238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ea9285c1cc6181b6057473db867ab239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd58d5e610806a8f049beafc45773caa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8b05042a0bd643a85d6905d3ed4c4a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a2ea48cb204c155a5a95c4651b423242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85160025f7fd771e97b52b219b82040c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672a9328690e76e3ba1e3a85c4a67668244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4448cddbba591db7155f119690172d45245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520f3f8e022cd87a4b092ca1455219e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18a4e3c2e09461b95e4569e965dbf3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507cb7eb0a9be5074593463c7cb2914e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a403226ff492cb1a67c4a4452691873249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5f285bd8127fcf20c38a26985a65f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c183f041377b59e59ef4cd0bd9cf05251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87a6975ef1d7032d0420a889b8510be252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28540f32160bde71afea863564e86d9c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296ad27c66826871e41521beb4086e2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d12f46a93f0c3c9d5fc4b372a82bc255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2acf33b562ee211f376daaa588b6eb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41546a9a457ea4423d41debd0e21eecb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e62b8c1368f069d074a9eca2a9a7e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde902a0426ee4db916a910a0b24dc3e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095c21c83f4081c070f9181241743279260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a716586c648ea3e6919b575281b4795261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748ed1b41ff7bca6e98a317e0a079dfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129c56b165af85435b83fdef83b98779263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e997bbecb3855d813647530a2100b2c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b37f5a89961ee9b5cf70bee4962371265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a515330d326130b513af0276347814266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d413156714be89a55bc911af748fa8267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f23950cb6cdd3fdc024a17300e99268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f12cf1d66dd3ad86ec31be8deef1f6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70091e57238aad2e394f1f6fa386f097270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37eee4e04b6074c695bfc6b24656b48b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c804c805c0863ed9e423d70f3f62a5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c55e170f57b035e36a968bdc9bb374273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916fc731d304b8fd267d872c4e8b6798274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d8cc2615996be3c0d4934c5cdc1e9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057fb54b822ddf1a0a3da353d427dcf276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f17f4d0ba72df0cbf4df8f24cf8c8c4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db25eb92e5faa5611dce7ca65e05a2d2278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229660e8c5702c2be65b46cab232296279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6c2c71d42f717a0c2fc3c2d0b829c6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21352a8a4bc6a09a454f55cc2c68ad281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a067ee2c3f1a8641693284d30ec2d2f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ebf54c7bef7daffab3cac33f21795283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c628c9b02c19bd611dfc4e5b1c149b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223dd21444c0c486321396013191fdb0285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0ccf94d9c647cfb995e2ad6bc3e76b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a8901d22d1a7fb35d5b892b14b0171287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f20b1e8f001e100404a07b9b9ee8aa288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1553e4514febc467f28f40b61b7b7c1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a3249a6a18bcc4ef53ea820954c1e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f0e6e2e5859d4c91ea941c66979c7c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb9d6037d1bac63381bcbf2659f412292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e13d9e11a65c768a11f863a02a9d57293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f41ca0017360f7a79035ac33ce5e67294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe0cf9419c3b590c85f296330dbdfc7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ff9767aa7c3c68332df3e5a799da0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d08ac7dda0a580b8db6deff2d2cec64297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7cdb6fa05513d6ab25a1ef83b4eef298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19322399553e6966a51d63e1dfe16c6d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73204f18effa44bf3d0a47294869b093300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ffc95c3fb8041333813b437837bd52301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d036d34b10a38cc3fd506307cd82ac6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96120901ab508a12f9def8104ccabd1a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a898073901cc878b0e1a114fd896fe304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a454935ee8f6800d6a75bb2a46381305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867f7bd9e4ab4930d5d8c00fcef1b7d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff96b902880a432ba7f75382507153f1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91d727bd70a5fd6bff0fbb861c6764308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dfd0588b5dbdc1193938f9af28e7cb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1495bca409be4cc682e5f8fdb38eb2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a798b3e069e948bf2a3f1bbdec4e4f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96f106d6a60e9cd1e6e38d7ce56861312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3a6c880b4f4fcaa4c49e9bd03ee562313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b976b291b255c4512277ee41440e8c35314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e13085f02b278e63b93f331bb5160315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cab18c06c46e7ad17dbe233eabbf36316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388952c4ca6a4e2adaf8b9728fb70b0e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ff063f7abe0d0fa69015f981a70326318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908c70b05b5eba7c404c18a9f5fb592c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84d069294aa05939c5a03088e9ec56320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ddcb4935169a78b8e2d0395ee4e326321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd162533eac9ada5a25283bc4865c9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b05b63e80c02187fc459e30386c185323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6934ede46757d35ff7b59de79a3e502a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ef89f6d050a56ef4edd608e8b3f9d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c823284c99482924f8da893be56532326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb452efe5fd481614754ebabcc40d7d2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca31125211542fed1bc0feac1c09fa3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6ab9bf73a8f03722a61d3a702829d3329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec2bdbbc3f71588bad4cc09c43e774c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d57f97707c34e878d2ae91fdc015f0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10846064452ead11cde7e4120bb72013332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476e458fff12101fdc4fde00a2b7f3f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8951c03582a1250ca9bed8e807a0dd0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6515581d57c281434a3ee91183619c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c4c1315bdb39cc537625793be8e15f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e805a9580db4b6549b77d089695b6880337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dab73132ed03d2e734f25beedefd51338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8894aaff00199f6efd3410ac6ef023339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d94a20d09690e2da4abcb2bdb26a3eb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb136bcf32a66081a197e819ff66902341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b33103682ed6b9df20b21e3c6a052c1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd4e50d7b5abbfe98a4427b98562596343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2d76ebd3720b5865b57f78786b106344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09068bf0b3fd8a18f585df5ba85144345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a828198a0b7f0f08202fd27ef0785e33346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87244bf677553544295c9bed18bb7dc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139bec0a96da09e28f5f637c0e6ac367348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed910ace5939818affb939896dfae294349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7eb57dbc59c85b4ff03b374081c08b4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73373e0a2805d9bdb97349c44740f856351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55f5ba42a5b9e03c56be356fe69f41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8751f7a948dc073a5a3fcf8035f00473353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28754c94aca47a90133bf96450a1d03f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fabb19bf8866bf1359b326c0cb5f0b8d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39581848e0eecf92e3df5fbfcc09b61f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73384a4331964495730684c49b4f71b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615911ab5d7fb7dccbbecfcd9a98a6d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c02317c203c4b655060dd394b2b73359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cdcc6f03cc38cf1ceb7dfe28ef83ea360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c847dafd306fb9d90f275f2fb71ac916361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb438d8723996fa1f4751c43f593e089362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada7da66533cee3b7d62fd14c6237dbe363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01885c40e7f782d87c0ff898218c8a63364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd57c8ad801f9c4fb580f1905a340c8365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f214a3f20e593c0fef460609485da22366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379ffb5beabfbab827179f845ae5c8d367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d08688b42df960fb8d4809c5236ecd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bacd52e811c50b04adde223bbc6842369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12d8ecffed3946759ac94e9af6f309370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12631fe39f2d635ebcfd7aca4e6f81371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c14345277adbdad21c7adb38b3a0595372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecd2108cca7bc5a27fb45c65770e02373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65764f892158b74e3f06a70337a4856374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a108e0259a298d1b72acdfa09bfb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09506aeb9558d8ac080d3e67b3a01054376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f325f0e67d26a9cb2d1b9926093da7eb377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb29afb04b7b57ff140e4543e0c5ecc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9092060c82535e4caa5bb80a200e81379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e305152ab0c112ac61f54613f51f0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733443fee5ae4d8f874cea24e64dce22381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde51e5ca486932988f5ae04345f1b0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb54b83e13188957c72011df92838d2383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbe1385bb79c0579b92083e5b5de11384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e08a4a1a892defbf2ebd5451a8010f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877c14bb2220555f7cfaebb8d201aa3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fe90dfc7428182a5cc5a96744fc957387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d2ee89a5750924f7d86329649af8e2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2097e428bcb811078ae719633de062389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c17ff6a4a478613568f35b3deb583390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d8bdc198ac62446928e28973c2707391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0a0dcdf39388ed2420fa118ef24fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845df4edf1b0da24e254e35d9966ce9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf4707e94d0f59c8b112886622265e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629dfc5671c78cbd8751daa334a14f74395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a691e33e9aca98d9961bb139191049396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c002c87ff420134428bd81cd60f83397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c4d78e6b04106349982d11b3510b27398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe961c02d6785012de0c7b0c8147c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb1615f28c91e10203e872c6c14594400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959c74a9a462d17ecf27756522e0ce41401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0e63254875774dbbe6f30ff89c7de6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e0e319bb975abd5dff68bebb2ab3a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3b63ab4c69f0ad983233735682f33404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be0a364020ce131bf26689946b2405405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a466eaa595466d58c956bd1f39bd89406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b440ba94458d90f96515cdfd68ca6dc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11b47c5697da3bee29d4ac0a2f84667408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96bdcff759dd833f3c0d2baf7604fa1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2407d4dd81f15958d83bc58d131ffad7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76b0e6dfdaf5f673b36d57dfeba878411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c048bc8a66370dcf67bf44e33484711412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e140602bf3fc432a12ef5d0ed76cedb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475421c9d988296f2d9dee337258b76414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115ddb24322e4d7d265979dfbbecc4dd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a70b1f8ff5b57f358aee1c37897060416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77615bd691309a6a753206debe85a4cf417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d5797150093c8037696a243ddef237418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458bea0b3e5b044c629e283f72a5259419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131d101ab2566a45f5e82fceb9cbf497420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9281698260fa51ff63e86ba67ced19421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274748723e59d6c95c367ff4902f151422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab45ef184d007a4ecb7653519e39fd3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93bd973ce5965e94bbd31894982856424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4181a0cdec3be08056453b1f9b5bc84425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046a3c918c02783a11b4e2a5f10a5e85426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50dba860c31d8f58d1db62606dd1df7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffc1f8c13b613e34fb4fc12e68e37ea428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6a80b23fc71374bf8536fe5564c576429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d02e9bebf0f9d465c6a22f4454c2edf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8fa94ed2aece675fec9edd3d066cb1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362dd41bac8cc8115aea9a81bdde36b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bce28f2f694531b843ed1496ec0348433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c057aed9daf3cf8e0f349d2632a5598f434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137faa3f5e186a16643143afb0aa6b4b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9a6ef3e66ae7c30c148ac787b0425436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd74020419b7a4d141f4abc9c17821f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d6b3b44747b325e461318c0dedf8dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d10bd409723e82859755d8c3c2c623439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6aaa94d7feb0fb676611deb7b70d510440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c87fb5e4a27bffb0d2edcce8f5fbe6441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38645a0c15a83ec52bb8778ce16b261e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f970e8db0e26324d580d4173fe77c975443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e0ce2e017211efc3de46edf318c45c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bcc9348e0418de053f2f0e6f6028f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5010085693fe98e4837ae64732713fa0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844ffbb094748e5cc2cc516a266e0178447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f53c6bbfa043eafc68b4bc17900605e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc8247b5ee075beab2d4659fd173d81449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571092b22a717f575546b41230e6e08d450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016f705e90ec38787ea4bcba6467b967451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c3574e239b5b40d7e3adcc2814c0f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b92a79fe5039d14ec9b0b1436595c5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928afdbe2016e2ccd45f2390615d6195454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb4702c855f211c61a2abe8d0acab29455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0daa25d98bbee91af7ae02c2b74ec12d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42f8a757afaa0a081ada975e868e03457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0041b0d900f2abb35c8468f4f67d4472458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3738b850f5d9a5a22c6efea3a000d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d4f18ade3882f0d041283420b819a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfea73111f2e7b2dd89047ae464f82b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15c8202617e79f9fc02c35b6796042c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6e64b29e6331330ff3202e8e8dbaf5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c835733ac90585f3286b683b506266d0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a3c12459e81a46f16c0995690f12b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a907523bd057d430e4418d69ac13e3466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79f2b6753d9d4f79ab26fae004ed03467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8f4127742ab0172c046091b4bd803468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93f4ec24da205e791133240531d2ad9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c219ff095b6b1e82a99884ff299dbdd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436642c53448b244b01df8a7a926cebd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab048f46a8f4961398aaeb53c6ede5a2472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5eebbed46c78e88c4656c45ca1c55473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f2af5cfd22d3c5235ae6f653a68a4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccddc5e234e7ec4cf12262a66fa02d5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7952e36eb8cfd5bf0083aeba046dfdf476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45c508ba5f6d824f984aada231bf25c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7c65311fb5818e1efb352f0b8a0f32478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c354aefe6431783e0bbacc28f90c85d479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2515aabbf26fbf552f4f1cee2e6c965480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70332b2ab4a5b2185d56fea4e5c1c261481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d2614eb2081dfa5e44ef5e611fbd75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2815c559888f4fbea5c4ec53c76da16483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6df0011f9e2e7fc648dad6f4f690a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc236b9e6c971aa351195af588229fd9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336e1f989de7a38c1951696d19a33850486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f131265c11adea3980f52f97b4a50764487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40bdd74561664c16716c917ff5f18e1d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d908b17ee28352781a2641749d3297f489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c16c2e583a78d82f4ffc57359c17af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec56a4881eaf4b71a4da8f83a41ffa3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907aa68e12e081da63b58b3ef9afdbe5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdcbb36ae1605ee460911ab70550792493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3766ef21f68292c2be7326f9392bdbe494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1cb3ad29d4dc068212bc97a1cc1e38495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8a112cb5a3377879fedfceb17780d2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dd3ccfa6bac5494c755728daa5eb3f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9153f99445e8a402e715c18d67bb7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714e0927e15a56397050cc16c2436ee8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e4c72d2f8d0f617ba23be5148da276500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f0d84e0dc8b45b25e1300fe7be282501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd95074e00e81d5e5f0aaae5a00efb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bbd47ccc93cd65e042c297d5beb07f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080cb93baaef59d82cb763971ca5932504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9535f241607b0cbc5e5e03acc2d4fb6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e810ae72bbb67b863d2145484a7a18f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163c91fa1c2f507b41984e8b62d3c1e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d86faadc8457c17975a7ef1198a865508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb5ac7fc6f6cf42d58f875d35458e13509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c3d32b6381a1b889536427779ab83510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9d28f2f1eac37ded8507bd923f85e3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf6b46bffc275a3eb8d5cf5698400c7512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05080c4807d3a0c54da5fcb125764555513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba69734c0c75d7a37ab8ea188c764bf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c7da8be5dab7822fb76a8b6809243515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f7caf5a934477910097a2b975387e6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b17daca38ab91de746d443906347f5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94818d8539262b1d0c5c726deff10766518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20171e6c102152a8a5bfa7baff1a7d60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfa4896b607094e99acd012d5bc4a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3b9812dc6b25c42be8df4ffbe9f14521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b05a994df008b6e3f6b972a6ea0059522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bec630371d93edf9f22242bd01f97523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37587e3577c54e26a8058c62a7e1111524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c97ff48258ac077df999159aff7794525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7f3687b3c969bee88e3199c3ad7a8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b951f7a68d2bc5d0a3e2174c70cbc45b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16474281275dfdb335b261722b8de4528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc6d86bef4e9128ff14934245dfb39b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79619b60b0b85138c5a65df1afe9844a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea76bd67020f158b9311d548aaa4d92531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daae5ee599b991381b32f6ac68c0a73532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0d13a41932bcc65055a887b98cfc51533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ee3c490771fd9e813ae2705c7be3c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1203af77dacaefff427a71c2855c0c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ecf1a0e8389153dfb3638c26e187e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeec04704257fdf6c6f2f1bc828f561537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cb77a2438a8c5fa8df28306842460538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7000312b7044669a68e2da55899c210c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3ed3572f298682fca98ee0fa13bab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdea02d068e772622ad009cb4052ec0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539f0d4e81c4b95c7b6e257c162398a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b3e8f2074d64ee2b3e08bce58893dd543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ba99afd51a5ceb458a3ee45bbfe05b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e274469e3ff75e763c378f91c2452747545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece695a0ce752384a0d76db76b51470c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666b3eb8c0d6c64553a592c0f6dc49f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc983a2c20d6bc55f247f9cbd3161fa2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719ce1857ec9973ba4e95e817a31ba67549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4402f91b91c34dfe88656dcb419b60550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30576158f856811ee217512486498dc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d355c89b4baa1b2b6d90c94a9dd23e552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6d727510df4a63f4f742813ae3c6a9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd300783a119138046a4dc52dd27f58554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d54f3f6fe9eef8e02434a40f071d5a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a847ff84493a70bcc3d52c1a1d1d501556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88fec717310c6ce771ac4df57a94f48557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692715bed9efaa63b533710b496fba23558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb2609f3cabdb9519cb593032fbba5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d62a3690b9171c90f03331b57bd48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4d58ef7823f095b3944ddde3dc2c59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773e4729c03c2547642c5c1f38ee2dbb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78033c4402060cc873d59fc4c27891e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ef31eb785042297dbeb1832859b8f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f867c6e28296aaf0b9d781e02cfd7b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2196392cf6b2b21847778c8f44789a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef080c3d5c83f02441ca53ab75c389c9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275e4a565b9a8698cb95f17c55d4af53568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6838bd642c106119f160215884874f95569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d8d8e81cd92c3102d9ad0513943fc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11a521f6f10fa52426448e54d19976a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ce640cd4f6cdc54c16d10bb4aaf46f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6c87e6c77f44efe0a55cdffb653bf0573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9eb5cef40c666500e7acff9edaf07574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a6b0de7407a7c8c5b78135818aeb9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a83c1b781e3d3891989566361293b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cdb23f647206bd9246aa2d7be44fa0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21aa9a1020c606725c5e65c508a18c22578.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>