--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2209,51 +2209,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421cd2e7a513dfcabb4d812d21728cf11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc28e26911cc560ae0dd5c7353c64a52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693e8e927bbb18b6e870563e54ab8e73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c53495aef83167d6dfde42b5544944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008828f78f0736fb009478dcdeb7a9d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faff2dedb655ebc3715ed14c247117976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b58aaaa4870076f9fb463eb48efcdb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6101af4f14eaf7a1cd6fa7379131f88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab4dcfc61ba4b5fd9fb879c087292b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37830f6a94c2ca820f698a992ca35ecc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d490eb3a4d99716392e914d9e2bad011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5dfe476fe6ae723e44de62710203312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab4c3ac4e190bfd0701e6dc0f3be6213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287625d2270f9e2d31d471a77d23641314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ad60f45993325be5267b9e830da19615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfd7cb43c2c8958843dc98eaee2bcd16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08dc7c2fc623997670bae1cf7d0f9617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0948b4ca294ca2925683a558d5491418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0379423aac26d33eee37deb51b2d15819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fd66cb45a14dc69b64e3520204ff320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78a2f3fd90204b402505be9177a214821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d7991bfb800c6407ea441cb3802bd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbbaad5569fac580a66b8c4e90d1a0323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd21bcb21d107b97d008a49d9c7512d124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a52e5218730351e664489738d6ca425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561cc8025411b146d48dd42e6f3acf0426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef24b40149692fc6d1c8b1c8496cc99527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f2ccf6d386575c1f4493ada1ceebef28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548599fa98bcf8c9c855956c4004dc629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233c0f37fd9c7592263cb873c8a3c64530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc220d457aca2fd7daa1abac522bfad031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5465e1e98b5cf2e9901d7919c2ee70132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b6205586e464a16cacd995bf7d93933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549644b9ce8058230cc5ae68cdd217a634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b31f0c752fcd1e2bbb5e5b303d57935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd71dab8336408806e487bdc8f815bd036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b135e5636ff5f8f4fd3e2d9bc962c1837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea87e1f7bc9bf608379babc5852283438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6884bd8fe9b11ea23acc482eaf4008439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cd53a02e12ff2489c2e3b8798dfb440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f770479be184ec35a6805a11440a8f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72242a65843a5eb8c98ad0ebb5c7c26342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5875bffd93c132c3f50728634f1fcf43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a79a809754018bb92b9b09b3ae86144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78baa8ada067b0d2cb047af9a449562f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2bbb26caed691dadec8f3819aefc8b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457a9d4ecc93207ae5882fee16438ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d32c84a13fc065e8543521300950648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd108958ddf3ba1267bc2130f31fca49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011ccb826c327c1617564dc2fff99b6950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd5517c0d1e4bfd701999d57df1d9d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc60c1fb85006f16e5e13d6c978870552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e5cfde3f67dc475afad3a6412909c053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30c0b9dc22b6f29036c81a24f84833354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77046fd797821ed833d628b9e86d7f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30618f64c3383c730588a22977b75b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771af11dcab5af4cf50e22c1f03d756257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704a8aaf440a17ae8267902e8e76ac0d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81948191356e1bdfbbfc93f51747b3a759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de594d86056b47ba3e0d54f5f01cfa3860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a1f770b0532d2d72f3fcfbb91658561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5517520baece123561e0ee5a2202c1d762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15735bff70ca13ed157196d2ab98efe863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0867c23f0e3ad350b247cb2a5ff6917564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6fc269b991322ad8a8621207a9dcd65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d4e014000db01dccdbb68bd103848a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2862be91b891ad9e5e48c84bb56b5767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d57b86e44de19a9acfe6ac32ca40168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340816bc6261623877e2e2c2eb82955a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfc1faf45c7c498daa9b86ba1376c870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f084e3539f6d19879e2b4eb1d1018671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b969c68aee3bd639ba1f697abc73464572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b504dbca43812f293e216fa3c87effef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574152ca2f759666c43149a3b660d5274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1c62a2765cb708377698548d8675b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f205241647e4ec483fc012a44f49bd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df847c57999ebd6e4d84af850e29d477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a26d550b6d5caa3dc5c2a6ca1a58878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772db57fc90e92394302bec361ee252d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a8b35972d5a0bec0282d4f7d78d6e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526c1dd401b31a4e5ca28069549683281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc05c5f6b2b306e6b781a382778458182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6920b83d56cb25ffc14d0cee5c33f783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6f372a0ae5a3ab22e159ac3d22d09184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0def4b3b7eb444b0ba668cf03ce67d0985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba178fc52564150a855a543d9dc2c2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790f095854d3e86dcc2661afcbab780487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1319a26f9602027ad49c3d3d0a06778088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea1f6f1417e5bc2146e39886d844b889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261ba2dc5b8f067b416acdedce48526290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86cd77e9125fc9965ae3a5ca616006991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef38135a4eb2bf972249689fde6ee092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbdd04574c5712be152d63a65be593093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb222c4534edc3f2f858bd988eb10b594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85b3fdcfe1fcf511f9368bddf9ad6c995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b241871424c7e045cffc6e94e6aeda8c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08249b7c7e87015d7334a25465dbf62b97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e9d6f5fa190237a9288d2b094af3ce98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44731286414d05183ebd5b2c403fd29199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c137b3826756c5356ad5ade995a22e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f210ed05c1039ef36720451b6769d9e1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db881c6e5cb42a8305e094f18697e058102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8c55c94684f658e9fe44a602f05a54103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d057a019e83dabdc0ef57e28593d4b8f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71e79e21ddc7fad7327c60b9304e7f0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150202b3d1ad021672105f9dc9a238c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf197c988829809c335e57defd74c19107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fc4c2960194ee1d4a010da2e60726f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd1640f4392fac58335b92c812f1741109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c8dba9f02142987ac84d5b46f1a1a1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722ca1481b5d4ba21e0db43a093ed9c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216bdf34bf037de0cf29b78e85fbfb2e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f08683acf9573d9a94ad626e5b2dfa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68752a46a30ea4191d47e904982b853c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dbd96b4b4330070a1e9eb2dc353304115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9afa41616abe0e7af63d0499836398116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1d5dd50ba2d3941a243cbd469e145c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b8acf5277177a6f856d205733ac86118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4010ad4a631112e4879c061945fc4b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ae55df1d978587cd73cea183ae5086120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f15439473584db726da1b1ba57ae6f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e52d91eb15cdebbb55ec5edf7d275b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293cb01977c2b76187fb607f1e4734db123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa0297b81115f1685908900c8b386f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696bb67287d3c65b9f9f6ca72f00214125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76473d3b3a1c45880ada2985647d8973126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210f832ff0210678ce5d61abf8d2d34c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0c0f61513f3c83c080c14ac9664e70128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8644d1b717e5f8b4587c08df31a63126129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7da958f73295692a8eb808fb8ae779130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259f226b1bab529905b38b2de1e8da6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9978e8caa7ce07714d06c0e4ad8cb2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b46ae33c51da519b205aa3fdca7df2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03f26cfe43f7fbcc9e7583f175353b8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e35d7214a7280a54f4ba9390e5caf0b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e9dd2a483a3fbd05f2867fac3a2bda136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1505da6a49402588edc1689c7ee7298b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4be6a387fc523dd8db985c77c83ef138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd070c29ad03e7805322fac1c034d0e6139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b5b92e971626e9a129c17f2dfb4841140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0a4c2c13f2a666053a5c3e95b6738141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dad6d9f463aef833aa649550ac8b410142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cb46e218240e2e054c274a39c87311143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfe3b90013825e186987cd5024adb7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4740ab835bc1d48b2252b03961dfbc24145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bc4baacc725652c54ac6961c0046c3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30be820e3bfd416b76d244041f5d196b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7dee6718d45457a22fc40e7897867b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2092dfa00b5ff170636d6696adedf01e149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1327ad1e35c39f2a70daf9156350d81e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7d980c6142cb7fffae7d435cde8fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7211d270cf3cb3f2240508ad80d707152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed67f22bd77e592a548772ff61cbe56153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab66c5f909fd60c43d23bb6594e97c21154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b21e8cecc93f9ab350f2b8e06b29d1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3b7b95cf5b7b001ae71035b85e6816156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37293f141e1d003e1a3eef304baecf8a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d907f43b70c99d8d6d8631b943b84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be3eeda708ff923f96a916746b72f06159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed0a7daad6613b962dba87b8833c57160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff4fc1f11c6959cfcff77a8b45eaf84161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1299aad22c515a9b1d5181aa76a44223162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8a39e058db02f34317c7bcab1c0b94163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f4ccba72091c40b18a538ad28269f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0578974693cd7781f91f4efa13e535165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bb0fb9ae9f58c5d4e43694f7723b0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b78138946d0c3b475e204aa233dc43167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf063274c0b2710488641df075485b52168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e21c197857adfa3b19d4b4e7e5caf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62ea3eadb56e2da355401fdf83435f4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6077acac1cbc69a3d38b1c0b2825f454171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9a199787b4e719d73e94c5a9229127172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1138e6be50444adffbe117f85d166b59173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3918b44b4dfbd67d6938fd49b7b9f1d8174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28bb305404e56091eb86d4a9a6e211a3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849d3cbfde4c22c357d2f07f1085407176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2add8ecb6c9c24ec60f01ce44efceca177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8dbbdf668ed0c34d7e0789acf2046178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34604914cc8b93263d85c099821344bd179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347730e9258c93000ad21f972b36c5e7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df32f3eaa2e6d3af638fd6e2c6d0058181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4514ecfe261d34e88561d36d51747b2e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d347fb6a6c5f62cd7797bec89279041c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f27a686ecff28d2e1bd2c51348985c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef6160484529dbd4c7bae6b371a3e6b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3120dda861e27b0a44b834d30644ede186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa11873f11b78e4df6d049d19aa67b19187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3cd79af367ac1cdc0dea9f6240b0b4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d3a0b8b43ee0b2334e4485977b087d189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cc2c6c2734ae12fb23b1256e8e1f78190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e153dca70a6e1cc2299e5a180f02c9e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0cb7ba4cf52e5c8493c24ae112dab192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a6aefcf4a39c2d278215582e884400193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9085a9caaff5961fdfe1d0fe334177e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7425e09d43088af29f7f36d9352d23195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da552eef4128787c8e82eda41a7df9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffff872f12f7112b0a2e985e98339a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa45fcea20e5b1611cd2378f10ac6df198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e482a8b5b7567a1867fa22480016593a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d456c8f0704107cbfbf4ccea0c168200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b23fe9fa43233fa3925430e8b785908201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73277f28c1e22609ffbe2e171ca4a8d202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6956acedab1b6c3688ee489a0fe79fc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937cf01c1c499b482786c18e3c8e2083204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25843650f56fce05aab4596eebde025f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b3291df6103851d0bea159d6e7e6a7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b805c2d09e1f627aaa90f362caf1aa207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e23b58e77a0145865f4cac49880fa208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233dd95e9fa1fcc4acdaf6060b2d6a22209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b684dbde55c7ec02d1a62e693a25c02210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9b49ed0e35aeae40c8064789b30b16211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a217bf163bd613c7d5d4a89c258bc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f4df7fa0e04ed3753809d51d55881213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f135782b69e00095cd209051d8cb4dd0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe2c1071656de4d21b39055eb2ecd11215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0e3da7737e48f3d88db1196d2eee71216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c47df6b2c2c1c75c7dd4948db91c9e217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657226a0489a7c726d1ffd15bb1bf64c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27af3b59b696303dc10abc13e5187f51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862815c623f904e3d6c07476f0c3857220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446c583e3bf322a9aa34c3c407963df6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05fcd855877f7c08463812e7b263ef9f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cf3a1488e352e522351d5ba8aed777223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b26e46ddaf775c9459b2928504f3398224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea842cfa3c91138bf979cbe50ea146a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18d40cef6ec6702b37425f6c0c367a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7928bb73a6880e4f4aa4673aebc37ac8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61b7397b93599f8c0c8e0284362cfa7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff1ae41d7b3e584474abd5362a6539229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f260ba0501517f1b3315ca3b76ae798230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf05cc2e2abaec85d2a1c151b25ff07231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448543cc379eec82ce166ed6a0d37443232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa27f09600dfe87612ad67558e7f27233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f4e3f77dc30445c118da6eb9f30252234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450c85eb50c355a50c6c9c392c8d6c4235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007cfd80b5c8db861e624743d689dc3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b19d5d0c929d710862bff5ebc12e48237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa44c744c9cdbb34c9d4f051de5d0b47238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2fa64740c280f89edd03f6c0d955239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e72e136250fb5f556ee6f63bfade4dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60031b27c52ec0d07107154b939b5c0c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e17c015b74a4d956dddb55ae1076804242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02890aff254e0f7e942a8abd7dd51996243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973ee89fb5baa6cac89d46b2e69b6ff3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff9072d654e0350281a23c1c6c20346245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a24e9f2001087d7458a0605be61dd2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45a2b9b7c6c4c59d184a26f2bebbd4b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2fcd1a6cbbf08c9f496c65a1034b37248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee292485cd756d311c7d75f681fde6b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f8557122e63d1724186202551a4f58250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16396af243af696cfacfd5cff5def990251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfc3de8e161c56ce552ef34cfa06e10252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968a2208484aae98fa189cabf2ab943253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39900a75e394ce4e4663924353f12b7f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f47da1eade21c4d19618f0b05a57dd255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affe3bb95bd60598cb8d9404292e241256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b10615b747973fb1280eea5fbebd3a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4351870d37252c2ef2ba740c215712f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e8b66b05586f1448a9e151369c22df259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08e79c678d07a4c8f64a810547f4ba2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7905c9adfff2dc7843a78f354ba8ed7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6f6822e54ceab4d9d2aaebfb283a5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d19623998b269778a2b318ac29fef2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed507dbf3a05ce1392c46cff9b3facf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11579fef01993ac6c95f1bc1c077826265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7960fc8579de2ff58d7a99617ec0fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b60a6718e116a2e6e40944c84c1b5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec3289ca4f57bf018147ef2ac31d9bf268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfd41aa7b52c95ca0041ca1073b221e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049b57bbad7e7c6aa9d10b2d18175f60270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104b78b7019463f01fd7a6462c3ab18d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168a91019817a7a3c7a5fa22d00b3dda272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18275eba9c6059c4f9183dd144e37c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6479a7a45d468eab215745a4798df274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae17fd916361f76e157e2d2235eccfb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61f2c2e3758e5bd7d7a8baec5beff27276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0722857ef072e7acb6395b84e72bd7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ac9309c041d5e3a19e2a97d9984d57278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8e457418bc580478389c0030ac0f3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39069fa67a64f3e7a3816eae19ed59b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb34d589babb405596850a1409f94ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819b3d6529dfedfdd8f86b7500149b23282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0e6d804f41403cdcb44b937eff77b283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfab7330ca2c4b732cf1c5ece0076b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5c124a8b1e3eb42612f84c487e2c0d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bd7524d372a3b092102fea852b331286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b4e6e7874fb3ac92b8603b9294f180287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e1f10b895c61c231fbbe352856dfc7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7431ca5fb6ebc299d9d8047c3bd21571289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d035f9334f354f8586a2a224dc9c5398290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5e3d765eba0e1735e77399215b42e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c4b25767c453f2b6d23733f8ceacf5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1a6fe21abf31e66f2d62c617076256293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c85781f987512b26e92f303424cb8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66482a775b8b10c05817e0402a2f6ed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795c650699480dc13ea90b89a48a4738296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec6d9ee28babb95749b7011c80bbf08297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db3badef4e831b56ed1e65c0d37757298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a26ea6b3293c8e17a2064504dd51e3e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa71338c751d31c528e5bbbf79a1a5fc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63bb55fb128254e68cd2d8f4b39834301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cccda40829256b7ffec51ddeb902cf0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0027d5d171a6e9c19500bfea7c5dd1303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27ad3c592223a029c751bb9e3b7671304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a7fabd966878fe18e3a905c37bcada305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e30fe86b5f6ad89a934af904647d598306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c96d4612ab113ee914f6371e7bae25307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07019ff31fe4ff7ae229ae351cb058b7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ced6ce5fc5d240b427af0b9fa20af7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7952c15b56166ad990aac80d07c51e99310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbfc547365340cdbaa9c5b45201eca311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8cc9ebf6568194639118dac41c4d1e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307b0fd5abd50370d4e83aaa76a341d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd698cef47f55322fe02a4d33434ef0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf870968867588792063adf79083545315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901fcd65807b7ffcffef46e8e2b5b75316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbdcd551a22afb90e1a147005ac17eb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d70474fa379a4ea3e28c151cd299a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e8cd331c689e020b321ed4df6589a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4449cb5aca32a7334e57f7d654b90bd320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262ad62fccc9d21a5704d36644fb768321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccaca29dd948d1729b0ad5f7ee0dce1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1222dcce522bc4473f35ec0c6278ede323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67a33b20bcdcc6f3dfd9db988046a54324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0d38788b9f2388e8b011898f315059325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a9c0e86ee824401bf21a66a3cfc0c6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9cab13d7968f8aa4091697dadd625a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320fb8779f561a793dadbfeccd719d4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7f9c3a843aac52dae1575f98e9b09329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f8bd6e41fbf1a9a39f4c5a4b069d3330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dd3f3cf63d0eb4aeda4d9b1d24c1ee331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d12fd0ea36874c204b06629ad114c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a704528b5e93d960e82b7bce53bcfa3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234efeeb60184957f9149b0b012ec67334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcab93894fcd26cd2a4ddbc57cc72eb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b649c5d3bba6fcdef45e39d8dd3af336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21f58a021405e5f64d232239f24cbec337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade87834eac96f567b75728061ee0227338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed75514aae50ffb7a0fbb287a836c0d4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bf191bae4f26063ae58de4eca1564340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ac90df53cb8d9b28455d1baae1aa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3806bfc1c2951f95437fab2e14d423342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79103c88f723d68df03c8dcaa9f2c8b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70caa1c52a846332db966e0d65315a42344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d90b2b49b887d201ac45776614d032345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cae5f7f28f54864f281e7a5199be68b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddfc693b0dcf2b6178ee226d915c2ac347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ff27ce683e65da3d69f67ba1581c7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46ef09728ebbd14d84b45577254328349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9ad98b1d9a7140462c7563ecd1ddb1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22403ccc52576b019e279c4b2b67016351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e200c354e1b0bd5090381769b616d8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc50d27ecedf62b76540bdb93c2e1784353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c91d69bac384c2a11f06c4626f6477354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4280cc2e435d2467374ab937ff655f2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f29397129178a6937331b447739fa3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac923624b01cf2e7168aaf4377c15b0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e091905cb814e44d369d1b7d67a1f63358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a867a5860b33060c00490322f4743359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87bb43acc75dcfbe424a21b8688008360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83aa94472a98192068d8902da0caa33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5947ff50e93d0b62a5027ee1c77b733362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b274b086671c270f650ff48a7001897363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d356a24e43a96877444fd8c7a86a62364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa8e75ffd7a92ad96ff50095acd80d365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e23477e16ebb40129b05ea0ff8ac3a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93315c909c47d4cb330fc238ca0cdc9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ffbf0979ae7416607cbca7adfdab8368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662f283c7a2962ff9c2232b82753eaa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e88d53fd251d53bf561ad921968e2370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da804e7977137f08a7f67abda339949b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c99c83a490e192a1228e15ca397ff372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2508b6afc792c4722a1f786512e927e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e996fe71cec0d309e0be9d303d5a2e20374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377de8b36d4c8623cf35dda763820b2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1123d674901202c7e2d8cafd2439213376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1d3c85c29bf2d60eacf0cfdc99821377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fc705763baaf38705f6b1b5314bb00378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a822a59f2679aaf4b8878839d2a375379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b33e00a5cda4cd3a91e320fd969e826380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83b8fb3b63e6ca0b9666def27ef9fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1843e3debb352df11eb5018ad2972ebf382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c292d4f70b58546b09c5c12e604c91c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4655a21eb10a2c738719b7dd0a753384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8598b6b1ba0dea40a386e4a8d16dc7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b33b37936836b4bdce3730fe41d57f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6683af6e276f78be0d05cfb8f2821a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ea8437efd34f798dfc790e77d7c84b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e439121066087125128909f06ee35e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb58313ae5cb9da0c870aa6ff85bcc6a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32537b7bf87ce620fc2ed6eeb8642a3b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccbb716b7dc409243850ce5d1b3a3e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40fdef52a43d852874eea58c8c07096393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783a350466c8ae539266b366c042878a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae12b0275de23b024830838ff526a6f4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd23102c4252390cad9f8e093a806deb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e036f8e3e95b1469e73de1dc823949d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffb112c43ca5bb6e92aeb6b718216a4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7589db61c791d343f060871337591399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b9125aa312ef1cfbb96d3c3fc103b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce24f6f71a2ab4ec8fe2e7b38a45aa5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d6e60cb1c18a1216e72b37a4daee31402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0da256de3704af550bb11d2f8695195403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c101290c980a0b8f45a9286d575988404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a97b97603f7faaa95ee920a45d900b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecb164b581c1b0f332bb91c88fdfef8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937aad4ecb75266adca7f72b200b8f22407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f1ae23347d81684c77b330fd723704408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d08aa865b2597a08b98c042b254627409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec61917709207093b69aa32689579b01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa56db86e2fb50539b210fb8b2aeabb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f5037c869547d7bbbe40f668bea87a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b0432acedac13a4611e4d3ef61de7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab2cf2ccae954d81b98a06a78f246c5414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9711d650c71dcf72af829595e770164f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65614568cf5ba51b8d5161e65a4287de416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94725e41bb04f3371bf34adae66f34b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8eeb02b7626a652ed0376fef504078418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb77403eb0c1d922751f3038607098e1419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1bbba0c3b80f52801fb0900cdb892420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152812025a8105d83d2ed269e88551a1421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c217b1a75419848e6b6144b5479d93422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de1ea3331b0c3716292ca9586c04616423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283ad44e66bb6b5c4d2367887577c6ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9b2789e0fb7cce7086e974d324ffc0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38045fae875387bc393e0b43f3b21cce426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3614c35c4310886089b303a8dc10c2b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f2c9bab4ba7811836de4bc4bb07e51428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e0b7fe90f93fc551401989608a03c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8059d83e6eeb63fb4719411b59f273430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea256d98e289bc8b55cc2aafdb110337431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4588f494b3992f12c0f0594e0fb38e3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9659d8933fc743856d7d034934459ea5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0709c4bce9333ce1b4ce98421e83748434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c97cd5a1b46aa9e6f66d8ce2d16ecb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f6f97316997dc81f087241959260f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa17cb7faa5d79ef4b7be74a7c1b42f9437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201526bd7098d0b00f5b8d4110fde199438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd0d39220eea72374bd60910ad772d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6e7a822d162e356b2ab04b10cc88ae440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499bf4296b2fa6fda95ca7bd74be8a57441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d04d6c668313b978fcf63664a31a7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b41a73406f35923b25ffc9cf2ebce93443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6296f30470f76f7f5bfdcc84cf77ed60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178b1ed25bf0ca78fd16374aa3da3e5445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55ead998d86f33b4dc69fedae2d03bc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d8bc5a27e1bc68552850e29da384d0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2747a0c53c826060ed9180ff33f34d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c6e8f784c668ba50cbd96be43bf203449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0add7bb84f3212d4bd25ef59184b1da9450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e29ee9dec88bd29c54fe32b5f99e852451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a98221be6e287a724278cf1fc0f1ea452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88921d00e86e31fc192eda22312973453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3dfcb717a3d2b10c54c3514128cbff454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ce1fb4fc3ccc673ff756f94b0bd333455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e087fe173038e3c383b04e48b3aaa29e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ed89ee4056dbffbada8607c8083954457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e37493bd419424dcfd9937580d710a0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d5711e4e587e24f05b5f17d4d5ad9a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e958688af3a41f7a37c215e2884f0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f922ef8ed28a6b9363e830411fbd41dd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243f21b6fe0358ba24be7b18580dc98f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16c7640a1e3ea00c6f9522f735558d3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa779bf7d1f7f17687fb1fef5a031d14464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d7a90ca92843a0a36c20603b9e5004465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c198966ffc406a2e9e4d9b15e3962d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cba6c87c7521cb7f36370d393f6ca43467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1563ef17f45cd9ee059a9820fba73a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b49d2d8de4193b7bd80b1ce5e5b3ca6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdfe83ff149d41cb1f02172c0833e7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1535cf038a1636eff30dd81ff91959471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554995c78f368aba55aca274cf460dd5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eccdf7e0b2fb5d78d17eab086debfa0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002994e1af77676decea2a296004e684474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d61bba863c1af69b611aff3d911f55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c131cc5a635b3f2a6d5872751cbb7a1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fc861272ac64cdf7db69b30e3ea599477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e173759169d76e8aa63b0ef1a518f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf2c984125bcb2dfdcd6bf2046ea24479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3346a953d866225f30d239e26eb64a81480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23cb4a70622e46562f3b45e33a5c4a9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2c21e91271ddd6f418482994e810f482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275cf2c9451b35be0d41ae1a90c932ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6661fb015621ab37dc7e0944d9332b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc25aeb603989f0e5e3e8c2de79f5fc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635a179a4bd2f205e46a8b6d1e8796d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691f243ad4d6d86d35ec06043896fa6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5424bcc1ad1ae9c2dfc6b4690554465e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1194ea02a9b87cc93dfda925e6e431d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb5bba7361de69816c25790c5eb1cfb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21412ba9f0430dead443fe60dd1ec092491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1cdcff37d5b79d2ef955a8b7fc206492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e1b471ff5499be166633674c68809493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422e4412768671a53f32f52d95ae84a6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e90f0d6f3bdac10f5a58261cc53b6ab495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f544af567aa441971f095435c473de496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be351c31911290b0f7f08aec30ec304497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70410c170414cbc27c2261744efb4af498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fe6b467827dd021c0d2954c9dcba4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936c983b531ddf6e13fc98b5aef193d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6f4d8810db2c8caa5034f65fcacd78501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63763996bc8672b59a53b5b57a23ee67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415771af49afc1f70f9f654db3c8d21e503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813ac7366904c3a6c171cf109ea8756504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47be13e0a262065c5c58677eb0dea81c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62827283c9fb063688f65dd4736c7a52506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367e76c176b8ea194a4d711977536b31507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3dc84fe571d3261a331e425cb7ca0b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ecd7c868bd1a024aff01a3feafd66509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8553cd4974b8a9c64e0b34c3188224cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d860c277288e5875532e3a4f41dfaee6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb4d56e8f8d177a6bedb99198db99fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da45d56b88fd68f698c6183f81f85f2a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f239fb5bf193cbe787a8566cb872c61514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aec0ff843a8c7f30b34e51fed164b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e04277daaa92ba13cb4393c81b369516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0ef7ffac17f0e837a90d2776e5a94517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafbb1058c05cee0902ceac9a4549eb6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8320bcc0a4f57cd2195a883933728598519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2727ea68493e4c812f171d99ee664da520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e643dfec35aeffc3b3be1458b072af15521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1c0048f1fde40f3c9beb2e378ef39522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0474d59d1183150393e5ccf84b6c4b66523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b3a2ca75e44d2a73b2183a4d4070b8524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae3796a828a490bb8719f84cf6b19c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec0444ed62dae91556c6ade62d34d00526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be65801e30dba6ef7aa9bb51763bb2e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2133dd7de2a13ece6ea60f531f8de9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07659efc890645d6302c4fd632b44190529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a968c830d6d6fdc30c40434b70cf37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3b93a3fb4d296fd9576ba07bb343fe531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61a61b3a4ef635a7068358f7822ec7a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee90e4a469ca36eadc3a3ff987ee1c0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf20cf6c15b09f71a7ea7b6e5889e6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddac51fc00b8a689faf01f28b221636535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df2ff1152d5cbe0933c70c86dc8f3fc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ffd8f17411b8aeb8ea6b706a2c7d65537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e127f9a1a5d64cb8b8adde37cee73538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336a09cc22b0403a6c509136410040a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ba583041757314655612724043c094540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf5f2d8e76c9fabc2f7013a1c78b44541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80abc7ac63065c850764bb84cfe6740f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f86623abe0524108eabce08b3c8c5f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff71fbafcb76f3f0312f8ff26c51340a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06907cadba5e8b7c87ff34eaf55c9c3a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dba5c0da16c4abf51b7f22017a3655546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1884e6987835fc51e5657313fa54f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b669f9c309c7a0f6ce237cf1ae4f5a18548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3199663ae1054fd1ded2c6430217b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92d26b637a244fd0d3dd4f1492dee1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0d56502f3584056b0e12c59f7df08551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bedd31f64a1c674dc4603ef2e5551c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9f4deaa302e077f7e77aeac3edb61553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b773dba052993610b73e209e40aba3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d357bf4cad25b0822f280f2e30cbb25555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fd18377b9e218d0a1d3565d6f2c9e0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17a099cb5b8394cd9f48ddf5d225dc4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803560fba9825318614d0a82f40797d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1cbdc50f465431b2e5037d23bb86a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e06c35773c64f81d06e5caaf97b75b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00ee662c8efdd95a091722e6aef4fd3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa307702fea968a99a007958b2363e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156741058609e808cee133285c1d27f1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836d2763040c0011962a2b550113a735564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70640fd7fcc5c8e906a3040799f4ec2a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834da031afa133f3f717e74eb2487902566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999ad2b5102ef636da6ae4fde31d112567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c29eacefaeed4706843190c362477568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f49fbe2dbce192b9cfb50750a95825569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876437dbeded848f582424b259a8f8ff570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6211145dc8f82acd8ae4482acec881e9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36fc10edc67a0964ab766ce6b903732572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdec780e5d567aa8f2afca01c2264dd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005bde7007eb70081adfd3100cc7216574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95ec6019a7e05216812539582c1e62e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f82bafa9142dafc12a7ac0e58f6a20576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fb546e32e4313e36db07e06e75557e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e821eda12ee0b707a56fcf240ab986b6578.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410169d5d847410cb7b5c728b08914b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55fa606ad69e7bff6d5d44979fd03d72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1555900731600b42d6451119c5ee653.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed8f51b478ccab88b4be2d0d935230b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432887dae60577cc6ee52eb1c24fbf775.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd1f5676138d38efd62dfcecf013f866.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bd7aaa2d07232a084d944290180197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8097d389947767cfbedfdab30649cd68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6977ed59a2f05dbb2d6b448ad5bcba29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444a9f16659dadf0f3851b32a91e1a3410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6952873df5773f75bbe484376e7453111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944677f856551ae9bd0c62769b52c1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c828db1fbc06cd5b3ca8b7d9df4cfd5b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe60f36b30cb50e95a6a21cacddaf4114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad495ee29c49259700c3854d83a21ba915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f79b90f40c0027d4ff8859418c65616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f202b4af70d9a9a38b912e384ea5817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff093b0833ad773c228e90974d4bf46918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68400837ddf5db20a2acb96cacb9d5e319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb27f15fbdd73a693b3a2606ea6c5bc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0601838ab547b7a427ecbbf600e57f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d888e4b8cdd97356e66f84f3ea763bc822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce140e50ea667326c59390570653bb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dce54f671b3b03d90e70ccb69c6d2f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a89b25f610b9622604306e4fc30e225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f8333611b2a6199dafe50a6692854a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e966a3b4e35ca8d00a141535af7409127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed7118cdcf47850494fb5b97d88cc1528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea25d5792931e10215cfec8246ae9d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10be9588629cf68f5d5dec5e13930e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d0f63842e4dfd0ee1478abfcb618b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f723f2ff9525d8d6593d5164495fc832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c31e9ddcd2afdaaa2b77688b593d1ca33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470aa36ade7f0d33f40fe9d963f86c2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0a3acfa6c9411262c79a5a2d5ab2635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee852f20fdf7235a7b030f452b7b136436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d58c98068fa5c81529eac2eef16bf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388670dfcf3da66d5c5b59fc070df2c938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9965e2d5de97b07aef9fde0b60be122939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc78b184ee781a8fd37b1ce57dad2bad40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6600097be90ee682037a69f1c5f37bcc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a03ff082f6ddc6b4d148ee778e97a8142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ea9c287520f79694a59b03b2652bb343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01e8303ed2fcfd24b16e88842ec250c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d98b0ef7a3e3d1128b858de1f2869fb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a73fd98b58a684caa432379d65690e046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e0577d440bbe80bea45633ed0be4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816bf1f739381e89d62f2ba97c903ef548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b66271bb73a271e06e0efede903a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58d7a3c8cf885a8131987cd3e58259250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd187ce374cf29866e0438296b9685b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2767369457c6ce75e643eaf9cc80d4352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206f08b6cebabb224b55fc496e8f334553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea25b9a561a4258cc9e889302ea2507c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0a93093ea5e239f2eb355edfd4f3c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e23b6f2c15bd44325017fac531bacf456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8d3088debed8531d19dc55d114bd1257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb425ca672292ec753e4514f219929a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2810334cde1fe322bed7823d50c94c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036f2d51b6d79e8577a0a7e8b973c1d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d90bb5e4b2ad8026fd3ca8c58f6bbf661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a522819fdd768bd0baf05f8aa9d92ec662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a91a0a9c2058696f02b46aace52a3763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e95a4cc1f5281cc6e71cd076a3366664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76f7eedb9c57902c8350785fb1bdcb465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9509f661424b46cd89b7c3b222e15166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d04300b0fd275329c3f0af5dab5c8c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346f520ffeaeab1c767b219a08573df68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4ad3b515168d5cedf9ce86bff3de2f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef770d6ab03972bac2beb171f7f34dc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d717dcd18b3dcd514e9a1d356bc8916171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdac25162f96c3b0f5e3c79d5946ba72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd0110afb7ae03b6ae0d8e25177fa8a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5e261173dd96f538d27248b1de69674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0a804fed0976356ddda955ec1c23d975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bae935cdd1629edf4b541acdff86b2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f53e3ee51648edd1b192f883395f4f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b075a42e7650b1f1a17af1b9553a8aa678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f7f8b9e4427456906a02e921fa08d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ca268acdf476b2f3a820cf65cb0c2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a508f7cc48d671ac43d6d7fc918f7281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254f6a36c83060d0635e37b8d2ec0a3e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf09adc152d780e4c279e59096f3daf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3fea09c2ca4b3c3cad6281fdfbfa184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649e86cf6b8e0f182c74a69f64523c885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9a63842a09a5e24e1672b591d98f4c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464927d1201857a21fa3c1e1daf3c24287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588faad98359d4dfa4949984cf63e4288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d57fe073e8496e0a4dc1b851bf172ce89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b8b08805f95c5eb1df8769dd629f790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f89d992bd81a2575f5f031c803215f291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3842b67fe0e52cf1e9c55ba320cb8f8e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34736cd767d143681b65b9b65e03c13b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347e3cf3f47326b6c70917ae36486ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced4ea782c9c1f134dea93f12ae0e64095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705c4e386b51299d16037845382322f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417bedf744e700c2cda276cd535d3f797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5707740d860c4e91603cbe2ed030998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e7231f30025abd61bf4b5e70afb7999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869a32919eb7cdfe53088fdc5b17fbc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b66c2cc8527a9ca8723848d1f25396101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9b050929892108098cf21a06a7cf0b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207b78c1e13979b1f3f4c6a0da490282103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bb7147e6844373b38271362a413bf104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e3645cd76d18c4d56f7d6d72352bc8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2621193494ebfd5ab4a8bca90c638f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7897c898a98d3e075b6ce03297d2f719107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b9185f5a8d98545f2ebea05139671f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8f5a8888319cc72bce8bab3b71c119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4565201a5b5689d03fc65b31cd2cd68110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715275fc6f02a3251afe90be93d18d00111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20099d2e2dc40888e25032279e0e236f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176e26cfdc4a08c5abb133742e149a68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f48d95b582243bbfbc0423f04539064114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf44c009cac768aa6364fb0a2e50ac8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c013b62f305e38997d62bb0c204b523116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3ac6eb95531e9ece0281ab38f31a9f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930a3c792ae8d6cd3c57b01098c156c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8691b0a8d813c6bba740339730215a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66c211b190a2e0e59b9a9a881bd3612120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9dac3ffa1e55a93063aedeac88ce21121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0b6daaaae73e281429e8aec3296fd4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7415646b5738fed350b3398df503a8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ccd338c9f101b4e342bf3cd1163c2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3e89a7891da1c349b987e5e62e2429125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca16316ca0fca09953863ab038771c3d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86421da031021eab04e6667d207eba0c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3691ac392fb5d1c11be6168ed5b1295128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5a47b0b1156a77e71e5fe18f252ed4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931472dba765ecd88adb5eadd55c8561130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a96daba6ffd99a1d3f5f5b7e21f6af131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7d59df6ecdd24a999682b51306e790132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e96859708358b9fe45f291bbd6bd6fc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad694da06636c6cf727bc20f01d6d6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19e45a91b2e16239444722122e3c971135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445da28b1919b4d390aea9b62d6df534136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3775c6b1e68d11ff67ea422952acd2137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf41e3de649853aec975f167e64046d4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10c6990ac11b46892e3c332b19a89b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1efac6aaf3f410a61042051c8e79264140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d443a53cd830e90a66f42cad14c3b438141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74099992a3d0bad5cb9958fb19e84050142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb628131c914ef3ba1aeac87ee8b49c9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dbaaaae7ce6f9f7c8d8131f9f4dfde144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73ca6c80de805832f64be7c92d38a20145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1548c599bf36605e261d0a80711e0452146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd848ba3ca3be1601f88e825de501d6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7653330aee8310186461ba5e29736f06148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bdffb7af8c2a924e64736f78e28c68149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a7bc338c76000b4ca41f6e1ac0a8c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a02e61a3180eafab55af9184f4cab98151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf53db29b8e42167b3b4d100453176152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b5d63b98c25028431fb960f8ce8aaf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0371d2d197c57bed460aa5e6cbd41154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5aaacd85261e61d1b4d7e139e57b97155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe549bba8e3c0ea92a59672dd91f281156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a0842c6739a2f94fc75c44b3185372157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d7caf36a7ac2f9fd8c5bff40cc170158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e730a7b34248cc11613a713009870cf7159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cd305edbfe38992c6208715b63c099160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35f8d77a9809fe32efe82ec7dfdfef161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907f2ddd147a578915dd4b6df09b3d99162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a7a5e31e1fd69f1a4b7d0a3e356bd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b832ad44b6dd7b9af03471ded55561a2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b9ee60d2191b358db70a129fa61263165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc8f3e6b45ce3511748304db41235f0166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a9f920608a90284e947d7f589f9008167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364092ba04d23cf89913ab1e80e941c7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2dc30cf7156c395c81db22147159b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2606d3cc896735ff5b3a461f49e94fef170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18105fa913e56f2fed09665b25434a9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac9b0142d4e78d5d4678417c334b818172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbf0d1aeae82c5c4cfeae686a8a8ea173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d8d9b306589258e6f2bc775beeeff174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff5468c4d493738c9418974934a3a0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d3dcce2a3a79e169594c2e5a93d0a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2494ec58bff4495bb9dba436421b6fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eb0d644f5e0d58c43850b8e49f6bda178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d5bfdd2e2ceb8e2ca93f3fd957880179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050f4b5eb67454eec03f559c6a0b7ab180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecd475bda141a1da1225d3e07c56cb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d4acdffd2279ed704024affcf3c21182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15468178b8a64f25a6794674da3a0f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757e04a833ae634c35fbe6d694ed5950184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf36a070add4ad7dc3573aaa568d50e1185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc964d16fd09a621cbd2f41ba6208b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defe01112bc2d889fe928d6a59687caa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb267063a2db44ccd02e96d0afe4d284188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223ece6ba6751406f1a865abeddd2398189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000a777c0d45a6af058564cfe5ea58e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63db824fd3fc267de59a0bdcb56d98fa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738c1a4ca394b77c876e21e61124ec57192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924dc8bcb916c62be6921646b825baf8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c87a5ba4f22ac5d64f49fa36ac90762194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a5834717dc9426fee2a7780c76ca9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1a73996b92ca9dd6752dd06ec7780196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0cc4ab4693a66a56d8a83df7dcc03c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a6a96e177a8209c9d53f07339df48e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ab78cfbc35162caeeb111faec1ee3d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306621c17b1c7a3c2e53147eb315f473200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c7c7918ca4e33048656a191074a748201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941546ce768d807b52feb38ccfee7ee2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e22d23c600ee1475f905a1f176b069b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f0c3e8ba02d0f4b7869e1a3af7cf4204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d612aaaa7af972899829add65e8de7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702111924b36a91b2bc8fdbd9f9c0c4b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9195eb1929296650e55db61c929abd5d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737b2c3f5e57874338524f9d3877ef83208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f92b54b9dd42029372c692e04b0a51209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56d900f0f0c076e44cd19e6fa6c569210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a6ef376becb9489bb7cf09ad633ed211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076edfdbab653e1a69cc2ea576852663212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79adc422a164258d07370053897fe7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434d34fb7a31e6816783e145cbff0337214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da076e2f54931b276ec9b2e440db03215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95ff8f8d67da519467fb231e4b14a40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d739d412bd441cfc4f2d011bd67de8a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9ae8c44d0c74e796b48f6ddbe5b5b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974ba0c413c4d01eb06de6f176539b2219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a71c954d0a1d40934fbe92b75938a38220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6933ff482d1a340bfa4d47618501ea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dcc65f55c458991462e16878b0df68222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966596b39e2e31bddb57fdca89ab3646223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196b789330709b3aa726befb667cb555224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4774615c61b568f06017ae5ac2dab9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172826d3a5fed1d9491e4493253a7afd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418ec98af0ae58bdbad016bb6074826f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0056b3286eeaf27da21126e38d532b3c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043be14cc7a0647680d4e296b31181a7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bedcb9c48ef8503c4a5cc12e8b6881a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba4eb808e741fd51c82f6d7105d7141231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf9f007aa96b062917dfe3675300d3f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbfa074618c5cf087b41cb506ffb9fb233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f245b4dbda3e27c2f76775634cba4827234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57bf103b2a35871b2546138ad4f0245235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3d7e9d2f9a1df60b9d620c47e5997236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00f3103d79504777801fed3c99e7b56237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9f030166c3ed40231b0dc151adb592238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4fa965dbe10b3db649300056a738f4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7271fb7a4b0a6884d3ee24a9e576c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34810ca13cde0a02bdafebb3b2569207241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b6361522f492dc5ae2d688faf24c7a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d523494e1dfcf59c916c401bd6f188a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51557429fbb4b45766d7d1991967579244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1f92e4b5d2a8151bc43adda7e50edf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755bfffbf86c27f56a78950dbd517a2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceb62db749346ce04e1d7ded5d07cee247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ee3260b8696cd5c7622b3cb38ffd8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad4b89dd95e0142ed31aa2bf9a1b767249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033f0e6869e5efec2918d69ee2b6e6bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f56053d2b44ccbc83d675e07cf76d1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3728e4160447142f9658b471336b47252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2ac6a9269587421bc3ae08a587a304253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b252015601cf50edc837a15ec3f07b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7fd682440d0714096bd3ebd5e7fca255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2a9b88c04dbef78080ac301e85082256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9dad85429a3e9d9b41837222fc6a7e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcfdbf46c774c18749a803d8bfb3813258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046440e7b6ed2c8fff0c4c07045bb9a8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fc3ebaa8c1dd485492e8cfd5ddcb0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4bc0e35e9eda006024e4d928a942a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3400dde03eb6aa7644821732ba111262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c694448e197c2fa6000b753d3da0c02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d22af80b106da26c6f32f02664fd0f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b61b6a8ef1d3cb13f39e45615683b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a3d1f56bf6f996a89553c400f4bbf2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7624671f2d8da715d247dab131b65831267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a1a2caa4baca53538aa4e92b74b227268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df48e0f17547cd4ca465b7e744e6357f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704b27b53731d97547cdf5f37267a3a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7dd6db047997cfc6aced6e20ecf08271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0275ba59a07c42cc980c56a7ffbaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b3f9ca99382a6df41e54de9593f71a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2242af33f64f2274afa98136167c83f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d532f61c9686f158f4103df5e627ad35275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc27e10468ccc6802da5c9059860c66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c245e8002446b7ee9b6f0343e2c687d5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9910049500cb12cacb55aae01a7d53b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d85d4670c6817083b6e980fb4b009279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63e09b89bfa0aa3f3029740d2886c71280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cbb2e68a24b2b78ccdbb05aab62ef5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8769173be38099c42ef371b6cc84a3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9075bc1e573ff7c72cb750260e4304e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5a76b8501fdb510751ab078eb61b41284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68359c28015cd86fe59d86cc3f475a8f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35622a0c43e205037a280d3583836445286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89576bbe7a7d802f57066f764730a64c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570cc1a1215a3f640775b880fed516ae288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780398f1fcf1867c0556602853d5b49a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b38a361fbe665f276e1a5ecb7e48d00290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a415af3104616d04384eb30f3b792f23291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab679508c5ebe6416bf69e7bcbd45678292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b2ce29f3a7698e1e78a89b3124882293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5289f0ad69c6a318cb9fe86b31b88e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea2ef4ba592a59e516e2ceb1810aed295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61bb6bd3689cdbaa2e66a3d87ef53cc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd01b57b912428f95320ec0c3fae1fd297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1025b96092096048e66faf43ae293298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d18f26df167d7fd90710f6facfb75f6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4447081df28fbd18c082fb833e7174d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee72de8e01abfdaefac67d758bdccac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdfc40f6d5f6b404129d5608537c055302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144f4e4ed5c8371d6cd3112050eb9052303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2b378edf23ed8d68ce19bb22860301304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c39768d48a1b6b3645035956b1e71305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8d6c3fcdb8d5be822807cc281ad61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b9d07aed607ac53bc7891e2448d4bc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebb5c47d564027e9028f315bb7eec95308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4392b34e02d09ce4c6a97f018e4cd840309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24fbe0830b7057b75e707f31da4d898310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97f7ef3e0e44b7fd711fdaa568001d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cac5632460f8177bc1a95c29a6e65a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c458159a310a20ea3d83fafea911ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ddb619bfa118aeff2c88f3c5c0d5c9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae665d14d5fa23134a46eb5194e8de2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b026e769f9ed99d9e3e37e81cfff5230316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e30c028042bbb3cddce4aa68a325d8317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7336fa670165bbd1b2caa0afe6761b5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5791c97ff8431d4ec3c0c573e73d8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946308b4f190b8df4eb6f629ca9d6e73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0735a7ec18e73fce3c76d9d19ad26321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54314e111c60f05b329f337c005bc433322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472cffa20af89b50671a2fffd217937c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b12d7d06762df86891190f9761fad38324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f114a92680721f9e2845968d536bd63a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ca072d9c074bc37a980983656c1629326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c23f0d7654ae5776b054cb1518aea327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6388bec323a6f626a7184774217734eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ad12ccc3ef74678c038e6f9a79ec9329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c30c3a9a31651dec0d5a64992bbf4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad198af2b083d7afc57e1594eab8e070331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4588a1fb2f2b826ae28623cee8a1f0332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92747f9809e7a8dc556fbc26f13336f4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c91773f96b8c67b18484b677b15934334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e8c943ec33f0f7f759b4b4f2479632335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e81e338a7b65a8d1b15825b2a02d94336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4ac2cc7bf45c3b65d34f80883e4be1337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da34f1df042c026216d8f448080178ea338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcc3965a4176fab2a5741eafa8a23f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbc60a012e751a901df94621f4dd37340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9068c0557ae4ab6ff890fb8334ef44f4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9c2bdd75ae3b978f0ace4a6485a47342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0836f7bfaa3555c7c163952dab08096e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d64d231b1372cf63b43706d0bddcb344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ea04f031643c8fffac746926d3f876345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064db39673443ae4b67a59cf9d6ba77346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d39b1fe80b5e8c8d38c9e7e58ec1e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c269716e39333dd843cb917f78db09e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe1603ef934bacee01aed6820ada18349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98d3e69343bb61070589057a0bf7b0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac2f3cac39f3968e9b21d7f0db6586c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fba111e09fc266fd4dd97c2d1c8811352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829f4e9908569a82f29711918c805a3c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409ecef7e4e9dea8ebec2c105e33c5a1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d0384126be3f97a7abf93459a208e0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff27ab9abdbc73d63312c834ab0d0780356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a85900266c91d92c7be059408f08693357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2a74c1f0ec31d35e16730a80c583d4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12055b10bee8c2d9271cb07a61213ae359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2083d6fb2ae785238c7f24481fd2ee360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a0a0ca2d5c343f5005666b18f3c314361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390201dba2177ad3663b34b23596c66a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc6d6d7b3a1df6baeff7d2c809adbbc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4acb38f33a003302742e1c2d357cfe1364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c22cb34d8eb43f964b3856334a8a2e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aa4bf0bcb5b7a5c17c5ebbe6eeb217366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138995fd5e6be238f0226adbd73e187e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545d904d79cc85cfa291b202b0863aee368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34b0fcf97c700cc215bbcb9db543df2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9d36522f22801019d003652b6d9b7b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbb2591f988c21b55215de29336cd70371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35d36147db65cf58fef27821d25852372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010a8d5dc1cfb76f9fe4a9eaae7fd2d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6253c489853f6d50bd063e3ff6e0b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c732b1aadc2aacb089baa3e8f79da6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586a97143e611f0967d1e4feef4e7ce0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a322235562d79d28ccf47629e48588f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f86c60248db8a8541498022570bd0d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e600e4f5ec97b28635f2510d1d22f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208df76bffe1e53405c153c06a8abe73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c486ffd9239b35a70b6da53d40aa0b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee920871c2d5235dc59444420af7cd0382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ae12456a8c94368d84f63be6fd367f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96efd961f8b8308f58737fa92c068ea0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7beb37b8c73b6f67415a363b7cd22c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4bba54bb3adc8a618edba6c760c3a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c3fb18c774fed77aa3bee5ff010bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9170830c03588f96534156808fd66e6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deb9e3eb42eebbe3f216052ec71b676389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6876fefa899efcc982ebfbf750caf390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f11ded410a4a8369ec18aff226c6a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa836427fe2e565884d7bb9766033e69392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d245257e3dae1bedf623b37db56ded10393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce924585a60f894c492fa78932b54062394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda0cf1430a083745ca428be325a42a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b705e8f496269ceb4b63f554b4e36b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a32ba16686194c07ead6ee4f6689cf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56d6137da96a159b1c028b47f677a5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d2b7f1d5dc42efdf59f81983cdc2fe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060d4227c9dc9cbb6d9a7db7f60e79c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf54812089161176deaa8ab4e02362401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df2c639c623a341be61a820cf312c79402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7812a0d55667f760ebb07c2797905e4d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd87dd6a60ea1ae0542eb5fab0def02404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0966c55bc14ea586a739bef38ac0ff6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9040038e2fb0598d2655188dc0d2291406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8e82c6f23eec3a7601d1496f678935407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961d01be3a0c08de57f4529d904957f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600af42fe629fcc466c6676cd6f30a8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7954426875153c4feeecc7e0427ad8fe410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfee6664bd432f8b700fe39ed520905b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200ce988f5c2228085714ff7e92821ae412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c189e5604b7c8a44c79f998ac376b7d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cc4c1d31a0fb7e81962a7fa87afc2a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be20ed6657ad4728f62119c7bec623b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692e49af4d262fac125337898c705c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562fbc9a1174ef2804922918e49ac394417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5761dad00f723d0eaf8016df3c3055f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40187aee20500451a19275bc5a9145bf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc433f7835907f67bcbb4ab9ae31a590420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aaea14419d7124c5921dab5e07bb00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb396f7371bf2fd0d24e7f44fe7d707422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41a2d29d1529d15591f30830b9a2d6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38deef102fad4e5ac93564e3503da3424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d3c62060ca159df0bd0d7ca1256369425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be159dcdfac1edbea6831d1a6dc8f5d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b754dfdbcb722832dfb4addaf6a6ada427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f0391d5b898200427c46d8e518a43428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e10a1ac74f00272765add1863655f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a03ad8ac1f7dd55d83e1b96d58f452430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5ff413280f9a9e619be616ceca5240431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db43c65f7ba8bbe3a233d4972ea3ac61432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9fb8ebbaf424afae8051338722979433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f14d13f4369c7941e8c62fc52522f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad673c6e1153d5ffb6405c5bc3dcc4f7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1fa9b9031f2919f9037ece64c896f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a44ff6a10f54dbed35197fb9cefc1a6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a15fbef530c1fb0275018ff75039b6e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978d659e17e3123aa742eb993e7d8bcd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec120e9fb545d2aaba918c874f63d424440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e6a54728153eb38481c483199c0268441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8c88c0747e4c962dc76c30857cd53c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc3caecd02c7599601211b0e4d85c9b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67640eb54c001f1f7e50b74292118908444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d040f397f8f7058d6707a0d0be6562445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79becc4c3eb314b59885980862556915446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e319d6051d671977c84ad32548fc6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d772ff6400b12d0dc11b9351e626a54448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668d19f72008538e604477dd7ec52095449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3f48883b50d3c26dfc835810da732f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282465fe19e02b77fc07b6f6759b4a70451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14463055ef73c938883875c188c3f933452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d98818e551a51a26757e36a6832e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00015b5b503b4d6755814ca5ede3fd454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f5f57cbf2a1a20a5846dc1b54e4f25455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691f0c51aa4b0288c931aa33f73cf66456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ff17caf10b98a6f0b5334e9e9177cb457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db201b4b83832d172c7c00218883c929458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7333a889d12b54d5ed37e57cf88d4e88459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774029a082833513e75b473988a0f635460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42c2eeb0393d00fc5c8816c1625f295461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ee13d5e6ec3534a9eb4e3f8a50018462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f137374dee5b3970dd04198ab347ed463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fca209c228da9c4e5503eb0b5c9624464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a7387c5b66c25cdc0c02cf4cb2a14465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40ba34a3628cd80d01cf287e9d64bd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd9fbd899f42be072bbd9f0c8189165467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf85746f4fb1dc6fe7373d3210057f8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447be8e490397366f8dc0005fb949b33469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc3244b56edfb49577692302a5ee417470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b74ef68f4ccdb4363facd89ad54c3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4ba5d735786c3d200220774e9fb9a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450c32767508e1f423d6c5a69c88ca88473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d16a83eccae5f7cefeb5dca7b534b1b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc148ad6ed9ed79162e38089830fef475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b095262fa3ffd3ed4fd05410bdb9a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088b3ae63508d9ab0fd5ec21d1634dfc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787961756c0f5b8d1465d1298777741478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdfe7250769a8e2b53cda175d04583e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e78d32e6f14f9f7cbafd14ac0a6b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e13b6d1b7a992d16dee2d922f73e05481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7434b0b2459dbc2047a770093b3b3d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b74b045a4b15ecb1d9c4f712a57623483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59081f04cc0a72b578f1b640964bd90a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3251f979bf766d6754e16ffc363ad792485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2dc6f317cbc5a36f015336cb6c1be486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829792aab1e89f08594beba11f39c21f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080408359bffe9831f4bec70da0dc6a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35add979115293731b99128b3babd1e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cf486b30b9f8721be5a8a9601d9b5490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f71ca6b3d081614f43f874a8e6b99ef491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb57d52c6b8b95761169ec696b9d3aa492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6e3f13ea38c14433ede2c9392aec4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4af95045a8d620efdf6b569ea67f79c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5fc81488b909f46d08c69d404a5a30495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dde9d1f464eb6fa3dcd09eef243f382496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660930374ef03c063c1b8cfafb4bb76497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89add181a50806e673222405285e87cf498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7033d99c0ae70fd42790f17ad4f417499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd9de1618becbca40bfbaa5aec75a5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e661c0240af4e9954fc16320e5f45ac501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c2f747c3ee9f44481087477073e430502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec19e5d09815df38b02d41c20f669f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65281cd8b870a39b443d2ff35b0201de504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c2e41a40171657d98586cb3fdcca1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c88f317a3b5ec4a4c60cb1fafffed55506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d749d304b9b4c947650d965a6bfaa3507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5566d49f3646b5fefc02213807cd0aee508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a29321045d5d1346ab30c736ec806509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ee474465f9fb2eddb6a1a2ee2831f5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86032ccfb8f0ce9b5518f51eb3910dcc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b30f1b0d71faccda338acc5156766512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80739ae0223a5f478c6e7bc89c2cefe4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146c08cbde3df2ce9e073ca57ab129c2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c500494d612385a7fa10645578f08f6d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b025a74bdea45b835beac4f53539ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1be674319e9b128e3186d06a2d89c0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ea4880999123778943fd0709b770d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ed753167de9c86387d5908f19cd2c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ae62a1819bcb5a331e5c44af05dba1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ccd049c6275884b2bb6847d5b61d9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4916dc7cc0ad5c6627ab4705ec64c90c522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ec593f789daebfc46174cfa2d1ede3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfc1f6ba737bb58b480f009a1de11d5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a4da1008d69209ac55a906c7db4d4b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534cbb6f3ce407f8dacd73f00ecdec4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb5228e1419398b3195a7328c3ec08527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a77990b1d33b28db437a748d602206528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f6c674a1e0e4b33e8f3ee298b2c11d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97dc217bb98d0383338819dc7ac3a6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19981ddcd498729bc146d830569f0e29531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc131d9a15177bf7cd970568670f71f9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8cd673b55aedf005b4470b6cc6fe7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bd1eda0c7ee9930a7f1e872c063ada534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f217d41d309809f3909c0e535974e27a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6a414c962cebd5dfd4931718c20707536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02af35af67abd2d8f6c4b99d22e9c2c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa4e486b247b3186375b117e58b371538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f18f2e8de0dcc030b8c461cff35606b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a9de24b26c9c248d7b69b53d24108540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0115c9266aae71827e6a5b159fd753e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4fe8a5b713b1740236276578bdcc46542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee4e165b7683bd0681329e11e787193543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f4c2a29a7e0503c02bf6d8293ee61544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e23332e82d51dd32f6a9a459071ba6f545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4080f560279bfb4f3cddf8976de35e0c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4696f8b971b238babd62864b60506dbe547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a4cfaf4a8a6061bebefbd9d117e69548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ace1f70cdc24394fddddd40f91c83f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eb6cd1655607fa9261a99b19107d85550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e33c0aa8e5d63316f2c22cf533d80b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e0b106a4fe949d077017a1c3b86fa552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac521d91df0506d5ba5f60b5e3d2d2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb39dff87dfc669bb50ad0596968a425554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882ea55dc6918f3f17afadfc96b3adb7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cae8e921857eb89ee878b85a49b809556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98e36e579e65cd763c9ea56843367a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81be32d6dc1d50a6792d30f055da9ee558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf12a907c6b295f00576c761344c1668559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03797f394759c7a2ac90dddc3e2f0b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a9aa0568696497bd18367c4406bce0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c8258a508a5143f69bcc7e799e23dc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a079c09068b621bebe43b6223e272c9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e609dafe28b445ffb8fb6caf1a673564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2590582dbaedeb98b4ac9321907f82565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2270f5dee2df53c6bbfdfc729c955fb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1349e96b26234ff66f9f445c4fe1849567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6c98ee1292d984688dae6c8aa97ce3568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db326f0f5ec45a4b081de57184e23fac569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a82dcedbd8a64e65ac44dfe0c47a60570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258bc5cc713ade2bf3ee762a0bad8cb4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9908aa92268075db88bff740a4009e02572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff69d455d4aa15226c2b7455c6e768d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762d215673b532652e128f79374b913574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a16afcda37073e92da03715bdc63b3a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb05f0da698cf9c1fcb97c028655a42576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0071b71428d3b0daf97a604800d0eb45577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ffbc783b284da81bbb9cd5d4d9a242578.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>