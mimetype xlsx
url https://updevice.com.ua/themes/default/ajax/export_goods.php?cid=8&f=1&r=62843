--- v0 (2026-09-28)
+++ v1 (2026-09-28)
@@ -2209,51 +2209,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bd8a970b42963bf41c2798706497a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e98f5ff7561c24fe4c418cabaef83fe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88b9a2e5d1553cc0e5544e0b785e0a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13f82480efdd679ccf0e2ae8e9a0ece4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5e69e8b6211a4505fc06e4334401b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672185611039ade23e2b0cc6d7f1c936.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f562ab4dae41783d4036f84239d7c47f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3af98c28dffb031f39b3135a8fb2338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1162197b311c46d4eac31752574758d49.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c21f43564de6da954e0ff35406ae0a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcf230ce57ea5b62729cb24c443647b11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405ca2f39a0801c8f2635e527ee2750312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d0131c4cd28e23ebddbcd7afa5a33b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d82d60aafd0539d8c066bf9e01c57714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428685199a9fa27674660402e5559e615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d0e2253c5a66b40af11250f4c64316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d151e263855903f14a0ebefca4b4f9c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59648c28cbcd70f805d999c9495249f818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703692ce6f0be1ce95dc9354b9071cb819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13958de1201b675de101aafeb6c000ff20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaa3345fe13635f15648f601e4b60f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6345e9f7c0e315298c3a27f2f87c5c522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428bf8172f142b48d847fe3591579ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9c2604524937f8f4cba9fd039e70f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be3856a1939a4c12cb1795704d201725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b3aef7dabf2964de5611cd17d20b6426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5be194c1f3efb56c8461c432db5d227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99df7034a6e0b083116052f89d7160b628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3201681db091a3a055f0d6cf8794e19e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940156d8a59bed132c08e050b8b7ef4030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6ad6edff6e92c91617e937529e0d5631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49dbd6f05432e76b42cf58ad43438a032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80a8e774f09303af218edc66e6ee1cc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8959bc2cccc6478e0612352e9150812034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba41091f1fc24a273b0e1d4c077115235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b64cbbf942b09df0a8ce3f2670d0536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1dd49b29fe6676083bc6467be4b4637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7965cb59608bb476ff8f6c7f689fc4338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b94d882083fed7026410c201de11caa39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863d7b8b8537be4735a3dc0b8b8d700540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5145b9aed9b3618c25e0262c8dc284141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cac92f0517c7446c85adcefa43f77a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef31a5b333b62de0dfb117ba0fd589143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a33e4d734eb749eb5de6f46b1dbc9f844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80278a44ddf85186a00c2c647848c8145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193520dbe43061d1150cf61df7a517d846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0be2c12be991e6b84af07c8c31b1b947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19971d0364b7060083136c34dd5ed3ea48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bf2bb0414059cc31a13465fb4133e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60134f155e50cc9e07c466ac0504005a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d6da67b9b9664602591ef95d94168751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498828393a10c791e90eed8224f6c17552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad1291ee0b3be641943bd6877ed8f953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c0c636d0916588fb3af876891fd7c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fcee64090c4d1f62e9f9dee71581f055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4f7b8c75d8ebffd0de8d5819cd1bd156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d10cf0fbd1d264f219c15f316dd8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486206306f9135c4202b67b38610b7b858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b64896b73e94afd4064bc791aeadf59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d027268e1160ba423e88604929b6360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c1742346a760d16749a36fca1083b061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d659cc193e0096498bc50e21d625962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e167538791e53f214bea95f69d58d2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301f97b165a2dd35d8b9f37d73219bf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e1d22aba9257b9a42df5d9f4dd29ca65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306e4320abeb6a1acdbd960f1d55dcfe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215b5209bed9105c0af64090aa678f367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616572f886cb8ea2d7ffd0cbd2bbafe168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a1f95afb67d884158b43d63efa7d069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d9e016017d450d99240b0d765ada8570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d224c47941cf64a15b3690dd6daf8de271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca43ba0f91a76f795ea3e56a06f190772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e21c2aa9427fe7fb4fa6c9057f0a8273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4fe68c4b233fe10f161f526af9b4aa74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c002addcbd3391ee381a8d5896c1f11775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3eb7b537b36101397ff9a5fe75480a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc6fd8f75ff8de13f1cbf3e2cd097277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89eeb284c8586fbd9111decd16ee1178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa597a7ee2315ff5fa292f35d11741579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6132f774cecd8fec8a438fd9c13ea02280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1baf3acc0890d1f289336e4ff79d781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578c3d071c74fb3e43b2bc11e2b7b97c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccde07b5d0ca3f85149d34e87f9dbf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9144eae6d6964afaa906ffe51c04c91884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809bcda3b80817f162ffe32d653ff1e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c2adc39a05746b4840e3a2e6887a5286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b2e9751a75f4b5e1c19e878e4426cb87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7cc61369aec0d10ad22cc37a23072188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c98cf18aa072453a9fc07f783b3e5f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ad4adca68f18332433b85cfcbc6c9390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe81904efde7a7b2777228aa93b77b691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e4a734b8d9dcb2a65dfcab6fb13d492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc5e3629187a4a85d049f89a649e78b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35a6e686c17e7ee9292f7c1613a44494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16070c7a83aa94de1688f2fc3a05821795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56796425c250e4cd23aa53f76251868496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0d69abfb19f0542e03f2a71faa61397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0efba8cb636839b1ac68348e6cec4898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ef35655f68b271984f627355060c4699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843ac0e5ccd37e44fe059cde0560304100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb456be6db051d035631c9e4c2773961101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858a0f7481817a16b6eafd071e1b97c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a7d9df9e55954859256beb55501dc3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60db38a8bd67ad397b58612b9436913c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2272bddc3ec1abcb4fbfde7d7e05a81d105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaf5020828c060bbb43ec26f45f1c4106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ad7489cec027a496e650614e220b11107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54530b4b03e538d5976876538ccd0831108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc5c53f1c9a9cac357a2e66b5654b6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb510c82551b54d95f285a3d6a94c7a2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e510a002c8333f2cc30b501ac2497123111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b09f8b33155cb8aa56a89dec3d441112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5b3b677e5c812c800b260e456c0625113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3c0b48904833f67a4b6bb27652cc3c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709f13a356f42b52e60b0fe48a4a8869115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a296a9e86c79c91f8f7d31420aac6b19116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30efb13e337bb509979227bcb9e46e8a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8d8212fd5070a6ab59feec879dfc34118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e684fe683d44caedd7c44708765955b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196141348c8f383f85cd68878da2d085120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec0e09a5dd62aae3160d57a7ce82b24121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81344e6864b75de841f5e4d0d6dd1d2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb67584354f7d3b4b509d8f357d7e24123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713acf3c61d3734ea6667bac2bfe2dc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7bc9ec7a16e443353c89d8c356c9d5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e612548be2b5161b2da712237e09bd5d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9812f31ecff091e70533ff02228d255127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceb4a744a52014b6edfd78cbbeb29e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371cad0379362c1d7a82e6fccc5a0a65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe36057a652f99a3fa515eae8c7f22130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb2e68a23caf2864168194ee70a12d7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ec05c757f26a7c9b8748e9278d7635132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef297f78e78ed219cf09d2f14f7c4773133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fdbb55b088db04ce672657fe634015134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f4e2cbf7d9526fb94f37210fcc3e8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c38a8cf08943ffa7a901b4f91b0332136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02705e9ca36fdebac4a33f0853ecfaa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1775296c94d74dc565000c525ffd817b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fc1e3a5de97fa982c45e63d19ee408139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81959072337eb7cee0733c4b8f0a260b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29f0803a711241a59d9e3ebe997fdc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a83c16ff297f0058bfd26f8242a980142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a6e30204304934e762d3c2e626a8f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ea020fb4d8a2a4bc6306f48198280144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c8c00955484f1a8a4e14a1f002d376145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d5b029a01a643ded65a7c23d749ca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f938019f573c994f1f0fe823c9d1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d8af93b1a31bde43f7a52828a002b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e87e34a0f79fc33e2bd2850b92ec2149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e37ad2e352732b1d174c358655ad7f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b570b394505d4192fd4cf56710671a84151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f418ba278748a59f707240e25c844dc4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f22815ea9627608d7abb34be824e78153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada85fba5e76c4939a36c02aa67cc503154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d8f68b6d117f6e9cac0bfd7146ac38155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348cf08ef6eaa1de18376f3f9ec0b1e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909825c2e01f0f476a42dc38f322037157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94462e95e3877aa8db17f0eb967951158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf6ab3be00f183138690dd84132aa02159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b57233e2cdd7f09f829a940cd29f76160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f7b53baa7b73ee3e28cbb51d694681161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9060b9ea8539b0ce151c58514348fa68162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed0c6fbd800aa64a7eb71a91d8faa5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74d7a897103c8c46dd95e8df4c1b97a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b034a12a69cc11e1317e5db7fc35255165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07d6a91b5ff0802fe61dc0ff1e66cb3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a56d2b8bc041baf5eec5869ea78a2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0ebcbe72eaa3aba6117f40cc252fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639550321252f71adb446b4e0215d59169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178be0e9ac20a59d2f80aa409d1dcf3a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10afcbd0fb7d8035a26caf0d51dd93171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947413e8b60a9510b172153e08421d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefedde947319e6bf079eb362e2d9fe173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6c28db29e5cb5e4eb95b2bc8f7a07174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558903cc181596de65dee610fd92ceab175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddafb8e0031f1e9dab5c078ce919a83176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1130c1de04c36883b728423166986d0177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d0341e382acb0291fe0f4910e58f27178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218e7db124404f65094a031df6e079f2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0bab7a2f9be3f9602e755910eb638f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077bb80e1057574d922ab21f4ea35406181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694aa5ec377dc85020c9cc4eee5dee14182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24474d393b194041b77963108e6c94c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f46db76bb4da584f56187065502eda6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2215067125367692454f4ad4fbe7b6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ccd98e6404d4bd734747c13d916ac186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7a165c3f3add6d53aa97f870c2eda9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2e89aea7ba102d460609ab9dbd26e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ce713d31760372e3d473928997ab86189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80676a71ae2face4f128a802a6cc6b4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a9531227f020e63110432957578d55191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b7ef87c684d54f59e481d8afb84f8a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d6ede2295f1393b82a7cf300b04f2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a49beb79d1b0fa664eff095e8ed928f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b3e788652f583f83c8b2ea2a5ec719195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb26790dc45f7c1a89b1aba3c4bea0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e2cba245e1e2c21b7b9f55358db366197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf595909f33b4cefe3d3319433c9f52198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5765b409f44e4d7fad2b1790018fa28199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fdcfbf3caa4b1adfccbaf020930ff4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4de836060ad1a4fedc6c46faf10d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54ca183e4b50cc024f76edbe637f18b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4a88379da1d5f836f38d2700108aa203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5fa0848bcc7b6d39a3b42d110d083204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf47704d30fa368ad907020cf630067205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db667e91b3a8e1e7307bec8ab19f00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed3c0fe27c826ef6dbd63963d046f82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf064a1c1200621371c246f707e64c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4d2e1ba4a6f394374a38870e528745209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fc0d4363a012949f2ca41abefc02c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1dc36af45c40e53bf80407bf2141ca211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40045798d5be6fae21ba36e5d763e4b3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4b186889e77ba5c65028d1ced8320213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b6976a44ae1acffdfc80dff4950fcd214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b79386a225df0cce437b3c65d7104cb215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72460b10169a99636c7ba2879207d0ba216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71de87bca7347bed88e7f576b6ef1ad217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678ce139bc42fb7ba55241a601ccee8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b562532e961e6962a3ea41da2c3f5d6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a56bf8d2e36a4eb750ed95d92ed04220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fd766abeb2346b94224ee6969dfa7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddd4e73901d36dc28167ae68ee37413222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b07db5c77a2a94ab7da2f929fb2cd50223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613cf290f0bc84668f5146e818d5b723224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0416db09c6794977498416f69da6c4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6c1e553b083ec4c26a892192e05577226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bccac306dc352cb70924039936be0d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869c8132ae708cacc5cf135d85fc871228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03582594cd2ba4da6b04d0e533dcf27e229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36018f385eebeca84aa82b6ac37fcf2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b5b346ce74ffbef506c98b546f592231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6acc3f9147a7a42dd4e9f3e5e6b7cc232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa11f8a4b87f396e603f0b281ecc604233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc4ef702286a956674233e00dda491234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e516b566425494d719cd5e92cc94634f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a42092a86e246de2116d2120729babc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87fa7c5367344883f96681dbccdaa1c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7724b3778a477208c5aef4ccc681010238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d70663f298f5561a04ee88af56fd7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d4d7b23b691d16dc42a476484adcae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7473a39ec767176f076bab86e8827241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a26866268bf9cfd8b7f27ebe5a2748d242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7ad37b37923cc39ab97a9fe689f9ff243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b481c4d2f54b87385493122c42cc86a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11684f262a621365c864050a85be97bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b5cc2b5e53bf44fb29e503a257d155246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a48f34f4e7b27e38ad50b30135df33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da275eeb9448c120359b4d40ecd3eeeb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e169263fcd26a4860587b7eae3360f2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a10bd92d965cfde84d0cf02d75feb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23bd97088ec17167522035a1044277251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af806858c70e92fe849695c3490e242b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4b2520af61966272480656ec6a843253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4906232e0172776039543899e63c133254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d045c21ee6f8649594b28606f9c1191255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896f759cb2cd8875c22f036929f7194256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59570de85bc2b41b0a402d168a4f6857257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcccbf09cd3fa292d2c178d15ba59eb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a371a9b159c267c0439a0ef25d24f8259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a398b7c692b6eaf55d01c58773f2bc8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6344abbe4e3aefc90f325481ab0a75da261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67acdbf2f1d6ad7ea4a33aa3646f66bf262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639c0819f677e50449a827667ecde28c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d6c47bc1ccce44ff04b88efeaeb9c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4713470e51327f961a7e5460a5bb045265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ace4ea184bca01214ae94ea6c0d888266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbbf77b7e6d4fa981c8ca40cab8615f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b118da62d6a4b66e2d79ae5d87c66946268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db3b683e520ce3bd5822e96272004b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08b7de4b70f83d17da31668c15b292270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfdac8b15586820860a49da8a0d6f94271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eaa7236ff35f162bb95628a2f79d9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf9424eac6069014d831dabdbc6764273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd8123909719f1791491717148e761f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcd0259688f2111e4f8e6610659e56f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5528a0a9a1090d3ae3e906f9eb82c581276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df9d9e25b2f6815a3ffa6fb4dec8c84277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156d316f87118f02a1cdd1fb0e9de0b9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fefebc94c905ce053f52756705e214b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d40625e1f52ea3793fad4e0482deb7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad937dc3fceb0b329e58235567401df281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78314aca2218bfaa026e9f629f17bbdc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20001f3ad2ef07f36635a86a6878a15d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a87212f129a807be239fa6b93cdf17284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5112aa79c76cdc6d62c929bc047b72a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a054475f95e670a1c2b2c4804f5268286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a26135b5867cc5abcb148774927b8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1994368ec099fae7b05c07dcf1503f15288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c8bdcd98dc0698209501be31379d4e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def4f0177ba6aacef44563284e2fdd03290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf4a7628aec06e3572c8f91571f6440291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a41a47f141b4417f6c0dcd2c679667292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009f593cc65037f225219a10e06c3624293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a65dd8a6c08e3c88bd313c8d9b5c2c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc9dc3fda9d83eb71c406777765b2a5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2e8f7ec974fd7ebecff8165f4b24e7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0aa1e7b089107bc769a0f4df3583fb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90fbfe112110114eea965a024d3b4df298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33086b8c67bc44b771bac90430d19e28299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1e72eb222867a11dbd3839175e3c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16a0fcb5bcc9d58e441bb7f60c16297301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bfdf053658fabea440c4e005cad9b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a453572d0464c0db73137c9b0fb0590303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7965dc4d6450b13eb1062cc580428875304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c848b6dc114237fefcdb7938086cba2e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fe9ca6a5331869530f474e64e5e7c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b140a73569d18aea4ba88249737d1e7f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dab62224198c95f54c3a06b571f67c2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2a353310ba6e8d6f3089f7225ff033309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c31eececbfd8befc215fc4a10cb1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c90edc41aed481c1891e241b8df6311311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9632b7a586f5c5589b7fd137973cef83312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36239d42007c53d5308940a5f0989c9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75d3f8cb211ec3c8097f9110a9b08ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011954dd627c17f5a940ab607d8edad9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8796c136979bbc8fe0afd26de81ec79d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba64a92e08ef4779b6b87a3f3a615dfb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819a057f38ac62e9f8e216b37ad2f94b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5778f728e36e71a6c236ab5fd0634b319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3ef7a2c99e1a13e08bdb5e4f01d89d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edf5ad910d1dd9de1cadd8ca60f3527321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a39e3102d31b6c974b4a1a643206e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7a1336fb30db895c66a69bbf3e2b59323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f692d24408b68248a21ae9d8d5168a21324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b39175573196559f7af6616ea07a4a9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e574b2df7461b8c0916e692c5e289326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcd85e1bbc335a7698477dca9170ee3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c9eaf5259b8c3c378df61ad57c7bcb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb672f2443a7f200a61ddc8e565d4da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92706ca0549ed90cbad8328e7674b06d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a968bd086496c85b59897584cd445331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff087587a8f0a42ccc4dc30eb09ce99332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d3cc35d2b534f08d4bf95eb772ee53333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6b6a46398599feae1d48801ecc2649334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac4b2d435fb7f34629cb07da4400ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c86d408687588a4b15c90aa23aad79f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395830b8bc130257952f727e268fb962337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa601f0da4424b40bb797a8db6b75bb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebe1b6527f3e607df7029ba60f0467339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3f64ab8329f78fe99928d7864b25b1340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3433eef485853a88a36fd3f936744b1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdb162e802409fe7550e5e508165e27342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a2a56d0e4bcfa826bb4a2511d6580a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f500e2cf8c843ea052d5a5d06686297344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92349121c67aebf8d5e868ca9a8c7ae5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358032400cd2779ea70b2040175e37b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7b31e864a6a8a0205669d5c8d1adff347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ac3995c909fce979e36d8ab11b4a6f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5354444b17f7b8eb19773a615015c9f2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7e212d44a6b402dabfa521baabe699350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544ae6c852c03f0036badfc9b76f895b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e8e96b4bc4c55500417576eb8090a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0782406fb2319127c1052bf2c52a991b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575749895c0155feffa83b8be306328354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c03a93569b8157a4cb0999e559eae3b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e180a7289c5470f0bdba831880dcec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cf25090fe48040240623472a97986357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d05a1844d504f11ec7b18d6e838f1ec358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d5dc44d19a14f5a217127b3abe558f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056a203a20073b297a4b214b2c68452360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d8b431b91c12e8e61f61d30e271a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb661c6a235df07387e48ca3b7624c28362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607283d41927801d2574d9c45ebe0560363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9492cd740f93f4136ce31cc9bbf80814364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cf27f18eac2f2cc1831674127b6236365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7dd0672a53b949bb7e9046d649fc18366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ab735eb5ec87633be8e483bd75ee0367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e0e002ff8ae8b4dd56a7ccb296898368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a11a5162bded81fe1888c07cb9644369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703beb17a8cb26c122761e941f1b2c7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56df9b77aad0d139c995e99558ad8c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089b3f716a8de5049d16912d2da721f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1c11a0571a4630ad910598e77f5aaa373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e862d2d0286d7dcf3bab7eba19c4e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ecf1a95c0859edacad73fdc0a45c62375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356acc3175cc84651dd64005c53c465c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230afb99c335081d87abfe994253cfe7377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5f4ea197b0f9508147f5b4906768f8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21f1e908349260f1581c799b577ea2b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ed9027d8d94b9d84ce480ba596fb6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b708de8cdf1079f5a94eba9f6b8b82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e78a1fdcac5f6d9e8d979ae4c11d0b2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5823ccad71a59629fa444c4725cc23e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673bc9aed8a61e4cfd28e8de59be00e7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9392d3da85edb076c26ae61a309463385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6573c942daf18a59948d90e414a20ed9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909df3b9832368cd4863b3407f8d400387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541cc765479d4af99643f690debf988a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfafb537b4a1f85dc69ac752e363bc24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568acef4433f4c08b027998af4ac7527390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491cfc8d6d36c49b4660f8c17e830302391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83529a68d36fb5674b0dffc8f39333b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f2b63f5442d4ef9653b61864fe6862393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842e03c1087a81e685d9d77197ed34e8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538bc0e2fad702c8334ce21a260b4613395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625505405084a451230ca61918f8711396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d6bd169708189573858509c1ba9f53397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa8e1f36fddc10e565435d346f2df4f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e8b1757754e28ff8850e61429e415399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b5c49c7e921ad68dab2e2bb03b28e8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d46052a0a65c169d50ccd12166d2d2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b5e1cf11126cad35a5a23c9913dc83402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb351051bbfd6850d421f4249919471403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b024df3f3531150a0f3d2e162aa4a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b957a7902f814b41c3b6d534134f357f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f7df3c33fc2233d2f2611a8307c196406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bff7e289ffff00af0d2b1f57ebc71b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892c55c5fcfa09ebc179aced66c9ca9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6263393f5a57b34cb914b038cbfb2b3f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e19aa9ebe8c9de865e0bba26018d77410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6a3b451df185cefa01feafc38c1975411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66633d2f8b7efd8d804d2f620a28cb90412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5939c8de2626c1c153627e98fd2b0a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58c952ec8f969c3f9694d7c19e9a6e0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f841bd8a84d59b5c6281834f749db6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca90f4153925c86ef19724522c8e2ef416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e688ac63d7cc3283574cb1d5060d6307417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78de1f01a27c618a1bcb7a10a71ce66d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5f4c6dcb511ee4e680e1587c787bb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3e189d28de54cbb96221cbcbfa91f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2a818d88f76ec400c98e5af945b97c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc86eba48e9e3ef8d65a3381828c46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807b2457f28ef1dfa0397e407a0834d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b48ce6acba972b6d9feaf15a214eda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015517995807ff2fbcd3819c52111c53425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2d9f4f55608a41604e96984f38482426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87058ac295c187dffe31a0d8750287c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe192675247f33bf39dc23c68f7ffd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3f4b3c3b39e1de7816708ded219f3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09982da9aeaa723f7ec67180504fd05e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484ef7c5acad7bc1fe8f4e0dcc7d939f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50224118766c9eeba48503560a125716432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b93d42b9c1c4aaaedf8a33adb6dcc87433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c35c05a90214be95fa0a593a1a34e7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06106ae1d7c93348e674387df01fccf435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0569a20421d872b8d7a0f7c3d48df5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0173060794fcf49c9f96678e86370b92437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a1282f4ddf9c3b40cb221cf80fa49438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b52c4593262773e356e4ab6ff1ee52439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f574c12ffdcde14302055e8f786c4247440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1be40864ab807314db8d5f92dc20edb441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f83feee843d12972f4cf6324ae64c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439e6234e7ca18c4c6ec1c5aa5231434443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232a411826fc03816bbb8e909657b099444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c10961a591f1dd4150460b37ef133f445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827060745d0ca5a1c2c8af53d05efd7a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce56b79da87b7b21b36dae8d581348c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ec462d86b8829ccb0d749f8784d047448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0fcbf5ef214b48257ac7b0294bff38449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab515963f6e186a2c3ec114d8b5433450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a07e5864c81b079484555d81ed4cdb8451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fb885e68327cd594d5d7f25a3801a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9755f7b5c0df4a83f82495cd85215a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37978681e549b96aa78c88078b4750c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d060145b2ace9d62665b6bdbceedf8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11355b6308205fd475f2cd3135713bda456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5904c3625a8e6b7463315eb7e495ae5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4489e76919ab54d41220a23743149458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76278284e4b257eade2ece98404dd383459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc65ff23e9762227373e7019fb5f95b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd299171d5f03fdee132ad86df6ed17f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99047993a9bb34802c94ec826fc62e6e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeee940bbf0a82e30e1711626a6c391463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8ce2e6544536c6e7d45c32a02e9076464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1934764ba9f1d66a48b5895e81e559e7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c4e6d7571cf9c377aff3cc2eb4b79466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9bee6aaf6ae8aaa59dcbbc408b9ec2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18a166c41425e32893d88e0695db993468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b344d6a5828cc45dda67ea53c8920fc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94a81ada3442a2e75fa838355bcf9b470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717479e0cae6974d0d67e432ec036f71471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3065dc5b4c6fcd5a64bf22b040adcca472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ee959c74cb1f57b8a1c829f64d9085473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5db4f3ea451b2207df8f00d68494887474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca7261b166a155125c087a50e3e73ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571f03950df23a152378a782c2aea024476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2cd7dba91e7d97d386bc8741d0a2a3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa028921eb01c1ae35d0c317c39e97c1478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c89e8e4b9a409a93fe644f2a83d89fe479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d64416299266849e9b41fbd809d678480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de317c56a0d6b7b8cd7171a24af49482481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69903ea28bd282802ea726fe75988f29482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f021149b7a14e5db382061236c41d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e411ca84db0931988cbeeae5de2da0bf484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a17a476f9fb7cda637f87da6545168485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54d4c290e2adedb5274521e38fa7f2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0e59ac01fc0ff6766cdf930494986f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cfe10f76c1222f111381252412e0dd488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7d2a23f47da5c8bdd2e56c271e9d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe4277c6a1144b1b323b9f7a75bf7f490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b231ec45424a8c8cded66c55415abd491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd068a984dbed0af075f8517d1250e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c96b153fb25a226a03f001ce9f981493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89b63ca4083d81377e213505f2acd3b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5297e698bac50bfe5fd5a12bc0c9c42d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1adbaed9b0404def5c73f6dd538470e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3381bfd78a3b1d2336430749436fcde7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd53252152af9ca9a77b39bd817d755498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b0d5eedfa892664d0b3a9f19f4b4da499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bb1166701c4dddc321c587bebf8e07500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33010bc205f9bfb17659fa6fb660e81b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f64e9ff1760689fd51dc2a2ef5684502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78606462d056e247b0e765e37640df503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc77c9d78acb0671ba4942b30863a30504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be2ccac11244ba351f35e799a1568e505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabfa257c8ed8751f3ee59f0d8f606d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffdbd17178bf10a64193152b1d6ec248507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092bfa3ff7fb5dbfd592be3656797a7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f918337042a30c2ef14586d23a4204509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7489652a8bede0ebe549e29fc58464510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb66eee32335b78e3c6ce58eb88fefd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9295dd94497e5b6d94c742abfbfdd72512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb97158f7660ad11121f0a8305775c5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a83cfed5f76b50dbfe795b4d0b5d45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd001bdfeff70773f9de83f796c8c40515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4262de2b11ffb5725b6178c3b9f63fe2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172e847a1878dff2a0a1acb5dc35be8517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429515fa61689c0886adeee126e73a1c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13b4c13ddb58e1d3f38a41b43bcbcd1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b1df4852fc5d113d560c626e08442b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba54d8a913c769b3172db8ea32776b0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f426423b57678c2445def2a5969ef5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11dd95b107a6825b32bf41af3c5b6ff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f01c08d1178c442c0742c41053736524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd1b1f2b4db528502ae93d2df183fe5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ada24790fb9e0ecc1dbfb2fdb0087526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab4ca4934a6e76b39d4b9d21d6715e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355599025f84de68f2eb3f2a700d543c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3855e85dc8d77eadebabfab3e35f6181529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc72e7cae5febfd153ec8c603659f8d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f53dd9ed0f5010e82a9dd118fc140f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1147724d5713a1c4508ba760615778532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455689f27673bce867f124bc783ae89e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f533d7faf4862e16d71aae72cf07128534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df46c8127430de099fc69d9dfee6f95535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fe9f6dc270764eb7157868501b42d7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ffe09e74759e7cc15fe93ac90f6d97537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987ba0aeae9a99ad56471321f777d51a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221874d2a2bb32bc6e6e0c184b7321c0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae8e56e86f9ac64dbc96a8080ff884f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491010b61f8d38937ab44073c708c95f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ec10ea8afaef7147913606161addb4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b359a6cf62bcdcde1900356464fd13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a82405071e27da88d1a00d0b633485544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06827b6dd84c79b7cb0fad608fc413c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdff7f585e3d6c70b47211a804326df546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4646d367b56bb1ac770ba82a177cdf547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c3bf5da265e008efc47dc82a201d71548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39baa87eb5e2fcdc3b79c2134dbd3d27549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b1b36af91847c46c2b051e7723713550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275c825fe62898010a0099b83899f37b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e1d453f4b895d53c8782d35755d4ab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1a208fc6c6f7dc94be81e82d0000e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae14b64e37e20384de9fb52993409bc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba48f8c31808a3efca58bf836ba8281555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade200db839ad029e246e479adf0f74556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c744e4e05ee069993a22b8cab79841557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18d549c446c20109cfc8b53ba3bede9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0024b19f15073da1df66e948b043ce2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db48a93c9abc17300d0dc89c3cea6e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41313307391778988b28b661421ab71c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecdc758ac39cbe3690bb8838f613045562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2582e832ff53494e7c62f7500e64755563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3a2d53a0f8e9e84ea82ec12e4e836564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37afef7b8467fd8f025d32e6afc93b8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa658a9e8f425c638d3ca6de64c9ad5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1d76525ca0b7f35d4d467ad2314b75567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb030a5cc95c68066db26ee22f479e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfd33a3f604161be5416ce66113ef86569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63944d2dd46888a199d33bc5540adda570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea9807c03c888e88ecb46cf1bc736de571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe6af10f2b15fa7fd5173b2860c21e3572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2dc096afd0c8dbbb6b6b5be1d41d5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8790291b9de955e3fd4e1311fbcc5fd0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34adec49e4891465952c04ca3ffe8e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adadac7fb4eeb63d106bc0e68b975d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76b0b4d004a7df20e040aef19610fa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9785daea3ea4eef5bd2fa3c8775ad450578.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d5bb4ab2dcf0e444f6ff8398c2981.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69f44c818550e86f35552b3e69168a92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e8f61f10b34480c32ecc60f914a6f93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7399b5e95af3a4cac762a269418e65c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e1c833c17b5734d51ad25cc9dd0a15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a988f26926bb599bf0436aa5ba3c0b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389530bb6855ac893816a429b52a43d57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61c8ed381c90afbece50a7415fd0908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5332c8d93f87cdc6a41cd77a3807f3059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02f3b2220dd626b3a32f23f3476ce7b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753ec8df1060a7dd49e99aed038caaf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b2e0ffa88760ecd6fa61f1b93432d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801effc38a20da8cef35b6186baa14a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e9a05e10ac055136a8ad2cdb0df3d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f79558cecd68247a87b77abc54f58015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08545626bf3d6b641b9d4a91625f89b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cededbb0d542602ac807f0a6f6799ddc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f116b3e9d522ee6cfe68689c666ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d90f490d1e1f8b633088e7d9f02de19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d0f186b90e6be3d7ba5c19b5acdff320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3baae180a51689b906915f87b0020c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae47a510ab6d8e306b50b9d05a77238422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ca8f08521792d7c2a61022a983ee723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa58471905288062431cc824c2aaea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8497aeb12db0d4d184d13cb05c42af1e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc51b7666613be29142c2112e8394f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa0ebc5bb6dd464fc79a60e6d24be5027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b110c3c8b9f345b492f7d9532e40b528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660e68579a29e08edab06bba0c806ac429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd14e3ca01d313b9656e75dddde6d130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0fbacd30506cf3279edf8a4d28abba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d24266e20c227f760c83e7a7ade7dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1c23d71eede2a2452cce2bcd4ce32c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ed1d370abff1628d2f0af1dc38b3fc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b603e56f88353a6554fc118ff720787d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b241d600823087d71b8c59a16a51e5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4093e234eaa5499a71aafda416b3a5437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f083977b5f29281a9afa66ee795efb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ec6ce33d2b92b13f48856713aa4da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009ab2ec55615a8068ffa002184cc68e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2318cc4eb057a1f4f3bfd079be909a5241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd3487c922ec619d65199c5386a22f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af56618675f0c52a07f35ae1eb90dc43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6e0f05fdabace152c10425e72f18ce44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64492044de05e677b2c8811f3a1e83d345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355655fb54e3fdfa569798100491293246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c656e0aa800b3c0dbf23a4189344c447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c19a2681b98883533d78abc32f743e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d5a57ae4ea2fd731570a722ccb5fa349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea825212abefc9096d703e3aa9ec2a0550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e1f89568c040dc7c6bdc9da48f65b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998a1220c5e9497f58350e78ecb518652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507a64ceba5c2830dd44ce411e04fdb053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2652850922b3e333b88ccbfd55a5a054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc807f6f791ef2f8c883e1fd47d14d1755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072c4ad5bc39dc88b744051d758d9da656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22d63735806b6017a9b9b86014fbd357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dad1cde47659d3164bfb59645ba523058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b5ff8b56dbc9ce98c27d27680b9059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c5a3aa608c3865ef437f8be905793f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8c251f93fa2ad16a851777b10dde9761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89006fbdfca7691a51a68f7b2a11cb0b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f016341e98d47c92cb097b069e84dc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a630100a6dbba26597c2debede9b95dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea781f3d1e6cf8462c2e15b23b8071c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3911b9a7a208ed3fd4213d4ea50c562166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1811cff038d634edccbbd71517146f1367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449a66e845d8afd7696c7a7c944176c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911d19647cc2462775fa48123ed07b1469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73363535535fa43b663a56452189e16570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421f51378e3c31e4b2ac8a2f4b9518971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb81e87b777c20aa18e0b326788262e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bb6f4c5ac12b25d4b856d3e3f5d63273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131275170c6ff75650922f054f55328674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4eb0cecad739aa7b3b8a560f5ccadf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008c7c8c11fabec30b263f34b80ba8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0029bdc8a0fb20692d91625a5213cc8777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e3b1851a24d1501637237da36a4cb578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e7e7472d31ce4d940197fd04e9f1a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d44a339410ef8a4e46e9059c10bd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ae341e263281a60db38762cbad6bb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa719e4befc9a6baedd47da6249308f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7b6570400420431ada922ce0b69b6583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfbf5a64d7531231fc71496751a20ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9228de42d11196dc1e114be866035da185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb63c9097e35c6e65500e4476904af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683d0b4726d6d127f767c0c6dc1cdf3787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d75c3237fa13fe8c03425d70227a288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b60ce69cd5040a1415646adfa57c7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace78592ef64bade1c961194ce2f05d990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31e968fe5fccfe989ce0bd8cf48d34a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ed8e1971691cb14780b2bfb75c494692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1d945ba6bdd5d1f67dbae4e94932f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c951b4dc4ae551b0066109f22619c2df94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0bd66024afc30c382617f27ab97fd695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5911f9f729646ad3f91d3c344dec1696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51da21b3a5bb4a47c6467848f69570b997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfa473b642b7151a889f71d97c14b4398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2b42c6d5ee78d89431299fbee674bc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425cd41c59e76e5216a44c33f4a5a841100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be34ec3c1e70802a17a4c85da6f5e2d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66af7dcd6ff739685bdb87835948abe0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123b5c1bec00d9fc72741190cbe4c479103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388f3a9d52e2744d0d6db37b6c8a490f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8623b38fdd60fd740a1acceec0c1415105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e1b7bc0a0ce7f49cdaac01963e1ad106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b128bfe0f3d1cfdb55b27a20b4aba155107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed47e8cd05d00156ed718451da3a021108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e534ef8248a57ca310532e9e3f71160109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcadb4228d804afd73b0a5f6116c49110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9586f6dde9680845f8d5f35adf35ca4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d12459b3b4181fd56470a566773c2f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874a3f2f41a8fd704bffd3a5abc677b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a349949387518518d89c2761b88acba114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dfff83030d00864519286663f0da3d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c10b6af5a3cb6d857fc24444b0aa646116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3c78d67bf9b2c7ba328efcec0bb1ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85227fcdd91843129b01f64d86d7142d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a575a55bdb5703e608cfe89b26ffaf119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9b7eb8f6ce9c4c98c613a0e32650d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a094ffbeb9410873bdbbbf360a0ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671d3007991d93cae88651805fe2fc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff968bf6465024e445b78bd2e23f04ce123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f41bac8d9858a958fc8ed684fcc14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf460b7d329fdd695719413b53753fd4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45811e013a5def9cd0ca18e857eb9e31126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baf639f82b61a9fd2adfd2eb835a5b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23680af9340e0a09138cb51a9f3ac6e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e30049d2c0d1fab66a16ddcef95afc6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4860a076412d8cf74bca4e8cda5608fc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd70a14a20a6fb2c262c8131c40d63d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b614c56350b803735710949f6d5a4c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28aac8d6d53d897693133d89ee3906ac133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a2d603961124cfc2e861298d1f8e0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c1b581fa0059c8f97ad68e3cd760e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5a3508dc3b26dc9d82b38d1eff51aa136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9555eae6f6decec457c000b950cf5af137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c6527ea34459b63d7b102e43d3fdd7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074f5b34c8b1a94852fb37e7ec9c8ecd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e258b72b14341936e0db735da16dcb80140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beac9184edc9e592e08a27712a87cc42141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b600a77ad965c81e77a46d02acbb08142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e72a59d819b4232b3e29d4a1191efa0143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d206e177ac7a53b05c232d46bb70ab8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b30d88dbd0e63ce43de31f41e41eb1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744e3ec03aacaecd7a4264bd953708e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c309c2f8e5ad26cb483600cddaf5180147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014e036642c0f66b533bf8fe5a9dc683148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46887cbd982a3477c331a4cd603e019f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1a0520fd507f3936b2c12c28578d57150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69b075d17dc726942ccc51829ec005d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4957008032a18bba97f23796da904bd7152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd8fe780ecf06df66375d393a96bcc4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0bd6a8ce870446e05468ece13f4e6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bfa5b14dbfea47fc17766c645368f9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb5dd25c6e7b4a37fb5b5a34aba87c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5767de2359ef1c617ea51f3a59f526157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ef1ff8c05237684532d9345c0c6331158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd9b66e8b5f2784a949d35c33ad0e64159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5be472c4321605f7751b1b9d250a703160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed742c81abb070d7da122cbb029690e0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f1ba8e2e24badc6aeca13a6bcb2e0a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92986364e573981b77fb91302b9d4fd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82bc9d5148f04410942f78538c654f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3945ea8c55b866e320750113ee75a2c7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445c5b86eb400440a78ee935932c0f66166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed613caa0e464e603db90f1d4080d7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7d0063a8812dc1dc3d6a61ef8cb4be168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31c6010f183c0dc4a3aa3ca647e2242169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3d23d4407e431d4cc6eb5c5a714786170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c319fecedf6a97f0b1ecc84ed6fc62171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a7fac69e3d92254e98de4178ca9dd4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa841c9fbab0d2bf0a14f586267adb72173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d9dbd2f88ea33c2890ca23f0a0217174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c2619f214a8e7ca6dfdd86bdddc56e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ce584ba3b2bbf0b3ffb1cd461b72d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfbf49245ab763fcbfbb8b117bd688177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed01bc9527c2e7d963369621bb7b44b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e92d961c0df5f935f5c1d9cc27e2165179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac19399e1211b1c08f581f525cfbcc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ff761a4140aca3e1a52d7699161fd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c73bf090d8b8fd1791609472290ab3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a275a2ed645d9916e462d05ba3bcf7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea102706a66a51760c506ca4b2e4e96184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bbcefacd8e2ac61de5f091714490d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20cd6f80c70ee8b281d6c7359a5a660186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb63a2794c1356fee87ffafc4fb61f5b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4206032d79d7d8ddda0d3554ddbf1286188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73d0a738319689f576e5e5c1be7c111189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00907d464ab32abf0206b0902dd45cad190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3e7699b1c72ef3163a8c5dd61ea17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cbfea5113c65d610dfdd2b7a58a325192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708007fd9c0ad5e9dadf2651064f4730193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a11ffab5be328b7480ab20f7ae665194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaab4334f277de09a1e0c505452ac6a195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e951a41ecfb3073531a9f8bb5c753962196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dd96bb1ecbb6f881e41589c5e81942197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15d7b1e1efe4ac9f75457f716537ad6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff274274cb070037c7f18a24e9de59db199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79541df8cf35a172fadfc263f4643424200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6fc123b641f3b2cc8718f012282f3b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbd8a75635a9c68b2d1836c673e8486202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012aa4e4f0fc2612400fc708a06611a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db40ed64fdc6ed3f6340631d60edea2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e650f6bff6c2db3dbee9ab21c2339205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4712960f9f1b4dee3a42b2785c0684206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c1c0edc0b824dcbde876f93ad9f373207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9f8d2f555fba1cfeb5f56e8a17f377208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d319c937547818b57ac8a15b5b65958209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2e658c5c413e49f2b1cbc868b89697210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab689185b1a83cbeffdeb1b66da313cf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bd26f459970b3e4dbe984234a8822e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82950f318e5afbb61e7fb7e0de207dd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1445d419e803cb410bac9873515ab6e3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eeea82bad603644ec2bdd6dbf17e6d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06588cd90634cfca605bf7a2c1e4b7c4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2218e11ef7450b279860f9eaf3f2a530217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3f83e969a4b82f4e9f167a6fa5c29218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1433499e44248fe991de9e257d9a51219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab7da2daa52a072da93e87b8da3e2c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62531f0954634d3cb269286135eab03221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6153de70fc9bbeac7215ac14c17955222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8be857c406a78a671d8b829c7c3a32223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5987ee3865c05b82a3c3c7b6550f29c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe002a97d8dcab774001517206eb3af8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0908a3538a97a6ece8b5d167f5a22226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4184404232bbe09d09fe24b29c37c5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579c1b328c9b01f530dbda2bc7574b2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6dc1aad5c51bc17c59d8a597d0b46b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c908ec18d125e1a50613875d042070230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ac50efc8541020e218eb54bef9e612231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766f3b28ff9c754ca98eb9a643e2d00d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40de1dc90a09d9b13900b98961af99233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08dd6e033fdc4fd71c16abdd6dd978d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6be1db5e6f4259c199c085d5c46e61a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9a9112005b7f959ffe479dc9871d2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077d815239a818adb102b00dee26f03237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab76f86dbb8f0d6b676613074aad8a25238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11828c460a6501841e888d39e825a21239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da9b7a7cba41c2496f97863c02485fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469efdf6aa3f9d78fb2b9fffefb73cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ceb942b52e045047ed44236f9028c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136074a4a5a3b7e27d678d4ca9ced98e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163954e30d61fa5e80953b4eb92dd02244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a2babd054b98b84efae15429d1e81245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81090035383af7abba8c3c0321c87748246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4ccefde83f9448151ef6d8d2ca0757247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d023d0c3b66d0f8b1aed62782e3ebfa5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063efa70af667941c2fe414aedbce205249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1032136020733ba1f5042200689017c4250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144dd4f819021f0090d920ff5b58c5a6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8a899fa4bd874f29a0d7ef4a1bad3252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9642f49c28e34f8655f18321021984ad253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0bbadfab05172c784b332391407cb2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121cd90d172d885566833238bbdcf816255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc82ea0a7c1809889d59f4fde78f95256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a06acec01174c6b9de24298beab0e94257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d70255d5398d6b36b284fec64ba16a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ec3aee591de00f6e19734f014460da259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32226f07d42558fb0339691503266e3a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917da940ea9a353ac7b9285260c21ca261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7523e858b729c95148ce109d1c98384f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3900f45831e23a961c4c0d0c403a10e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc4cc21f48891ca8f844ef8eaefff96264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ad24932ba43ec1c40de6cdc152776a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a009d57bb80d84ef4b8936ef65ef274e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660a5e4fff1e357da8295c43e0c8e4a7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28b627d4cc21249754c005b6569c73268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4581a85caa916d7c2a495097023cc28d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd010db768c74310d9560ce0712c115270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05fb3539a375fe9132d55f2b7285a2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a774d8200a2e040afd8b7d59b91e6e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ca3bd64b5b6725d47886a752bed10273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6fb7a247a3be4d76501ef12696a2fa274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244e19bda5a34cde256fe1f8faa7782e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1a836eb2bf611c92a08925f87dc6f8276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d3224e61828d2050f6a9a036459ff277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7bd1835063a91390ab12662033615e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa75f82b6cf52063efc0e7db96e6c39279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2290e7994588a6f2df471e6463ea90280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32a723bb3645853935819a45ad5de87281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e2c24d0ddf83d9fee22717bd79f114282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac664b9e2c1979fa0f80ef1358d8e7e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e434d64adf2fa5ee9741fc8236d5f9e9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cdf109b1d90daf0cd7c199981dd472d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9cb0068c94939ddb404293a207297c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8269892622d0fa50d6c4b699792c06e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c74a312b549eb4428371f592583d22288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7cc3798cce74d2f51f3f6abae5f9e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e63c55753b5275fde5e0d9aeecf85f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc46d9ec8cc59412f0912913091a02291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fd4e2dfe4fb338d29e65cbf84d9636292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6de4163f0301ccc8da2cc4ebe74d4293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb974aee5d2e4c407cadd8527f31a98294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb290a496faf5ea5fc67fa22437b5eee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c09d23863ba79d13fe0a5d7de0a86b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f776c28c26bbc374d191908d57f61868297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3250cc18fb951d280beff8f79b5e49298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f017d2a9fc4bfeedb2e009ef0c62444c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7c6805f86e8792f825301cac830ba3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e99688f718e05c6249fd948379f780301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b2c6b700e768dd40121dca5f91f7e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83bb52354a80df1d93f6e4fec63c35303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155630558138f24a6e32085977c4a53a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12353f955b66058fe9016b82b53a9fc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0113f4fec496fefbfd3fa79c7d4322f6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22a3cbb190ba6da132bc7ec953c5639307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5661a36bdd7f8ebd18150435a697ba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd9891f2944c84a4b8e739d571cada309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f97cb57e8d38c442b35a265d5f4a7e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af703c7f13ae1ea5b43e6595beca70f9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5776d117e356d3ee94ba6eeab9ed5e312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5c4e0eb8e818aee6a756ea16d70b7f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8366b8927709863b8515e9f73f3e99f8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d506b54d6a5042ca04b892d2703bd8fa315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca57dc400ca1c756dae493ade967ed2316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f493784d97c36d9c64389567054ce0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6415d7ff094abee409a977a77a7be83318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dd0c7c4db1d8d29b6cd7a101e7dc78319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923602813bb9990cf0f1923be0c6034c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e662324690c4c582721cc59cd9b1979a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77801eeea57dbaa851c14af0ed1f62322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba489c52cff006af675aa425cc7b0f7323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca71fdf6418ab3b75b56902b529d6f2324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3995fc9100c92fea9222a9e291c4c5b7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e69b2a601e22227daa893794348c84326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca42f98c4461364f7851ebbe6d3968ba327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89adf6003f8245093632efc9b37d6d06328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c7fb98a2554e0cf4c1e8afcb674a46329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f214e31f506e304831e2ef36a4f95f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a741bb6fb441fd6b072960f57163edaa331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6ab35fc639aa6eb2e582436a5b42e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48afd48134625ea8b6d65d92f630b20333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6262791caa6b5518861b1b8496fddff3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fd11fc10edb1c34f5a0db248f4e6b5335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bed67e9a8922aa00299ff5c1fa2eab336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f008eda15d0cfaf784f8bc72f796106337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba767be00238a0e2b87456d559eb03f7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c63372adaaec484cb828b02bb20e9d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbea6341cdfa7712bad7c85598a09f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663df1175656e3f846783b5b1b9f8d6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f528692701c2330f5f719588efb60a4342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc84f2fa1655a18db47e174a3dd89c8e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990427ff5c10769c2aa618f66aec694344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca15e434ea06b18930f1765cf82c909345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa0065cd260ab9dc585e3b053eaa5b1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd4363db107a801baf394503c2bea3c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b3267a4b6be74da630f15c56f8b6a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f3acdb6553590e817082703b023db349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cafa59ab30b0129d22d0e76158034c7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7b4a6800d1e27e4526c34b969c13c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781e811abbbb025da0afc652d962d596352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6543de48551789da61d3c838a12f6f83353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb141f281a90d25ecabb594ea295ce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00cec4d9928e0aa62e194fceac7aaf355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fe74472d273491b7ba606e12103139356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9bb9457e4e1be20a29c8b5b5682649357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc9991c3594ebebf25eb43d7185f7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a94df321a254bf7386c88b41016ced0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7be35a39f1a7740ba7d706685d31ec360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd8c883fca96c8c2c603adaf8206650361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d555e1125a95f2878e20365fc70e1edd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29c527dc7f09743c7013a35fce7501363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c0166323d28aac169b5e5438fbb573364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506bdefa2c7eb23d697bf7e1adcbd0f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663e0d8223525b753fe4fa6dba1f05b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13a315b993dbb3cde039dfcbb5b675367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c3451aae156b6c1c06ebab08fcaf1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fdc904a33a47137a5847a6b1e20382369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb85b0dcfa0de120d0b24ea550fd927370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce23d4b5c28ab6da716cc8ee7cd41c84371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64d6d3b5eee5ceed3bbca973f70733372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02fdccdd9889e8c2f8b60127a4c4b0c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65312c450d86ed092ddb88afd1d35e10374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daedcf2fc6604d0ca349eaaf9d9efe8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab0a836e33ed67d79aa02b34e258115376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784eac580ee6e568a975f1ca3b67db2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373f56294767acb517d0a05669e5de34378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d171abdbcc509c9c7a80cdf08e625379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d17188fb95819fd801a3eb05d8b5b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27b7eb3be8f4cc9506f0adb5ee7b3d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc9e0d165fa2436d3d6b9a69403f6ab382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17a861119287b450db390334fabe973383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52493bdc51279e271d1bdb6ce50c1e18384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a10788664f046cce6c0c5ca3603aaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab97b9466354560584226b60f81ecb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c1e60b97ebd7ef1fa930f84b4ef49a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db8ca5d4f503cb47f56d5af94bb295388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8267b327d025d751bcab898b42f5cd2d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dac45b0f2b6fd7319b65867bb80376390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862ac5eb30b19953a4822fd6a88c5159391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5a84d510edf0e3932c5cb14be8be61392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6187a5a597e062ded7444786626bceb393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9393065f7ddf8f366c695493c7bd557394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83d5a104bacc806cd4c31f41a7817c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47c4499e645f9224a55339902814e3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a25864a0892372e0e02ac3e02a4283397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464539a7ecd2f27b48de381f3e0553e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6b85ee60b21719fd352222582080cf399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e6015340f2927d6b185249ea479d84400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61791ef4c983ee22eff99d0762c8cbb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4cbca9acbf9ef19a2d0c7ab946651b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad91200e06f376ef96d8e717aa27b50403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26baf21660fd9c2add5f9a929e417e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2a995b7af8f70c797f523320782c4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62738ad1d3c3db635c4b9dd07c92fd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339a99ef90d957a7d853a6edd7e7f3b4407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26ce0e01507cb9ae585b9fb63d6dc8408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0166996669c3dc353568e81764ade5d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651eb4aedfead3a88dea3234324b78ff410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed651716e793ffdf924a49c9fe2a934411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be34dff73a1883deb6c1037003dada74412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994fb831c5b5d2c66f1e144fb0c51233413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceacfedb3a7be7bc370d88427653108414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b6b38c489c21d910b875e27d481aab415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6262b4796ab6cdd14d002084f84fba416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b438fd26af3ce7742a443d89a9679a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81949850637a78c63874a911536973d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9cebb522e329de6f9c841d17e646d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ab491d7fbfa23930cf7ff3f58a3729420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875136f408bfa839e4d53606d1f85c9f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d714c7a40fc544342167b308a4dcfa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d374f28c52070a1429328eddad758fb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac7f42b2dc4f4dd98c70ca8544655fd424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b3c2571532a6a5311d7c492b6648b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908be24c30917fbed526017198d4c50d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cff96613da3d6cf9491d54e17484de427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30550a3deabccfb45d40400d14d9b0c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98d6ef7cf0479c8270fc82f51605574429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4842b5f700c464a607b1dc3aaa64c77430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6370ba3a287efb7ea0cb6b6e3a512607431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc7c7d7435b00ff21092a4382edc049432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06f1c554ad66f9666397073c71e14a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25870b9ff3d2f12c7d28a02b990050c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2dce691d62a179afeb1baab353a386435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffc5fd1045fb5ad535b1ed3fac4b999436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af93b487e332ff85e47893e2ad9a046437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d56ed29a9f25ccdb5c786d53cdd1a65438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e788dc87cad514c9aec64fb5c525dd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf6ff231d0dbb798e6d8ebdfd5e7c8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4695c177425a29df16960b6f9c0112e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a305d1562cc2423f4d44b1fa01f449ce442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5d583beca11440cc816163c79659c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ae10e3086cc20e399e9721f0fe68a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f07fef135b3ed088747596e062490c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efe41bcc048a72725c626b080f9601446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c368d0bf0dadb7f70f8562f7480b212447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d20190a11b4c2d9713a6ee6ec8e1f7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147a35682073b7b0675657d290f83e6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8b2ec29ef1ae9f2c1f117978da1eca450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77978245c81e2db373740dc2ca1b5f0d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baef32cab00f2782df0ab0eba02f7041452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d4ce7bd150d8f503d26841a6343380453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7946466ac24a89adb6f08d2ac5568ba9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1ca1e8fa694474dae8655d4b19ad0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364e20b000ed52502bfc290ced4b41eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ffe6e3093e8b408650adbfb7f5405457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec42bd254d5dd9702c1a5b45afa9d41458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/248fb73facfc285a70eb355ef9f57645459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2654adc586d9b4dc5809b97be85736b1460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5611c1a354f47b9e55bd7263cf4d7d7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a8a1c49441b62ace55333aa26b43ca462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea182fbb5678bc48d076d7fd176804a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6563f5fdc5b8f48801e8631965e43f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66235e7654d2a795dd6fd6a26a1b7886465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037fa67b486ada76227b07bda3169fa6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d687ad5a65b5970e4f7f521e868db6b1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b1d2807d87d4daf5f07633d5e30a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f936597eaac4b5fa3807c3e00e0a6cd0469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612dd18bd9e7787dacb5691c9b0fd3d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5ef40e0c77175e778ca76fef2cd213471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaec9b403c8333424ef34b98c4b368b472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2570bc5d578c79d85e46779159d4985473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6243e7698d53ef2784160f0417cf23474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ddd40f2ef576dc75ac1550fd69b17b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e948876d2729040b8639f325ec9504476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b633b9461b0baf1dd0e623a787cb876477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68ac3fbe2a9175f1959c5dd1c5baba478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a61472dfa3617f8b6e151f003dbade479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468c879312172124e23f02afb842358480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41267e142c3fdd6ec8f5ad6c3760555d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c811f4d4c2726bcb2fa58d3150ebb9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4757bec3beabd629579f189c68c6aa8c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9650b995a8edf914d8fd657ee624d1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4053c4f45f8135933e179d1040e0d445485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2211bc51c6d399e91d2a704e33832784486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c4f15d6fed3673056a4f65aff44d95487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b646220de38ac3ffc3343db71cba240488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171daaa9392568e274c687d6f7bf736d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd429432c878145f33f139dd5366df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ee7503a549ebc28c96b75a9fa5d1c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6bb289c32dae1dfd0aa05f9f95ad0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f578dd8ff886dff6bf252fbd2ee5ae8493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce21068569a81dd75b2c10adca277e1b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a7401241eba25add63657df7d4afe1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f2d91a09e82ff67b043d928df7150a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b09b86efba173197a80d7b50d6a767497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ad4d6e792e34e5bd7598f7d0cdaa68498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268ab8046491667eb2072a567d2ec176499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca1f47fb12785b00bef7d5beabc5a20500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cdfbc04663ba741043f08e5acb5526501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fff9a9ab3b642ad4ca7671ac0be547502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062695ec7bf3e4712f1ee288a9750d7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff2f4f9fd6b62a21e65198655741d0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7acd68b12b8b5007c5bfa2fe0e58b5c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af0a21c3d514a9de7a73efb5f821879506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cb018d164ab8b532ea91f22e1d8965507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdf9ffc654211abee88b0fd3743803508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9a2f423f96c99b290226f31b126415509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782407349ae7703507a980c8f510b66d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8209185801abad524ff40daf92389df1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3680d78e9069ebbcf170d82655a92b99512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f11c99537df53774694782abb2c60513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0c78328fea93f70754fb4e087fbc4f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87624aa272175df6c9ca8f555f51f38515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543f13a150866038c7186ab420d4827d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe2ae6f8c2721eae0b17542b7a7f9e9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8c0184f28454d843ebe99ea94e7b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f70e48541504ca3e90f4820e098912519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daef8d8a6398b35b0e60e2d7d04fe20a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b409761be6abdaa79587ba19b9a10521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405356f93acb3fd90fd9fea16a04b3e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e53240e5eadfae8ea51e2db99402a4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aefc5e05b1c39ca4fae9452648a4317524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1116d8ffeb16e078911fe54c73394003525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc65ed5ac4c64c4a61b31e374eef829b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ea87789a2e5ad3cc4c8b6a8efb0d6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73056b551de703be639d6a0354879e2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7318b8f8d282072d06f226bb379f9af8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd2e056c94f3659719a4df0d11efac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5ecdf72eed4fc3741c44ae9d1a466d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96387bf178125e7256938bd33a49fe80532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20b26893e2a31da132546257ce9160b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735b9f7a336d310dcef112917fce578534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d309103f28b28b1d6349d6dcfe6bdb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263e0f75247a89330ea0e9fa8a936f0d536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a587065f7b153126ffeae48dba8fdf537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5633b5816c376484a4a50f444ef2ed538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06465f57597cc307e19ddffc4632d54a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82efc135f8f2e10d4f588e894dc84d1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d873cfce4bea34616754601157bf1e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394ce50f6d6690298f5a98763b1d6bf8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35811bd9beb582bed06db95170be5a99543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1e8e91f8fd2d4c6ef218c9b74665b6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0019f90de0a7b7815f1ea415db45762545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a959148c61eb3e261e422935d8090114546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d2ff506ed930f25cee748308b9686547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854fc2adabd843b17d5604557187f15548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361239d0c0359b0e98de1b54e2f5db99549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4887646bd87f1e725b7ad090e439c6d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed68580405c537bfe01f79587ddd1d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a412d2f099412c72517b6bd348fc7c3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594466a1ed7dd1793943df3febaacee553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16062fb33fd70bd1073dd7ecd2befdd554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf9e6999003299cfc12535d3c0ab27555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030a4c0e724ec8cc775c3ac4b6d98a7e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619e2a1c11141407f8f0b1f8b6dc8f18557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71696dec124151cb8dc7ca7f3e9180c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a050f17beab6f5dc4175f3b31017eae559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7645d3ab9f714170a8fc4ea309e41c6c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8390996c4c147845ce2d4434bc539fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2b448b36b2211a4c741ae7b893cb4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5b295385b1a7a6bbabbe6cb5944a4c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9368301cceea1a75b717a1e3da63d0c6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c2706384b2e0d65aa07bd12509033e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb639c93830a3a6ad805d69fffca48566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62ed764f6e0ba0ba33c99f1343cba47567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c6267e8548bb5eade7416bcc03bc0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de6c057c116f89e01c22b10b008da16569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16de207454b2e0903f6654e740310a8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ca9a98f49881cb8c9a02eff5a008ee571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d92e441d573a803d3dea64321867950572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02641a4dd15a2157a408e7d7515ef7e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aaefac49ddf6bd7e3a7ca599f544cc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e9c827ce2845205349ba6f1c3141cd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e26a8b78d7b382156860ca6bb6af27576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8255cd7356aa3fb71909a8b743eb23577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444ddcd46637faa2bd70a26582e11ab578.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>