--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -2209,51 +2209,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8562ba23fcd82d5fcfe7e4a3e02531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3906e1e94e13596c2b27ccc975c2a612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a607837a56e0cf4f831d67a69dd17f823.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23df5677d866ff972b100da0cbe0044.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8d6445e0e4f99a1ce928be363fa9af5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55767d55fac193999fbbee9754ab36cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753d25d12487f01cabe157f9b84eae6d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898bfbf56543266c7fd3703c6a88e1a58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a23d476c33a0502dd06f495769ef79.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656a98a207e2ec69b04e764b0ab5d7fc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3882bde5eb1fec3f2e5460948baae811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f13fb005ebac6ace732d017f9e8312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1fb6b53dde9775448003f5255fdc6a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c5516c7a5e24b161d4ad18e58b63b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52456b6fc91ecfb738e8b328908c8b0815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bc22026eff29a0554e9a58b588c63516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d25239874f9a2328b38a66ef6f9eb217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df82b376bf79961b4c02c30ea8e48818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0712e0925c2280b4d28a00998e194b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333aca630a4a25abd4ad53bf88555bf820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc12585f3fa8b3e9460de0b16ce1dce21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4c7094bb6854b273bcf768fd711a1b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aea61772df315dc0d7f6240deda5bd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd70cf04f26512994d55e59fc7e234b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff3d6bddb87e35abcb6c1ea7633839c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa435f50401cc6a5dbe92d99c2dfd51326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f18ac885a72f5f218881f44345e8d827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1b31c261339f9b2961b111673030b728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69371ecf6a8c2018928a7c4c3572765029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4248cacb8696fd3a227553130bad200a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4ada4466f5ccc4d5c6e66702dc0f9631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3715a54ce6986da46f48adcf8e26703232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fe94079695c7ff4cbcaa1cd595bbad33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42234b958bd6c85f6eca4223963c351534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c642319d6dab5426c85556b7956afc8635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469657568ba2bbcb2efe000e305248836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265b36068a5093a27af3888a7ece69b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0eb0d33bbaae182b8c9e1beb1a62b738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48052da6a6b41543f45180d2cacb918139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef1e2a0ea54b2e691bd24ea6474cfc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9534c01bec7213d91ae0242f2937036c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420f8770d2a24aa05731eacb852aed1842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972b4674cd3b43855dadb52a3817465e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4df1eea8d25e1ad88d1cccbd4e2d2a344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190c8f4a1d1329f6332921809645c6a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd171041a1d565dbb5d47ea4c4dd365346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0281c00b4c324ec15afb08b42d222f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e3bb26387afc8af9062d08216093e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a2b7cafa10fa193b81af1bf2bd23549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0599c3acf8613f47010cfb281d172df950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b663888bc664ac84b0dea7a39ba1651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1267b439b9279f6fdf2231c965adb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dffb9ace1c8d686818587b176cadde953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a819c6261ef5aa1ade6a87283b6a6b654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca80fa2e9193769b1148bb614c7588555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09fec5d8323685b03885e96b337551556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb805830c211360049e35b352a0a1857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6305d7904f3f78cd9d894bd68ae7fd58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790f16d9e23ed9e82fdb0841d360fc159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556b9901db0bc56140fdf5b690504c0f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56350bdca0f990189378e60999714de61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da9137a4929b58aa7b0dd52efccd5e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71f2b8cb22e02b0d7a4c393002b74363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0e79221dc7d9b6f633e52d3fc3a4364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622d4fc407eb8f823a90c2f5c7d950ff65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8ffe972b78e23ca1f6e2022e7549aa66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e48769d167b3a5b6080991abc0ab3a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff1ba88561fbf081cd1e84fd8e929768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f5ff300b042b483252dd0d830a32b969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722938a461821fd3ad4368fe06f37c2670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526d22eb8ffd5b73d2c1a112fd2d76c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460894561f74cd224b48ebafc1d87fa72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0e3760a4d85814ae7a73f112008ce973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2909e132b29aebf0434621fa0130296f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c724e5f789ff7d435bfc20beeea26ce75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8936421ae23763b24fb4b137d368269276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed80aa1abc1b57e66270104b90b605b277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd74535f3791dc2a9a74e343373a47178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbdf5d3e56170e0a24d43ad05e9f00d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3302d53bf6363c1bc65eb3a2eed4d6380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690eb747b272235102186708bfdbc37081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98eae7477541f8ff459decf175e99ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933152f53adc5ffd711561469a904d683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e3f4a7ff857be3c927336fc7699c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9fb1c9ed7df75c6ce13219490196f485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0423b03427c0ca0a4a985b2df594b8286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b34b6c04fa39aee862174d59de058a587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b0d9193c76edd56f0282efd303bd1d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7cfb4fc493c02bd5edfd0f64971bf89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0242c5f6c920c4a5fb8f544a1cb3b07690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d366ec07ef2ee2c6e0b7af387ec26991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a492fe6ed1c0c150be15bf2d5292ec992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34439dd158a76e48f07b6f01498d74ab93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c79b0575224ff4955a5d665c4097e6794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb641f3a9ecda06eaae5c098476eeb95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429cb05adcc0c9ddadf70f3dc721222896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eb0c845198af3aa16e8c188d1c0a1197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc69f50b2a00e894c5dc9a62e76d73898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2024d82de8a571300d16959ced7b9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7df028fddd08c5043d32b39ccc9f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2974220c8b0da15184c8caf0ee9334101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94852df798767c0cb030822b0f3fe53102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3905e101b59b5c83387cd8889ffc6f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef73d2bc3b79130aa4d27da23f2c05104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5e8edbe2eb15d6caaf07b3a775fe99105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eda32bc9154f78f4e40de188cbc44a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7b38cd48d42c8d49d7c8b9e51b4e5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bed7e97b0df6295cc4da4d889fd9bc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7765f80a4842896f2fed72a8f70b70109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83501aa92718c009124a9a33d7e6ca56110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9ef13fe3b26c35691043c94b3033d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d0f10437c88e136fc92ba94cf2cd112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8830b776758b9e72ce8f226bc24dc29a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482006260c45e86d9f5cc17176a94d02114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b3eb2d0662ed5cb12fa1e8978fe6d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535adef1a6e5031aa6c9aad06d80291f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790cd5200c48a31053f3c6f45a2f748f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c10dacb0f9fa9ca43be4792a1ad716118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189bc57532c07b9c219fbe1978f0bde1119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e4e0b54eff22768861fa9159b9af5c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c44170d2f0d5ebeaf4f4e74f2bcf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0936eaa445142876ccd1eb84575a8c4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09c903fddf8674d6dae309f76e85e5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9595967ea6e61e9981cdc091b518886b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681aa8dad027aeaaeba1ea9c2c463717125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9090c095bc8ce93d7abbc99671db2d2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd4cee929b11644badc3ed0c1dac006127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730e1313ae82110f853ccaf2100f440128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4b1d3ac9b84120c201162981ef721129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3973634fb276638afda931821bcdace130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87090ad54f074408077128d851cb98fb131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e6d56db7067fbcd1b0f9b0fd36329132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493e47d0c5e0275d65b2dbf545ed6f7133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f26273ba7fa9bd1ef71c6eded3f83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb266b5122add0163dac5e1555a41f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbc070f00330481e15ecfea837c5773136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c788f536f0439012ccbb9a26d469c4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1b77834292283a508d3a3ec330c781138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9397cc8f3c8f9636f59a653d571a4a05139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96735b43ff4f43a829780d8e34184654140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ae50edc2b17ff7b4d1feb6e1fbe95e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad76cc0998aab6ee1b0eeec3d7e0da03142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100c179151806851832b077d7347ed1c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26220bf18d378277e38a4a5097228e2d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f193432b9d77f55c7cc03573372f7505145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237151d6ef4430749e1d8148a56d30e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a9ce1fcd0167fe04022804d0ad4edc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379f11c302222dc615725c2ed680ae2b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443fdcef5c8cde2ab0f1fe0ee9f87f37149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1dcf3a58d2949e0f184013b62bc2eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7d47dea32e04ec82d2ceaeb67e5bce151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f29613115feea330730b0a3d706a416152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e32b9ecfbdb40ae1c329412809a5ca153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f73b3da6612e924be92a5ae67621108154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e7d83c566e439a41e474e1cf5ca3f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2a6cd86858d43090b451fa2e2c79b3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0edc478c77df7f102612d9ce2bf96f157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ca1eb886cede2460d4e03f367f4d6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c67e7e9a80778d6e796fd31d29be256159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1664365d88f9559fdee50081542e10160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298aa9b2e7d0fe401301caf40023ca161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98151b283a165410d1996ced9b8a58d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cc4100029978280095fd83f57ba464163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd62b48cc91abe6a3e19e49ab5061b9164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468136b687f15dd79506b23b8de945d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41aa00f2d7372ed835a083983f3e3c6c166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa22d61327e2f365aa5be4b44f6cbd1a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd96b229b16baf6a61df984e56c3dbe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296103893eb42fe0836137dcb26d9390169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf71c2435ed69c4443799903c0583034170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf09b0d1359f39a297fd141f94ee69e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ff450c96e9a8f889f0dd3cefe7718172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c842b947bca15a14688f44a8d6a9531173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe40e117138ed06b774f081516736b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c65110384e25d7abe32298ebbd7dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf14ac4dfdcdacc6a8d43f9be3cae28176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f86163bf6d6870974f60aa51c7926f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8982851b1a0a0058fe3a979f6af0e9178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5865acb059f15abd2f507cdc2c86ee2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6eb88cd2be7c46ff2a3b37802d9bb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42a2c769cdc7a2b48c14048ea2bd0d0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1498b58dee3cc4d9785fc14daa55d9f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e44f0ac4a466a7dcd454a9e96caa4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b983582236ae4e7c0b95f515e3f75d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade9b1f5db5cac0d5d35f2128aeb762185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a082a2e217aaa7c3409f109ea25345186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93a5ffa8755ded3fe32681062bbfac187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778c5b7e6babf7ca3f33d4b999c52de0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47619858fc2df715703bc5378df5f923189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d990995b9b39265adbfc3ac53510c07190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382dd01b4a5f43065a458331d97a613d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4c0e1e7a22e83249af348df2587893192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d8354ee1544fab4bb37f47f80c93f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02e629b28e1947faf27921185d93baf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d801721fd3c3296abc2c4bbfb125d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198afce865fc854a9095d3dd52ee1ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb2fb10a94031558e1a795b509d91a2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71dad63fb6f54b2a4c8e3c545395bf9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd504a421bcbf49614d2b1ae11725765199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9cd7da0f3542108be5e4d8fea57a6d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef789041191e28db7b66099680caaf19201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa8fa6b5ac7f0227d661d924858e74202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3182816575e27c2b03577bde77d68696203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403895aaf5c1c3b11cf913c178f803f6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc120190437d780b5e53227995ed1955205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f01ddf1982fe4e2bc6b2289d9233f0b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e8cd12f7e43869d182144d00b3cea6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd278a1893826d93f725e553257677a5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f610865954c05fce8a4c3c892ae00f04209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f353e220135772d8c6ff8e5c7f3141210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e92aca5c53ef9d82cb668ad97f1396211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0398f3aa53ea91c3d420fa0e3a2c847d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f08582d8206c8252f831516ec3a1d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7a39fc24c899a286b438e68ca1d18e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d8a61e9014af28c150371e01addc3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392795ea1ce200a1f249dd9cc96d8d30216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb179d47be4e63d910341b6e8e9629217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b94d936526a8073a19e1bfc8e913379218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eeb0fcd0fa789a1b7f77aac6cb66bae219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e015f72b980dccb3c63a8da71e6c3313220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294f2e060bed511f589bc19782d23258221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd10af5cb1394f8849375e556ed482222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd387a27110f93ee2de578254737b37223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6583521d32b77b15d6cb8e2e40aa02224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd69b73f424c4bc1dc24921c8d72272225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893f78967f2d094abd1b0b13ec7b799d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48dc06e095a811bbc770ac12087cd6eb227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e0880e5783de4e750560f1a9405f1a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3477f863672239214422578bd8dc535229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c10429cd22d2243f888c12f42abd5a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a474bb4a18e57ca303b9afefc5e4ad1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cecf5957f870a84c3f860f60855f260232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762f04ff783e3f83f6c5b446e38cde2e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe06d3372724dfdeed0606d5159ff751234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9607b7019b3ebc9d38ab8fa453287a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9888a149b29452ebe18003405fffdd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0b48e8a9ad61c3153e0add41df449f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aebb02ec07a7f110463d7f58d841ef238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fadd351ffd5d0c2f8f31d839aeeecd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3904f021f496b74f5bad4173f9e2fd2a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff7483712f985baee4b16631885ad3241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a698512be190ab6021d38c3f9e5561242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287ea662e4660b1644c5550cc87ca19e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a08500158f786131180a22d54665c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8ee2fb2380b108165375841f2e321e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9117ba526aa694fe61ea8360380456246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1dc1e6c4cbaf451486f6bb5d2df93247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b869606e8200265a49c6e2a57c24c7248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbccd9a045c7e0276f27a0a8bda78d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927fdde9133eb715f988606a4c732f5e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65a036e7f31e9b071bf6a33d5ea559251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95043c590c2ab140275868c8497e4b5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f97c47f0cde22e62d8ad2a1408ce1e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494fd3491e2f8cee78f465f134c6be9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832347c85f1377dfea05175b80006f12255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2588b82d8348291747822428642366256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506fe32fe5397aebcbba9efedd87b974257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4587576a57beeb84e4321ec60422b1a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d2b53e401e532908fd0acaaf4f258259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe29f8dc9d418b9e01566c0831901b2260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c29368805bc5647929d81ab8c719aea261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6747e7eb8390c1a961ee6753cea6fc36262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de588c93ee31e24458b8da487a6a35263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8bbcb21f0d8f1821cdd920a7d22525264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d36aac3c7afb9dc39b7a8097b27e02b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d8924b0bfe0a9eed6aaaadfef2a2c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf0d2ab5b173be57233d53423b5e1f1267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ead43cdb9fdd700f048dc22a0f9732268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9872211a954e4af9643e75da314b38de269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981079307f6f9f2595645665d89ad3c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c543e1cd2d9957c1a3c03270da6a7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7cd7bb894fc1c3527486c30ce04fb7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a43bf3ded0b70d27c5a04b86fd9cb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279f685ad624943bb776bfb32435c5b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c587fecae49d9191b8b4f09a4b7135275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3e70b6d02f5130b223c32c91a2ed75276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a02e78934df3dc7e6f93f966f1dac4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d030e2df121d3e11ad593a53db7399278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa331963c307f68b6ca17e7b6a7552e3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e881f799e6f611d379962c8a1e37b8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832c449af824569fd104d9b251dc284b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e336215874d7ca3611ddfae51e871d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf42506eab1cf51ca428597e7c48c6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26beebe4255c4d172ad6656715363b4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4e589fe6a56411a287c1732058458e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfd6b35477415d883f1707c7b30e0a0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3db482073661cfc50a9d0ca17f46287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6b0b9597c7829d96739ad1a1e58588288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb71a5d94f689c1a08ff6bea6c349a1289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5842fdf892e39deb6ec6a8ff4298aab8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4db2097240bf36373da194e95a31c0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4943cb29b3dcc5fb991a1eb6b3ed37292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5caddfc4a2cdbf59be5afe195d595c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ed16588bd428c91a2676e661aec65294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7980e34f63aa55bd3e8ba53555806f2e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c6ef038e9f3cfd55a94b12ac3ea9c9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3a795079c56296690d851a621306df297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48107ef2cb6df929b0f2febfd2ae3ac5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27717d5611b1dbbf6b3565f65d5e5b4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1298f1efb2fada1c4473f3a0a0181dc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b16c35d2e9c3756b121d421842a571301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a55f9d840be86f1a664231fc53f23302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9e7f53dd27b60a1634ab87eb7dd0b2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628c0bc5f3b73009c4b17f334364711a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fda83db4eab2d0addbd0b12a0f18fe305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950e5e08b41856ed62896ea19edc3389306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058610493de314794429450985dd219307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aee2c8e67fb3cb16381f38c211585b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a2417e33a79aae6dd7abdc5827a07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d9f6e4691404d02b36aeb5c9e70223310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e8456f0c6a1d65db48905de1e4172311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfb5a6b30e4c01cc99105bd0142913312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d40e1fea1607048491a2f9863fe1c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c2bcd6fd60964a4dc7d43a5df5c14314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d4da55e8bae8bbe26f85f10128f3a3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467dbc1e5324fee05ebff84ff26a876a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312c760ac4f386672842179c45e903d9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a878b70241a31d11a774bd0c985b25318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608815e563f66df2331e7a7340b75920319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bf70248da6468e569a6fa792056a04320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872b2d0c2264cc6891b06921a56097f7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664e7c11d5529ee9c43d87ce21d8517322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659368b24f9547958be5494fa9dde78323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfef47d786082df4b07396ab1aade2c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43852e510c0ac88cfb331b0efb58d0325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af9c6d3ebc745ec33abb5e21e05d11326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446e1ca4e55ac10660162a59d9c15bd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e423489c3d0d62f271b452becfccb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedbdf1298b3869a2878d3ef57cc4ef4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5cd3930175477362600b6eff6543e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb413fcdecc0f3c3d76ef0fd3e3df0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b5e48907088b1bd5e804ccec2121b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4bc0f18cedfe40f3da66b0f194b891333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bd096b4e674603f30a7f5a559bb2d7334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f87a9f43a825afe6cbdd38119e46cb0335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd9341c3b1c47a6112972b8b5bef6b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3916bfa07ff898dfc4e8084da6b6c24f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298654c830f49d1549fd0edd33831fe0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0d5005515132b0f3947fe1c091bf0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d65c9a9764bbc5812eca56534473b9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e08226c752b8213fad981c7f24243b2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58f53b3c246be4f87690863e2014093342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d5f33cda2261e6f31922d37644531343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c544821e55cb297894c6fb016ae7e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb413731d22e81f2afa6c729eef7ba0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c868480cdae9da6285060d0d925413c9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f24acce56f0816c5d9f4373a3c9a90b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c848ceaba166c9d9a0fd81ac2027b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b9918ea3e97e412abd3159088d2dec349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7a48feaf80b27a5292112944cd10b1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6c253ba4d191860de0fb36a3ba05a3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54789e64c8a0385d3a6c1e7d43c19fc0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c560bff9619b3572032e8f8945c83eb5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29197e70060be3cb9a625a4d32a821354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3972857585eb0cb22a00f74e1c56a2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede7e3f2fc4aa46b1c49107d4d4506ef356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a0c827483cf61dd7ef87b828176e01357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8810601a3d1febb3e052418d01ec0c21358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99302f2c9b408acebd39a2073e4e75c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5080a4c76913d4154df0641fdd0aa42360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f5be52d6ba25b6968e6186612654f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0808982d376484f23ed65d0feb8bf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3162e301c330988bac16306687953ce363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82bf62f130d8fc88d3e1534c276e0d6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb43bc26475b0afd81680b43b836e1c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5529fd0e2921da4679a0a02eaa1b9366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ee177902bf0f627f14f7e3f60d949367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3037c97209b91c635acaabcc571be368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b222084a605e9f977f5e85d8477a399b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b0a91b8e1a6c937d14e81c7c1ba57370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e9d4557624a6b696e6a5ba69e9ea1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebebe76fdff96496127fb10b5a4b44c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306341f96d8add4f73fc87b5bd33705373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d892a0bc32f22263f41a77ef210bf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e8958ad7379ad143b02e5af5090fb4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca20bb7013e2979b0741b6f1d7a8fa91376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f2073dd2222b028fdd71465058ade2377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2e61ce41183c13d38baf8dfadb64e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a9cc451f2da4d7db5c49fd7aa839b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7394848cae8a02d977192cdf40c0e9f8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97056487759f443721b94d3ebc6ffb18381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3165e015bca9458b196ed2586d995382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c98fedf6588a4d1458370ed6cdbb92a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b160d339104f7b7d5de218092581d026384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe1b3693bb506f90c24e12f2603dba385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7d4b44d4f560e2926a5f46883d2146386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cff35c765971fc378f6f68755b9ba387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6c12ee2a896253f7369645c949ba7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bff8ae6fb1140d2370dbe0b36f59380389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9351d85b83399c048eb02a160895fae1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe9cba40adbd84cfb2515bc8faf06ce391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3cb4ee14f1d05e77a1e5059cb2fee0392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73539ffe5d2caa37dc67b6863a414bbe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb12de847faa333c34f4b2eb6fd557394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5dc42b14d7e9987d9cd7827e307ae8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8c55c6e6be3448e4f65d93baa5ce21396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33331268e012cda982fcf9d395c097ea397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df697078f113551c1521d2d65675f09d398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f5c4337fac99ec787e5eea351721c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9c4262a23215c76d8d8b8654440316400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a987b84138aaddd9895eea8de34285401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6257935c164e1ea673f1046fa3db3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4ea2709f54b26d990d193b401fd56403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0362e5dfcaef0e9a86f456152ff9a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b812862b37e9587d08b4af4c06559405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16825a22e2f7072d9a1636822802b725406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833c7be4e0e040ce0b155aa0e39b81de407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af28bb767cb7102ef96258c829d7f0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0a777a1813464dd537723850f66659409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b8cddb117792fd67dfa36f95d4ebc6410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126afdc642afb4cc398c78504038d2ce411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dc342ba93d085274cf7b8562720eaf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034d5eab5f98fc52a65f01c853e91aa413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e513fdf08657db5e21e9c192ae641be7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b03b64792314b38728df1591db9473415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbf2c511e56064c4f5ca67ff7b7a70416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0599584f23d1651f3a65d352ddc83a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3787647f463a14072a8e3de4e0c24d23418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95f44be1d38281e8d4f94b4d200f34419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a983d3f904002ea9c87ced38d7105420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fc7ed1fc4039de2fdf4eda6d9d89d2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf291ba1c936fc8733e9f2898edb5efa422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187d1891c4aa90c19593965c05dcf4e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdcb7293b1b908d25dc09c828f80f02424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b6956e0907216fa9b5c26e455bb5b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a87b7da8fb56ee39bae4fe8ff75b08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1733989516fcbcf458e248bb93fabc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4145fcbc27ebecae8e5a89720342aa428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6e7404a7c39451a3cdd6d95646f926429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c38397807d00519677f9ec91b6152430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e7f8dd8768addd426c9c694229d9b8431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc67976a0763ec6c2c21d67bf951f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f5f190a1fefc415dfe5d9452cd950433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d3aa4777487157c142011fcf8b8c89434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be4cf90952b7cddc7afd83a6caa7ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7321340dac904f7ee8e319c06478dc5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6314c9e9955f9eee54a4408fa54837437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca49f00db2b1dc9adf5800907b901fd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caffbccbc608cd3d93aafc6b3c39fc6f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70fb89efa189b1428e32452d32e75d4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4546f82391d2f40248c51ca7d469456e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed431afc6ae57f421f5ad1b63d0d9f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddad6bd32d394e97a6b1c9972fe9586a443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675b92cb76ac0524fe97119a0ee2fa0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73730e376ea9a19f9fed8464f69f9ebc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9b7d64cde91d79e3ef42eacbee072446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0bf68710cbbcb82751aae896339d6b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068605aa1ba6088d0c9779553c160dfd448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea47c6cfb4ee128afa11fc515d529793449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8448c39096df643f3c0485893d07e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddae527046f1486232dd638816a7c07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23dc6f3bfa68f62d86e969d98d523de452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9c576157da49c713349d2ecc679b5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1da723a62a12a9ac4b394e18b0be2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f573d2173fd4eccbdea861e6d538ca5b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ba1402b54135ece2a4099f3760692456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e785e9159cb802e471bf691ead35f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00f839ebee8a3f91c3aed37459afb2458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5552c70f4a1c752e75ab3fafa69e28e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d2f59e7712c135e910aaf30149517460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55020cfbaff92416b81074aa9536cec6461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07be5d5d177f3cd3b99627a1ab6752462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b64f2d3c4dbbda0f2296f9512bf2e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76c0cd292b3bb31d1724918676d2a97464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ca21d620dfbb9dda228180f52848a3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c1e88a71880daed024797341a6c3d1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd84a04c95d2b588422284c6bb49f1e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb182db8582f545c7b5c17a42d79c6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f427aa3f4903309f9d62484740b17469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9fd3e782564131c3413d861b8294ac470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bea6ec23f1509f2f581974b745fde2b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f0c3c81fdee80d6b5ece44bf847a8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e76569d49e3314e66a106ed99ff393473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681846da6a8aa0ca3f3f11f521983ff3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abba07aa6b9ff680f88721c0556c7f4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c688b460696e74430fd97ec5436e4c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7cc05d516679d2bc957d290b2c3f4477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049af6ab1380a54d4a977931f4f7cd34478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fcc70508e43bae257331e970225145479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a1975d00558c65ae2ff7ce9325c46d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd820daaac73861da7863372cac794ac481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9a814fffb9feae4ca9fc1c62c0daf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff05fa9c147e1b36e3b01d86aed7efbc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c47c58a6d17b195d766ecd562db25f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c27edfc0f5b4536e644f7d8f5c0807485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a03d0260636b19eac7a05ed7433f017486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38300368b198889d6c8c1f0b641524cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb2fe384850248b5f481704bd9ffe38488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ecd5f5a792acc5b70b2fb078e0c4a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6337823adeb3e69f40dd9700499b7597490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1120334d9857d27a319a938b4ecfad9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c60c5c7ee714790a44867ae90db879f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf1a25a566a8177d3d683145dd01c6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b33add0262ef90e64a3d8e63da3812494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf93d7668e4a815fc3f03b1452a6c421495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b943748ef14206122f689c60acee61496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fae7d4e23c3161eef3e3f63c428c88b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b94f58545c51c1dc4edabe625c47e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab35d2af544ab17d76b69c1ffaed634499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c8887af847ac19b5a465da3148021500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c179bf0cabdea7e45174e3d541c4f2a3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f76e0e29de339f48fb98949653dc32502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bdb2cb8130b5ea9c03b26237f4a65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b57ac8526cf24cc7bcd73c0986116504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2e027f5c99872f7e8b38f01e89e14505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebe0aa23bf0cc78e19a86235c2955a4506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dab83737a3b33a4e6df9afb4aa77dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f20f1fd8b0f2fa06191abb481f5b191508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ae29f0e71b1f21eae31274665c8e4509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7119fabd65040e645d172cda037d88ca510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2aa56aaca8dff8b395fd6530fc8ba511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c34e5d8e351188fa0d3477b773e105512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15998d78df00fdc4582c677338b25a4f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b21619957d828c37713728f57faf2c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf157ada3b15d6ef9f521981958ae9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e96d874217aa0000907d9cf67dced4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ffa4ed3551d65f69d338da64e0f398517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16948c077c7d0e164c74e05a408d86518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98b89dc4b702bbb5b661c541292a1c6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c37898eb15653c76d5131bc1ae54a6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92bdfb8481ca9224a789050ee5a5524521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781281097b9fa2e0dfdf308e0f218f52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba7aa9bc0e8e213f4f8af74f3f1d24523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18ad84d23780dce4e44aac4318ae71524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cb8d3464b8aeca835e1304db7a08cb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1961df9af11f48dadca797e9b132a67526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7dd6e196777a4847a535c57a2effa8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98295ddf4071bf069e672e54a767f779528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889be5477b2d54c16449fd9be69eb012529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe91d1a445bba25b9eafeffc16c0c37530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f2190c10c5a7edcd108bcbf1d1ebfc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b187220a5623cecfd94b1862af8daea532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f10b8fda88cb33c194b8af95009190533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5581b0ee4e6241a0c83547ec4cf53534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3acae2e68c90a0059e99f76c7702e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5e0a4f55e3a9562d06a2451b20f6c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0194f3a847e8e81b6e2ca58e93a77ef537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ba869454374a6d2bbeefa0a7fd8b9f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d3dbd0b432e40330907b08662b07d8539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41767c112b3566d3aa1406adc391d95a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677e8aef5a1271f2c9dbe6ccac258e09541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f88e4c7f9f21d702d8feea550a5a60542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f28fb73bc776515d8d98cc716a6bea543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff04b5b2363f51d76411e9ac36235589544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a81cafae5b3523d2c816113b208fab545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432957108686424b89d7a56165ef1954546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d07946ce0763cee625bdda48990360a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3e474e32492b515350928137df85e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd57fbb5caab1c30cfbac0fa7455b0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5724af5e1f7ae7090fed69ef75efc2d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe87c667b6e862ca82b0d52c530ae9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8538f3f59074c3c8780e8b3665d6e3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5646bc35ff5db820a8c3cac17004af553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb84b0901a2409804048785bd36656554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63295c6f24b11cfa531beaf46ea276a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c170475e3a1fcd4b4e73ffe570b5adc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bb8099decc65d7cdc6a17c30783fc0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847217c70f33a8457b895af0b3428584558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144fee62d627361ee6548f0d5d802bd4559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068fadee32749f4165b153143452425c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de173a81cd1cb2188be0f45b4089c9c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd02983c108eb658f7833e498f3667c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cc4c6136f8fcf6d8bb19a9bb2e8fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1163cff7e74f867e3f60edca422dfa564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0b8a7920521769b0c63490b5e1928f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbaa972d05b839073f81412b1be469d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b5104865a0b8b8047f5d58bbdf8646567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b88696876064ce89cd6ece88babc8e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe2775d4de9622b4c462f7dbfb1cf1569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a1525c35393c71644bc0f43ea6fd4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325942c80800dfc05301f4ba9e41b5dc571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ab40090f65cb15ce1e9216d4edebd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e701368b907cc780a23cc4b26b3bec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13222e05755d19f3e6035bd1673aad4f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbcf314536abec46b1a2bcd029e97d3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a70c8fe2f9aa4b493dc940eb28ffeb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2afb869d8333d371862b119806de02577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd489de702af2f6c1486cd211256d9578.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae82d5b591e905a71bb0ba7990f5471.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2601d437aa9aa541a9663c3c5e7f9b42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df839e77e868a73058463b1a9624203.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7867eed2d092b69af7ac53a0b16263b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d011bca3049939b77046f0fe0c347f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0941b17a1b7ad3e895f635097bdc15b86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa9af47cc8b7023a7fa9e71aef3254c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa55faccca31a6a2be9b548e6d5943cf8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c2f10d8e3c36cd02a89f6d60a14639.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20e722998b3914fedfbfd7a3851852310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee67d0f38cab61471fc79ac8d1770411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edf3de4d55d23c0b15af65cfe63882312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f90e11b8c9cc966b364de82b52648913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7ffd8e4e74704900135aa3802e9be014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed02cc2c2d9fbd2289b58dcf441d4015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02854f61339f12b4dde9cdc86daaf1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985680bac7fa71fe63063fac756142a417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a55655e20535033f200d417160419618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb97184e93b37e968877373d98a6049a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da301651144ba9fe1019f6fc872e82320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9994f2c85efc5ac613c0f0730af91f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c065cb5b9467ccc8170d4c105715c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b26e07fb713a7d17653b1a58bc022b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ddd130d680df165c0b22bd198e80e024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ac92ee45c905c06bec50581e8410425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9efc26677d0a3c5f2fb954a8606fae26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39a07807b6b2e4de8e39e9103c0785827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257cb5109c482d5f915c57a7ff839b5428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb4593e1de7fe7411147e251e06d72629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935663803af11a937498d5362fd1c8d430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07e0617c90d6cb20eaac08f1d6085dd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a68a5421320b7ddd61676507025aeb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758da7cf1acf77d628aa8f59769c7a0433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edeb12d6a806a2bcda2e15b7d0ac075e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632e905a2c88ad323694ea5adbb518be35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc12a233dd56cefbe9dfc0b99e718036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43433e158084b3b104db10f6141673fb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28614e8d1b03d6bd6481bcb920e3fd838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68122cf5c8c09180ae381f009a48c61a39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652a4b712533b8023a5870b7cda2f4140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fa5b22a867d511a0819c95204e94941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfd4081c66b7622428df12252d5e5b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bca49937c83eb9bb03aedbdd85a42a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5d8bd0ef52950d04a4c917ef4f81c944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e29d44e1d73180be17f850be8778c35c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556d2f4c5ec6f225fb97166a3fe6885e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43861c9f3ffe2f0b76811a81d600901147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403247b07a1dc1f79e0c1b2a5053e85e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06447b3ed38fd22190ebf4edcae6af6849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db97d4d02fa102610c9d69a41cefbef50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14533fcdf3e95e3421f50f3cf349a2fe51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfbeb7120311678ceaf5eeed415d55f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39591ef2f7585902c6f3c3855efc19853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1162006aa02a0ed806e08363b8b2ff54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f97233ea67d114d62be2d1aa509fab55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef1e7c1bc51cf3d09f3b82842e03f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3eba86a5bbbf248f1109de0b4066d557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5974e46b57a1215eb7070db661f2b758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64409c091ce365d3f65d38fa9d1abc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c50dfb1b2126f1fe9cd2d915a667c5860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dfbb898af0a32d1f8b6f29b413a4a361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bb8d782443b061c00bbe1453fd6db62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c82e7150cbfa3ca0ef10e6c8dfe746263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ff0563aa45ed4c50810b227d8a86f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35881fdf9a38bf46f25440895634a25f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1694ba13f1d011cf28e29b59ec7d23e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0923b6a8ee2bd60c9c5d7f422afba3367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd6e51ed893bd0ee684af1a7c859b068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f798755e8af9e798f3bd6e47abe445c169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb79f6bd72a6d7d4ce2c300ab5b909470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b9bd13e8285301811f0eb9dee41fb71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9187fbfe42b545703093f7797c0a672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8ab9f63ac417d6e88cb166311c792973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab8ca7387efd2bdf353bc5f9f0cea4d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa95949bfafc6841da7dfdd5960e5ca575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02317964205517cdb1954ea568c929dd76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7bdc224dfa1d1dbf2384bc81d1b6dd77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60aaa9a259a32f2f9c6db7e400ffafb778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53b93f98b7f8dc2f76ab7cf54986c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6342e1a963261878b0f7ae492120b1cd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6153de721ddcba0679fe57e0bd61a8d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577f7c8dfb8d6cb06af06122c42ac9a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9359f872e1c9b1fcbf8f4b6ceffba4a383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a476bedaae4569abbe41fc607b62f584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c318f37648fce131a7f26f6f1f8f6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977c7bbf958246a1db5a56fdf6a231f986.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc8d5ba5b9c40b7daf369e5b9b7c56087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb771576ea108dce45c2e18cb6cf178c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb879238648cecea236b4176b4cc47c389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068690d1895314115751b176d6ec3cf90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54912d7bcb5052e945b7128188bcb01e91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a37a00a44308bcd87c393da67b27dab92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899f80db0a284d9dbecc11e86b1879c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4d0a904253d6cc2892c139bf4346f994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f897d715605f81fce7414b1f8ac120a295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f07a87fb4ca84925bf55a0892ec1ed96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b3a34546cb403a2677274f0ff2b5f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62e644cd3b05a9592f0d55ac6cf8fa98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71ddf3952f1d9a337d695b7402eb76999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe6f2ad8f2fbbeee8496c3f242fc8ca100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e89ef1f57aff8d89ff2aac1a014889101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e57c81fbb4fb40803a4ac5c48398f24102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe7d2b6cff9dcebe9df0343d4100977103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761d53caa285591996c00db5247c3fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5817d6a57d9619ad1e02f39564d9284105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838f779a4d737d7db0e0a3fc55164402106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b924b8b64e9fae716991f49b8aa4460107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2b4fb8221004611f28d2a2d07c6b7b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee41aa112c94422de0b28845b9839907109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ea31d21e2a12a3902a2bcd82264b35110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4e48eacc2b5e4d0cf276e91fb7f21c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753242cb789d50f7213014e1f3a2a231112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c4a66784b9f74ec4e824d39ac3eaf5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f1af9e469b1e8b219f62fd87812adc114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba086a1a2898d0d10aa7f1e7acf44be115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9db998e18f237921510fc923756784116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3418666d960deeef66c423cf3ffa70f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9a7f28f5abae29c3b11fecbabaaf6b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d68df30248c4378187a288f2daba8e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91cd803ac3f6480f8e8adc364ba1845120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c5cdf8962ee55f476d738b93b3f64d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a8f49564c2aa5514eb6781deabd28122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe8695952d39a758d231884732ee77b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d77a77c73f032f2771ebc3731e6b1a8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0796c3379422fea29cbc47c369343419125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a49cdd82877b71d380672503cb4846126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970e097ca100e34317349a64e8ba318127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98ea332d5069935575915a0a2f58ad128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e0c825baedfc3aadff1440234bb9bc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7da471b1e0ee46b69003f06b2dcac1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f28becb512d80968dac8b885b0f7b8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5aaed2f8f36006df74ce0f6a7b2257132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db028837357662e1787f027e6588558133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cf526a296153add5b9e0cf97f0c30134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4c1e3525ed9f5033858ca8a7f4b31b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf0b72daba49d45d85f80ce35ec9da6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa0aed24bace263cbd1a5c9f4c2f692137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a8db1cba31b6bc389e1589b90ef91138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e88ab2370602c23cc9e2f9e14dd8515139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae43721c30463fb9cc1351f41aa3fa0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc559a58ab3e0e31c43a34b5630e5bbf141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ad0c25407c4470a66b83117c855331142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accfa8bf36b7af865bf7ae9afaed660143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a2404632d86d9037d82fd5c33088d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbf7f5d6919ae24852d7daf75d0948d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533fcfa6fca4e86b79aa3a3b85b7454146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fa3743d75d1eb27073163d8965aead147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1631c85025db1e7ce2c544eb03c8518148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a4f0973d0260af8f631a8fb124b56149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33219f093c07dcb74728325c428416150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e4a3f172397e4b3945825ecddbd668151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509198910284c6d8f106dbe9621491b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57294d520a49cf4e8fc3f497ff29b5153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc025377d63bbf36f4b9f83d3111d183154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe310f171be423d7613b13c70ace9987155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f1669feb959ef8b1ca386f8f9ee57156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7832dbfac3dd1237333615c1507c121157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b3a3ded07dd36e10d4b9b5cedbcc14158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65a5459922fe74b7ffe0b65d45f577159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d351b56dcff24764b55f6961b98786160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc6444876f8fe1b9197ec0caab7f614161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ae0272c3f9cb36eef963732910e97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562a70e23ada677ab06b1a885273697163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02194e20a88e4560803d456841621ba3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb002574009b6caf3c0227af3f7a41165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b835cfc1046afc90d8e25a8c431db337166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d38adb8e2f48696c1eb88d071f3be167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e699bc5a2c7bb7ff8c483d8f08bd63d7168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d289a3426ef4cde571eb04dd74590169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d96ff8b44ac468184b6dd6ceff8ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1958c0367a6891213183ae13f6e7aa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b00a76466fb4ac887056a2e9db025172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f8504123c0592a63e39ce040b14953173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fccfd0154503cead4523e0ee76ca57e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b6236b70bb93f778f9395e72d199f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543c58c021c54c11665d38d03063b2a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57320a8c07de8173623e3da270f54ad177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d9dfaceb210827644392f91a864e12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffa53d9873134d2c3646586278ce3a9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f67d41003e63c2e0b7fbc93a8f340180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b887197af41c5e6f3d09ee47fd0489181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e927b9f2105b8e718d0b2257507456a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b7574cb1d12d8831eedd7eafff1a7b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630eca454f55ac15875fa75e27f8e632184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2cf362182dfca1797c3c3905842b85185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d342c3e6c641915fe49707ea64868b33186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb9a01b0b24401b6278078019d9b1f9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96281485360f9571400b796d17fe5054188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82bdd416c8b2e78b8b2f9058f7869d5189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4255786249974734897ffb18c82788190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88245eba181c0a77f5dfbb55b6887f8a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdd684292bc57de288b215f46b4672192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18f0774124380b7ab434ddeb28aa434193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115b55070d6ea5aab8b8abe52623860194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85decef35c8abfb489c6ffb0f51edd2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a224d879b2c1199c7bad34135d08995196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff202231b797dcab3f04cb84a3d9610d197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d35834068d495a5bc2487e8cd4f418b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277325a92ff3334e7f4131e720410f3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499991a4174a67cb83e6c093edb1cfa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0dc6f8a592f92d4684fd1ffc47528b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655411950bb06f158133801a90b51f2a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f800e4231f03f1ea45db4df8c69026203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc21a1d64579850a6777a65f82845bc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3080000b45bd66d6c4ba9d03bdb3d5a0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08b1b3bc1b5d3728d38348a0192a22f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997c0be876cda2b88969d5f4276d26c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256774e8a7f4993fa4790c189359bc80208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5db59ffee2862a3db65dd3d5283ab3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7d55f14b01c802c2666bef370ac29210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e602cc854fa857a9ad91433cdcde7e211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda71e732309032c097071ba71054a95212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1804a7f196d96d4be5aaffb5d7bf5176213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca462ad6a608d6ed254cb12b3a3f61214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19917cdf9d7b4c3503e487955c5ccf3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbb4694376f803c9df6e68673ac233216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850187dcd37ebe34856f58c4cd2b3d88217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4f2d9c59db836b5a47cac4f5ab5cb5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161018d8b07161f5f53529ade7af9a2b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437f8a69a0f36d973a31cf35c405c1dd220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b568ec695b95feccfd82140d1f4255e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d89f34d56b33e3a8c4a8859146d9bc222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e831cb1ac4d937e6ddf1f813176022223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bf19b13b781280ae3e6475d9a6943224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407c9da4d07d9b85c2018ef4696c69a8225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c75e085124ac064f912fe08a68579226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c993eb05a6d9c4c1383daa2c3828bcc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19819b4c516bf2fa3b285b56de329084228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e1b8e11c24e72686b7a3450385e33f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11b5e27702b291f78094671319eebca230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1e1d200d7342fe552aedde06301b8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7bd003646c62cd0c1536a4a74740b70232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0335cfd03990583abf64c972b588905233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706bf3dd52691fac9e2e97766cba7ed5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ae6b7a6aa71ec2f99160e865600e62235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded605a5ff38a106a89966039f790188236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f1a195c7d45129c855031895c15a13237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8607a1aafeb0cac7c9c640a1c5690d2238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29412da32d0c998716ababe503ef4a49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c9a6b6ad4118119efde503cb9361ab240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0040e1f77e70a1fa04b87e99b4d00195241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4dbd84cd6acfc14d5e77a5ef7dfb2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef4eb6b869c90fe85dcd9678d59fc4243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66275782d50899ab9ef1c83511b5be244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dc83984ebff336b4e4ad0247d84d6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530d663af0085c20ae5674edf1d4050246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba8d73a7f26450c1e4ce74be5273b40247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ead5d6ceed0f14c2db5977acc9aa01248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401c4fe70e7bb1c9675a869dd17619ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c2cf387ed475f48d1541fa39dd65c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d31302515302c26b9b23b37c00f641251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a5fc5788ad9b0e7e23d6998836e524252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f47053ea811d6fddf4d7fd8db257c1253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d6d5991bab205b4888fc44d7fd6766254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5103fa6fb40e26dc7864af4a5b4454a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ba951803f53b922ce7a3bf3cafd8c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6251b89584586bd6a4e4d6d29a3d8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a8a0142e86400a48adcbfa5de41551258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5696476db18006d97806ef5c882e535259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdbb245dc37db57bd0764fcd87c8f7260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e890c515fed770c899954243355473261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e654c02083e1b1030a1dfa6cd412a2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bf0a7b93c9a438b35d8b1bd289005b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830706b59030c5878610df31c5ad546c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0199648e14af8f56cdb35130f23f697265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4c34b99a1a8cdbec197ef3203b698266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d940bbcb560f41f282d4f2c368887a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8b157c0e7a51c1987f8f69b99c85c9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92278488aad36139a3d15e1d50d158269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e4c3146336bf74dfd0fdcfe10ba64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93a87fbe09a7b8261d6c299de67dbe7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e7e4f339613367f4e3a29c9c330d9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e442bb5b3e142caa177c24a8e5af123f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621be711836d1320bd698b665d03cf11274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae56fa17f74d5b0748cb51a7dbaa728275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddca2683aa165a39b1abd4301ad5d3f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f27f52d9eebaf6f92badbcafeb5913277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc02b6ee87a5528f4fa6886d1d8bacb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f370e745bcd68d37a2dbdc81b1aa98279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb5d350e4d20d4d5c6bd04b798555dc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2da2625c9e0fda5703bbeb3f67c5841281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcaaeba947a2e731b9afe117f184190282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aadeb190b3c0670d8806d323c77930283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2854020af7432b29894b60d67049bcf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0480acc92c719713bb13ae110a1d873d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187beb6aa094eb14ff584c9c7effe34286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a137c460d991011de83136860eedf5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5f6805f2846c42580068fe0cb65a1f288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce5a503787ade98975174d864363ae289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aced483554b843f2d5a34612a11b5f73290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bd61e1050fdedd6b99b358e66f2f2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a15dcfdde8d84ffed25a2ea35bd7ee292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a655eb0f8d1e6514217a70efd5cd953293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5ad12966ec7a7c3af7941cffdb556a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5777c231637dc0a2b07de983f29e4f53295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568b30ab73aa82cf062109aebd1691be296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b50e101e2356460c497d37ae0bbedf9297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf00f3826f05e5397bcf199a316445298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5d07f3cbe66fb2df08ddd206ad2b0a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9b1cf37ca247b96a88343f65da53a3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301cde9d403c2bba4e9e004f8855946301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a876396cb49d81dfce5500fcf51f1ef302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa465a295948a1ee7c84890ee0a688dd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e3022930bb594075dcee7cb74aeddd304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99be2e67c515f0e6c4e56884c1a49621305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4578381d6e93c381feee686978ab1bc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350db64abc0be282fbbdfc341830c77d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467ba59c896b6e9d4640b5549dd2263308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a4bd6c97f5403eb014c0d6d0dc81eb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3ec71dda8edc5420208e1b63c1ee1310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4fa9f88c8a5ff15abcd999e1b33e7311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea044abc18ea0d4a4313613b7fce63c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bc9e6b79f43947fff7b80974070067313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ffc78ef2baa51b3a72e0eaa2b014bd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7aa8bf9ddcb5eb5872d41cdbfe9446315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7d4d81606c106f93cdd6ffea7b629d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f07f9a6b0beef8aa384dd13c050e6317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cd3e3fdd510ccc6939977513101959318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6c8391c5103ae2be7c1052e35ac849319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f451aa45c0d2d0e7cbe4ba8c94d46b7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5d5a8d874da8bed48b65d044407567321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ed89a704e94954e96cb03975f7df73322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a83745d7dc9906429b5f298aea6184323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07781505389e88592b3102b422a5f6a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0ddc44ab5f9cc962e01e13043e4273325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264570632de3aa24a4d2cb796271dfb5326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9af3cf3fc3793ae016bb6220aa4cd327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c11536dd14445fcac3d76903bb4e9a5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d3f9986bf0bad6d8f7b3361304241329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038a2fbe215503ae8bd982dd42e0d631330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59adb5039908d8965ff3c5551f1380d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccfc0a52500283c3aca12919b704cca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb443428219b36897ae3431e868f4ba333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3415798fa59e1b6c68e8e9b2564e5b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857471eb41683a12bed992013baf89b7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d473eb3c279e4037235e75e5a171414e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a12c9764b6f476fca0f7e69f079dcd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879590b250d5a26461ab71c4cb65949338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f082fdb273624fd8619cbd23beaf92339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cd8b8ffb8fef9222eaf11b9550931b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f499b769931b6303c226c0cc7c938341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d617fdfc09adcd1ce1a9ec313e2f503342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36eec3d153d4c9d276f02307ea7cff7e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c4f420db41c5355b6ff21cb13c4e6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a05c5a1260c1bd4ef6ccc5c471654345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c6748c589bfee9fdde02589709586346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f9bbda0a11fc4b8f0e8cbaab45ac3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278cb55caedf48162c06f4863a438bf7348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97c6a0b067acce6b399dbb52323a72a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcbb2f7d56ff5727305c4e7d28f09f4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0513a24ed1efb5c57b0ad95924ff91351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45709f6beb83fb233d6144c654ece84352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9453f3202d7f9b23c33b8599d6f7e85f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ae82ff7e461f89537b214a46e4ca5b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d86a279413327cac1cc50013a7f234c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f777f66b8a06660977a84014669cf114356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8de366abcd4e373ac3aa52ce8a8d08357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f45c263495c3c9bc8e90da42190e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0753f24004d919a88b8f30740872eb18359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5e1f4d85c30d88632dde0332ea1d9f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbb691f6b7fc656cc16fa9187a2635361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707662327c0bc6e4cb2ca798c95d266f362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b5a3c32b17df7a1d6443f5e2a5ce44363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f04b84930a0adda30e89ced4d4f371d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d9e0819db18c4895f41aa999599550365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2aa940f4add234416455194dd3b2c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646efd2d8a63bc4a2fb31318c0891038367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d29dd990b1427ccb985363a2c42e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be01544d53585c40f530668878824b7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53af0efa4005e6ec017d14cd1f7a026e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161e2cc9291eff82597c1783c95929e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc38a2b2e00fac2447449a20ba5e861372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c34365ad6727fdf230fe2b7d7e3d8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84081af0b26871880fdbff9f85a9768374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f35f4137c8da2d657cf87fe475905e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c53cdeb5a30365159aa846df4792efb376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bde586af8b29efaa8da9a2d70e9711b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f944abaa7113e3b72006a977d45c86d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e337d9869cbf3bdb001dde2efa410a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5974a754b2d0cef6e4afef3e31270e2d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21713b110a0054cbe23b83b58e782b28381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32acecf4905aa00816c27cc05fb4c927382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd36d453d0d980ec17ff047780ccc6b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede5c9fbb26f3c4d8c1ea92ed7c3b4f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e1761466596fd1749e6c505f74260f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b1c9f1d0164806390641272cbe3611386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15e9b6b0c39418c64daf3cda3bb243f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd28e610dea5458fe6f5d41a21d4a38388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef10b0fd00837984c64bfc32ac9dc52389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaa01c8161489a4b8a44e5e3f9c6d10390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1fcd2a45364f4165ce7ae63f0f4e2a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bca73c7936eff4a3c5d1736af6d787392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bedc35dcf205eafdcc7d162f0972c4393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afc843a18170c164c3a230691270fb1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13e946bcdf59febe8f8f8a4b7ec378395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61168c367d4d95d474e6061a87f63daf396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8bd43425726d978c58876338b17fc6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7879209f9d1ada3fe004abffca4e9dc5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850cdd9e6c51401509342bdc4ece816399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453cf29ec35ac25f3000f4aba9086c9f400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ab8aa818941d5257f1f9cba2a612a5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6dc55f0a600acee2334418d0f365e9402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b26b380cab5a9267a54c2c14e97b97403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e9181fdaaf9bf52d599a1996a20130404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d436e35a5420f35ba01dbd84a7521810405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ed7668e8bc9f9fa2acb2a8def60a2f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157e74170145a663e760ebc876ac6caa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a95908114023d9f512ab7449a55cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e944ca01f1d50bcd7faba6f7814188e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ac745554b499e733ec1c0f7a8227d7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ad29e888db32ff9f2c16f6ee6a201a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef02470930d484cbb6d5cccd3c6d41a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028e9ea668ceee6504b69d282f2b326413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30fc6a256fe46bd44144592268784d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d1bf2b832d7ab467e7dcf75b8f06b4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921487483454cbd46a40e1d7fc721e8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a2fb0349a76904555818d0fc5ff0c3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5da89d3da7357c8859ae957efc7c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1488ace2c758a26c64d1c08c9678076419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8502b361140435de9755eb8df1b5914f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4e3aa6c73bb09b447f8de6871999aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad00a8d1d60560395ce1fa2fc5ab9dfb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec641af49ef8ed231666bd3e6cc9d159423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c518b8101b13325f66f3e78d5592d34b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f275d9a74bd818536a54bd026973df425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f488a901754cc15dd89b3fb6205c0a99426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119b9808d655f0d6ea2bc3eb1be2e47e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e9d121db3c148ae0767dc7cf5593f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b9cf34f98851d2027dc1bfadf3740429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7414c7f3dcf81e48cf558de2c2e8aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02efd5711745762de094fa1a2c5eaaf1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd69e6c8c2ab4b988bfad3da70289d64432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6e8360a4e9cd06d01dbeb49edf4dff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a2b313f6d99ac5401b0f45586d2f9b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600096e5651e1081f13210e503e2c6c5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63afae51dbb0a17aa9b797c88495cd89436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92866fab918b41540e5633fd60e2d051437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5213dce502bf133ff39a28a3b189e8da438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42ba18d7c579088c860207f7ee105b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d079cf7d7a9f9414cf9835feb37248440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312bfc72ce49f77d8f698ae6c108021441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13893f89134afb2673b15203a2dbb57c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469e668b73acdd3a3ed5921787b9cc3b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216d9d1dd4da6de611209777ee4dc17444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967104969f5736492df0c807e4732eaa445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c23f6dc6cadc751768a6be0386d40446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1d1b53283c43cd68219f2a929439fb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490f29a6c9f64cb3bc5cf54e4c9db62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66139659a186a72cf04b0354a4c0977449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2c285b87859c3365f1fa65fd536f32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a343fdb48902a2c27b3d89911ec02c48451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e3679514a1d3864c275ada8a1d4ef2452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6822f95d02ab7ca77c4777e7d4358ceb453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75a4693f7121a4a62ea5e772bb920b4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811b574fffd3c496bf47ecc5f80e67b7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606f5c464ca27a4a854c0ac205ca009e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2de55ee8bcc875b6b73bae30001005457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f483f24b194d46152eb3d3009a7df119458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf6395b30228e21003fb67cd70e807e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a95b4bca0f006d5c930156d6c206428460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e87d066892afdbaed3d3e358d51ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1541572f87dccbe31a294952fd1c10462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7202efacf5d4bd03333db7a8a2214e8e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d20077669bda5f74c73a7590114542464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608a5c755607c37f97c6307990cc1b9465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9d4bc24dcbf1a58d1b0a9edfbb4d93466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d125d47d649b05c88bf3a7f797eb8b7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a139241fe2f7cf50a6773fce167745468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c875534251998a18730f881498da93c1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4661517004ae8bccb2b15790d9095d6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e77126aa354033d54b3f3e920acf16d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b237d897c25dd54fe5fa48f5ebc67472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444d6dc5440cb35d5576aa684ce3ae4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9daed2ed2fdeeb6978b17c9dcf2a2d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1772ca37eef209eac1b88cd644e5a02475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536ccefe12f72d9cd32b8661ed7c662476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d2bab401afbf026c92f18bdce8e3c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407e6702e839aae2f7f61a24739157b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f73b62119788e7d91e62aeca52bdc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3319f9598b8c9672ec5016b2d7ad6ef0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3709fb629a06716fbe7d358c7ef387481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788a92be465418e775feed5af4ed8e2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc54143e309ed2cc8244b2032ce7a4c2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69495960d0f978d1e21d275c5f139188484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8fb8f071ee9f133950960274d77ee3485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827c9f510b68f901bbb349a2fa6aea6c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d192cc74a0be76aba4f79c14523eb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e7b33b62db0ebd96eeac8afeff8ae1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fc346bc947dbb8099bbcb561a7b604489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f673bccb8df22c45820cc0000c315490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76638e019f40201749910ffd501c64d4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a0662d55518a51eefbe636a604502492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867147f70750c8bf084caf4c783d79ae493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7658393c7874d2d972d9fc79bf0e163494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7425966e418e8878526a2d21635dcd495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcce35d1a030eaa9eb0a1e3f11527e3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d7bf1b97e640160881fd1a25c5238497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed70ec64f8acbd826c6bf1ed8bf955ee498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b129a30a46e0cfa6c7da360468957de7499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1f5bf904bcba30cc25a49966e8746e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff94c8182962b2413b126a8e082852a6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d063669fdae1996eaa6d7bb61b8ca6d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d63a44c672ee3f9e9946f1fee7cb6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82504a186dacc6835b0e8a852305b01b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3391425d790faa75e22aa3f950a942505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cf1cf2981fc4d95788f4a6e076dcaa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9097502ecb1d91dbfa28b7665b66e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723016a2e894b41a5139c63fb06f6d0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b55a0ee64ca66bd484960d23321018509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e133c357342a520a7ef0846b4803b31a510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8ac3c11ed5f3c9f95d6a8e2ec9c519511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edfccac2d7f7769255c1502cd15ace8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb3712880aefe4bbea7bebda27de34513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e02d9dadd847419f9928875cca5f2514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850170cce20d2075f059f59a87f69d1e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7644630cfe65d5209a5345aa181f6d3516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704ad39951b5da24a65ba994bf748676517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8345670c9c9c99f385d3530dd37592518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb8c77d3dec76dea7d222345675ab9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643005fc2ee2ab9e8d1d7bda3ec56e43520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057a13f7df3009226b61d81b83522a9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbce7e44ca3fe8099e249183c7fadfb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706b16a9deb935d0e3a7c06a7722f5d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c627b19b0b3087734d8ea08bd4cfb7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0422ed3aea5fd01d2fefec8f70d01c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a291cbde1f8d2f19046476b21f089f5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb4ea14a0b287553210ccf94668a3e6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212aced011a2419b4828f7f9407c4ae9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88af36e858efefd1e8f77cd4ee6701d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e7eb880506571dc837d8564b4feb54530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741fa40c0b09732633778fa5cf3862bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e540fb4ba5faef6b33fd7aa9f997875532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ca64515771bbd28afb85b53249862d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a4c4dcb44175ca0ebb7d381fc2cfb534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f62113d9f3f6ed690e521731b70fb3a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac337a1239489f4f9e3b053b2bb24133536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cfea1c0aa746cfed2724287755df9c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f9158a3e191f631bc101bba7c5e86f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03afeb4cf72a412d2b0109eda67f3c15539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8d5d012f38c016ae36623b332c973540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fc7d5afc880413fa8c45b1bbaa250a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742409229f09e44990a03b17f7388abe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd539c607d5a938d1e769d45ef5b4ddb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9a2d3d822bb9d05d413bb8113506b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0981ab41fd4c5c3e2b349a9681b31b44545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ed6bf4516fc57f9efc61cb6fe80c76546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5037d43ba023dc22b10354dd77789547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24961218108d55f0fbdaf869fc0ce8af548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0080cfde2108a00a7c4f8c1a41a813cf549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cc44e16f4d3a0b2353c81803288d5c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff302d4f84611c2bd5c3ec777e174f5551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc526140bc80314e37a20e31fd36c70f552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ce1c9b3cd76de99c0f1140cc54116553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5594aa3673b073d868361e098f8c920554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa6b236bbbce906f77143772fa4914555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c98584cc1e920ee76e222f8319f1fe556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c8c2fb317a416b0c9eb812cb0ccfd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37d29fdedffed4a6e92b2875718189c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2938486bbddc21e8a54ee75ef1f014e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f420804df0eab9fc699dfa005fa7ec560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9071195792bc22cb17fbd04681419e46561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8cfc431505b25f83ac764e19dcd04a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aca4aa3e9b50a0c7bf2a62294f7fa2a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a74b4ffe1b50c75ce417cfa3610f7d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cf449229b1032669e7f76843b70da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97b0bd0cd9a10526df407b8264d0d5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaca44d7877f706c28559ecb2386041567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc661e013655c55f17a3f4fd2d46ede568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181ea9b88f717baffe01b3ba130c3705569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87262cc619cbbc7b7d6d76c3e77fbb09570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fb17bcd46500e32eba5b5a1e99f2f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a887a419e3cf9179fbe2f911261d85572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3e2dad6e2205e2d2beab62756fc7f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f276de5735b04635831673f1053a5f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba012bc563d995e38001e529e62bdae5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168e4f3b850a56a4b2f07495d032a6f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f7d958f182585d165edd9cd141c3cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e260d1e28bcc927733771ac8ea29ea578.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>