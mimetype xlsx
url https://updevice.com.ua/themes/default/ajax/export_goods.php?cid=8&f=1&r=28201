--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -2209,51 +2209,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101007931d5141f3b98364cbd555f3131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b44921d39a9d23bd103532113e7a22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0d2d218645dd0533985f70ab6fe86b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb5b4ac28e2e465a2e931d428737754.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed885c2b2ab6c778c59126c2d46d80e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d55d7b25d47a84b4835b57d69fca06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101c6e50a73be83519413dfe58361bcc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01bc42b84298021b72982b95e5b62f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7322c4ed7bf3f1c35d22140aebe8139.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b15157403da5801142ce653d5e242f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2738c44eefacff0ca87777388c780c411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc7a99ed0d3c9c346cb5b202972005c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ad850e5e2ee70e66a7feea773d28513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1e18a51f7f7e4d1457d4bcbc490b2814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a2edf2715b07f1697b51564263255b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5b9b8e40ae3d784e7c3f2b192a0bd616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369a221c718f65fb71fe6cadb783c2c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c32ad1bf9f7018080e8b7ae264a2918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7040248c479f89f10193fb878b759f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e8d8e0ffc5139df7ad5faef3b48a3e20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedd14a3a381db844a61cd9358d2a96e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af538438b50e086c417efbf33096e74622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282926b15a047a65992a0b61028fb2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c6ec88be6c68bc7787d89a71599ff24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c55e7ea5f97a5b0ffa059bfb50c98e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e172d6c20bd012e6245d6a5956a46126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60c86f2929fcf8ae3ad5ffa0b7d32827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdafd848b45de437fbf0a8e4271f27928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2645592b30d7c7c947b9fb07f24e53129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39e8840f763b89a4b180aae0788a93d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3a1496d32381262480ee8f0a3baafe31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9161d989fd3bbc44eaf5c7007eb7d432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df1be69a67c89c558c26d5796db3e4433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91414bf5a68eaac0b3f0884e54a49f7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07b58bbe165f8bf3894018d4c4e7c1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436622829c1b02d17e744c5d28dbb51c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca82bea13cb280c15e79a3b840aadd7c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb156ff6d2804d3a2beefee3579e72a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10122286c8361439e3184d46dd2196739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e9750fddab05a0607bf4a83512339540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7208d7e017b550dd0c09c7572043e4141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c1cede21d71548adeee09fd001fced42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e538ad513c7daacd92731b0d2e2a443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f3a2d2e2769a9647189a55033fdc044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd49196ea926ee76d6cb99aaf72465245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f264abfd0ff8e938bbe56a0d6ec460c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465121be98cc3c5557a9d93b10363f2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f7b44ae0e7e7f4c59eb47b1955ad9848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5775a3e7844b759a4e593e37d72f1549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469cdb73846aaee79045e0e31916980b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4452fc0a7e5ac24271f1cce71720695751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c14d93c8ff2e66940f798a6214fd3f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c3989343eb0eb3c422925f4f566fc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d9bccb292a2c8cb348a3cf633ecd5054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e32344e16d69b9437e9c14f61b7a0655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81457bc90010368cc2e51aa4dfc4c5b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d3db304e9fe3c883d9e840494c06c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080884bd57cf267a1c6efb117229f58e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee3215a209c7dec81a935825a95dd8c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f5f40b72846dba15cbd97e04543b0160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d908eda07f11e9d01db0c2f09609c46361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4935d35399c3c34d5fbee65bf868ddfd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8578efa2e9d0e5130713ba72463be963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e5ba8766fce6b29091a73122749eb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba0634523f70ed200c43480bcf3224965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974c8b0940cc43022d4b4f830991606f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39504814675a60082ac073c13c1c00d567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0a410e72bddc5c3e48aff123b7af068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16700213d0a45e7c78ca235d4c2f173b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74d4178b518a9bc80e56bc6e725dbc970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ad54511d8adf5601300536150deb2a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4054450160dcae3422d146fbd3b366072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624f4c60cb9930cda9d28e30780aae1573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35af3887621ad19d213caee1c36e497c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff618efdd3192b8f6bef2816e02dea75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31aeb05dc24e9683a48eba287f111ba76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5025b62c26d1085459149e8f5177f3d977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76cd937c1375d45f9f93310923e29a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988ed1331db47a670510b569bc028df179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9061947105e9f4b42d694d3d2586f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7028842fb75d981bc0ec14ef761fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f35b59e46dc760370ed2d6e7fc2dbd82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ceb4d099792374d198944f15457f2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e164003c9845ac96dc14324215c5866184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218599f06c97a00407e142ce6bd0ad0585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3573f68fa29697ed0ce839c684d97586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f7df23b9e24a96a202e54b68c846b487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4531248726ef289ae19ff959e3359e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3902a082e302666e5c76db7e7afe56c489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a374a4797f31c0b7f055619c069b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d8eecc30b5f56ccc987516bba337ce91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c410ca5d5d09ce7abb39dff1f075f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94167d7b9b18bfceeabb1dca1621ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f820e816446050464a697148b03bf1694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e8b5db18dfcfb548dc1fcba2d85a6895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b467d87222630bc31e7dc067ac7563196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96950f589b6ea0a548bcaf02eba89ee597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3131a2613349eb3937d102095b74fbb998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad08c5729b7918d7f1f39249278d2daf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20d4f9f638c4c1c46a4ce3e394f84a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac6ac16df13f71523a8127a1de6960b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed820845aa7d71d9e3ddfbc7a36097102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29f2e171d68a0ec982f3a907db09d7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dce72a734cd65152cc73dae5730e194104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90c796c02dc0136dd1812badee601fd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e91d88dc4828d523056cb4a632f6cf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8844ef39dc1f774b380147da61941b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf915ebf90610faaca4e90b4797127108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcde2210a46086c8b803a676fdfe7f9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a130ef5fad305e0fab903e429717f84d110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df96f92b33c13959475077bf13e65df6111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f58b55c7fed12a86e29d6399ab7b89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78261b84850d690ec2f873941e35fbd1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6375075ead0f804229f662f6a7b2b09a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967a56e0b928e9c61cc469a79dd8945115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700d6d452dbbacdca8e676e252e05b23116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade41205eea5c5207d7afbfb03719ac117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3c68a9c6f63c417674862ac820ae4118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d43a4ac7c966d224ec0836af20373119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282cbc53bbefc74a848277f9e2dfb1a120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d328fd8bfa053a3e28a0f261b33b2dd121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350128a449b0465b1aa414c26f161989122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077e55ba1bcf45239c11a22f26d1781123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b70bc0e8f8d8bda9d6c6653c09e549124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182dae7371ac0cd125da87e3d833765c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6110f7b419496c9270834661e2ccfb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62828c6ab53359021c194eeebe0f66d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fb6e886ee6e23589311aa51fd8013128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aefc854ca914f27ec5a5d49ff2cbb5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f013e6a65ffe477d8c087156900c95c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dde8d044e77b39964b0fd27659a01c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ae5a58e138455ad5198251b8cefdc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2133d7447129ea95baf12d32a0f7a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e005e61ce8f1bd4d336ba031c3ee4a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4960b5cbc49c84eed2fa05b942f5628135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a399af0f51bc6bce27167f109d7d8e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a55c5c1bf2d409370d4450ac07c54137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c272f41a93be7a9cb8ba3302543c1b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e945b3afe7f236aef499d935831170139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93efcbdbd178714fab4f871fd11b48c7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b39bb01cc4dd2baa29229c379f1e031141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881eeaeb62c1fa25dd40b564db69313142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944d4f9b9dbb5df300b9505ea3e27219143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c7dde73c1e4413a88c9ef07da5bdf0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04685a66501558115f602a5bbbd68e49145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9745e49638ad6724c4892d6530e3f08146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a766e6542c0e8a2bb42d699cea9133147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7761ba79ffe430d3e3c2a19f608395f8148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642799b5fa11a451ef06b72d962f75d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd58d09095d7bac18a5e208ab6b98b8e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c794ddf46a6953a029ee4cc8c939670c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff7381cc564aaa11feeea8fd96aaaad152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315c1e385f6f0d0f1d27a864b6191220153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e41b4bfdd28a0bb6e7fd2541f62ac7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ad2e3ce71bb6ebef1f55919ff22d9155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb6268127d1ee18862a533f81c1b83e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdb98488d1402790acc91696d3216a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e071ae9702264f7051f0f45d2101fe8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c084e14a1fb7305a575a47aff584c901159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047116d709725367a886f8a6f18377a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e6f5578fa5e383eacc16b0f8f89ef6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d7340445339c9678f82869f400cd0f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b8d8d5454ad1ddb7967eb34d67b5c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43e2a977c74fcc7c3b3c36729de8756164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89fd060100e7846f21cfa6baf7f7605165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44ef5ddc77f4c92b7becd493cd375166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd01312239f7a7466f3f4e4c2e5d01e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d27c314b17726a449bc04366409b30168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c776c3b313f554c04aeb19cb03c34169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e63395e9f439631e9315c9eda51256170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0088745c91c61b12f08c6b52f33cf794171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947c38fadc8372092b81477ac014f8b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca459fdc3b4e213c3b9ef895a83e199d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6f2dcbf80be26492f8099ea8e99306174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800f4e5dcd5cc1d8c5335a5fdecd4422175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afb3fcadcb5ddd0ec5e4249e9345abd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71425dc3adbebd132e5b7f207f97ebcb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582253bc2e8cfa07f8834732346cdfee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60948a4a4ecf05ab528f236d5103b4f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fe1310150b3bd11c33de2698567c81180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fd610ababfbb0cb147a6ad4a011da4181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234151ef9ae1cb78c2e381281ac63af182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e52016cacd128057ed55f8210880a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161efd13fc74d4bb1e4ae45a9a4e23d0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241f09a260a72077df55e0d6e642585185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934dfe79e9a9257435bb6e066477c8bc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f7fc4ccb39ddc19cf9b50cf212c3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05404d5458b821333bdc18a1b9fded7188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a06f04baa7e4d70e10213018fe49d12189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cf769125447b5b023dc509907aed1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bee86de45a36a764568beec5a326f5d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c9077e25462a7ca5d6b0d8306b53aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c81beece0911086bfd4145ef35064a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e81f7e4df6a2130db63423cc80ef196194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512233077c6bd255c0ec425960e02d7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32dcad194b6514aa3d84fd7785a36b1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbd98db10feb00ad8c8d559129242c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c7e041521f2fcb7f9269b3b97dbdb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22847c3925bbfb7588c75c5d49b4b9c5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d462d8ba157adcec7fc19176a2efd2a0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3ed7495a4316e8a3c109a8df2695a6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0107398b51ae1dafd08805fac725434202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b9ed287e5604b93c3f210a6dd49823203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e5d18b1f02dbb30ee670b75b912683204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b577ab2b21ead8d552b19749008359205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0e58d5f325dd35865ce45ba0f91dbc206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff16d1f93302f8ca92e3204809cdef46207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892f2c2f21c6eeae19f5187245c61a22208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b8915879e167a3feade0c5b06f2d5a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304ed002cfd2cf690d1abc6fcb90e7a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ff14ac9fcdb8346d5e99f2d3e7d7ee211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a4ca4061c3d9d02739df7c42f0b94212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c6d543bcf565af7f77dd1be9a1ebb0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8328851cd3888ac1adda12e9256f481214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf3dbaf35c7d920754a49147ed4e7f1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2d53ba4eadd6ea606443f4c236441216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf949836992e90451fbba898d75fc4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7b88e917858caf9918507483b8b04218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e63e466d7a306bcd07c580a9e1789e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7242ccc80fad4723a68ebeac64585061220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8494863d0b1c4995da84ad6792ff18a7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c53026c842a41efd3fa47de05007bf3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178307e833945a75c39d9c7a9338e962223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec077a2ba5c01277125011458e6248d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9151877bb46096eed01fdd675cd06583225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14abc523371313ec37a7b6297f3d93d3226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbf4cdaff03f2a9cdeaf10a669cf28227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4505663eb72b2eee9e5bdf37d34ed0c2228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8c86d49f27b7ac4f04001895be4177229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec31918ca725d8546fc18ba0bb046ea5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180affdbf05786ef2b98d7804e0be9c0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43df8ec40d580b7d74a171ad2054e90f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4217abac14681da0779f500cd7dda4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44b9841a4b4c0afaf45da5395f0b15234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c2af4af1f77d73bc4b380af67af3c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf71474ff1435ca8024f904fcf87c77236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491dc86e8485a73bd58fadd9ba353df237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72073427a22b29d5e5c72e4ce7f1420238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84de068aed85fe5d85b5dc564e30784c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d034fd8b31d4704ed13162ed7d720ead240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb1903bf85b0b6444ac4fbba946133241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71420e67307146ed479d1f67438de2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39c1cb03b8414c6dc26bf1daa918fe243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f989a9188778c05269bff76f6ca31244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc14d32aa4ca3a330f8a9d04d5f0b29245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1354f5ad094351626fdefe84d8a92d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da154dce310b4aaf925fbb44f8523128247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecb4c9e6c26e23dc947d01d3672e489248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ee86436d239dca03319d01f954f510249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448eae619b7cd7a036b87bf191662db250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fde47700daadba365b344466d16ea25251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c1cda8352991f10711174547e7d66252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48415bc6f1fdc22f4a118ceced809947253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05974e03ad60e34ae702febe7ca142ef254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38790cfc936c61ecb78b57e6accd1a3255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e6311a3321fa098b5b161c5f43d30256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdac06b18e555d774ccccd9e40d026b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6336a8cce2771ec1ffc1aa5df5d0b4c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca832e4de54f2657de6840e4d075a5c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23f07f043f83118207fc07495ab95dd260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d1a4f2e6e7f84c4e8977cbcc2dec79261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997db31a9c77ec905f492aa03b1f9aff262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e9fbbf479f1812897b99326b20485263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc25f3c6b8f3f3fb48ffc7ef8c7045264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa64043764a2db61837611d91cfe660265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc3dd0fd8fa1deeb36c3d4cfe690d43266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df1fa6e7e4b98172f3e62eb29d29c64267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41fea4da7853fc079408ba75cd94850268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90296a1cddcd4cb2f8e9329ee6e46e99269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b0eac4e07ee5952cb1be3dde167683270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6225276b5dc5c4c8044f939bcbd62e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae5a6132ae150ab5a7d3cc273fd0d4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c06e2c3e248e60afd10ea99800ef23273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dae06c4f670c70d906fede5ea618f9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982bc3feb7e6e8d351c9eb9ccd10e33275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c78adc1f54c35b21b4aa921dc7e92d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7323d1a0dd7cc8a796d9c3cfcc68c7277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b521374930baa37b727ca2078cda828e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b17a16c3f68cb16e72e03c8acd67f70279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3797ac02da2bfe02e0e98e63452aaeec280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e901fc1fb667e832e18cc8578932f4d5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b33c83f7e28732e1aa99cd37af93897282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2c6e73310603026ef7d38f9df8b5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cd6a0a340266ddf3886449aa9a7df284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e23fe246c99cb8410a9b20e93446ba285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efecf974b219e238a2f7149d5fa87d41286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12d93cc5e6d0978641cee291012488287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece4c64da44f4031a033ef30c357eb7b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c010e28a640c928be45ffbadf8060f79289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95907cb32c5df9598d956acd1118ce6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfce5df0d4447cd10799c5737e7c35291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47623033c924a86c8fe578fe69009eb8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5201627a6bdc638e6bcc41a2bf8d50c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd3413b410e801aac66130bf58c69c6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebb7e89ca54de220e7257b24fa2c12a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8604acafbbf5411b0deb0354b286c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942d0c63b2f3d0d090b7d47f11358969297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ea97e779038bd1c564c2f440406fd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf472b9a57eecfa16654e7b2674bee0299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8358f0fc89e09b7e6bb78ad657ffbb7f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12f4d1fe1cbb4d8d12c13915e36164301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278e73ccd6af7042f2f5b6fe21162c96302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cefecc07541a4e09a86135bee65d3c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089f0da8e71653f5a8ebb084a4d6c96d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915562dfc312a612ed235d4bdfd77e0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3990bb828a3149a1d7a9b0110ab68cd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d38f2dddd62e1b674f973d2af7adb5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbb2c2ec0898c9333c8d5d09a212aba308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7a29799cc277e50e4f5e51cbdd205a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845ea3ae55d600c6c0a609027e279b5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928ef3085413d2a1e4d117408968dad311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79108c28f634d84aee6b5573054d7519312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70140c3cdf2367f1b1014ce0c2b35f02313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60be572e0aabeaddfe3cd257e1b4bbc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f244b408cf0ec6203bba329d2bf4c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5f99c544c933520de651864fc4d1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986136d435ef24a9e3be47b32159ac2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b08eaaa897e7233b757fde66b97c56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b5eb9e70ee0666ec185a309b6b77b0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c9a97e40d8668c518ad578e408078f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ecdd14db6474308dfed30252d1039321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc825340f5f3054097dfb67f86067c6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a110d11652c3cef2fbec1f189d2189323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d72bae7953f4b886a15fff882f45d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301e2647565480a27d77cdf0cc0ba13a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10527a8a87b1b8bcd1d3f4033cbae7e2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1210c4cf6db82d213eea4fb08220c762327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad7567f7e2157e2304784b305dcdad328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb5ebd8deea2a878c585fe8ee933531329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e021a4626ca2b2a7253abad8f08feb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a54ecd2f1ded0fb26b48319ec6f19ab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce2386f575cc867024ecbb414b932c3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629484e581c78a68063c40ff495b1f8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5b85988d048a90b9da1cc40ca046d9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0623ae8bd1cdf69c56cd477b35cbd6d8335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092aef4aacf917c6fe7a085c3e984e47336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b015431a02067d69223c1b0eead4b6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b380c3b02b314a7cc3e1bbbe43f9a78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a3a39473bbcc359c6428031a059d69339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8259521aba186baece8a04027e110e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f274bed26aa4cd2fa55608dc573c57e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598482517686927662471bdd6a3d0ccf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c62397d92c24d2c8d3357884727f7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f9541bdc1bf850f6f8f62ad0abe8ff344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecff33158e52c02f52932b421535bcf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862add83db8ea39cfa8bd0023b996d63346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131a1a2cff5a26cfa7946a7a70d1fc4b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae287884f5a308fc6f99813b937d134348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b25af051b98e15069e531d9a0bdda349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898ce8ae86a6510e8f474570b16ef348350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddc496d849793aa2bc3ceb05e57df1c351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d2636c22bbd37945824fe20f0a3571352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9e24d20724a729f18cdda1662a8ee353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3716c8d6f796e46dbb4ce25f22020ad8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796c31ba985186b0d4cfc2e28638854b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338fe9f40d67cc18df8ec2bc5b9d2bd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfb4227b53254c32dc606931afe619357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91807ddacb0779f2185f5c9ed6e108358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c712cac27f227794501615deb19e90b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53114c734c7f49d62cd0140bf7a829f2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d07ea7bf56ff063c0753c8fc71df1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c3a08f6808445efdf7360b3399cb2d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a3a1087e8ca04962564b758409ef3f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee55cb79d0c8c44018b63b7ba8bba0f7364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43734edd874ed1f160a8ce3f92f22ce1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508b35f05393c57432453414d50f8b24366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cc83e7aa8c9fe0bc0ae51f8e63c994367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5508f201d89aec0262b6d5758cf8871368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32f751627f4e833ae2cb14c12e10e9d369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d82146a999dc1e1a04a96246f02917370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06779d3f8bb7928adaa6725a9d2e033e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd1b5606129d79d4928607c14970a4d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef50225000198d92709cbdc50eacd6b1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a359ecd91f193c4dc4b1ab21e833a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283132a9675ebdc45627668866675bf8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94284efe5cc09c17d19627fc241c060376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628867cb99ebecfb8a5ec88b16ba6325377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d38ec9bf98b3051cf91f9c7da6c12ae378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b519322106134cb51fb1605c965f03379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15356cafb5e13b2fd6d0111f527d8e37380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccff95da4542a1a42062d264eb3f840381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fe54ba6e9c7a75033fec04468b898382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79423226e8d8bde6ca6a2d73f18f837d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fb09ccd5632cf7a4969aa7466705a6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463e1515ef7cb3d388d8e9cf57fcb96e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb255eaf27d857c13508dcea85c6aa23386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4239b831bcde469ffdf2f4eae7095c73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db839a346ce3b2876db82c11ad5307388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44704f61d1848439256f348531d774b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a34fcb035bf3e1398885fe5f8443fa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8262594545f9be9c6222bae7b0b1e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cecdd4f28ed6570e8066a59128fdc11392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00624e9676c7d6493d158ab44a5242f9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c553f0c6c76ba372101e92176d348e9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f7512129e488a752849a59b4347f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70243b7a661cfd4f948af57e1ffb847b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f3d67af0283502258fcdab1fc57826397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9d563415bd69e0ab69a1f9b8c4109f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef1ecdff22bc27c1e8f9b884c9ef26399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e97633df635849f1d71efebcba2fb5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc2c74cdcb0b94fa6a3b2482dd1cc48401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86032134d683b0c131e920900a59b25402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e60893ca124f9536a58918d7ee713e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171607d2b40935df1eb6b29617d2e2fb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae93ff1435195397533a16658bd7874c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef44cd27551eb8ccbceeaf377b14bb5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca863f76a526cebae6f05be99c66ce9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a7506e69cb454073ee9e7909aa451408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c6e73cdef1dac833a428a39a9898bc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b5c583a8d078e8b6cb3aa97b142b30410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826023ae4d9bd942d6a94dfeac8758f1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b0afa090dca06ff30d6d1844eaefe6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421814f3a5ca1e0a559934577a863aab413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8548bf2d60b3a3c07734539af7652618414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7173b1734aaed6b8cd13f46c62c6c87415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd9d866e95df187ec9566b7c1b44ac416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec5b2de8b24c8462ddada12a6713043417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1d1382b52fc18acee9014b0080755f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472bf12d243d0304b55705fcd9a6690e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da60a65c682c6068ceb2a13a60d1eff3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fce4ac7b0f76bbbeb0d1df8ec285332421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e3f0320dc9715c7a5ec0adef4f074e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b731d8b4878bf148fba429c8fdcd674f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703d17fde263af397a3f54fb531f7cd2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54ab4300cd2db096176e0be259e003425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60294677b4ec5e20574e4d99d26771fd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8302e6bed1aae69940e95109db4569427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed27f9fbe5b96d5eaf180f17784f5e41428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e0dafb17aac46807448f479f52133429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b344eb1bc3efc59eb7cff31a81ec63430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855dad5581e4f01538fa43ba832cb57431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6328cdf361b71b1c4de94d99e6120a9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f371a5e6d91b5fc75650d5bad0a366f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161e2fff725e2bcfcd6339d41303d43d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e8def1daa9a35e90d3047f39e67a13435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4837cad4f7e3f602f43884aad4b9c256436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422be03574dcaa4a72f864b59ce24a90437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360318d7a7eda2876ef52a8b70b77840438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081d7784b031b6e814babbb71d542b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81a59a6a1e07fbff947f9858e9d90d3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90cb84107d665e53fa26580c651ece0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc177675549f29caf81ea9aa8c2269c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098aff3f645c9f3b62b313acd82bb7ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38404911f8e78b52b46ea87e4608e25a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75243edd502e189e9c00d30d35a2dc4a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd5cd6ec4f1ec2b666615c2b02d9b64446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a7832f011e8e910bdebcd12d35096f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3e4a3cc3ba24099a8cfa574928e16b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae654031361969abc7988ffdbb70202c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8212cab0cf72e6e2c423b0c0eedda05b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fc572434ef55acf78a3fd2311f618451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f1dbbfd4e2ded2928ca73d835979c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5663964dcf824b4f0b9bafade0e8ad67453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537c3d9a6c33fb574d80cdb421ac97f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40733c16503faac448767690cc073b455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8b711a8de9eedd38bf4e305fa4c314456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d681151efd89aba8fa0ed87a84d3ba0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e5630067c0addec1c5443a6821ce50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96e4c856937ae118869fb3769eab282459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb1d776abdc90587c751926284a596c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fa5717caa4aab8db0db510a933a883461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e7837ce54060d4e1d568a4526190e8462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2067d6afe5cadda5d6e1fde9753b47463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede77ea84dde733249de98c66656621464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd0d751af0bc2b4c740d3c69b9f00c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07530b6d033bb9fdcfec3cccf09f5031466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d09f346fdfda0bff087bd77fa07e486467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7b9f7e3c1c2ed0fd99893a8b22564d468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac835be0a0587995d95d5438c14eb524469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0815a4f64291f17edc1e90636deb6258470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59992ad1d21874f1197e0865788fd6de471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fcd0efd99a60c13f00e7a570bfd9cd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedbd7920f65c59884585d6bdd651489473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9b77ebdfb1507d0a628e759ec39e99474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23409adc8a269a5b2d540f8cddb04a7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f343ffbbc3efbf02f5a8342bf15d8c09476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f38cdd01120455d4dae26357872f66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e4e44851d4df42d47517455fb67314478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ba3a8b865c0c92e6677eff788272be479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ed7e4429c8fed0eb05f51579719483480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a095ff9f6bacccaa447233a2f15756c1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76353e9781deda14d33e02f9b76b6da9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747f2c09176e69ee773d93423f0d26a2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73de16104f60ec25ed5390a5ed6c6906484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bda6acabd61569a3e69916c793f8c07485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe5dde26e2cd0c03e560d54973aafb8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9462cf5053ef39bcd2ebf89612798487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2071d43970af60cecd2b289857f8e1b0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dca17042acfb11ded2f7bddde99eba8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bcea4b299d4832bbc9c8a04b793bd8490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db98872db5021439830b654b9b956964491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c60a838092f3c66c8e54d59b9050d4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb781910214b8bb237ee3c00c386453493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91acf8f96c2dbf36636dfa08155b7a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08db6fbb237cd5a53a6280e473162cf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191be0764df5e2926a8a9835264040e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8dad878baa028334b2a055c6470a3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b78ea1289462a4bfad2a0c2d55ec21e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa875bc61ff64b7d94e64edb9ed0bba8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de8640babb77c40f39731accbf63c1c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c537928b1b87daebf3440d8182d5061501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e37bb1a25b90044245aab9a048501502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df0c1408f5603d40c61c06d1665470b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecabd78fce2f1edefd2f070a5a92e71504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c9e2892c283142acc7e913f7a8afc1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bf957f7bdd41cffac35a4c22aedc50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a1c0bb1075e8087ef3d4ecdc8de2d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea196410340ec8d70c861ff5aac47d82508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e22fc7cb52607fc2cb2ba16fca804f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9421dde5bb9799dea5ae57c742f86db4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3567191b73e7b8d3304193673fefd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db8bca459de67d4f5c1e2b6ba33467512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32e2638722111fbd2f6272ba8f6be73513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91630d3f226fff22ec2d9e6bab4d610f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c39be96a07249c40971dcea98bc0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bcfb46ec8cbab3128e47905461d18516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06591b7e6c7a7e47a914d6e75aeb40517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eec4dafef18adf07cb0c6ca2fd4eaf518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b790435c47728f7b7d286dcff79043b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae05e2afb4e10c4934f3c3936f1a7c5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c03742cb834043923bccb43fcb2510521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa064fb5519b16466c2d5e30ace7029522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f8a9e9a9747aef82889d61ab0039f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3879cb53b3a3504167ab6082fab6e23524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10a16c6eeb862bee20aa3cf0bf5dea9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bd756c467e5e6273c2a584df57ce3b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3848930d9cc3edade4b09586b8d1b6df527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b339f81dea2f93e2441731c7ff9eb0b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eb4bb8cb2e855f3e623e19c6863a8d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68be312fad1cec5782749249114b0c3b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dbc0b0f9f05042b677bb5467d4204d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1617f2b8968be41274f004f834eef24532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab18c0e2d63c1087485f97fc2723b1f6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66135b802887d391d47aae8d6e6491f2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8def1a196b06a98ff0ce118354241419535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9083fce9d136b0938b1604246a04d3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1bd840d395bd92551679d3b652705e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f99c1fc29f1d28d40774aefdc6eea8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84090c6e0556582f0706c8e0fc87eda539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa45db85513119ef60dde3093ee636540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d296194b18d4b270d874aff7b001385541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68946e685c9cb52f0d2ceb11c93519a9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4fecd4aa3b45c9b7ffad1907a77d9b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef8119fed8e0f3bbfafdf3fe20b334544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cde175ceaa8340b13734983cfc3ace545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f99ec4ccab847ca92083e95975920546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578930f058998b9082f62532753ff87547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f286763857ede91fdf6d4f29d67f3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba9ce59e9ebec0889800e4dff84980c549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afb35a5f154b7d9747b7fcd5d9af50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7e9129158a2d377b2890d0b454254c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb317b42b25cceff9433eda87f5ed9a552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c5dc009fea0576818f136f01bc9928553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492e36fba203bb9573475c214973f39f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f8fd50555d01e6b64228a317ef2ce3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d08a9067f36f0653a5c710f9dcdc2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dffee4bfd99e96e0da1df32a526d36a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce19021135ae648d18f3ea303f3fb99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81eb94168a3db0592534171673ee14559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc330e5fcca84509a8ab4a4b0aaf019560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b0b72f29de6fc3d8d065220f136fb3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352d6bbbfb411d2b3de79f9f959094b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daad0448096a9295e756995c74629aab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ef389353f9548163b0d7a836b70364564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a28e0ac5097bbbec29866064031ec4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8fc9431257932920f0cb69625bc0e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef47108cdf5114850eab088fb6204b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee590da3193a2329b90447c94dd95d4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbaa9dd9d79640c93b0964f6e5e3276569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc470c91a2db24c8b877bf60a8ca88e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7f4c1355e63875ddd999f9afc5647571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714cbabae8668d8beddd5adcdcc62233572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8699e5966ba18ee0aec7611569cf5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205a65c816ecd07e93d9dd6056d72aae574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6fc26d9163f13e962e7533387c912d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201da7ecbe8ba7e0ec6453e33ffd5c1576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752069dfaee241873643c50720e172d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d95f27509a621697ce35def55803f03578.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b2ac1aaaf66aae7510d9da33f722d61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671c1aa2d5cc807bc821b31288693fd32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe868ea9d936e5e3547974337c8bb8933.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c6a72d8a4b94eac67a2434de6192c44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f9e70a7a6da15f7fb7935a80cf0f885.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d8ec6f58ca4b0a0162f470a3c1d196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45075cc6e2429b6949ec70930dd0b107.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf7b1c1a05ff45429f359220017304a8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925020594aa2aba669be2fea7452c14f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439ef1784619fbaf20c9f2dd9dd304010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84c35862fb521f677d63f1432db93611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae773d3e0b6938bad4a3caa37221137f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55a28d623fdd0841c8573e84c68db5a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe3ade216a17e23c7fdc4d7f63de83d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f128b3eb3ef7e7ff3b38ef0b6849ffd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9c08a32a06afc35da87f24e1c44f8b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6eb1992b114b25b3dec4da0b457224b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e161fcb75a1912e23004d669fec2218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8d60fc583cd88e43509411668050ff19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be980d79ec96f014fd842c8764625e2a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2238aea2f796a2a2fb973804f6bac9321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e5955afc5bc92d5c29664f05b3f4f822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2f56f0a7c0b3af44f2b629793ef4123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812c187ba7909ec63c4fa0e110c222d324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ef057cf27fe5faf9fbbf2d3aa5cbf25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cd19bfc35d88e983e1bf8b35361aa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a93fae061e782527f7f38bf3b016f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4d1d6eff346df4fb7a818468f1b0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b2a0c7b9cd2ac098dff0235f324fdf29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c983a4890035cc366cfef1130a1f81430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf49af137879f2dee1ce5e6897b6ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e01cc8fadb224f5c6ac27dc06c0f0132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab06936cf8fe01e05881f9cd66a191b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48d68a6689dc1de1bf8b290a7f642bd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80f930bca781ddf8eec53850681ab535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07988675cc77b327975d75072614f6636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8793f4f87f8d44ed52c830f07991f8c037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f20cf231303f4b178a4d305f34847c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f817bdb8090f03d69556031c3a39f6da39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690ee8d0920b0cc159bdab6543a494a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619c202b66d04d42d8f12b92203f55b741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcfb6a9358736cd72e19cab392ce6fa42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300c1a5965a8c938bd095b7c94e3cee843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00097274019056e1e6883c6b0e81c1e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e77a38601b4a6651a4adffd692e7ab45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0357ab7064c0e7e2acb0d863e254de46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54895c8bf5b0e52ef8f2c15758f3d5ab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6ef82d431736570125a1c8c02261fb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba7c0df252cab819f2ba8d7704335f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3636ce9511df261b0cf86d614ef24650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e8a1a505d26477c6131b19da9b4b0351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed9923bbd4ac219b86013f1ffca73c352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b28eceef60b982a06b2e5ddfac4dd1553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb57d6e21b9f592e50ac7d700a9a0e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b704e7f0943c977d0db35eb2e4bf0f855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020070e66a6f5cbe99ef6354e97b06b356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bf74f5d868e6a1b6bd48c41e3c3d2457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3fef166fc6e5440b1de76aaa0230358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba572882eabdc3530e298a71f8ceb7859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623ff4b291a798aa17fbe74d0182b3760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab764dfd1237f109d3cf366fb6f85dee61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5341254f2042fb944df7fa86e146b662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797085419c2cce8c3035798f532d65163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35656f590a99bcdbc6eaafb1bd7daefd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024dc2437dbecab231965997445b92465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b632be738eadd7952d63a31d7178608c66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c02433c3287a9a0756527134eb4fac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff1fcadbe16ff9b732537597121b2368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f278553ea3733121c6ab4a1e08869e9769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6629d05cf26eda5188db8261e40219970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1cc6d4fa084bd22fdb0bcdae2f14e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a200478afc5b8ca5a79fba34ed95072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11037281ad9fd9788fbd508343f8ead473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ae2a222edb88e9c6052a9057de1d174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab205401e83e3b416acda774417784bf75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44248d02b4c36b7e3afed659452b67fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b938d99cc75aedcec97ed7615f52d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20934401df2f99e81e4444dbcb1d4cb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0b941b3ab0819d0203e07dd2b29c8479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e662c1899b81e08a22f3650a6076fbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84d035f7a6bef280d7971f0780f6b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006cdc42573e62b2d2ce8b7147a8976282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41b11d81aec036d67015b94c0f04cf283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6592408fb3d0fe33e8efc870fc207ee84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f213a522b93f4cf84b4c243830e21f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce55fe5e4788ba48fbea04af64e08a2a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac52a40bc24eb81b084e923d323111b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50ca8fbec57bc8db1804790031bf0cb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cfca8eadf3c8783572772adacf2cea89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf6ea840868f113f089c138af443b3d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46166577bd26fb79a29cbfc1d6dc9b291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7c679654e5ba01366709ef6d49ac5b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f066fdb868a2ef99e06e8534b95ffd993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694ca1cb1cef7922b446caa3065327294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88688419a85316dc48e6f4e9fa05c795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a652ff25d002d400dd24aaf89dcd96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4224f23c59cab8332809ce0b5a6702a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b364e52a07826930fff35f68f8258298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b17b9c6974f69a5b29a95cd9c57bffa99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8f96ca66ad9f0bdffad0d5cd7c0387100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0817b7ab438cce774c3f6d11a67a18101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bb653b0b4dd90cbaaddaad5c8b5185102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd461f6575bcd54f446f53957a09a2a5103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7388c7c7ed7e8b6507917db3a5745e5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413962bd5da6404f9d6b18cf341f19b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261dc78e3fe98daac174a817ee782926106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fac32baf29986a07b38e054874e0f5b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4ab1f9785c3f89290bb68a9385d2d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7be80cf8cfaa8f316096ffbf30d62fe109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f38066b4f6c527bb670868f29490f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20bce9fe2ee13ff2ef6c0e541692be111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4fae4c62221bfe307ebc02c312b5cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1636ec196f9084f95554382917fa8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c03cd6168d622656cf7e6b590808ee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb913cf5f38ca5cee4ed2c8dbe8107f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf4b146ea5535062c70d2f0729a4c72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31abeea0e592a27a870536255802e50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f93570af5fd0cc969dc3d2a114498d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8f4fb1774021c12d69c7c56b6c02e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad907c0131015345ea1deca567c037b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdecbafa17656be510a1ec6ec641489121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38223159ca504fd48f0d075cc54d8d7122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81e7a6b325b659bac6badc1ab40bb98123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46baf0dd9f0ce5302cab25dcc3d0921124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206208b6d0b0bfb6652efa53f15114a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5429b99d6ac1f39f81e27bbbce1bf9ea126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791269b9d5967f3a298ac3d2ea49e87a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743490be7190b40111115409bccde43b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe52fc37bd16f42fdc48d35709cbd0d4129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1f338d5f4a7f10caeb71b23fd9e085130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143a937642521b89d0c41d5a805c6a6f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6da03a43fd7ebd8cc7a28c5a3f1ae132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0bbdc9186207159d01cc6de9d1966a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453c4708e1d7bea29662ef633b89ff8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224198eab4f2ad46b05136a04399362135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675a8b9c34e9d9f078b9c300e42b0ba6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1cd331184dd88bc15283d39bde8c70137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34486c47796f2aeafb97fd03e2fcf575138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f08d4ba94d3a4135f450be537a736d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93a0ac330482bd8dbd06ab27211d2f2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55beb8933bdfb811966b874c09347674141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64394992f0fddf167e6187ade196617a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8d295556b09f6865860c9d195ea7d2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbc3078be6e3473fd0de748b5cc8531144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61efc93b5d79d453bcd2b2c8fa32cda145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc70d408111a098ac98eb3172284173146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf2d1729b09fb8be37b1168249c8f1b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a5f3461351ed5eeb796ad465c9cb2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb311a5ee1a900255ab8d2f48bc3cd3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2754067baea8082ad284d6d7462420150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea5a9115601bdc2bfb3fb770736cc5f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0ac469287f367e3fd4eefaba42000d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60de66356ab4a3933c69137307668e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c13eaf831bb6934f33ed8c633be7f4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f2d0dcddf2d8de1929ab9dbad8f15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083570e3d904b1e1b4ac3d6b778400cc156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b890ee29a4e0ec56e453f8336098c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07074ee4e069f42c2dc3b1b3c4d97915158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe40943ecd5a676c05c51c2a388af3c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35deb3599535e69ef89675ca2e712061160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938100572c0ff8cfb98f37d9a3da180e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e348dcf06e3b096d95231ba2f3e6781162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac41a4efaf415009499136b986bac9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1479b2019da18bf7c872a5fa78007fa5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a3a7856d4f94b141a7c56e2178c94b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21d23ffa5af8728fa06b40ba358bdb5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ea265fb0218c30c66a544a5223758a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3fa7f9a72719ba2632cad4921881dd168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8526e428eab3739f4c0fe6382f09fc96169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fe35ed1ae5c809a59c9f7d9454e11b170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f518a3c80ca1d22f85781993fa46be0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1db14d6ccee8b015e0514e5fb05081172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f234a15cb488b259c4f10ad86492403173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6f791bb69b04e63b0058b361a01484174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b48bae080c7ccb49bcb459ef7803e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534f920e86f53c333b1262afcac61f6e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff360e56572a9dbb25629ac209deac3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548a8e75cc73f40226101146586a71b8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb08bbaeaf5152218fe10c642eb714179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27220441fa5e949e53ea2101fa8194a7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253abd8f57c7ed2b0ef0be8708b044a9181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af304bc60cfb5f3cb5e42e8ca44305f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6234c8fc4b0e7b99755bf0aef04dc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c70e43b5abe186e1231d6b3f8fcd1e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493442eae3ff99fa79a50d567bd68add185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c5680e763544e4f0187fbe93bd64c6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3417988a83db3dc37f55464095245961187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f9acf324f14ac9bd8cb1d24a9ceab188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62575ae153a61e8b98c31366ce77b9a8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753e0e1e186bf36f2a5994efd0af640190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ea3de65d8343ba4e562e1d9b7159191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c35ca011323d1c2f81bc74dfc57fcf1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a78834045aa259407bee11b41bf906193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c3d701193ef6ba7e487257e9a8b041194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883083210ab674fbe47556a680eee5e6195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc72ce33fb82fb75eed02b9e61650a5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384fac303367eb658c32091a338c51e197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517286b04f9350533d7980761b21ad18198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d044f2e543c55964dbbde1d49eb6441d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9ea468faf0b34093ec9cddd693ba4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec4bc999b1e268f4ccbeb39775156a8201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4076fca451a0582496f25e700f2853202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff57d6985079de4f0010f1a862d25307203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a00301db35dde0b0f86f5d47e68ec6204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a912ce5c3befce61d4138ec8c589616205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c2b1887f70bc59927de4519da60848206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ae6ac566cf851932195b1066f9aec207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6109ed98c9d3193e12f5d1ef8897d373208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b75389cf68c6a7eb5482641dcde285209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df653febf3dd6dc89e3d260c27a1a5210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e4524b0574e75abf2f77bc1fea62fb211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f69e3aaee554e0c83a9d93bc266674212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c28129812c0fd254f0b157c0f633be213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bacc0ae50fe928fb1ebab63da74076214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5f4c518b87b193f20bae27fae6f92215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57bda57cb950beef115895ced2d1dc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbebb1c411ee9fe3af87bcc592aefd5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eeaba7dbaecfb96182b138449db769218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52dbb7bd6365baee305877d1b49a413219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d293bbef76af2e29ddf806dd10aeb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977405a693702f4cb4518f76bc3ea50221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a80ef786143b9fa16930874eacbddd222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff159b7a72f7ad35ef494c0083f1671223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0484d48f1053273c5c7391e8420f1e9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9189a6cae2ab01ba29c2d48b09d11225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbe6a857730915632440b897201aeaa226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405124f69d88175bad5a2e679ae7b6ff227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269f7b36a111fdc12b08318f2a808f7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291e16ac73c8337e584919cfb540c5a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48995609fc38710afe9922937216759230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc4f0e11499024430c6e62cf1c6481231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843660d5a523900366bb3ecb25bfcec6232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57275dd6b19ef1054087bfd37bcd53be233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5038dddaffddefb7a5804d3c862c6c2234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e809be942e5a77b70a6d5a78833482c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373e28894f842c61cdc72235ae08311236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ad58a07e3efda21ad8571d33e7b357237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26229163cffc5e06ed78078a10832828238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7462d7967e199356ee9c287c595f77d0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f58468c55c61a56b50bf1ec05fab1d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370af7513afcfb9661bfa16c36552364241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f7e4f711a72a5ebfc07de5159267d6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483ea0e608aff113042e9ab54b4fd2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cea44597f960e69a060dc87deaeb7244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619368b8ccb2068871e6ae59915537b1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac33e56c6117bfcfaa3388964c4926246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6dab9dab35dd4958499f17b30a4f2247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae0988b006c786c1f2961dcde7e5ff248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc952e14ff6066d41706a97e3edfde0e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516fb116b5b468c61ef60b52f19c0458250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e50c8c3dd819d7954bb19da496aebdb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65816ba76cbab1049b4ac9090085183252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3caf4a889c6eafcf1fc851cb7b27a8e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567eb7d3206e3be0f2819f67518abc45254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0ee2c7dcf77548c60fcb17f5b8f75255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a519483db178f1fce09d66db2a9885256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b740dbeb0e02aaf3201859f8c4ea78257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38146fa34b9133a9ed6f71069f5cdea258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9b0b7b3c621561919630fc508de7b7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10eb2736ec0584505ed2fcc011c41fe260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282228dd6506f27c0765bac8cb118efe261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f586d9dccb12ee158b39ee1c1ca4576262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d9dd290177637be9fee67e7485a0cc263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c196571cbeef8aa7df588d0d36d60264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f95732c2214fa687c9b903b9b803f0d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f1cc2bd57668c713f3ae8e8e35ce2b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc74a9152ac97d8a3232b3cfea678251267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b27355febdda2a1628d94f0bf0629a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14aa70a63efa3e559def93fe5c4c8e4269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f565a68a95df8dc3480fa74c098e4b48270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092526726542a17d11e631d198ed4856271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90608ff68f9dbe577eff0e19090523a6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b56d8be0b0341f51c370b90975f0881273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5a9c3fcfbf2f4d4652236bcc54a025274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8383fbcc55d6f8bcd1ad1f7baa4bc6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef5cc9f75235f77668ec589140e58c276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895a0083548b97c24f1cabfebb365151277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f705d68f8ff63d6172f4633c0d37b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d002e600f0257220c1004f3b07ceffb279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c413db9c4442a80890c71ac66f5c60280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fac2955acddd0e7c2cbefbb689446e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b43d1792b5032acaee3e0d5c88f1cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19e90219886be77a4bfb2e4b2d8f94a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5893f929648b317308ef6830cd05beb9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341d3fb9860c264b85f8fdde781d334c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e3127417f4c47f635921e14fd53d6b286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5415c5b78bb957e543cef8204647f028287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af2ee67931d2e6585aa48a5fcaea97288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9221200c9eac7fa5fd482278098c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de377962f39439e53e9432b967d52b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42371e3bde7badda41a4de62812946291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05f4a96ce437bd3ac6fd37b1dd1b5b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd91dcdd4d43794b69a7a638df50764293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e047a7ee638619d865b7239f216e74c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caf2ec248ac0fdb9584b167316fdd5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ab5382fc6b6b82336b62906ca778fd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9accf883f0b1cab587f177370327d62297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becec8e7ad183017a89c725bd3859e37298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa512d9d026ade9e76bb8663418789c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43422564db1caabed327d875291c06fe300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17426e4d129971d69e86f5ad1a8bf37301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4064676594a3d338990a2aaeca8b418e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3982cd5a76f68e112dd58ae888930287303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8924283ae68fbcadede741f50da18304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99482b1847a9a9fd8957694ca9a20dc3305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191dc8e476b5885aefcc2d2b00a1d879306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaeb7747cc755600a5b8e40eee5b4dfc307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd74b6da1c2165b5adcd2af47dca68f6308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed5653832487cd531f256c3cbe979f4309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9759edb3edf66bf7c5363cd1417e66310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b450f39c5dfdb9e14f20d5583ff49f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a85a767b70e6e969d63dfbd391a57312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccfe3ad3a28a95ba1d50b1fd6855e67313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1f58303f45744c0fa8c2583b2f836314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75a93f382fb9548d15d67daacef1bd2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83cce269cc7e8e2b6995eecdc6e194b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c239be9a34e3d09102785f75b458eba317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7243998f419fd29b878ecb284ba08b14318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc43e8daff6594dc3a3a18ef1e922dec319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760516715654b2741012db83733b911d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07429a6b48ab80f4fbd923aae4bce89321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899f384dacf8ffd6bcb2ecb305d197ee322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec4191cfb1a3dde44f597276714f9af323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a14a40d0dfe0f613b6403e3f90cd4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e9925a268d1c06768543d9092e68cb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38a835c8ab0d6a5af19502c848de75c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9750834de77ea21b3661dc3a9c9a66327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c653ddcc611794d11f8396c41ea63ea4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a27a926cf3b222d0865ccbaf43eb3c5329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda8686475336e6079bb969727c975bf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734fd86185902294b467a4147f1de545331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e208b8995c96bf7ed9bfa1693e3487fa332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8014a00b683f43e90c43c1fc6ec0f72333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b807f8bf43f8a72013a0dc95adb954c2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63e46e7f28db21671fbd66bfc92f82335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37cae37ff657494dcd0a49d3d8f3a00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd2477f73930f5c9c63bea16beed3f2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78494b72b8eebd78e7c016228d20012a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333396a52f46a7954d3e8abf4cb2762339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aab20c0daa389427328cc7f1eb28a6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109824893e3a50ff61ed60a65129eed5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ee8337a87e621e6971d2e90794432342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233005122896583d58fd0659cb6550af343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aec777fb8a2f8380790a70c039a2ed344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7ca0bbf46f3b4fc94f547a82456bf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccf8d9293a3b2e6a5d98fc37bf9d6e5346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4a55cb5b40e9203fec936ff766f590347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722729fc0834cabecba4899d327e3a3f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53ef9e5e0ab18a5d8c565195bf68276349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d7c0bb21e720e90d54327524c0b6a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025ec192d01b6788759c0197621f946f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba544d21acb5537c9e87a3ec9655689c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b598a5ad5be2ebc985929e03c9eb8861353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38212f15622ecde75759feda24e09b7e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac939ec3d73c1a22247500fd5abe23355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b64b0dbda266c0525f0d63fee72dcc356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a94892b33c0ce0e9a64eb0137b0e89357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61753911dc480a38e764639021a95e7b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b55f53e00e1dffebb4575596dff0e17359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a6d64d2188074da2016eea81a129b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb3fa583bc9c0a164073a5c88298b78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e51b00190ca49b1ccd291fc6a7fbb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec70f39eaf81d202c67c2c1de3a41685363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382a890bfbfff711a88721b05c9d8e4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34a33484ee76e453bf8f97e83133d4e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b6b9c4723062b48b4bd01fd017de02366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfdbfa17b7b575d9bd4cb54abb7f31367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94029c9ee8d3878d2628f67cb2754bed368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878eb2c3a247821f5a931e3078ff3daf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac18ebcc667cf578f1dd8e79bddfc374370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2d833af084a7eee3a290f90fd951d8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2db6c2305a435f3fd2ba23090ae6cf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b28e48ea0852a2b311ddc5726f9046373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a8844d9c3391c297a0421f57f2dfe8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1722952dc4dc28a65fa8ea4a4b72d540375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f03a5b51acac39ed58ce67f5cd0de0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6184a54f4e35ba75e588f63d4f27443f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7933cf4639d92a30d3b289e621b7cb0378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c6e0120a1bde4d688f4bf0c679d124379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7716304a7ec628f20953333cd95623380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23192d4285176fd9caa72626723130b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae467bb27078d4fc17a893694f6b56e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1a336ee2d60c7714b445bd0dbccc9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a250977b3298aa7977c316fa1d943429384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a73ab7685cfad3c5dcb259a0955816c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edd921c03529d9a231526fb5f7450e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484be91c811594f277ec479b657ab7ca387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944624d52d27bbdce155868e75b5c998388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f44c9f9fd5ed30f0c3e9b7b92608d78389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf188573c5ee118d3d289e835e0cdc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea9561bb79234da89fbf2495315bd88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3676b0259800da68709309a69b12a3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6a4de1841b2a1e8a5d33760de207b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75730dc4deb31d5a8c7a40b7c3a5a7f5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2cf1101279537482294d90baaa215f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70854b2fccb51a50b3afc531692a1f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d617f33d0590078e43c44c7dc552b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3b14a7153e286f8afc13e427330cc398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06b38cc797fa24335dcfbb64515fe32399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79434e944ef71ef8705c1b367535adb7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbefac7ed7a9859b6ae56473d3b2afb7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6ec8c04102add3101c304992b469bd402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97788bd35f48bedca8e6176b9c007b03403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317d5ccca646e491d4193202fd41da29404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adc938945fa51fbed37b13ed8061de405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f110a0694b5c386190f7ea79f8b7c9ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4678f7ccaa6475b43248fd307452fde3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f9b3db2a2abb82c8d3a4249c8b9aa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf364a3c982a34a503e6a76d215143cf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a65f65fb478c6183ee9cdd580cc3ccc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6a1616b2316f0296a5df99945b01a0411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2538953aee3024c2972f53f0d34b7e9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0340b99492f073bbc3add942e019e5cb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c42b694e35f40c8428528b17f0ba12414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa7cc13bc8365c7901df1dff875e2b2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706b986c234bb84013740d75b826e5cc416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf06f356eadcbd95684eb09dfd29bf01417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3112a0fd412fb0b2c4e9bfa9bf601418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1681da41ef2913f7fade2333ea7c1f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c27ae2743ad11eb02f73bf7e8b1be3d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa40062d9eb70387da6985cdbb1755c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f76dc10e8dd0c213b7147e08e50ec77422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e932307db2a303bb7e5d8c8241cc024d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d8ff2c2da139040b5782cb6d60b950424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc417763cc0a35d9a40254c94166e57425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad29bcb4afe69ff528bbc299e945588426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006f4bc9c9713dfd6f5aed6ce3e6f0ce427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e064c43aef2f07ee2d57369dcec80428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11091f6692fe8489035e53a23035798f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28be745cd0a6b3b8fc0dec536418431d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78380209a798f08ad2ade2f9b5dcac34431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83f250ab8bcca0760a35e50e6e4ec4432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379a959f6a698cebda89b9f752a9ac7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfc7affcc10ec915fd7976c72167959434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1727cbfe67a40271f879647a81a2cbd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427bd914a634dfea0fb74514f729d0ba436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be59d8a56e1d38cf5e78743423de2474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44ff112492f9810889c2804dab9bdf9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52854b80818e472b4ffb26da6481efe9439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb0bf748eb44d56a219ff1dfcdad6e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6399c9fa56c8aa6faa790adca2bd2f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec521b72184fc58aa719cc6cd2ae3e8c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b4cb5bb119c222adfa06a00228f142443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea923aa4c37435b94140410ca832487444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6202bbd2dd4265db642691f6e9c61f29445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9826c48d516473c2fed0dc35826d20d0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab4301a1f8b4be62ae206d2e764368447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae9daa5c88f0692366ca535a5d25c9a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6eee187c58ec12bddcdc5fac01eef449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa500d1ff9b5d53c0da89152d8bc7de5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a814e0ecfcf24d01bdcf4addc5c55fd7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a84d9bde05786bbb4baead0e384a11d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c40a743428a41735f2c2f7a21277c8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee8e72bcd5612471f6f947d43ae058454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f454babf7172c8e2f8107100cb92e5455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc531521abf5796aa71f49fd0efa464456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af4001742c0fe6b97d33b6f14453531457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b7f42f65bfe2af714ab8e64640823458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce030c1838d69461e6fdfffa604b21e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b865dcb2f87926a5e33b19dc82d626460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18007fd3ff34bd0a2a95f7d21d58106461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4834a42cb5e4dec49eb11321bd5c56d6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b6ebb78181091f1eba02390a95f3c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af18d5172655b85646ace6a26f0d561464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625133de808d630194071e19d113951a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a87f6ab28559b6e29cd7d4234edf87c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510e1377a0b76f64eef4a32805ff0e49467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da05b0637ff12528ed026099e34e7e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abb1b79f33f6b475052a19d7a7acf6d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a885cc53d0a4f73216034d86b37600ce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b9a551c9152284b9bf31a9f267b97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52704e121db9d2034022a1639fd658472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242197fc0731d247f95f9389034f892473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffb9df87a99cc36c056d64336309b9a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c05d9be45f6403d8bb3cff2ec81cb1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a9d9ba4f24c59136c3617d378beec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4376c09fe6f2232d6eb31a5b4b6c566477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea42546ae813ec42b587cdcd02c4b8e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39608a2d6cddd45d0db8378b8e36c495479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ffb3e268424e76cad93f73a1a1af6f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309c483a9c9b9b546158f332f47d205481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2cad13bc959523fb5b7f481d2904fd482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b34d7e87fcb546ccbd2aabd8fbf0a3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25091e0be6c20faa0893a5fa380697484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96951c62f2d745aaded42abe8a463e5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34067b8ca424a80490140b578b3a88d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8c5837beab7a948ce257e69cbac071487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598f8f53201ad037c19bf609677b6339488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b767e1a722933cfe67ff6a0e79651eb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9aee641800b31e2a99ce98039f16a7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b184c5355d4049b021bdba9835a5a33491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b64272ae5511604f3b83003d96ffe5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faf5e7c6d8582cca17c55477b9203f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7305fff18c399e027918eaf4831295494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad20be344933285f15ae6201ebb75d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9b3d496f6c85e35a05613507647d6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da3823a109632b7a7dab69db9dd4f3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59902eaa74631174fe6639c7859a5033498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fcf4fcfbd82f67377077541f3d224c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5ba8bb49cedcd9f5b0512fbf3d85c0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0f2cec4488eaca8e509f091273b6f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c4387e865394ba174d2ccfaeaa6e7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa1af4b98bcba0ef1ed1b763d711e3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a9c9b817e15f079440a5ff6b7e1895504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aae87364ca48da92ed16ae20ded092505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178ec66d598960dffa45266928db329d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf55ac49800ce3bd1c6dc8463330234e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80c5acb8c523825c57a4ab80c162735508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ea1096b5262517b179ed27daa2b7f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29532b1a704acae142e74ee6b83f758510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32662a3a698f26f4729628d99fbcaa03511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40413f8d200f2368889118294fac37cc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2019f279af8711d2ac02528ccf8107bc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165e3e6d0ded05e1a2b9b7bc3b8b6fa9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682361134f3f859217cd12998ad88d46515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd3dd4fd44f82db427e8a0da5fd98e1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990207dd397952a9cd99aaf3d865ed7c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e015536d2982b127c1af48ad4940467518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4a78fca00dd3b2ed56ec3748f76d3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e96df51279407dcf5167b060ead86520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297d1cb088b12758cad0a29bcf684d22521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addca65ef83f2e6b313ea81185367985522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650bd7d92b01f9a6086874f6d1bba2c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343582bc14747958c48538c5ce23a20d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5d0a97cfa19a9818c753cd06b5956525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d437c3c6b43448371f11e5d21f22c18526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33fa81c07f4cca835b483178a298e8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402f078e5564734dc92af6b68b3615b2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7857ffa46c853d4daab088b570b88c3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5d078156a5eeca2b0975afedd997c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f016a87c1c67add5a062d8f6194bae531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e531bb176774a7129135ed9d5a52c3a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a114844669148e2e51b9d98f5f9223533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96d2e82bc38bca1fbf7fe9b8df5af68534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4469bd3ded9841a32302ffa43ae11b5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534d5fc1bc687bfca158d410e468cb9e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a565abfe49183a42dcdeaae0dd18d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb2e90e483fb9dee04ee8f79d76d09f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613c5acf94a2e3ae076ed1123d5aa89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117fb93cd763c38910ec770359929da0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe570d58f93d247c36383e82a2253243541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36704b4e767da497353108ee5dc20921542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92caa51d8a4abb1651d5b40b7d03d217543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f045daa5c9e8774866d3fb217281b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec6f0b5408a240205010919c5765a7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11666f4505eb8eacc76e864db50edd62546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f68bf3d0261f8cc1d48bd65e8e3fcf3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465f65b1998787962e274a478d35183b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2dca484063e3168e4695539d8b41e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d71859aaea2a29eb1da8220ca9c76d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3f54d0eb830df63029de560db32ffc551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eeb1e8a8b16122cad1955a1dde91db552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e672e87f98226712eef93eb5af8f1b553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69805cbee365afefd1d3d0abfb5cd2df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e5b2ebf3c381fd144dfbb4715ed091555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9971776fe03cc5de58a1c8b8a211b014556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3696ca489a03a8e11d56cdbfa52f4703557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5802f83ffd467b9cd31a8ade0d5e3dfa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db708bdba37317bd0c4d85b631246a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312498f0ee6025baab0076ef3281098560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77deb497c29c3f8581d2004e2c11fc5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1dfbbb0e5036db389e496bcbe24850562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9ba397cbb6074f29c3c130f7c8162563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48d559abb53085ae4424234649363f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a798af4ff88ccd0ccbee13c2d0368e2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4042790c67cd80f6e49d91c241c2dcf566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f39d3e857e1d01b0df5c88abde82ae567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7658ae0482958908f5067da16d3269568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e85009f5c5843ee7ac1ddf735f283569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c375717eef575ea083dd009027d09c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb366091e12b929bdbbda77fe9c7d1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55e87d2673b98d3951b4ac4fd5b910572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e07aaba69ef7f93a6f23974f547dfb3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb9db441f9679133e2bba6ab39185d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77257df596602355cece897e88b56f2a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a01dbd4fb779f400a44a8f1ad0f1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4895dcdd3746b331926a92a5951db577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837056259fd134e524323e820e09f25578.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>