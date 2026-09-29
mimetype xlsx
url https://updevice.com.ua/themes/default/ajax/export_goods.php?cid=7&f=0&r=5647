--- v0 (2026-09-29)
+++ v1 (2026-09-29)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1613">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1610">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000006525</t>
   </si>
   <si>
@@ -4647,59 +4647,50 @@
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
     <t>000013044</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja9-6lr61-9v-/</t>
   </si>
   <si>
     <t>000013046</t>
   </si>
   <si>
     <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
   <si>
     <t>000004051</t>
   </si>
   <si>
     <t>Подовжувач мережевий Ldnio SC3301 |2500W, 1.6m EU plug, 3USB, 3 Sockets 3.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-sc3301-2500w-1-6m-eu-plug-3usb-3-sockets-3-1a-/</t>
   </si>
   <si>
     <t>000006329</t>
   </si>
   <si>
     <t>Подовжувач мережевий Ldnio SC4407 |2500W, 2m  EU Plug, 4 USB, 4 Sockets. QC3.0, 3.1A|/8W|</t>
   </si>
@@ -5197,51 +5188,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H572"/>
+  <dimension ref="A1:H571"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -17699,665 +17690,642 @@
     <row r="545" spans="1:8">
       <c r="A545" s="0">
         <v>24582</v>
       </c>
       <c r="B545" s="0" t="s">
         <v>1542</v>
       </c>
       <c r="C545" s="0" t="s">
         <v>1543</v>
       </c>
       <c r="D545" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E545" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G545" s="0">
         <v>2.3</v>
       </c>
       <c r="H545" s="0" t="s">
         <v>1544</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="0">
-        <v>24583</v>
+        <v>24584</v>
       </c>
       <c r="B546" s="0" t="s">
         <v>1545</v>
       </c>
       <c r="C546" s="0" t="s">
         <v>1546</v>
       </c>
       <c r="D546" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E546" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G546" s="0">
-        <v>1.12</v>
+        <v>0.63</v>
       </c>
       <c r="H546" s="0" t="s">
         <v>1547</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="0">
-        <v>24584</v>
+        <v>14926</v>
       </c>
       <c r="B547" s="0" t="s">
         <v>1548</v>
       </c>
       <c r="C547" s="0" t="s">
         <v>1549</v>
       </c>
       <c r="D547" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E547" s="0" t="s">
-        <v>10</v>
+        <v>282</v>
       </c>
       <c r="G547" s="0">
-        <v>0.63</v>
+        <v>10.49</v>
       </c>
       <c r="H547" s="0" t="s">
         <v>1550</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="0">
-        <v>14926</v>
+        <v>25210</v>
       </c>
       <c r="B548" s="0" t="s">
         <v>1551</v>
       </c>
       <c r="C548" s="0" t="s">
         <v>1552</v>
       </c>
       <c r="D548" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E548" s="0" t="s">
         <v>282</v>
       </c>
       <c r="G548" s="0">
-        <v>10.49</v>
+        <v>14.65</v>
       </c>
       <c r="H548" s="0" t="s">
         <v>1553</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="0">
-        <v>25210</v>
+        <v>25581</v>
       </c>
       <c r="B549" s="0" t="s">
         <v>1554</v>
       </c>
       <c r="C549" s="0" t="s">
         <v>1555</v>
       </c>
       <c r="D549" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E549" s="0" t="s">
-        <v>282</v>
+        <v>10</v>
       </c>
       <c r="G549" s="0">
-        <v>14.65</v>
+        <v>14.28</v>
       </c>
       <c r="H549" s="0" t="s">
         <v>1556</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="0">
         <v>25581</v>
       </c>
       <c r="B550" s="0" t="s">
         <v>1557</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1558</v>
+        <v>1555</v>
       </c>
       <c r="D550" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E550" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G550" s="0">
         <v>14.28</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>1559</v>
+        <v>1556</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="0">
-        <v>25581</v>
+        <v>25792</v>
       </c>
       <c r="B551" s="0" t="s">
+        <v>1558</v>
+      </c>
+      <c r="C551" s="0" t="s">
+        <v>1559</v>
+      </c>
+      <c r="D551" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E551" s="0" t="s">
+        <v>282</v>
+      </c>
+      <c r="G551" s="0">
+        <v>15.07</v>
+      </c>
+      <c r="H551" s="0" t="s">
         <v>1560</v>
-      </c>
-[...13 lines deleted...]
-        <v>1559</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="0">
-        <v>25792</v>
+        <v>25794</v>
       </c>
       <c r="B552" s="0" t="s">
         <v>1561</v>
       </c>
       <c r="C552" s="0" t="s">
         <v>1562</v>
       </c>
       <c r="D552" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E552" s="0" t="s">
         <v>282</v>
       </c>
       <c r="G552" s="0">
-        <v>15.07</v>
+        <v>19.1</v>
       </c>
       <c r="H552" s="0" t="s">
         <v>1563</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="0">
-        <v>25794</v>
+        <v>25795</v>
       </c>
       <c r="B553" s="0" t="s">
         <v>1564</v>
       </c>
       <c r="C553" s="0" t="s">
         <v>1565</v>
       </c>
       <c r="D553" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E553" s="0" t="s">
         <v>282</v>
       </c>
       <c r="G553" s="0">
         <v>19.1</v>
       </c>
       <c r="H553" s="0" t="s">
         <v>1566</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="0">
-        <v>25795</v>
+        <v>25796</v>
       </c>
       <c r="B554" s="0" t="s">
         <v>1567</v>
       </c>
       <c r="C554" s="0" t="s">
         <v>1568</v>
       </c>
       <c r="D554" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E554" s="0" t="s">
         <v>282</v>
       </c>
       <c r="G554" s="0">
-        <v>19.1</v>
+        <v>10.43</v>
       </c>
       <c r="H554" s="0" t="s">
         <v>1569</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="0">
-        <v>25796</v>
+        <v>25850</v>
       </c>
       <c r="B555" s="0" t="s">
         <v>1570</v>
       </c>
       <c r="C555" s="0" t="s">
         <v>1571</v>
       </c>
       <c r="D555" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E555" s="0" t="s">
         <v>282</v>
       </c>
       <c r="G555" s="0">
-        <v>10.43</v>
+        <v>12.92</v>
       </c>
       <c r="H555" s="0" t="s">
         <v>1572</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="0">
-        <v>25850</v>
+        <v>25890</v>
       </c>
       <c r="B556" s="0" t="s">
         <v>1573</v>
       </c>
       <c r="C556" s="0" t="s">
         <v>1574</v>
       </c>
       <c r="D556" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E556" s="0" t="s">
-        <v>282</v>
+        <v>10</v>
       </c>
       <c r="G556" s="0">
-        <v>12.92</v>
+        <v>6.28</v>
       </c>
       <c r="H556" s="0" t="s">
         <v>1575</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="0">
         <v>25890</v>
       </c>
       <c r="B557" s="0" t="s">
         <v>1576</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>1577</v>
+        <v>1574</v>
       </c>
       <c r="D557" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E557" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G557" s="0">
         <v>6.28</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>1578</v>
+        <v>1575</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="0">
-        <v>25890</v>
+        <v>25891</v>
       </c>
       <c r="B558" s="0" t="s">
+        <v>1577</v>
+      </c>
+      <c r="C558" s="0" t="s">
+        <v>1578</v>
+      </c>
+      <c r="D558" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E558" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G558" s="0">
+        <v>8.640000000000001</v>
+      </c>
+      <c r="H558" s="0" t="s">
         <v>1579</v>
-      </c>
-[...13 lines deleted...]
-        <v>1578</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="0">
         <v>25891</v>
       </c>
       <c r="B559" s="0" t="s">
         <v>1580</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>1581</v>
+        <v>1578</v>
       </c>
       <c r="D559" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E559" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G559" s="0">
         <v>8.640000000000001</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>1582</v>
+        <v>1579</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" s="0">
-        <v>25891</v>
+        <v>25934</v>
       </c>
       <c r="B560" s="0" t="s">
+        <v>1581</v>
+      </c>
+      <c r="C560" s="0" t="s">
+        <v>1582</v>
+      </c>
+      <c r="D560" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E560" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G560" s="0">
+        <v>9.789999999999999</v>
+      </c>
+      <c r="H560" s="0" t="s">
         <v>1583</v>
-      </c>
-[...13 lines deleted...]
-        <v>1582</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" s="0">
-        <v>25934</v>
+        <v>25961</v>
       </c>
       <c r="B561" s="0" t="s">
         <v>1584</v>
       </c>
       <c r="C561" s="0" t="s">
         <v>1585</v>
       </c>
       <c r="D561" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E561" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G561" s="0">
-        <v>9.789999999999999</v>
+        <v>5.71</v>
       </c>
       <c r="H561" s="0" t="s">
         <v>1586</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" s="0">
         <v>25961</v>
       </c>
       <c r="B562" s="0" t="s">
         <v>1587</v>
       </c>
       <c r="C562" s="0" t="s">
-        <v>1588</v>
+        <v>1585</v>
       </c>
       <c r="D562" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E562" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G562" s="0">
         <v>5.71</v>
       </c>
       <c r="H562" s="0" t="s">
-        <v>1589</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" s="0">
-        <v>25961</v>
+        <v>25962</v>
       </c>
       <c r="B563" s="0" t="s">
+        <v>1588</v>
+      </c>
+      <c r="C563" s="0" t="s">
+        <v>1589</v>
+      </c>
+      <c r="D563" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E563" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G563" s="0">
+        <v>7.42</v>
+      </c>
+      <c r="H563" s="0" t="s">
         <v>1590</v>
-      </c>
-[...13 lines deleted...]
-        <v>1589</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" s="0">
         <v>25962</v>
       </c>
       <c r="B564" s="0" t="s">
         <v>1591</v>
       </c>
       <c r="C564" s="0" t="s">
-        <v>1592</v>
+        <v>1589</v>
       </c>
       <c r="D564" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E564" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G564" s="0">
         <v>7.42</v>
       </c>
       <c r="H564" s="0" t="s">
-        <v>1593</v>
+        <v>1590</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" s="0">
-        <v>25962</v>
+        <v>25963</v>
       </c>
       <c r="B565" s="0" t="s">
+        <v>1592</v>
+      </c>
+      <c r="C565" s="0" t="s">
+        <v>1593</v>
+      </c>
+      <c r="D565" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E565" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G565" s="0">
+        <v>7.19</v>
+      </c>
+      <c r="H565" s="0" t="s">
         <v>1594</v>
-      </c>
-[...13 lines deleted...]
-        <v>1593</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" s="0">
-        <v>25963</v>
+        <v>25964</v>
       </c>
       <c r="B566" s="0" t="s">
         <v>1595</v>
       </c>
       <c r="C566" s="0" t="s">
         <v>1596</v>
       </c>
       <c r="D566" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E566" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G566" s="0">
-        <v>7.19</v>
+        <v>8.49</v>
       </c>
       <c r="H566" s="0" t="s">
         <v>1597</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" s="0">
         <v>25964</v>
       </c>
       <c r="B567" s="0" t="s">
         <v>1598</v>
       </c>
       <c r="C567" s="0" t="s">
-        <v>1599</v>
+        <v>1596</v>
       </c>
       <c r="D567" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E567" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G567" s="0">
         <v>8.49</v>
       </c>
       <c r="H567" s="0" t="s">
-        <v>1600</v>
+        <v>1597</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" s="0">
-        <v>25964</v>
+        <v>24002</v>
       </c>
       <c r="B568" s="0" t="s">
+        <v>1599</v>
+      </c>
+      <c r="C568" s="0" t="s">
+        <v>1600</v>
+      </c>
+      <c r="D568" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E568" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G568" s="0">
+        <v>10.68</v>
+      </c>
+      <c r="H568" s="0" t="s">
         <v>1601</v>
-      </c>
-[...13 lines deleted...]
-        <v>1600</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" s="0">
         <v>24002</v>
       </c>
       <c r="B569" s="0" t="s">
         <v>1602</v>
       </c>
       <c r="C569" s="0" t="s">
-        <v>1603</v>
+        <v>1600</v>
       </c>
       <c r="D569" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E569" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G569" s="0">
         <v>10.68</v>
       </c>
       <c r="H569" s="0" t="s">
-        <v>1604</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" s="0">
-        <v>24002</v>
+        <v>25744</v>
       </c>
       <c r="B570" s="0" t="s">
+        <v>1603</v>
+      </c>
+      <c r="C570" s="0" t="s">
+        <v>1604</v>
+      </c>
+      <c r="D570" s="0" t="s">
         <v>1605</v>
       </c>
-      <c r="C570" s="0" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="E570" s="0"/>
       <c r="G570" s="0">
-        <v>10.68</v>
+        <v>553</v>
       </c>
       <c r="H570" s="0" t="s">
-        <v>1604</v>
+        <v>1606</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" s="0">
-        <v>25744</v>
+        <v>24075</v>
       </c>
       <c r="B571" s="0" t="s">
-        <v>1606</v>
+        <v>1607</v>
       </c>
       <c r="C571" s="0" t="s">
-        <v>1607</v>
+        <v>1608</v>
       </c>
       <c r="D571" s="0" t="s">
-        <v>1608</v>
-[...1 lines deleted...]
-      <c r="E571" s="0"/>
+        <v>1605</v>
+      </c>
+      <c r="E571" s="0" t="s">
+        <v>24</v>
+      </c>
       <c r="G571" s="0">
-        <v>553</v>
+        <v>184.76</v>
       </c>
       <c r="H571" s="0" t="s">
         <v>1609</v>
-      </c>
-[...21 lines deleted...]
-        <v>1612</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">