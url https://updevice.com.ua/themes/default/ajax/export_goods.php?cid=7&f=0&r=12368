--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1707">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1578">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000006525</t>
   </si>
   <si>
@@ -101,191 +101,146 @@
   <si>
     <t>000012665</t>
   </si>
   <si>
     <t>УМБ BASEUS Bipow Pro Digital Display Fast Charge Power Bank 10000mAh |2USB/Type-C, QC/PD, 22.5W/3A| (PPBD040002)</t>
   </si>
   <si>
     <t>white</t>
   </si>
   <si>
     <t>Baseus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-bipow-pro-digital-display-fast-charge-power-bank-10000mah-2usb-type-c-qc-pd-22-5w-3a-ppbd040201-/</t>
   </si>
   <si>
     <t>000009112</t>
   </si>
   <si>
     <t>УМБ HOCO Transparent discovery edition magnetic fast charge power bank Q10 5000mAh |Type-C, 3A/20W, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-transparent-discovery-edition-magnetic-fast-charge-power-bank-q10-5000mah-type-c-3a-20w-qc-pd-/</t>
   </si>
   <si>
-    <t>000009156</t>
-[...7 lines deleted...]
-  <si>
     <t>000011206</t>
   </si>
   <si>
     <t>УМБ HOCO Astute fully compatible power bank J101A 20000mAh |2USB/Type-C, 20W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-astute-fully-compatible-power-bank-j101a-20000mah-2usb-type-c-20w-2-1a-pd-qc-/</t>
   </si>
   <si>
     <t>000009155</t>
   </si>
   <si>
     <t>УМБ HOCO Overlord fully compatible power bank J94 75000mAh |3USB/Type-C, PD/QC, 20W/5A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-overlord-fully-compatible-power-bank-j94-75000mah-3usb-type-c-pd-qc-20w-5a-/</t>
   </si>
   <si>
     <t>000009157</t>
   </si>
   <si>
     <t>УМБ HOCO Astute fully compatible power bank J101B 30000mAh |2USB/Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-astute-fully-compatible-power-bank-j101b-30000mah-2usb-type-c-20w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009158</t>
-[...7 lines deleted...]
-  <si>
     <t>000010081</t>
   </si>
   <si>
     <t>УМБ HOCO Ice Crystal magnetic fast charging power bank Q14 5000mAh |Type-C, QC/PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-ice-crystal-magnetic-fast-charging-power-bank-q14-5000mah-type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000010082</t>
   </si>
   <si>
     <t>purple</t>
   </si>
   <si>
     <t>000010234</t>
   </si>
   <si>
     <t>blue</t>
   </si>
   <si>
     <t>000010083</t>
   </si>
   <si>
     <t>УМБ HOCO Tourer  power bank with magnetic fast charging Q18 10000mAh |Type-C/1USB, QC/PD, 22,5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-tourer-power-bank-with-magnetic-fast-charging-q18-10000mah-type-c-1usb-qc-pd-22-5w-3a-/</t>
   </si>
   <si>
     <t>000010496</t>
   </si>
   <si>
     <t>УМБ HOCO Esteem magnetic power bank J117A 10000mAh |Type-C, QC/PD, 20W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-esteem-magnetic-power-bank-j117a-1000mah-type-c-qc-pd-20w-2-4a-/</t>
   </si>
   <si>
-    <t>000010552</t>
-[...7 lines deleted...]
-  <si>
     <t>000010569</t>
   </si>
   <si>
     <t>УМБ 2in1 Foldable Magnetic Wireless Charger with 5000mAh power bank D8 |Phone, Apple Watch|</t>
   </si>
   <si>
     <t>Noname</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-2in1-foldable-magnetic-wireless-charger-with-5000mah-power-bank-d8-phone-apple-watch-/</t>
   </si>
   <si>
-    <t>000010598</t>
-[...20 lines deleted...]
-    <t>УМБ Borofone Magnifico fully compatible power bank BJ66 40000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
+    <t>000010599</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Element power bank with digital display J123D 90000mAh |3USB/Type-C/Lightning, QC/PD, 22.5W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-element-power-bank-with-digital-display-j123d-90000mah-3usb-type-c-lightning-qc-pd-22-5w-3a-/</t>
+  </si>
+  <si>
+    <t>000011082</t>
+  </si>
+  <si>
+    <t>УМБ Borofone Magnifico fully compatible power bank BJ66A 50000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>BOROFONE</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-40000mah-2usb-type-c-pd-qc-22-5w-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-50000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011083</t>
   </si>
   <si>
     <t>УМБ Borofone Magnifico fully compatible power bank BJ66B 60000mAh |2USB/Type-C, PD/QC, 22.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-magnifico-fully-compatible-power-bank-bj66-60000mah-2usb-type-c-pd-qc-22-5w-/</t>
   </si>
   <si>
     <t>000011187</t>
   </si>
   <si>
     <t>УМБ HOCO Sabio fully compatible power bank with 3 cables J132B 30000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sabio-fully-compatible-power-bank-with-3-cables-j132b-30000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011188</t>
   </si>
   <si>
     <t>УМБ HOCO Sirui fully compatible power bank J136B 30000mAh |2USB/1Type-C/Lightning, 22.5W/3A, PD/QC|</t>
@@ -317,98 +272,80 @@
   <si>
     <t>УМБ HOCO Sabio fully compatible power bank with 3 cables J132A 20000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sabio-fully-compatible-power-bank-with-3-cables-j132a-20000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011236</t>
   </si>
   <si>
     <t>УМБ HOCO Sirui fully compatible power bank J136 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sirui-fully-compatible-power-bank-j136-10000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011237</t>
   </si>
   <si>
     <t>УМБ HOCO Distant multi-function power bank J138 60000mAh |3USB/2Type-C/DC12V, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-distant-multi-function-power-bank-j138-60000mah-3usb-2type-c-dc12v-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011239</t>
-[...7 lines deleted...]
-  <si>
     <t>000011242</t>
   </si>
   <si>
     <t>УМБ HOCO Whale power bank with wireless charger for iWatch J145 1200mAh</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-whale-power-bank-with-wireless-charger-for-iwatch-j145-1200mah/</t>
   </si>
   <si>
     <t>000011249</t>
   </si>
   <si>
     <t>УМБ HOCO Great fast charging power bank DB50 80000mAh |2Type-C/4USB, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-great-fast-charging-power-bank-db50-80000mah-2type-c-4usb-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011247</t>
   </si>
   <si>
     <t>УМБ HOCO Sunlight power bank magnetic suction+holder Q36A 10000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-sunlight-power-bank-magnetic-suction-holder-q36a-10000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011375</t>
-[...7 lines deleted...]
-  <si>
     <t>000011376</t>
   </si>
   <si>
     <t>УМБ HOCO Night tide power bank with 4 cables J146B 30000mAh |1USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-night-tide-power-bank-with-4-cables-j146b-30000mah-1usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>000011378</t>
   </si>
   <si>
     <t>УМБ HOCO Leader power bank with digital display dark Q40 25000mAh |1USB/2Type-C, PD/QC, 65W/3A|</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-leader-power-bank-with-digital-display-dark-q40-25000mah-1usb-2type-c-pd-qc-65w-3a-/</t>
   </si>
   <si>
     <t>000011515</t>
   </si>
   <si>
     <t>УМБ HOCO Eminente power bank with IP+C cable Q39 20000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
@@ -431,59 +368,50 @@
   <si>
     <t>УМБ HOCO Night tide power bank with 4 cables J146 10000mAh |1USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-night-tide-power-bank-with-4-cables-j146-10000mah-1usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>000011821</t>
   </si>
   <si>
     <t>УМБ HOCO Powerful power bank J128 10000mAh |2USB/1Type-Cm 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-powerful-power-bank-j128-10000mah-2usb-1type-cm-2a-/</t>
   </si>
   <si>
     <t>000011825</t>
   </si>
   <si>
     <t>УМБ HOCO Ingenious PD (Type-C) pocket power bank Q31 5000mAh |1Type-C, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-ingenious-pd-type-c-pocket-power-bank-q31-5000mah-1type-c-20w-3a-/</t>
   </si>
   <si>
-    <t>000012085</t>
-[...7 lines deleted...]
-  <si>
     <t>000012086</t>
   </si>
   <si>
     <t>УМБ HOCO Original PD magnetic power bank 20000mAh J160B |1Type-C/1Lightning, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-original-pd-magnetic-power-bank-20000mah-j160b-1type-c-1lightning-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012087</t>
   </si>
   <si>
     <t>УМБ HOCO Power PD fully compatible power bank with lighting 80000mAh J161 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-power-pd-fully-compatible-power-bank-with-lighting-80000mah-j161-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012089</t>
   </si>
   <si>
     <t>УМБ HOCO Origen dual PD magnetic power bank with cable dark 20000mAh Q44A |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-origen-dual-pd-magnetic-power-bank-with-cable-dark-20000mah-q44a-2type-c-20w-3a-pd-qc-/</t>
@@ -503,77 +431,50 @@
   <si>
     <t>УМБ HOCO Victory power bank with cable Q50 10000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-victory-power-bank-with-cable-q50-10000mah-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012304</t>
   </si>
   <si>
     <t>УМБ HOCO Platinum solar dual lighting power bank J164 8000mAh |2USB/1Type-C, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-platinum-solar-dual-lighting-power-bank-j164-8000mah-2usb-1type-c-2a-/</t>
   </si>
   <si>
     <t>000012371</t>
   </si>
   <si>
     <t>УМБ HOCO Title magnetic power bank+card holder+phone holder Q46 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-title-magnetic-power-bank-card-holder-phone-holder-q46-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012372</t>
-[...25 lines deleted...]
-  <si>
     <t>000012378</t>
   </si>
   <si>
     <t>УМБ HOCO Carretera power bank PD J166 50000mAh |3USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-carretera-power-bank-pd-j166-50000mah-3usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012379</t>
   </si>
   <si>
     <t>УМБ BOROFONE Myriad PD+light power bank BJ85 100000mAh |4USB/2Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-myriad-pd-light-power-bank-bj85-100000mah-4usb-2type-c-lightning-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012417</t>
   </si>
   <si>
     <t>УМБ HOCO Action fully compatible power bank DB49 100000mAh |4USB/Type-C/Lightning, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-action-fully-compatible-power-bank-db49-100000mah-4usb-type-c-lightning-22-5w-3a-pd-qc--8711/</t>
@@ -584,86 +485,59 @@
   <si>
     <t>УМБ HOCO Stream PD power bank with flashlight J150 20000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-stream-pd-power-bank-with-flashlight-j150-20000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012419</t>
   </si>
   <si>
     <t>УМБ HOCO Founder PD fully compatible power bank with four cables 20000mAh J156A |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-founder-pd-fully-compatible-power-bank-with-four-cables-20000mah-j156a-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012420</t>
   </si>
   <si>
     <t>УМБ HOCO Founder PD fully compatible power bank with four cables J156B 30000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-founder-pd-fully-compatible-power-bank-with-four-cables-j156b-30000mah-1usb-1type-c-22-5w/</t>
   </si>
   <si>
-    <t>000012421</t>
-[...16 lines deleted...]
-  <si>
     <t>000012425</t>
   </si>
   <si>
     <t>УМБ Full power PD fully compatible power bank with two cables J162 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-full-power-pd-fully-compatible-power-bank-with-two-cables-j162-10000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012426</t>
-[...7 lines deleted...]
-  <si>
     <t>000012427</t>
   </si>
   <si>
     <t>УМБ HOCO Starlight PD fully compatible power bank with cable J170 10000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-starlight-pd-fully-compatible-power-bank-with-cable-j170-10000mah-1usb-2type-c-22-5w-3a-/</t>
   </si>
   <si>
     <t>000012428</t>
   </si>
   <si>
     <t>УМБ HOCO Starlight PD fully compatible power bank with cable J170A 20000mAh |1USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-starlight-pd-fully-compatible-power-bank-with-cable-j170a-20000mah-1usb-2type-c-22-5w-3a-/</t>
   </si>
   <si>
     <t>000012429</t>
   </si>
   <si>
     <t>УМБ HOCO Skillful PD65W power bank Q53 12000mAh |1USB/1Type-C, 65W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-skillful-pd65w-power-bank-q53-12000mah-1usb-1type-c-65w-3a-pd-qc-/</t>
@@ -749,285 +623,213 @@
   <si>
     <t>УМБ HOCO Key PD power bank with telescopic cable Q51 10000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-key-pd-power-bank-with-telescopic-cable-q51-10000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012652</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD power bank with cable M7 10000mAh |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-power-bank-with-cable-m7-10000mah-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012653</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD capsule power bank M9 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-capsule-power-bank-m9-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012654</t>
-[...7 lines deleted...]
-  <si>
     <t>000012657</t>
   </si>
   <si>
     <t>УМБ Acefast PD magnetic fast charging power bank with cable M30 5000mAh |2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-magnetic-fast-charging-power-bank-with-cable-m30-5000mah-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012666</t>
   </si>
   <si>
     <t>УМБ BASEUS Qpow Pro Digital Display Fast Charge Power Bank (With Lightning Cable) 10000mAh |USB/Type-C/Lightning, 20W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-qpow-pro-digital-display-fast-charge-power-bank-with-lightning-cable-10000mah-usb-type-c-lightning-20w-5a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012684</t>
-[...7 lines deleted...]
-  <si>
     <t>000012688</t>
   </si>
   <si>
     <t>УМБ HOCO Tough PD+light power bank J152 80000mAh |4USB/2Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-tough-pd-light-power-bank-j152-80000mah-4usb-2type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012689</t>
   </si>
   <si>
     <t>УМБ HOCO Shine PD+light 4-cable power bank J155 20000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-shine-pd-light-4-cable-power-bank-j155-20000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012690</t>
   </si>
   <si>
     <t>УМБ HOCO Edge PD fully compatible power bank with two cables J171 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-edge-pd-fully-compatible-power-bank-with-two-cables-j171-10000mah-1usb-1type-c-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012691</t>
-[...7 lines deleted...]
-  <si>
     <t>000012692</t>
   </si>
   <si>
     <t>УМБ HOCO Joy PD magnetic fast charging power bank Q26 5000mAh |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>orange</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-joy-pd-magnetic-fast-charging-power-bank-q26-5000mah-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012693</t>
-[...7 lines deleted...]
-  <si>
     <t>000012788</t>
   </si>
   <si>
     <t>УМБ HOCO Nature power bank with cable J129 (Lightning) 5000mAh |1Type-C/1USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-nature-power-bank-with-cable-j129-lightning-5000mah-1type-c-1usb-2a-/</t>
   </si>
   <si>
     <t>000012789</t>
   </si>
   <si>
     <t>УМБ HOCO Nature power bank with cable J129 (Type-C) 5000mAh |1Type-C/1USB, 2A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-nature-power-bank-with-cable-j129-type-c-5000mah-1type-c-1usb-2a-/</t>
   </si>
   <si>
     <t>000012805</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD fast charging power bank with telescopic cable M32 10000mAh |1Type-C, PD/QC, 35W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-fast-charging-power-bank-with-telescopic-cable-m32-10000mah-1type-c-pd-qc-35w-3a-/</t>
   </si>
   <si>
     <t>000012806</t>
   </si>
   <si>
     <t>УМБ ACEFAST PD fast charging power bank with telescopic cable M34 20000mAh |1Type-C, 35W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-pd-fast-charging-power-bank-with-telescopic-cable-m34-20000mah-1type-c-35w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012853</t>
-[...16 lines deleted...]
-  <si>
     <t>000012881</t>
   </si>
   <si>
     <t>УМБ BOROFONE Clever PD fully compatible power bank BJ80C 50000mAh |2USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-borofone-clever-pd-fully-compatible-power-bank-bj80c-50000mah-2usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012916</t>
   </si>
   <si>
     <t>УМБ AceFast fast charging power bank with cable and TFT display M33 20000mAh |1USB/1Type-C, PD/QC, 100W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-acefast-fast-charging-power-bank-with-cable-and-tft-display-20000mah-1usb-1type-c-pd-qc-100w-3a-/</t>
   </si>
   <si>
     <t>000012922</t>
   </si>
   <si>
     <t>УМБ Baseus EnerFill Power Bank FP21 10000mAh |2Type-C/1USB, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-enerfill-power-bank-fp21-10000mah-2type-c-1usb-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012918</t>
   </si>
   <si>
     <t>УМБ Baseus EnerFill Digital Display Power Bank with Dual Built-in Cables FC11 10000mAh |1USB/1Type-C, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-baseus-enerfill-digital-display-power-bank-with-dual-built-in-cables-fc11-10000mah-1usb-1type-c-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012919</t>
-[...25 lines deleted...]
-  <si>
     <t>000012967</t>
   </si>
   <si>
     <t>УМБ HOCO Fast fully compatible power bank with digital display J121 10000mAh) |1C/2A, 22.5W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-fast-fully-compatible-power-bank-with-digital-display-j121-10000mah-1c-2a-22-5w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012968</t>
   </si>
   <si>
     <t>УМБ HOCO Jingyao power bank dual lighting four cables J173 (20000mAh) |2C/2A, PD/QC, 22.5W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-jingyao-power-bank-dual-lighting-four-cables-j173-20000mah-2c-2a-pd-qc-22-5w-3a-/</t>
   </si>
   <si>
-    <t>000012984</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-harmony-pd65w-fully-compatible-power-bank-db100a-50000mah-3a-3c-pd-qc-65w-4-5a-/</t>
+    <t>000013039</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Precision fully compatible power bank J172 10000mAh |1C/2A, 22.5W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-precision-fully-compatible-power-bank-j172-10000mah-1c-2a-22-5w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000013043</t>
+  </si>
+  <si>
+    <t>УМБ HOCO Shine power bank with cable Q54 20000mAh |1C/1A, 45W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/portativnyie-9/umb-hoco-shine-power-bank-with-cable-q54-20000mah-1c-1a-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000000104</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Lightning cable C11 |1USB, 1А|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c11-1usb-1a-/</t>
   </si>
   <si>
     <t>000000107</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco C12 |2USB, 2.4А|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c12-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000000108</t>
   </si>
   <si>
     <t>000000110</t>
   </si>
@@ -1067,59 +869,50 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-c22a-1usb-2-4a-/</t>
   </si>
   <si>
     <t>000001743</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Thunder C38A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-thunder-c38a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000001744</t>
   </si>
   <si>
     <t>Адаптер мережевий USB Power Adapter MD813M/A (BOX, 1:1 ORIGINAL)</t>
   </si>
   <si>
     <t>Apple</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usb-power-adapter-md813m-a-box-1-1-original-/</t>
   </si>
   <si>
-    <t>000001963</t>
-[...7 lines deleted...]
-  <si>
     <t>000002633</t>
   </si>
   <si>
     <t>Адаптер мережевий micro cable KONI STRONG K2 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>Koni Strong</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-micro-cable-koni-strong-k2-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000003209</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI STRONG  KS50 |QC3.0, 1USB, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-ks50-qc3-0-1usb-3a-/</t>
   </si>
   <si>
     <t>000003385</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Mega Joy C59A  |2USB, 2.1A|</t>
@@ -1223,59 +1016,50 @@
   <si>
     <t>000004773</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Smart FCP/AFC C12Q |1USB, 3A, 18W, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-fcp-afc-c12q-1usb-3a-18w-qc3-0-/</t>
   </si>
   <si>
     <t>000004774</t>
   </si>
   <si>
     <t>000005119</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Dual U Charger |2USB, 2A, 10.5W| (CCFS-R02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-dual-u-charger-2usb-2a-10-5w-ccfs-r02-/</t>
   </si>
   <si>
     <t>000005120</t>
   </si>
   <si>
-    <t>000005163</t>
-[...7 lines deleted...]
-  <si>
     <t>000005242</t>
   </si>
   <si>
     <t>Адаптер мережевий AWEI Small Portable C-821 |1USB, 2A|</t>
   </si>
   <si>
     <t>AWEI</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-awei-small-portable-c-821-1usb-2a-/</t>
   </si>
   <si>
     <t>000005522</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Max energy C78A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-max-energy-c78a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000005659</t>
   </si>
   <si>
     <t>Адаптер мережевий Ldnio Type-C USB Cable Touch Light A2205 |2USB, 2.4A|</t>
@@ -1532,59 +1316,50 @@
   <si>
     <t>Адаптер мережевий KONI Strong Lightning Cable  KS74(L) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-lightning-cable-ks74-l-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006691</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Micro USB Cable  KS74(M) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-micro-usb-cable-ks74-m-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000006692</t>
   </si>
   <si>
     <t>Адаптер мережевий KONI Strong Type-C Cable  KS74(T) |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-koni-strong-type-c-cable-ks74-t-2usb-2-4a-/</t>
   </si>
   <si>
-    <t>000006865</t>
-[...7 lines deleted...]
-  <si>
     <t>000006876</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006878</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable Speedy dual port charger set N7 |2USB, 2.1A| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-speedy-dual-port-charger-set-n7-2usb-2-1a-safety-certified-/</t>
   </si>
   <si>
     <t>000006915</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si Quick Charger |Type-C, QC/PD, 3A,  20W| (CCSUP-B03)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-type-c-qc-pd-3a-20w-ccsup-b03-/</t>
@@ -1685,98 +1460,80 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Smart N14 |Type-C, PD, 20W| (Safety Certified)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-smart-n14-type-c-pd-20w-safety-certified-/</t>
   </si>
   <si>
     <t>000007374</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Rapido charger set C80A |1USB/1Type-C, QC/PD, 20W, 3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-rapido-charger-set-c80a-1usb-1type-c-qc-pd-20w-3a-/</t>
   </si>
   <si>
     <t>000007515</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Speed Mini Quick Charger 1C |1Type-C, PD/QC,20W, 3A| (CCFS-SN02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-speed-mini-quick-charger-1c-1type-c-pd-qc-20w-3a-ccfs-sn02-/</t>
   </si>
   <si>
-    <t>000007679</t>
-[...7 lines deleted...]
-  <si>
     <t>000007951</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Star round dual port charger set C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-star-round-dual-port-charger-set-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007683</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star round dual port charger C88A |2USB, 2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-round-dual-port-charger-c88a-2usb-2-4a-/</t>
   </si>
   <si>
     <t>000007684</t>
   </si>
   <si>
     <t>000007685</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Powerful dual port charger set N11 |1USB/1Type-C, PD/QC, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-powerful-dual-port-charger-set-n11-1usb-1type-c-pd-qc-20w-3a-/</t>
   </si>
   <si>
-    <t>000007791</t>
-[...7 lines deleted...]
-  <si>
     <t>000007793</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS Super Si quick charger IC |1Type-C, 3A/30W, PD/QC| (CCSUP-J02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-ic-1type-c-3a-30w-pd-qc-ccsup-j02-/</t>
   </si>
   <si>
     <t>000007847</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Rigorous charger set N19 |Type-C, 25W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-rigorous-charger-set-n19-type-c-25w-3a-qc-pd-/</t>
   </si>
   <si>
     <t>000007852</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Prestige charger set N20 |1USB/1Type-C, 20W, 3A, QC/PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-prestige-charger-set-n20-1usb-1type-c-20w-3a-qc-pd-/</t>
@@ -1922,59 +1679,50 @@
   <si>
     <t>000008532</t>
   </si>
   <si>
     <t>000008533</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Victorious single port charger set N24 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-victorious-single-port-charger-set-n24-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008534</t>
   </si>
   <si>
     <t>000008611</t>
   </si>
   <si>
     <t>Розумна Wi-Fi розетка LDNIO  WIFI SMART POWER PLUG SCW1050 |2500W, 10A, 2.4Ghz|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/umnaya-wi-fi-rozetka-ldnio-wifi-smart-power-plug-scw1050-2500w-10a-2-4ghz-/</t>
   </si>
   <si>
-    <t>000008643</t>
-[...7 lines deleted...]
-  <si>
     <t>000008746</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-c to Lightning Cable Astral N23 |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-astral-n23-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000008850</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Micro USB Cable Powerway dual port charger set BA53A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-micro-usb-cable-powerway-dual-port-charger-set-ba53a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000008835</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Jetta charger set N22 |Type-C, 25W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-jetta-charger-set-n22-type-c-25w-3a-pd-/</t>
@@ -1994,59 +1742,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009075</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Courser dual-port charger C103A |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-courser-dual-port-charger-with-built-in-cable-c103a-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009123</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GAN3 Fast Charger 1C |Type-C, 30W/3A, PD/QC| (CCGN010101)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan3-fast-charger-1c-type-c-30w-3a-pd-qc-ccgn010101-/</t>
   </si>
   <si>
-    <t>000009126</t>
-[...7 lines deleted...]
-  <si>
     <t>000009196</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Resource charger BA69A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-resource-charger-ba69a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009200</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Type-C to Lightning Cable Power single port charger set BA71A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-type-c-to-lightning-cable-power-single-port-charger-set-ba71a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009201</t>
   </si>
   <si>
     <t>000009203</t>
   </si>
   <si>
     <t>Адаптер мережевий BOROFONE Lightning Cable Aspirer single port charger set BA74A |1USB, 2.1A|</t>
@@ -2195,62 +1934,59 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009416</t>
   </si>
   <si>
     <t>000009295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Cable Stage dual port charger set C105A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-stage-dual-port-charger-set-c105a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Lucky dual-port  charger set C111A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-lucky-dual-port-charger-set-c111a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009399</t>
+    <t>000009400</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A29 |2Type-C, 50W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a29-2type-c-50w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000009400</t>
-[...1 lines deleted...]
-  <si>
     <t>000009401</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST GaN A21 |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-a21-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009402</t>
   </si>
   <si>
     <t>000009403</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST A9 |2Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-a9-2type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009404</t>
   </si>
   <si>
     <t>000009406</t>
@@ -2273,59 +2009,50 @@
   <si>
     <t>000009414</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Maker dual port charger set N25 |2USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-maker-dual-port-charger-set-n25-2usb-2-1a-/</t>
   </si>
   <si>
     <t>000009506</t>
   </si>
   <si>
     <t>000009417</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Founder charger set N28 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-founder-charger-set-n28-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009509</t>
   </si>
   <si>
-    <t>000009465</t>
-[...7 lines deleted...]
-  <si>
     <t>000009467</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Advantage single port charger C112A |Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-advantage-single-port-charger-c112a-type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000009747</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Super Si Quick Charger 1C |1Type-C, QC/PD, 25W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-super-si-quick-charger-1c-1type-c-qc-pd-25w-/</t>
   </si>
   <si>
     <t>000009749</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus  Compact Charger 2U |2USB, 2.1A/10.5W| (CCXJ010201)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-compact-charger-2u-2usb-2-1a-10-5w-ccxj010201-/</t>
@@ -2555,59 +2282,65 @@
   <si>
     <t>Адаптер мережевий Hoco Sharp desktop socket NS4 |1USB/2Type-C, 65W/3A, PD/QC, 4000W Socket|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-sharp-desktop-socket-ns4-1usb-2type-c-65w-3a-pd-qc-4000w-socket-/</t>
   </si>
   <si>
     <t>000010572</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Pro Ultra-Slim Fast Charger C+U 65W (Overseas Edition) (CCGP150113)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-pro-ultra-slim-fast-charger-c-u-65w-overseas-edition-ccgp150113-/</t>
   </si>
   <si>
     <t>000010627</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
+    <t>000010628</t>
+  </si>
+  <si>
+    <t>000010631</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
+  </si>
+  <si>
     <t>000010632</t>
   </si>
   <si>
-    <t>Адаптер мережевий HOCO Type-C Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
-[...4 lines deleted...]
-  <si>
     <t>000010633</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lightning Cable Solid single port charger C134A |1USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lightning-cable-solid-single-port-charger-c134a-1usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000010642</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
   </si>
   <si>
     <t>000010643</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning cable Biscuit single port charger N44 |Type-C, QC/PD, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-biscuit-single-port-charger-n44-type-c-qc-pd-30w-3a-/</t>
@@ -2654,59 +2387,50 @@
   <si>
     <t>Адаптер мережевий USAMS US-UM Fast Charger Kit GaN Type-C To Type-C Cable 240W PD3.1 T52 US-CC168  |1USB/2Type-C, 140W/5A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-usams-us-um-fast-charger-kit-gan-type-c-to-type-c-cable-240w-pd3-1-t52-us-cc168-1usb-2type-c-140w-5a-pd-qc-/</t>
   </si>
   <si>
     <t>000010804</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010807</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart charger Type-C to Lightning cable set CS42A |1Type-C/1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-charger-type-c-to-lightning-cable-set-cs42a-1type-c-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010811</t>
-[...7 lines deleted...]
-  <si>
     <t>000010914</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010915</t>
   </si>
   <si>
     <t>000010916</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-smart-dual-port-charger-c141a-2usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000010917</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Cable Smart dual-port charger C141A |2USB. 2.1A/10.5W|</t>
@@ -2729,77 +2453,77 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C cable Glorious N46 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-glorious-n46-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010987</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Glorious single port charger N47 |Type-C, 30W, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-glorious-single-port-charger-n47-type-c-30w-pd-/</t>
   </si>
   <si>
     <t>000010988</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Cable Fundador four-port charger set N55 |2USB/2Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-fundador-four-port-charger-set-n55-2usb-2type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000010991</t>
-[...7 lines deleted...]
-  <si>
     <t>000010992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fundador four-port charger set N56 |2USB/2Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fundador-four-port-charger-set-n56-2usb-2type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000010993</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Article charger CS26A |1USB/2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-article-charger-cs26a-1usb-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000010995</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Supply charger CS27A |1USB/3Type-C,67W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-supply-charger-cs27a-1usb-3type-c-675w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000010997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO universal travel charger AC24 Mini |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-universal-travel-charger-ac24-mini-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011103</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Lightning cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011105</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Type-C to Type-C cable Almighty charger N41 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-cable-almighty-charger-n41-1usb-1type-c-20w-3a-pd-qc-/</t>
@@ -2837,59 +2561,50 @@
   <si>
     <t>Адаптер мережевий HOCO Cable Puerto single-port charger CS24A |1Type-C, 25W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-cable-puerto-single-port-charger-cs24a-1type-c-25w-3a-/</t>
   </si>
   <si>
     <t>000011127</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Rico charger CS25A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-rico-charger-cs25a-1usb-1type-c-20w-3a-/</t>
   </si>
   <si>
     <t>000011129</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright charger CS61A |1USB/1Type-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-charger-cs61a-1usb-1type-c-30w-3a-/</t>
   </si>
   <si>
-    <t>000011130</t>
-[...7 lines deleted...]
-  <si>
     <t>000011131</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Bright PD charger CS63A |1USB/1Type-C, 65W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-bright-pd-charger-cs63a-1usb-1type-c-65w-3a-/</t>
   </si>
   <si>
     <t>000011208</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011210</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Gentle single port charger N60 (Type-C to Type-C Set) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-single-port-charger-n60-type-c-to-type-c-set-1type-c-20w-3a-pd-qc-/</t>
@@ -2942,116 +2657,95 @@
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-gentle-charger-n63-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011221</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Direct charger C142A (Type-C to Type-C set) |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-direct-charger-c142a-type-c-to-type-c-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011362</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Elogiado dual-port charger N42 (Type-C to Type-C Set) |2Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-elogiado-dual-port-charger-n42-type-c-to-type-c-set-2type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011363</t>
   </si>
   <si>
-    <t>000011366</t>
+    <t>000011367</t>
   </si>
   <si>
     <t>Адаптер мережевий Hoco Mighty single port charger N40 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mighty-single-port-charger-n40-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011367</t>
-[...1 lines deleted...]
-  <si>
     <t>000011634</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011635</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 20W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-20w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
     <t>000011636</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011637</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus GaN5 Fast Charger (mini) |1Type-C, 25W/3A, PD/QC| (With C to C 100W 1m cable)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-gan5-fast-charger-mini-1type-c-25w-3a-pd-qc-with-c-to-c-100w-1m-cable-/</t>
   </si>
   <si>
-    <t>000011638</t>
-[...16 lines deleted...]
-  <si>
     <t>000011642</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011643</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011645</t>
   </si>
   <si>
     <t>Адаптер мережевий Baseus Palm Fast Charger |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-palm-fast-charger-1usb-1type-c-30w-3a-pd-qc-/</t>
@@ -3245,104 +2939,104 @@
   <si>
     <t>Адаптер мережевий XO Lightning Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-lightning-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011786</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Micro USB Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-micro-usb-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
     <t>000011787</t>
   </si>
   <si>
     <t>Адаптер мережевий XO Type-C Cable charger L37 |1USB, 2.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-xo-type-c-cable-charger-l37-1usb-2-1a-/</t>
   </si>
   <si>
-    <t>000011829</t>
-[...7 lines deleted...]
-  <si>
     <t>000011830</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Micro USB Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011831</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C Cable Fighter single port charger set C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-fighter-single-port-charger-set-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011832</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter single port charger C109A |1USB, 2.1A/10.5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1usb-2-1a-10-5w-/</t>
   </si>
   <si>
     <t>000011833</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011834</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter single port charger set C109A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-single-port-charger-set-c109a-1type-c-3a-20w-pd-/</t>
   </si>
   <si>
+    <t>000011835</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Fighter single port charger C109A |1Type-C, 3A/20W, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-single-port-charger-c109a-1type-c-3a-20w-pd-qc-/</t>
+  </si>
+  <si>
     <t>000011836</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Type-C Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-type-c-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011837</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C to Lightning Fighter charger set C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-to-lightning-fighter-charger-set-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011838</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Fighter charger C109A |1Type-C/1USB, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-fighter-charger-c109a-1type-c-1usb-3a-20w-pd-qc-/</t>
@@ -3353,59 +3047,50 @@
   <si>
     <t>Адаптер мережевий HOCO Benefit single port charger C143A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-benefit-single-port-charger-c143a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011842</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port QC charger C145A |1USB, 3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-qc-charger-c145a-1usb-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011843</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port PD charger C146A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-pd-charger-c146a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011844</t>
-[...7 lines deleted...]
-  <si>
     <t>000011845</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm single port charger C148A |1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-single-port-charger-c148a-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011846</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Charm charger C149A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-charm-charger-c149a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011848</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Star Speed single port charger CS72A |1Type-C, 3A/30W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-single-port-charger-cs72a-1type-c-3a-30w-pd-qc-/</t>
@@ -3425,113 +3110,86 @@
   <si>
     <t>Адаптер мережевий HOCO Star Speed charger CS75A |1USB/2Type-C, 70W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-star-speed-charger-cs75a-1usb-2type-c-70w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011853</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous single port charger BA92A |1Type-C, 3A/20W, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-single-port-charger-ba92a-1type-c-3a-20w-pd-qc-/</t>
   </si>
   <si>
     <t>000011854</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Lustrous charger BA93A |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-lustrous-charger-ba93a-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011855</t>
-[...16 lines deleted...]
-  <si>
     <t>000011860</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Erudite single port charger BAS13A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-erudite-single-port-charger-bas13a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011862</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute dual-port charger BAS51A |2USB, 12W/2.4A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-dual-port-charger-bas51a-2usb-12w-2-4a-/</t>
   </si>
   <si>
     <t>000011863</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS52A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas52a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000011864</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Absolute single-port charger BAS53A |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-absolute-single-port-charger-bas53a-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000011861</t>
-[...7 lines deleted...]
-  <si>
     <t>000011868</t>
   </si>
   <si>
     <t>Адаптер мережевий Borofone Sunlight charger BN17 |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-borofone-sunlight-charger-bn17-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011952</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Ingenious single port PD charger set N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-ingenious-single-port-pd-charger-set-n64-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000011953</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Ingenious single port PD charger N64 |1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-ingenious-single-port-pd-charger-n64-1type-c-20w-3a-pd-qc-/</t>
@@ -3650,59 +3308,50 @@
   <si>
     <t>Адаптер мережевий HOCO Micro USB cable set Excellent single port charger with digital display CS81A |1USB, 18W/3A, QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-micro-usb-cable-set-excellent-single-port-charger-with-digital-display-cs81a-1usb-18w-3a-qc3-0-/</t>
   </si>
   <si>
     <t>000012202</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Type-C cable set Smart PD multi-protocol charger C157A |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-set-smart-pd-multi-protocol-charger-c157a-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012282</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Smart multi-protocol charger C157A |1USB\1Type-C, PD/QC, 30W/3A\</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-smart-multi-protocol-charger-c157a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
-    <t>000012283</t>
-[...7 lines deleted...]
-  <si>
     <t>000012285</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012286</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Excellent single port charger with digital display set CS81A |1USB, QC, 18W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-excellent-single-port-charger-with-digital-display-set-cs81a-1usb-qc-18w-3a-/</t>
   </si>
   <si>
     <t>000012287</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Excellent single port charger with digital display CS82A |1Type-C, PD, 20W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-excellent-single-port-charger-with-digital-display-cs82a-1type-c-pd-20w-3a-/</t>
@@ -3758,122 +3407,113 @@
   <si>
     <t>Адаптер мережевий HOCO Type-C cable Leader single port charger set CS92A |1USB, 18W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-type-c-cable-leader-single-port-charger-set-cs92a-1usb-18w-3a-qc-/</t>
   </si>
   <si>
     <t>000012294</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader single port charger CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-single-port-charger-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
     <t>000012295</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader single port charger set CS93A |1Type-C, 20W/3A, PD|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-single-port-charger-set-cs93a-1type-c-20w-3a-pd-/</t>
   </si>
   <si>
+    <t>000012296</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Leader charger set CS94A |1USB/1Type-C, PD/QC, 20W/3A|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs94a-1usb-1type-c-pd-qc-20w-3a-/</t>
+  </si>
+  <si>
     <t>000012297</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Leader charger CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-leader-charger-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012298</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Leader charger set CS95A |1USB/1Type-C, PD/QC, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-leader-charger-set-cs95a-1usb-1type-c-pd-qc-30w-3a-/</t>
   </si>
   <si>
     <t>000012300</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Win 2 position (PD70W/3C1A) desktop socket AC34 (L=1.5M)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/udlinitel-setevoy-hoco-win-2-position-pd70w-3c1a-desktop-socket-ac34-l-1-5m-/</t>
   </si>
   <si>
-    <t>000012367</t>
-[...7 lines deleted...]
-  <si>
     <t>000012368</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Upgrade charger C158A |1USB/1Type-C, 45W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-upgrade-charger-c158a-1usb-1type-c-45w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012401</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C Cable Star single port PD charger set N76 |25W/3A, PD/QC, GaN|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-star-single-port-pd-charger-set-n76-25w-3a-pd-qc-gan-/</t>
   </si>
   <si>
     <t>000012406</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Speed single port PD charger C161A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-speed-single-port-pd-charger-c161a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
-    <t>000012407</t>
-[...7 lines deleted...]
-  <si>
     <t>000012408</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Source single port PD charger C162A |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-source-single-port-pd-charger-c162a-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012410</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Win 1 position PD desktop socket AC33 (L=1.5M) |2Type-C/1USB/DC, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-win-1-position-pd-desktop-socket-ac33-l-1-5m-2type-c-1usb-dc-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012552</t>
   </si>
   <si>
     <t>Адаптер мережевий ACEFAST PD mini GaN USB-C charger A77 |1USB-C, 30W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-pd-mini-gan-usb-c-charger-a77-1usb-c-30w-3a-/</t>
@@ -3956,50 +3596,68 @@
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 20W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-20w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012672</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable Palm Fast Charger set |1USB/1Type-C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-palm-fast-charger-set-1usb-1type-c-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012673</t>
   </si>
   <si>
     <t>Адаптер мережевий BASEUS C to C cable  GaN6 Pro Fast Charger set |2USB/2Type-C, 100W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-baseus-c-to-c-cable-gan6-pro-fast-charger-set-2usb-2type-c-100w-3a-pd-c-/</t>
   </si>
   <si>
+    <t>000012706</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO C to C cable Profit single port PD charger set N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-profit-single-port-pd-charger-set-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
+    <t>000012707</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Profit single port PD charger N83 |1Type-C, 40W/3A, PD/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-profit-single-port-pd-charger-n83-1type-c-40w-3a-pd-qc-/</t>
+  </si>
+  <si>
     <t>000012870</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single port PD charger CS113A |1Type-C, 40/60W, 3A, PD3.2/QC3.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-pd-charger-cs113a-1type-c-40-60w-3a-pd3-2-qc3-0-/</t>
   </si>
   <si>
     <t>000012915</t>
   </si>
   <si>
     <t>Адаптер мережевий AceFast GaN charger USB-C with digital display A135 |1Type-C, 40W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-acefast-gan-charger-usb-c-with-digital-display-a135-1type-c-40w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012966</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO C to C cable Lounge single port PD40W charger set CS113A |1C, PD/QC, 45W/3A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c-to-c-cable-lounge-single-port-pd40w-charger-set-cs113a-1c-pd-qc-45w-3a-/</t>
@@ -4019,77 +3677,77 @@
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C164A |1USB, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-c164a-new-charger-with-type-c-cable-1usb-30w-3a-pd-qc-/</t>
   </si>
   <si>
     <t>000012992</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO New charger with Type-C cable C163A |25W/3A, PD3.0/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-new-charger-with-type-c-cable-c163a-25w-3a-pd3-0-qc-/</t>
   </si>
   <si>
     <t>000012994</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge single-port multi-protocol charger Type-C cable set CS111A |1USB, 22.5W/3A, QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-single-port-multi-protocol-charger-type-c-cable-set-cs111a-1usb-22-5w-3a-qc-/</t>
   </si>
   <si>
-    <t>000012995</t>
-[...16 lines deleted...]
-  <si>
     <t>000012997</t>
   </si>
   <si>
     <t>Адаптер мережевий HOCO Lounge charger CS112A |1A/1C, 30W/3A, PD/QC|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-lounge-charger-cs112a-1a-1c-30w-3a-pd-qc-/</t>
   </si>
   <si>
+    <t>000013035</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger C to C cable set N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-c-to-c-cable-set-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
+    <t>000013036</t>
+  </si>
+  <si>
+    <t>Адаптер мережевий HOCO Mini single port charger N84 |1C, 45W/3A, PD3.2/QC|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ot-seti-11/adapter-setevoy-hoco-mini-single-port-charger-n84-1c-45w-3a-pd3-2-qc-/</t>
+  </si>
+  <si>
     <t>000006013</t>
   </si>
   <si>
     <t>Зарядка QI BASEUS Suction Cup |10W, QC| (WXXP-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-baseus-suction-cup-10w-qc-wxxp-02-/</t>
   </si>
   <si>
     <t>000003199</t>
   </si>
   <si>
     <t>Зарядка QI Hoco CW21 Wisdom 3-in-1 iphone/watch/airpods charge</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-cw21-wisdom-3-in-1-iphone-watch-airpods-charge/</t>
   </si>
   <si>
     <t>000004183</t>
   </si>
   <si>
     <t>Зарядка QI BASEUS Simple 2in1 Wireless Charger 18W Max For Phones+Pods (WXJK-01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-baseus-simple-2in1-wireless-charger-18w-max-for-phones-pods-wxjk-01-/</t>
@@ -4166,125 +3824,107 @@
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-usams-wireless-charger-for-apple-watch-us-cc061-1-5w-/</t>
   </si>
   <si>
     <t>000006697</t>
   </si>
   <si>
     <t>Зарядка Qi XO magnetic wireless charger CX004 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-xo-magnetic-wireless-charger-cx004-15w-/</t>
   </si>
   <si>
     <t>000006918</t>
   </si>
   <si>
     <t>Зарядка Qi BASEUS Simple Mini Magnetic Wireless Charger (suit for Iphone 12 with Type-C cable 1.5m)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-baseus-simple-mini-magnetic-wireless-charger-suit-for-iphone-12-with-type-c-cable-1-5m-/</t>
   </si>
   <si>
     <t>000006919</t>
   </si>
   <si>
-    <t>000007842</t>
-[...2 lines deleted...]
-    <t>Зарядка Qi HOCO Happiness magnetic desktop wireless charger CW32 |15W|</t>
+    <t>000007844</t>
+  </si>
+  <si>
+    <t>Зарядка Qi HOCO core magnetic holder wireless fast charger CW35 |15W|</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-happiness-magnetic-desktop-wireless-charger-cw32-15w-/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-core-magnetic-holder-wireless-fast-charger-cw35-15w-/</t>
   </si>
   <si>
     <t>000008009</t>
   </si>
   <si>
     <t>Зарядка Qi 3in1 LED Magnetic wireless charger JYD-WC101 |15W Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-3in1-led-magnetic-wireless-charger-jyd-wc101-15w-max-/</t>
   </si>
   <si>
     <t>000008010</t>
   </si>
   <si>
     <t>000008013</t>
   </si>
   <si>
     <t>Зарядка Qi 2in1 MagSafe wireless charger with holder JYD-WC92 |15W Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-2in1-magsafe-wireless-charger-with-holder-jyd-wc92-15w-max-/</t>
   </si>
   <si>
     <t>000008014</t>
   </si>
   <si>
     <t>000008678</t>
   </si>
   <si>
     <t>Зарядка Qi 2in1 wireless charger JYD-WC109 |15W Max, Phone/Apple-Android Watch Compatible| (Not included Watch charger)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-2in1-wireless-charger-jyd-wc109-15w-max-phone-apple-android-watch-compatible-not-included-watch-charger-/</t>
   </si>
   <si>
     <t>000008679</t>
   </si>
   <si>
     <t>000008682</t>
   </si>
   <si>
     <t>Зарядка Qi 3in1 Magnetic wireless charger JYD-WC126 |5-15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-3in1-magnetic-wireless-charger-jyd-wc126-5-15w-/</t>
   </si>
   <si>
-    <t>000008945</t>
-[...7 lines deleted...]
-  <si>
     <t>000009208</t>
   </si>
   <si>
     <t>Зарядка Qi HOCO Graceful 3-in-1 charger CW43 |2.1A, 2.5/5W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-graceful-3-in-1-charger-cw43-2-1a-2-5-5w-/</t>
   </si>
   <si>
     <t>000009209</t>
   </si>
   <si>
     <t>000009692</t>
   </si>
   <si>
     <t>Зарядка Qi 3in1 Foldable Magnetic Wireless Charger XYJ X8 |Phone, Apple Watch, AirPods|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-3in1-foldable-magnetic-wireless-charger-xyj-x8-phone-apple-watch-airpods-/</t>
   </si>
   <si>
     <t>000009694</t>
   </si>
   <si>
     <t>Зарядка Qi 4in1 Magnetic Wireless Charger XYJ A8 |Phone, Apple Watch, AirPods|</t>
@@ -4397,59 +4037,50 @@
   <si>
     <t>Зарядка Qi Pass folding 3-in-1 wireless fast charger CQ7 (iWatch+SAM) |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-pass-folding-3-in-1-wireless-fast-charger-cq7-iwatch-sam-15w-/</t>
   </si>
   <si>
     <t>000010376</t>
   </si>
   <si>
     <t>000010517</t>
   </si>
   <si>
     <t>Зарядка Qi Hoco Consuelo folding 3-in-1 wireless fast charger CQ10 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-consuelo-folding-3-in-1-wireless-fast-charger-cq10-15w-/</t>
   </si>
   <si>
     <t>000010518</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
-    <t>000010568</t>
-[...7 lines deleted...]
-  <si>
     <t>000010909</t>
   </si>
   <si>
     <t>Зарядка Qi HOCO Crown 3-in-1 night light wireless fast charger with clock CQ9 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-crown-3-in-1-night-light-wireless-fast-charger-with-clock-cq9-15w-/</t>
   </si>
   <si>
     <t>000010910</t>
   </si>
   <si>
     <t>000010911</t>
   </si>
   <si>
     <t>Зарядка Qi HOCO Ingenious 3-in-1 folding magnetic wireless charger CQ11 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-ingenious-3-in-1-folding-magnetic-wireless-charger-cq11-15w-/</t>
   </si>
   <si>
     <t>000011001</t>
   </si>
   <si>
     <t>Зарядка Qi HOCO Triumph 3-in-1 travel folding wireless fast charger CQ13 |15W|</t>
@@ -4490,59 +4121,50 @@
   <si>
     <t>000011230</t>
   </si>
   <si>
     <t>Зарядка Qi HOCO Phantom magnetic wireless fast charger with digital display CW61 |15W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-phantom-magnetic-wireless-fast-charger-with-digital-display-cw61-15w-/</t>
   </si>
   <si>
     <t>000011231</t>
   </si>
   <si>
     <t>000011503</t>
   </si>
   <si>
     <t>Зарядка Qi HOCO Step 3-in-1 wireless fast charger CQ6 (Samsung Watch) |223 W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-step-3-in-1-wireless-fast-charger-cq6-samsung-watch-22-5-w-total-/</t>
   </si>
   <si>
     <t>000011504</t>
   </si>
   <si>
-    <t>000011513</t>
-[...7 lines deleted...]
-  <si>
     <t>000012559</t>
   </si>
   <si>
     <t>Зарядка Qi ACEFAST Desktop 3-in-1 Wireless Charging holder E22 |15W Max, 22.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-desktop-3-in-1-wireless-charging-holder-e22-15w-max-22-5w-total-/</t>
   </si>
   <si>
     <t>000012560</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST 4-in-1 desktop wireless charger E39 |25W Max, 32.5W Total|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-4-in-1-desktop-wireless-charger-e39-25w-max-32-5w-total-/</t>
   </si>
   <si>
     <t>000012585</t>
   </si>
   <si>
     <t>Зарядка Qi HOCO Way multifunctional speaker with wireless charger and clock DWQ04 |BT5.3, 15 W Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-way-multifunctional-speaker-with-wireless-charger-and-clock-dwq04-bt5-3-15-w-max-/</t>
@@ -4589,50 +4211,59 @@
   <si>
     <t>Зарядка Qi HOCO Sunset BT Speaker with 3 in 1 wireless charger DWQ05 |BT5.4, TWS, 15 W Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-hoco-sunset-bt-speaker-with-3-in-1-wireless-charger-bt5-4-tws-15-w-max-/</t>
   </si>
   <si>
     <t>000012935</t>
   </si>
   <si>
     <t>Зарядка Qi Baseus Simple 2 Wireless Charger 15W Cluster Black (Cable Type-C To Type-C 24W 12V/2A 1m)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-baseus-simple-2-wireless-charger-15w-cluster-black-cable-type-c-to-type-c-24w-12v-2a-1m-/</t>
   </si>
   <si>
     <t>000012980</t>
   </si>
   <si>
     <t>Зарядка Qi2 ACEFAST E47 25W magnetic cooling wireless charger |4.7-6.9"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi2-acefast-e47-25w-magnetic-cooling-wireless-charger-4-7-6-9-/</t>
   </si>
   <si>
+    <t>000013067</t>
+  </si>
+  <si>
+    <t>Зарядка Qi ACEFAST 15W 3-in-1 wireless charging desktop stand E48 |22.5W Total|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/besprovodnyie-qi-20/zaryadka-qi-acefast-15w-3-in-1-wireless-charging-desktop-stand-e48-22-5w-total-/</t>
+  </si>
+  <si>
     <t>000000483</t>
   </si>
   <si>
     <t>Акумулятор BASEUS для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-baseus-dlya-iphone-5s-1560mah-/</t>
   </si>
   <si>
     <t>000000709</t>
   </si>
   <si>
     <t>Акумулятор REMAX для iPhone 6 plus RPA-i6 |3510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-remax-dlya-iphone-6-plus-rpa-i6-3510mah-/</t>
   </si>
   <si>
     <t>000001089</t>
   </si>
   <si>
     <t>Акумулятор USAMS для iPhone 6 Plus US-CD38  2915mah</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-usams-dlya-iphone-6-plus-us-cd38-2915mah/</t>
@@ -4652,59 +4283,50 @@
   <si>
     <t>Акумулятор USAMS для iPhone 7 Plus US-CD42 2900mah</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-usams-dlya-iphone-7-plus-us-cd42-2900mah/</t>
   </si>
   <si>
     <t>000001486</t>
   </si>
   <si>
     <t>Акумулятор HOCO для iPhone 6 plus</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-hoco-dlya-iphone-6-plus/</t>
   </si>
   <si>
     <t>000002555</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 4 |1420mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-4-1420mah-/</t>
   </si>
   <si>
-    <t>000002556</t>
-[...7 lines deleted...]
-  <si>
     <t>000002557</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5 |1440mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5-1440mah-/</t>
   </si>
   <si>
     <t>000002558</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5C |1510mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5c-1510mah-/</t>
   </si>
   <si>
     <t>000002559</t>
   </si>
   <si>
     <t>Акумулятор Koni Strong для iPhone 5S |1560mAh|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/akkumulyator-koni-strong-dlya-iphone-5s-1560mah-/</t>
@@ -4868,102 +4490,120 @@
   <si>
     <t>Alkaline battery HOCO JA1B |AA, LR6, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja1b-aa-lr6-1-5v-4pcs-/</t>
   </si>
   <si>
     <t>000012413</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2A |AAA, LR03, 1.5V| (2PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2a-aaa-lr03-1-5v-2pcs-/</t>
   </si>
   <si>
     <t>000012414</t>
   </si>
   <si>
     <t>Alkaline battery HOCO JA2B |AAA, LR03, 1.5V| (4PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja2b-aaa-lr03-1-5v-4pcs-/</t>
   </si>
   <si>
+    <t>000012415</t>
+  </si>
+  <si>
+    <t>Button battery HOCO JA6 CR2032 (5PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja6-cr2032-5pcs-/</t>
+  </si>
+  <si>
     <t>000012416</t>
   </si>
   <si>
     <t>Button battery HOCO JA7 CR2025 (5PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-ja7-cr2025-5pcs-/</t>
   </si>
   <si>
     <t>000012587</t>
   </si>
   <si>
     <t>Button battery HOCO DLR08 CR2032 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr08-cr2032-1pcs-/</t>
   </si>
   <si>
     <t>000012588</t>
   </si>
   <si>
     <t>Button battery HOCO DLR09 CR2025 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr09-cr2025-1pcs-/</t>
   </si>
   <si>
     <t>000012589</t>
   </si>
   <si>
     <t>Button battery HOCO DLR10 CR2016 (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-battery-hoco-dlr10-cr2016-1pcs-/</t>
   </si>
   <si>
     <t>000012799</t>
   </si>
   <si>
     <t>Alkaline battery HOCO DLR07 |27A, 12V| (1PCS)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-dlr07-27a-12v-1pcs-/</t>
   </si>
   <si>
-    <t>000001149</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-universalnyiy-se3604-2500w-10a-1-6m-6usb-3-4a-/</t>
+    <t>000013044</t>
+  </si>
+  <si>
+    <t>Alkaline battery HOCO JA5 |D, LR20, 1.5V| (2PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/alkaline-battery-hoco-ja5-d-lr20-1-5v-2pcs-/</t>
+  </si>
+  <si>
+    <t>000013046</t>
+  </si>
+  <si>
+    <t>Button batter HOCO Button battery JA8 LR44 (10PCS)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/akkumulyatoryi-35/button-batter-hoco-button-battery-ja8-lr44-10pcs-/</t>
   </si>
   <si>
     <t>000004051</t>
   </si>
   <si>
     <t>Подовжувач мережевий Ldnio SC3301 |2500W, 1.6m EU plug, 3USB, 3 Sockets 3.1A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-sc3301-2500w-1-6m-eu-plug-3usb-3-sockets-3-1a-/</t>
   </si>
   <si>
     <t>000006329</t>
   </si>
   <si>
     <t>Подовжувач мережевий Ldnio SC4407 |2500W, 2m  EU Plug, 4 USB, 4 Sockets. QC3.0, 3.1A|/8W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-setevoy-ldnio-sc4407-2500w-2m-eu-plug-4-usb-4-sockets-qc3-0-3-1a-8w-/</t>
   </si>
   <si>
     <t>000008536</t>
   </si>
   <si>
     <t>Подовжувач мережевий HOCO Aura 4-bit extension cable socket fast charge NS1 |2USB/1Type-C, 4Sockets, 4000W, 20W/3A, PD/QC, 1.8m|</t>
   </si>
@@ -5075,87 +4715,60 @@
   <si>
     <t>000010208</t>
   </si>
   <si>
     <t>000010210</t>
   </si>
   <si>
     <t>Подовжувач HOCO Talento 5-position socket AC13A |3USB/Type-C, 10A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-hoco-talento-5-position-socket-ac13a-3usb-type-c-10a-/</t>
   </si>
   <si>
     <t>000010211</t>
   </si>
   <si>
     <t>Подовжувач HOCO Talent desktop charger AC9A |2USB/Type-C, PD/QC, 30W/10A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-hoco-talent-desktop-charger-ac9a-2usb-type-c-pd-qc-30w-10a-/</t>
   </si>
   <si>
     <t>000010212</t>
   </si>
   <si>
-    <t>000010341</t>
-[...7 lines deleted...]
-  <si>
     <t>000010378</t>
   </si>
   <si>
     <t>Подовжувач HOCO Barry desktop charger AC10A |2USB/2Type-C, PD/QC, 65W/10A|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/setevyie-filtryi-48/udlinitel-hoco-barry-desktop-charger-2usb-2type-c-pd-qc-65w-10a-/</t>
   </si>
   <si>
     <t>000010379</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://updevice.com.ua/ua/zaryadnyie-stantsii-144/portativnaya-elektrostantsiya-hoco-energy-storage-power-bank-db28-80000mah-300w-3usb-type-c-ac-pd-qc-/</t>
   </si>
   <si>
     <t>000009151</t>
   </si>
   <si>
     <t>Портативна електростанція Browey Solar Panel 22W PN-600 EU Version |AC/DC, 2USB/Type-C, 600W, PD/QC|</t>
   </si>
   <si>
     <t>green</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadnyie-stantsii-144/portativnaya-elektrostantsiya-browey-solar-panel-22w-pn-600-eu-version-ac-dc-2usb-type-c-600w-pd-qc-/</t>
   </si>
   <si>
     <t>000010974</t>
   </si>
   <si>
     <t>Портативна сонячна панель Baseus Energy Stack Solar Panel |100W, 18V, 5.5A, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/zaryadnyie-stantsii-144/portativnaya-solnechnaya-panel-baseus-energy-stack-solar-panel-100w-18v-5-5a-ip66-/</t>
   </si>
 </sst>
 </file>
 
@@ -5479,51 +5092,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H602"/>
+  <dimension ref="A1:H559"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="153.248291" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="21.137695" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -5659,13675 +5272,12688 @@
     <row r="7" spans="1:8">
       <c r="A7" s="0">
         <v>25725</v>
       </c>
       <c r="B7" s="0" t="s">
         <v>26</v>
       </c>
       <c r="C7" s="0" t="s">
         <v>27</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G7" s="0">
         <v>18.92</v>
       </c>
       <c r="H7" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" s="0">
-        <v>25731</v>
+        <v>25732</v>
       </c>
       <c r="B8" s="0" t="s">
         <v>29</v>
       </c>
       <c r="C8" s="0" t="s">
         <v>30</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G8" s="0">
-        <v>12.31</v>
+        <v>16.56</v>
       </c>
       <c r="H8" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" s="0">
-        <v>25732</v>
+        <v>25746</v>
       </c>
       <c r="B9" s="0" t="s">
         <v>32</v>
       </c>
       <c r="C9" s="0" t="s">
         <v>33</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G9" s="0">
-        <v>16.56</v>
+        <v>53.09</v>
       </c>
       <c r="H9" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" s="0">
-        <v>25746</v>
+        <v>25747</v>
       </c>
       <c r="B10" s="0" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="0" t="s">
         <v>36</v>
       </c>
       <c r="D10" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E10" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G10" s="0">
-        <v>53.09</v>
+        <v>22.25</v>
       </c>
       <c r="H10" s="0" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" s="0">
-        <v>25747</v>
+        <v>25938</v>
       </c>
       <c r="B11" s="0" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="0" t="s">
         <v>39</v>
       </c>
       <c r="D11" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G11" s="0">
-        <v>22.25</v>
+        <v>18.31</v>
       </c>
       <c r="H11" s="0" t="s">
         <v>40</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" s="0">
-        <v>25748</v>
+        <v>25938</v>
       </c>
       <c r="B12" s="0" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D12" s="0" t="s">
         <v>42</v>
       </c>
-      <c r="D12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G12" s="0">
-        <v>16.82</v>
+        <v>18.31</v>
       </c>
       <c r="H12" s="0" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" s="0">
         <v>25938</v>
       </c>
       <c r="B13" s="0" t="s">
+        <v>43</v>
+      </c>
+      <c r="C13" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="D13" s="0" t="s">
         <v>44</v>
-      </c>
-[...4 lines deleted...]
-        <v>9</v>
       </c>
       <c r="E13" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G13" s="0">
         <v>18.31</v>
       </c>
       <c r="H13" s="0" t="s">
-        <v>46</v>
+        <v>40</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" s="0">
-        <v>25938</v>
+        <v>25939</v>
       </c>
       <c r="B14" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="C14" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G14" s="0">
+        <v>15.31</v>
+      </c>
+      <c r="H14" s="0" t="s">
         <v>47</v>
-      </c>
-[...13 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" s="0">
-        <v>25938</v>
+        <v>24019</v>
       </c>
       <c r="B15" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="C15" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="C15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G15" s="0">
+        <v>13.92</v>
+      </c>
+      <c r="H15" s="0" t="s">
         <v>50</v>
-      </c>
-[...7 lines deleted...]
-        <v>46</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" s="0">
-        <v>25939</v>
+        <v>24028</v>
       </c>
       <c r="B16" s="0" t="s">
         <v>51</v>
       </c>
       <c r="C16" s="0" t="s">
         <v>52</v>
       </c>
       <c r="D16" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E16" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G16" s="0">
-        <v>15.31</v>
+        <v>16</v>
       </c>
       <c r="H16" s="0" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" s="0">
-        <v>24019</v>
+        <v>24033</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C17" s="0" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D17" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E17" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G17" s="0">
-        <v>13.92</v>
+        <v>65.7</v>
       </c>
       <c r="H17" s="0" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" s="0">
-        <v>24026</v>
+        <v>24103</v>
       </c>
       <c r="B18" s="0" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C18" s="0" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="D18" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E18" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G18" s="0">
-        <v>34.07</v>
+        <v>32.56</v>
       </c>
       <c r="H18" s="0" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" s="0">
-        <v>24028</v>
+        <v>24104</v>
       </c>
       <c r="B19" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="C19" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="C19" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G19" s="0">
-        <v>16</v>
+        <v>37.25</v>
       </c>
       <c r="H19" s="0" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" s="0">
-        <v>24032</v>
+        <v>24128</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D20" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E20" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G20" s="0">
-        <v>20.93</v>
+        <v>21.83</v>
       </c>
       <c r="H20" s="0" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" s="0">
-        <v>24071</v>
+        <v>24129</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="C21" s="0" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D21" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E21" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G21" s="0">
-        <v>14.95</v>
+        <v>21.43</v>
       </c>
       <c r="H21" s="0" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" s="0">
-        <v>24102</v>
+        <v>24150</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C22" s="0" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D22" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G22" s="0">
-        <v>28.11</v>
+        <v>7.57</v>
       </c>
       <c r="H22" s="0" t="s">
         <v>73</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" s="0">
-        <v>24103</v>
+        <v>24152</v>
       </c>
       <c r="B23" s="0" t="s">
         <v>74</v>
       </c>
       <c r="C23" s="0" t="s">
         <v>75</v>
       </c>
       <c r="D23" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E23" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G23" s="0">
-        <v>32.56</v>
+        <v>9.92</v>
       </c>
       <c r="H23" s="0" t="s">
         <v>76</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" s="0">
-        <v>24104</v>
+        <v>24153</v>
       </c>
       <c r="B24" s="0" t="s">
         <v>77</v>
       </c>
       <c r="C24" s="0" t="s">
         <v>78</v>
       </c>
       <c r="D24" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G24" s="0">
-        <v>37.25</v>
+        <v>16.38</v>
       </c>
       <c r="H24" s="0" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" s="0">
-        <v>24128</v>
+        <v>24154</v>
       </c>
       <c r="B25" s="0" t="s">
         <v>80</v>
       </c>
       <c r="C25" s="0" t="s">
         <v>81</v>
       </c>
       <c r="D25" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E25" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G25" s="0">
-        <v>21.83</v>
+        <v>10.56</v>
       </c>
       <c r="H25" s="0" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" s="0">
-        <v>24129</v>
+        <v>24155</v>
       </c>
       <c r="B26" s="0" t="s">
         <v>83</v>
       </c>
       <c r="C26" s="0" t="s">
         <v>84</v>
       </c>
       <c r="D26" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E26" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G26" s="0">
-        <v>21.43</v>
+        <v>50.15</v>
       </c>
       <c r="H26" s="0" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" s="0">
-        <v>24150</v>
+        <v>24160</v>
       </c>
       <c r="B27" s="0" t="s">
         <v>86</v>
       </c>
       <c r="C27" s="0" t="s">
         <v>87</v>
       </c>
       <c r="D27" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E27" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G27" s="0">
-        <v>7.57</v>
+        <v>7.71</v>
       </c>
       <c r="H27" s="0" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" s="0">
-        <v>24152</v>
+        <v>24167</v>
       </c>
       <c r="B28" s="0" t="s">
         <v>89</v>
       </c>
       <c r="C28" s="0" t="s">
         <v>90</v>
       </c>
       <c r="D28" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E28" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G28" s="0">
-        <v>9.92</v>
+        <v>47.92</v>
       </c>
       <c r="H28" s="0" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" s="0">
-        <v>24153</v>
+        <v>24165</v>
       </c>
       <c r="B29" s="0" t="s">
         <v>92</v>
       </c>
       <c r="C29" s="0" t="s">
         <v>93</v>
       </c>
       <c r="D29" s="0" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="E29" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G29" s="0">
-        <v>16.38</v>
+        <v>24.75</v>
       </c>
       <c r="H29" s="0" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" s="0">
-        <v>24154</v>
+        <v>24189</v>
       </c>
       <c r="B30" s="0" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="C30" s="0" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="D30" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E30" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G30" s="0">
-        <v>10.56</v>
+        <v>19.22</v>
       </c>
       <c r="H30" s="0" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" s="0">
-        <v>24155</v>
+        <v>24191</v>
       </c>
       <c r="B31" s="0" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="C31" s="0" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="E31" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G31" s="0">
-        <v>50.15</v>
+        <v>37.85</v>
       </c>
       <c r="H31" s="0" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" s="0">
-        <v>24157</v>
+        <v>24203</v>
       </c>
       <c r="B32" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>104</v>
+      </c>
+      <c r="D32" s="0" t="s">
         <v>101</v>
       </c>
-      <c r="C32" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E32" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G32" s="0">
-        <v>13.35</v>
+        <v>21.75</v>
       </c>
       <c r="H32" s="0" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" s="0">
-        <v>24160</v>
+        <v>24236</v>
       </c>
       <c r="B33" s="0" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C33" s="0" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="D33" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E33" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G33" s="0">
-        <v>7.71</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="H33" s="0" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
-        <v>24167</v>
+        <v>24237</v>
       </c>
       <c r="B34" s="0" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="C34" s="0" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="0">
-        <v>47.92</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="H34" s="0" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" s="0">
-        <v>24165</v>
+        <v>24259</v>
       </c>
       <c r="B35" s="0" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C35" s="0" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="E35" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G35" s="0">
-        <v>24.75</v>
+        <v>7.25</v>
       </c>
       <c r="H35" s="0" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" s="0">
-        <v>24188</v>
+        <v>24263</v>
       </c>
       <c r="B36" s="0" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C36" s="0" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D36" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E36" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G36" s="0">
-        <v>14.55</v>
+        <v>8.199999999999999</v>
       </c>
       <c r="H36" s="0" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" s="0">
-        <v>24189</v>
+        <v>24370</v>
       </c>
       <c r="B37" s="0" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C37" s="0" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D37" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="E37" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G37" s="0">
-        <v>19.22</v>
+        <v>20.53</v>
       </c>
       <c r="H37" s="0" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" s="0">
-        <v>24191</v>
+        <v>24371</v>
       </c>
       <c r="B38" s="0" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="C38" s="0" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="D38" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E38" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G38" s="0">
-        <v>37.85</v>
+        <v>46.86</v>
       </c>
       <c r="H38" s="0" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" s="0">
-        <v>24203</v>
+        <v>24373</v>
       </c>
       <c r="B39" s="0" t="s">
         <v>124</v>
       </c>
       <c r="C39" s="0" t="s">
         <v>125</v>
       </c>
       <c r="D39" s="0" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="E39" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G39" s="0">
-        <v>21.75</v>
+        <v>29.3</v>
       </c>
       <c r="H39" s="0" t="s">
         <v>126</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" s="0">
-        <v>24236</v>
+        <v>24396</v>
       </c>
       <c r="B40" s="0" t="s">
         <v>127</v>
       </c>
       <c r="C40" s="0" t="s">
         <v>128</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>9</v>
+        <v>94</v>
       </c>
       <c r="E40" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G40" s="0">
-        <v>9.109999999999999</v>
+        <v>24.82</v>
       </c>
       <c r="H40" s="0" t="s">
         <v>129</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" s="0">
-        <v>24237</v>
+        <v>24398</v>
       </c>
       <c r="B41" s="0" t="s">
         <v>130</v>
       </c>
       <c r="C41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G41" s="0">
-        <v>9.050000000000001</v>
+        <v>13.29</v>
       </c>
       <c r="H41" s="0" t="s">
         <v>132</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" s="0">
-        <v>24259</v>
+        <v>24399</v>
       </c>
       <c r="B42" s="0" t="s">
         <v>133</v>
       </c>
       <c r="C42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G42" s="0">
-        <v>7.25</v>
+        <v>10.86</v>
       </c>
       <c r="H42" s="0" t="s">
         <v>135</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" s="0">
-        <v>24263</v>
+        <v>24411</v>
       </c>
       <c r="B43" s="0" t="s">
         <v>136</v>
       </c>
       <c r="C43" s="0" t="s">
         <v>137</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="E43" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G43" s="0">
-        <v>8.199999999999999</v>
+        <v>14.7</v>
       </c>
       <c r="H43" s="0" t="s">
         <v>138</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" s="0">
-        <v>24369</v>
+        <v>24418</v>
       </c>
       <c r="B44" s="0" t="s">
         <v>139</v>
       </c>
       <c r="C44" s="0" t="s">
         <v>140</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E44" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G44" s="0">
-        <v>13.53</v>
+        <v>36.72</v>
       </c>
       <c r="H44" s="0" t="s">
         <v>141</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" s="0">
-        <v>24370</v>
+        <v>24419</v>
       </c>
       <c r="B45" s="0" t="s">
         <v>142</v>
       </c>
       <c r="C45" s="0" t="s">
         <v>143</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G45" s="0">
-        <v>20.53</v>
+        <v>56.78</v>
       </c>
       <c r="H45" s="0" t="s">
         <v>144</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" s="0">
-        <v>24371</v>
+        <v>24438</v>
       </c>
       <c r="B46" s="0" t="s">
         <v>145</v>
       </c>
       <c r="C46" s="0" t="s">
         <v>146</v>
       </c>
       <c r="D46" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E46" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G46" s="0">
-        <v>46.86</v>
+        <v>63.94</v>
       </c>
       <c r="H46" s="0" t="s">
         <v>147</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" s="0">
-        <v>24373</v>
+        <v>24439</v>
       </c>
       <c r="B47" s="0" t="s">
         <v>148</v>
       </c>
       <c r="C47" s="0" t="s">
         <v>149</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E47" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G47" s="0">
-        <v>29.3</v>
+        <v>17.91</v>
       </c>
       <c r="H47" s="0" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" s="0">
-        <v>24396</v>
+        <v>24440</v>
       </c>
       <c r="B48" s="0" t="s">
         <v>151</v>
       </c>
       <c r="C48" s="0" t="s">
         <v>152</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="E48" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G48" s="0">
-        <v>24.82</v>
+        <v>16.61</v>
       </c>
       <c r="H48" s="0" t="s">
         <v>153</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" s="0">
-        <v>24398</v>
+        <v>24441</v>
       </c>
       <c r="B49" s="0" t="s">
         <v>154</v>
       </c>
       <c r="C49" s="0" t="s">
         <v>155</v>
       </c>
       <c r="D49" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E49" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G49" s="0">
-        <v>13.29</v>
+        <v>21.36</v>
       </c>
       <c r="H49" s="0" t="s">
         <v>156</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" s="0">
-        <v>24399</v>
+        <v>24446</v>
       </c>
       <c r="B50" s="0" t="s">
         <v>157</v>
       </c>
       <c r="C50" s="0" t="s">
         <v>158</v>
       </c>
       <c r="D50" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E50" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G50" s="0">
-        <v>10.86</v>
+        <v>11.71</v>
       </c>
       <c r="H50" s="0" t="s">
         <v>159</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" s="0">
-        <v>24411</v>
+        <v>24448</v>
       </c>
       <c r="B51" s="0" t="s">
         <v>160</v>
       </c>
       <c r="C51" s="0" t="s">
         <v>161</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>122</v>
+        <v>101</v>
       </c>
       <c r="E51" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G51" s="0">
-        <v>16.47</v>
+        <v>11.21</v>
       </c>
       <c r="H51" s="0" t="s">
         <v>162</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" s="0">
-        <v>24412</v>
+        <v>24449</v>
       </c>
       <c r="B52" s="0" t="s">
         <v>163</v>
       </c>
       <c r="C52" s="0" t="s">
         <v>164</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="E52" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G52" s="0">
-        <v>15.31</v>
+        <v>16.8</v>
       </c>
       <c r="H52" s="0" t="s">
         <v>165</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" s="0">
-        <v>24413</v>
+        <v>24450</v>
       </c>
       <c r="B53" s="0" t="s">
         <v>166</v>
       </c>
       <c r="C53" s="0" t="s">
         <v>167</v>
       </c>
       <c r="D53" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E53" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G53" s="0">
-        <v>76.53</v>
+        <v>18.36</v>
       </c>
       <c r="H53" s="0" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" s="0">
-        <v>24417</v>
+        <v>24458</v>
       </c>
       <c r="B54" s="0" t="s">
         <v>169</v>
       </c>
       <c r="C54" s="0" t="s">
         <v>170</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E54" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G54" s="0">
-        <v>16.65</v>
+        <v>17.62</v>
       </c>
       <c r="H54" s="0" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" s="0">
-        <v>24418</v>
+        <v>24459</v>
       </c>
       <c r="B55" s="0" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C55" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="D55" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G55" s="0">
-        <v>36.72</v>
+        <v>22.52</v>
       </c>
       <c r="H55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" s="0">
-        <v>24419</v>
+        <v>24460</v>
       </c>
       <c r="B56" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C56" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D56" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>72</v>
+        <v>171</v>
       </c>
       <c r="G56" s="0">
-        <v>56.77</v>
+        <v>30.21</v>
       </c>
       <c r="H56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" s="0">
-        <v>24438</v>
+        <v>24461</v>
       </c>
       <c r="B57" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="C57" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="D57" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G57" s="0">
-        <v>63.94</v>
+        <v>38.95</v>
       </c>
       <c r="H57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" s="0">
-        <v>24439</v>
+        <v>24481</v>
       </c>
       <c r="B58" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C58" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="D58" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G58" s="0">
-        <v>17.91</v>
+        <v>6.84</v>
       </c>
       <c r="H58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" s="0">
-        <v>24440</v>
+        <v>24482</v>
       </c>
       <c r="B59" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="C59" s="0" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="D59" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E59" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G59" s="0">
-        <v>16.61</v>
+        <v>7.43</v>
       </c>
       <c r="H59" s="0" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" s="0">
-        <v>24441</v>
+        <v>24483</v>
       </c>
       <c r="B60" s="0" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C60" s="0" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="D60" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E60" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G60" s="0">
-        <v>21.36</v>
+        <v>9.66</v>
       </c>
       <c r="H60" s="0" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" s="0">
-        <v>24442</v>
+        <v>24484</v>
       </c>
       <c r="B61" s="0" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="C61" s="0" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="D61" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E61" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G61" s="0">
-        <v>9.779999999999999</v>
+        <v>19.72</v>
       </c>
       <c r="H61" s="0" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" s="0">
-        <v>24443</v>
+        <v>24485</v>
       </c>
       <c r="B62" s="0" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="C62" s="0" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="D62" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E62" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G62" s="0">
-        <v>8.18</v>
+        <v>12.27</v>
       </c>
       <c r="H62" s="0" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" s="0">
-        <v>24446</v>
+        <v>24492</v>
       </c>
       <c r="B63" s="0" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C63" s="0" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="D63" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G63" s="0">
-        <v>11.71</v>
+        <v>16.7</v>
       </c>
       <c r="H63" s="0" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" s="0">
-        <v>24447</v>
+        <v>24493</v>
       </c>
       <c r="B64" s="0" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C64" s="0" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D64" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G64" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="H64" s="0" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" s="0">
-        <v>24448</v>
+        <v>24497</v>
       </c>
       <c r="B65" s="0" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C65" s="0" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G65" s="0">
-        <v>11.21</v>
+        <v>12.05</v>
       </c>
       <c r="H65" s="0" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" s="0">
-        <v>24449</v>
+        <v>24500</v>
       </c>
       <c r="B66" s="0" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C66" s="0" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G66" s="0">
-        <v>16.8</v>
+        <v>17.47</v>
       </c>
       <c r="H66" s="0" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" s="0">
-        <v>24450</v>
+        <v>24513</v>
       </c>
       <c r="B67" s="0" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C67" s="0" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D67" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E67" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G67" s="0">
-        <v>18.36</v>
+        <v>65.8</v>
       </c>
       <c r="H67" s="0" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" s="0">
-        <v>24458</v>
+        <v>24514</v>
       </c>
       <c r="B68" s="0" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C68" s="0" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D68" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G68" s="0">
-        <v>17.62</v>
+        <v>17.38</v>
       </c>
       <c r="H68" s="0" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" s="0">
-        <v>24459</v>
+        <v>24515</v>
       </c>
       <c r="B69" s="0" t="s">
         <v>215</v>
       </c>
       <c r="C69" s="0" t="s">
         <v>216</v>
       </c>
       <c r="D69" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G69" s="0">
-        <v>22.52</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H69" s="0" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" s="0">
-        <v>24460</v>
+        <v>24517</v>
       </c>
       <c r="B70" s="0" t="s">
         <v>218</v>
       </c>
       <c r="C70" s="0" t="s">
         <v>219</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>9</v>
+        <v>220</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G70" s="0">
-        <v>30.21</v>
+        <v>16.29</v>
       </c>
       <c r="H70" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" s="0">
-        <v>24461</v>
+        <v>24526</v>
       </c>
       <c r="B71" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C71" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E71" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G71" s="0">
-        <v>38.95</v>
+        <v>4.74</v>
       </c>
       <c r="H71" s="0" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" s="0">
-        <v>24481</v>
+        <v>24527</v>
       </c>
       <c r="B72" s="0" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C72" s="0" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E72" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G72" s="0">
-        <v>6.84</v>
+        <v>4.74</v>
       </c>
       <c r="H72" s="0" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" s="0">
-        <v>24482</v>
+        <v>24530</v>
       </c>
       <c r="B73" s="0" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="C73" s="0" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="D73" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="E73" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G73" s="0">
-        <v>7.43</v>
+        <v>22.21</v>
       </c>
       <c r="H73" s="0" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" s="0">
-        <v>24483</v>
+        <v>24531</v>
       </c>
       <c r="B74" s="0" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="C74" s="0" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="D74" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="E74" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G74" s="0">
-        <v>9.66</v>
+        <v>27.09</v>
       </c>
       <c r="H74" s="0" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" s="0">
-        <v>24484</v>
+        <v>24537</v>
       </c>
       <c r="B75" s="0" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="C75" s="0" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E75" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G75" s="0">
-        <v>18.69</v>
+        <v>28.39</v>
       </c>
       <c r="H75" s="0" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" s="0">
-        <v>24485</v>
+        <v>24540</v>
       </c>
       <c r="B76" s="0" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C76" s="0" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E76" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G76" s="0">
-        <v>12.27</v>
+        <v>38.7</v>
       </c>
       <c r="H76" s="0" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" s="0">
-        <v>24492</v>
+        <v>24545</v>
       </c>
       <c r="B77" s="0" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C77" s="0" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E77" s="0" t="s">
-        <v>213</v>
+        <v>24</v>
       </c>
       <c r="G77" s="0">
-        <v>16.7</v>
+        <v>17.85</v>
       </c>
       <c r="H77" s="0" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" s="0">
-        <v>24493</v>
+        <v>24541</v>
       </c>
       <c r="B78" s="0" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C78" s="0" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E78" s="0" t="s">
-        <v>213</v>
+        <v>24</v>
       </c>
       <c r="G78" s="0">
-        <v>10.9</v>
+        <v>20.64</v>
       </c>
       <c r="H78" s="0" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" s="0">
-        <v>24494</v>
+        <v>24555</v>
       </c>
       <c r="B79" s="0" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C79" s="0" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E79" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G79" s="0">
-        <v>22.49</v>
+        <v>10.42</v>
       </c>
       <c r="H79" s="0" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" s="0">
-        <v>24497</v>
+        <v>24556</v>
       </c>
       <c r="B80" s="0" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C80" s="0" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E80" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G80" s="0">
-        <v>12.05</v>
+        <v>18.42</v>
       </c>
       <c r="H80" s="0" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" s="0">
-        <v>24500</v>
+        <v>24577</v>
       </c>
       <c r="B81" s="0" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="C81" s="0" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E81" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G81" s="0">
-        <v>17.47</v>
+        <v>9.5</v>
       </c>
       <c r="H81" s="0" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" s="0">
-        <v>24509</v>
+        <v>24581</v>
       </c>
       <c r="B82" s="0" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="C82" s="0" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="D82" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="E82" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G82" s="0">
-        <v>6.23</v>
+        <v>24.02</v>
       </c>
       <c r="H82" s="0" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" s="0">
-        <v>24513</v>
+        <v>14241</v>
       </c>
       <c r="B83" s="0" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="C83" s="0" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="D83" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G83" s="0">
-        <v>65.8</v>
+        <v>1.93</v>
       </c>
       <c r="H83" s="0" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" s="0">
-        <v>24514</v>
+        <v>14243</v>
       </c>
       <c r="B84" s="0" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="C84" s="0" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G84" s="0">
-        <v>17.38</v>
+        <v>2.04</v>
       </c>
       <c r="H84" s="0" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" s="0">
-        <v>24515</v>
+        <v>14243</v>
       </c>
       <c r="B85" s="0" t="s">
+        <v>264</v>
+      </c>
+      <c r="C85" s="0" t="s">
+        <v>262</v>
+      </c>
+      <c r="D85" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E85" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G85" s="0">
+        <v>2.04</v>
+      </c>
+      <c r="H85" s="0" t="s">
         <v>263</v>
-      </c>
-[...13 lines deleted...]
-        <v>265</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" s="0">
-        <v>24516</v>
+        <v>14244</v>
       </c>
       <c r="B86" s="0" t="s">
+        <v>265</v>
+      </c>
+      <c r="C86" s="0" t="s">
         <v>266</v>
       </c>
-      <c r="C86" s="0" t="s">
+      <c r="D86" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E86" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G86" s="0">
+        <v>2.7</v>
+      </c>
+      <c r="H86" s="0" t="s">
         <v>267</v>
-      </c>
-[...10 lines deleted...]
-        <v>268</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" s="0">
-        <v>24517</v>
+        <v>14247</v>
       </c>
       <c r="B87" s="0" t="s">
+        <v>268</v>
+      </c>
+      <c r="C87" s="0" t="s">
         <v>269</v>
       </c>
-      <c r="C87" s="0" t="s">
+      <c r="D87" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E87" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G87" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="H87" s="0" t="s">
         <v>270</v>
-      </c>
-[...10 lines deleted...]
-        <v>272</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" s="0">
-        <v>24518</v>
+        <v>14416</v>
       </c>
       <c r="B88" s="0" t="s">
+        <v>271</v>
+      </c>
+      <c r="C88" s="0" t="s">
+        <v>272</v>
+      </c>
+      <c r="D88" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E88" s="0" t="s">
         <v>273</v>
       </c>
-      <c r="C88" s="0" t="s">
+      <c r="G88" s="0">
+        <v>2.1</v>
+      </c>
+      <c r="H88" s="0" t="s">
         <v>274</v>
-      </c>
-[...10 lines deleted...]
-        <v>275</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" s="0">
-        <v>24526</v>
+        <v>14502</v>
       </c>
       <c r="B89" s="0" t="s">
+        <v>275</v>
+      </c>
+      <c r="C89" s="0" t="s">
         <v>276</v>
       </c>
-      <c r="C89" s="0" t="s">
+      <c r="D89" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E89" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G89" s="0">
+        <v>1.65</v>
+      </c>
+      <c r="H89" s="0" t="s">
         <v>277</v>
-      </c>
-[...10 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" s="0">
-        <v>24527</v>
+        <v>14529</v>
       </c>
       <c r="B90" s="0" t="s">
+        <v>278</v>
+      </c>
+      <c r="C90" s="0" t="s">
         <v>279</v>
       </c>
-      <c r="C90" s="0" t="s">
+      <c r="D90" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E90" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G90" s="0">
+        <v>1.67</v>
+      </c>
+      <c r="H90" s="0" t="s">
         <v>280</v>
-      </c>
-[...10 lines deleted...]
-        <v>281</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" s="0">
-        <v>24530</v>
+        <v>14530</v>
       </c>
       <c r="B91" s="0" t="s">
+        <v>281</v>
+      </c>
+      <c r="C91" s="0" t="s">
         <v>282</v>
       </c>
-      <c r="C91" s="0" t="s">
+      <c r="D91" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E91" s="0" t="s">
         <v>283</v>
       </c>
-      <c r="D91" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G91" s="0">
-        <v>22.21</v>
+        <v>4.27</v>
       </c>
       <c r="H91" s="0" t="s">
         <v>284</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" s="0">
-        <v>24531</v>
+        <v>14726</v>
       </c>
       <c r="B92" s="0" t="s">
         <v>285</v>
       </c>
       <c r="C92" s="0" t="s">
         <v>286</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>213</v>
+        <v>287</v>
       </c>
       <c r="G92" s="0">
-        <v>27.09</v>
+        <v>1.12</v>
       </c>
       <c r="H92" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" s="0">
-        <v>24534</v>
+        <v>14803</v>
       </c>
       <c r="B93" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="C93" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>72</v>
+        <v>287</v>
       </c>
       <c r="G93" s="0">
-        <v>16.34</v>
+        <v>2.57</v>
       </c>
       <c r="H93" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" s="0">
-        <v>24536</v>
+        <v>14840</v>
       </c>
       <c r="B94" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="C94" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E94" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G94" s="0">
-        <v>16.51</v>
+        <v>1.11</v>
       </c>
       <c r="H94" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" s="0">
-        <v>24537</v>
+        <v>14841</v>
       </c>
       <c r="B95" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="C95" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G95" s="0">
-        <v>28.39</v>
+        <v>1.43</v>
       </c>
       <c r="H95" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" s="0">
-        <v>24540</v>
+        <v>14879</v>
       </c>
       <c r="B96" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="C96" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>213</v>
+        <v>300</v>
       </c>
       <c r="G96" s="0">
-        <v>38.7</v>
+        <v>1.58</v>
       </c>
       <c r="H96" s="0" t="s">
-        <v>299</v>
+        <v>301</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" s="0">
-        <v>24545</v>
+        <v>14880</v>
       </c>
       <c r="B97" s="0" t="s">
+        <v>302</v>
+      </c>
+      <c r="C97" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="D97" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E97" s="0" t="s">
         <v>300</v>
       </c>
-      <c r="C97" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="G97" s="0">
-        <v>17.85</v>
+        <v>1.58</v>
       </c>
       <c r="H97" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" s="0">
-        <v>24541</v>
+        <v>14911</v>
       </c>
       <c r="B98" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="C98" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G98" s="0">
-        <v>20.64</v>
+        <v>2.08</v>
       </c>
       <c r="H98" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" s="0">
-        <v>24542</v>
+        <v>14912</v>
       </c>
       <c r="B99" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="C99" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E99" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G99" s="0">
-        <v>28.63</v>
+        <v>1.99</v>
       </c>
       <c r="H99" s="0" t="s">
-        <v>308</v>
+        <v>310</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" s="0">
-        <v>24546</v>
+        <v>14933</v>
       </c>
       <c r="B100" s="0" t="s">
-        <v>309</v>
+        <v>311</v>
       </c>
       <c r="C100" s="0" t="s">
-        <v>310</v>
+        <v>312</v>
       </c>
       <c r="D100" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G100" s="0">
-        <v>60.82</v>
+        <v>2.67</v>
       </c>
       <c r="H100" s="0" t="s">
-        <v>311</v>
+        <v>313</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" s="0">
-        <v>24543</v>
+        <v>14933</v>
       </c>
       <c r="B101" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="C101" s="0" t="s">
         <v>312</v>
       </c>
-      <c r="C101" s="0" t="s">
+      <c r="D101" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E101" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G101" s="0">
+        <v>2.67</v>
+      </c>
+      <c r="H101" s="0" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>314</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" s="0">
-        <v>24555</v>
+        <v>14937</v>
       </c>
       <c r="B102" s="0" t="s">
         <v>315</v>
       </c>
       <c r="C102" s="0" t="s">
         <v>316</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E102" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G102" s="0">
-        <v>10.42</v>
+        <v>2.07</v>
       </c>
       <c r="H102" s="0" t="s">
         <v>317</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" s="0">
-        <v>24556</v>
+        <v>14976</v>
       </c>
       <c r="B103" s="0" t="s">
         <v>318</v>
       </c>
       <c r="C103" s="0" t="s">
         <v>319</v>
       </c>
       <c r="D103" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="G103" s="0">
-        <v>16.38</v>
+        <v>3.1</v>
       </c>
       <c r="H103" s="0" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" s="0">
-        <v>24561</v>
+        <v>25037</v>
       </c>
       <c r="B104" s="0" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C104" s="0" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="D104" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E104" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G104" s="0">
-        <v>46.18</v>
+        <v>3.23</v>
       </c>
       <c r="H104" s="0" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" s="0">
-        <v>14241</v>
+        <v>25037</v>
       </c>
       <c r="B105" s="0" t="s">
+        <v>325</v>
+      </c>
+      <c r="C105" s="0" t="s">
+        <v>323</v>
+      </c>
+      <c r="D105" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E105" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G105" s="0">
+        <v>3.23</v>
+      </c>
+      <c r="H105" s="0" t="s">
         <v>324</v>
-      </c>
-[...13 lines deleted...]
-        <v>326</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" s="0">
-        <v>14243</v>
+        <v>25038</v>
       </c>
       <c r="B106" s="0" t="s">
+        <v>326</v>
+      </c>
+      <c r="C106" s="0" t="s">
         <v>327</v>
       </c>
-      <c r="C106" s="0" t="s">
+      <c r="D106" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E106" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G106" s="0">
+        <v>2.9</v>
+      </c>
+      <c r="H106" s="0" t="s">
         <v>328</v>
-      </c>
-[...10 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" s="0">
-        <v>14243</v>
+        <v>25038</v>
       </c>
       <c r="B107" s="0" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
       <c r="C107" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="D107" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E107" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G107" s="0">
+        <v>2.9</v>
+      </c>
+      <c r="H107" s="0" t="s">
         <v>328</v>
-      </c>
-[...10 lines deleted...]
-        <v>329</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" s="0">
-        <v>14244</v>
+        <v>25066</v>
       </c>
       <c r="B108" s="0" t="s">
+        <v>330</v>
+      </c>
+      <c r="C108" s="0" t="s">
         <v>331</v>
       </c>
-      <c r="C108" s="0" t="s">
+      <c r="D108" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E108" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G108" s="0">
+        <v>4.43</v>
+      </c>
+      <c r="H108" s="0" t="s">
         <v>332</v>
-      </c>
-[...10 lines deleted...]
-        <v>333</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" s="0">
-        <v>14247</v>
+        <v>25066</v>
       </c>
       <c r="B109" s="0" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="C109" s="0" t="s">
-        <v>335</v>
+        <v>331</v>
       </c>
       <c r="D109" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E109" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G109" s="0">
-        <v>1.65</v>
+        <v>4.43</v>
       </c>
       <c r="H109" s="0" t="s">
-        <v>336</v>
+        <v>332</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" s="0">
-        <v>14416</v>
+        <v>25089</v>
       </c>
       <c r="B110" s="0" t="s">
+        <v>334</v>
+      </c>
+      <c r="C110" s="0" t="s">
+        <v>335</v>
+      </c>
+      <c r="D110" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E110" s="0" t="s">
+        <v>336</v>
+      </c>
+      <c r="G110" s="0">
+        <v>1.12</v>
+      </c>
+      <c r="H110" s="0" t="s">
         <v>337</v>
-      </c>
-[...13 lines deleted...]
-        <v>340</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" s="0">
-        <v>14502</v>
+        <v>25105</v>
       </c>
       <c r="B111" s="0" t="s">
-        <v>341</v>
+        <v>338</v>
       </c>
       <c r="C111" s="0" t="s">
-        <v>342</v>
+        <v>339</v>
       </c>
       <c r="D111" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E111" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G111" s="0">
-        <v>1.65</v>
+        <v>1.54</v>
       </c>
       <c r="H111" s="0" t="s">
-        <v>343</v>
+        <v>340</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" s="0">
-        <v>14529</v>
+        <v>25120</v>
       </c>
       <c r="B112" s="0" t="s">
-        <v>344</v>
+        <v>341</v>
       </c>
       <c r="C112" s="0" t="s">
-        <v>345</v>
+        <v>342</v>
       </c>
       <c r="D112" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E112" s="0" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="G112" s="0">
-        <v>1.67</v>
+        <v>4.4</v>
       </c>
       <c r="H112" s="0" t="s">
-        <v>346</v>
+        <v>343</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" s="0">
-        <v>14530</v>
+        <v>25176</v>
       </c>
       <c r="B113" s="0" t="s">
-        <v>347</v>
+        <v>344</v>
       </c>
       <c r="C113" s="0" t="s">
-        <v>348</v>
+        <v>345</v>
       </c>
       <c r="D113" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>349</v>
+        <v>10</v>
       </c>
       <c r="G113" s="0">
-        <v>4.27</v>
+        <v>3.24</v>
       </c>
       <c r="H113" s="0" t="s">
-        <v>350</v>
+        <v>346</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" s="0">
-        <v>14589</v>
+        <v>25177</v>
       </c>
       <c r="B114" s="0" t="s">
-        <v>351</v>
+        <v>347</v>
       </c>
       <c r="C114" s="0" t="s">
-        <v>352</v>
+        <v>348</v>
       </c>
       <c r="D114" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E114" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G114" s="0">
-        <v>1.86</v>
+        <v>1.8</v>
       </c>
       <c r="H114" s="0" t="s">
-        <v>353</v>
+        <v>349</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" s="0">
-        <v>14726</v>
+        <v>25179</v>
       </c>
       <c r="B115" s="0" t="s">
-        <v>354</v>
+        <v>350</v>
       </c>
       <c r="C115" s="0" t="s">
-        <v>355</v>
+        <v>351</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G115" s="0">
-        <v>1.12</v>
+        <v>1.66</v>
       </c>
       <c r="H115" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" s="0">
-        <v>14803</v>
+        <v>25190</v>
       </c>
       <c r="B116" s="0" t="s">
-        <v>358</v>
+        <v>353</v>
       </c>
       <c r="C116" s="0" t="s">
-        <v>359</v>
+        <v>354</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G116" s="0">
-        <v>2.57</v>
+        <v>1.51</v>
       </c>
       <c r="H116" s="0" t="s">
-        <v>360</v>
+        <v>355</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" s="0">
-        <v>14840</v>
+        <v>25190</v>
       </c>
       <c r="B117" s="0" t="s">
-        <v>361</v>
+        <v>356</v>
       </c>
       <c r="C117" s="0" t="s">
-        <v>362</v>
+        <v>354</v>
       </c>
       <c r="D117" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E117" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G117" s="0">
-        <v>1.11</v>
+        <v>1.51</v>
       </c>
       <c r="H117" s="0" t="s">
-        <v>363</v>
+        <v>355</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" s="0">
-        <v>14841</v>
+        <v>25192</v>
       </c>
       <c r="B118" s="0" t="s">
-        <v>364</v>
+        <v>357</v>
       </c>
       <c r="C118" s="0" t="s">
-        <v>365</v>
+        <v>358</v>
       </c>
       <c r="D118" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E118" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G118" s="0">
-        <v>1.43</v>
+        <v>1.63</v>
       </c>
       <c r="H118" s="0" t="s">
-        <v>366</v>
+        <v>359</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" s="0">
-        <v>14879</v>
+        <v>25194</v>
       </c>
       <c r="B119" s="0" t="s">
-        <v>367</v>
+        <v>360</v>
       </c>
       <c r="C119" s="0" t="s">
-        <v>368</v>
+        <v>361</v>
       </c>
       <c r="D119" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>369</v>
+        <v>10</v>
       </c>
       <c r="G119" s="0">
-        <v>1.58</v>
+        <v>1.65</v>
       </c>
       <c r="H119" s="0" t="s">
-        <v>370</v>
+        <v>362</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" s="0">
-        <v>14880</v>
+        <v>25195</v>
       </c>
       <c r="B120" s="0" t="s">
-        <v>371</v>
+        <v>363</v>
       </c>
       <c r="C120" s="0" t="s">
-        <v>372</v>
+        <v>364</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>369</v>
+        <v>10</v>
       </c>
       <c r="G120" s="0">
-        <v>1.58</v>
+        <v>3.31</v>
       </c>
       <c r="H120" s="0" t="s">
-        <v>373</v>
+        <v>365</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" s="0">
-        <v>14911</v>
+        <v>25195</v>
       </c>
       <c r="B121" s="0" t="s">
-        <v>374</v>
+        <v>366</v>
       </c>
       <c r="C121" s="0" t="s">
-        <v>375</v>
+        <v>364</v>
       </c>
       <c r="D121" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G121" s="0">
-        <v>2.08</v>
+        <v>3.31</v>
       </c>
       <c r="H121" s="0" t="s">
-        <v>376</v>
+        <v>365</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" s="0">
-        <v>14912</v>
+        <v>25205</v>
       </c>
       <c r="B122" s="0" t="s">
-        <v>377</v>
+        <v>367</v>
       </c>
       <c r="C122" s="0" t="s">
-        <v>378</v>
+        <v>368</v>
       </c>
       <c r="D122" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E122" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G122" s="0">
-        <v>1.99</v>
+        <v>1.79</v>
       </c>
       <c r="H122" s="0" t="s">
-        <v>379</v>
+        <v>369</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" s="0">
-        <v>14933</v>
+        <v>25205</v>
       </c>
       <c r="B123" s="0" t="s">
-        <v>380</v>
+        <v>370</v>
       </c>
       <c r="C123" s="0" t="s">
-        <v>381</v>
+        <v>368</v>
       </c>
       <c r="D123" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E123" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G123" s="0">
-        <v>2.67</v>
+        <v>1.79</v>
       </c>
       <c r="H123" s="0" t="s">
-        <v>382</v>
+        <v>369</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" s="0">
-        <v>14933</v>
+        <v>25209</v>
       </c>
       <c r="B124" s="0" t="s">
-        <v>383</v>
+        <v>371</v>
       </c>
       <c r="C124" s="0" t="s">
-        <v>381</v>
+        <v>372</v>
       </c>
       <c r="D124" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E124" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G124" s="0">
-        <v>2.67</v>
+        <v>2.04</v>
       </c>
       <c r="H124" s="0" t="s">
-        <v>382</v>
+        <v>373</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125" s="0">
-        <v>14937</v>
+        <v>25209</v>
       </c>
       <c r="B125" s="0" t="s">
-        <v>384</v>
+        <v>374</v>
       </c>
       <c r="C125" s="0" t="s">
-        <v>385</v>
+        <v>372</v>
       </c>
       <c r="D125" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E125" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G125" s="0">
-        <v>2.07</v>
+        <v>2.04</v>
       </c>
       <c r="H125" s="0" t="s">
-        <v>386</v>
+        <v>373</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126" s="0">
-        <v>14976</v>
+        <v>25220</v>
       </c>
       <c r="B126" s="0" t="s">
-        <v>387</v>
+        <v>375</v>
       </c>
       <c r="C126" s="0" t="s">
-        <v>388</v>
+        <v>376</v>
       </c>
       <c r="D126" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="G126" s="0">
-        <v>3.1</v>
+        <v>2.69</v>
       </c>
       <c r="H126" s="0" t="s">
-        <v>390</v>
+        <v>377</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127" s="0">
-        <v>25037</v>
+        <v>25220</v>
       </c>
       <c r="B127" s="0" t="s">
-        <v>391</v>
+        <v>378</v>
       </c>
       <c r="C127" s="0" t="s">
-        <v>392</v>
+        <v>376</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E127" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G127" s="0">
-        <v>3.23</v>
+        <v>2.69</v>
       </c>
       <c r="H127" s="0" t="s">
-        <v>393</v>
+        <v>377</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128" s="0">
-        <v>25037</v>
+        <v>25221</v>
       </c>
       <c r="B128" s="0" t="s">
-        <v>394</v>
+        <v>379</v>
       </c>
       <c r="C128" s="0" t="s">
-        <v>392</v>
+        <v>380</v>
       </c>
       <c r="D128" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E128" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G128" s="0">
-        <v>3.23</v>
+        <v>2.6</v>
       </c>
       <c r="H128" s="0" t="s">
-        <v>393</v>
+        <v>381</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129" s="0">
-        <v>25038</v>
+        <v>25222</v>
       </c>
       <c r="B129" s="0" t="s">
-        <v>395</v>
+        <v>382</v>
       </c>
       <c r="C129" s="0" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="D129" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E129" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G129" s="0">
-        <v>2.9</v>
+        <v>2.39</v>
       </c>
       <c r="H129" s="0" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130" s="0">
-        <v>25038</v>
+        <v>25222</v>
       </c>
       <c r="B130" s="0" t="s">
-        <v>398</v>
+        <v>385</v>
       </c>
       <c r="C130" s="0" t="s">
-        <v>396</v>
+        <v>383</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G130" s="0">
-        <v>2.9</v>
+        <v>2.39</v>
       </c>
       <c r="H130" s="0" t="s">
-        <v>397</v>
+        <v>384</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131" s="0">
-        <v>25066</v>
+        <v>25225</v>
       </c>
       <c r="B131" s="0" t="s">
-        <v>399</v>
+        <v>386</v>
       </c>
       <c r="C131" s="0" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G131" s="0">
-        <v>4.43</v>
+        <v>2.12</v>
       </c>
       <c r="H131" s="0" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132" s="0">
-        <v>25066</v>
+        <v>25225</v>
       </c>
       <c r="B132" s="0" t="s">
-        <v>402</v>
+        <v>389</v>
       </c>
       <c r="C132" s="0" t="s">
-        <v>400</v>
+        <v>387</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G132" s="0">
-        <v>4.43</v>
+        <v>2.12</v>
       </c>
       <c r="H132" s="0" t="s">
-        <v>401</v>
+        <v>388</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133" s="0">
-        <v>25074</v>
+        <v>25226</v>
       </c>
       <c r="B133" s="0" t="s">
-        <v>403</v>
+        <v>390</v>
       </c>
       <c r="C133" s="0" t="s">
-        <v>404</v>
+        <v>391</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>369</v>
+        <v>10</v>
       </c>
       <c r="G133" s="0">
-        <v>0.87</v>
+        <v>2.35</v>
       </c>
       <c r="H133" s="0" t="s">
-        <v>405</v>
+        <v>392</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134" s="0">
-        <v>25089</v>
+        <v>25226</v>
       </c>
       <c r="B134" s="0" t="s">
-        <v>406</v>
+        <v>393</v>
       </c>
       <c r="C134" s="0" t="s">
-        <v>407</v>
+        <v>391</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>408</v>
+        <v>10</v>
       </c>
       <c r="G134" s="0">
-        <v>1.12</v>
+        <v>2.35</v>
       </c>
       <c r="H134" s="0" t="s">
-        <v>409</v>
+        <v>392</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135" s="0">
-        <v>25105</v>
+        <v>25227</v>
       </c>
       <c r="B135" s="0" t="s">
-        <v>410</v>
+        <v>394</v>
       </c>
       <c r="C135" s="0" t="s">
-        <v>411</v>
+        <v>395</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G135" s="0">
-        <v>1.54</v>
+        <v>1.98</v>
       </c>
       <c r="H135" s="0" t="s">
-        <v>412</v>
+        <v>396</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136" s="0">
-        <v>25120</v>
+        <v>25227</v>
       </c>
       <c r="B136" s="0" t="s">
-        <v>413</v>
+        <v>397</v>
       </c>
       <c r="C136" s="0" t="s">
-        <v>414</v>
+        <v>395</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="G136" s="0">
-        <v>4.4</v>
+        <v>1.98</v>
       </c>
       <c r="H136" s="0" t="s">
-        <v>415</v>
+        <v>396</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137" s="0">
-        <v>25176</v>
+        <v>25256</v>
       </c>
       <c r="B137" s="0" t="s">
-        <v>416</v>
+        <v>398</v>
       </c>
       <c r="C137" s="0" t="s">
-        <v>417</v>
+        <v>399</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G137" s="0">
-        <v>3.24</v>
+        <v>2.22</v>
       </c>
       <c r="H137" s="0" t="s">
-        <v>418</v>
+        <v>400</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138" s="0">
-        <v>25177</v>
+        <v>25257</v>
       </c>
       <c r="B138" s="0" t="s">
-        <v>419</v>
+        <v>401</v>
       </c>
       <c r="C138" s="0" t="s">
-        <v>420</v>
+        <v>402</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G138" s="0">
-        <v>1.8</v>
+        <v>1.98</v>
       </c>
       <c r="H138" s="0" t="s">
-        <v>421</v>
+        <v>403</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139" s="0">
-        <v>25179</v>
+        <v>25258</v>
       </c>
       <c r="B139" s="0" t="s">
-        <v>422</v>
+        <v>404</v>
       </c>
       <c r="C139" s="0" t="s">
-        <v>423</v>
+        <v>405</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G139" s="0">
-        <v>1.66</v>
+        <v>2.22</v>
       </c>
       <c r="H139" s="0" t="s">
-        <v>424</v>
+        <v>406</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140" s="0">
-        <v>25190</v>
+        <v>25259</v>
       </c>
       <c r="B140" s="0" t="s">
-        <v>425</v>
+        <v>407</v>
       </c>
       <c r="C140" s="0" t="s">
-        <v>426</v>
+        <v>408</v>
       </c>
       <c r="D140" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E140" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G140" s="0">
-        <v>1.51</v>
+        <v>2.74</v>
       </c>
       <c r="H140" s="0" t="s">
-        <v>427</v>
+        <v>409</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141" s="0">
-        <v>25190</v>
+        <v>25260</v>
       </c>
       <c r="B141" s="0" t="s">
-        <v>428</v>
+        <v>410</v>
       </c>
       <c r="C141" s="0" t="s">
-        <v>426</v>
+        <v>411</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G141" s="0">
-        <v>1.51</v>
+        <v>2.37</v>
       </c>
       <c r="H141" s="0" t="s">
-        <v>427</v>
+        <v>412</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142" s="0">
-        <v>25192</v>
+        <v>25261</v>
       </c>
       <c r="B142" s="0" t="s">
-        <v>429</v>
+        <v>413</v>
       </c>
       <c r="C142" s="0" t="s">
-        <v>430</v>
+        <v>414</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G142" s="0">
-        <v>1.63</v>
+        <v>2.22</v>
       </c>
       <c r="H142" s="0" t="s">
-        <v>431</v>
+        <v>415</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143" s="0">
-        <v>25194</v>
+        <v>25262</v>
       </c>
       <c r="B143" s="0" t="s">
-        <v>432</v>
+        <v>416</v>
       </c>
       <c r="C143" s="0" t="s">
-        <v>433</v>
+        <v>417</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G143" s="0">
-        <v>1.65</v>
+        <v>3.5</v>
       </c>
       <c r="H143" s="0" t="s">
-        <v>434</v>
+        <v>418</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144" s="0">
-        <v>25195</v>
+        <v>25263</v>
       </c>
       <c r="B144" s="0" t="s">
-        <v>435</v>
+        <v>419</v>
       </c>
       <c r="C144" s="0" t="s">
-        <v>436</v>
+        <v>420</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G144" s="0">
-        <v>3.31</v>
+        <v>3.15</v>
       </c>
       <c r="H144" s="0" t="s">
-        <v>437</v>
+        <v>421</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145" s="0">
-        <v>25195</v>
+        <v>25264</v>
       </c>
       <c r="B145" s="0" t="s">
-        <v>438</v>
+        <v>422</v>
       </c>
       <c r="C145" s="0" t="s">
-        <v>436</v>
+        <v>423</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G145" s="0">
-        <v>3.31</v>
+        <v>1.62</v>
       </c>
       <c r="H145" s="0" t="s">
-        <v>437</v>
+        <v>424</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146" s="0">
-        <v>25205</v>
+        <v>25265</v>
       </c>
       <c r="B146" s="0" t="s">
-        <v>439</v>
+        <v>425</v>
       </c>
       <c r="C146" s="0" t="s">
-        <v>440</v>
+        <v>426</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G146" s="0">
-        <v>1.79</v>
+        <v>1.94</v>
       </c>
       <c r="H146" s="0" t="s">
-        <v>441</v>
+        <v>427</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147" s="0">
-        <v>25205</v>
+        <v>25266</v>
       </c>
       <c r="B147" s="0" t="s">
-        <v>442</v>
+        <v>428</v>
       </c>
       <c r="C147" s="0" t="s">
-        <v>440</v>
+        <v>429</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G147" s="0">
-        <v>1.79</v>
+        <v>1.8</v>
       </c>
       <c r="H147" s="0" t="s">
-        <v>441</v>
+        <v>430</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148" s="0">
-        <v>25209</v>
+        <v>25267</v>
       </c>
       <c r="B148" s="0" t="s">
-        <v>443</v>
+        <v>431</v>
       </c>
       <c r="C148" s="0" t="s">
-        <v>444</v>
+        <v>432</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G148" s="0">
-        <v>2.04</v>
+        <v>1.94</v>
       </c>
       <c r="H148" s="0" t="s">
-        <v>445</v>
+        <v>433</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149" s="0">
-        <v>25209</v>
+        <v>25293</v>
       </c>
       <c r="B149" s="0" t="s">
-        <v>446</v>
+        <v>434</v>
       </c>
       <c r="C149" s="0" t="s">
-        <v>444</v>
+        <v>435</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G149" s="0">
-        <v>2.04</v>
+        <v>2.27</v>
       </c>
       <c r="H149" s="0" t="s">
-        <v>445</v>
+        <v>436</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150" s="0">
-        <v>25220</v>
+        <v>25294</v>
       </c>
       <c r="B150" s="0" t="s">
-        <v>447</v>
+        <v>437</v>
       </c>
       <c r="C150" s="0" t="s">
-        <v>448</v>
+        <v>438</v>
       </c>
       <c r="D150" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G150" s="0">
-        <v>2.69</v>
+        <v>2.07</v>
       </c>
       <c r="H150" s="0" t="s">
-        <v>449</v>
+        <v>439</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151" s="0">
-        <v>25220</v>
+        <v>25308</v>
       </c>
       <c r="B151" s="0" t="s">
-        <v>450</v>
+        <v>440</v>
       </c>
       <c r="C151" s="0" t="s">
-        <v>448</v>
+        <v>441</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G151" s="0">
-        <v>2.69</v>
+        <v>7.7</v>
       </c>
       <c r="H151" s="0" t="s">
-        <v>449</v>
+        <v>442</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152" s="0">
-        <v>25221</v>
+        <v>25310</v>
       </c>
       <c r="B152" s="0" t="s">
-        <v>451</v>
+        <v>443</v>
       </c>
       <c r="C152" s="0" t="s">
-        <v>452</v>
+        <v>444</v>
       </c>
       <c r="D152" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E152" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G152" s="0">
-        <v>2.6</v>
+        <v>2.5</v>
       </c>
       <c r="H152" s="0" t="s">
-        <v>453</v>
+        <v>445</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153" s="0">
-        <v>25222</v>
+        <v>25311</v>
       </c>
       <c r="B153" s="0" t="s">
-        <v>454</v>
+        <v>446</v>
       </c>
       <c r="C153" s="0" t="s">
-        <v>455</v>
+        <v>447</v>
       </c>
       <c r="D153" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G153" s="0">
-        <v>2.39</v>
+        <v>2.41</v>
       </c>
       <c r="H153" s="0" t="s">
-        <v>456</v>
+        <v>448</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154" s="0">
-        <v>25222</v>
+        <v>25312</v>
       </c>
       <c r="B154" s="0" t="s">
-        <v>457</v>
+        <v>449</v>
       </c>
       <c r="C154" s="0" t="s">
-        <v>455</v>
+        <v>450</v>
       </c>
       <c r="D154" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E154" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G154" s="0">
-        <v>2.39</v>
+        <v>2.5</v>
       </c>
       <c r="H154" s="0" t="s">
-        <v>456</v>
+        <v>451</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155" s="0">
-        <v>25225</v>
+        <v>25313</v>
       </c>
       <c r="B155" s="0" t="s">
-        <v>458</v>
+        <v>452</v>
       </c>
       <c r="C155" s="0" t="s">
-        <v>459</v>
+        <v>453</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E155" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G155" s="0">
-        <v>2.12</v>
+        <v>2.31</v>
       </c>
       <c r="H155" s="0" t="s">
-        <v>460</v>
+        <v>454</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156" s="0">
-        <v>25225</v>
+        <v>25329</v>
       </c>
       <c r="B156" s="0" t="s">
-        <v>461</v>
+        <v>455</v>
       </c>
       <c r="C156" s="0" t="s">
-        <v>459</v>
+        <v>456</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>10</v>
+        <v>457</v>
       </c>
       <c r="G156" s="0">
-        <v>2.12</v>
+        <v>2.63</v>
       </c>
       <c r="H156" s="0" t="s">
-        <v>460</v>
+        <v>458</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157" s="0">
-        <v>25226</v>
+        <v>25335</v>
       </c>
       <c r="B157" s="0" t="s">
-        <v>462</v>
+        <v>459</v>
       </c>
       <c r="C157" s="0" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="D157" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="G157" s="0">
-        <v>2.35</v>
+        <v>3.38</v>
       </c>
       <c r="H157" s="0" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158" s="0">
-        <v>25226</v>
+        <v>25335</v>
       </c>
       <c r="B158" s="0" t="s">
-        <v>465</v>
+        <v>462</v>
       </c>
       <c r="C158" s="0" t="s">
-        <v>463</v>
+        <v>460</v>
       </c>
       <c r="D158" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="G158" s="0">
-        <v>2.35</v>
+        <v>3.38</v>
       </c>
       <c r="H158" s="0" t="s">
-        <v>464</v>
+        <v>461</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159" s="0">
-        <v>25227</v>
+        <v>25336</v>
       </c>
       <c r="B159" s="0" t="s">
-        <v>466</v>
+        <v>463</v>
       </c>
       <c r="C159" s="0" t="s">
-        <v>467</v>
+        <v>464</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="G159" s="0">
-        <v>1.98</v>
+        <v>4.51</v>
       </c>
       <c r="H159" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160" s="0">
-        <v>25227</v>
+        <v>25337</v>
       </c>
       <c r="B160" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
       <c r="C160" s="0" t="s">
         <v>467</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="G160" s="0">
-        <v>1.98</v>
+        <v>4.14</v>
       </c>
       <c r="H160" s="0" t="s">
         <v>468</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161" s="0">
-        <v>25256</v>
+        <v>25338</v>
       </c>
       <c r="B161" s="0" t="s">
+        <v>469</v>
+      </c>
+      <c r="C161" s="0" t="s">
         <v>470</v>
       </c>
-      <c r="C161" s="0" t="s">
+      <c r="D161" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E161" s="0" t="s">
+        <v>320</v>
+      </c>
+      <c r="G161" s="0">
+        <v>7.14</v>
+      </c>
+      <c r="H161" s="0" t="s">
         <v>471</v>
-      </c>
-[...10 lines deleted...]
-        <v>472</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162" s="0">
-        <v>25257</v>
+        <v>25338</v>
       </c>
       <c r="B162" s="0" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="C162" s="0" t="s">
-        <v>474</v>
+        <v>470</v>
       </c>
       <c r="D162" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>356</v>
+        <v>320</v>
       </c>
       <c r="G162" s="0">
-        <v>1.98</v>
+        <v>7.14</v>
       </c>
       <c r="H162" s="0" t="s">
-        <v>475</v>
+        <v>471</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163" s="0">
-        <v>25258</v>
+        <v>25351</v>
       </c>
       <c r="B163" s="0" t="s">
-        <v>476</v>
+        <v>473</v>
       </c>
       <c r="C163" s="0" t="s">
-        <v>477</v>
+        <v>474</v>
       </c>
       <c r="D163" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G163" s="0">
-        <v>2.22</v>
+        <v>3.75</v>
       </c>
       <c r="H163" s="0" t="s">
-        <v>478</v>
+        <v>475</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164" s="0">
-        <v>25259</v>
+        <v>25367</v>
       </c>
       <c r="B164" s="0" t="s">
-        <v>479</v>
+        <v>476</v>
       </c>
       <c r="C164" s="0" t="s">
-        <v>480</v>
+        <v>477</v>
       </c>
       <c r="D164" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G164" s="0">
-        <v>2.74</v>
+        <v>4.34</v>
       </c>
       <c r="H164" s="0" t="s">
-        <v>481</v>
+        <v>478</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165" s="0">
-        <v>25260</v>
+        <v>25393</v>
       </c>
       <c r="B165" s="0" t="s">
-        <v>482</v>
+        <v>479</v>
       </c>
       <c r="C165" s="0" t="s">
-        <v>483</v>
+        <v>480</v>
       </c>
       <c r="D165" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E165" s="0" t="s">
-        <v>356</v>
+        <v>24</v>
       </c>
       <c r="G165" s="0">
-        <v>2.37</v>
+        <v>6.4</v>
       </c>
       <c r="H165" s="0" t="s">
-        <v>484</v>
+        <v>481</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166" s="0">
-        <v>25261</v>
+        <v>25406</v>
       </c>
       <c r="B166" s="0" t="s">
-        <v>485</v>
+        <v>482</v>
       </c>
       <c r="C166" s="0" t="s">
-        <v>486</v>
+        <v>483</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G166" s="0">
         <v>2.22</v>
       </c>
       <c r="H166" s="0" t="s">
-        <v>487</v>
+        <v>484</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167" s="0">
-        <v>25262</v>
+        <v>25407</v>
       </c>
       <c r="B167" s="0" t="s">
-        <v>488</v>
+        <v>485</v>
       </c>
       <c r="C167" s="0" t="s">
-        <v>489</v>
+        <v>486</v>
       </c>
       <c r="D167" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E167" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G167" s="0">
-        <v>3.5</v>
+        <v>1.76</v>
       </c>
       <c r="H167" s="0" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168" s="0">
-        <v>25263</v>
+        <v>25407</v>
       </c>
       <c r="B168" s="0" t="s">
-        <v>491</v>
+        <v>488</v>
       </c>
       <c r="C168" s="0" t="s">
-        <v>492</v>
+        <v>486</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E168" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G168" s="0">
-        <v>3.15</v>
+        <v>1.76</v>
       </c>
       <c r="H168" s="0" t="s">
-        <v>493</v>
+        <v>487</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169" s="0">
-        <v>25264</v>
+        <v>25408</v>
       </c>
       <c r="B169" s="0" t="s">
-        <v>494</v>
+        <v>489</v>
       </c>
       <c r="C169" s="0" t="s">
-        <v>495</v>
+        <v>490</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G169" s="0">
-        <v>1.62</v>
+        <v>5.94</v>
       </c>
       <c r="H169" s="0" t="s">
-        <v>496</v>
+        <v>491</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170" s="0">
-        <v>25265</v>
+        <v>25438</v>
       </c>
       <c r="B170" s="0" t="s">
-        <v>497</v>
+        <v>492</v>
       </c>
       <c r="C170" s="0" t="s">
-        <v>498</v>
+        <v>493</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>356</v>
+        <v>24</v>
       </c>
       <c r="G170" s="0">
-        <v>1.94</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="H170" s="0" t="s">
-        <v>499</v>
+        <v>494</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" s="0">
-        <v>25266</v>
+        <v>25449</v>
       </c>
       <c r="B171" s="0" t="s">
-        <v>500</v>
+        <v>495</v>
       </c>
       <c r="C171" s="0" t="s">
-        <v>501</v>
+        <v>496</v>
       </c>
       <c r="D171" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G171" s="0">
-        <v>1.8</v>
+        <v>8.5</v>
       </c>
       <c r="H171" s="0" t="s">
-        <v>502</v>
+        <v>497</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" s="0">
-        <v>25267</v>
+        <v>25452</v>
       </c>
       <c r="B172" s="0" t="s">
-        <v>503</v>
+        <v>498</v>
       </c>
       <c r="C172" s="0" t="s">
-        <v>504</v>
+        <v>499</v>
       </c>
       <c r="D172" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G172" s="0">
-        <v>1.94</v>
+        <v>7.02</v>
       </c>
       <c r="H172" s="0" t="s">
-        <v>505</v>
+        <v>500</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" s="0">
-        <v>25277</v>
+        <v>25458</v>
       </c>
       <c r="B173" s="0" t="s">
-        <v>506</v>
+        <v>501</v>
       </c>
       <c r="C173" s="0" t="s">
-        <v>507</v>
+        <v>502</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E173" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G173" s="0">
-        <v>6.11</v>
+        <v>2.48</v>
       </c>
       <c r="H173" s="0" t="s">
-        <v>508</v>
+        <v>503</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" s="0">
-        <v>25293</v>
+        <v>25461</v>
       </c>
       <c r="B174" s="0" t="s">
-        <v>509</v>
+        <v>504</v>
       </c>
       <c r="C174" s="0" t="s">
-        <v>510</v>
+        <v>505</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E174" s="0" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="G174" s="0">
-        <v>2.27</v>
+        <v>4.8</v>
       </c>
       <c r="H174" s="0" t="s">
-        <v>511</v>
+        <v>506</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" s="0">
-        <v>25294</v>
+        <v>25463</v>
       </c>
       <c r="B175" s="0" t="s">
-        <v>512</v>
+        <v>507</v>
       </c>
       <c r="C175" s="0" t="s">
-        <v>513</v>
+        <v>508</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E175" s="0" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="G175" s="0">
-        <v>2.07</v>
+        <v>7.67</v>
       </c>
       <c r="H175" s="0" t="s">
-        <v>514</v>
+        <v>509</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" s="0">
-        <v>25308</v>
+        <v>25464</v>
       </c>
       <c r="B176" s="0" t="s">
-        <v>515</v>
+        <v>510</v>
       </c>
       <c r="C176" s="0" t="s">
-        <v>516</v>
+        <v>511</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E176" s="0" t="s">
-        <v>24</v>
+        <v>273</v>
       </c>
       <c r="G176" s="0">
-        <v>7.7</v>
+        <v>4.95</v>
       </c>
       <c r="H176" s="0" t="s">
-        <v>517</v>
+        <v>512</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" s="0">
-        <v>25310</v>
+        <v>25465</v>
       </c>
       <c r="B177" s="0" t="s">
-        <v>518</v>
+        <v>513</v>
       </c>
       <c r="C177" s="0" t="s">
-        <v>519</v>
+        <v>514</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E177" s="0" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="G177" s="0">
-        <v>2.5</v>
+        <v>4.95</v>
       </c>
       <c r="H177" s="0" t="s">
-        <v>520</v>
+        <v>515</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" s="0">
-        <v>25311</v>
+        <v>25466</v>
       </c>
       <c r="B178" s="0" t="s">
-        <v>521</v>
+        <v>516</v>
       </c>
       <c r="C178" s="0" t="s">
-        <v>522</v>
+        <v>517</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E178" s="0" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="G178" s="0">
-        <v>2.41</v>
+        <v>10.43</v>
       </c>
       <c r="H178" s="0" t="s">
-        <v>523</v>
+        <v>518</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" s="0">
-        <v>25312</v>
+        <v>25467</v>
       </c>
       <c r="B179" s="0" t="s">
-        <v>524</v>
+        <v>519</v>
       </c>
       <c r="C179" s="0" t="s">
-        <v>525</v>
+        <v>520</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="G179" s="0">
-        <v>2.5</v>
+        <v>9.210000000000001</v>
       </c>
       <c r="H179" s="0" t="s">
-        <v>526</v>
+        <v>521</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" s="0">
-        <v>25313</v>
+        <v>25471</v>
       </c>
       <c r="B180" s="0" t="s">
-        <v>527</v>
+        <v>522</v>
       </c>
       <c r="C180" s="0" t="s">
-        <v>528</v>
+        <v>523</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G180" s="0">
-        <v>2.31</v>
+        <v>5.21</v>
       </c>
       <c r="H180" s="0" t="s">
-        <v>529</v>
+        <v>524</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" s="0">
-        <v>25329</v>
+        <v>25473</v>
       </c>
       <c r="B181" s="0" t="s">
-        <v>530</v>
+        <v>525</v>
       </c>
       <c r="C181" s="0" t="s">
-        <v>531</v>
+        <v>526</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>532</v>
+        <v>10</v>
       </c>
       <c r="G181" s="0">
-        <v>2.63</v>
+        <v>3.51</v>
       </c>
       <c r="H181" s="0" t="s">
-        <v>533</v>
+        <v>527</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" s="0">
-        <v>25335</v>
+        <v>25492</v>
       </c>
       <c r="B182" s="0" t="s">
-        <v>534</v>
+        <v>528</v>
       </c>
       <c r="C182" s="0" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>389</v>
+        <v>457</v>
       </c>
       <c r="G182" s="0">
-        <v>3.38</v>
+        <v>1.88</v>
       </c>
       <c r="H182" s="0" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" s="0">
-        <v>25335</v>
+        <v>25492</v>
       </c>
       <c r="B183" s="0" t="s">
-        <v>537</v>
+        <v>531</v>
       </c>
       <c r="C183" s="0" t="s">
-        <v>535</v>
+        <v>529</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>389</v>
+        <v>457</v>
       </c>
       <c r="G183" s="0">
-        <v>3.38</v>
+        <v>1.88</v>
       </c>
       <c r="H183" s="0" t="s">
-        <v>536</v>
+        <v>530</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" s="0">
-        <v>25336</v>
+        <v>25505</v>
       </c>
       <c r="B184" s="0" t="s">
-        <v>538</v>
+        <v>532</v>
       </c>
       <c r="C184" s="0" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>389</v>
+        <v>60</v>
       </c>
       <c r="G184" s="0">
-        <v>4.51</v>
+        <v>3.55</v>
       </c>
       <c r="H184" s="0" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" s="0">
-        <v>25337</v>
+        <v>25529</v>
       </c>
       <c r="B185" s="0" t="s">
-        <v>541</v>
+        <v>535</v>
       </c>
       <c r="C185" s="0" t="s">
-        <v>542</v>
+        <v>536</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="G185" s="0">
-        <v>4.14</v>
+        <v>6.19</v>
       </c>
       <c r="H185" s="0" t="s">
-        <v>543</v>
+        <v>537</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" s="0">
-        <v>25338</v>
+        <v>25574</v>
       </c>
       <c r="B186" s="0" t="s">
-        <v>544</v>
+        <v>538</v>
       </c>
       <c r="C186" s="0" t="s">
-        <v>545</v>
+        <v>539</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="G186" s="0">
-        <v>7.14</v>
+        <v>3.11</v>
       </c>
       <c r="H186" s="0" t="s">
-        <v>546</v>
+        <v>540</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" s="0">
-        <v>25338</v>
+        <v>25576</v>
       </c>
       <c r="B187" s="0" t="s">
-        <v>547</v>
+        <v>541</v>
       </c>
       <c r="C187" s="0" t="s">
-        <v>545</v>
+        <v>542</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="G187" s="0">
-        <v>7.14</v>
+        <v>4.2</v>
       </c>
       <c r="H187" s="0" t="s">
-        <v>546</v>
+        <v>543</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" s="0">
-        <v>25351</v>
+        <v>25578</v>
       </c>
       <c r="B188" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="C188" s="0" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G188" s="0">
-        <v>3.75</v>
+        <v>4.9</v>
       </c>
       <c r="H188" s="0" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" s="0">
-        <v>25367</v>
+        <v>25578</v>
       </c>
       <c r="B189" s="0" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="C189" s="0" t="s">
-        <v>552</v>
+        <v>545</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G189" s="0">
-        <v>4.34</v>
+        <v>4.9</v>
       </c>
       <c r="H189" s="0" t="s">
-        <v>553</v>
+        <v>546</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" s="0">
-        <v>25393</v>
+        <v>25579</v>
       </c>
       <c r="B190" s="0" t="s">
-        <v>554</v>
+        <v>548</v>
       </c>
       <c r="C190" s="0" t="s">
-        <v>555</v>
+        <v>549</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G190" s="0">
-        <v>6.4</v>
+        <v>4.01</v>
       </c>
       <c r="H190" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" s="0">
-        <v>25404</v>
+        <v>25579</v>
       </c>
       <c r="B191" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="C191" s="0" t="s">
-        <v>558</v>
+        <v>549</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G191" s="0">
-        <v>2.04</v>
+        <v>4.01</v>
       </c>
       <c r="H191" s="0" t="s">
-        <v>559</v>
+        <v>550</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" s="0">
-        <v>25406</v>
+        <v>25596</v>
       </c>
       <c r="B192" s="0" t="s">
-        <v>560</v>
+        <v>552</v>
       </c>
       <c r="C192" s="0" t="s">
-        <v>561</v>
+        <v>553</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="G192" s="0">
-        <v>2.22</v>
+        <v>5.87</v>
       </c>
       <c r="H192" s="0" t="s">
-        <v>562</v>
+        <v>554</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" s="0">
-        <v>25407</v>
+        <v>25629</v>
       </c>
       <c r="B193" s="0" t="s">
-        <v>563</v>
+        <v>555</v>
       </c>
       <c r="C193" s="0" t="s">
-        <v>564</v>
+        <v>556</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G193" s="0">
-        <v>1.7</v>
+        <v>12.01</v>
       </c>
       <c r="H193" s="0" t="s">
-        <v>565</v>
+        <v>557</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" s="0">
-        <v>25407</v>
+        <v>25634</v>
       </c>
       <c r="B194" s="0" t="s">
-        <v>566</v>
+        <v>558</v>
       </c>
       <c r="C194" s="0" t="s">
-        <v>564</v>
+        <v>559</v>
       </c>
       <c r="D194" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G194" s="0">
-        <v>1.7</v>
+        <v>1.76</v>
       </c>
       <c r="H194" s="0" t="s">
-        <v>565</v>
+        <v>560</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" s="0">
-        <v>25408</v>
+        <v>25641</v>
       </c>
       <c r="B195" s="0" t="s">
-        <v>567</v>
+        <v>561</v>
       </c>
       <c r="C195" s="0" t="s">
-        <v>568</v>
+        <v>562</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E195" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G195" s="0">
-        <v>5.94</v>
+        <v>6.64</v>
       </c>
       <c r="H195" s="0" t="s">
-        <v>569</v>
+        <v>563</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" s="0">
-        <v>25437</v>
+        <v>25667</v>
       </c>
       <c r="B196" s="0" t="s">
-        <v>570</v>
+        <v>564</v>
       </c>
       <c r="C196" s="0" t="s">
-        <v>571</v>
+        <v>565</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>9</v>
+        <v>44</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G196" s="0">
-        <v>10.49</v>
+        <v>3.47</v>
       </c>
       <c r="H196" s="0" t="s">
-        <v>572</v>
+        <v>566</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" s="0">
-        <v>25438</v>
+        <v>25718</v>
       </c>
       <c r="B197" s="0" t="s">
-        <v>573</v>
+        <v>567</v>
       </c>
       <c r="C197" s="0" t="s">
-        <v>574</v>
+        <v>568</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G197" s="0">
-        <v>9.140000000000001</v>
+        <v>1.54</v>
       </c>
       <c r="H197" s="0" t="s">
-        <v>575</v>
+        <v>569</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" s="0">
-        <v>25449</v>
+        <v>25719</v>
       </c>
       <c r="B198" s="0" t="s">
-        <v>576</v>
+        <v>570</v>
       </c>
       <c r="C198" s="0" t="s">
-        <v>577</v>
+        <v>571</v>
       </c>
       <c r="D198" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E198" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G198" s="0">
-        <v>8.5</v>
+        <v>1.48</v>
       </c>
       <c r="H198" s="0" t="s">
-        <v>578</v>
+        <v>572</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" s="0">
-        <v>25452</v>
+        <v>25733</v>
       </c>
       <c r="B199" s="0" t="s">
-        <v>579</v>
+        <v>573</v>
       </c>
       <c r="C199" s="0" t="s">
-        <v>580</v>
+        <v>574</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G199" s="0">
-        <v>7.02</v>
+        <v>9.93</v>
       </c>
       <c r="H199" s="0" t="s">
-        <v>581</v>
+        <v>575</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" s="0">
-        <v>25458</v>
+        <v>25776</v>
       </c>
       <c r="B200" s="0" t="s">
-        <v>582</v>
+        <v>576</v>
       </c>
       <c r="C200" s="0" t="s">
-        <v>583</v>
+        <v>577</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>72</v>
+        <v>60</v>
       </c>
       <c r="G200" s="0">
-        <v>2.48</v>
+        <v>3.15</v>
       </c>
       <c r="H200" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" s="0">
-        <v>25461</v>
+        <v>25779</v>
       </c>
       <c r="B201" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
       <c r="C201" s="0" t="s">
-        <v>586</v>
+        <v>580</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>339</v>
+        <v>60</v>
       </c>
       <c r="G201" s="0">
-        <v>4.8</v>
+        <v>2.55</v>
       </c>
       <c r="H201" s="0" t="s">
-        <v>587</v>
+        <v>581</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" s="0">
-        <v>25463</v>
+        <v>25779</v>
       </c>
       <c r="B202" s="0" t="s">
-        <v>588</v>
+        <v>582</v>
       </c>
       <c r="C202" s="0" t="s">
-        <v>589</v>
+        <v>580</v>
       </c>
       <c r="D202" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>339</v>
+        <v>60</v>
       </c>
       <c r="G202" s="0">
-        <v>7.67</v>
+        <v>2.55</v>
       </c>
       <c r="H202" s="0" t="s">
-        <v>590</v>
+        <v>581</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" s="0">
-        <v>25464</v>
+        <v>25781</v>
       </c>
       <c r="B203" s="0" t="s">
-        <v>591</v>
+        <v>583</v>
       </c>
       <c r="C203" s="0" t="s">
-        <v>592</v>
+        <v>584</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>339</v>
+        <v>60</v>
       </c>
       <c r="G203" s="0">
-        <v>4.95</v>
+        <v>1.33</v>
       </c>
       <c r="H203" s="0" t="s">
-        <v>593</v>
+        <v>585</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" s="0">
-        <v>25465</v>
+        <v>25782</v>
       </c>
       <c r="B204" s="0" t="s">
-        <v>594</v>
+        <v>586</v>
       </c>
       <c r="C204" s="0" t="s">
-        <v>595</v>
+        <v>587</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>339</v>
+        <v>60</v>
       </c>
       <c r="G204" s="0">
-        <v>4.95</v>
+        <v>1.37</v>
       </c>
       <c r="H204" s="0" t="s">
-        <v>596</v>
+        <v>588</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" s="0">
-        <v>25466</v>
+        <v>25783</v>
       </c>
       <c r="B205" s="0" t="s">
-        <v>597</v>
+        <v>589</v>
       </c>
       <c r="C205" s="0" t="s">
-        <v>598</v>
+        <v>590</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>339</v>
+        <v>60</v>
       </c>
       <c r="G205" s="0">
-        <v>10.43</v>
+        <v>1.47</v>
       </c>
       <c r="H205" s="0" t="s">
-        <v>599</v>
+        <v>591</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" s="0">
-        <v>25467</v>
+        <v>25784</v>
       </c>
       <c r="B206" s="0" t="s">
-        <v>600</v>
+        <v>592</v>
       </c>
       <c r="C206" s="0" t="s">
-        <v>601</v>
+        <v>593</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>339</v>
+        <v>60</v>
       </c>
       <c r="G206" s="0">
-        <v>9.210000000000001</v>
+        <v>6.91</v>
       </c>
       <c r="H206" s="0" t="s">
-        <v>602</v>
+        <v>594</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" s="0">
-        <v>25471</v>
+        <v>25761</v>
       </c>
       <c r="B207" s="0" t="s">
-        <v>603</v>
+        <v>595</v>
       </c>
       <c r="C207" s="0" t="s">
-        <v>604</v>
+        <v>596</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G207" s="0">
-        <v>5.21</v>
+        <v>4.92</v>
       </c>
       <c r="H207" s="0" t="s">
-        <v>605</v>
+        <v>597</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" s="0">
-        <v>25473</v>
+        <v>25763</v>
       </c>
       <c r="B208" s="0" t="s">
-        <v>606</v>
+        <v>598</v>
       </c>
       <c r="C208" s="0" t="s">
-        <v>607</v>
+        <v>599</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G208" s="0">
-        <v>3.51</v>
+        <v>1.63</v>
       </c>
       <c r="H208" s="0" t="s">
-        <v>608</v>
+        <v>600</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" s="0">
-        <v>25492</v>
+        <v>25764</v>
       </c>
       <c r="B209" s="0" t="s">
-        <v>609</v>
+        <v>601</v>
       </c>
       <c r="C209" s="0" t="s">
-        <v>610</v>
+        <v>602</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>532</v>
+        <v>10</v>
       </c>
       <c r="G209" s="0">
-        <v>1.88</v>
+        <v>1.14</v>
       </c>
       <c r="H209" s="0" t="s">
-        <v>611</v>
+        <v>603</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" s="0">
-        <v>25492</v>
+        <v>25765</v>
       </c>
       <c r="B210" s="0" t="s">
-        <v>612</v>
+        <v>604</v>
       </c>
       <c r="C210" s="0" t="s">
-        <v>610</v>
+        <v>605</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>532</v>
+        <v>10</v>
       </c>
       <c r="G210" s="0">
-        <v>1.88</v>
+        <v>1.62</v>
       </c>
       <c r="H210" s="0" t="s">
-        <v>611</v>
+        <v>606</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" s="0">
-        <v>25505</v>
+        <v>25766</v>
       </c>
       <c r="B211" s="0" t="s">
-        <v>613</v>
+        <v>607</v>
       </c>
       <c r="C211" s="0" t="s">
-        <v>614</v>
+        <v>608</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G211" s="0">
-        <v>3.55</v>
+        <v>1.46</v>
       </c>
       <c r="H211" s="0" t="s">
-        <v>615</v>
+        <v>609</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" s="0">
-        <v>25529</v>
+        <v>25767</v>
       </c>
       <c r="B212" s="0" t="s">
-        <v>616</v>
+        <v>610</v>
       </c>
       <c r="C212" s="0" t="s">
-        <v>617</v>
+        <v>611</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E212" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G212" s="0">
-        <v>6.19</v>
+        <v>1.56</v>
       </c>
       <c r="H212" s="0" t="s">
-        <v>618</v>
+        <v>612</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" s="0">
-        <v>25574</v>
+        <v>27771</v>
       </c>
       <c r="B213" s="0" t="s">
-        <v>619</v>
+        <v>613</v>
       </c>
       <c r="C213" s="0" t="s">
-        <v>620</v>
+        <v>614</v>
       </c>
       <c r="D213" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E213" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G213" s="0">
-        <v>3.11</v>
+        <v>1.85</v>
       </c>
       <c r="H213" s="0" t="s">
-        <v>621</v>
+        <v>615</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" s="0">
-        <v>25576</v>
+        <v>25772</v>
       </c>
       <c r="B214" s="0" t="s">
-        <v>622</v>
+        <v>616</v>
       </c>
       <c r="C214" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G214" s="0">
-        <v>4.2</v>
+        <v>2.18</v>
       </c>
       <c r="H214" s="0" t="s">
-        <v>624</v>
+        <v>618</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" s="0">
-        <v>25578</v>
+        <v>25773</v>
       </c>
       <c r="B215" s="0" t="s">
-        <v>625</v>
+        <v>619</v>
       </c>
       <c r="C215" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G215" s="0">
-        <v>4.9</v>
+        <v>2.26</v>
       </c>
       <c r="H215" s="0" t="s">
-        <v>627</v>
+        <v>621</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" s="0">
-        <v>25578</v>
+        <v>25798</v>
       </c>
       <c r="B216" s="0" t="s">
-        <v>628</v>
+        <v>622</v>
       </c>
       <c r="C216" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G216" s="0">
-        <v>4.9</v>
+        <v>6.25</v>
       </c>
       <c r="H216" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" s="0">
-        <v>25579</v>
+        <v>25798</v>
       </c>
       <c r="B217" s="0" t="s">
-        <v>629</v>
+        <v>625</v>
       </c>
       <c r="C217" s="0" t="s">
-        <v>630</v>
+        <v>623</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G217" s="0">
-        <v>4.01</v>
+        <v>6.25</v>
       </c>
       <c r="H217" s="0" t="s">
-        <v>631</v>
+        <v>624</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" s="0">
-        <v>25579</v>
+        <v>25815</v>
       </c>
       <c r="B218" s="0" t="s">
-        <v>632</v>
+        <v>626</v>
       </c>
       <c r="C218" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E218" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G218" s="0">
-        <v>4.01</v>
+        <v>2.05</v>
       </c>
       <c r="H218" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" s="0">
-        <v>25596</v>
+        <v>25815</v>
       </c>
       <c r="B219" s="0" t="s">
-        <v>633</v>
+        <v>629</v>
       </c>
       <c r="C219" s="0" t="s">
-        <v>634</v>
+        <v>627</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>339</v>
+        <v>10</v>
       </c>
       <c r="G219" s="0">
-        <v>5.87</v>
+        <v>2.05</v>
       </c>
       <c r="H219" s="0" t="s">
-        <v>635</v>
+        <v>628</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" s="0">
-        <v>25603</v>
+        <v>25816</v>
       </c>
       <c r="B220" s="0" t="s">
-        <v>636</v>
+        <v>630</v>
       </c>
       <c r="C220" s="0" t="s">
-        <v>637</v>
+        <v>631</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G220" s="0">
-        <v>10.43</v>
+        <v>4.4</v>
       </c>
       <c r="H220" s="0" t="s">
-        <v>638</v>
+        <v>632</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" s="0">
-        <v>25629</v>
+        <v>25816</v>
       </c>
       <c r="B221" s="0" t="s">
-        <v>639</v>
+        <v>633</v>
       </c>
       <c r="C221" s="0" t="s">
-        <v>640</v>
+        <v>631</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G221" s="0">
-        <v>12.01</v>
+        <v>4.4</v>
       </c>
       <c r="H221" s="0" t="s">
-        <v>641</v>
+        <v>632</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" s="0">
-        <v>25634</v>
+        <v>25811</v>
       </c>
       <c r="B222" s="0" t="s">
-        <v>642</v>
+        <v>634</v>
       </c>
       <c r="C222" s="0" t="s">
-        <v>643</v>
+        <v>635</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G222" s="0">
-        <v>1.76</v>
+        <v>4.71</v>
       </c>
       <c r="H222" s="0" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" s="0">
-        <v>25641</v>
+        <v>25814</v>
       </c>
       <c r="B223" s="0" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="C223" s="0" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G223" s="0">
-        <v>6.64</v>
+        <v>5.65</v>
       </c>
       <c r="H223" s="0" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" s="0">
-        <v>25667</v>
+        <v>25825</v>
       </c>
       <c r="B224" s="0" t="s">
-        <v>648</v>
+        <v>640</v>
       </c>
       <c r="C224" s="0" t="s">
-        <v>649</v>
+        <v>641</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>50</v>
+        <v>23</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G224" s="0">
-        <v>3.47</v>
+        <v>13.3</v>
       </c>
       <c r="H224" s="0" t="s">
-        <v>650</v>
+        <v>642</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" s="0">
-        <v>25718</v>
+        <v>25826</v>
       </c>
       <c r="B225" s="0" t="s">
-        <v>651</v>
+        <v>643</v>
       </c>
       <c r="C225" s="0" t="s">
-        <v>652</v>
+        <v>644</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G225" s="0">
-        <v>1.54</v>
+        <v>8.49</v>
       </c>
       <c r="H225" s="0" t="s">
-        <v>653</v>
+        <v>645</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" s="0">
-        <v>25719</v>
+        <v>25826</v>
       </c>
       <c r="B226" s="0" t="s">
-        <v>654</v>
+        <v>646</v>
       </c>
       <c r="C226" s="0" t="s">
-        <v>655</v>
+        <v>644</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G226" s="0">
-        <v>1.48</v>
+        <v>8.49</v>
       </c>
       <c r="H226" s="0" t="s">
-        <v>656</v>
+        <v>645</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" s="0">
-        <v>25733</v>
+        <v>25827</v>
       </c>
       <c r="B227" s="0" t="s">
-        <v>657</v>
+        <v>647</v>
       </c>
       <c r="C227" s="0" t="s">
-        <v>658</v>
+        <v>648</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E227" s="0" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="G227" s="0">
-        <v>9.93</v>
+        <v>11.88</v>
       </c>
       <c r="H227" s="0" t="s">
-        <v>659</v>
+        <v>649</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" s="0">
-        <v>25735</v>
+        <v>25827</v>
       </c>
       <c r="B228" s="0" t="s">
-        <v>660</v>
+        <v>650</v>
       </c>
       <c r="C228" s="0" t="s">
-        <v>661</v>
+        <v>648</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E228" s="0" t="s">
-        <v>24</v>
+        <v>171</v>
       </c>
       <c r="G228" s="0">
-        <v>52.21</v>
+        <v>11.88</v>
       </c>
       <c r="H228" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" s="0">
-        <v>25776</v>
+        <v>25828</v>
       </c>
       <c r="B229" s="0" t="s">
-        <v>663</v>
+        <v>651</v>
       </c>
       <c r="C229" s="0" t="s">
-        <v>664</v>
+        <v>652</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E229" s="0" t="s">
-        <v>72</v>
+        <v>171</v>
       </c>
       <c r="G229" s="0">
-        <v>3.15</v>
+        <v>9.77</v>
       </c>
       <c r="H229" s="0" t="s">
-        <v>665</v>
+        <v>653</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" s="0">
-        <v>25779</v>
+        <v>25832</v>
       </c>
       <c r="B230" s="0" t="s">
-        <v>666</v>
+        <v>654</v>
       </c>
       <c r="C230" s="0" t="s">
-        <v>667</v>
+        <v>655</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G230" s="0">
-        <v>2.55</v>
+        <v>1.93</v>
       </c>
       <c r="H230" s="0" t="s">
-        <v>668</v>
+        <v>656</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" s="0">
-        <v>25779</v>
+        <v>25833</v>
       </c>
       <c r="B231" s="0" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="C231" s="0" t="s">
-        <v>667</v>
+        <v>658</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G231" s="0">
-        <v>2.55</v>
+        <v>2.04</v>
       </c>
       <c r="H231" s="0" t="s">
-        <v>668</v>
+        <v>659</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" s="0">
-        <v>25781</v>
+        <v>25833</v>
       </c>
       <c r="B232" s="0" t="s">
-        <v>670</v>
+        <v>660</v>
       </c>
       <c r="C232" s="0" t="s">
-        <v>671</v>
+        <v>658</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G232" s="0">
-        <v>1.33</v>
+        <v>2.04</v>
       </c>
       <c r="H232" s="0" t="s">
-        <v>672</v>
+        <v>659</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" s="0">
-        <v>25782</v>
+        <v>25835</v>
       </c>
       <c r="B233" s="0" t="s">
-        <v>673</v>
+        <v>661</v>
       </c>
       <c r="C233" s="0" t="s">
-        <v>674</v>
+        <v>662</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G233" s="0">
-        <v>1.37</v>
+        <v>4.4</v>
       </c>
       <c r="H233" s="0" t="s">
-        <v>675</v>
+        <v>663</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" s="0">
-        <v>25783</v>
+        <v>25835</v>
       </c>
       <c r="B234" s="0" t="s">
-        <v>676</v>
+        <v>664</v>
       </c>
       <c r="C234" s="0" t="s">
-        <v>677</v>
+        <v>662</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G234" s="0">
-        <v>1.47</v>
+        <v>4.4</v>
       </c>
       <c r="H234" s="0" t="s">
-        <v>678</v>
+        <v>663</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" s="0">
-        <v>25784</v>
+        <v>25842</v>
       </c>
       <c r="B235" s="0" t="s">
-        <v>679</v>
+        <v>665</v>
       </c>
       <c r="C235" s="0" t="s">
-        <v>680</v>
+        <v>666</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G235" s="0">
-        <v>6.91</v>
+        <v>4.83</v>
       </c>
       <c r="H235" s="0" t="s">
-        <v>681</v>
+        <v>667</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" s="0">
-        <v>25761</v>
+        <v>25873</v>
       </c>
       <c r="B236" s="0" t="s">
-        <v>682</v>
+        <v>668</v>
       </c>
       <c r="C236" s="0" t="s">
-        <v>683</v>
+        <v>669</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G236" s="0">
-        <v>4.92</v>
+        <v>9.27</v>
       </c>
       <c r="H236" s="0" t="s">
-        <v>684</v>
+        <v>670</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" s="0">
-        <v>25763</v>
+        <v>25875</v>
       </c>
       <c r="B237" s="0" t="s">
-        <v>685</v>
+        <v>671</v>
       </c>
       <c r="C237" s="0" t="s">
-        <v>686</v>
+        <v>672</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G237" s="0">
-        <v>1.63</v>
+        <v>4.6</v>
       </c>
       <c r="H237" s="0" t="s">
-        <v>687</v>
+        <v>673</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" s="0">
-        <v>25764</v>
+        <v>25876</v>
       </c>
       <c r="B238" s="0" t="s">
-        <v>688</v>
+        <v>674</v>
       </c>
       <c r="C238" s="0" t="s">
-        <v>689</v>
+        <v>675</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G238" s="0">
-        <v>1.14</v>
+        <v>7.77</v>
       </c>
       <c r="H238" s="0" t="s">
-        <v>690</v>
+        <v>676</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" s="0">
-        <v>25765</v>
+        <v>25877</v>
       </c>
       <c r="B239" s="0" t="s">
-        <v>691</v>
+        <v>677</v>
       </c>
       <c r="C239" s="0" t="s">
-        <v>692</v>
+        <v>678</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G239" s="0">
-        <v>1.62</v>
+        <v>10.69</v>
       </c>
       <c r="H239" s="0" t="s">
-        <v>693</v>
+        <v>679</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" s="0">
-        <v>25766</v>
+        <v>25883</v>
       </c>
       <c r="B240" s="0" t="s">
-        <v>694</v>
+        <v>680</v>
       </c>
       <c r="C240" s="0" t="s">
-        <v>695</v>
+        <v>681</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>23</v>
+        <v>682</v>
       </c>
       <c r="E240" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G240" s="0">
-        <v>1.46</v>
+        <v>3.96</v>
       </c>
       <c r="H240" s="0" t="s">
-        <v>696</v>
+        <v>683</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" s="0">
-        <v>25767</v>
+        <v>25885</v>
       </c>
       <c r="B241" s="0" t="s">
-        <v>697</v>
+        <v>684</v>
       </c>
       <c r="C241" s="0" t="s">
-        <v>698</v>
+        <v>685</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G241" s="0">
-        <v>1.56</v>
+        <v>11.23</v>
       </c>
       <c r="H241" s="0" t="s">
-        <v>699</v>
+        <v>686</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" s="0">
-        <v>27771</v>
+        <v>25899</v>
       </c>
       <c r="B242" s="0" t="s">
-        <v>700</v>
+        <v>687</v>
       </c>
       <c r="C242" s="0" t="s">
-        <v>701</v>
+        <v>688</v>
       </c>
       <c r="D242" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G242" s="0">
-        <v>1.85</v>
+        <v>2.12</v>
       </c>
       <c r="H242" s="0" t="s">
-        <v>702</v>
+        <v>689</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" s="0">
-        <v>25772</v>
+        <v>25899</v>
       </c>
       <c r="B243" s="0" t="s">
-        <v>703</v>
+        <v>690</v>
       </c>
       <c r="C243" s="0" t="s">
-        <v>704</v>
+        <v>688</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G243" s="0">
-        <v>2.18</v>
+        <v>2.12</v>
       </c>
       <c r="H243" s="0" t="s">
-        <v>705</v>
+        <v>689</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" s="0">
-        <v>25773</v>
+        <v>25903</v>
       </c>
       <c r="B244" s="0" t="s">
-        <v>706</v>
+        <v>691</v>
       </c>
       <c r="C244" s="0" t="s">
-        <v>707</v>
+        <v>692</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>10</v>
+        <v>60</v>
       </c>
       <c r="G244" s="0">
-        <v>2.26</v>
+        <v>2.28</v>
       </c>
       <c r="H244" s="0" t="s">
-        <v>708</v>
+        <v>693</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" s="0">
-        <v>25798</v>
+        <v>25914</v>
       </c>
       <c r="B245" s="0" t="s">
-        <v>709</v>
+        <v>694</v>
       </c>
       <c r="C245" s="0" t="s">
-        <v>710</v>
+        <v>695</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>24</v>
+        <v>60</v>
       </c>
       <c r="G245" s="0">
-        <v>6.25</v>
+        <v>1.07</v>
       </c>
       <c r="H245" s="0" t="s">
-        <v>711</v>
+        <v>696</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" s="0">
-        <v>25798</v>
+        <v>25920</v>
       </c>
       <c r="B246" s="0" t="s">
-        <v>712</v>
+        <v>697</v>
       </c>
       <c r="C246" s="0" t="s">
-        <v>710</v>
+        <v>698</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G246" s="0">
-        <v>6.25</v>
+        <v>4.98</v>
       </c>
       <c r="H246" s="0" t="s">
-        <v>711</v>
+        <v>699</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" s="0">
-        <v>25815</v>
+        <v>25925</v>
       </c>
       <c r="B247" s="0" t="s">
-        <v>713</v>
+        <v>700</v>
       </c>
       <c r="C247" s="0" t="s">
-        <v>714</v>
+        <v>701</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>23</v>
+        <v>702</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G247" s="0">
-        <v>2.05</v>
+        <v>5.27</v>
       </c>
       <c r="H247" s="0" t="s">
-        <v>715</v>
+        <v>703</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" s="0">
-        <v>25815</v>
+        <v>25926</v>
       </c>
       <c r="B248" s="0" t="s">
-        <v>716</v>
+        <v>704</v>
       </c>
       <c r="C248" s="0" t="s">
-        <v>714</v>
+        <v>705</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>9</v>
+        <v>702</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G248" s="0">
-        <v>2.05</v>
+        <v>5.12</v>
       </c>
       <c r="H248" s="0" t="s">
-        <v>715</v>
+        <v>706</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" s="0">
-        <v>25816</v>
+        <v>25956</v>
       </c>
       <c r="B249" s="0" t="s">
-        <v>717</v>
+        <v>707</v>
       </c>
       <c r="C249" s="0" t="s">
-        <v>718</v>
+        <v>708</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G249" s="0">
-        <v>4.4</v>
+        <v>4.67</v>
       </c>
       <c r="H249" s="0" t="s">
-        <v>719</v>
+        <v>709</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" s="0">
-        <v>25816</v>
+        <v>25957</v>
       </c>
       <c r="B250" s="0" t="s">
-        <v>720</v>
+        <v>710</v>
       </c>
       <c r="C250" s="0" t="s">
-        <v>718</v>
+        <v>711</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G250" s="0">
-        <v>4.4</v>
+        <v>1.9</v>
       </c>
       <c r="H250" s="0" t="s">
-        <v>719</v>
+        <v>712</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" s="0">
-        <v>25811</v>
+        <v>25976</v>
       </c>
       <c r="B251" s="0" t="s">
-        <v>721</v>
+        <v>713</v>
       </c>
       <c r="C251" s="0" t="s">
-        <v>722</v>
+        <v>714</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E251" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G251" s="0">
-        <v>4.71</v>
+        <v>10.35</v>
       </c>
       <c r="H251" s="0" t="s">
-        <v>723</v>
+        <v>715</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" s="0">
-        <v>25814</v>
+        <v>25979</v>
       </c>
       <c r="B252" s="0" t="s">
-        <v>724</v>
+        <v>716</v>
       </c>
       <c r="C252" s="0" t="s">
-        <v>725</v>
+        <v>717</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E252" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G252" s="0">
-        <v>5.65</v>
+        <v>4.8</v>
       </c>
       <c r="H252" s="0" t="s">
-        <v>726</v>
+        <v>718</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" s="0">
-        <v>25825</v>
+        <v>25980</v>
       </c>
       <c r="B253" s="0" t="s">
-        <v>727</v>
+        <v>719</v>
       </c>
       <c r="C253" s="0" t="s">
-        <v>728</v>
+        <v>720</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G253" s="0">
-        <v>13.3</v>
+        <v>4.51</v>
       </c>
       <c r="H253" s="0" t="s">
-        <v>729</v>
+        <v>721</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" s="0">
-        <v>25825</v>
+        <v>25981</v>
       </c>
       <c r="B254" s="0" t="s">
-        <v>730</v>
+        <v>722</v>
       </c>
       <c r="C254" s="0" t="s">
-        <v>728</v>
+        <v>723</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G254" s="0">
-        <v>13.3</v>
+        <v>2.39</v>
       </c>
       <c r="H254" s="0" t="s">
-        <v>729</v>
+        <v>724</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" s="0">
-        <v>25826</v>
+        <v>25984</v>
       </c>
       <c r="B255" s="0" t="s">
-        <v>731</v>
+        <v>725</v>
       </c>
       <c r="C255" s="0" t="s">
-        <v>732</v>
+        <v>726</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>9</v>
+        <v>702</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G255" s="0">
-        <v>8.49</v>
+        <v>4.53</v>
       </c>
       <c r="H255" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" s="0">
-        <v>25826</v>
+        <v>25995</v>
       </c>
       <c r="B256" s="0" t="s">
-        <v>734</v>
+        <v>728</v>
       </c>
       <c r="C256" s="0" t="s">
-        <v>732</v>
+        <v>729</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>23</v>
+        <v>702</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G256" s="0">
-        <v>8.49</v>
+        <v>17.6</v>
       </c>
       <c r="H256" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" s="0">
-        <v>25827</v>
+        <v>25996</v>
       </c>
       <c r="B257" s="0" t="s">
-        <v>735</v>
+        <v>731</v>
       </c>
       <c r="C257" s="0" t="s">
-        <v>736</v>
+        <v>732</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>9</v>
+        <v>702</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G257" s="0">
-        <v>11.88</v>
+        <v>3.94</v>
       </c>
       <c r="H257" s="0" t="s">
-        <v>737</v>
+        <v>733</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" s="0">
-        <v>25827</v>
+        <v>24012</v>
       </c>
       <c r="B258" s="0" t="s">
-        <v>738</v>
+        <v>734</v>
       </c>
       <c r="C258" s="0" t="s">
+        <v>735</v>
+      </c>
+      <c r="D258" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E258" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G258" s="0">
+        <v>2.28</v>
+      </c>
+      <c r="H258" s="0" t="s">
         <v>736</v>
-      </c>
-[...10 lines deleted...]
-        <v>737</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" s="0">
-        <v>25828</v>
+        <v>24014</v>
       </c>
       <c r="B259" s="0" t="s">
+        <v>737</v>
+      </c>
+      <c r="C259" s="0" t="s">
+        <v>738</v>
+      </c>
+      <c r="D259" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E259" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G259" s="0">
+        <v>4.11</v>
+      </c>
+      <c r="H259" s="0" t="s">
         <v>739</v>
-      </c>
-[...13 lines deleted...]
-        <v>741</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" s="0">
-        <v>25832</v>
+        <v>24020</v>
       </c>
       <c r="B260" s="0" t="s">
+        <v>740</v>
+      </c>
+      <c r="C260" s="0" t="s">
+        <v>741</v>
+      </c>
+      <c r="D260" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E260" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G260" s="0">
+        <v>9.01</v>
+      </c>
+      <c r="H260" s="0" t="s">
         <v>742</v>
-      </c>
-[...13 lines deleted...]
-        <v>744</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" s="0">
-        <v>25833</v>
+        <v>24020</v>
       </c>
       <c r="B261" s="0" t="s">
-        <v>745</v>
+        <v>743</v>
       </c>
       <c r="C261" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G261" s="0">
-        <v>2.04</v>
+        <v>9.01</v>
       </c>
       <c r="H261" s="0" t="s">
-        <v>747</v>
+        <v>742</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" s="0">
-        <v>25833</v>
+        <v>24024</v>
       </c>
       <c r="B262" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="C262" s="0" t="s">
+        <v>745</v>
+      </c>
+      <c r="D262" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E262" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G262" s="0">
+        <v>4.68</v>
+      </c>
+      <c r="H262" s="0" t="s">
         <v>746</v>
-      </c>
-[...10 lines deleted...]
-        <v>747</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" s="0">
-        <v>25835</v>
+        <v>24025</v>
       </c>
       <c r="B263" s="0" t="s">
+        <v>747</v>
+      </c>
+      <c r="C263" s="0" t="s">
+        <v>748</v>
+      </c>
+      <c r="D263" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G263" s="0">
+        <v>24.42</v>
+      </c>
+      <c r="H263" s="0" t="s">
         <v>749</v>
-      </c>
-[...13 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" s="0">
-        <v>25835</v>
+        <v>24030</v>
       </c>
       <c r="B264" s="0" t="s">
+        <v>750</v>
+      </c>
+      <c r="C264" s="0" t="s">
+        <v>751</v>
+      </c>
+      <c r="D264" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="G264" s="0">
+        <v>29.53</v>
+      </c>
+      <c r="H264" s="0" t="s">
         <v>752</v>
-      </c>
-[...13 lines deleted...]
-        <v>751</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" s="0">
-        <v>25836</v>
+        <v>24034</v>
       </c>
       <c r="B265" s="0" t="s">
         <v>753</v>
       </c>
       <c r="C265" s="0" t="s">
         <v>754</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G265" s="0">
-        <v>5.55</v>
+        <v>1.2</v>
       </c>
       <c r="H265" s="0" t="s">
         <v>755</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" s="0">
-        <v>25842</v>
+        <v>24034</v>
       </c>
       <c r="B266" s="0" t="s">
         <v>756</v>
       </c>
       <c r="C266" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G266" s="0">
-        <v>4.83</v>
+        <v>1.2</v>
       </c>
       <c r="H266" s="0" t="s">
-        <v>758</v>
+        <v>755</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" s="0">
-        <v>25873</v>
+        <v>24036</v>
       </c>
       <c r="B267" s="0" t="s">
+        <v>757</v>
+      </c>
+      <c r="C267" s="0" t="s">
+        <v>758</v>
+      </c>
+      <c r="D267" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E267" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G267" s="0">
+        <v>1.52</v>
+      </c>
+      <c r="H267" s="0" t="s">
         <v>759</v>
-      </c>
-[...13 lines deleted...]
-        <v>761</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" s="0">
-        <v>25875</v>
+        <v>24036</v>
       </c>
       <c r="B268" s="0" t="s">
-        <v>762</v>
+        <v>760</v>
       </c>
       <c r="C268" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G268" s="0">
-        <v>4.6</v>
+        <v>1.52</v>
       </c>
       <c r="H268" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" s="0">
-        <v>25876</v>
+        <v>24037</v>
       </c>
       <c r="B269" s="0" t="s">
-        <v>765</v>
+        <v>761</v>
       </c>
       <c r="C269" s="0" t="s">
-        <v>766</v>
+        <v>762</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G269" s="0">
-        <v>7.77</v>
+        <v>1.52</v>
       </c>
       <c r="H269" s="0" t="s">
-        <v>767</v>
+        <v>763</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" s="0">
-        <v>25877</v>
+        <v>24043</v>
       </c>
       <c r="B270" s="0" t="s">
-        <v>768</v>
+        <v>764</v>
       </c>
       <c r="C270" s="0" t="s">
-        <v>769</v>
+        <v>765</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G270" s="0">
-        <v>10.69</v>
+        <v>6.34</v>
       </c>
       <c r="H270" s="0" t="s">
-        <v>770</v>
+        <v>766</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" s="0">
-        <v>25883</v>
+        <v>24044</v>
       </c>
       <c r="B271" s="0" t="s">
-        <v>771</v>
+        <v>767</v>
       </c>
       <c r="C271" s="0" t="s">
-        <v>772</v>
+        <v>768</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>773</v>
+        <v>23</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G271" s="0">
-        <v>3.96</v>
+        <v>7.42</v>
       </c>
       <c r="H271" s="0" t="s">
-        <v>774</v>
+        <v>769</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" s="0">
-        <v>25885</v>
+        <v>24045</v>
       </c>
       <c r="B272" s="0" t="s">
-        <v>775</v>
+        <v>770</v>
       </c>
       <c r="C272" s="0" t="s">
-        <v>776</v>
+        <v>771</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G272" s="0">
-        <v>11.23</v>
+        <v>6.93</v>
       </c>
       <c r="H272" s="0" t="s">
-        <v>777</v>
+        <v>772</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" s="0">
-        <v>25899</v>
+        <v>24046</v>
       </c>
       <c r="B273" s="0" t="s">
-        <v>778</v>
+        <v>773</v>
       </c>
       <c r="C273" s="0" t="s">
-        <v>779</v>
+        <v>774</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G273" s="0">
-        <v>2.12</v>
+        <v>6.38</v>
       </c>
       <c r="H273" s="0" t="s">
-        <v>780</v>
+        <v>775</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" s="0">
-        <v>25899</v>
+        <v>24047</v>
       </c>
       <c r="B274" s="0" t="s">
-        <v>781</v>
+        <v>776</v>
       </c>
       <c r="C274" s="0" t="s">
-        <v>779</v>
+        <v>777</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G274" s="0">
-        <v>2.12</v>
+        <v>7.61</v>
       </c>
       <c r="H274" s="0" t="s">
-        <v>780</v>
+        <v>778</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" s="0">
-        <v>25903</v>
+        <v>24051</v>
       </c>
       <c r="B275" s="0" t="s">
-        <v>782</v>
+        <v>779</v>
       </c>
       <c r="C275" s="0" t="s">
-        <v>783</v>
+        <v>780</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>72</v>
+        <v>320</v>
       </c>
       <c r="G275" s="0">
-        <v>2.28</v>
+        <v>37.1</v>
       </c>
       <c r="H275" s="0" t="s">
-        <v>784</v>
+        <v>781</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" s="0">
-        <v>25914</v>
+        <v>24052</v>
       </c>
       <c r="B276" s="0" t="s">
-        <v>785</v>
+        <v>782</v>
       </c>
       <c r="C276" s="0" t="s">
-        <v>786</v>
+        <v>783</v>
       </c>
       <c r="D276" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>72</v>
+        <v>320</v>
       </c>
       <c r="G276" s="0">
-        <v>1.07</v>
+        <v>49.55</v>
       </c>
       <c r="H276" s="0" t="s">
-        <v>787</v>
+        <v>784</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" s="0">
-        <v>25920</v>
+        <v>24056</v>
       </c>
       <c r="B277" s="0" t="s">
-        <v>788</v>
+        <v>785</v>
       </c>
       <c r="C277" s="0" t="s">
-        <v>789</v>
+        <v>786</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E277" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G277" s="0">
-        <v>4.98</v>
+        <v>4.43</v>
       </c>
       <c r="H277" s="0" t="s">
-        <v>790</v>
+        <v>787</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" s="0">
-        <v>25925</v>
+        <v>24057</v>
       </c>
       <c r="B278" s="0" t="s">
-        <v>791</v>
+        <v>788</v>
       </c>
       <c r="C278" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>793</v>
+        <v>23</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G278" s="0">
-        <v>5.27</v>
+        <v>5.4</v>
       </c>
       <c r="H278" s="0" t="s">
-        <v>794</v>
+        <v>790</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" s="0">
-        <v>25926</v>
+        <v>24067</v>
       </c>
       <c r="B279" s="0" t="s">
-        <v>795</v>
+        <v>791</v>
       </c>
       <c r="C279" s="0" t="s">
-        <v>796</v>
+        <v>792</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E279" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G279" s="0">
+        <v>1.29</v>
+      </c>
+      <c r="H279" s="0" t="s">
         <v>793</v>
-      </c>
-[...7 lines deleted...]
-        <v>797</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" s="0">
-        <v>25956</v>
+        <v>24067</v>
       </c>
       <c r="B280" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="C280" s="0" t="s">
-        <v>799</v>
+        <v>792</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G280" s="0">
-        <v>4.67</v>
+        <v>1.29</v>
       </c>
       <c r="H280" s="0" t="s">
-        <v>800</v>
+        <v>793</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" s="0">
-        <v>25957</v>
+        <v>24068</v>
       </c>
       <c r="B281" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="C281" s="0" t="s">
-        <v>802</v>
+        <v>796</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G281" s="0">
-        <v>1.9</v>
+        <v>1.44</v>
       </c>
       <c r="H281" s="0" t="s">
-        <v>803</v>
+        <v>797</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" s="0">
-        <v>25976</v>
+        <v>24069</v>
       </c>
       <c r="B282" s="0" t="s">
-        <v>804</v>
+        <v>798</v>
       </c>
       <c r="C282" s="0" t="s">
-        <v>805</v>
+        <v>799</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G282" s="0">
-        <v>10.35</v>
+        <v>1.6</v>
       </c>
       <c r="H282" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" s="0">
-        <v>25979</v>
+        <v>24085</v>
       </c>
       <c r="B283" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
       <c r="C283" s="0" t="s">
-        <v>808</v>
+        <v>802</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G283" s="0">
-        <v>4.8</v>
+        <v>4.98</v>
       </c>
       <c r="H283" s="0" t="s">
-        <v>809</v>
+        <v>803</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" s="0">
-        <v>25980</v>
+        <v>24086</v>
       </c>
       <c r="B284" s="0" t="s">
-        <v>810</v>
+        <v>804</v>
       </c>
       <c r="C284" s="0" t="s">
-        <v>811</v>
+        <v>805</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G284" s="0">
-        <v>4.51</v>
+        <v>5.57</v>
       </c>
       <c r="H284" s="0" t="s">
-        <v>812</v>
+        <v>806</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" s="0">
-        <v>25981</v>
+        <v>24087</v>
       </c>
       <c r="B285" s="0" t="s">
-        <v>813</v>
+        <v>807</v>
       </c>
       <c r="C285" s="0" t="s">
-        <v>814</v>
+        <v>808</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G285" s="0">
-        <v>2.39</v>
+        <v>6.05</v>
       </c>
       <c r="H285" s="0" t="s">
-        <v>815</v>
+        <v>809</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" s="0">
-        <v>25984</v>
+        <v>24088</v>
       </c>
       <c r="B286" s="0" t="s">
-        <v>816</v>
+        <v>810</v>
       </c>
       <c r="C286" s="0" t="s">
-        <v>817</v>
+        <v>811</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>793</v>
+        <v>9</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G286" s="0">
-        <v>4.53</v>
+        <v>6.64</v>
       </c>
       <c r="H286" s="0" t="s">
-        <v>818</v>
+        <v>812</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" s="0">
-        <v>25995</v>
+        <v>24091</v>
       </c>
       <c r="B287" s="0" t="s">
-        <v>819</v>
+        <v>813</v>
       </c>
       <c r="C287" s="0" t="s">
-        <v>820</v>
+        <v>814</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>793</v>
+        <v>9</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G287" s="0">
-        <v>17.6</v>
+        <v>7.52</v>
       </c>
       <c r="H287" s="0" t="s">
-        <v>821</v>
+        <v>815</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" s="0">
-        <v>25996</v>
+        <v>24092</v>
       </c>
       <c r="B288" s="0" t="s">
-        <v>822</v>
+        <v>816</v>
       </c>
       <c r="C288" s="0" t="s">
-        <v>823</v>
+        <v>817</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>793</v>
+        <v>9</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G288" s="0">
-        <v>3.94</v>
+        <v>7.21</v>
       </c>
       <c r="H288" s="0" t="s">
-        <v>824</v>
+        <v>818</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" s="0">
-        <v>24012</v>
+        <v>24094</v>
       </c>
       <c r="B289" s="0" t="s">
-        <v>825</v>
+        <v>819</v>
       </c>
       <c r="C289" s="0" t="s">
-        <v>826</v>
+        <v>820</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E289" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G289" s="0">
-        <v>2.28</v>
+        <v>7.81</v>
       </c>
       <c r="H289" s="0" t="s">
-        <v>827</v>
+        <v>821</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" s="0">
-        <v>24014</v>
+        <v>24096</v>
       </c>
       <c r="B290" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="C290" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
       <c r="D290" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E290" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G290" s="0">
-        <v>4.11</v>
+        <v>8</v>
       </c>
       <c r="H290" s="0" t="s">
-        <v>830</v>
+        <v>824</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" s="0">
-        <v>24020</v>
+        <v>24110</v>
       </c>
       <c r="B291" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="C291" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G291" s="0">
-        <v>9.01</v>
+        <v>5.76</v>
       </c>
       <c r="H291" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" s="0">
-        <v>24020</v>
+        <v>24111</v>
       </c>
       <c r="B292" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
       <c r="C292" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E292" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G292" s="0">
-        <v>9.01</v>
+        <v>5.27</v>
       </c>
       <c r="H292" s="0" t="s">
-        <v>833</v>
+        <v>830</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" s="0">
-        <v>24024</v>
+        <v>24113</v>
       </c>
       <c r="B293" s="0" t="s">
-        <v>835</v>
+        <v>831</v>
       </c>
       <c r="C293" s="0" t="s">
-        <v>836</v>
+        <v>832</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E293" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G293" s="0">
-        <v>4.68</v>
+        <v>3.28</v>
       </c>
       <c r="H293" s="0" t="s">
-        <v>837</v>
+        <v>833</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" s="0">
-        <v>24025</v>
+        <v>24114</v>
       </c>
       <c r="B294" s="0" t="s">
-        <v>838</v>
+        <v>834</v>
       </c>
       <c r="C294" s="0" t="s">
-        <v>839</v>
+        <v>835</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G294" s="0">
-        <v>24.42</v>
+        <v>2.39</v>
       </c>
       <c r="H294" s="0" t="s">
-        <v>840</v>
+        <v>836</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" s="0">
-        <v>24030</v>
+        <v>24115</v>
       </c>
       <c r="B295" s="0" t="s">
-        <v>841</v>
+        <v>837</v>
       </c>
       <c r="C295" s="0" t="s">
-        <v>842</v>
+        <v>838</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G295" s="0">
-        <v>29.53</v>
+        <v>2.69</v>
       </c>
       <c r="H295" s="0" t="s">
-        <v>843</v>
+        <v>839</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" s="0">
-        <v>24034</v>
+        <v>24117</v>
       </c>
       <c r="B296" s="0" t="s">
-        <v>844</v>
+        <v>840</v>
       </c>
       <c r="C296" s="0" t="s">
-        <v>845</v>
+        <v>841</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G296" s="0">
-        <v>1.52</v>
+        <v>2.18</v>
       </c>
       <c r="H296" s="0" t="s">
-        <v>846</v>
+        <v>842</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" s="0">
-        <v>24036</v>
+        <v>24120</v>
       </c>
       <c r="B297" s="0" t="s">
-        <v>847</v>
+        <v>843</v>
       </c>
       <c r="C297" s="0" t="s">
-        <v>848</v>
+        <v>844</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G297" s="0">
-        <v>1.47</v>
+        <v>2.28</v>
       </c>
       <c r="H297" s="0" t="s">
-        <v>849</v>
+        <v>845</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" s="0">
-        <v>24037</v>
+        <v>24122</v>
       </c>
       <c r="B298" s="0" t="s">
-        <v>850</v>
+        <v>846</v>
       </c>
       <c r="C298" s="0" t="s">
-        <v>851</v>
+        <v>847</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G298" s="0">
-        <v>1.52</v>
+        <v>3.54</v>
       </c>
       <c r="H298" s="0" t="s">
-        <v>852</v>
+        <v>848</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" s="0">
-        <v>24043</v>
+        <v>24124</v>
       </c>
       <c r="B299" s="0" t="s">
-        <v>853</v>
+        <v>849</v>
       </c>
       <c r="C299" s="0" t="s">
-        <v>854</v>
+        <v>850</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G299" s="0">
-        <v>6.34</v>
+        <v>7.71</v>
       </c>
       <c r="H299" s="0" t="s">
-        <v>855</v>
+        <v>851</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" s="0">
-        <v>24044</v>
+        <v>24133</v>
       </c>
       <c r="B300" s="0" t="s">
-        <v>856</v>
+        <v>852</v>
       </c>
       <c r="C300" s="0" t="s">
-        <v>857</v>
+        <v>853</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G300" s="0">
-        <v>7.42</v>
+        <v>2.92</v>
       </c>
       <c r="H300" s="0" t="s">
-        <v>858</v>
+        <v>854</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" s="0">
-        <v>24045</v>
+        <v>24134</v>
       </c>
       <c r="B301" s="0" t="s">
-        <v>859</v>
+        <v>855</v>
       </c>
       <c r="C301" s="0" t="s">
-        <v>860</v>
+        <v>856</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G301" s="0">
-        <v>6.93</v>
+        <v>3.42</v>
       </c>
       <c r="H301" s="0" t="s">
-        <v>861</v>
+        <v>857</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" s="0">
-        <v>24046</v>
+        <v>24134</v>
       </c>
       <c r="B302" s="0" t="s">
-        <v>862</v>
+        <v>858</v>
       </c>
       <c r="C302" s="0" t="s">
-        <v>863</v>
+        <v>856</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G302" s="0">
-        <v>6.38</v>
+        <v>3.42</v>
       </c>
       <c r="H302" s="0" t="s">
-        <v>864</v>
+        <v>857</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" s="0">
-        <v>24047</v>
+        <v>24135</v>
       </c>
       <c r="B303" s="0" t="s">
-        <v>865</v>
+        <v>859</v>
       </c>
       <c r="C303" s="0" t="s">
-        <v>866</v>
+        <v>860</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G303" s="0">
-        <v>7.61</v>
+        <v>3.51</v>
       </c>
       <c r="H303" s="0" t="s">
-        <v>867</v>
+        <v>861</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" s="0">
-        <v>24051</v>
+        <v>24135</v>
       </c>
       <c r="B304" s="0" t="s">
-        <v>868</v>
+        <v>862</v>
       </c>
       <c r="C304" s="0" t="s">
-        <v>869</v>
+        <v>860</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="G304" s="0">
-        <v>37.1</v>
+        <v>3.51</v>
       </c>
       <c r="H304" s="0" t="s">
-        <v>870</v>
+        <v>861</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" s="0">
-        <v>24052</v>
+        <v>24136</v>
       </c>
       <c r="B305" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="C305" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="G305" s="0">
-        <v>49.55</v>
+        <v>4.01</v>
       </c>
       <c r="H305" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" s="0">
-        <v>24056</v>
+        <v>24136</v>
       </c>
       <c r="B306" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="C306" s="0" t="s">
-        <v>875</v>
+        <v>864</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G306" s="0">
-        <v>4.43</v>
+        <v>4.01</v>
       </c>
       <c r="H306" s="0" t="s">
-        <v>876</v>
+        <v>865</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" s="0">
-        <v>24057</v>
+        <v>24137</v>
       </c>
       <c r="B307" s="0" t="s">
-        <v>877</v>
+        <v>867</v>
       </c>
       <c r="C307" s="0" t="s">
-        <v>878</v>
+        <v>868</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G307" s="0">
-        <v>5.4</v>
+        <v>3.61</v>
       </c>
       <c r="H307" s="0" t="s">
-        <v>879</v>
+        <v>869</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" s="0">
-        <v>24059</v>
+        <v>24137</v>
       </c>
       <c r="B308" s="0" t="s">
-        <v>880</v>
+        <v>870</v>
       </c>
       <c r="C308" s="0" t="s">
-        <v>881</v>
+        <v>868</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G308" s="0">
-        <v>7.52</v>
+        <v>3.61</v>
       </c>
       <c r="H308" s="0" t="s">
-        <v>882</v>
+        <v>869</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" s="0">
-        <v>24067</v>
+        <v>24138</v>
       </c>
       <c r="B309" s="0" t="s">
-        <v>883</v>
+        <v>871</v>
       </c>
       <c r="C309" s="0" t="s">
-        <v>884</v>
+        <v>872</v>
       </c>
       <c r="D309" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G309" s="0">
-        <v>1.29</v>
+        <v>4.31</v>
       </c>
       <c r="H309" s="0" t="s">
-        <v>885</v>
+        <v>873</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" s="0">
-        <v>24067</v>
+        <v>24140</v>
       </c>
       <c r="B310" s="0" t="s">
-        <v>886</v>
+        <v>874</v>
       </c>
       <c r="C310" s="0" t="s">
-        <v>884</v>
+        <v>875</v>
       </c>
       <c r="D310" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G310" s="0">
-        <v>1.29</v>
+        <v>4.11</v>
       </c>
       <c r="H310" s="0" t="s">
-        <v>885</v>
+        <v>876</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" s="0">
-        <v>24068</v>
+        <v>24183</v>
       </c>
       <c r="B311" s="0" t="s">
-        <v>887</v>
+        <v>877</v>
       </c>
       <c r="C311" s="0" t="s">
-        <v>888</v>
+        <v>878</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E311" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G311" s="0">
-        <v>1.44</v>
+        <v>9.33</v>
       </c>
       <c r="H311" s="0" t="s">
-        <v>889</v>
+        <v>879</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" s="0">
-        <v>24069</v>
+        <v>24183</v>
       </c>
       <c r="B312" s="0" t="s">
-        <v>890</v>
+        <v>880</v>
       </c>
       <c r="C312" s="0" t="s">
-        <v>891</v>
+        <v>878</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G312" s="0">
-        <v>1.6</v>
+        <v>9.33</v>
       </c>
       <c r="H312" s="0" t="s">
-        <v>892</v>
+        <v>879</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" s="0">
-        <v>24085</v>
+        <v>24185</v>
       </c>
       <c r="B313" s="0" t="s">
-        <v>893</v>
+        <v>881</v>
       </c>
       <c r="C313" s="0" t="s">
-        <v>894</v>
+        <v>882</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G313" s="0">
-        <v>4.98</v>
+        <v>3.31</v>
       </c>
       <c r="H313" s="0" t="s">
-        <v>895</v>
+        <v>883</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" s="0">
-        <v>24086</v>
+        <v>24217</v>
       </c>
       <c r="B314" s="0" t="s">
-        <v>896</v>
+        <v>884</v>
       </c>
       <c r="C314" s="0" t="s">
-        <v>897</v>
+        <v>885</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G314" s="0">
-        <v>5.57</v>
+        <v>7.77</v>
       </c>
       <c r="H314" s="0" t="s">
-        <v>898</v>
+        <v>886</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" s="0">
-        <v>24087</v>
+        <v>24218</v>
       </c>
       <c r="B315" s="0" t="s">
-        <v>899</v>
+        <v>887</v>
       </c>
       <c r="C315" s="0" t="s">
-        <v>900</v>
+        <v>888</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G315" s="0">
-        <v>6.05</v>
+        <v>10.44</v>
       </c>
       <c r="H315" s="0" t="s">
-        <v>901</v>
+        <v>889</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" s="0">
-        <v>24088</v>
+        <v>24219</v>
       </c>
       <c r="B316" s="0" t="s">
-        <v>902</v>
+        <v>890</v>
       </c>
       <c r="C316" s="0" t="s">
-        <v>903</v>
+        <v>891</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G316" s="0">
-        <v>6.64</v>
+        <v>8.85</v>
       </c>
       <c r="H316" s="0" t="s">
-        <v>904</v>
+        <v>892</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" s="0">
-        <v>24090</v>
+        <v>24220</v>
       </c>
       <c r="B317" s="0" t="s">
-        <v>905</v>
+        <v>893</v>
       </c>
       <c r="C317" s="0" t="s">
-        <v>906</v>
+        <v>894</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G317" s="0">
-        <v>8.109999999999999</v>
+        <v>11.18</v>
       </c>
       <c r="H317" s="0" t="s">
-        <v>907</v>
+        <v>895</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" s="0">
-        <v>24091</v>
+        <v>24225</v>
       </c>
       <c r="B318" s="0" t="s">
-        <v>908</v>
+        <v>896</v>
       </c>
       <c r="C318" s="0" t="s">
-        <v>909</v>
+        <v>897</v>
       </c>
       <c r="D318" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G318" s="0">
-        <v>7.52</v>
+        <v>5.13</v>
       </c>
       <c r="H318" s="0" t="s">
-        <v>910</v>
+        <v>898</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" s="0">
-        <v>24092</v>
+        <v>24226</v>
       </c>
       <c r="B319" s="0" t="s">
-        <v>911</v>
+        <v>899</v>
       </c>
       <c r="C319" s="0" t="s">
-        <v>912</v>
+        <v>900</v>
       </c>
       <c r="D319" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G319" s="0">
-        <v>7.21</v>
+        <v>6.73</v>
       </c>
       <c r="H319" s="0" t="s">
-        <v>913</v>
+        <v>901</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" s="0">
-        <v>24096</v>
+        <v>24228</v>
       </c>
       <c r="B320" s="0" t="s">
-        <v>914</v>
+        <v>902</v>
       </c>
       <c r="C320" s="0" t="s">
-        <v>915</v>
+        <v>903</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G320" s="0">
-        <v>8</v>
+        <v>9.17</v>
       </c>
       <c r="H320" s="0" t="s">
-        <v>916</v>
+        <v>904</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" s="0">
-        <v>24110</v>
+        <v>24233</v>
       </c>
       <c r="B321" s="0" t="s">
-        <v>917</v>
+        <v>905</v>
       </c>
       <c r="C321" s="0" t="s">
-        <v>918</v>
+        <v>906</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G321" s="0">
-        <v>5.76</v>
+        <v>7.26</v>
       </c>
       <c r="H321" s="0" t="s">
-        <v>919</v>
+        <v>907</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" s="0">
-        <v>24111</v>
+        <v>24234</v>
       </c>
       <c r="B322" s="0" t="s">
-        <v>920</v>
+        <v>908</v>
       </c>
       <c r="C322" s="0" t="s">
-        <v>921</v>
+        <v>909</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G322" s="0">
-        <v>5.27</v>
+        <v>10.48</v>
       </c>
       <c r="H322" s="0" t="s">
-        <v>922</v>
+        <v>910</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" s="0">
-        <v>24113</v>
+        <v>24235</v>
       </c>
       <c r="B323" s="0" t="s">
-        <v>923</v>
+        <v>911</v>
       </c>
       <c r="C323" s="0" t="s">
-        <v>924</v>
+        <v>912</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E323" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G323" s="0">
-        <v>3.28</v>
+        <v>16.28</v>
       </c>
       <c r="H323" s="0" t="s">
-        <v>925</v>
+        <v>913</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" s="0">
-        <v>24114</v>
+        <v>24238</v>
       </c>
       <c r="B324" s="0" t="s">
-        <v>926</v>
+        <v>914</v>
       </c>
       <c r="C324" s="0" t="s">
-        <v>927</v>
+        <v>915</v>
       </c>
       <c r="D324" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E324" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G324" s="0">
-        <v>2.22</v>
+        <v>1.81</v>
       </c>
       <c r="H324" s="0" t="s">
-        <v>928</v>
+        <v>917</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" s="0">
-        <v>24115</v>
+        <v>24239</v>
       </c>
       <c r="B325" s="0" t="s">
-        <v>929</v>
+        <v>918</v>
       </c>
       <c r="C325" s="0" t="s">
-        <v>930</v>
+        <v>919</v>
       </c>
       <c r="D325" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E325" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G325" s="0">
-        <v>2.69</v>
+        <v>2.71</v>
       </c>
       <c r="H325" s="0" t="s">
-        <v>931</v>
+        <v>920</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" s="0">
-        <v>24117</v>
+        <v>24240</v>
       </c>
       <c r="B326" s="0" t="s">
-        <v>932</v>
+        <v>921</v>
       </c>
       <c r="C326" s="0" t="s">
-        <v>933</v>
+        <v>922</v>
       </c>
       <c r="D326" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E326" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G326" s="0">
-        <v>2.18</v>
+        <v>2.44</v>
       </c>
       <c r="H326" s="0" t="s">
-        <v>934</v>
+        <v>923</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" s="0">
-        <v>24120</v>
+        <v>24242</v>
       </c>
       <c r="B327" s="0" t="s">
-        <v>935</v>
+        <v>924</v>
       </c>
       <c r="C327" s="0" t="s">
-        <v>936</v>
+        <v>925</v>
       </c>
       <c r="D327" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E327" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G327" s="0">
-        <v>2.28</v>
+        <v>1.2</v>
       </c>
       <c r="H327" s="0" t="s">
-        <v>937</v>
+        <v>926</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" s="0">
-        <v>24122</v>
+        <v>24243</v>
       </c>
       <c r="B328" s="0" t="s">
-        <v>938</v>
+        <v>927</v>
       </c>
       <c r="C328" s="0" t="s">
-        <v>939</v>
+        <v>928</v>
       </c>
       <c r="D328" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E328" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G328" s="0">
-        <v>3.41</v>
+        <v>1.62</v>
       </c>
       <c r="H328" s="0" t="s">
-        <v>940</v>
+        <v>929</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" s="0">
-        <v>24123</v>
+        <v>24244</v>
       </c>
       <c r="B329" s="0" t="s">
-        <v>941</v>
+        <v>930</v>
       </c>
       <c r="C329" s="0" t="s">
-        <v>942</v>
+        <v>931</v>
       </c>
       <c r="D329" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E329" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G329" s="0">
-        <v>6.94</v>
+        <v>1.46</v>
       </c>
       <c r="H329" s="0" t="s">
-        <v>943</v>
+        <v>932</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" s="0">
-        <v>24124</v>
+        <v>24245</v>
       </c>
       <c r="B330" s="0" t="s">
-        <v>944</v>
+        <v>933</v>
       </c>
       <c r="C330" s="0" t="s">
-        <v>945</v>
+        <v>934</v>
       </c>
       <c r="D330" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E330" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G330" s="0">
-        <v>7.71</v>
+        <v>1.62</v>
       </c>
       <c r="H330" s="0" t="s">
-        <v>946</v>
+        <v>935</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" s="0">
-        <v>24133</v>
+        <v>24246</v>
       </c>
       <c r="B331" s="0" t="s">
-        <v>947</v>
+        <v>936</v>
       </c>
       <c r="C331" s="0" t="s">
-        <v>948</v>
+        <v>937</v>
       </c>
       <c r="D331" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E331" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G331" s="0">
-        <v>2.92</v>
+        <v>0.98</v>
       </c>
       <c r="H331" s="0" t="s">
-        <v>949</v>
+        <v>938</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" s="0">
-        <v>24134</v>
+        <v>24247</v>
       </c>
       <c r="B332" s="0" t="s">
-        <v>950</v>
+        <v>939</v>
       </c>
       <c r="C332" s="0" t="s">
-        <v>951</v>
+        <v>940</v>
       </c>
       <c r="D332" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G332" s="0">
-        <v>3.42</v>
+        <v>1.38</v>
       </c>
       <c r="H332" s="0" t="s">
-        <v>952</v>
+        <v>941</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" s="0">
-        <v>24134</v>
+        <v>24248</v>
       </c>
       <c r="B333" s="0" t="s">
-        <v>953</v>
+        <v>942</v>
       </c>
       <c r="C333" s="0" t="s">
-        <v>951</v>
+        <v>943</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G333" s="0">
-        <v>3.42</v>
+        <v>1.28</v>
       </c>
       <c r="H333" s="0" t="s">
-        <v>952</v>
+        <v>944</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" s="0">
-        <v>24135</v>
+        <v>24249</v>
       </c>
       <c r="B334" s="0" t="s">
-        <v>954</v>
+        <v>945</v>
       </c>
       <c r="C334" s="0" t="s">
-        <v>955</v>
+        <v>946</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G334" s="0">
-        <v>3.51</v>
+        <v>1.38</v>
       </c>
       <c r="H334" s="0" t="s">
-        <v>956</v>
+        <v>947</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" s="0">
-        <v>24135</v>
+        <v>24250</v>
       </c>
       <c r="B335" s="0" t="s">
-        <v>957</v>
+        <v>948</v>
       </c>
       <c r="C335" s="0" t="s">
-        <v>955</v>
+        <v>949</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G335" s="0">
-        <v>3.51</v>
+        <v>25.99</v>
       </c>
       <c r="H335" s="0" t="s">
-        <v>956</v>
+        <v>950</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" s="0">
-        <v>24136</v>
+        <v>24251</v>
       </c>
       <c r="B336" s="0" t="s">
-        <v>958</v>
+        <v>951</v>
       </c>
       <c r="C336" s="0" t="s">
-        <v>959</v>
+        <v>952</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G336" s="0">
-        <v>4.01</v>
+        <v>1.2</v>
       </c>
       <c r="H336" s="0" t="s">
-        <v>960</v>
+        <v>953</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" s="0">
-        <v>24136</v>
+        <v>24252</v>
       </c>
       <c r="B337" s="0" t="s">
-        <v>961</v>
+        <v>954</v>
       </c>
       <c r="C337" s="0" t="s">
-        <v>959</v>
+        <v>955</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G337" s="0">
-        <v>4.01</v>
+        <v>1.62</v>
       </c>
       <c r="H337" s="0" t="s">
-        <v>960</v>
+        <v>956</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" s="0">
-        <v>24137</v>
+        <v>24253</v>
       </c>
       <c r="B338" s="0" t="s">
-        <v>962</v>
+        <v>957</v>
       </c>
       <c r="C338" s="0" t="s">
-        <v>963</v>
+        <v>958</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G338" s="0">
-        <v>3.61</v>
+        <v>1.46</v>
       </c>
       <c r="H338" s="0" t="s">
-        <v>964</v>
+        <v>959</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" s="0">
-        <v>24137</v>
+        <v>24254</v>
       </c>
       <c r="B339" s="0" t="s">
-        <v>965</v>
+        <v>960</v>
       </c>
       <c r="C339" s="0" t="s">
-        <v>963</v>
+        <v>961</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G339" s="0">
-        <v>3.61</v>
+        <v>1.54</v>
       </c>
       <c r="H339" s="0" t="s">
-        <v>964</v>
+        <v>962</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" s="0">
-        <v>24138</v>
+        <v>24255</v>
       </c>
       <c r="B340" s="0" t="s">
-        <v>966</v>
+        <v>963</v>
       </c>
       <c r="C340" s="0" t="s">
-        <v>967</v>
+        <v>964</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G340" s="0">
-        <v>4.31</v>
+        <v>1.23</v>
       </c>
       <c r="H340" s="0" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" s="0">
-        <v>24140</v>
+        <v>24256</v>
       </c>
       <c r="B341" s="0" t="s">
-        <v>969</v>
+        <v>966</v>
       </c>
       <c r="C341" s="0" t="s">
-        <v>970</v>
+        <v>967</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G341" s="0">
-        <v>4.11</v>
+        <v>1.75</v>
       </c>
       <c r="H341" s="0" t="s">
-        <v>971</v>
+        <v>968</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" s="0">
-        <v>24183</v>
+        <v>24257</v>
       </c>
       <c r="B342" s="0" t="s">
-        <v>972</v>
+        <v>969</v>
       </c>
       <c r="C342" s="0" t="s">
-        <v>973</v>
+        <v>970</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G342" s="0">
-        <v>9.33</v>
+        <v>1.6</v>
       </c>
       <c r="H342" s="0" t="s">
-        <v>974</v>
+        <v>971</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" s="0">
-        <v>24183</v>
+        <v>24258</v>
       </c>
       <c r="B343" s="0" t="s">
-        <v>975</v>
+        <v>972</v>
       </c>
       <c r="C343" s="0" t="s">
         <v>973</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G343" s="0">
-        <v>9.33</v>
+        <v>1.75</v>
       </c>
       <c r="H343" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" s="0">
-        <v>24185</v>
+        <v>24267</v>
       </c>
       <c r="B344" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="C344" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="C344" s="0" t="s">
+      <c r="D344" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E344" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G344" s="0">
+        <v>1.25</v>
+      </c>
+      <c r="H344" s="0" t="s">
         <v>977</v>
-      </c>
-[...10 lines deleted...]
-        <v>978</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" s="0">
-        <v>24185</v>
+        <v>24268</v>
       </c>
       <c r="B345" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="C345" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="C345" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D345" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G345" s="0">
-        <v>3.31</v>
+        <v>1.35</v>
       </c>
       <c r="H345" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" s="0">
-        <v>24217</v>
+        <v>24269</v>
       </c>
       <c r="B346" s="0" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="C346" s="0" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G346" s="0">
-        <v>7.77</v>
+        <v>0.97</v>
       </c>
       <c r="H346" s="0" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" s="0">
-        <v>24218</v>
+        <v>24270</v>
       </c>
       <c r="B347" s="0" t="s">
-        <v>983</v>
+        <v>984</v>
       </c>
       <c r="C347" s="0" t="s">
-        <v>984</v>
+        <v>985</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G347" s="0">
-        <v>10.44</v>
+        <v>2.28</v>
       </c>
       <c r="H347" s="0" t="s">
-        <v>985</v>
+        <v>986</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" s="0">
-        <v>24219</v>
+        <v>24271</v>
       </c>
       <c r="B348" s="0" t="s">
-        <v>986</v>
+        <v>987</v>
       </c>
       <c r="C348" s="0" t="s">
-        <v>987</v>
+        <v>988</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G348" s="0">
-        <v>8.85</v>
+        <v>2.5</v>
       </c>
       <c r="H348" s="0" t="s">
-        <v>988</v>
+        <v>989</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" s="0">
-        <v>24220</v>
+        <v>24272</v>
       </c>
       <c r="B349" s="0" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="C349" s="0" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G349" s="0">
-        <v>11.18</v>
+        <v>1.51</v>
       </c>
       <c r="H349" s="0" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" s="0">
-        <v>24221</v>
+        <v>24273</v>
       </c>
       <c r="B350" s="0" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="C350" s="0" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G350" s="0">
-        <v>13.42</v>
+        <v>2.83</v>
       </c>
       <c r="H350" s="0" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" s="0">
-        <v>24224</v>
+        <v>24274</v>
       </c>
       <c r="B351" s="0" t="s">
-        <v>995</v>
+        <v>996</v>
       </c>
       <c r="C351" s="0" t="s">
-        <v>996</v>
+        <v>997</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G351" s="0">
-        <v>53.97</v>
+        <v>3.18</v>
       </c>
       <c r="H351" s="0" t="s">
-        <v>997</v>
+        <v>998</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" s="0">
-        <v>24225</v>
+        <v>24275</v>
       </c>
       <c r="B352" s="0" t="s">
-        <v>998</v>
+        <v>999</v>
       </c>
       <c r="C352" s="0" t="s">
-        <v>999</v>
+        <v>1000</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G352" s="0">
-        <v>5.13</v>
+        <v>2.28</v>
       </c>
       <c r="H352" s="0" t="s">
-        <v>1000</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" s="0">
-        <v>24226</v>
+        <v>24278</v>
       </c>
       <c r="B353" s="0" t="s">
-        <v>1001</v>
+        <v>1002</v>
       </c>
       <c r="C353" s="0" t="s">
-        <v>1002</v>
+        <v>1003</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G353" s="0">
-        <v>6.73</v>
+        <v>1.58</v>
       </c>
       <c r="H353" s="0" t="s">
-        <v>1003</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" s="0">
-        <v>24228</v>
+        <v>24279</v>
       </c>
       <c r="B354" s="0" t="s">
-        <v>1004</v>
+        <v>1005</v>
       </c>
       <c r="C354" s="0" t="s">
-        <v>1005</v>
+        <v>1006</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G354" s="0">
-        <v>9.17</v>
+        <v>2.18</v>
       </c>
       <c r="H354" s="0" t="s">
-        <v>1006</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" s="0">
-        <v>24233</v>
+        <v>24280</v>
       </c>
       <c r="B355" s="0" t="s">
-        <v>1007</v>
+        <v>1008</v>
       </c>
       <c r="C355" s="0" t="s">
-        <v>1008</v>
+        <v>1009</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G355" s="0">
-        <v>7.26</v>
+        <v>2.22</v>
       </c>
       <c r="H355" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" s="0">
-        <v>24234</v>
+        <v>24282</v>
       </c>
       <c r="B356" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
       <c r="C356" s="0" t="s">
-        <v>1011</v>
+        <v>1012</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G356" s="0">
-        <v>10.48</v>
+        <v>3.77</v>
       </c>
       <c r="H356" s="0" t="s">
-        <v>1012</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" s="0">
-        <v>24235</v>
+        <v>24283</v>
       </c>
       <c r="B357" s="0" t="s">
-        <v>1013</v>
+        <v>1014</v>
       </c>
       <c r="C357" s="0" t="s">
-        <v>1014</v>
+        <v>1015</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G357" s="0">
-        <v>16.28</v>
+        <v>4.14</v>
       </c>
       <c r="H357" s="0" t="s">
-        <v>1015</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" s="0">
-        <v>24238</v>
+        <v>24285</v>
       </c>
       <c r="B358" s="0" t="s">
-        <v>1016</v>
+        <v>1017</v>
       </c>
       <c r="C358" s="0" t="s">
-        <v>1017</v>
+        <v>1018</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G358" s="0">
-        <v>1.81</v>
+        <v>3.47</v>
       </c>
       <c r="H358" s="0" t="s">
         <v>1019</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" s="0">
-        <v>24239</v>
+        <v>24287</v>
       </c>
       <c r="B359" s="0" t="s">
         <v>1020</v>
       </c>
       <c r="C359" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G359" s="0">
-        <v>2.71</v>
+        <v>8.09</v>
       </c>
       <c r="H359" s="0" t="s">
         <v>1022</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" s="0">
-        <v>24240</v>
+        <v>24288</v>
       </c>
       <c r="B360" s="0" t="s">
         <v>1023</v>
       </c>
       <c r="C360" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G360" s="0">
-        <v>2.44</v>
+        <v>9.83</v>
       </c>
       <c r="H360" s="0" t="s">
         <v>1025</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" s="0">
-        <v>24242</v>
+        <v>24290</v>
       </c>
       <c r="B361" s="0" t="s">
         <v>1026</v>
       </c>
       <c r="C361" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1018</v>
+        <v>60</v>
       </c>
       <c r="G361" s="0">
-        <v>1.2</v>
+        <v>2.3</v>
       </c>
       <c r="H361" s="0" t="s">
         <v>1028</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" s="0">
-        <v>24243</v>
+        <v>24291</v>
       </c>
       <c r="B362" s="0" t="s">
         <v>1029</v>
       </c>
       <c r="C362" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1018</v>
+        <v>60</v>
       </c>
       <c r="G362" s="0">
-        <v>1.62</v>
+        <v>2.8</v>
       </c>
       <c r="H362" s="0" t="s">
         <v>1031</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" s="0">
-        <v>24244</v>
+        <v>24297</v>
       </c>
       <c r="B363" s="0" t="s">
         <v>1032</v>
       </c>
       <c r="C363" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1018</v>
+        <v>60</v>
       </c>
       <c r="G363" s="0">
-        <v>1.46</v>
+        <v>2.06</v>
       </c>
       <c r="H363" s="0" t="s">
         <v>1034</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" s="0">
-        <v>24245</v>
+        <v>24299</v>
       </c>
       <c r="B364" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="C364" s="0" t="s">
         <v>1036</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1018</v>
+        <v>60</v>
       </c>
       <c r="G364" s="0">
-        <v>1.62</v>
+        <v>1.56</v>
       </c>
       <c r="H364" s="0" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" s="0">
-        <v>24246</v>
+        <v>24300</v>
       </c>
       <c r="B365" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="C365" s="0" t="s">
         <v>1039</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1018</v>
+        <v>60</v>
       </c>
       <c r="G365" s="0">
-        <v>0.98</v>
+        <v>1.99</v>
       </c>
       <c r="H365" s="0" t="s">
         <v>1040</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" s="0">
-        <v>24247</v>
+        <v>24301</v>
       </c>
       <c r="B366" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="C366" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1018</v>
+        <v>60</v>
       </c>
       <c r="G366" s="0">
-        <v>1.38</v>
+        <v>2.06</v>
       </c>
       <c r="H366" s="0" t="s">
         <v>1043</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" s="0">
-        <v>24248</v>
+        <v>24305</v>
       </c>
       <c r="B367" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="C367" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1018</v>
+        <v>60</v>
       </c>
       <c r="G367" s="0">
-        <v>1.28</v>
+        <v>5.08</v>
       </c>
       <c r="H367" s="0" t="s">
         <v>1046</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" s="0">
-        <v>24249</v>
+        <v>24314</v>
       </c>
       <c r="B368" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="C368" s="0" t="s">
         <v>1048</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G368" s="0">
-        <v>1.38</v>
+        <v>3.8</v>
       </c>
       <c r="H368" s="0" t="s">
         <v>1049</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" s="0">
-        <v>24250</v>
+        <v>24315</v>
       </c>
       <c r="B369" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="C369" s="0" t="s">
         <v>1051</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G369" s="0">
-        <v>25.99</v>
+        <v>3.28</v>
       </c>
       <c r="H369" s="0" t="s">
         <v>1052</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" s="0">
-        <v>24251</v>
+        <v>24317</v>
       </c>
       <c r="B370" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="C370" s="0" t="s">
         <v>1054</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G370" s="0">
-        <v>1.2</v>
+        <v>3.55</v>
       </c>
       <c r="H370" s="0" t="s">
         <v>1055</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" s="0">
-        <v>24252</v>
+        <v>24321</v>
       </c>
       <c r="B371" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="C371" s="0" t="s">
         <v>1057</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G371" s="0">
-        <v>1.62</v>
+        <v>4.49</v>
       </c>
       <c r="H371" s="0" t="s">
         <v>1058</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" s="0">
-        <v>24253</v>
+        <v>24322</v>
       </c>
       <c r="B372" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="C372" s="0" t="s">
         <v>1060</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G372" s="0">
-        <v>1.46</v>
+        <v>4.01</v>
       </c>
       <c r="H372" s="0" t="s">
         <v>1061</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" s="0">
-        <v>24254</v>
+        <v>24323</v>
       </c>
       <c r="B373" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="C373" s="0" t="s">
         <v>1063</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G373" s="0">
-        <v>1.54</v>
+        <v>4.79</v>
       </c>
       <c r="H373" s="0" t="s">
         <v>1064</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" s="0">
-        <v>24255</v>
+        <v>24324</v>
       </c>
       <c r="B374" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="C374" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G374" s="0">
-        <v>1.23</v>
+        <v>4.29</v>
       </c>
       <c r="H374" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" s="0">
-        <v>24256</v>
+        <v>24325</v>
       </c>
       <c r="B375" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="C375" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G375" s="0">
-        <v>1.75</v>
+        <v>5.57</v>
       </c>
       <c r="H375" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" s="0">
-        <v>24257</v>
+        <v>24326</v>
       </c>
       <c r="B376" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="C376" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G376" s="0">
-        <v>1.6</v>
+        <v>5.08</v>
       </c>
       <c r="H376" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" s="0">
-        <v>24258</v>
+        <v>24327</v>
       </c>
       <c r="B377" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="C377" s="0" t="s">
         <v>1075</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E377" s="0" t="s">
-        <v>1018</v>
+        <v>60</v>
       </c>
       <c r="G377" s="0">
-        <v>1.75</v>
+        <v>1.4</v>
       </c>
       <c r="H377" s="0" t="s">
         <v>1076</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" s="0">
-        <v>24266</v>
+        <v>24362</v>
       </c>
       <c r="B378" s="0" t="s">
         <v>1077</v>
       </c>
       <c r="C378" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G378" s="0">
-        <v>1.44</v>
+        <v>8.68</v>
       </c>
       <c r="H378" s="0" t="s">
         <v>1079</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" s="0">
-        <v>24267</v>
+        <v>24363</v>
       </c>
       <c r="B379" s="0" t="s">
         <v>1080</v>
       </c>
       <c r="C379" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G379" s="0">
-        <v>1.25</v>
+        <v>11.37</v>
       </c>
       <c r="H379" s="0" t="s">
         <v>1082</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" s="0">
-        <v>24268</v>
+        <v>24364</v>
       </c>
       <c r="B380" s="0" t="s">
         <v>1083</v>
       </c>
       <c r="C380" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G380" s="0">
-        <v>1.35</v>
+        <v>14.85</v>
       </c>
       <c r="H380" s="0" t="s">
         <v>1085</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" s="0">
-        <v>24269</v>
+        <v>24366</v>
       </c>
       <c r="B381" s="0" t="s">
         <v>1086</v>
       </c>
       <c r="C381" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G381" s="0">
-        <v>0.97</v>
+        <v>11.28</v>
       </c>
       <c r="H381" s="0" t="s">
         <v>1088</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" s="0">
-        <v>24270</v>
+        <v>24374</v>
       </c>
       <c r="B382" s="0" t="s">
         <v>1089</v>
       </c>
       <c r="C382" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E382" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G382" s="0">
-        <v>2.28</v>
+        <v>2.49</v>
       </c>
       <c r="H382" s="0" t="s">
         <v>1091</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" s="0">
-        <v>24271</v>
+        <v>24375</v>
       </c>
       <c r="B383" s="0" t="s">
         <v>1092</v>
       </c>
       <c r="C383" s="0" t="s">
         <v>1093</v>
       </c>
       <c r="D383" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E383" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G383" s="0">
-        <v>2.5</v>
+        <v>4.57</v>
       </c>
       <c r="H383" s="0" t="s">
         <v>1094</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" s="0">
-        <v>24273</v>
+        <v>24377</v>
       </c>
       <c r="B384" s="0" t="s">
         <v>1095</v>
       </c>
       <c r="C384" s="0" t="s">
         <v>1096</v>
       </c>
       <c r="D384" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E384" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G384" s="0">
-        <v>2.83</v>
+        <v>3.74</v>
       </c>
       <c r="H384" s="0" t="s">
         <v>1097</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" s="0">
-        <v>24274</v>
+        <v>24380</v>
       </c>
       <c r="B385" s="0" t="s">
         <v>1098</v>
       </c>
       <c r="C385" s="0" t="s">
         <v>1099</v>
       </c>
       <c r="D385" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E385" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G385" s="0">
-        <v>3.18</v>
+        <v>2.18</v>
       </c>
       <c r="H385" s="0" t="s">
         <v>1100</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" s="0">
-        <v>24275</v>
+        <v>24381</v>
       </c>
       <c r="B386" s="0" t="s">
         <v>1101</v>
       </c>
       <c r="C386" s="0" t="s">
         <v>1102</v>
       </c>
       <c r="D386" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E386" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G386" s="0">
-        <v>2.28</v>
+        <v>2.59</v>
       </c>
       <c r="H386" s="0" t="s">
         <v>1103</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" s="0">
-        <v>24278</v>
+        <v>24382</v>
       </c>
       <c r="B387" s="0" t="s">
         <v>1104</v>
       </c>
       <c r="C387" s="0" t="s">
         <v>1105</v>
       </c>
       <c r="D387" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E387" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G387" s="0">
-        <v>1.58</v>
+        <v>2.28</v>
       </c>
       <c r="H387" s="0" t="s">
         <v>1106</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" s="0">
-        <v>24279</v>
+        <v>24383</v>
       </c>
       <c r="B388" s="0" t="s">
         <v>1107</v>
       </c>
       <c r="C388" s="0" t="s">
         <v>1108</v>
       </c>
       <c r="D388" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E388" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G388" s="0">
-        <v>2.18</v>
+        <v>2.4</v>
       </c>
       <c r="H388" s="0" t="s">
         <v>1109</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" s="0">
-        <v>24280</v>
+        <v>24384</v>
       </c>
       <c r="B389" s="0" t="s">
         <v>1110</v>
       </c>
       <c r="C389" s="0" t="s">
         <v>1111</v>
       </c>
       <c r="D389" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E389" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G389" s="0">
-        <v>2.22</v>
+        <v>3.22</v>
       </c>
       <c r="H389" s="0" t="s">
         <v>1112</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" s="0">
-        <v>24281</v>
+        <v>24385</v>
       </c>
       <c r="B390" s="0" t="s">
         <v>1113</v>
       </c>
       <c r="C390" s="0" t="s">
         <v>1114</v>
       </c>
       <c r="D390" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E390" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G390" s="0">
-        <v>2.64</v>
+        <v>0.96</v>
       </c>
       <c r="H390" s="0" t="s">
         <v>1115</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" s="0">
-        <v>24282</v>
+        <v>24386</v>
       </c>
       <c r="B391" s="0" t="s">
         <v>1116</v>
       </c>
       <c r="C391" s="0" t="s">
         <v>1117</v>
       </c>
       <c r="D391" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E391" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G391" s="0">
-        <v>3.77</v>
+        <v>1.35</v>
       </c>
       <c r="H391" s="0" t="s">
         <v>1118</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" s="0">
-        <v>24283</v>
+        <v>24387</v>
       </c>
       <c r="B392" s="0" t="s">
         <v>1119</v>
       </c>
       <c r="C392" s="0" t="s">
         <v>1120</v>
       </c>
       <c r="D392" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E392" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G392" s="0">
-        <v>4.14</v>
+        <v>1.46</v>
       </c>
       <c r="H392" s="0" t="s">
         <v>1121</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" s="0">
-        <v>24285</v>
+        <v>24388</v>
       </c>
       <c r="B393" s="0" t="s">
         <v>1122</v>
       </c>
       <c r="C393" s="0" t="s">
         <v>1123</v>
       </c>
       <c r="D393" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E393" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G393" s="0">
-        <v>3.47</v>
+        <v>1.81</v>
       </c>
       <c r="H393" s="0" t="s">
         <v>1124</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" s="0">
-        <v>24287</v>
+        <v>24389</v>
       </c>
       <c r="B394" s="0" t="s">
         <v>1125</v>
       </c>
       <c r="C394" s="0" t="s">
         <v>1126</v>
       </c>
       <c r="D394" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E394" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G394" s="0">
-        <v>8.09</v>
+        <v>1.49</v>
       </c>
       <c r="H394" s="0" t="s">
         <v>1127</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" s="0">
-        <v>24288</v>
+        <v>24390</v>
       </c>
       <c r="B395" s="0" t="s">
         <v>1128</v>
       </c>
       <c r="C395" s="0" t="s">
         <v>1129</v>
       </c>
       <c r="D395" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E395" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G395" s="0">
-        <v>9.83</v>
+        <v>1.99</v>
       </c>
       <c r="H395" s="0" t="s">
         <v>1130</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" s="0">
-        <v>24290</v>
+        <v>24391</v>
       </c>
       <c r="B396" s="0" t="s">
         <v>1131</v>
       </c>
       <c r="C396" s="0" t="s">
         <v>1132</v>
       </c>
       <c r="D396" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E396" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G396" s="0">
-        <v>2.3</v>
+        <v>2.49</v>
       </c>
       <c r="H396" s="0" t="s">
         <v>1133</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" s="0">
-        <v>24291</v>
+        <v>24392</v>
       </c>
       <c r="B397" s="0" t="s">
         <v>1134</v>
       </c>
       <c r="C397" s="0" t="s">
         <v>1135</v>
       </c>
       <c r="D397" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E397" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G397" s="0">
-        <v>2.8</v>
+        <v>2.53</v>
       </c>
       <c r="H397" s="0" t="s">
         <v>1136</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" s="0">
-        <v>24292</v>
+        <v>24393</v>
       </c>
       <c r="B398" s="0" t="s">
         <v>1137</v>
       </c>
       <c r="C398" s="0" t="s">
         <v>1138</v>
       </c>
       <c r="D398" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E398" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G398" s="0">
-        <v>3.91</v>
+        <v>3.03</v>
       </c>
       <c r="H398" s="0" t="s">
         <v>1139</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" s="0">
-        <v>24296</v>
+        <v>24395</v>
       </c>
       <c r="B399" s="0" t="s">
         <v>1140</v>
       </c>
       <c r="C399" s="0" t="s">
         <v>1141</v>
       </c>
       <c r="D399" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E399" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G399" s="0">
-        <v>1.85</v>
+        <v>13.4</v>
       </c>
       <c r="H399" s="0" t="s">
         <v>1142</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" s="0">
-        <v>24297</v>
+        <v>24410</v>
       </c>
       <c r="B400" s="0" t="s">
         <v>1143</v>
       </c>
       <c r="C400" s="0" t="s">
         <v>1144</v>
       </c>
       <c r="D400" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E400" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G400" s="0">
-        <v>2.06</v>
+        <v>6.54</v>
       </c>
       <c r="H400" s="0" t="s">
         <v>1145</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" s="0">
-        <v>24299</v>
+        <v>24422</v>
       </c>
       <c r="B401" s="0" t="s">
         <v>1146</v>
       </c>
       <c r="C401" s="0" t="s">
         <v>1147</v>
       </c>
       <c r="D401" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E401" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G401" s="0">
-        <v>1.56</v>
+        <v>4.45</v>
       </c>
       <c r="H401" s="0" t="s">
         <v>1148</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" s="0">
-        <v>24300</v>
+        <v>24427</v>
       </c>
       <c r="B402" s="0" t="s">
         <v>1149</v>
       </c>
       <c r="C402" s="0" t="s">
         <v>1150</v>
       </c>
       <c r="D402" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E402" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G402" s="0">
-        <v>1.99</v>
+        <v>4.2</v>
       </c>
       <c r="H402" s="0" t="s">
         <v>1151</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" s="0">
-        <v>24301</v>
+        <v>24429</v>
       </c>
       <c r="B403" s="0" t="s">
         <v>1152</v>
       </c>
       <c r="C403" s="0" t="s">
         <v>1153</v>
       </c>
       <c r="D403" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E403" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G403" s="0">
-        <v>2.06</v>
+        <v>4.4</v>
       </c>
       <c r="H403" s="0" t="s">
         <v>1154</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" s="0">
-        <v>24298</v>
+        <v>24431</v>
       </c>
       <c r="B404" s="0" t="s">
         <v>1155</v>
       </c>
       <c r="C404" s="0" t="s">
         <v>1156</v>
       </c>
       <c r="D404" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E404" s="0" t="s">
-        <v>72</v>
+        <v>10</v>
       </c>
       <c r="G404" s="0">
-        <v>5.57</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="H404" s="0" t="s">
         <v>1157</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" s="0">
-        <v>24305</v>
+        <v>24466</v>
       </c>
       <c r="B405" s="0" t="s">
         <v>1158</v>
       </c>
       <c r="C405" s="0" t="s">
         <v>1159</v>
       </c>
       <c r="D405" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E405" s="0" t="s">
-        <v>72</v>
+        <v>171</v>
       </c>
       <c r="G405" s="0">
-        <v>5.08</v>
+        <v>7.76</v>
       </c>
       <c r="H405" s="0" t="s">
         <v>1160</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" s="0">
-        <v>24314</v>
+        <v>24469</v>
       </c>
       <c r="B406" s="0" t="s">
         <v>1161</v>
       </c>
       <c r="C406" s="0" t="s">
         <v>1162</v>
       </c>
       <c r="D406" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E406" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G406" s="0">
-        <v>3.8</v>
+        <v>5.22</v>
       </c>
       <c r="H406" s="0" t="s">
         <v>1163</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" s="0">
-        <v>24315</v>
+        <v>24470</v>
       </c>
       <c r="B407" s="0" t="s">
         <v>1164</v>
       </c>
       <c r="C407" s="0" t="s">
         <v>1165</v>
       </c>
       <c r="D407" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E407" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G407" s="0">
-        <v>3.28</v>
+        <v>6.14</v>
       </c>
       <c r="H407" s="0" t="s">
         <v>1166</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" s="0">
-        <v>24317</v>
+        <v>24471</v>
       </c>
       <c r="B408" s="0" t="s">
         <v>1167</v>
       </c>
       <c r="C408" s="0" t="s">
         <v>1168</v>
       </c>
       <c r="D408" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E408" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G408" s="0">
-        <v>3.55</v>
+        <v>7.34</v>
       </c>
       <c r="H408" s="0" t="s">
         <v>1169</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" s="0">
-        <v>24321</v>
+        <v>24472</v>
       </c>
       <c r="B409" s="0" t="s">
         <v>1170</v>
       </c>
       <c r="C409" s="0" t="s">
         <v>1171</v>
       </c>
       <c r="D409" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E409" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G409" s="0">
-        <v>4.49</v>
+        <v>9.619999999999999</v>
       </c>
       <c r="H409" s="0" t="s">
         <v>1172</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" s="0">
-        <v>24322</v>
+        <v>24486</v>
       </c>
       <c r="B410" s="0" t="s">
         <v>1173</v>
       </c>
       <c r="C410" s="0" t="s">
         <v>1174</v>
       </c>
       <c r="D410" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E410" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G410" s="0">
-        <v>4.01</v>
+        <v>3.74</v>
       </c>
       <c r="H410" s="0" t="s">
         <v>1175</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" s="0">
-        <v>24323</v>
+        <v>24487</v>
       </c>
       <c r="B411" s="0" t="s">
         <v>1176</v>
       </c>
       <c r="C411" s="0" t="s">
         <v>1177</v>
       </c>
       <c r="D411" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E411" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G411" s="0">
-        <v>4.79</v>
+        <v>3.22</v>
       </c>
       <c r="H411" s="0" t="s">
         <v>1178</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" s="0">
-        <v>24324</v>
+        <v>24502</v>
       </c>
       <c r="B412" s="0" t="s">
         <v>1179</v>
       </c>
       <c r="C412" s="0" t="s">
         <v>1180</v>
       </c>
       <c r="D412" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E412" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G412" s="0">
-        <v>4.29</v>
+        <v>31.61</v>
       </c>
       <c r="H412" s="0" t="s">
         <v>1181</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" s="0">
-        <v>24325</v>
+        <v>24504</v>
       </c>
       <c r="B413" s="0" t="s">
         <v>1182</v>
       </c>
       <c r="C413" s="0" t="s">
         <v>1183</v>
       </c>
       <c r="D413" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E413" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G413" s="0">
-        <v>5.57</v>
+        <v>9.98</v>
       </c>
       <c r="H413" s="0" t="s">
         <v>1184</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" s="0">
-        <v>24326</v>
+        <v>24505</v>
       </c>
       <c r="B414" s="0" t="s">
         <v>1185</v>
       </c>
       <c r="C414" s="0" t="s">
         <v>1186</v>
       </c>
       <c r="D414" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E414" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G414" s="0">
-        <v>5.08</v>
+        <v>8.789999999999999</v>
       </c>
       <c r="H414" s="0" t="s">
         <v>1187</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" s="0">
-        <v>24327</v>
+        <v>24506</v>
       </c>
       <c r="B415" s="0" t="s">
         <v>1188</v>
       </c>
       <c r="C415" s="0" t="s">
         <v>1189</v>
       </c>
       <c r="D415" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E415" s="0" t="s">
-        <v>72</v>
+        <v>24</v>
       </c>
       <c r="G415" s="0">
-        <v>1.4</v>
+        <v>13.79</v>
       </c>
       <c r="H415" s="0" t="s">
         <v>1190</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" s="0">
-        <v>24362</v>
+        <v>24507</v>
       </c>
       <c r="B416" s="0" t="s">
         <v>1191</v>
       </c>
       <c r="C416" s="0" t="s">
         <v>1192</v>
       </c>
       <c r="D416" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E416" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G416" s="0">
-        <v>8.68</v>
+        <v>65.36</v>
       </c>
       <c r="H416" s="0" t="s">
         <v>1193</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" s="0">
-        <v>24363</v>
+        <v>24519</v>
       </c>
       <c r="B417" s="0" t="s">
         <v>1194</v>
       </c>
       <c r="C417" s="0" t="s">
         <v>1195</v>
       </c>
       <c r="D417" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E417" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G417" s="0">
-        <v>11.37</v>
+        <v>6.94</v>
       </c>
       <c r="H417" s="0" t="s">
         <v>1196</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" s="0">
-        <v>24364</v>
+        <v>24520</v>
       </c>
       <c r="B418" s="0" t="s">
         <v>1197</v>
       </c>
       <c r="C418" s="0" t="s">
         <v>1198</v>
       </c>
       <c r="D418" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E418" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G418" s="0">
-        <v>14.85</v>
+        <v>6.41</v>
       </c>
       <c r="H418" s="0" t="s">
         <v>1199</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" s="0">
-        <v>24366</v>
+        <v>24535</v>
       </c>
       <c r="B419" s="0" t="s">
         <v>1200</v>
       </c>
       <c r="C419" s="0" t="s">
         <v>1201</v>
       </c>
       <c r="D419" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E419" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G419" s="0">
-        <v>11.28</v>
+        <v>5</v>
       </c>
       <c r="H419" s="0" t="s">
         <v>1202</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" s="0">
-        <v>24374</v>
+        <v>24539</v>
       </c>
       <c r="B420" s="0" t="s">
         <v>1203</v>
       </c>
       <c r="C420" s="0" t="s">
         <v>1204</v>
       </c>
       <c r="D420" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E420" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G420" s="0">
-        <v>2.49</v>
+        <v>8.18</v>
       </c>
       <c r="H420" s="0" t="s">
         <v>1205</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" s="0">
-        <v>24375</v>
+        <v>24554</v>
       </c>
       <c r="B421" s="0" t="s">
         <v>1206</v>
       </c>
       <c r="C421" s="0" t="s">
         <v>1207</v>
       </c>
       <c r="D421" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E421" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G421" s="0">
-        <v>4.57</v>
+        <v>5.81</v>
       </c>
       <c r="H421" s="0" t="s">
         <v>1208</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" s="0">
-        <v>24377</v>
+        <v>24558</v>
       </c>
       <c r="B422" s="0" t="s">
         <v>1209</v>
       </c>
       <c r="C422" s="0" t="s">
         <v>1210</v>
       </c>
       <c r="D422" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E422" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G422" s="0">
-        <v>3.74</v>
+        <v>40.21</v>
       </c>
       <c r="H422" s="0" t="s">
         <v>1211</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" s="0">
-        <v>24378</v>
+        <v>24565</v>
       </c>
       <c r="B423" s="0" t="s">
         <v>1212</v>
       </c>
       <c r="C423" s="0" t="s">
         <v>1213</v>
       </c>
       <c r="D423" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E423" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G423" s="0">
-        <v>5.97</v>
+        <v>4.15</v>
       </c>
       <c r="H423" s="0" t="s">
         <v>1214</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" s="0">
-        <v>24380</v>
+        <v>24564</v>
       </c>
       <c r="B424" s="0" t="s">
         <v>1215</v>
       </c>
       <c r="C424" s="0" t="s">
         <v>1216</v>
       </c>
       <c r="D424" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E424" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G424" s="0">
-        <v>2.18</v>
+        <v>3.94</v>
       </c>
       <c r="H424" s="0" t="s">
         <v>1217</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" s="0">
-        <v>24381</v>
+        <v>24566</v>
       </c>
       <c r="B425" s="0" t="s">
         <v>1218</v>
       </c>
       <c r="C425" s="0" t="s">
         <v>1219</v>
       </c>
       <c r="D425" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E425" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G425" s="0">
-        <v>2.59</v>
+        <v>2.49</v>
       </c>
       <c r="H425" s="0" t="s">
         <v>1220</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" s="0">
-        <v>24382</v>
+        <v>24569</v>
       </c>
       <c r="B426" s="0" t="s">
         <v>1221</v>
       </c>
       <c r="C426" s="0" t="s">
         <v>1222</v>
       </c>
       <c r="D426" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E426" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G426" s="0">
-        <v>2.28</v>
+        <v>3.22</v>
       </c>
       <c r="H426" s="0" t="s">
         <v>1223</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" s="0">
-        <v>24383</v>
+        <v>24573</v>
       </c>
       <c r="B427" s="0" t="s">
         <v>1224</v>
       </c>
       <c r="C427" s="0" t="s">
         <v>1225</v>
       </c>
       <c r="D427" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E427" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G427" s="0">
-        <v>2.4</v>
+        <v>7.99</v>
       </c>
       <c r="H427" s="0" t="s">
         <v>1226</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" s="0">
-        <v>24384</v>
+        <v>24574</v>
       </c>
       <c r="B428" s="0" t="s">
         <v>1227</v>
       </c>
       <c r="C428" s="0" t="s">
         <v>1228</v>
       </c>
       <c r="D428" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E428" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G428" s="0">
-        <v>3.22</v>
+        <v>7.35</v>
       </c>
       <c r="H428" s="0" t="s">
         <v>1229</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" s="0">
-        <v>24385</v>
+        <v>14465</v>
       </c>
       <c r="B429" s="0" t="s">
         <v>1230</v>
       </c>
       <c r="C429" s="0" t="s">
         <v>1231</v>
       </c>
       <c r="D429" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E429" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G429" s="0">
-        <v>0.96</v>
+        <v>4.57</v>
       </c>
       <c r="H429" s="0" t="s">
         <v>1232</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" s="0">
-        <v>24386</v>
+        <v>14801</v>
       </c>
       <c r="B430" s="0" t="s">
         <v>1233</v>
       </c>
       <c r="C430" s="0" t="s">
         <v>1234</v>
       </c>
       <c r="D430" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E430" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G430" s="0">
-        <v>1.26</v>
+        <v>10.33</v>
       </c>
       <c r="H430" s="0" t="s">
         <v>1235</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" s="0">
-        <v>24387</v>
+        <v>14930</v>
       </c>
       <c r="B431" s="0" t="s">
         <v>1236</v>
       </c>
       <c r="C431" s="0" t="s">
         <v>1237</v>
       </c>
       <c r="D431" s="0" t="s">
-        <v>9</v>
+        <v>702</v>
       </c>
       <c r="E431" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G431" s="0">
-        <v>1.46</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H431" s="0" t="s">
         <v>1238</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" s="0">
-        <v>24388</v>
+        <v>14930</v>
       </c>
       <c r="B432" s="0" t="s">
         <v>1239</v>
       </c>
       <c r="C432" s="0" t="s">
-        <v>1240</v>
+        <v>1237</v>
       </c>
       <c r="D432" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E432" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G432" s="0">
-        <v>1.81</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H432" s="0" t="s">
-        <v>1241</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" s="0">
-        <v>24389</v>
+        <v>14930</v>
       </c>
       <c r="B433" s="0" t="s">
-        <v>1242</v>
+        <v>1240</v>
       </c>
       <c r="C433" s="0" t="s">
-        <v>1243</v>
+        <v>1237</v>
       </c>
       <c r="D433" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E433" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G433" s="0">
-        <v>1.49</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H433" s="0" t="s">
-        <v>1244</v>
+        <v>1238</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" s="0">
-        <v>24390</v>
+        <v>25061</v>
       </c>
       <c r="B434" s="0" t="s">
-        <v>1245</v>
+        <v>1241</v>
       </c>
       <c r="C434" s="0" t="s">
-        <v>1246</v>
+        <v>1242</v>
       </c>
       <c r="D434" s="0" t="s">
-        <v>9</v>
+        <v>1243</v>
       </c>
       <c r="E434" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G434" s="0">
-        <v>1.99</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H434" s="0" t="s">
-        <v>1247</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" s="0">
-        <v>24392</v>
+        <v>25061</v>
       </c>
       <c r="B435" s="0" t="s">
-        <v>1248</v>
+        <v>1245</v>
       </c>
       <c r="C435" s="0" t="s">
-        <v>1249</v>
+        <v>1242</v>
       </c>
       <c r="D435" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E435" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G435" s="0">
-        <v>2.53</v>
+        <v>9.720000000000001</v>
       </c>
       <c r="H435" s="0" t="s">
-        <v>1250</v>
+        <v>1244</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" s="0">
-        <v>24393</v>
+        <v>25146</v>
       </c>
       <c r="B436" s="0" t="s">
-        <v>1251</v>
+        <v>1246</v>
       </c>
       <c r="C436" s="0" t="s">
-        <v>1252</v>
+        <v>1247</v>
       </c>
       <c r="D436" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E436" s="0" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="G436" s="0">
-        <v>3.03</v>
+        <v>7.51</v>
       </c>
       <c r="H436" s="0" t="s">
-        <v>1253</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" s="0">
-        <v>24395</v>
+        <v>25166</v>
       </c>
       <c r="B437" s="0" t="s">
-        <v>1254</v>
+        <v>1249</v>
       </c>
       <c r="C437" s="0" t="s">
-        <v>1255</v>
+        <v>1250</v>
       </c>
       <c r="D437" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E437" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G437" s="0">
-        <v>13.4</v>
+        <v>2.3</v>
       </c>
       <c r="H437" s="0" t="s">
-        <v>1256</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" s="0">
-        <v>24409</v>
+        <v>25243</v>
       </c>
       <c r="B438" s="0" t="s">
-        <v>1257</v>
+        <v>1252</v>
       </c>
       <c r="C438" s="0" t="s">
-        <v>1258</v>
+        <v>1253</v>
       </c>
       <c r="D438" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E438" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G438" s="0">
-        <v>7.06</v>
+        <v>9.32</v>
       </c>
       <c r="H438" s="0" t="s">
-        <v>1259</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" s="0">
-        <v>24410</v>
+        <v>25243</v>
       </c>
       <c r="B439" s="0" t="s">
-        <v>1260</v>
+        <v>1255</v>
       </c>
       <c r="C439" s="0" t="s">
-        <v>1261</v>
+        <v>1253</v>
       </c>
       <c r="D439" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E439" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G439" s="0">
-        <v>6.54</v>
+        <v>9.32</v>
       </c>
       <c r="H439" s="0" t="s">
-        <v>1262</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" s="0">
-        <v>24422</v>
+        <v>25244</v>
       </c>
       <c r="B440" s="0" t="s">
-        <v>1263</v>
+        <v>1256</v>
       </c>
       <c r="C440" s="0" t="s">
-        <v>1264</v>
+        <v>1257</v>
       </c>
       <c r="D440" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E440" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G440" s="0">
-        <v>4.45</v>
+        <v>14.92</v>
       </c>
       <c r="H440" s="0" t="s">
-        <v>1265</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" s="0">
-        <v>24427</v>
+        <v>25244</v>
       </c>
       <c r="B441" s="0" t="s">
-        <v>1266</v>
+        <v>1259</v>
       </c>
       <c r="C441" s="0" t="s">
-        <v>1267</v>
+        <v>1257</v>
       </c>
       <c r="D441" s="0" t="s">
-        <v>23</v>
+        <v>702</v>
       </c>
       <c r="E441" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G441" s="0">
-        <v>4.2</v>
+        <v>14.92</v>
       </c>
       <c r="H441" s="0" t="s">
-        <v>1268</v>
+        <v>1258</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" s="0">
-        <v>24428</v>
+        <v>25247</v>
       </c>
       <c r="B442" s="0" t="s">
-        <v>1269</v>
+        <v>1260</v>
       </c>
       <c r="C442" s="0" t="s">
-        <v>1270</v>
+        <v>1261</v>
       </c>
       <c r="D442" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E442" s="0" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="G442" s="0">
-        <v>4.71</v>
+        <v>1.51</v>
       </c>
       <c r="H442" s="0" t="s">
-        <v>1271</v>
+        <v>1262</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" s="0">
-        <v>24429</v>
+        <v>25269</v>
       </c>
       <c r="B443" s="0" t="s">
-        <v>1272</v>
+        <v>1263</v>
       </c>
       <c r="C443" s="0" t="s">
-        <v>1273</v>
+        <v>1264</v>
       </c>
       <c r="D443" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E443" s="0" t="s">
-        <v>10</v>
+        <v>916</v>
       </c>
       <c r="G443" s="0">
-        <v>4.4</v>
+        <v>11.07</v>
       </c>
       <c r="H443" s="0" t="s">
-        <v>1274</v>
+        <v>1265</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" s="0">
-        <v>24431</v>
+        <v>12854</v>
       </c>
       <c r="B444" s="0" t="s">
-        <v>1275</v>
+        <v>1266</v>
       </c>
       <c r="C444" s="0" t="s">
-        <v>1276</v>
+        <v>1267</v>
       </c>
       <c r="D444" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E444" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G444" s="0">
-        <v>8.279999999999999</v>
+        <v>13.17</v>
       </c>
       <c r="H444" s="0" t="s">
-        <v>1277</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" s="0">
-        <v>24466</v>
+        <v>12854</v>
       </c>
       <c r="B445" s="0" t="s">
-        <v>1278</v>
+        <v>1269</v>
       </c>
       <c r="C445" s="0" t="s">
-        <v>1279</v>
+        <v>1267</v>
       </c>
       <c r="D445" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E445" s="0" t="s">
-        <v>213</v>
+        <v>24</v>
       </c>
       <c r="G445" s="0">
-        <v>7.76</v>
+        <v>13.17</v>
       </c>
       <c r="H445" s="0" t="s">
-        <v>1280</v>
+        <v>1268</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" s="0">
-        <v>24469</v>
+        <v>25447</v>
       </c>
       <c r="B446" s="0" t="s">
-        <v>1281</v>
+        <v>1270</v>
       </c>
       <c r="C446" s="0" t="s">
-        <v>1282</v>
+        <v>1271</v>
       </c>
       <c r="D446" s="0" t="s">
-        <v>9</v>
+        <v>1272</v>
       </c>
       <c r="E446" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G446" s="0">
-        <v>5.22</v>
+        <v>5.11</v>
       </c>
       <c r="H446" s="0" t="s">
-        <v>1283</v>
+        <v>1273</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" s="0">
-        <v>24470</v>
+        <v>25480</v>
       </c>
       <c r="B447" s="0" t="s">
-        <v>1284</v>
+        <v>1274</v>
       </c>
       <c r="C447" s="0" t="s">
-        <v>1285</v>
+        <v>1275</v>
       </c>
       <c r="D447" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E447" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E447" s="0"/>
       <c r="G447" s="0">
-        <v>6.14</v>
+        <v>29.22</v>
       </c>
       <c r="H447" s="0" t="s">
-        <v>1286</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" s="0">
-        <v>24471</v>
+        <v>25480</v>
       </c>
       <c r="B448" s="0" t="s">
-        <v>1287</v>
+        <v>1277</v>
       </c>
       <c r="C448" s="0" t="s">
-        <v>1288</v>
+        <v>1275</v>
       </c>
       <c r="D448" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E448" s="0"/>
       <c r="G448" s="0">
-        <v>7.34</v>
+        <v>29.22</v>
       </c>
       <c r="H448" s="0" t="s">
-        <v>1289</v>
+        <v>1276</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" s="0">
-        <v>24472</v>
+        <v>25482</v>
       </c>
       <c r="B449" s="0" t="s">
-        <v>1290</v>
+        <v>1278</v>
       </c>
       <c r="C449" s="0" t="s">
-        <v>1291</v>
+        <v>1279</v>
       </c>
       <c r="D449" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>1272</v>
+      </c>
+      <c r="E449" s="0"/>
       <c r="G449" s="0">
-        <v>9.619999999999999</v>
+        <v>10.02</v>
       </c>
       <c r="H449" s="0" t="s">
-        <v>1292</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" s="0">
-        <v>24486</v>
+        <v>25482</v>
       </c>
       <c r="B450" s="0" t="s">
-        <v>1293</v>
+        <v>1281</v>
       </c>
       <c r="C450" s="0" t="s">
-        <v>1294</v>
+        <v>1279</v>
       </c>
       <c r="D450" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>44</v>
+      </c>
+      <c r="E450" s="0"/>
       <c r="G450" s="0">
-        <v>3.6</v>
+        <v>10.02</v>
       </c>
       <c r="H450" s="0" t="s">
-        <v>1295</v>
+        <v>1280</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" s="0">
-        <v>24487</v>
+        <v>25611</v>
       </c>
       <c r="B451" s="0" t="s">
-        <v>1296</v>
+        <v>1282</v>
       </c>
       <c r="C451" s="0" t="s">
-        <v>1297</v>
+        <v>1283</v>
       </c>
       <c r="D451" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E451" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="E451" s="0"/>
       <c r="G451" s="0">
-        <v>3.1</v>
+        <v>11.77</v>
       </c>
       <c r="H451" s="0" t="s">
-        <v>1298</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" s="0">
-        <v>24502</v>
+        <v>25611</v>
       </c>
       <c r="B452" s="0" t="s">
-        <v>1299</v>
+        <v>1285</v>
       </c>
       <c r="C452" s="0" t="s">
-        <v>1300</v>
+        <v>1283</v>
       </c>
       <c r="D452" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E452" s="0"/>
       <c r="G452" s="0">
-        <v>31.61</v>
+        <v>11.77</v>
       </c>
       <c r="H452" s="0" t="s">
-        <v>1301</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" s="0">
-        <v>24504</v>
+        <v>25613</v>
       </c>
       <c r="B453" s="0" t="s">
-        <v>1302</v>
+        <v>1286</v>
       </c>
       <c r="C453" s="0" t="s">
-        <v>1303</v>
+        <v>1287</v>
       </c>
       <c r="D453" s="0" t="s">
-        <v>9</v>
-[...3 lines deleted...]
-      </c>
+        <v>23</v>
+      </c>
+      <c r="E453" s="0"/>
       <c r="G453" s="0">
-        <v>9.98</v>
+        <v>21.89</v>
       </c>
       <c r="H453" s="0" t="s">
-        <v>1304</v>
+        <v>1288</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" s="0">
-        <v>24505</v>
+        <v>25786</v>
       </c>
       <c r="B454" s="0" t="s">
-        <v>1305</v>
+        <v>1289</v>
       </c>
       <c r="C454" s="0" t="s">
-        <v>1306</v>
+        <v>1290</v>
       </c>
       <c r="D454" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E454" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G454" s="0">
-        <v>8.789999999999999</v>
+        <v>8.6</v>
       </c>
       <c r="H454" s="0" t="s">
-        <v>1307</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" s="0">
-        <v>24506</v>
+        <v>25786</v>
       </c>
       <c r="B455" s="0" t="s">
-        <v>1308</v>
+        <v>1292</v>
       </c>
       <c r="C455" s="0" t="s">
-        <v>1309</v>
+        <v>1290</v>
       </c>
       <c r="D455" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E455" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G455" s="0">
-        <v>13.79</v>
+        <v>8.6</v>
       </c>
       <c r="H455" s="0" t="s">
-        <v>1310</v>
+        <v>1291</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" s="0">
-        <v>24507</v>
+        <v>25869</v>
       </c>
       <c r="B456" s="0" t="s">
-        <v>1311</v>
+        <v>1293</v>
       </c>
       <c r="C456" s="0" t="s">
-        <v>1312</v>
+        <v>1294</v>
       </c>
       <c r="D456" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E456" s="0" t="s">
-        <v>24</v>
+        <v>53</v>
       </c>
       <c r="G456" s="0">
-        <v>65.36</v>
+        <v>20.33</v>
       </c>
       <c r="H456" s="0" t="s">
-        <v>1313</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" s="0">
-        <v>24535</v>
+        <v>25871</v>
       </c>
       <c r="B457" s="0" t="s">
-        <v>1314</v>
+        <v>1296</v>
       </c>
       <c r="C457" s="0" t="s">
-        <v>1315</v>
+        <v>1297</v>
       </c>
       <c r="D457" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E457" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G457" s="0">
-        <v>5</v>
+        <v>19.59</v>
       </c>
       <c r="H457" s="0" t="s">
-        <v>1316</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" s="0">
-        <v>24539</v>
+        <v>25892</v>
       </c>
       <c r="B458" s="0" t="s">
-        <v>1317</v>
+        <v>1299</v>
       </c>
       <c r="C458" s="0" t="s">
-        <v>1318</v>
+        <v>1300</v>
       </c>
       <c r="D458" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E458" s="0" t="s">
-        <v>213</v>
+        <v>53</v>
       </c>
       <c r="G458" s="0">
-        <v>8.18</v>
+        <v>18.5</v>
       </c>
       <c r="H458" s="0" t="s">
-        <v>1319</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" s="0">
-        <v>24554</v>
+        <v>25892</v>
       </c>
       <c r="B459" s="0" t="s">
-        <v>1320</v>
+        <v>1302</v>
       </c>
       <c r="C459" s="0" t="s">
-        <v>1321</v>
+        <v>1300</v>
       </c>
       <c r="D459" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E459" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G459" s="0">
-        <v>5.81</v>
+        <v>18.5</v>
       </c>
       <c r="H459" s="0" t="s">
-        <v>1322</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" s="0">
-        <v>24558</v>
+        <v>25907</v>
       </c>
       <c r="B460" s="0" t="s">
-        <v>1323</v>
+        <v>1303</v>
       </c>
       <c r="C460" s="0" t="s">
-        <v>1324</v>
+        <v>1304</v>
       </c>
       <c r="D460" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E460" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G460" s="0">
-        <v>40.21</v>
+        <v>16.19</v>
       </c>
       <c r="H460" s="0" t="s">
-        <v>1325</v>
+        <v>1305</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" s="0">
-        <v>24565</v>
+        <v>25927</v>
       </c>
       <c r="B461" s="0" t="s">
-        <v>1326</v>
+        <v>1306</v>
       </c>
       <c r="C461" s="0" t="s">
-        <v>1327</v>
+        <v>1307</v>
       </c>
       <c r="D461" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E461" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G461" s="0">
-        <v>4.15</v>
+        <v>15.66</v>
       </c>
       <c r="H461" s="0" t="s">
-        <v>1328</v>
+        <v>1308</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" s="0">
-        <v>24564</v>
+        <v>25929</v>
       </c>
       <c r="B462" s="0" t="s">
-        <v>1329</v>
+        <v>1309</v>
       </c>
       <c r="C462" s="0" t="s">
-        <v>1330</v>
+        <v>1310</v>
       </c>
       <c r="D462" s="0" t="s">
-        <v>9</v>
+        <v>702</v>
       </c>
       <c r="E462" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G462" s="0">
-        <v>3.94</v>
+        <v>11.1</v>
       </c>
       <c r="H462" s="0" t="s">
-        <v>1331</v>
+        <v>1311</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" s="0">
-        <v>24566</v>
+        <v>25930</v>
       </c>
       <c r="B463" s="0" t="s">
-        <v>1332</v>
+        <v>1312</v>
       </c>
       <c r="C463" s="0" t="s">
-        <v>1333</v>
+        <v>1313</v>
       </c>
       <c r="D463" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E463" s="0" t="s">
-        <v>10</v>
+        <v>53</v>
       </c>
       <c r="G463" s="0">
-        <v>2.49</v>
+        <v>19.86</v>
       </c>
       <c r="H463" s="0" t="s">
-        <v>1334</v>
+        <v>1314</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" s="0">
-        <v>24567</v>
+        <v>25952</v>
       </c>
       <c r="B464" s="0" t="s">
-        <v>1335</v>
+        <v>1315</v>
       </c>
       <c r="C464" s="0" t="s">
-        <v>1336</v>
+        <v>1316</v>
       </c>
       <c r="D464" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E464" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G464" s="0">
-        <v>2.08</v>
+        <v>19.39</v>
       </c>
       <c r="H464" s="0" t="s">
-        <v>1337</v>
+        <v>1317</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" s="0">
-        <v>24568</v>
+        <v>25953</v>
       </c>
       <c r="B465" s="0" t="s">
-        <v>1338</v>
+        <v>1318</v>
       </c>
       <c r="C465" s="0" t="s">
-        <v>1339</v>
+        <v>1319</v>
       </c>
       <c r="D465" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E465" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G465" s="0">
-        <v>3.84</v>
+        <v>33.52</v>
       </c>
       <c r="H465" s="0" t="s">
-        <v>1340</v>
+        <v>1320</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" s="0">
-        <v>24569</v>
+        <v>25959</v>
       </c>
       <c r="B466" s="0" t="s">
-        <v>1341</v>
+        <v>1321</v>
       </c>
       <c r="C466" s="0" t="s">
-        <v>1342</v>
+        <v>1322</v>
       </c>
       <c r="D466" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E466" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G466" s="0">
-        <v>3.22</v>
+        <v>10.16</v>
       </c>
       <c r="H466" s="0" t="s">
-        <v>1343</v>
+        <v>1323</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" s="0">
-        <v>14465</v>
+        <v>25960</v>
       </c>
       <c r="B467" s="0" t="s">
-        <v>1344</v>
+        <v>1324</v>
       </c>
       <c r="C467" s="0" t="s">
-        <v>1345</v>
+        <v>1322</v>
       </c>
       <c r="D467" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E467" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G467" s="0">
-        <v>4.57</v>
+        <v>10.16</v>
       </c>
       <c r="H467" s="0" t="s">
-        <v>1346</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" s="0">
-        <v>14801</v>
+        <v>25994</v>
       </c>
       <c r="B468" s="0" t="s">
-        <v>1347</v>
+        <v>1326</v>
       </c>
       <c r="C468" s="0" t="s">
-        <v>1348</v>
+        <v>1327</v>
       </c>
       <c r="D468" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E468" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G468" s="0">
-        <v>10.33</v>
+        <v>8.050000000000001</v>
       </c>
       <c r="H468" s="0" t="s">
-        <v>1349</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" s="0">
-        <v>14930</v>
+        <v>24000</v>
       </c>
       <c r="B469" s="0" t="s">
-        <v>1350</v>
+        <v>1329</v>
       </c>
       <c r="C469" s="0" t="s">
-        <v>1351</v>
+        <v>1330</v>
       </c>
       <c r="D469" s="0" t="s">
-        <v>793</v>
+        <v>9</v>
       </c>
       <c r="E469" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G469" s="0">
-        <v>9.720000000000001</v>
+        <v>17.73</v>
       </c>
       <c r="H469" s="0" t="s">
-        <v>1352</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" s="0">
-        <v>14930</v>
+        <v>24001</v>
       </c>
       <c r="B470" s="0" t="s">
-        <v>1353</v>
+        <v>1332</v>
       </c>
       <c r="C470" s="0" t="s">
-        <v>1351</v>
+        <v>1333</v>
       </c>
       <c r="D470" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E470" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G470" s="0">
-        <v>9.720000000000001</v>
+        <v>14.83</v>
       </c>
       <c r="H470" s="0" t="s">
-        <v>1352</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" s="0">
-        <v>14930</v>
+        <v>24001</v>
       </c>
       <c r="B471" s="0" t="s">
-        <v>1354</v>
+        <v>1335</v>
       </c>
       <c r="C471" s="0" t="s">
-        <v>1351</v>
+        <v>1333</v>
       </c>
       <c r="D471" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E471" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G471" s="0">
-        <v>9.720000000000001</v>
+        <v>14.83</v>
       </c>
       <c r="H471" s="0" t="s">
-        <v>1352</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" s="0">
-        <v>25061</v>
+        <v>24023</v>
       </c>
       <c r="B472" s="0" t="s">
-        <v>1355</v>
+        <v>1336</v>
       </c>
       <c r="C472" s="0" t="s">
-        <v>1356</v>
+        <v>1337</v>
       </c>
       <c r="D472" s="0" t="s">
-        <v>1357</v>
+        <v>9</v>
       </c>
       <c r="E472" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G472" s="0">
-        <v>9.720000000000001</v>
+        <v>19.66</v>
       </c>
       <c r="H472" s="0" t="s">
-        <v>1358</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" s="0">
-        <v>25061</v>
+        <v>24023</v>
       </c>
       <c r="B473" s="0" t="s">
-        <v>1359</v>
+        <v>1339</v>
       </c>
       <c r="C473" s="0" t="s">
-        <v>1356</v>
+        <v>1337</v>
       </c>
       <c r="D473" s="0" t="s">
-        <v>9</v>
+        <v>1340</v>
       </c>
       <c r="E473" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G473" s="0">
-        <v>9.720000000000001</v>
+        <v>19.66</v>
       </c>
       <c r="H473" s="0" t="s">
-        <v>1358</v>
+        <v>1338</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" s="0">
-        <v>25146</v>
+        <v>24063</v>
       </c>
       <c r="B474" s="0" t="s">
-        <v>1360</v>
+        <v>1341</v>
       </c>
       <c r="C474" s="0" t="s">
-        <v>1361</v>
+        <v>1342</v>
       </c>
       <c r="D474" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E474" s="0" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="G474" s="0">
-        <v>7.51</v>
+        <v>19.67</v>
       </c>
       <c r="H474" s="0" t="s">
-        <v>1362</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" s="0">
-        <v>25166</v>
+        <v>24063</v>
       </c>
       <c r="B475" s="0" t="s">
-        <v>1363</v>
+        <v>1344</v>
       </c>
       <c r="C475" s="0" t="s">
-        <v>1364</v>
+        <v>1342</v>
       </c>
       <c r="D475" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E475" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G475" s="0">
-        <v>2.3</v>
+        <v>19.67</v>
       </c>
       <c r="H475" s="0" t="s">
-        <v>1365</v>
+        <v>1343</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" s="0">
-        <v>25243</v>
+        <v>24064</v>
       </c>
       <c r="B476" s="0" t="s">
-        <v>1366</v>
+        <v>1345</v>
       </c>
       <c r="C476" s="0" t="s">
-        <v>1367</v>
+        <v>1346</v>
       </c>
       <c r="D476" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E476" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G476" s="0">
-        <v>9.32</v>
+        <v>16.65</v>
       </c>
       <c r="H476" s="0" t="s">
-        <v>1368</v>
+        <v>1347</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" s="0">
-        <v>25243</v>
+        <v>24100</v>
       </c>
       <c r="B477" s="0" t="s">
-        <v>1369</v>
+        <v>1348</v>
       </c>
       <c r="C477" s="0" t="s">
-        <v>1367</v>
+        <v>1349</v>
       </c>
       <c r="D477" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E477" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G477" s="0">
-        <v>9.32</v>
+        <v>17.11</v>
       </c>
       <c r="H477" s="0" t="s">
-        <v>1368</v>
+        <v>1350</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" s="0">
-        <v>25244</v>
+        <v>24126</v>
       </c>
       <c r="B478" s="0" t="s">
-        <v>1370</v>
+        <v>1351</v>
       </c>
       <c r="C478" s="0" t="s">
-        <v>1371</v>
+        <v>1352</v>
       </c>
       <c r="D478" s="0" t="s">
-        <v>9</v>
+        <v>1272</v>
       </c>
       <c r="E478" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G478" s="0">
-        <v>14.92</v>
+        <v>16.77</v>
       </c>
       <c r="H478" s="0" t="s">
-        <v>1372</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" s="0">
-        <v>25244</v>
+        <v>24126</v>
       </c>
       <c r="B479" s="0" t="s">
-        <v>1373</v>
+        <v>1354</v>
       </c>
       <c r="C479" s="0" t="s">
-        <v>1371</v>
+        <v>1352</v>
       </c>
       <c r="D479" s="0" t="s">
-        <v>793</v>
+        <v>94</v>
       </c>
       <c r="E479" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G479" s="0">
-        <v>14.92</v>
+        <v>16.77</v>
       </c>
       <c r="H479" s="0" t="s">
-        <v>1372</v>
+        <v>1353</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" s="0">
-        <v>25247</v>
+        <v>24145</v>
       </c>
       <c r="B480" s="0" t="s">
-        <v>1374</v>
+        <v>1355</v>
       </c>
       <c r="C480" s="0" t="s">
-        <v>1375</v>
+        <v>1356</v>
       </c>
       <c r="D480" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E480" s="0" t="s">
-        <v>389</v>
+        <v>10</v>
       </c>
       <c r="G480" s="0">
-        <v>1.51</v>
+        <v>15.04</v>
       </c>
       <c r="H480" s="0" t="s">
-        <v>1376</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" s="0">
-        <v>25269</v>
+        <v>24147</v>
       </c>
       <c r="B481" s="0" t="s">
-        <v>1377</v>
+        <v>1358</v>
       </c>
       <c r="C481" s="0" t="s">
-        <v>1378</v>
+        <v>1359</v>
       </c>
       <c r="D481" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="E481" s="0" t="s">
-        <v>1018</v>
+        <v>10</v>
       </c>
       <c r="G481" s="0">
-        <v>11.07</v>
+        <v>17.16</v>
       </c>
       <c r="H481" s="0" t="s">
-        <v>1379</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" s="0">
-        <v>12854</v>
+        <v>24149</v>
       </c>
       <c r="B482" s="0" t="s">
-        <v>1380</v>
+        <v>1361</v>
       </c>
       <c r="C482" s="0" t="s">
-        <v>1381</v>
+        <v>1362</v>
       </c>
       <c r="D482" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E482" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G482" s="0">
-        <v>13.17</v>
+        <v>6.36</v>
       </c>
       <c r="H482" s="0" t="s">
-        <v>1382</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" s="0">
-        <v>12854</v>
+        <v>24149</v>
       </c>
       <c r="B483" s="0" t="s">
-        <v>1383</v>
+        <v>1364</v>
       </c>
       <c r="C483" s="0" t="s">
-        <v>1381</v>
+        <v>1362</v>
       </c>
       <c r="D483" s="0" t="s">
         <v>23</v>
       </c>
       <c r="E483" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G483" s="0">
-        <v>13.17</v>
+        <v>6.36</v>
       </c>
       <c r="H483" s="0" t="s">
-        <v>1382</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" s="0">
-        <v>25446</v>
+        <v>24201</v>
       </c>
       <c r="B484" s="0" t="s">
-        <v>1384</v>
+        <v>1365</v>
       </c>
       <c r="C484" s="0" t="s">
-        <v>1385</v>
+        <v>1366</v>
       </c>
       <c r="D484" s="0" t="s">
-        <v>1386</v>
+        <v>9</v>
       </c>
       <c r="E484" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G484" s="0">
-        <v>14.67</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H484" s="0" t="s">
-        <v>1387</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" s="0">
-        <v>25447</v>
+        <v>24201</v>
       </c>
       <c r="B485" s="0" t="s">
-        <v>1388</v>
+        <v>1368</v>
       </c>
       <c r="C485" s="0" t="s">
-        <v>1389</v>
+        <v>1366</v>
       </c>
       <c r="D485" s="0" t="s">
-        <v>1386</v>
+        <v>23</v>
       </c>
       <c r="E485" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G485" s="0">
-        <v>5.11</v>
+        <v>9.800000000000001</v>
       </c>
       <c r="H485" s="0" t="s">
-        <v>1390</v>
+        <v>1367</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" s="0">
-        <v>25480</v>
+        <v>24473</v>
       </c>
       <c r="B486" s="0" t="s">
-        <v>1391</v>
+        <v>1369</v>
       </c>
       <c r="C486" s="0" t="s">
-        <v>1392</v>
+        <v>1370</v>
       </c>
       <c r="D486" s="0" t="s">
         <v>9</v>
       </c>
-      <c r="E486" s="0"/>
+      <c r="E486" s="0" t="s">
+        <v>171</v>
+      </c>
       <c r="G486" s="0">
-        <v>29.22</v>
+        <v>15.31</v>
       </c>
       <c r="H486" s="0" t="s">
-        <v>1393</v>
+        <v>1371</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" s="0">
-        <v>25480</v>
+        <v>24474</v>
       </c>
       <c r="B487" s="0" t="s">
-        <v>1394</v>
+        <v>1372</v>
       </c>
       <c r="C487" s="0" t="s">
-        <v>1392</v>
+        <v>1373</v>
       </c>
       <c r="D487" s="0" t="s">
         <v>23</v>
       </c>
-      <c r="E487" s="0"/>
+      <c r="E487" s="0" t="s">
+        <v>171</v>
+      </c>
       <c r="G487" s="0">
-        <v>29.22</v>
+        <v>24.8</v>
       </c>
       <c r="H487" s="0" t="s">
-        <v>1393</v>
+        <v>1374</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" s="0">
-        <v>25482</v>
+        <v>24475</v>
       </c>
       <c r="B488" s="0" t="s">
-        <v>1395</v>
+        <v>1375</v>
       </c>
       <c r="C488" s="0" t="s">
-        <v>1396</v>
+        <v>1376</v>
       </c>
       <c r="D488" s="0" t="s">
-        <v>1386</v>
-[...1 lines deleted...]
-      <c r="E488" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E488" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G488" s="0">
-        <v>10.02</v>
+        <v>25.62</v>
       </c>
       <c r="H488" s="0" t="s">
-        <v>1397</v>
+        <v>1377</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" s="0">
-        <v>25482</v>
+        <v>24491</v>
       </c>
       <c r="B489" s="0" t="s">
-        <v>1398</v>
+        <v>1378</v>
       </c>
       <c r="C489" s="0" t="s">
-        <v>1396</v>
+        <v>1379</v>
       </c>
       <c r="D489" s="0" t="s">
-        <v>50</v>
-[...1 lines deleted...]
-      <c r="E489" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E489" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G489" s="0">
-        <v>10.02</v>
+        <v>5.11</v>
       </c>
       <c r="H489" s="0" t="s">
-        <v>1397</v>
+        <v>1380</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" s="0">
-        <v>25611</v>
+        <v>24499</v>
       </c>
       <c r="B490" s="0" t="s">
-        <v>1399</v>
+        <v>1381</v>
       </c>
       <c r="C490" s="0" t="s">
-        <v>1400</v>
+        <v>1382</v>
       </c>
       <c r="D490" s="0" t="s">
-        <v>9</v>
-[...1 lines deleted...]
-      <c r="E490" s="0"/>
+        <v>101</v>
+      </c>
+      <c r="E490" s="0" t="s">
+        <v>171</v>
+      </c>
       <c r="G490" s="0">
-        <v>11.77</v>
+        <v>12.05</v>
       </c>
       <c r="H490" s="0" t="s">
-        <v>1401</v>
+        <v>1383</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" s="0">
-        <v>25611</v>
+        <v>24508</v>
       </c>
       <c r="B491" s="0" t="s">
-        <v>1402</v>
+        <v>1384</v>
       </c>
       <c r="C491" s="0" t="s">
-        <v>1400</v>
+        <v>1385</v>
       </c>
       <c r="D491" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E491" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E491" s="0" t="s">
+        <v>24</v>
+      </c>
       <c r="G491" s="0">
-        <v>11.77</v>
+        <v>18.3</v>
       </c>
       <c r="H491" s="0" t="s">
-        <v>1401</v>
+        <v>1386</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" s="0">
-        <v>25613</v>
+        <v>24523</v>
       </c>
       <c r="B492" s="0" t="s">
-        <v>1403</v>
+        <v>1387</v>
       </c>
       <c r="C492" s="0" t="s">
-        <v>1404</v>
+        <v>1388</v>
       </c>
       <c r="D492" s="0" t="s">
-        <v>23</v>
-[...1 lines deleted...]
-      <c r="E492" s="0"/>
+        <v>9</v>
+      </c>
+      <c r="E492" s="0" t="s">
+        <v>10</v>
+      </c>
       <c r="G492" s="0">
-        <v>21.89</v>
+        <v>17.54</v>
       </c>
       <c r="H492" s="0" t="s">
-        <v>1405</v>
+        <v>1389</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" s="0">
-        <v>25670</v>
+        <v>24538</v>
       </c>
       <c r="B493" s="0" t="s">
-        <v>1406</v>
+        <v>1390</v>
       </c>
       <c r="C493" s="0" t="s">
-        <v>1407</v>
+        <v>1391</v>
       </c>
       <c r="D493" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E493" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G493" s="0">
-        <v>5.05</v>
+        <v>17.48</v>
       </c>
       <c r="H493" s="0" t="s">
-        <v>1408</v>
+        <v>1392</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" s="0">
-        <v>25786</v>
+        <v>24547</v>
       </c>
       <c r="B494" s="0" t="s">
-        <v>1409</v>
+        <v>1393</v>
       </c>
       <c r="C494" s="0" t="s">
-        <v>1410</v>
+        <v>1394</v>
       </c>
       <c r="D494" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E494" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G494" s="0">
-        <v>8.6</v>
+        <v>12.83</v>
       </c>
       <c r="H494" s="0" t="s">
-        <v>1411</v>
+        <v>1395</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" s="0">
-        <v>25786</v>
+        <v>24557</v>
       </c>
       <c r="B495" s="0" t="s">
-        <v>1412</v>
+        <v>1396</v>
       </c>
       <c r="C495" s="0" t="s">
-        <v>1410</v>
+        <v>1397</v>
       </c>
       <c r="D495" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E495" s="0" t="s">
-        <v>10</v>
+        <v>171</v>
       </c>
       <c r="G495" s="0">
-        <v>8.6</v>
+        <v>18.53</v>
       </c>
       <c r="H495" s="0" t="s">
-        <v>1411</v>
+        <v>1398</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" s="0">
-        <v>25869</v>
+        <v>24588</v>
       </c>
       <c r="B496" s="0" t="s">
-        <v>1413</v>
+        <v>1399</v>
       </c>
       <c r="C496" s="0" t="s">
-        <v>1414</v>
+        <v>1400</v>
       </c>
       <c r="D496" s="0" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="E496" s="0" t="s">
-        <v>62</v>
+        <v>171</v>
       </c>
       <c r="G496" s="0">
-        <v>20.33</v>
+        <v>16.93</v>
       </c>
       <c r="H496" s="0" t="s">
-        <v>1415</v>
+        <v>1401</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" s="0">
-        <v>25871</v>
+        <v>14310</v>
       </c>
       <c r="B497" s="0" t="s">
-        <v>1416</v>
+        <v>1402</v>
       </c>
       <c r="C497" s="0" t="s">
-        <v>1417</v>
-[...3 lines deleted...]
-      </c>
+        <v>1403</v>
+      </c>
+      <c r="D497" s="0"/>
       <c r="E497" s="0" t="s">
-        <v>62</v>
+        <v>24</v>
       </c>
       <c r="G497" s="0">
-        <v>19.59</v>
+        <v>1.86</v>
       </c>
       <c r="H497" s="0" t="s">
-        <v>1418</v>
+        <v>1404</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" s="0">
-        <v>25892</v>
+        <v>14337</v>
       </c>
       <c r="B498" s="0" t="s">
-        <v>1419</v>
+        <v>1405</v>
       </c>
       <c r="C498" s="0" t="s">
-        <v>1420</v>
-[...3 lines deleted...]
-      </c>
+        <v>1406</v>
+      </c>
+      <c r="D498" s="0"/>
       <c r="E498" s="0" t="s">
-        <v>62</v>
+        <v>300</v>
       </c>
       <c r="G498" s="0">
-        <v>18.5</v>
+        <v>3</v>
       </c>
       <c r="H498" s="0" t="s">
-        <v>1421</v>
+        <v>1407</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" s="0">
-        <v>25892</v>
+        <v>14392</v>
       </c>
       <c r="B499" s="0" t="s">
-        <v>1422</v>
+        <v>1408</v>
       </c>
       <c r="C499" s="0" t="s">
-        <v>1420</v>
+        <v>1409</v>
       </c>
       <c r="D499" s="0" t="s">
-        <v>23</v>
+        <v>9</v>
       </c>
       <c r="E499" s="0" t="s">
-        <v>62</v>
+        <v>320</v>
       </c>
       <c r="G499" s="0">
-        <v>18.5</v>
+        <v>8.68</v>
       </c>
       <c r="H499" s="0" t="s">
-        <v>1421</v>
+        <v>1410</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" s="0">
-        <v>25907</v>
+        <v>14394</v>
       </c>
       <c r="B500" s="0" t="s">
-        <v>1423</v>
+        <v>1411</v>
       </c>
       <c r="C500" s="0" t="s">
-        <v>1424</v>
+        <v>1412</v>
       </c>
       <c r="D500" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E500" s="0" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="G500" s="0">
-        <v>16.19</v>
+        <v>6.75</v>
       </c>
       <c r="H500" s="0" t="s">
-        <v>1425</v>
+        <v>1413</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" s="0">
-        <v>25927</v>
+        <v>14396</v>
       </c>
       <c r="B501" s="0" t="s">
-        <v>1426</v>
+        <v>1414</v>
       </c>
       <c r="C501" s="0" t="s">
-        <v>1427</v>
+        <v>1415</v>
       </c>
       <c r="D501" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E501" s="0" t="s">
-        <v>10</v>
+        <v>320</v>
       </c>
       <c r="G501" s="0">
-        <v>15.66</v>
+        <v>6.94</v>
       </c>
       <c r="H501" s="0" t="s">
-        <v>1428</v>
+        <v>1416</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" s="0">
-        <v>25929</v>
+        <v>14491</v>
       </c>
       <c r="B502" s="0" t="s">
-        <v>1429</v>
+        <v>1417</v>
       </c>
       <c r="C502" s="0" t="s">
-        <v>1430</v>
-[...3 lines deleted...]
-      </c>
+        <v>1418</v>
+      </c>
+      <c r="D502" s="0"/>
       <c r="E502" s="0" t="s">
-        <v>62</v>
+        <v>10</v>
       </c>
       <c r="G502" s="0">
-        <v>11.1</v>
+        <v>3.83</v>
       </c>
       <c r="H502" s="0" t="s">
-        <v>1431</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" s="0">
-        <v>25930</v>
+        <v>14701</v>
       </c>
       <c r="B503" s="0" t="s">
-        <v>1432</v>
+        <v>1420</v>
       </c>
       <c r="C503" s="0" t="s">
-        <v>1433</v>
-[...3 lines deleted...]
-      </c>
+        <v>1421</v>
+      </c>
+      <c r="D503" s="0"/>
       <c r="E503" s="0" t="s">
-        <v>62</v>
+        <v>287</v>
       </c>
       <c r="G503" s="0">
-        <v>19.86</v>
+        <v>3.84</v>
       </c>
       <c r="H503" s="0" t="s">
-        <v>1434</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" s="0">
-        <v>25952</v>
+        <v>14703</v>
       </c>
       <c r="B504" s="0" t="s">
-        <v>1435</v>
+        <v>1423</v>
       </c>
       <c r="C504" s="0" t="s">
-        <v>1436</v>
-[...3 lines deleted...]
-      </c>
+        <v>1424</v>
+      </c>
+      <c r="D504" s="0"/>
       <c r="E504" s="0" t="s">
-        <v>24</v>
+        <v>287</v>
       </c>
       <c r="G504" s="0">
-        <v>19.39</v>
+        <v>3.92</v>
       </c>
       <c r="H504" s="0" t="s">
-        <v>1437</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" s="0">
-        <v>25953</v>
+        <v>14704</v>
       </c>
       <c r="B505" s="0" t="s">
-        <v>1438</v>
+        <v>1426</v>
       </c>
       <c r="C505" s="0" t="s">
-        <v>1439</v>
-[...3 lines deleted...]
-      </c>
+        <v>1427</v>
+      </c>
+      <c r="D505" s="0"/>
       <c r="E505" s="0" t="s">
-        <v>24</v>
+        <v>287</v>
       </c>
       <c r="G505" s="0">
-        <v>33.52</v>
+        <v>3.98</v>
       </c>
       <c r="H505" s="0" t="s">
-        <v>1440</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" s="0">
-        <v>25959</v>
+        <v>14705</v>
       </c>
       <c r="B506" s="0" t="s">
-        <v>1441</v>
+        <v>1429</v>
       </c>
       <c r="C506" s="0" t="s">
-        <v>1442</v>
-[...3 lines deleted...]
-      </c>
+        <v>1430</v>
+      </c>
+      <c r="D506" s="0"/>
       <c r="E506" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G506" s="0">
-        <v>10.16</v>
+        <v>3.92</v>
       </c>
       <c r="H506" s="0" t="s">
-        <v>1443</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" s="0">
-        <v>25960</v>
+        <v>14706</v>
       </c>
       <c r="B507" s="0" t="s">
-        <v>1444</v>
+        <v>1432</v>
       </c>
       <c r="C507" s="0" t="s">
-        <v>1442</v>
-[...3 lines deleted...]
-      </c>
+        <v>1433</v>
+      </c>
+      <c r="D507" s="0"/>
       <c r="E507" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G507" s="0">
-        <v>10.16</v>
+        <v>4.25</v>
       </c>
       <c r="H507" s="0" t="s">
-        <v>1445</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" s="0">
-        <v>25994</v>
+        <v>14707</v>
       </c>
       <c r="B508" s="0" t="s">
-        <v>1446</v>
+        <v>1435</v>
       </c>
       <c r="C508" s="0" t="s">
-        <v>1447</v>
-[...3 lines deleted...]
-      </c>
+        <v>1436</v>
+      </c>
+      <c r="D508" s="0"/>
       <c r="E508" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G508" s="0">
-        <v>8.050000000000001</v>
+        <v>5.04</v>
       </c>
       <c r="H508" s="0" t="s">
-        <v>1448</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" s="0">
-        <v>24000</v>
+        <v>14708</v>
       </c>
       <c r="B509" s="0" t="s">
-        <v>1449</v>
+        <v>1438</v>
       </c>
       <c r="C509" s="0" t="s">
-        <v>1450</v>
-[...3 lines deleted...]
-      </c>
+        <v>1439</v>
+      </c>
+      <c r="D509" s="0"/>
       <c r="E509" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G509" s="0">
-        <v>17.73</v>
+        <v>5.72</v>
       </c>
       <c r="H509" s="0" t="s">
-        <v>1451</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" s="0">
-        <v>24001</v>
+        <v>14709</v>
       </c>
       <c r="B510" s="0" t="s">
-        <v>1452</v>
+        <v>1441</v>
       </c>
       <c r="C510" s="0" t="s">
-        <v>1453</v>
-[...3 lines deleted...]
-      </c>
+        <v>1442</v>
+      </c>
+      <c r="D510" s="0"/>
       <c r="E510" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G510" s="0">
-        <v>14.83</v>
+        <v>5.04</v>
       </c>
       <c r="H510" s="0" t="s">
-        <v>1454</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" s="0">
-        <v>24001</v>
+        <v>14711</v>
       </c>
       <c r="B511" s="0" t="s">
-        <v>1455</v>
+        <v>1444</v>
       </c>
       <c r="C511" s="0" t="s">
-        <v>1453</v>
-[...3 lines deleted...]
-      </c>
+        <v>1445</v>
+      </c>
+      <c r="D511" s="0"/>
       <c r="E511" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G511" s="0">
-        <v>14.83</v>
+        <v>5.64</v>
       </c>
       <c r="H511" s="0" t="s">
-        <v>1454</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" s="0">
-        <v>24023</v>
+        <v>14712</v>
       </c>
       <c r="B512" s="0" t="s">
-        <v>1456</v>
+        <v>1447</v>
       </c>
       <c r="C512" s="0" t="s">
-        <v>1457</v>
-[...3 lines deleted...]
-      </c>
+        <v>1448</v>
+      </c>
+      <c r="D512" s="0"/>
       <c r="E512" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G512" s="0">
-        <v>19.66</v>
+        <v>6.38</v>
       </c>
       <c r="H512" s="0" t="s">
-        <v>1458</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" s="0">
-        <v>24023</v>
+        <v>14713</v>
       </c>
       <c r="B513" s="0" t="s">
-        <v>1459</v>
+        <v>1450</v>
       </c>
       <c r="C513" s="0" t="s">
-        <v>1457</v>
-[...3 lines deleted...]
-      </c>
+        <v>1451</v>
+      </c>
+      <c r="D513" s="0"/>
       <c r="E513" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G513" s="0">
-        <v>19.66</v>
+        <v>8.07</v>
       </c>
       <c r="H513" s="0" t="s">
-        <v>1458</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" s="0">
-        <v>24027</v>
+        <v>14714</v>
       </c>
       <c r="B514" s="0" t="s">
-        <v>1461</v>
+        <v>1453</v>
       </c>
       <c r="C514" s="0" t="s">
-        <v>1462</v>
-[...3 lines deleted...]
-      </c>
+        <v>1454</v>
+      </c>
+      <c r="D514" s="0"/>
       <c r="E514" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G514" s="0">
-        <v>21.34</v>
+        <v>9.01</v>
       </c>
       <c r="H514" s="0" t="s">
-        <v>1463</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" s="0">
-        <v>24063</v>
+        <v>14715</v>
       </c>
       <c r="B515" s="0" t="s">
-        <v>1464</v>
+        <v>1456</v>
       </c>
       <c r="C515" s="0" t="s">
-        <v>1465</v>
-[...3 lines deleted...]
-      </c>
+        <v>1457</v>
+      </c>
+      <c r="D515" s="0"/>
       <c r="E515" s="0" t="s">
-        <v>10</v>
+        <v>287</v>
       </c>
       <c r="G515" s="0">
-        <v>19.67</v>
+        <v>16.9</v>
       </c>
       <c r="H515" s="0" t="s">
-        <v>1466</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" s="0">
-        <v>24063</v>
+        <v>25155</v>
       </c>
       <c r="B516" s="0" t="s">
-        <v>1467</v>
+        <v>1459</v>
       </c>
       <c r="C516" s="0" t="s">
-        <v>1465</v>
-[...3 lines deleted...]
-      </c>
+        <v>1460</v>
+      </c>
+      <c r="D516" s="0"/>
       <c r="E516" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G516" s="0">
-        <v>19.67</v>
+        <v>4.72</v>
       </c>
       <c r="H516" s="0" t="s">
-        <v>1466</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" s="0">
-        <v>24064</v>
+        <v>25201</v>
       </c>
       <c r="B517" s="0" t="s">
-        <v>1468</v>
+        <v>1462</v>
       </c>
       <c r="C517" s="0" t="s">
-        <v>1469</v>
-[...3 lines deleted...]
-      </c>
+        <v>1463</v>
+      </c>
+      <c r="D517" s="0"/>
       <c r="E517" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G517" s="0">
-        <v>16.65</v>
+        <v>4.23</v>
       </c>
       <c r="H517" s="0" t="s">
-        <v>1470</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" s="0">
-        <v>24100</v>
+        <v>25431</v>
       </c>
       <c r="B518" s="0" t="s">
-        <v>1471</v>
+        <v>1465</v>
       </c>
       <c r="C518" s="0" t="s">
-        <v>1472</v>
-[...3 lines deleted...]
-      </c>
+        <v>1466</v>
+      </c>
+      <c r="D518" s="0"/>
       <c r="E518" s="0" t="s">
-        <v>10</v>
+        <v>24</v>
       </c>
       <c r="G518" s="0">
-        <v>17.11</v>
+        <v>14.92</v>
       </c>
       <c r="H518" s="0" t="s">
-        <v>1473</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" s="0">
-        <v>24126</v>
+        <v>24401</v>
       </c>
       <c r="B519" s="0" t="s">
-        <v>1474</v>
+        <v>1468</v>
       </c>
       <c r="C519" s="0" t="s">
-        <v>1475</v>
+        <v>1469</v>
       </c>
       <c r="D519" s="0" t="s">
-        <v>1386</v>
+        <v>9</v>
       </c>
       <c r="E519" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G519" s="0">
-        <v>16.77</v>
+        <v>2.48</v>
       </c>
       <c r="H519" s="0" t="s">
-        <v>1476</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" s="0">
-        <v>24126</v>
+        <v>24402</v>
       </c>
       <c r="B520" s="0" t="s">
-        <v>1477</v>
+        <v>1471</v>
       </c>
       <c r="C520" s="0" t="s">
-        <v>1475</v>
+        <v>1472</v>
       </c>
       <c r="D520" s="0" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="E520" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G520" s="0">
-        <v>16.77</v>
+        <v>1.8</v>
       </c>
       <c r="H520" s="0" t="s">
-        <v>1476</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" s="0">
-        <v>24145</v>
+        <v>24403</v>
       </c>
       <c r="B521" s="0" t="s">
-        <v>1478</v>
+        <v>1474</v>
       </c>
       <c r="C521" s="0" t="s">
-        <v>1479</v>
+        <v>1475</v>
       </c>
       <c r="D521" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E521" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G521" s="0">
-        <v>15.04</v>
+        <v>4.28</v>
       </c>
       <c r="H521" s="0" t="s">
-        <v>1480</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" s="0">
-        <v>24147</v>
+        <v>24404</v>
       </c>
       <c r="B522" s="0" t="s">
-        <v>1481</v>
+        <v>1477</v>
       </c>
       <c r="C522" s="0" t="s">
-        <v>1482</v>
+        <v>1478</v>
       </c>
       <c r="D522" s="0" t="s">
-        <v>112</v>
+        <v>9</v>
       </c>
       <c r="E522" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G522" s="0">
-        <v>17.16</v>
+        <v>3.6</v>
       </c>
       <c r="H522" s="0" t="s">
-        <v>1483</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" s="0">
-        <v>24149</v>
+        <v>24432</v>
       </c>
       <c r="B523" s="0" t="s">
-        <v>1484</v>
+        <v>1480</v>
       </c>
       <c r="C523" s="0" t="s">
-        <v>1485</v>
+        <v>1481</v>
       </c>
       <c r="D523" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E523" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G523" s="0">
-        <v>6.36</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="H523" s="0" t="s">
-        <v>1486</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" s="0">
-        <v>24149</v>
+        <v>24433</v>
       </c>
       <c r="B524" s="0" t="s">
-        <v>1487</v>
+        <v>1483</v>
       </c>
       <c r="C524" s="0" t="s">
+        <v>1484</v>
+      </c>
+      <c r="D524" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E524" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G524" s="0">
+        <v>1.01</v>
+      </c>
+      <c r="H524" s="0" t="s">
         <v>1485</v>
-      </c>
-[...10 lines deleted...]
-        <v>1486</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" s="0">
-        <v>24201</v>
+        <v>24434</v>
       </c>
       <c r="B525" s="0" t="s">
+        <v>1486</v>
+      </c>
+      <c r="C525" s="0" t="s">
+        <v>1487</v>
+      </c>
+      <c r="D525" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E525" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G525" s="0">
+        <v>0.5</v>
+      </c>
+      <c r="H525" s="0" t="s">
         <v>1488</v>
-      </c>
-[...13 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" s="0">
-        <v>24201</v>
+        <v>24435</v>
       </c>
       <c r="B526" s="0" t="s">
+        <v>1489</v>
+      </c>
+      <c r="C526" s="0" t="s">
+        <v>1490</v>
+      </c>
+      <c r="D526" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E526" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G526" s="0">
+        <v>0.77</v>
+      </c>
+      <c r="H526" s="0" t="s">
         <v>1491</v>
-      </c>
-[...13 lines deleted...]
-        <v>1490</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" s="0">
-        <v>24202</v>
+        <v>24436</v>
       </c>
       <c r="B527" s="0" t="s">
         <v>1492</v>
       </c>
       <c r="C527" s="0" t="s">
         <v>1493</v>
       </c>
       <c r="D527" s="0" t="s">
-        <v>9</v>
+        <v>1272</v>
       </c>
       <c r="E527" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G527" s="0">
-        <v>20.25</v>
+        <v>0.61</v>
       </c>
       <c r="H527" s="0" t="s">
         <v>1494</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" s="0">
-        <v>24473</v>
+        <v>24437</v>
       </c>
       <c r="B528" s="0" t="s">
         <v>1495</v>
       </c>
       <c r="C528" s="0" t="s">
         <v>1496</v>
       </c>
       <c r="D528" s="0" t="s">
-        <v>9</v>
+        <v>1272</v>
       </c>
       <c r="E528" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G528" s="0">
-        <v>15.31</v>
+        <v>0.52</v>
       </c>
       <c r="H528" s="0" t="s">
         <v>1497</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" s="0">
-        <v>24474</v>
+        <v>24476</v>
       </c>
       <c r="B529" s="0" t="s">
         <v>1498</v>
       </c>
       <c r="C529" s="0" t="s">
         <v>1499</v>
       </c>
       <c r="D529" s="0" t="s">
-        <v>23</v>
+        <v>1272</v>
       </c>
       <c r="E529" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G529" s="0">
-        <v>24.8</v>
+        <v>0.26</v>
       </c>
       <c r="H529" s="0" t="s">
         <v>1500</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" s="0">
-        <v>24475</v>
+        <v>24477</v>
       </c>
       <c r="B530" s="0" t="s">
         <v>1501</v>
       </c>
       <c r="C530" s="0" t="s">
         <v>1502</v>
       </c>
       <c r="D530" s="0" t="s">
-        <v>9</v>
+        <v>1272</v>
       </c>
       <c r="E530" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G530" s="0">
-        <v>25.62</v>
+        <v>0.26</v>
       </c>
       <c r="H530" s="0" t="s">
         <v>1503</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" s="0">
-        <v>24491</v>
+        <v>24478</v>
       </c>
       <c r="B531" s="0" t="s">
         <v>1504</v>
       </c>
       <c r="C531" s="0" t="s">
         <v>1505</v>
       </c>
       <c r="D531" s="0" t="s">
-        <v>9</v>
+        <v>1272</v>
       </c>
       <c r="E531" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G531" s="0">
-        <v>5.11</v>
+        <v>0.24</v>
       </c>
       <c r="H531" s="0" t="s">
         <v>1506</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" s="0">
-        <v>24499</v>
+        <v>24529</v>
       </c>
       <c r="B532" s="0" t="s">
         <v>1507</v>
       </c>
       <c r="C532" s="0" t="s">
         <v>1508</v>
       </c>
       <c r="D532" s="0" t="s">
-        <v>122</v>
+        <v>9</v>
       </c>
       <c r="E532" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G532" s="0">
-        <v>12.05</v>
+        <v>0.36</v>
       </c>
       <c r="H532" s="0" t="s">
         <v>1509</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" s="0">
-        <v>24508</v>
+        <v>24582</v>
       </c>
       <c r="B533" s="0" t="s">
         <v>1510</v>
       </c>
       <c r="C533" s="0" t="s">
         <v>1511</v>
       </c>
       <c r="D533" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E533" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G533" s="0">
-        <v>18.3</v>
+        <v>2.3</v>
       </c>
       <c r="H533" s="0" t="s">
         <v>1512</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" s="0">
-        <v>24523</v>
+        <v>24584</v>
       </c>
       <c r="B534" s="0" t="s">
         <v>1513</v>
       </c>
       <c r="C534" s="0" t="s">
         <v>1514</v>
       </c>
       <c r="D534" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E534" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G534" s="0">
-        <v>17.54</v>
+        <v>0.63</v>
       </c>
       <c r="H534" s="0" t="s">
         <v>1515</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" s="0">
-        <v>24538</v>
+        <v>14926</v>
       </c>
       <c r="B535" s="0" t="s">
         <v>1516</v>
       </c>
       <c r="C535" s="0" t="s">
         <v>1517</v>
       </c>
       <c r="D535" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E535" s="0" t="s">
-        <v>10</v>
+        <v>273</v>
       </c>
       <c r="G535" s="0">
-        <v>17.48</v>
+        <v>10.49</v>
       </c>
       <c r="H535" s="0" t="s">
         <v>1518</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" s="0">
-        <v>24547</v>
+        <v>25210</v>
       </c>
       <c r="B536" s="0" t="s">
         <v>1519</v>
       </c>
       <c r="C536" s="0" t="s">
         <v>1520</v>
       </c>
       <c r="D536" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E536" s="0" t="s">
-        <v>24</v>
+        <v>273</v>
       </c>
       <c r="G536" s="0">
-        <v>12.83</v>
+        <v>14.65</v>
       </c>
       <c r="H536" s="0" t="s">
         <v>1521</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" s="0">
-        <v>24557</v>
+        <v>25581</v>
       </c>
       <c r="B537" s="0" t="s">
         <v>1522</v>
       </c>
       <c r="C537" s="0" t="s">
         <v>1523</v>
       </c>
       <c r="D537" s="0" t="s">
-        <v>9</v>
+        <v>23</v>
       </c>
       <c r="E537" s="0" t="s">
-        <v>213</v>
+        <v>10</v>
       </c>
       <c r="G537" s="0">
-        <v>18.53</v>
+        <v>14.28</v>
       </c>
       <c r="H537" s="0" t="s">
         <v>1524</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" s="0">
-        <v>14310</v>
+        <v>25581</v>
       </c>
       <c r="B538" s="0" t="s">
         <v>1525</v>
       </c>
       <c r="C538" s="0" t="s">
-        <v>1526</v>
-[...1 lines deleted...]
-      <c r="D538" s="0"/>
+        <v>1523</v>
+      </c>
+      <c r="D538" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E538" s="0" t="s">
-        <v>24</v>
+        <v>10</v>
       </c>
       <c r="G538" s="0">
-        <v>1.86</v>
+        <v>14.28</v>
       </c>
       <c r="H538" s="0" t="s">
-        <v>1527</v>
+        <v>1524</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" s="0">
-        <v>14337</v>
+        <v>25792</v>
       </c>
       <c r="B539" s="0" t="s">
+        <v>1526</v>
+      </c>
+      <c r="C539" s="0" t="s">
+        <v>1527</v>
+      </c>
+      <c r="D539" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E539" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="G539" s="0">
+        <v>15.07</v>
+      </c>
+      <c r="H539" s="0" t="s">
         <v>1528</v>
-      </c>
-[...11 lines deleted...]
-        <v>1530</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" s="0">
-        <v>14392</v>
+        <v>25794</v>
       </c>
       <c r="B540" s="0" t="s">
+        <v>1529</v>
+      </c>
+      <c r="C540" s="0" t="s">
+        <v>1530</v>
+      </c>
+      <c r="D540" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E540" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="G540" s="0">
+        <v>19.1</v>
+      </c>
+      <c r="H540" s="0" t="s">
         <v>1531</v>
-      </c>
-[...13 lines deleted...]
-        <v>1533</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" s="0">
-        <v>14394</v>
+        <v>25795</v>
       </c>
       <c r="B541" s="0" t="s">
+        <v>1532</v>
+      </c>
+      <c r="C541" s="0" t="s">
+        <v>1533</v>
+      </c>
+      <c r="D541" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E541" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="G541" s="0">
+        <v>19.1</v>
+      </c>
+      <c r="H541" s="0" t="s">
         <v>1534</v>
-      </c>
-[...13 lines deleted...]
-        <v>1536</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" s="0">
-        <v>14396</v>
+        <v>25796</v>
       </c>
       <c r="B542" s="0" t="s">
+        <v>1535</v>
+      </c>
+      <c r="C542" s="0" t="s">
+        <v>1536</v>
+      </c>
+      <c r="D542" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E542" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="G542" s="0">
+        <v>10.43</v>
+      </c>
+      <c r="H542" s="0" t="s">
         <v>1537</v>
-      </c>
-[...13 lines deleted...]
-        <v>1539</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" s="0">
-        <v>14491</v>
+        <v>25850</v>
       </c>
       <c r="B543" s="0" t="s">
+        <v>1538</v>
+      </c>
+      <c r="C543" s="0" t="s">
+        <v>1539</v>
+      </c>
+      <c r="D543" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E543" s="0" t="s">
+        <v>273</v>
+      </c>
+      <c r="G543" s="0">
+        <v>12.92</v>
+      </c>
+      <c r="H543" s="0" t="s">
         <v>1540</v>
-      </c>
-[...11 lines deleted...]
-        <v>1542</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" s="0">
-        <v>14701</v>
+        <v>25890</v>
       </c>
       <c r="B544" s="0" t="s">
+        <v>1541</v>
+      </c>
+      <c r="C544" s="0" t="s">
+        <v>1542</v>
+      </c>
+      <c r="D544" s="0" t="s">
+        <v>9</v>
+      </c>
+      <c r="E544" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G544" s="0">
+        <v>6.28</v>
+      </c>
+      <c r="H544" s="0" t="s">
         <v>1543</v>
-      </c>
-[...11 lines deleted...]
-        <v>1545</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" s="0">
-        <v>14702</v>
+        <v>25890</v>
       </c>
       <c r="B545" s="0" t="s">
-        <v>1546</v>
+        <v>1544</v>
       </c>
       <c r="C545" s="0" t="s">
-        <v>1547</v>
-[...1 lines deleted...]
-      <c r="D545" s="0"/>
+        <v>1542</v>
+      </c>
+      <c r="D545" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="E545" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G545" s="0">
-        <v>3.84</v>
+        <v>6.28</v>
       </c>
       <c r="H545" s="0" t="s">
-        <v>1548</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" s="0">
-        <v>14703</v>
+        <v>25891</v>
       </c>
       <c r="B546" s="0" t="s">
-        <v>1549</v>
+        <v>1545</v>
       </c>
       <c r="C546" s="0" t="s">
-        <v>1550</v>
-[...1 lines deleted...]
-      <c r="D546" s="0"/>
+        <v>1546</v>
+      </c>
+      <c r="D546" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E546" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G546" s="0">
-        <v>3.92</v>
+        <v>8.640000000000001</v>
       </c>
       <c r="H546" s="0" t="s">
-        <v>1551</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" s="0">
-        <v>14704</v>
+        <v>25891</v>
       </c>
       <c r="B547" s="0" t="s">
-        <v>1552</v>
+        <v>1548</v>
       </c>
       <c r="C547" s="0" t="s">
-        <v>1553</v>
-[...1 lines deleted...]
-      <c r="D547" s="0"/>
+        <v>1546</v>
+      </c>
+      <c r="D547" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="E547" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G547" s="0">
-        <v>3.98</v>
+        <v>8.640000000000001</v>
       </c>
       <c r="H547" s="0" t="s">
-        <v>1554</v>
+        <v>1547</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" s="0">
-        <v>14705</v>
+        <v>25934</v>
       </c>
       <c r="B548" s="0" t="s">
-        <v>1555</v>
+        <v>1549</v>
       </c>
       <c r="C548" s="0" t="s">
-        <v>1556</v>
-[...1 lines deleted...]
-      <c r="D548" s="0"/>
+        <v>1550</v>
+      </c>
+      <c r="D548" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E548" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G548" s="0">
-        <v>3.92</v>
+        <v>9.789999999999999</v>
       </c>
       <c r="H548" s="0" t="s">
-        <v>1557</v>
+        <v>1551</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" s="0">
-        <v>14706</v>
+        <v>25961</v>
       </c>
       <c r="B549" s="0" t="s">
-        <v>1558</v>
+        <v>1552</v>
       </c>
       <c r="C549" s="0" t="s">
-        <v>1559</v>
-[...1 lines deleted...]
-      <c r="D549" s="0"/>
+        <v>1553</v>
+      </c>
+      <c r="D549" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E549" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G549" s="0">
-        <v>4.25</v>
+        <v>5.71</v>
       </c>
       <c r="H549" s="0" t="s">
-        <v>1560</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" s="0">
-        <v>14707</v>
+        <v>25961</v>
       </c>
       <c r="B550" s="0" t="s">
-        <v>1561</v>
+        <v>1555</v>
       </c>
       <c r="C550" s="0" t="s">
-        <v>1562</v>
-[...1 lines deleted...]
-      <c r="D550" s="0"/>
+        <v>1553</v>
+      </c>
+      <c r="D550" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="E550" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G550" s="0">
-        <v>5.04</v>
+        <v>5.71</v>
       </c>
       <c r="H550" s="0" t="s">
-        <v>1563</v>
+        <v>1554</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" s="0">
-        <v>14708</v>
+        <v>25962</v>
       </c>
       <c r="B551" s="0" t="s">
-        <v>1564</v>
+        <v>1556</v>
       </c>
       <c r="C551" s="0" t="s">
-        <v>1565</v>
-[...1 lines deleted...]
-      <c r="D551" s="0"/>
+        <v>1557</v>
+      </c>
+      <c r="D551" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E551" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G551" s="0">
-        <v>5.72</v>
+        <v>7.42</v>
       </c>
       <c r="H551" s="0" t="s">
-        <v>1566</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" s="0">
-        <v>14709</v>
+        <v>25962</v>
       </c>
       <c r="B552" s="0" t="s">
-        <v>1567</v>
+        <v>1559</v>
       </c>
       <c r="C552" s="0" t="s">
-        <v>1568</v>
-[...1 lines deleted...]
-      <c r="D552" s="0"/>
+        <v>1557</v>
+      </c>
+      <c r="D552" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="E552" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G552" s="0">
-        <v>5.04</v>
+        <v>7.42</v>
       </c>
       <c r="H552" s="0" t="s">
-        <v>1569</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" s="0">
-        <v>14711</v>
+        <v>25963</v>
       </c>
       <c r="B553" s="0" t="s">
-        <v>1570</v>
+        <v>1560</v>
       </c>
       <c r="C553" s="0" t="s">
-        <v>1571</v>
-[...1 lines deleted...]
-      <c r="D553" s="0"/>
+        <v>1561</v>
+      </c>
+      <c r="D553" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="E553" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G553" s="0">
-        <v>5.64</v>
+        <v>7.19</v>
       </c>
       <c r="H553" s="0" t="s">
-        <v>1572</v>
+        <v>1562</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" s="0">
-        <v>14712</v>
+        <v>25964</v>
       </c>
       <c r="B554" s="0" t="s">
-        <v>1573</v>
+        <v>1563</v>
       </c>
       <c r="C554" s="0" t="s">
-        <v>1574</v>
-[...1 lines deleted...]
-      <c r="D554" s="0"/>
+        <v>1564</v>
+      </c>
+      <c r="D554" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E554" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G554" s="0">
-        <v>6.38</v>
+        <v>8.49</v>
       </c>
       <c r="H554" s="0" t="s">
-        <v>1575</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" s="0">
-        <v>14713</v>
+        <v>25964</v>
       </c>
       <c r="B555" s="0" t="s">
-        <v>1576</v>
+        <v>1566</v>
       </c>
       <c r="C555" s="0" t="s">
-        <v>1577</v>
-[...1 lines deleted...]
-      <c r="D555" s="0"/>
+        <v>1564</v>
+      </c>
+      <c r="D555" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="E555" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G555" s="0">
-        <v>8.07</v>
+        <v>8.49</v>
       </c>
       <c r="H555" s="0" t="s">
-        <v>1578</v>
+        <v>1565</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" s="0">
-        <v>14714</v>
+        <v>24002</v>
       </c>
       <c r="B556" s="0" t="s">
-        <v>1579</v>
+        <v>1567</v>
       </c>
       <c r="C556" s="0" t="s">
-        <v>1580</v>
-[...1 lines deleted...]
-      <c r="D556" s="0"/>
+        <v>1568</v>
+      </c>
+      <c r="D556" s="0" t="s">
+        <v>9</v>
+      </c>
       <c r="E556" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G556" s="0">
-        <v>9.01</v>
+        <v>10.68</v>
       </c>
       <c r="H556" s="0" t="s">
-        <v>1581</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" s="0">
-        <v>14715</v>
+        <v>24002</v>
       </c>
       <c r="B557" s="0" t="s">
-        <v>1582</v>
+        <v>1570</v>
       </c>
       <c r="C557" s="0" t="s">
-        <v>1583</v>
-[...1 lines deleted...]
-      <c r="D557" s="0"/>
+        <v>1568</v>
+      </c>
+      <c r="D557" s="0" t="s">
+        <v>23</v>
+      </c>
       <c r="E557" s="0" t="s">
-        <v>356</v>
+        <v>10</v>
       </c>
       <c r="G557" s="0">
-        <v>16.9</v>
+        <v>10.68</v>
       </c>
       <c r="H557" s="0" t="s">
-        <v>1584</v>
+        <v>1569</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" s="0">
-        <v>25155</v>
+        <v>25744</v>
       </c>
       <c r="B558" s="0" t="s">
-        <v>1585</v>
+        <v>1571</v>
       </c>
       <c r="C558" s="0" t="s">
-        <v>1586</v>
-[...4 lines deleted...]
-      </c>
+        <v>1572</v>
+      </c>
+      <c r="D558" s="0" t="s">
+        <v>1573</v>
+      </c>
+      <c r="E558" s="0"/>
       <c r="G558" s="0">
-        <v>4.72</v>
+        <v>553</v>
       </c>
       <c r="H558" s="0" t="s">
-        <v>1587</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" s="0">
-        <v>25201</v>
+        <v>24075</v>
       </c>
       <c r="B559" s="0" t="s">
-        <v>1588</v>
+        <v>1575</v>
       </c>
       <c r="C559" s="0" t="s">
-        <v>1589</v>
-[...1 lines deleted...]
-      <c r="D559" s="0"/>
+        <v>1576</v>
+      </c>
+      <c r="D559" s="0" t="s">
+        <v>1573</v>
+      </c>
       <c r="E559" s="0" t="s">
         <v>24</v>
       </c>
       <c r="G559" s="0">
-        <v>4.23</v>
+        <v>184.76</v>
       </c>
       <c r="H559" s="0" t="s">
-        <v>1590</v>
-[...984 lines deleted...]
-        <v>1706</v>
+        <v>1577</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">