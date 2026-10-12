--- v0 (2026-08-17)
+++ v1 (2026-10-12)
@@ -14,164 +14,260 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="38">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="70">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
-    <t>000009690</t>
-[...2 lines deleted...]
-    <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
+    <t>000008885</t>
+  </si>
+  <si>
+    <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
     <t>XTRIKE ME</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+  </si>
+  <si>
+    <t>000009651</t>
+  </si>
+  <si>
+    <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
+  </si>
+  <si>
+    <t>MEETION</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+  </si>
+  <si>
+    <t>000009652</t>
+  </si>
+  <si>
+    <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+  </si>
+  <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>HOCO</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
   </si>
   <si>
     <t>000010224</t>
   </si>
   <si>
     <t>Куллер для телефону HOCO Ambitious cooling mobile phone fan GM26 |4.5-7"|</t>
   </si>
   <si>
     <t>black-purple</t>
   </si>
   <si>
-    <t>HOCO</t>
-[...1 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-ambitious-cooling-mobile-phone-fan-gm26-4-5-7-/</t>
   </si>
   <si>
-    <t>000010933</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/konsoli-65/karman-dlya-2-5-sata-usb-3-0-hoco-hard-drive-enclosure-hb46-6tb-max-/</t>
+    <t>000010850</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Cool RGB notebook cooling stand DH19 |360x255x28mm, 17", 2usb, 10 RGB Modes|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-cool-rgb-notebook-cooling-stand-dh19-360x255x28mm-17-2usb-10-rgb-modes-/</t>
+  </si>
+  <si>
+    <t>000011093</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Monnlight RGB notebook cooling holder DH20 |10RGB Mode, 7 level, 2USB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-monnlight-rgb-notebook-cooling-holder-dh20-10rgb-mode-7-level-2usb-/</t>
+  </si>
+  <si>
+    <t>000011501</t>
+  </si>
+  <si>
+    <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP4040 |9-17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp4040-9-17-/</t>
+  </si>
+  <si>
+    <t>000011502</t>
+  </si>
+  <si>
+    <t>Кулер для ноутбука MEETION Gaming Cooling Pad CP5050 |9-19"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-gaming-cooling-pad-cp5050-9-17-/</t>
+  </si>
+  <si>
+    <t>000011569</t>
+  </si>
+  <si>
+    <t>Кулер XTRIKE Me Cooling Fan FN-813 |9-15,6", 2USB, 5 Fans|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-cooling-fan-fn-813-9-15-6-2usb-5-fans-/</t>
+  </si>
+  <si>
+    <t>000011612</t>
+  </si>
+  <si>
+    <t>Кулер для телефону MEETION Mobile phone сooling pad MT-CP100</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-telefona-meetion-mobile-phone-sooling-pad-mt-cp100/</t>
   </si>
   <si>
     <t>000011737</t>
   </si>
   <si>
     <t>Корпус для ігрового ПК MARVO Tazos 110 CA-119 BK |370*185*420mm|</t>
   </si>
   <si>
     <t>MARVO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/korpus-dlya-igrovogo-pk-marvo-tazos-110-ca-119-bk-370-185-420mm-/</t>
   </si>
   <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
+  </si>
+  <si>
     <t>000012224</t>
   </si>
   <si>
     <t>Куллер для Ноутбука HOCO Jade laptop cooling stand GA4 |12-17", RGB, 7 level, 2 Fans|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-jade-laptop-cooling-stand-ga4-12-17-rgb-7-level-2-fans-/</t>
   </si>
   <si>
     <t>000012319</t>
   </si>
   <si>
     <t>Кулер для телефону HOCO Triumph semiconductor mobile phone cooler GA5 |3 Levels, USB-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-triumph-semiconductor-mobile-phone-cooler-ga5-3-levels-usb-c-/</t>
   </si>
   <si>
     <t>000012501</t>
   </si>
   <si>
     <t>Портативна консоль HOCO Brilliant vertical screen handheld game console GA40 |400 Games|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/konsoli-65/portativnaya-konsol-hoco-brilliant-vertical-screen-handheld-game-console-ga40-400-games-/</t>
   </si>
   <si>
-    <t>000012828</t>
-[...5 lines deleted...]
-    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-cooling-fan-fn-818-2-fan-7-speed-rgb-/</t>
+    <t>000013052</t>
+  </si>
+  <si>
+    <t>Кулер для телефону HOCO Glacier AI semiconductor cooler GA6 |7300RPM, 13.5W, USB-C, 100 Levels|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-telefona-hoco-glacier-ai-semiconductor-cooler-ga6-7300rpm-13-5w-usb-c-100-levels-/</t>
+  </si>
+  <si>
+    <t>000013171</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO notebook cooling stand DH27 |up to 17", 1200RPM, 2USB, 15-23dBA|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-notebook-cooling-stand-dh27-up-to-17-1200rpm-2usb-15-23dba-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -181,51 +277,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e79da27343d164f69b01fd57c83e611.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94b78ec7d315b537cf07da2a857562e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d2306bfd108a25e685c16099cb3c93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9444d65682e405dc155b210b8a6c5de04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f572dc2ff488acf7d3f99f7f8125c645.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c36ba703edf0e12f8d799dadebd3a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e27cc1062e55b0b1e3cf2ac62dbf2b7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89162c0a874fe09ae439449f202f09d58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3db84e1da7b51e318a49b4b7b542869.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef729ea38db50bf72705c030526b534810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f925e6475f5e7c213d8b36da0c97311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eb3fd12d4e37a381b3c3873625055712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be5691984e7c8d473e62fed1d645f7b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322c3b0cf34e570e757648e3546e81514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7b53cddfd25116c712f122ad50bcee15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa394635062f8d90d978e9d4709aea1716.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c561574c96157f1228ac16bb31d9bc591.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c165475e1854436bd7745739d1dd102.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d0d57395b8e7f91e8df5ea02a3edea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e352d8f6a0b64e570640db6fd766734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467fd9d7ad4ea9a61ee57a0c85d8bb675.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04989f0474a45200fe946d8fe3ae992e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02851299295157944eab741cb578b0b47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35593ebdbe84d62c32295d8a2391a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33fda58022d96d4b0102edd50b96a209.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0290725c101f4da81e43f68a671a0b10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b2919610179be3724670a294ed6d111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14204b39a98863afd7678120068494e012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064f2313d4b702f843cbaa65930bcca13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d96a91e2ae33157964295be778d52a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9916d5cdb51eaed61e0aaaf5cf97ca5615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a2312eff6244e3b65fe5560d4aec516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fcc38a433832b4158d3d14f2222ee617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b8cc95d57755205f91b7c17defdc8118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533c518f38ff14d88a8206899cab13819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128f0936ccbec5687a10771a1c9c71520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f3fe27880230885e7c25f90b4a93b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9779d598315d80d5d4daa5ff53b85c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e72e628cfad3df5a3595a0fe30b88823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9d8b6f2af13f7844a4bbeecdfe50224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703e07249d9ad13f46c228d53266e71025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bc41e159fa43d422a6a7f2f9c1a5b026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98577fe045b44896cf1d27b2e8f5a1a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b046dca2c2cff8f0824236d7f82ad2f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7790d63e1ceb65cb9fee7e71dcfa736329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57b6bca4a799a1160f5be4f06c796430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4c8ba80a15d1b6cb394c97b1f8a8bf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d51b113a348a8f2f3810718fe81f432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a6ca5f7c910e18b3e5f80003e20ec33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaee1ed04a9baf73fd186d9cd36cc4a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8784e4bffd6baf3fedd6050ecef80dc635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e823a11ec6fa9b76168d9b328435ac4236.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -653,50 +749,650 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>8</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="16" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId16"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="17" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId17"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>9</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="18" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId18"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="19" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId19"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>10</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="20" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId20"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="21" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId21"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>11</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="22" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId22"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="23" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId23"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>12</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="24" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId24"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="25" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId25"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>13</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="26" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId26"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="27" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId27"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>14</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="28" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId28"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="29" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>15</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="30" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="31" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>16</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="32" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="33" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>17</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="34" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="35" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>18</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="36" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -963,293 +1659,543 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J9"/>
+  <dimension ref="A1:J19"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="104.831543" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="120.256348" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.281982" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
       </c>
       <c r="D1" s="0" t="s">
         <v>3</v>
       </c>
       <c r="E1" s="0" t="s">
         <v>4</v>
       </c>
       <c r="F1" s="0" t="s">
         <v>5</v>
       </c>
       <c r="G1" s="0" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="0" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="0" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="2" spans="1:10" customHeight="1" ht="80">
       <c r="A2" s="0"/>
       <c r="B2" s="0"/>
       <c r="C2" s="0">
-        <v>18150</v>
+        <v>18047</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
-        <v>50.04</v>
+        <v>11.5</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>17095</v>
+        <v>18130</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G3" s="0" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="I3" s="0">
         <v>7.71</v>
       </c>
       <c r="J3" s="0" t="s">
-        <v>18</v>
+        <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>17281</v>
+        <v>18131</v>
       </c>
       <c r="D4" s="0" t="s">
+        <v>18</v>
+      </c>
+      <c r="E4" s="0" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>17</v>
+        <v>16</v>
       </c>
       <c r="I4" s="0">
-        <v>3.28</v>
+        <v>13.65</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>21</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>17479</v>
+        <v>18210</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="E5" s="0" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I5" s="0">
+        <v>9.75</v>
+      </c>
+      <c r="J5" s="0" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>17596</v>
+        <v>17095</v>
       </c>
       <c r="D6" s="0" t="s">
+        <v>25</v>
+      </c>
+      <c r="E6" s="0" t="s">
         <v>26</v>
       </c>
-      <c r="E6" s="0" t="s">
+      <c r="F6" s="0" t="s">
         <v>27</v>
       </c>
-      <c r="F6" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G6" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I6" s="0">
-        <v>7.47</v>
+        <v>7.71</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>17608</v>
+        <v>17242</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>29</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="F7" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I7" s="0">
-        <v>5.49</v>
+        <v>14.83</v>
       </c>
       <c r="J7" s="0" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>17664</v>
+        <v>17312</v>
       </c>
       <c r="D8" s="0" t="s">
         <v>32</v>
       </c>
       <c r="E8" s="0" t="s">
         <v>33</v>
       </c>
-      <c r="F8" s="0"/>
+      <c r="F8" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G8" s="0" t="s">
-        <v>17</v>
+        <v>23</v>
       </c>
       <c r="I8" s="0">
-        <v>13.08</v>
+        <v>25.22</v>
       </c>
       <c r="J8" s="0" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>18335</v>
+        <v>17411</v>
       </c>
       <c r="D9" s="0" t="s">
         <v>35</v>
       </c>
       <c r="E9" s="0" t="s">
         <v>36</v>
       </c>
       <c r="F9" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I9" s="0">
-        <v>6.64</v>
+        <v>18.11</v>
       </c>
       <c r="J9" s="0" t="s">
         <v>37</v>
+      </c>
+    </row>
+    <row r="10" spans="1:10" customHeight="1" ht="80">
+      <c r="A10" s="0"/>
+      <c r="B10" s="0"/>
+      <c r="C10" s="0">
+        <v>17412</v>
+      </c>
+      <c r="D10" s="0" t="s">
+        <v>38</v>
+      </c>
+      <c r="E10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="F10" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.27</v>
+      </c>
+      <c r="J10" s="0" t="s">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11" spans="1:10" customHeight="1" ht="80">
+      <c r="A11" s="0"/>
+      <c r="B11" s="0"/>
+      <c r="C11" s="0">
+        <v>17431</v>
+      </c>
+      <c r="D11" s="0" t="s">
+        <v>41</v>
+      </c>
+      <c r="E11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G11" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I11" s="0">
+        <v>9.800000000000001</v>
+      </c>
+      <c r="J11" s="0" t="s">
+        <v>43</v>
+      </c>
+    </row>
+    <row r="12" spans="1:10" customHeight="1" ht="80">
+      <c r="A12" s="0"/>
+      <c r="B12" s="0"/>
+      <c r="C12" s="0">
+        <v>17448</v>
+      </c>
+      <c r="D12" s="0" t="s">
+        <v>44</v>
+      </c>
+      <c r="E12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="F12" s="0" t="s">
+        <v>46</v>
+      </c>
+      <c r="G12" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I12" s="0">
+        <v>8.710000000000001</v>
+      </c>
+      <c r="J12" s="0" t="s">
+        <v>47</v>
+      </c>
+    </row>
+    <row r="13" spans="1:10" customHeight="1" ht="80">
+      <c r="A13" s="0"/>
+      <c r="B13" s="0"/>
+      <c r="C13" s="0">
+        <v>17479</v>
+      </c>
+      <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="F13" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" s="0" t="s">
+        <v>50</v>
+      </c>
+      <c r="I13" s="0">
+        <v>28.59</v>
+      </c>
+      <c r="J13" s="0" t="s">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="14" spans="1:10" customHeight="1" ht="80">
+      <c r="A14" s="0"/>
+      <c r="B14" s="0"/>
+      <c r="C14" s="0">
+        <v>17562</v>
+      </c>
+      <c r="D14" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E14" s="0" t="s">
+        <v>53</v>
+      </c>
+      <c r="F14" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G14" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I14" s="0">
+        <v>20.95</v>
+      </c>
+      <c r="J14" s="0" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="15" spans="1:10" customHeight="1" ht="80">
+      <c r="A15" s="0"/>
+      <c r="B15" s="0"/>
+      <c r="C15" s="0">
+        <v>17596</v>
+      </c>
+      <c r="D15" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="E15" s="0" t="s">
+        <v>56</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G15" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I15" s="0">
+        <v>8.199999999999999</v>
+      </c>
+      <c r="J15" s="0" t="s">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="16" spans="1:10" customHeight="1" ht="80">
+      <c r="A16" s="0"/>
+      <c r="B16" s="0"/>
+      <c r="C16" s="0">
+        <v>17608</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>58</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>59</v>
+      </c>
+      <c r="F16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G16" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I16" s="0">
+        <v>5.49</v>
+      </c>
+      <c r="J16" s="0" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="17" spans="1:10" customHeight="1" ht="80">
+      <c r="A17" s="0"/>
+      <c r="B17" s="0"/>
+      <c r="C17" s="0">
+        <v>17664</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>61</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>62</v>
+      </c>
+      <c r="F17" s="0"/>
+      <c r="G17" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I17" s="0">
+        <v>13.08</v>
+      </c>
+      <c r="J17" s="0" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="18" spans="1:10" customHeight="1" ht="80">
+      <c r="A18" s="0"/>
+      <c r="B18" s="0"/>
+      <c r="C18" s="0">
+        <v>18386</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>65</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G18" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I18" s="0">
+        <v>6.64</v>
+      </c>
+      <c r="J18" s="0" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="19" spans="1:10" customHeight="1" ht="80">
+      <c r="A19" s="0"/>
+      <c r="B19" s="0"/>
+      <c r="C19" s="0">
+        <v>18414</v>
+      </c>
+      <c r="D19" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E19" s="0" t="s">
+        <v>68</v>
+      </c>
+      <c r="F19" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G19" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="I19" s="0">
+        <v>19.52</v>
+      </c>
+      <c r="J19" s="0" t="s">
+        <v>69</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>