--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -403,51 +403,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e49fbc2a2728e2b720703390685cf971.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadd5689a0bd7b985151236842cf0bc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09044c81281d73c3775ba251f79a7033.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc2856aa1a88d77b46422faf7e9c4834.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac2d184ba3bbc10b44c7893dedd931d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd5cd9e3b59455bc80fd4886a6efc4c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ec33d74332a4c13bb3a1430476ccfb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0055f4947073cd6ed03bc338c802f9c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6639b5f9c87cd38e1bf1c1b23f88f8d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca1b05249ecd9250f7c7c404640348810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7558ac94819a8d7704172d4acdf4231311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe06bbef6cc9505fb3642745fbf187f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fabdc0b0cb3b622d825018c8430f1413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c276a1be0181551fc4950e254a994e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce6cc1a0349a913bad9ce3cb93445df15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1655f45c65066c104e38e0d1c80c5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621df22e32b4708c90ad5d5edd97f42717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422093589bacc8568232a01e96f4e97418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d8a660e17a9a3df4302cd39de4f7819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681521c5397e6981345fcf81a1c515ae20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c01c3bca6f3faa487fe6b9665ac37b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e456fda14672adeb31106d7a04647522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcd62fee43eba5591c25ce09a8933323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c5c534b359dadfa6d84bb28847c4cb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e10e3450c8d10e798cce9a61654bed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e458263d7a84e927d54fe822c706dcf926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b298710c76b05a1010a636cab7adfa3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b192e4f6ad3f7e4daef7cfeeb89797a928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ea2d9b5033aaaa36b1181bb5d15cef29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02e3d02cc048e95585804fa4f045730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e9e97a0d52d3c08a5d0af73fe4b5331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af532eb2cb5e75779826596f48e327032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95152bdafd2911b580b6206f0ef19133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2c5abbbf4fd497c6eb9e4e4822867934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68916b1becac7838097888e5bae90d235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a353329bd2a45fe6a682465c1dcccfe336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d207a8739d56a6ba8c5263b4c73fd137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ad434fccd4b8c7b4146894381a8e9138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb31a57064c4690e7ba687f6c36dd9939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48144b4cc2493ce9bc41b00e4b40fedc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36ef2ea44c08d72af3653509f24538341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b08e6d871cb1093c687d022305379a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353c648484bfaf0962565ed12ead82943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7a355b7fd30b29112d6806d30c3ef244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a81034bd509e31b256312a40d9f14f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f9e80e211bcb440a1336fc2acae70446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0ec306e443c3d462a9e0688558df1547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e138b0c08529e5a402b8b436691cf648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13505fb00db6fd6513a32258ecdda4549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97911599d82ad755715f62f11f30f73250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8666119494a51ab94f0c4c7cac1a3a751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d285dcf55b30093d9cdfca5a20d69b6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092fb07ef641a194bfd319767c96eab253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa840e9e12b2de8dacfa2f27f5c2ac554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf058d8a94e66fef4c6db8b266049b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb25ce2ae759ac282e2094ae0e9e2e2756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab74981666755f8fd21a2494e4270f4857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f735b3adad1ca012300233d22b1af5558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7761acfdbce0bf0d340af2b251d69f459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58401d7c7b5770c287c7de75a787422460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6893be88f576acca5f7b359ffe5e552661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33045052718069d750c89b908daedd8562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9751a9485c665c857b20d2ca99b214e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3256439321bbee638d5a2eeac3160de64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20935e14af5e53b316314ddc6750cc2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb262937fcaefd7afae58ec6cdcb4c366.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9d3cc0b2f9c73f7ef4b108e90c4e251.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb3646cb33cb0cf2879a7e3f094f982.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bd92168edaac3f4f85b83137fa7fb73.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f672b95341936cf8ce6b039743d632484.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f04d3e31008ab30c205c7c19ee760a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea06bbdaf13863146af04663010d98196.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b003c482ca6e38185f62e9db3637d667.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21668129ace72e3b54ed48692d4578a68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ea2d502869653d57570de5d71ba1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb711a14f576ab77d6884040d02edb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621259455615961828d38b0b5874d1e911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a033cec51fd7a7189b8b419ea390cfbd12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf613b443cb67b24f9b073d8d70aab4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b64dea7ad1b6c7d9837cfbcdbb6ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cabbb8988594939dd19db1abe4483515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366463c1313a23b57c79f2accc55a9a016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8dfb68a353de0dac5c6182557396f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c386bb32c68fa8e4d2d27238aca78c2418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803f6fd9758f7c92950c775d703cbcea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d52391a3771eff2248452696f8d5720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a395617148f4ba3122254be6e0103d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667a88b3d21f16f79a4bc1134561d89922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a9acca62673ac7052882c46ac0d40523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b787994b4c8f2e34c5c8d9049dbae424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607132bd0291730412bbbca2c566688d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5134fdae09ab05f7a917ec7c5eabbc226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3836f6a05b243e1f2d8a2d19981b07527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df239088d7cf72c9ce4ab83a75e5e928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2915f7c6cbc26aa9a7b81e6dd258d029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b039d4075997a508d2828841095bcb030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b824a24c2ecd4bd71a5ee7ccb7c3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d408251beb8e50878869213fbe6bbd032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44094578ffe7c3e81bf063b5196cee5033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d80b41e0886a8ed314f20bba365c47634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217d014c12ea29164cda05e2a7e4d60c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11e5d967a51dc26e1d0168dbdbdb3636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bc9148264e07bc0ce446e7081741037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69c14c3567108a884c0f5d804b87ac38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a982d220b870afa86724d7514cd5f1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed6f90be11f45e48d625366494e8a0d40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e18df2d019345fd85dd8fc6ff2b18c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0b98d30f4618462f64f10f3c00957d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f36da88f41273cb15847e90208d71e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b785192e2e660af59d5dcf2044da71e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dabe0a973ccf521e4a5e32bbe9dc3145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704b2c09e8adb3b0da0749e0f636d46c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3f30036b09d0536481af520f78b14147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68195f2eb41b7c00d1fc703020435c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d1c72105f625396f3802c3a68cc40149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ed9af11c77876755f15a40842ae72150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08db061afc4b328545051ccf904daccf51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9efcfaaa3160bb092266f16a480c3a052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1bead6344a266324d6fbab5ce045853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a421da7b3097772d713168a2fa5497654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38679a7ba0323364cd7f93bfe8aa939d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6003a6ebaa6bd835d124d9b250754cd256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6353455583b9d454747b5e4b8952d857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dc53dc34f47195459bf28ee8f400b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b622b48ce4e57fedfc6fe195e52d559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0759cf860a9819f6a62b9a561c804c1060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648e0f632598e641d5bfe3d5a08ea1961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab84b9054b51b53485ed2780b806bf062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1b46da5b0068687e4021e7b27448e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63311d581e39d74e2c3b64c9e2d18aba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5ec8f5359061edb389a5c0578aec065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43396b0819c03af8c777c6b5d7de768566.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>