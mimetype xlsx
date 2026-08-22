--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -403,51 +403,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c62d5eb284a50c64ba8fe02904d42781.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f3be3dc2e6831fef11cc1ea9ad9572.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c731c5e61d075ef061b55f87a9884c183.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17f8483a955b194971be25a4377e7b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8cc985d635b6c2cecb04a3a2a54575.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ff070df984f47009a565107eada6cd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d00f907f0965444d6d79ba8c20cfcd27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc8544ba077d27f1c204cb8507c5eae8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dce997659f92867e8c289ffbbf6e82b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd2ba4bc81679d1d7bd48376feafd410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a469053f81556dfdbac90f8640049cbb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d17edc54f92405f8b0bfaa58357fbc12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfb170dc3a35f37f0c29f6d3768a73d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e9a174381e89744000237f644551014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d52e208749fd4ce788d6b98ee6e458415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039e8aa5931113763e9135521869e7c816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9800387ebaefe157c57940fb6e0e0ac517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e8a110129efe3d9c0e6af478f4ed7718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c27cd595fdb5b68971dc0c1cad885e819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146acd309a466c4e33e475ff8ab170e320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3f3a9ca4bad0f7c0149afab7ea10421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8565c3babb718c38935f7147a040cb022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d97c7576aa1f118a25105ffeb096c23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450e3001887b5a2ca2b3ebf1e8ce86324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e315ee6a0cb82a6efab1ea3142c31b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6090751871fdf8098ba2b9f577bd7bc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cba3cd9a53459b31e328133f23f0ebe27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b09b162f35608f17017a71645bcef228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728c758e9d1acc1382f990b1bc94f20d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53353d54cb97049ec0a3f2b7bf70d22330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223c23d0c70b25fc062397c74f3e16e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f565d715b45bdfc2945492fece7350f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00d0d7758edcd13e36613874d9ca77c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428a6b9a5aa82cdd17f1c1b0719310834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e21fd71fc92c1bf6e5a6b1de3847fb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e652eb033b341511a6a31c1b382c888d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f21a3529e3bc9fb494200beeb8dec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8cb30f93db5ddf8a4b7913426cdbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d2d472f6121fff181d2ceaae164cb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fadbdda6140516b69e12d467682f92240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b6a954b5dda3ffd312f0f47ae2ba241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65a8e94c3d8db951f64f2cbd3ab838142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e8b55bb3e430088be615141ff9ee5643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444e0978ff4cdfcb7b752b24c79858dd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9adb138b16e5c444afbeb131d8c62045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75fee3509243af133defcfe97512bf446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc9ad22252592622dd83469a55b82547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5317adf9c734cb963609e0d060bfe3348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d48c4b652d74e39d6b722cc9538a149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1b90023bbac04022c4a1a8177630ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f485275e489aa76f34cb94ea2c469f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2451b3aafb5f25b99303fc8cd1aa126652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed370c91b706b6c7fa87e5fc2d51aef53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a454fd051494b39330771504b3679b954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662b86b850a0dac5537f0b7db665b4bf55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407227f2bee149845685e33fcbbe48fa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226fe1c130cb3d0057d2cd1de860f5557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1990a494094b67e5457f83353ad7c5f158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435c9678edc0a42264771f5705de5d4a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1023993aae4a1e48af203b9c74a891ad60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac94ba2226c4a844c0eb57e6f650def561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaab16a81e9203022f5ef46bfdf2856362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c532cae01bb2f51003c080de5129fd7163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d311810b582e472cb2b30ee872838c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d5ca9e05a5e608d91a6f9275b8866f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8775602fad340d6fca21e6ff4f9f796266.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337be76456380718be161ecf7e6e4c121.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34dce1ddb082808d3db03ba834ac1872.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e32f47193f90e5a648b58b2f2938783.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e96ab99f2aa1de3fe3ed402ab928264.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c89fac945e10b43a4a3b437c74771f85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b560733187e8a0652e51203b55bb84276.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14509bf54c0d23e87c3a6fa279b2827.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a68d53b6ca76434760282d0b479388.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d6a4660042c00e7c3df08193ec61809.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eee3a03c95e34c3957561b14e4ddd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c42ddf3fec88bcc3d5a07cd841bf8611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a280eb74f7b99a91c8b1d74092f37b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91de51c9498a1a125ce49feaae6e67b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a13508c1f96d60a90224c6faa5ef7214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ece151403323ce71346e2e46b6b8bda15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfa6aaf5c0f5a0f92556a642db3c8816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e4f84a7862351392ae94bc349f25d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a38b64c024215ec9d146238b073feb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf363edd97497664de82cb662f8374c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ec03969cb748ba4eb84d45223e68a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e495f96ee3ec1e7be06c81f53b53d421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3171a9570071da5b564f88e94f5c0cbb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3746852c298f47ba553e87adc9f50323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edaa80d1da07cccf783fe9585c843c924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589f367e7a5b25e869e1f8dc9793f35725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4186e7136204c09c80d76d3f9cc4b926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd38e53ef53077c937db8ec1cc535e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17ac61a3b4873d9fa29678d12e89d7328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053c843b04cba589b27992046229469929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf046be0366359a67b7d66786f3965d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aa5d3f2dc85d978fe9c9306e43333031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4662539faa9b4e84ee32d1feacdb6932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c5fa634a0be3ae863d0dfc6d6192d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c54b41b74a1f3634ff0fe044cbcce34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a0a07e245dc1dac9b258e20720788d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0df14a2964e3a1100c3281534d7c1936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e6365e05a1586e9c17c4b3c0a9a43237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3653782e22bca168ba9b47f29bcd9838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda1f9c712872aa81216b9f3ff2aa67b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7989b06474df6076f376a2adc668685440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da0578aabd71dd1468f35b1210610f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5367375bed8c0c2b1b62ea8595bcb542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa663c80356b4a781cdc3c31bcf5388c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7359cb8f4a3af731d49651e729d404e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e6097067e5e5d2719a5d02a8ff26545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a16594843a390f06890a732699f01f546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13208afb60dc8947dddc471c4d1fced47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1dbe61e253c6b08a26a319076936848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5669e6513d5efc56c9391835cb59c9d749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac661c2398860ca06001307cc3b98f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677bbd3badafd7d58876c395b9bfa45a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c70a4d285ae0e1928ec2bdd88d3cb3352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff394ec078ef8aa6e4c0eb3117bfc9653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba26ebe2f3f71c4944df506c1d35ea654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295eeb56a86f3c0058952e1abacc813955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0f465895b9502a6d3557295ba7476556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe6dd804f30ee6a0e0612f202673a1a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0905faaede77ff48f96048a6e8c11b9758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a123a9a63f4289940171bea5754353859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5d2ddb15e5f75fb2b3c551d6673cf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c016e2b3b7218b0904c9eccc7f99793961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef7d90f7def5885563decc6428ae5f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7a7ac5575e3b8834b6365766c310963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16362b2d40d5407b37724b211d029f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d1e5dfc8b10ddac9cd022f6fd1dfa965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a472f5f540b016d26ffb353fa0e001e466.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>