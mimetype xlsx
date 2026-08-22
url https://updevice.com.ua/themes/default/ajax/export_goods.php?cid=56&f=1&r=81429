--- v0 (2026-08-22)
+++ v1 (2026-08-22)
@@ -403,51 +403,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bba4f41f86cdc354e92e9e4d017efa01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe8f479a338322f3b65d9914496d5c02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b9c8ab3dfb13f33a2d05f07d5bc2493.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44bf876fe5d0bc0cef4bfeb65596804.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965bdfbd63c7d1fadb099e8afe3d32f75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48945e7a0ad2c2e5e1f6efcb12c75656.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae902edad65471143d3a8222b900e27.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01bfae5be0aee9b75b5b1e4b648c76b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccc869c2c6bee46d9c322d81f781f7b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3ebf8061914678a3b40c8feca989e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241cffd242e63d63f390277c551a5b4c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dd5c2f4ebcbcf553f05af91f5b656c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb915d8f2a0567e7e9c66972807a18b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c96742c72d06494112901acff5a9b914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b9145ddf007a8912308b37dbbc75f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc715b5d9b6ba5b23ab1a123d7f9abb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e89d911d576511d2a6e61adb41a41b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dae266431feaf58aa3cc5ffb435b518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb96031dbef01899aec0a09481fc4da19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3c4cc2185764ceecc556f40fd9338220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe3275b99dff49f7cbaa3620aa6f8821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ebf5f5a16adae47681ab6874f2961b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b430a5ccb09ab5785152431a44f0de23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a89cf47f86e7037b084c9d742adc8f724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6152739f810da4cdc12941f0ea2638b325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb3448ec9623703699cafcf201b741f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3103e9e98114838dc47f1068819824fc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f182dadfe92677665a0efe9b0c2f240528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30e089cfc6d4c76da61f0878c80008f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52affb128f22093bdf573060b6a00a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c16b7eff57931013ff9beca6eb73531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1790d6fd03fbc095798d35fa1a246c732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b3e34787e3f233fe98c1b9328f3c0233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d10fd6ddcbc0371a7ea2ddd42a0ce8334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4385e535ebc177e1c3606099f6c2d1f235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598a30efaafaac7dca3e764f4948476136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c0f3d7cc0ce31738f94f746c37a6a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d7e2cf0d127b5ecc9f967f7fd5e13838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49700aafa19388974064fc81f58fd0839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a81217de9e5349248c420be36a5e3640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06730bcd6130074d963e9f96b4e0b6a941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a67530c6885f35cb13d8eb4c81d3c642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6cb440300b17bef1584dc1ad9d31b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801eba24f269aca08ca3bce9364e15844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ea4744a4be0144ae3cfb38f27ab5845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d777ee1ce7f139438b2700e23c7ba8446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de636a9af604adf2bb56dd30914fb38047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab425a76af48194ae83169c6637504948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84271622b08e8eaa9e6a9ff3403a919149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbce3e2da6739da804b0ddebd86237350.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f9c6a83687c49ad9fe067446a40d1f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d473faae3287acc568b09053fc5b9ff52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842b5d5e9edb8cfe8c1154496f8e204d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a8674234402fca022ba80d4181c64354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3fd2e45913b03dd41417aefac2e35e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e011e7f77d83c10bc6aaf1e550148ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e1e1041877f9c2f3329880bcd7999457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb85e4fb9d1d3659e8bbdddbbf59db758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34a0989157c6560dbefb20f51d0015a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a101a1e4a6439703dffb8427e279c43560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f9db9a7ee217d394e18d4eddff1ab61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5a68a5eee58ecac10f3526ff1e39e562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8584126257298c2bdcfa2881f33caaf163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd75045169064625da332af8f5e62864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b123ad23a881308ab609c4db9754fa65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feac2ab5c286ffd2d8307ca2ea19a66766.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7782753b5519254fc3eee2ad8d9d1e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8985165613804f60b07e6e83c0ffdb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef1730769a4aa4076112a0f0aa1a2d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537089f940948ceabcb556cd9492c1014.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6903be69a891d966ad1154ae2445c2bf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fd1d2f7c1c8cdb5590878bfb3e7e206.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729a5695c7d9f6e6379721b560537b67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331710072800ab4126d02daa0f50ab2d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a4e75c7db2f483ac4399e4b5e6d89c59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e215e03ac85bdceb19ddc1613f68cd10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39a3474d1197807214de42610c84a4e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f491aaab535bc04e2f78e9eac8e897812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84026b8b552f1924dc7e5c4479338cfc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4125acb88ce1ae0dbbd7f85a9211aa3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716e264e83db5166a85004d6b884d7715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec23ed7c454c6dfb37a0e5add355aee16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c1b32f1306dbdbd1ea814315555ef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801820f2455fd9712c961afdb766d4618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b745449ea0248ef77097806f6a1be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89184eb12b1680b5c0f84ee3124b014f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282390c63ff25db1704de07fa8cd6b8e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21ce75383ddee94d0f5c0116c2d215222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bc87702da65da75527f3745a98b69923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a4862cc6c1ee3a76fe22a19542824c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb34152f476a070d2b9fb6b6cc540ce25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fa23adb06fcd66cb40bd5dfa6e9e2226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f145ac419825706abf3874678b4b293a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0c3e71f64f90056bddfb804db37d3028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3784e5f497ee17f4af443542e621c6a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2b7af76d6e14309d0dc37b39ae4dad30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837033700384ab9e085b97778b6badd931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db0a2f14677f49494da9abef1c6ab3632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe652aaf5a94a56517aaf1d410c5b92833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54afbe904f0a5f690c5f2f93afa2b03934.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd123f455fefabdea459db2df126852835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16c32e1f90ad41d956b470635a489d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f334417140836aa01a561858e6db3c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638bbfe9870da9f8aed62da7b1233b3038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07c550c972fb4f6b41641e9c5dbb23f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551590dce9c8d86bc68aae71b2421f2740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c2703729ebec5fb6f8614339b57b141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b20c312eba01f9bc158ec6ad65a077142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d195e55f9fb38c25e3e4b9c31b1fb37e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08e799892125e2a91b5e024990ec5ac44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f5c184736df657252a834c6a9d161845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f21eea70e50342369ef2d7f59b1f49c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd81d4ad65baebe8161928e94de46a047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2541aba18fd2621919de3e9cf89804ee48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b92671a3a04cdf7cd3b31551d688c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f77a0f77ce94ff50cc58b9e4236c8c250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cc582a8eae58cb93d6bc6842d297951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1867bec00d9e2571eb259d8f985f611252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28f5d22b5ea5f970aeb47537b5e55e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f2cf3a37f1f2c1c13e858b4e4535eb54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91efd5823bb9b86fdc94e06ebec3515d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894242333b35e4be839ce5d97f7d1b5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f213995d3b40a0272b6ff9f051ffd9857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f3ae5b7c2d08a4bb0c5ecd1697dd358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c3a26b91135ae09115cc97368147e059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7b8e91c4af6233622cea9fce0a7e6260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd02d97eef0bc0e68aa45b4396f41b461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e2610bf96fd50e4ad4716a14c842d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7153b954b8139268bcf4a3863f3befa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e526e492b053a26e4869599140cee8fd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3158663cf70250be5a9081c0409060065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248e8f81d02e92edfbb203241d360a766.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>