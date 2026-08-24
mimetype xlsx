--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -430,51 +430,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c408858d8f7f963eb31c5f61ccc5bb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef12d7bb0c163df12b0c225285e22c12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ee10c91f03679f5831e2a91ba13a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9db66929cb6058d073c1ddaf11fa0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae52be7a39516ef63aefa790854ba45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335934d04eaa792d4cd4ee5b1548ce066.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070f67757baad4922210bc9b4be9b5e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c04375272b0592dd184521522b033bb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a0319e5e610aef8c92ef77d4bd02c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320b6280638d7797b2b87b07a4d73bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb2a7b01f3cdf1ff52144f92b310cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7791185b322fc1b583488be19acb512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57846c2dff9082851f021876615d6b913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d119908b3eb87407f018bf291bd1360914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7932a069895159a85b1906967da0b915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf271ce086177e65435ecec4433217616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea91c0d4d83d9b608b4d3167429fa79e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb920ee66a4d0a4d4dddf213d1a218218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd255b20fc77f70b337f443a1ec2bd819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7969b7ad4e84987d8c9bce27555eb2dd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16082ffd42c4ed387f860474aec5543421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe968ea84d9cb17ed24b142378240e0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8f6ce413ec803637968cc9a5e7d6b823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0119905d23a5acc592f38405b2ced0524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e87181149aa9ccbcad40941caca6925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9759730f5088479c2acf56c3a8e52326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508c00ac99e94685a60bd380e6dae5b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b3a583efc81ff7ec59f4cab5831ac328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fd54ff8713fc28ee1638ad4bb2f53229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a221831ff9050d80ac8952479cdd79b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc841a98d521c25a4ae261e1ee607a9531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac841a0515ba72a0204fb84248f48c332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c984e3c5ca0797057a50ef83ebd291f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5caabfcb77f6126eb881c5e4a9a80c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ac1926d403ee3add6770b29869ef8235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c04b28a6705f7bee51d46bc5cd63236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f470b6c7a7546a74637ed815f302c19937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5851488ba31a136e492b0cac384670838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62068fe665f1db5723bc844c860d71cc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2101805a1c02f43f7e1625b1cd7faa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca7f912dee1ad75bfec836df18651741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb8e99e0ab0db75df3adfb93557e7842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3e82e094d09a4a70f5e31c69fca9d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a10d56b25a75272110ca84354c138f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71985791cc2cf112055b7f3b2dd4b7f045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817a9fa164271a0b2bcccce60a8c2c8546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66c10c8bfbd4b255ccc7437bcd17a547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a28d235393e678822f103939405fe548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8861621173eb4c372ab0e2feb5390249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bde949e121606fc5031cad311f7b3e150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f41cc4714688f7e64f81edec8330eda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6a4209b64cb1edba0b73063d4106ab52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575a4cd702e279238218c2bf11dc943c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb675e9a7608d2122bb2a00553240654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd189c0a02ad38b81175b3e29f48e9c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc6a8a62bc753e8c61b40ac70016f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cff0baba41bdeef62ae899d10eed9d757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2e6ac12a61b8e80b8b8e58356a1d7f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f6c39cc8bbae7dc9c70ac6f6ffd6a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550f5b9b2f36cdc45d6ec1f2316a72760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d3f0fa8ac232ce2b7e605147f73c1e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940d40bad53441a46b6c9b1feabcf2f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5830b945186ae03b73f5802e617e9a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3aea80b3e810576c4f506af5f583f064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2caaf2714098521452ad55c078f073865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51869e91fa2c1fa1e59be117f469468966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b11d71d581740948cb715159793ed67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7103c134b6e3f852ee1a9610d1a34868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f5d8311b00e6bddb61cf7b7447b7fe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a03adc46dadaf60e4736c6caffa8b170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a30c5bb3f6a8952a40c6e8348e04471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac9d9a3df2b6ad5a0ba1e57f28cb48c72.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea40da491223473268f491f0184bae21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062a7d51db2b71dfd4ade4d57de1c472.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1d73fb6cf360d4c4263bc0b835bb973.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdc81904a431c4f2f1c4d7844884a6d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900443765bb1a8c0b1307f6c0317277f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89314b8f753918caf308ca49cc7e38266.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a8d67a6768dc2e620ae59a681019a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b284a3488b1c1788d2a73ecb3de263fb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e88d9b99ebf15fc349b056b7f2102829.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0dcf95e52ded12b03355a525581bc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da708bb35a4f2c0039513dacde6d8911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216fb4ef6c3960f30df333e1930554a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac71becfd1d4fe70b03b73a097e3f0613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca4c6513645026a7e5b6d192e3a71d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdb5ad1fa56985a552a05d60fc4c2ac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2ed90058ffa247d09596a65346747016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf77b2d4df27393efa71c3978696de217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5780a2a870ad04ead977245adb843d5618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295ab9272ab36afe20a2fd2b04dcd15119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adadc9da6543065927d047fbc85c0c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144946d54d6e304409237c2adb15ff5421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8f50ecfd8b096bd802dde5e96cf6022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294d7a98b9628118f2cac91fc51505b323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afe54276560e8e3811835107998f16e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e6bc3aa80fc39efc0417cad406a5c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a56895137a35f4e23d86fb2345be6e426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdca8b570906da7f4f44d15eb5aa91d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ee766cee673a1cd3b0ea8f3a1cdb128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb769f69547b82e8d35fad9991d72529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d964bf45918c42046d01694cd92ff8930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7dfd367f53f8bf041e0c36bfaff1e131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c2f643226ab1889b3ca41b4601a0232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b2d68e9dc7920cef3f72e66bcdcc4933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dfdf1aae106b918c2a7f914ed035ef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c349c91183089986432db8205793b15c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8addc90fdccb617d1ab104bc8e57436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c8082486148796392013f09de4993b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac8475fd464d0fedaf8c44c887008c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c19d4b257cdf6fc5ccf776418e105d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f687d00ff6974681577905a0da04835440.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6cd3b109a4c654f31dcbd1a39399e941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a28ab3e12a1d9a875bbdbcd58d44b42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499c54ea064095f065e1820ef0ee84f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdbc64eb24e846b569e8cad31a8a6e444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4870269ac8085e1be6d23b37d8dd0245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e60716bcb0ba083d39e7252defe55a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea6320b389368fedb40ebdbff5fcd8547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1bbd08e77540debb086ed549e691e148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d426a7f31bb0764efaeeb91e82d01d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3c81d55130f090e37f09a553dfae550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead82b26b760f6cd2d62053ae41089951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a5ab923399010caba5b352ee74f8e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4395935ffe581862e22f2b039494a5fb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589232450d4919193cc7c132cb7bcda354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a179219b167b48d1443a17a07ca78b9255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b34d1c72fc1ea51ae283001fde77e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725787dea4849cc551025a0ddc9ca3157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0ffab2a85ef0ff876b1ac5fadf04d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dad8b464aeb3ce69a7bb7e4de08fc0e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d147ae129016965370825ce3f8838760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd09928772134752874d45346364f9461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3989abb87bac7833437c0fcf7c593d6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b843cf78705f19e4bb05a9eb8fe69e8d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a217ce716b4ff3c650cf90d1902a32a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb27ae21f6d0094bdef63547d698fb2c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697c59b4e5e21eb5d3fda3b36d2fc4e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fc556e5eb16cc008f29dae5ff0e8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8835456e04781e303d2fb1ef49ae46f768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e117bc329330b6b0f3c8c1bc8a77c0369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353fbd957d3cbea0bcce0078af8a01a470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e841b261ae251a06becb5cc24cd89a771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33945eabb42f27894e63d5e7eb09adf672.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>