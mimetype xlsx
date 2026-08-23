--- v0 (2026-08-23)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="110">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="119">
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000010059</t>
   </si>
   <si>
@@ -342,50 +342,77 @@
     <t>000012790</t>
   </si>
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
+  </si>
+  <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -688,51 +715,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H34"/>
+  <dimension ref="A1:H37"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="6" max="6" width="0" customWidth="true" style="0"/>
     <col min="7" max="7" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="131.967773" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.996582" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="6.998291" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
         <v>2</v>
@@ -1483,50 +1510,119 @@
       <c r="H33" s="0" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" s="0">
         <v>18368</v>
       </c>
       <c r="B34" s="0" t="s">
         <v>107</v>
       </c>
       <c r="C34" s="0" t="s">
         <v>108</v>
       </c>
       <c r="D34" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E34" s="0" t="s">
         <v>10</v>
       </c>
       <c r="G34" s="0">
         <v>35.59</v>
       </c>
       <c r="H34" s="0" t="s">
         <v>109</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" s="0">
+        <v>18379</v>
+      </c>
+      <c r="B35" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C35" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="D35" s="0" t="s">
+        <v>52</v>
+      </c>
+      <c r="E35" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G35" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="H35" s="0" t="s">
+        <v>112</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" s="0">
+        <v>18382</v>
+      </c>
+      <c r="B36" s="0" t="s">
+        <v>113</v>
+      </c>
+      <c r="C36" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="D36" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="E36" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G36" s="0">
+        <v>20.95</v>
+      </c>
+      <c r="H36" s="0" t="s">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" s="0">
+        <v>18383</v>
+      </c>
+      <c r="B37" s="0" t="s">
+        <v>116</v>
+      </c>
+      <c r="C37" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="D37" s="0" t="s">
+        <v>14</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>10</v>
+      </c>
+      <c r="G37" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="H37" s="0" t="s">
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">