--- v0 (2026-08-18)
+++ v1 (2026-10-10)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1095">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,104 +1918,68 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...25 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000009134</t>
   </si>
   <si>
     <t>Лампа LED с магнитным креплением и солнечной панелью RL-150T</t>
@@ -2230,59 +2053,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2116,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2227,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2623,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2689,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2815,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3007,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3272,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3352,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f36abd2d62d234e225d15b9786dbaac1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c901bacb5566c16f6e79d9e924bf072.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c162f4a2fb8395c19b16c33c2e63255d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080888ef3aaf9fcb71a88a474e9a26564.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2868268a6a387c41958b5205a6f609e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdace3e9ae80df621e15d31f73ba4226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55786ad12b9615753ff7453bfb522157.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c125a3675be5f7af199bac3f3bea9fa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4925ad90375b24efe402f4c0a9d46019.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a4f3087245cbd8b7ce29a447c79ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5457b47264318b869d80fc6b7828b6f011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a0e150e8de0c454b1f7ea97e5be43812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2844817fba4dea74b4b74f05765ce13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c704104d5700fa332b5bc7817b08ed8114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25326358fd0f1b5f50be2940a221dd915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e73a4f67821a1cad198c821db80061f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac81114ee1f8c54e02e7bfe6adb558e817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5616dc69e92b75ab9421ce682250353b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc712eaca1992726e75188930cc986219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0006c4f2df07e3d7f9af8d93b58b339920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b30e68cfbbb1850ed51d71125fd2db621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a14f764c2ca3522ad58c63faeff53a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa1b8fe63e079ed734b81e9838ceed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08562527ff628174779f7abe0b28ccbd24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc066ea300f1b23abf58d98d1709e78325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b70ce4aa1a3f4ec222763b852eb4faa26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29451fdb71254e4503b3f579bdb7caad27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5035d07857c426cd78578e6dd9729f628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67878aaba2fcbf86fefa14dc2dbea7b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282447b26911af1d9a752e80911174830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c96fe2428fd25547257bf07776aa34531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae2702a65d3dc2103b22a0a11a0600d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2114aefa8e67d08d13041feea5ad6733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b80f228df1f587a682bf5ad13bf9fd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d31ee601cefdfdd2fa33b9ebd6dba5435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe472a040a16fa6eb04a538474e32ae36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667199cca7d7f158e94c7d6675d0dc6337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af170064ae6e0e4dfe10ef2f57ea01238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdea71976b66cf83dc2e841dc2732ddf39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf202483d6fb5a1e985a087b4528b2040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90ab0fcda989d4cbd4cfde1a01663341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1910756b2c107c44670209f5688dde0142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b9e20a4e3ae0aed8efa0cb0bc8479243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7312c1572ea1fdb4404180d04879e8e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5126a0ceffaaa077ddfc6dd281bac39545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deec7fe71978d1468c0023d4579b080146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd25a515b70987b088d8672c4c50cea447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4060e9db8e4099a094325ab8940182048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8136ec6d87ab1e30ac30fecb919607b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667fcaf07a16d7f0cb346ce975a1a3ea50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7dce7e7dc283f6b67072981c2239c351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0811a1e7a3e62d0254b13e74553d7b452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7faf532b71f00d7523bf0a0c690aaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609d0e83cb5ee0330b633a0c6040d82254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c83d20a6d5645f5f804182204f54a555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48bd96a4c87d7fedf16b71d7164b53c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ba504043f97fbdb9923916f4a1e8057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007792f6b4948136077db57aafd07daf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f145cf1a38adb2484a96d9f9bf80dc59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afd01d951356ff65cda260babbdf61760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178b4175622b6575679b6cac7884e20661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97dc8af58596cafcd183954273a5a462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504a562e13c427f3072a6f266638a5ee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57347cc297f83e27fb2542dc7b7969a164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81f394c3810d77e44b07d372c12a44765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62f3b8280a6885982b5e5b36d00a666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d82905f42c9fd5d4c0d576f32c5d467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbf8656e985088e37be5be37d4981068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe909871578e5cb7e3a1e893ef7812a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dde710fa53d9f75375ca950a21b4c570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cf7584eb11c1189608641d3bf8043c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aad3cd239ac7a06d63b308a7a9d03d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a909b523c1ff73224dbfca76a5cb3f873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b80a25f71b62920fe1256cd1483f174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442586dd31090d67e03871fdedf5405075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba624db973a1257def4aed2ae93d08876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3a598cfb419697fe13207c43d63c6777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0019c87292e697aa8b96869eb121997378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89703c792bd2f1b3aea06f52b671cdd79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d850f04e5b6fb140cba397865a75cd880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c01756218f150f702347d848a1e50c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b767a4d2863248b775ba96729248bb882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d265ab584be034c147419ad4c1694583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d7dc7924debaeef2978cca31615ead84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a991555de12da840bc2adbf79d358c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0877ad2e7c9524b2ea81ac388ec3faa486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ebf5f97bbcc603e31626540c64a41e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37a460ac6ab3598e79bf9cb58a16ed288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e563b4ac70b8988b63c40018f86ebe389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e87bc19d8081337dd3db5f0fe4af5f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205c8c1a8276843ed32da9f0a3ba454791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7091436f2d020b9e59db041867f7ed692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7273afa9b47ff402fe7619af3ccb9ad893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c24cabe330c41a0c26f539ff9e068894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cfa4254fabc160dcdd0a43291cc17b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181d0779a54b3ba1b23378a3b90bb1db96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e5d6b5c4bde1ab9a06c2be3a7f163a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d19838151609d401bb0c9a0a6679c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97903cc003a2cbdc8d42495492ce365d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71f822ab51ed3dfb3ddbad704f1d365100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fe0ccbd87e2b4fee809a3a91b14a6c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b320a24d0abf04de344c04233360eff1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3016c9f7e46194a7a6d8e13fd2b551a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f91c7c22302f55fb1d3507b9078d71e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1eb577c8aaf73dd45a00c3830760b2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c76cf41a18b8b327c2643f781eb9e7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a43cf638bf73432b8cc163639f52b13107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32fccd13ccecc9cc0577b72c0ca589f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a1630807bab9601a0dceb4c1871f50109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679573a00c3391d461e3ba033f3b1df110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c591fd1bf089736008d58febbb2cec4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033404ab1ceb86ea5867245560b2ed52112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5408ab7bc21102b35be5f621fa4d77e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb08585c08b662ad1420209bc609df6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d324f7efda8aa50a7f9de013bfffb75b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b408f0e3540cbdcbedae84909577af116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fcfbf71deb1f0d43a14a42799c9605117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fdf7943cd70431bc53068193afa4c3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbe4acbba7f276aa3c8fd403f08369e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10cfd3ad2c351b38b6240f36a7b400c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993a7312141c879fd87cb11af22a2782121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80a42d169f6f2b6429cf1a14f39d4a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b3ca859cae303f7a16ea0cdc5ee33123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edd3bc9bcc15780a0926006147e99d4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3cf8ec46cd315b3f9f9beb74f12974125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9321b752633b8f629e50463ad09e3a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6504509841600ef63410f0f6316bca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df95d1d864088a10d8828a501ef66b7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48ee4f267922d32e35b4f6c1cb531fc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b8dcd454cf7074b8ffbdf9730b8a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275645b4ef4685d4c91207185496aa10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfac9f5ea4b9fe168d01de0b515c3965132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db582e7bbf505091735cc919bcea24ec133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd881de698bd4ab74e5fa42d64a1cb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5995141927d523f0c3835c13e1f7226b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0031ff196bd564a8eb93139af6f4ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1429dc3d1495dfeea601bf486e7afa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec193c0d9d282c2cc8ca2b95e1e4393a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e83b58876757c2b8cbf9b60eb6781f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4998ec7391f5e637aa99f592e313b9140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8d3494ec3739850b7f4cf6081a1a4a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c04b1f329811f72cdb24ceec7c6e75142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9c63eedbf1333091682ff9277f0aa2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39d6508b4b667d9ee61125bba30cbe144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7196be1a0b2b9b46dfb8ed70c65f53145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d0f585089d226879bc1f4257d751f5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e132e3b00afe7326ef423f22c505a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa6b16b5d2280d833ed6425ec027c9a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790fe94eef4f662e8fff0df860203951149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f300642b524c1b90cc67e32f94da85c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92641ab75d210e032049a72998bbf5b3151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab4c5678c34ee4276ef216a1c010b6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0847f5a61db74f1db92662e9263143153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd5e8e304a95b48a771804bb9f39c5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a5b133210d83a208a5a9ad597d83a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc24498626d62c17ac2eb27752ac3b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60057f15097e27426fa43a3d1fb16776157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefef916e4ad68b80d0781074a7564e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2327bf7d79a0a7c87383f81eb5b913ae159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e5b83a1577e06c6af7f8e770e8ff6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a11bb43f1134254dea2e9cadbd59b9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96aa09ceea650c36c2375257bbde0589162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df478020e0d307048f03031938c056163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185700607620bf2f9d79919a207372f4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0b06a57821bfb62aa376e5337cb24e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7c8592a652035dc59bd627b8e28baa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1c619367edbea32663fcb54f0260cc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d5ee039f2dc93c5671262fbb4099c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3ed76428888ee1772676d971963c91169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09981c102cea83a3d59aac6cbc046f91170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5696479cfd168589a1b2387bde29eb6d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a69170131210f18bdfd5602911a165172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb12a16055164f3fc3a8e0c7c12fcf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a846222f0571d2a1e758769bbffbc698174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8660edc41184e654d2d98958a3a88d71175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd711cd1cb5f7b3d4a391ccc25fd0a2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84c34a6be2ee0a142eed16cf4bf31c2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b92ad7e3cb8119c0e7da2c401c83a1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae25647e212addad5f5917933d17029179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13af4142d8f9d8fd2eacc6b97c3788e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5496f0a729ff86009f9f894285b7381d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767626a295b7d9ea4e4b50b36bf39e78182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91917ddabaf09c643a6adb8d47cf8c55183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318c0f1766a0cedc841a2bd75f5bf1be184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5dad344d6e1a03bc49c2475a2b37b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49afb7cd7a5b3d156de97b87a3f5933186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ad80a326a6eed6103d0a18e52a6e9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2067c16bd5e094a7c4854e12282a4dd188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c41eea400afe0e4291a060313594dc189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2be6e5a83f2912792b8ba6f560b285190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7952eb270bd85bba45401042f6bfdaa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3d1a737e846397389763e54c9ca0db192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebe5f44ae1c78caee9c7288436571bc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfad13fdb1febcac6ee920f4b32a6c4a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be68fc323297974893f1df0e86523d9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e098ab758518b42ba222082942d102ee196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d34e6ebcae76287e2072189835a956197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4fefe39c71ec534428e1aa950a0a14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5f31f1128af0f6a2dc6ff8358d588199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093d2f01b53f4c0ec057074c92271166200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ab5bf1c84e73dc6ba4e052c0e7ee4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50299b7423b314b29a2cf8c4ca604484202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d9a94a9c1ca6ac1c21b29638803772203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dae6f1b0e47b2342b104800699ef94204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d83dd9a93fac417ebb47d6406644ce6205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a69a493f1ad0fdd221e4eb3b96a48af206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ae52d792effae2a6ba21ccfed674be207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe8c4cf5e20ba7ca7070d59c558a387208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60591addca07b5c3ee57fbf11abfc3d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a838444bdfaddd19fe6e629af3030f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7dfdfdcc100e3cc87324d99b4b1927211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1451d5b410d097dbc751d3afd4d0c7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddd44aff311cc795e37a62aac32f9c1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488b11a7da77020a37966176d6ae057f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd61ef5f77117a1a68e92660851010c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2139119c5a3c075424da7c7bcc8d0f1c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c7b255b0f96ccb2408f2653faa4e5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3bd191a0cc8c9fadba416a8dff0916218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b94b2b9609589dee5a4a98f884f9219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48179e8bc8b074692fe7a55c6b5f61f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8aa26d457fa0e8832ded9d5944dca7221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e8137c97cd029cdfa88161b400f4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bda2eb27581bae51418fa0d0754b972223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4dd38e9058f1ad008b9561f7699643224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12255c0a67d7727774a50b117f81245e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e6846e3ebf8577723c414e7523cc2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0200bc71579013c562e835deaccc56a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb715d7f04ed11e6ed234cd5971ccdb228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b98ba5d8ed100d7fd5d24b5ee7d4528229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a49a3de1207f059c9617c57043dcb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbac68f70a783a906b5b33544c552661231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b15704b7f93711f300a0de6a8b7710232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d3034f615ec9dcec1c054da5731cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8749d999a21a93d83a9a101d4aef7459234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd775a77dea993ea310a1ac4e2e4c6aa235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17a06a0e74693bdfa101dbd6da7768d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5962f3504345af82a57c995eba7e9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be794a24e6fbc5205995d8e899dedff238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ea57981d91bb033a80edb7f55b2cfc239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365394edd7c3fbf3ae467eb01aa71a49240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cee103b4a6728a40c8264c55ad7989c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af272ab2b1ed7e21f8eb81e9a2d59d7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706f4cc3f571c6835349ee34d76c3149243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92799cc2a7fdf05ba54ff304f40aa2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41f6d8f3321d58c10b670ff972702af245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0aed6d237d590da8498bbf83b3dc7e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70afb3de92f8e2cdef3d9e859d211b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aba3d5cab6296d9d1aebb51b3e7ae20248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a917fcc15180e9c30e699530c5ced9a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5228f790a56d8a1e76d769a9caf8e1250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cead515144ed66de08f9e5edb972bd62251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ce13d1a73bcdc76cdfa42974927766252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3442032625d9c6197a1451317b69199253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef5e8ba7fc425eb21f81a09987ec1bb254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee967623588edb3146a91c91c3df176e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e391c7e2730bdf263cab2ca29bdd249256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2917848861dc732b57ecf0d6367b5c68257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b3c5e20f058ed23a569472863c24a2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5731d66440af1df231df8b4bcacae14259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835df2daca7f283357c153cccb2258c3260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fef26a9ec13b16a35de54a9560f2c99261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a06fc557710637582ea404135f83e24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbcf77e271aad58538a7f3b3f73b34263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be4e1dd70356ce10529c61f34d2c0a6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1496d6551b3a390dd65d881be1704090265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462f6b22dd4c966ab4e29a654c8d9428266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9113bf9aef51ed08b8fb4395d335d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5aaf471330a7b06ad5d40795949b7d4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0704d4d7b875a1d58cb8f460d8ab67a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989cbaf9fd0d862f0f2746b12de7732a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d0daef396f8e79229d535d9c63da5a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110a2a89ae614a53d3d5188cb6b059bf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeb42750278dd613ae1d50daef0cde273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc5043b4f2339a702d5e2153c650e8a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d217eff2634a957f8c4763fd892c775b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7264f1488ebd30648ee7498364494232276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954a1808a18ea2cbcacb1e9094462398277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b970b72bca38f55dffa0f2ef815de05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7301d887e47ba4a6b8142ff87a06de1f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271d2a4582f87d48a9eaebdc70ab4a20280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde403bd5a208060789e16fe39917001281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d3fbba981a615e0936b9912b2b40e3282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37fafa2697e3e7485977b8c6e66fb93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa5b398ca1d6ac04ae8710beed41a2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c23fe1e4b5bf4e34aefb4e0a9fb58285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcdc4797203eed6e7cdd14ff3257de286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc81aba71b42644489eacbb93c7b53ca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a7cff3a50f9c6455194b6236d8796288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d6862246958bf9054f6274966f8d3a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eb73368f5b06ca5e5adae0d1a140f6290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141e72ab9d75d22c5ca3d061bed98ad291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7cd2cbc120abf0f9f8e7860ae649b3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6ce6f3dd393b9d214660d4f154dc12293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b54c664612731fef4336737153fbf2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca37ed914fe76ae32c5dd9dff5e993295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57189626cde7bd8f6fa6e4360df197d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41eaae6aeda16d577e6fc71e33f008297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbcfb4aa29e8fceecbce9ce092df616298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4c15f4f948aed4db06798b33f0f1f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde2aefc8205380126bb7a719056fcfc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502240c98e5aa80b8be106d18ad7713301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c13e760f1ccf3a8e156b77758085ec7302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf0e898502a6118b4141878bce366a3303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f187c33c4188f7c75a59d934affe6f05304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b97b4c830a1916319f5e1ea1f0621305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8949f4e2551845703bdd0d688ae0c61f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca651be9a77034fa4fc46a16ed77157307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986b9cf76a906fae6d784b69bfbdeea308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f5ae30ca6e47544fa259cfff2194a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a9cf95a3e085512368370c50d1b674310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400c8c32e25d3fbd0e82bc2fc48508f8311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584adfcb2e27de71fe8eca8d3f167680312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eeea6b7f99994dc5d52963687adc15313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8390608909ba24f25d27b8b261e7eea314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232c0a84c4015110a17a7fe6486399e8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7eb13ef4f30d3de68d65647281cb87a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99075e9311729fcc5eabcb747c7df4bc317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9de98e9c9a7fcb08810355885ece2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebe98c0959bad229d45c3c0657dde0c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad6f573875db00f6688ea139ec6dd0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b0ad7595819d2167aad31c83d0745321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b7308df52e24c7b6f2e27528e8bdbc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0cf0f35a4dacfe3d4ee41b426c3f56323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c1a1eff3b915291df013a754e14000324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a63ffeb02a20d3640f3778b0c7fec8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11153e6e8327b35989314480d08b31326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991f4587de63f9763a18a3b71c6629c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62379bbe3edb883dd604af91a63ae15a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77aaf3fee0acb5c06e6ffa9e9c21627329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2198cdf3cdb6d78b66f0690bb5ce967c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476051889e9ed8bde715f4e3b20f29d6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771b5bfdeac78f8ccb26b0da9039047332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2e119b18c0db1905e29831a09fbaf6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1951b48de9b0068fda29f392e31b160334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71a9215e53f49a0b838dc2f20ef53f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b5ccb954089bd15445d67e708652c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79632bc1e597efca7aed08d09976eb18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc692bc02ceb972605c5b9ce0b436ee338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae9f989ad6acdc03ddc68bfbe57e146339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fffa792f928b001d1cbe63b4373268340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60c7fb724514223b8a4e25e14865191341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da455186303c62d4e0a4c2fd5b852f99342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d812d8c08c333340bcdb8f9843ccf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbc226888c95ea9bd097c13f65a1d86344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6846f16a6adc84c23a6bdaecb4fb4f3f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc55cd72acc66c1963b6af85c784ce1a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522f83ad6ae40219af9c0f19794189ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786b5e48a1feb015d9c1f674f6d8332348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869627e84dca612d569837a71ebf2944349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aad07886fa02b760670080cb52a1981350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e624755ad3ec1a193f296b7da9df7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfdfd48c0b57141a614aca86cf7f9ab352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc63a65bba6001e0c58a06e0e5bea7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb470c548f2ba079b4754501b61ded0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee4000dcb24469269b7cdffbaaa656355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2d543e346f173546cd3a6356c82256356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be493ee38d3254c6c0e2e1465378be357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49044f0852885a567f3b736815a45dc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07286a708c64f140f670451279bd40ed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b38f0a578a6bb270481dae3aba99b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cc4ecdeeede44008c49a4431a74278361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcee96a6cf5ff594b18ab737660deb85362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3962d9a323a7b47629ef294e1ba4f7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a084df7155a75c5b16e7205d556747ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb514fdf6effa197e7d50ef5960825365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8a808a7e6dff18dc20bc43332c860a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e147cfaccad097a82e771f4c3ebe024f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17576d99aa31c46c2c879a92eeefdb368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7328747be08d83eae38a5a2bbbef74369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d5983e42c5093723311c8887e5fb8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e9db3e391557c5025710df35b9565371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d14127296adb88cb1baae7d3cea51b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7050dc35f6ca4f150efef3a06d5d1115373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b929a5fed344d42808d4a368f7812bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517c672b1ea3e146f201b9651de93b0f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b550c48abf981662d8da1fb95027bd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08be29b188d15632501927a256fbcc6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28437d3e11d38a5c55aa4b1909f246cb378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0b59d7490e4c2febf7dec242dc15d9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c8815598bb57da8fcb3b949205b882380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f45e6400ef29bf34d4ac6995a8d2868381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40274893b75c5699dc1f1c94343edcc3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ca279c29dadbcfbb269cd2eea5f6fc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec08747c4c138a5167deb7738ab686384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5031e7bd22bd9d88538f3ec1bb8d4301385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1782c82dc55c0a6fb634d4c11a348c3d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb278386fd51bf6d7dcd4a85c28550b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e941172b76283442c935d1fcdce90f0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597863875c023e729e364ad81a0d77e8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f185ff8b4eb999c7130be144f266508390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb935eba9aee3f24de4d9ea64df7b8b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b74a3493475ea8f659a0b6cd9ae312392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8777bb3567fbc473a3535bac7b4318393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f422ed0c3ee8e708a1e8ef862b35006394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e42cc1cf02594c24ef1113a622ac9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cec429f9d51f813407408dd6f2b754396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc904768962026a686ce162f3709771397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff8528873a422a7a9c53476f1bd88f398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30937ef73670692ecc412bdc5fa86e4d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f085df333f51038ad6977e450d9a5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4d7093f2fff13ca24c4e519c28ce3e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91f03d493519e0e5e7b4122e46bb49402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a5391f3a54178bd28a38bddf8c8e3f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285ab28734356d8b6c2a96d28a97142e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21240cb26498c1b50f38b8a0dabbdc8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e91dab5ddcf7bfe93338d3535bddd406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4283dbe5fb6220efaf71335cc69d3b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01103d0f84a2a72b064a774ad89c299408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0f47215b90ef117169c2bec9f58a0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14b0815e4908febda61ffd41f6b0c00410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9068527b7c626ead363a111865565a7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d4dc4a21320f33c17a749f35597669412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710238a722e98094e30d7c321f68fca413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c91b423a7640134a60783eb9e96cf8414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae401bbc022f050477abde2742a9b0a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb3d4d1968c13f39734a84cdc3c558e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a37be425cd197d3867931ef4ddc2b7417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f3cd961a6fc56a2c0f2beeabe4166418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5903c802c613405abe2ff012e5a7655419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b07aab95467b01234e9ad898a869e3a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c248831688a530e1fe997b285c6f34421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973f1ad6cdd0ed27993b183962513fea422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4252cc6376ee0d52043eb4b00438e2d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd391e85b968d49bf846c95c0eaad230424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02d712321b3d0045aec1abb922e103425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba970add2eb0d1951ad68bbc5926912426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef797a7fd1dcb1b344420e4f2427f381427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04df2d117bc4a5f43ac48e5611698275428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19c2376875f45604c9325434edf686429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e411fc18c6765ca2bb91c92ffa4626430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a03057d3fb33fb8166ae86d26da543431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf70514eb88460b53673969f4c324d9432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67422b24c1d5d29865f06b9d0de79a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c408304b9e73cd1a2a4de7a7f724347434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432d95ff12d118876d29c6e28242622435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c6448dc9e1efcbdb3e1420e6f3c01a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607db013249df7df72c01b92dbc23e2a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4534eccc86b7abeafa90e380f99d262e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe4102fad8f3514bcc3df64f1c54315439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd2f1891e64b262d13218cb2affea3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df21d32cde709091f52950a0abbbeb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4e1aff5467ac277ef9c92fcd06f0e6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6db42faef92eafcc183b5d25912b8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd20716f40f1efc1d0cbb1eabcf546d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd3e9fbf135a762fce4fec242d37a8d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3151a5898273f13ebb22f1b0b98a8db446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab869100e34ad22f2c37f762e524b7c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fd3259905cad0ad1dcd488d95d7021448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2e3ebb1048dc04939dbbead38ac03449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df05ca1270830c73b33fa423942d1d2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db48c3cd30f24f35e7db71e70a8d08d1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251c0c57c774fd956ebc2921ea0ab37452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f0494a772e224cd8e60819df378e8453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07228f4969711d5a7ae76b3a5022dfbf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb2324ae87ca7c892ab1db725ccc452455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d8df3ade6c5dd5c674c494b4d1206456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0129c7547510d679da1244c44e12485457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1baa1b10f6386b0f3c66642b388c1807458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82f3534e5f74dee6c096b5def96e6d9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2123e5c3c95c31d731c866cfc3b47460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c88e139465507c23a8d454b10a3a45461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f192146f5a5f28cdf36924aa50c403462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a29eedd34b3bfa2a51822c2d2a0427463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7a67d588faf554caed9500cf9f7f5e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf3c5a646ffc9ff926af05af834d0a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bd693df621c1248fde6741700178bc466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c686d1203143c7c270b9e1ad2d8f0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aeb24a9b38f3a0f0b28cf33f2af5a23468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5170c5a32b22470e01392b9bddf615a6469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd8520dc08d57834eeaf422d89107d5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380cb35b64781c32e2e49b75bc8025f0471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f64ea3c6c1bdda18066a8b3028e26e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e654a7b9cc7ffcd28bc8364cfd9bb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b945a58eed5eb141e38e7f764768c0474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81431a0714002f6bfb5f5d6c0c20a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d4c5345820702164080165f395c187476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b1d9594f6d5d8f899193310b2884d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3964e559bcdb9fb8e0573d48282a9952478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e407e1f2afbeec0a074932bfef2da479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290907bd1ab25709249486e3ed2d37db480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c084ded63ac7c1eaa3e531356fbc4d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1797fd410923e8bd145d2650090c6ad482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaddc6d78bdb3bb0d5b84722723280e483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ce03ac6791880bcdeaa121eac40586484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a93ddb7ee615834a61cb79d66eef08b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf53962a84ed806646f1d3da3bed42486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a337ba4ff95a959aa24c095c157c98cd487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b5ab53385128124dd7259ee25d88db488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbdd24b79d062894e120adaaecfdf2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b1da637ffdc7d70993965dbf2b32b1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbe71c9c0494417026f42137c874b8d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1b6733163b1ddf096856c13cc7d3b2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa3d199dbf8f97931524bb54a1a89f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67008b25f813b2e58622dba64b58770494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355bf21d0e62893c5c6dbac1a04631b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f4d4056d664fa1834eadb3d5b5cb9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22881b3b3f0e3adad7ce37fac91ea736497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cba3271f96b86fe7af0a2dc9b02f23a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6adef2b24b3ffdb121395800c90c34499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be4d5fb5b3957903e864dceea5de7a2500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222d3f46a33c154c0c3cd704ca149492501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5445aac3d6794fd8b5fd688df5b294f0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc382e6313ada781b6a7e35164fc7b0a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5a961ff7f6220bfde557a1b59a0eee504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc108b2b6b3a9dcbde9589bafb32dfd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79c4ce4ff3796c2ad30ffd07508e6b3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee53abb38d9babbc6822108cf3e8c526507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460265924f67e07249fc986f7203115508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a6457c303f240fa677cc5590626601509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea13607f09767f7550df4b2b26c5eec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede50bff036537afff8ce6e5029e7cc511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe18ad2f2a4cc1ba71295a943aab220512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844f675179f1fa98dd45bbad5e22a0e9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26033be0ef24711f8d5f82a2a2462d4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963463e10568ac080826ce046183bd57515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d698d02d49f5dcba743a09e6296f8c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5295830aca1db9c0be2492e9f5f950517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7508714b25999dd9718f80d18e5f939518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524284bfd382346bd5b84bb0ea600fd4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e18da9e099166757945f49bc51f81520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec9b88c23677a7b4b64fc9bbf8413b6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009c71ec35c451f966666e4cccacaade522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f500eb9d02c548d02dd1d6a68e74e3c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba16930d2ec67394560559ac8ad942524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa69c6678346d449d36cb254250d143525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc79199fbca2954e4adf403c48e71e52526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099be5af4879d7131aa7285a5115860527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d442daee6716e80e6368cb47b84ab47528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30c17065c6890763fc61e6507ec0a56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd84dd48572244674af72f29eb0291e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e7e575bae46ec37fb58fa1e7a702bc531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3098936b1066da50c11df6bfda139b76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f750ac44d70c9b4e2fee6432e6a2a533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6405366ce13cb9cb13f973419c81ff0f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c472e5d0ada5355e38bfc883774c6f8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1eca925c45c18acfc0cc01b7befc67c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22bacbc5f4213cc4f2a3fc4a03da531537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfa9a035bbbdf648e548d1283db773538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc9f5249d689665f87f1628582f257539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512689145655457a45965d353c3f5fb5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7551b9f52ddc4148af7c7ef945c6d4c2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161492570ef61f899630b8b963347a8b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3aafe2affdb6ccb5ff96174ff1d52e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810781df8fc904974478a67f40b1a224544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5f0add14cb060e6588887a0783f7b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a1a365812af50d5e2447ecae04a46546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141d25149e8ed683fbcd50330ef0ec6547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b02eb50f01cd14f29374b9cfbec6d19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d518af45c1bbcf74536f553f306c893549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e99bec20ab50d9151f04722140bdc1550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4049a44abe31e692f9bb0dc3ebf6854e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8073f724c95883f5b94a7cb6bed9c7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac6144858bfd4b0b439ea555f3552ff553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc25d0f8a78a49a4505466868d382387554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228fa29fc9dd439a9b650d1b4c0bb5f1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad860e71f9f0c141cc310afe1149cd4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20aa5275fdd87ccc8a8d609d1467ee0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aa6a6f40411dc17a364f8a0627d34558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935fbc93d3fe8be0711ef19dba54cc54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f95305fc0062ad26a89640a70e5ac560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe41f9313ac1907c7efabd6b2e863ea561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefb5819f8ee35b3584fb59141f1b7fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a1ec1389b2e60312619ba3327d3e8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533b1b9b58184f57d79a487fff8836c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95351e34d206d9de8a47d68716b33cc565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b306dcf7ff6238cb0499b272bbda48c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac5cc8181709aedda557f14f235b77d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9257868a49b2252ecb819fa5b7c475568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d9892bfed3c596b0672d48221f52bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd763b6361b86c11772f7c6c054f821570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b9983c394d03414b8021738a8a8d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e18f39757850b256c17e9dcc40abbd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c313d0c4b6f6a68ab15329114c3768f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0958cf5e7e459218f9473e72d854d0f7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50083aea658d5a93d76026ee032ec8cb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea69dd066852df91c317bedc0968c8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4316d71702796351f39a44a5a8b1e846577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af0d5a5bc7087baa8aba07e64e31271578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b24ed82e20deb6c73c179c06a9294579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8db36ff7972d998082dc1f37d3260a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3beb73deb3f8e75178c4648adf32d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef908b452076f3b6ebc558d63bb5b9a1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9dcec77e54e104b80dbafc2c3b2b9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b1a281e5a4329a5a7b390d68e07ca584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f800871bbabefd48b8b4938036f1e2585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e0bc83a9811aecda1c755ba39879f3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c2b063b1f2fe0b9a94ca6a3472919d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f443c133dd51314ab6cd1825b177d226588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd4b21f6622077ab6163e24221b06af589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242bd2e75f9e121730d76137c5af5bce590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a22012f5d7be70998174b956090fb8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1455fc397e9599848837288d9d3ac15c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1690e5464bdc543c6205f07051f42160593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9ac78919a647335ffd55801fbd48bd594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4a404230ddd3b9657481cfe67c708595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc9c150e2881119d8d61a7fdff67f2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a0cdf7f9eed9d8322f59db3053959c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dba5bac78ecde9873bf8586442eef50598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e093e2e7503e0ba0e4e088e00d30c06599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1c1ac5ccf7ad6d26d8eda49f3930c8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de344421c7200c723b4e42ef65c368f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8d8bf4cc254f311c7643afa0f38c39602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e44c778763dbfe573b3309e39a983ef603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f915c5f85d568c15d653a38d7e31973604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcd452ca5f64dabdabcbb56da77b272605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7216d3362cc136073a977095fd4f8acb606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eaea1d0060870d592cb817a4984176607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b3d382441161fa581bae881f40c684608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e5e5e184b83932646174222821399609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38e6879bb7400053725daa4a41b4321610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45777ff83bf349a269759fbb336ac48611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1a010bd5c6dad5ce034d8f2c4cca81612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a991b7dcb662d08047f47dc8f5ca6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722f2802d224475055daa0afd8b8ca7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dadf6585f2fb0536cd38b336cf4cdb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e32204e611bb58dede25260227a72f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a60c3ff69762cf344195b5572383ba7617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb90ee1bd44742a243ec4bbcd18cd320618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea69351b1dc4b109cba4d94ad769b78619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47184684cb17e1588f35c3eba1b765620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652bee88855640d30e735718a12ea4d6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8f1920976f41595e1144c5a56ea09e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539499e19e8aeb9039295938442cff5d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921d76b4af009143691e5061f43cfb0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e23e4912982348f61f7debace1d7cc0625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d823c05672a2f7ee8fcddfd01106c99626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c58abea04a3580f7d8ea649d7597d29627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b956a329ce92e83a12e93e44493028628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15b7c20bb38f216ea9e6919db19842629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6af1c4054df8c4b2015ae961ead85630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd772c748cf108b24fdf16d4adc282631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9dad37533df33560a3621893571049632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86695ca9bf38a76d4053501a372b12633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe61045e0ccf4eec99a3d2ba0355ab4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa4058567c2470b1f1450f214c98fe8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e8b177b545ae169b0f6d5f9b91b0f636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4816438175053d0d40cf43b1bfecb30637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f517d503f143799dd5fd3a6ea279da4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80047ea900769122e4f0e64194af2c8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b91450eb044d4c44795fc512d05aa95640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb94e3f329109520f377d9823763c9e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea04e42eab8149fcc74840c7a6fe44f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d679a6931be4b582b07aaec0701cf328643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb4e14ab130c0065141d11336618a1d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954009af9e576c699c079a9b4286984645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efb71333378a578ee9b303852eaa92a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9145e6ae6a6df11987993c43d48222e8647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559569d27f55d9ffe81df9d9e97c133648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242338a90c539fcb01c4f7a0ac23c0a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e193547df46ef79d843366c85e80ab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cd1f51fab7381f1ae3537bd484989d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fad873b37ab7fc40b0b416c122f38b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f43f84764f2032b28b082ae7bfc033653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c746192ea9c66e535e654ad3af4f6b2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88574e84e2a17adfa576a2c63617608c655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8a27d9a49e60905b8bf970e0fc488656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806fa992e467c2c3d9421fc78e7cd3d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec26a274c602a3f99c43080855f70a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0baedae693185364f4f9625b300d2a73659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b31b95aa2be2a07bead4c1ce547de51660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36264c561839f3d540cc12acd34a940a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043947bad523fd5be8da89be87614462662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86498459d1ae61ed21bdf36ca14fb9eb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1c0abcc0cb514f781b893eea1b1ccd664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7964b2ae2c02829e55c45a979f1fb677665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a66f31f3068e96e8af2dab762e5b5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34c80621dd23df1f8266944de69608667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55489637a036feda60975f3a64e7aaed668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0ce9a8e32f235fcddb1bfe3655c2d0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cbbf0534d654347d07c8833dddc284670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c986f644c0d9046735f22d32b91b3671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572df997ceaa6a6a372c4660fc08049672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e25865d79ba619c3016ef5b4cbb5d5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8dc00640d56bd7a7115fe87efcc03c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455bab81cca4a4cd7b2007e6b6772de9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3185e64ad58555219c92221e24859676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff55db5477e4b90eae73282d076e8ce677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7d73bcb96e80ecde650c531978d06678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a588bd724b4c2b3f21b62519d25ee32e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf95f9d24185ed339298dcbc74b4cfe680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f385636bebd82141e6e72a73ebab63c4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7449b6b246d16ad6f604746e8c60374d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c6883fe3e0cef7633c0181a1ed2a34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fea62cdffdf594f93256d024165fddb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d91f8a3eea34ba0e992c7220687f10685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12f1457e08a687f1b8553f642ecffe1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ae495ac7e343ae012a3da4c2974d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5356e8922687451420c8df094e86f87b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e6b2706f4d75e92155bedae1829d6689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec05807d29adb04b57d8893f81cb204690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2361baa81a1eb463e5e2a65c43065e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429c4b7852fb0e9469c2f9f07d14fe2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf7a123c2bf12f5bfa361f2157ae84693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b76f1a292bd47511a8f0e1727f146694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40028c76741db69d5763aa6971a86772695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001e8fdd5cc8720e770e38a8de7cdbb7696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c29567e3b881df5e27285f739fd57697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e99d8fcabbf80ab9f96d6afd5d3159698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcf9d050edc11506ce61e126a5d54c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597a8d1b84ac09279ea5277b1e9f03d6700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d6f3653ad3ad65b71057bef6190584701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5910ef829cdd781ea58107a65cabf1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7622f390cbfaefa0022a7835621eda9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f1a728f38eb5306caa00e5dedf333c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe7f324d994e32d53c9797bd8c89b57705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1705839a2283d8760050eb5ec74ef5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7e73b61b997e3be570d718f80c140707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08957df27ba9d0b09e37a1d32aa191708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad87bf37962aa18d5d06ef04b000df709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf412e5babef4d67e05930b0200a79710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8b9b008993cecf7259ee0e88aa765a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5b05624d29c3e74981bacfbb30249712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ee4ed41d7f3014ddeba5ed8698e95a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39954d5838b88d5ed545979579e743aa714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3068121c28dcb96ca65efccba7e05715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98116f4524c2f5a9c7d9ab27814cc8c8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0fcbfccc523fa9aeaab2c37fa25b4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b9d5f14f42c44786e9673ab57025c718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b3cb7e433a497c253304a1fd2e5fbf719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469703b90e680947da15795bd4b62a0b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d242c2a1ccc0156f9a370604deb29f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b6f27ea27f1cf4ffadc233118d8d60722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c82dc170ad3976cbc72f8e04950e8f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a22c34b81224623f8e93455a86efc3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13523e51ab0104bf2d061e65b675a926725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b48f45b85c7440679b655324fabb0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dabb351102293d91fb73d6f25e1b14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b4a851484b5284f55ae2c66717ab0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c7388d8a4d3ed3953d6b1cbc9db0bd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec26a2af10a1591f90cb5e69a7475bb8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668e25b5c00090dba86ad8f397746a57731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6887028e5c69884661a08335994bf6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694031f265676eb15945fb441ef9ebf6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cf2ecc18d512d75f5a2ec294f04f7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785ce272f443ba0159de0107912b6c2d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac215c3bc7e5c2b3cbc760d95de37ab4736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef52895f38319b74121f56cdbbafde2737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df71fb0416734920acb58c7b17b2aef738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a67c7f8c7c1c780fb090066059ca509739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8388b37e9919756a4c7d3c4046b499c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f01061a5e883e236515a6030bc79c6741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec55b2ff865d0606bd4646b7e7fdbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f635e1c5b47cc1de00e087bb75ce99743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8267fb32757278b02491148ea764385744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce003ed337d9f549e711e331ebd349745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277a1562521bab5dda1e1d5871286eb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255625d756bb67f628fa54e8194dd4d8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8d526477e3df0e250bb8ba3b825628748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97e95d59ccee852b7db6e4088b8da5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60ac7d725bafc3013d09f3e111f1e05750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029bc5b55067b7bda40a3bbfa7e030e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8566a483f71069925f0e879a4302fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dde34a478601cfaf16eabd9acafbf7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ca13df8d0f4e51faa3cb24cf094f5e754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7657fdb53f982c05dd0ff0daa5ec772755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f18ad0d65ff661ce6c8b4c319e24a6e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325859d5544cd179e13d907ca3f2bb23757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42c6a27162d1fc4186bdb78f8ba07bf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a23500dc0c0fd96ae2fd57bf8165960759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af72806638b499f3d74ddbc7242d7dd5760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9356aa428a26cfbee552a5b2a15679761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c7526d0f1f14d60496aa7425deb0c1762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252caf30b3e835e5f515d2b5aa8160a5763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdfcff1ffba3fc9674d0991b9498e0764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789b166ebef4b24936bccfb37212fccb765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b453be4b75c1b6ec26a64fd9abe1111d766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f7cb726f83509a356f8fe1505c4ba767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39429a318461e99c6dcd7e0d6e0bf4d768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e08124e3b756a5de327ff4a1d6c397769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c880fbff426d5d6e71b0f68a7340e26770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e6985d25e8010b0e8d4d0160b4a302771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a642bccd9c7f6855b24d0c14850aa82772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e5ceadd8e2279af132f3395c72e907773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2550b18529b549d5d6ac90d19a8ea210774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aaba554b960247050338cd35a8fcbb775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf8bc2d1e51cc0742c0801fa85db7c776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f379b293cc5e749e864de32bac643777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d78430275a4f924a54ef9d9e800713778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46afbc4b70a04512656e30e84df022779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400d335daea2fe9d46c9e44c8e8671e780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177e43ba8f2863cdcbb78817c7ffb2f781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd247605193bbb48350c437c129403782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022915e75ef93dba04a7ce42d08f287b783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e76b19fcf866450d0c7dbddceb653784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba23e1a70f5fda21d5a3d73275ab3e18785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051234fce3c6147302a48851bff21e2786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b849c4251059509e5c1ed1aa03c7f787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0197b24dbb8c7cecccf365d71b810704788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c20076769d133c696b0c315d3ad2f57789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db037509ca2a6650f8fa346e12d1eb36790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51afa73b679d9fa41a8d1d21b1e883e791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77612968770acd7db8ec32ae89f3f74b792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7441f9705154c896e2b36f8bc33c729d793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b651cf58c29a9ba489ff4b2c7bb8200794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34198a8d22fcf6c6931beb5a416218ff795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ab2bc6c53f113594e3475d530bf7d6796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a3e065a2a84664b5bd58b1a7ab35ec797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bde9f479abd424723c6744f259797b798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1bbc34c84aba39a04cb5f43ac806c5799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6db601c4f8167274159c1a0b5036c21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea63759bdd8d57a318bde1d7ae72089e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3490e1cd51e4123df6d4a1dde213b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79452dc0ebdebc1a443ae1ed9d859fbd4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18acc50a46e50665fa3a11f67e4114d75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063bc4bd7721eb1d85b6fabc19c53bf6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760818a591a38a6600fa3331c60b417f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c87d864b5a342692f21cd000f5990e58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb48d63b21f4b50ecccfcbaeb7fec29.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd72c44acb78541c4f7835ac07f56e710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8ec94b8f7c490211a75eaeb03c20e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3721cc6253e5125ceaf5a531be73c912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a474699fdfaa0b81b69a1385c32dde413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63f53bd7a8bfed954417283b78117714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac64bdfb2801b6a90c0ddc07b4fd1b7515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68da6d90c7b6c45386d3e77c8ed280716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70068b6498a4cd0f313414e25ef761d17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a97c6a7291cae2f2c084a1c9a789e718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de9f072a1d232d020d22234960258b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e904863ec2a8cca381c6065cbc4e2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf081994cd5617d537d58d5d0adc7e721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27e61e8b137180352dec3bffb6a44e922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1813968405354ed0dd42b1852a915fea23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aae62dbcbfee6adc66c82ad6fcb4df624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252514d60c286b0643d832bdfc17eb7425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f0c98189081272e242b6ddbb5207df26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b7d8f224b15cb25b95b997e9d0832927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920a7fde1727a55e5b3be30ec23af8d228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ee36293ef1be418b755c54fcb0bb229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a0512b6e4803c57a9756eaf9456fa830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dc549329125ee0b4fd733b62822c8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968f1e9ca88acaeee7120ab4d332248632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cba6a7b3538f8d9620d535515e2df933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0d4df9d6327d25e4a26dd2e095bcfc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113158cb5af554e65248d8e545cb7ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5bfb79488f8e25b3928532541e898d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbf99dd05674b7e7d3f01c5cdd55e037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde70fc7126d59fdf5ab0deafd5af34d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc064be54b31e62ce7868eed3cf804939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220dc295540e78b22a30b1d1f734920b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f035828e83d27a24f966f3174bea5cb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04093dfc5929b465645d26f3f87236742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a7c3dde1adcf8ac88af9a0427399c343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db364747f961dbba3b5a55584bee3a9044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8aa64e748afd37ed44d32c34a311e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2104c6c0d2068453c97e7e6a9e89482346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22036510f46eb0f93c7c5cd564611a9847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4840060ecc42e58ce31ff9810866d77848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb4d115646128cab4fba2caaa6cdbc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1cc546883da0727d27c17ca70f42e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327919156ea7925b6eac3b2c1de5153151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a93145307be70d14fd3796cf7f9e7052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87eee77cd5400749c284a8c18e56263953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aaf11b9d23431e3600cd4007bb491854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bb3939e6fd43aff6cc44fe60962b1955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa11b1fd59e6aaff0a3d39c3f90933e56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9785a869a86dec9ace73aa71ed2c65357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0842c60b1810945d4737af7a45e6ca58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05f9328a087c388ade884b2aa2842d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b957bcc9e82a47b86188a5c8f0d1c160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a08d93f147ad70db502c83829f946661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e39969b2b16d40ca8a7d9399822a2662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f53d6085aa91895cd67db937a73d3063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43114b7758aca7c0436c3df6dc33b6b664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3ada5d1fb744d7e70f604bc07ce24065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f543fea6142ce13e15fb6cebb6a863de66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23d74638adaa456e1b43439e8c7994c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0635ee3f5c2bda9ae62092659a4e65e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702f5a941954a802d8292f431916967169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b68fe67ade14bb0aaac51df5ebdc2870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de48bc880d0153faee7efd4bcb40a5f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46567cb319edc649811de919ccdf149872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d01d6f1e8b331f1c7afc162c6a8b34773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0375e9317ea36224b68225ad031fcd8d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e94a0367ae354df10c415f8e29694b075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52cc9994024b9e9ec0e12fcf4e6193776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f452a8a89c118545e504cec9737d4f177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf727c2c680c926e0c136496f1976b4d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1766c8165a3b12954810eacb0d0b379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ab092dba024f390ef176adc65d8a980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9194a89cee5f85c697a3eac8f3d32181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a5089856161df5e00056eec0e0b6482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8b5025f57bd6ca7461f01e53dea10083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaff93a62c43e79ef5fbfe8752c34f6384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0e19ac29aa14f4a213fe8b22c1a9385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d55b2e8618604327cdc4b30baa3718f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d78cc889efcebcba234fd2be7232be87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e63ee0f6043040e099d990b0507e19188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de57ff5655622483ac7714a329022889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf28d1b30a19ae3602049436ebf41590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a614b1061b9f63d28021be6d44afa08a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ef1d893d431065bd811062e78793692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e2060dc2ac028606685b660cae771193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2020b9b4e97f30779053e9273854cc194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85ed589bb9a2c9c92ad3fdf71f6d87295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9d1683cea1f450797bd5bf7cfde8e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9394d98c2ae77790ed622803d98419797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf5d123a8d1ba1a9e29dcbaea12088d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4f88f99cbc50f8df501c29d12f33d799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189082f23419eb7abaf59efde1e1397100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c097b88455235e126bdfd50386e29631101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e846c10fa49030dc39cf6f862191385102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bc2f3a5958ee917514ffae41e7bfc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ac49fe966577dba4852dc2b95879f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874baa474f690f4ffc656245c47a44a2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339058363be9a08beec1cf27da07c2b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37cabf5181757b0838f7ff919147de4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c6278e5dc7ce5ba96208ddf80f73fe108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33f3a037dc109660e9d6b40502dc0b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2033a5f924363e9503950fabd87c648110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f840f241c16df991231260254f52709111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f705999e335171994afbf28410d096112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947983cd80d73c934d13e9f732ee0fc5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c554f53e8c996379da3ad70a389f64a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c2c2e60836a92ad601bc7d3bccc971115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3598806db18cb5ddba713b69ae7bf459116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1b6bee109c59b7978b3f09b51f1a8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe0f29c3b8e3c8f2ba8e36ab321a527118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2382a1ca719ecfd4ca8584ad4ca088b7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d7ffcc2d0d47c54f25c22623155a66120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d7ecfda0f2ad13d7eed9ce99f87a10121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c904dadfc0fdf6555417b2894901d405122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3d083abd4b37aa199537bfdbd0b60d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c31d017fb9f09f2ecbd219574271d1124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa3cf639a531d267c4ed1f091a2d3c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67eb441705b2ab3e51c47e7f4cf32ee2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094fa2f621ff05176b7e0650e52e221127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9b20c5410db699596a8d2df19541a6128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35598acc230b5b1b0780359d961348f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abb5a69735238a61a32a38a5e0a4453130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c40938b30630a6247de660d2a8d8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd591ecde975c391e3ba180c984f1ac4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e321d03faa2338a8b29ed2583883dd61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5597103e7591c272f277afadcba3f046134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d60d21fa805a2f63043b3db312d111135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933209a93f1e30eee22fbff11a5c8db5136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e92a83b3d7a457873c578edfafca4c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20e71e8fa98e53a2220d18a0bb42280138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae70671715d06a4d1b119119a1757c7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e785d21a69d3f2556360fd16feab0b7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e91d09a08dcb813cc2e6821042fdc6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67314235774b007efe24c9f97b1b3f2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ae773d6455ead8c6e1a426a94c532f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42940b2e6fd8ee874900614dccfd09cc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cbb093cc9fad29b3a2ac0e5e0dde09145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b125a7a5ad8a1870aeaaf4e3797f5a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02054d0b2a2ef45d380178cea966acaf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2867190a4c0031b24157b78a494d7220148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dec5fb69df65330e267a4ae8881c52149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c874d53418b453753ed8534cd6c4e32150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc62e2730e51b43f5284e74efe860d29151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe6b98cefded7feffc95c6d0642088152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b1f4700c22a6141aa5fa5690428b9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c8043386b78645658fc356a8d44ac9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b216b9c4e53ddb56be438c811a960e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179e07e3aa94b2098afa52f81b7fe67d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4307fd3eef0f520d153883253685c6c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e61ae4cd5912c3a1f364b05849157c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06eca5d900a4e5d71885ba04aef8dd159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51d60b24720ca2f112fd92839502ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66ca4be468ce77b8ad03d3a49f68bd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060b5bc173f5fe9b9ad30232830f15e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc13f59a7b6287021d213d124ff541163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf49c190de75e03d7682c6fc2b9e04c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b5ee11455d24ffce3837413b8ec785165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b849e7cf04be2e51da0cab4a04bb2e28166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7769f70e0148f300810ad28477feb619167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b20b2aeaa746572716b76f817c3b2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088220edc06343e409d1976dd660919c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7e282103bb6393672f1c0bcb3d8e97170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029198e9b4ffb1973dd031b532d9f15a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7ff0b097274a00b024be3a1ae14830172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb29395142f16848964780df69de652a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e91358ce0da053afedf02022c03806174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02230428ecb78e134bff4cc01546d069175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47edd4bebb3a92376515abd9f482845a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aa4dc0fc528a2834b091a4c3ffe23c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87214b15c7f1cd850ba422e0642a159178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5903b266ef7d1168256c30c3408826aa179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269311f8d961f522e4a66625c5d63fdf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98236c044b627b55142db31de10154e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc390ea340043877fc608d329db2ed7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29245d2146249f6d1a6a1c157269ea1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7486fabe7f3496ec7e7bf933a616e9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bff092d2c367a234c438b012270404185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2709a33b309d340941ab6733bc634ba1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2453201d85e3e66be4f1a985812b2f0a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecff0d3dd5207ceb3ed1c0cf04da66c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa98e8ad5d944d616c69a86e6cdd0e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece72ffc2a85eafb2fa27a05c444fe3c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e676ca204b179d16623f06ebff1fb6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449fd375f3c34754891f1887f03833bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698aeb1f827a4e8396fdaf5a07aef421193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5caeabc81bcf564b31f48827411d91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0735e7cde6a11f64776e6844437ad83195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d071e947812896eec18abdee8014f8196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6251808e5ff070d05605e571ae4f1d00197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bb50ffc3b4a90aaca8038e999a7fdb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b63001f83f39d02f7ff965f053ea315199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f641dd3b8da966e735aafbb926824d47200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad74423661b6d84d5a58e16b0bf7a2c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcc938d42e156554e5d8752e5d35150202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294a1341efbdeb8897118bb74b17464203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c618ffd3c68256a3dd04736ae564cf3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70c391b171d07b85d38a547fdc1779b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c72d01f270223a9ecdce28283db88206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518fda11c65c71712bb7206e427a290207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d865dc4b68ffd362ac15e73aceee34208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694f79f0a604e4b365ae68b1dfd09707209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e1ad818879689fc8f69f51f30e0214210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95204a823fc37a20abd10af4f554ef5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1555eac66343644711ac4f1eb848ff8b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9d2a7be19052daa81d63fcdfdc7e1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e2be8944f740dc67006c5e977e34e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e47a266f244973859c2892c46a083215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948cd0abea99fe5c0fd392c017741f84216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab2ece60cabbb84313928f902b8c336217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcff1da916ebb302b4a2e4fadc34ee218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbf171987d60fccc94c38d0241a12f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780359d7160ed5c3e99e14a1b2d6124d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ac37699c53f0ea024d8976a4a8eabb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ff0deaf87dec21cc264f0619e4994222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b711c6624449a3557f641fea658060b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19e0a0b54d1bbec678d89a2b7b49b0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab660c8b420f722224290ae663b5898225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0cbaa0c8f6e30a4f500fc3d67fb0bb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9234131bcb7a7d429d463a7495f44228227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b347cfd0df5cabb6e2ed3a500934dd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce5ee8714b90d10b169ba5327cf4a55229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a0a5fa01fd33b10f5c1b502a94212c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e077982b60bde419e76e1f90fc49fa7a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8420596e7968d6f12d26597a905c2771232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aea75206eddb7a8cda7d37cf1d0ea8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c934aa5d7ea5d4adf73b1d7c676ca234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412eb11b25a229a04ca77dc1554a4fbd235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be97362a34c775d65d681245ef6766fa236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a963169cf095a7f626112bfd6ae52852237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5825f0d63fa9b20962188971d4e1ad18238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b007e01e19281f71b1ef4689ee6e2c6a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639cb8a44ec3e393d3a8cd9e45b7a58240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e2aa6bc79056a9d9f817cc1cd31bc241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b385f6effa1833188c066a201d1c5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e9bbd7ad8c92071df27f2cf6b93529243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b66909a7a65a49817e89b343cd658b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065ba36df5f2e9ede3f7dd184a7cbee245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bce21fc12bbd6467ccc089416b4829246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2590506ae87034ead43e7e9c43ec7961247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7b87f59b0c5a4022a443a368ed54c2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c97e81947ce19bf903fbed06589189c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c80f0b4f406b342da50661250b6966250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3511ce495ff586b13598b53c27634000251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f106b0f000fea6a9ed60979f336de4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c02a622c4a8c1291b00acc0fb1450253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9497ffa2d5235ef5ffa2c98ef3eb83254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2af271a10fd18f0c4a21e288fc818bf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e60b4246464c80a7d49cf5f6e98ac9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79979e03ca56ef3a682691c22c7a03fb257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352973deafd9dbc6ce858dd960d94b8f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3794970abd752b175b4b021378f18842259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33af29c4f848730f2b065c6e7ed7c141260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95e27908d9d5e4549768dfcf0fdb6f2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149c451bd6c6e320fef869ba568f0539262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42bc737848e2570538351d2a06c20b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4a775f73b878c1b6e63a6ddff9eb8c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5a6e32c5746489701de523b9f387f3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcff943f98bd109b5f728580f96ea7e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c46198e9cd1d67935d889c5a393add267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79e2c034afddb0d2c76d8ae76e1bc41268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3104c8be4f58c45974bed9970044b16269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882be3a922345024fba77d955fefb220270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d565812d21b6cde56cc0c6d2974683b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e8719319e2a4be0b2850b382c37458272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a6d8714b4d1ee9fec79face86cec81273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27f9d19e8024a57f2176fe169ef73f5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4a4a7d9b8234e729612de6706279fa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d961f0a3f0748e13df001542dab6f0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4735266afd74e27fd45e8e37af5a49277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21707d208cb3a38d8c04490f3fdad48278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b0f5b0d426577c2e42dd7687b76a2d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b9b4c6caa0926181f0e5126ff6eb2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd362a9c8eed9d1848e376e8a20e870a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23a2c6184d867d6623325c2c6d6486282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb48d0444b6e1ca511fbb2908ce5731283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb3b058a17d9402179122ef76b71d8c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a411e8405e15701f6260b2bd57ecab20285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2ca79885e38c1b9ea462ed09718453286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dc12d9526b95bcd01a4c37bae1858287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4abf57f2297335e5c27247d4637beb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59eba676871e5522fe7b4a8612a24b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045fbb9fb58e84ac66b8a0be0d67c3c8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2a570af63de8c3e709d0ba59d8d184291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350e92b3cdef6e85d67aef0e01c83a6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc906679f05adb120d80b8d4020411c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cb71228405c2946f69bce46527dbf0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b37854674386ee608c3e882ba78025295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef3b95f65b4245f235ea96244c53f77296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c8cd023d4e256152930f4c365c7aaf297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1fb8b4f69cc61db221d15d967a0acd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1e79e169842d0e18e202b141ac989299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b27f27c889c6277295cd98cc053281300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc19417237808a8d7ab0233d9f53fdc8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a52af369a354dc3959ed2a49f3316fe302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc16820f6e19eb10960e4c231d4bab5303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b1bd6146fcfa4879e9b66820f7cb5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f8d00c6f3a09c92265b1d5ccc35cd8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d43be786696aa65056b0916dc516c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c54ba1d23d3330cceb9f4719f750c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c94d2bc5625d4038658a9deff3b4020308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7067688d42805593bf2709469dc572c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287edd99a96b8306bece791a8dec12d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ee4ebfc18a6456bfe05b5296dffe1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7138200be709311eb792a2414e5dd1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d707f265dd213ed3f2b4bd1fc04b0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b308227169a0c6a19c78a67d042113c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2e4348dfae973ebea308d0bc46866315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f798351d045a9456283724e9360d361316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76c68d2c12105ed5a063edf7c23d21317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e96735e5af7abbafa13c565e97801318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f25bd599483c74cacad448e43668596319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab99b26d1ca99327a09ec082836c787d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063d7532eb6449c6ffa88dcc5957340321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c94c484223727f3ab803b27e497c04322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3de0e5adbbaef386e971e702d2870e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d4254878c441fb64165fefdd694e06324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf47830c852a6db9e07d0d5ee61e9fd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1442783496da66b725d163e373f8b32326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f6a8c712cf0d7419bb8d5c5db1e647327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcf4cfdfbd1e5d06efc92b7e735e39a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef6d9b66ef08d372d79d0b0e51da1e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73950c1d51804f408eebe2374c4f9f83330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b2d507d27078cb854a53a40e540d93331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f78d2124be43d0c740056ba072da033332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ae038ea0d0d524d9f053c296f7f257333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618bda5947e83be520a504493f0698c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fbe9f4bb130c41fc024801eae4bcac335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd977b548e112d3280b3a758fe7238c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff808ab6da799115996475e4a6dcd8ff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0597b00f9af75978a9be677451a40fd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be89bdb8683267a436ddbcfe6fd216339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba527d7b5fbd35f8f42c7ce205c7a8ac340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef448b66afb7953a02a230f304be732341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152a4449c3476391322466e2623c06f9342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6f79d730ee8d472e4c85ebc2adf92343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128f5d21478ee6b28da19447501d29e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a338317d001fa5ea826c156ed9b39c3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddba2977c1d2da11a6db95815c45960346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9d74cf8447c2ce7de0e43ed4d69ffc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d0a87db78525bd9e1792128d6122e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23a560ec46d010741e482f72fcf602349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db650c3c1bfd34337792c2a4bdbfde73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28f282a5fa3c644505935cc829c047351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b424ee67e6fc0386329c06f3b8b9100352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca5e22d032129f6a1b9a2a4ffec6b08353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d53d76f52b4e14a3f0373588477de354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa695e913d52603fb2fb3a84c860a695355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f03f08d5f8fa1af43528393db4cd7d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f14d5e1416965efeffb209a1ce2df357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b45077eadb187af87662125d843f06358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5adb46fab85cc6c99ad1895d96ca1dd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23733ebf112901297d613c852ed3dd45360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1ad2686b3abe7b4ed43cdea9476436361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60aa6eb7ce7b17c391bd1100932f1d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe96e61e3e34a19de4f32ffa13b7586363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ad3438bbf5287261d3f66dcd13ef0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df879e791708241491cb99035408b8a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d8fcdd7fcb4e15867e71840e89ea1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a139cb42ad88a9f45e85eae6daf1e502367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed34e26641fcb8d936ed397fb2db6ea368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece88a1f9a8d625810e5f2e983bb609a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1e3dc4be095681e154c021dc3b2b6e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9bc90419997f3222aeea3a0ce3f17e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65e5de5b723497e1c7406c53e0d59fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d935ea3dd1da9754499d5d8751943311373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eb7ff4f5a52b4a73c832cc9da8183f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791e9fb76e89b97629a91173681e708375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c101a3a33724cc07a252eacbb52ef5376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4099000f73a36d783f062a6cb5a7d36377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d655b147f096b32b74042f6b8d61293e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb29ae59b531916bd211d993083dab36379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca95b72d2768404b51d40eea618746380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af78fe89728ab54fc8bbfb09d6343756381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff72c0cca7218dde92d16afe635fe12382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27040ea996c89b75892623af341eec47383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770f3cb794bd210d4c980bffaf710f5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1138e391193e322e05c6a504c73fe5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b2530b3e72852057df05e46fbf437386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413ef438c0d7aebfdb9429f16209969387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac99b920f684a27c0146c63ca9fe773388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc0e5ca64908f3218cbb9e741b1bd41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ab3928b316b32d3b471ea26c178fe390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f1090d92a7b02590fdfebb7371e10391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7c2faba1172d218d36e72f72d8845c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ad3f5308a5d509421c2e657e78ad58393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a86fe759b50bded99222072720a12394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acffca4d67b61e81b5ca709c1a0aba0a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2a0e4b598c002fa6f15012fc5496d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9305af50d4d049c11c2207a45cf4136f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e64e69af16865bd497648e6b9c5e819398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ab8d7e64256fbe5c774324e80b7a77399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541d356b5108ea1e99efdb11533163c8400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437577b84d47e66a5bf6e399ca3a4aef401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9466d74dd32e12557d50c57f64aebc43402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6189a79658c1d2308aad7c59b5656403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95058fde4c26bdd86b2b920a91d6ac1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594e9bb5df08fe591fbef32732654dd6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4756cd88a96f523051ba5e51b9d35fca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72989004edee97adcf640085bdade7e2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd1a22b5a19e92c994a19b08515dfd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598cb3a456669dd502a11055b00873b3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2b5e1fb236ee14f3764daab837160410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7646594c33380bfd3721d04d31f0eb411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79adf82e27acacc9362db7e485c0ec54412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8941a7f9c0e64fae0d4c7d8c19bb35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bda4a552b09b9248a3f69772c8279a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c63afb0e1998b782fedfd715fe652b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f40a97b34dece7d77c6f1fd10afe47416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dba71066fb2e2b08caea614dbdb0dc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cd02be784a5e688d21cff4a8384133418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7506c557f24d75e1ea90970fe65048419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17741689e89c0884972f36cdc5ee6a52420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7fe5a456b955ef665c7ede5797594e421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76975c8c6a837a3b9b3671900ce93bb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715268e706264ef1aa730bdcc8b04a19423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99b062e83df6921031f57d8fc04f1b0424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14169bdb40dc8ebcde02d78f3af9caa7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a4a4372e6afd1d1034671b873c6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ac3f9613a025c6b7afd8f61cd03b40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea28dfdff4ad04137eb0a83184ebd2d2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa20217d1eaee9dd073fbe3364d041a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00286d24c7693515d6b5d160dfb692b8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a054b4050d880039bcdf118ea0d215431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a53c081236b69fc932f2fb0998d75c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cd820596eca6c2b922a7adf49b3f8f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38987afaf8778702e2eca1a3c32c246434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5a667663401fd6bfd39e25254c0f4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b270b7b246981938caeb5904d55e3d65436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd2cc1d1822ef30744447d31e8b418e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429740c3f7605ef76f99873c6a154f1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd8c5bd13b8d41348336bd3fe2ba4dc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041cd7c6374892b6c5b2445d9bd342f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c73bcd0c61c94ce29c206a13fa645e0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43497f7157e62065f7093a83bf06e5f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ece7c52536a7448a6699f07ef6d33d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae586842732fc36731a1687bb257d0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05bdd2c45719a21b388b54e5bbf401d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e8a9643184c16fa2ba2c0a066fd09446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583661b5301964fcc06899e84aa69da447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c9d5263b6c286af8094c86f0400d1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1763cb5788c1da6cf5978b82940c8d9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9189b9aa49a547699bfad6dfa2efa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4806a9531174e25b4dd2d7bbbc45a1e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b596711381ce5cd3a703f944c7ae3d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5111863c5207195b108e103c81b6a86453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014482eccf06622656355b4c0227858454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7456ab503d51face1762facdad7060455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1bd584c6fc2090ad3cce8366e0ba53456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d53cabaaff25daf27341f24f59f628457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf68769e505d98315a5dfab752fd10f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c2bd69cddd43c0c4709d3d6ef71f9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea81d9540df9c73e52e9fe8bf3a84a8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb5468d19646a25cdede357e5bbf1c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c2f0b007f532e8a7e6a0a271327a0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65949f32ce9cb4667c60dbb700b79dce463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2cd3952cb35cb1f26f1419f6561667464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad2c1c27af539e2e1008f67f469a88a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877de5e1ffc3c6515662986a741f9976466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d96fff56d1de4a8e791ad2884fb2027467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5b3e053c24ab778e9b95124c14061468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35e6dbf912de08b85cdf1e66f650877469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c78fe09e3cc887654abdd9bfe9a00470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e0443483ec3e21112ae2bc20b1ea3d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908d063aeaa9a01f4fe242e7a04fcf0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9197b2d899288357e65703f79df09d3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20eb5734770b71dec3f81a02c0d3a3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47781441500698abf61441e4080df6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb7dcdb857ef2b8fe2e18fd99087a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d810e4c964f6a4c6338df91ec5e679c6477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7f4a132235d9c8f6b252607152d21478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fab6d65b8ac5af347cf8db23b41fec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68451fdd18f58b3703c704c8d240aab4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e543bf671001461938f200450f9400481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2878f77c075e5d2cd50dd23232085c9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179ba35c09ca00d5e0c5c072be1ebfbb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ba8affcf9339740c65c06cfb21d94b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8297aef53f7c7f8f708f8aecd5d59b6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf40238e73d9bf570711d9bd3ee51d02486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf36655a8867a0c7625cc98c9215579487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a8259d25c4b4098c7d47233553514488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735a8a76021ea8d1d1e36926f39bb95489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6141b4dbdeae5e1dc24404634b05cd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea6d5e3d114168c31c5fc7fdae00ee3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397cc0bffa7546f6763300694f4fea29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec827e53c4a5f93e626ab7a021905b5c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6b1e25b1a4b8a7a74a2d7d56d49d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a48b34a3595978c3caa7a12033016c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bbc599e7a61e89c67cf663e66f49f4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311b06883103ecbab3230f1236df6f36497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a51da613ed754e60d2df604f03e480498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0af639fc972ec6d0162b0a0d219f0c4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b76b875ade744ef8e0ee64d829cbea500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca35133047a21c5bc912f4c1806238db501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee444a330394556569f70037cd4dd6b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8f4ed2643dca4053e5ca13a60f5e90503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84596f43426fc8267ad693fd16cec2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4887ad07f5355f1b05c1f1c94a191cd505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152c69acaaee887642e365a1ca45d17506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292813d94df2fee3682ea6438e74a76507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8190899b8b1cda2b25f91f0db44dd1a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b87ff8da593531add99c30d56f04158509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd469e7d5ddb7458f29f51857862cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155791b7de53a02dc1a8640a9b5b9976511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faee9fb5773e1528808b2c651f2c463512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f7c55313c1ec99b96aaee30cf03d06513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddf435890cc248a017c0f8b06d98719514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dca0c9a951198e92651ae314b0602515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f624f5eb1430939b16bf684397690c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9ca66a6325999e812cf20fe74e3e92517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449121a044aac7c6b4b5d50c0f61ce2b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b2ce127850b6e7dcfc4b2c1d7a5c50519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e91bca6b90d24e85328e00e120a313520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413ff41fa8768274a318b5730f8a60a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe26dba2570f9c9d6f47a48fc2ddf2f3522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93b10bd7e95f7e33daacc8d4a1cfdd523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f0aaceb73aceeb41f94fc9f2165fdd524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8286ff4ef7cc41402e26c339438830e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfb3f6e6180e06e1a2a6d4767c569e5526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcffc5bb1263108298ace08ec7531938527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17675c80566910a6546b5d344d1d1e14528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c6a0419def2647c5286971ccf2d05d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b486af4edcf1d4c77dbc8f389a49fea530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae1a9981eed1535996419fa40a703f9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12ba3ad2dc3517c54a4c23b02e2193532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e26cfd1f7c56b4016efbe4e5d81ff29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfdffc07a29fb9046142166c7141e5b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5064bcc6cb76d99b5e2ab6c381b4f6f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cfdcabe8249c55563882cea3d2c3f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ed080c36cf51634417cb4743ec1514537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d20592c80bf52768d087189b504a8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea022d84f2132cc1479553ca95551aa539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c559002f057f44cffb42af02de3f92540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064a543b03c7b19e7fdcb1e04da570a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455c1441e2d4c596befecf43c02d9b6f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebdd1fdbb43ac981269975f35bfc8c1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca4a63bc94b48730abfe914a463b6c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860cf0b443e6328c3d18f06cf8af12f6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2aea190d98a2d560366b81ac72fd7c7546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8f0a83d12e9ed0d77374c846cbc29a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62312fb03f2753523b5865e638d5f23548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7264cce793e4bf9259a52ce9fb90b9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d504fa9a0d6053a03c1bb399d1a207550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a3dfaa4b5b332b34843ab4017e781f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54374fae0e4cdb9dbd432e760d850bc5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5911bbdc084b5a1928f870a32e8d34e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c4ae0a46b85143206a608e537d7875554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93d8ce9845aa3f2d0a6deb8d50aee4555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c394ff33f352277678c1d1735499f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1d50b474e3d793db16acd6dab201eb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9b0e43feab7d65cd0b8635ec4d305558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef3a238cda4dfca645b9d207573c432559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a07fb12f7f5fac5d1c65296bcb3835560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2b16c337208add3d51e9b400942e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72e2aa9dbe7612cef7956d29f10d92f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6d3e0a1be24d6057c247d81d05c2b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d84f9dc361a7380949cc6a84567f32564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e03cf9773d7f02d19a6712a14d65c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba8a7802bbd109880c37a82c1ed20d7566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657807e96da8629145c57c5a011ba145567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe19e276b4f16057bcb30c714ed64f4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad2f30384cbb4469e48eecf175ef9b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525a5bfabd2135ae9da0ed53aa2c437570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16adbe42f3236f8bb625a3bdcecbfa80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eca1348853f52c393629c09b9d7cea6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4752e0a36cc63aaf4eb772de8aa8b464573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87c93af137aeae7d6e609b3bf380cfb574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc90769370aad1332554c7002a4bae6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1117e8a0e4043cd13a42c2c59daf82df576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ef367ebc976f4c72bf35c8ef1fe801577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4861642f3e209f9a2eb4705b7456f688578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94737df006c5656de4416f3582135003579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b32ae5be25056c96b8eb7c6e4a6905580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af28646c40b8d45d9affe5a6717b507581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597877761029a6ed6cc64e3f6b53c9d0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190908065020f07436d625a74095623583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5547cb4a55a1b7724199016feafa0b1a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67abeac7e4a4a426f5f30cf7db266af4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c056dc3fefffae84a27202d5bf6c2cd1586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ce6f43f16ab144da59457ed934e4c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fafbadc53e7f5cfaf5b5aa65bf954588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c0c2f4c189b0798cdb01c40ba8cb7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9001748b019b471d8d5005260d8316b3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cceb39e0755377c423977f2a107cfcf2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db52834d059dc257bc8e42f292a1247592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03855e19e7e0b7e33375e8b2dce5e73593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a35907c1a5679261ecb55959920c83594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9345c127c5dc4fc05dd61791c5312a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13891ea8464a7746c1f69b3dead53ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e83edb2f952e0d833d11a74da8b81a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d77e1b51b71ed3632f6069bf3eedb1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8123a937c16d142ed60dc492a0920599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c353ef1dc2e817992787775e2a2f8323600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42563a643b81bbeac71c370f09cbdeea601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb68251daf092bd57354cca546ae2cb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b2098f4d26cc1a12ea2256a21e2b8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d126ead186eb9632630863f1bbfb9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dedb6fe428ef38e1874cef305b3d6d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449aa2efe6c15aae96c13b20ad724923606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba82a8e1339bed736931d4ce2c1b19b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5778f13ed61d99557a3e367affedad2608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bbf50fcb3715592d6a8ee471293333609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e34192537628a89b247e1ce3b105f57610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0eeab2f04d82d3607424ca6aed1e09611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe3242b9dd19519ad8ecf1e068c076612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7f82fa6d010edcdc8247797b42294613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cfe75e9d37e574569a4b991b8f787614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59626b11fc751ebea2031ed96a31e8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175470427b1bcd3aad85cd3d7073e9c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d10514a6f631925642fbe08dd7a0e3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e4bce147832fe68ce6a2a0199a8a8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f9ecb38a11e24aa198beed83b2b8f4619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed78cb209f7b910ac58542c29095058620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef0f76b56dcda919646de36d7f6cbfa621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b78973225f109604ccba3cf0d12d5f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60e3086463962ec2b37203c60d44fbf623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60559857d2209769c09c9890c24c2072624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524bb01966af3590007b6bb0bd59cba625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e764ccc70b6550f03e0131132277ae43626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e53417307569b7b6d490df3c5411e96627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43021f7cffa46f71b76fb6f14efe76c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af61cd1beebf9c9ff8f12443b52e4b1b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66621190d888f8310ade66dd482c701630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825567f2930caf363eef8e270a9e279631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbc1873bab40632c6a5cadd3d77200a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decebb3739a44b24d468e47812a3afc2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a11e15af77a483a78ebc00f74a53e1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c04ab096d320d30c897ddb8dcdd4825635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2f9abe0ffac93fb143345cea479f7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73dbcabfddbb31256ee8da9a1547a1c6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a96da93aff9efb8f47688e1afd704e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f52da2c514d7bc715e62e7d6db80b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4e6bbc5927bae71d6cc17c70592c53640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151c9ec98a9fa89ca85077e3d7c55a97641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e04b44b5aad5b2fe8a68c6ef1579f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b28dcd8255bca2179b310ab41694818643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa643ca85b916ca09ca2f9727ea8bf39644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b923b9e5dc426f56b529f9fef5d6986645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20831192c4e27d3997f4073aec9efe1646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f329839bd5f69bab680a62fc792cf0e6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29f8300e196f364520c4212dad5190648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130aab85bfd9c1b65c892a923e53c8a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5dde2aaf2a10c7bcdc27de3c9887892650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5312919e7c093b54f0b31f792804bab4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206b251b6e44c2c598edef5d8282c8ec652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2f1d10634bfe0a3a2bdc810d2e3cc2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48836e76912ebbac8dd2ba92e73b25b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b46f64ab3e457dbffedc83db80d00a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8513cdaecf8be904cb8dc3bbacc53021656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a9c699335516533206a50341fe090657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9996f948f75f2d2b0c79cf7ad61b17a8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8124bb82bb6d55ffdac04f50eb8def659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c56aeb5854bd0b564941e5e118116b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e956b481d26a4b4a6e0ffa84e16fc66b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a07144dc25407438193ff6aa1fa85662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c20ef0a559c5add2e9799b41d8136f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c561c7858ae526adf711d16e70316a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b236e06af2e740c926623047ab8c7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c5ea4c9f4a6c89dd200daaee49cc48666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396da37f1865976c6aef15ebd6498f58667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3701b3d47d4ea0e237fde1390b6cfdc6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9defc85df2119a7877fae8bf7a7f29ed669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff0bdcfe9283a080b5f39742d8c685670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69218f23970a676051ddb15503e72e9a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e371403f557fe891e3e03182ec6976a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54400db952f2efe860fa03a8db8e3799673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04cd390c2a2e58bef0ff2e55b80e73d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc57c1e8df6c5467823c4c172821854675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101dae9ff0d65a97125619a7b9fec2e5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f688aefdf2137b9c87c005bdee7fd98677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de3e637fd92ae1a7bb84bac94b97ef2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371a13ad195bcb4ac339b3659a80368679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5a9bb45d120535eba5a10e839f69f3680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8880531d70b897fd08c214814a0853681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8e48e59ce0333df511664afb486084682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4046556b5074c3c2c06c002f9aa2c6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65020a2c38e58ed78a5b75a1fbd81ef6684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a295a1e430af73d04965419c04a4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29ef964925b7b5c38516d536ce0061a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1543009ed22eb3d02cf76337cd7813d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eb96d5a71572797d7123d67087aa89688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a978c0a02d39c3a5b5587c30d875a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace09e28a8dc37d4d6608bd558ae9146690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b578436fc812199394b016b7606abc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be256a1922d52a792db280cc33c5bb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6862e392f2668fe84f330959383da9c3693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b77d2bdc6cf9d041e8e6b68482523ea694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac34e4da7784a92d8b673f94b70b142b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247d92695e16e9ec0cda6ea0e43f448696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a0e9ba1f6d3c1977881b37b12c68fa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaed60d728a5137cab9007b5170eb6b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4082cc3a216d137f89deeb0e1afbce69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1863bd59476c800915d640d0a23738700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e598353e7bd9f3a8a6cd5968a9fefe701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98fdaba6fad2cb7ae780cdd4ee4bfb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3f76f457c13981c390eba6a4a3c84e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede30d2670c170318fbd75de45873386704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b69eb98511c0fc0db97ec21305ec9f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7dbed9c8fc0a9952a99652d33bbb84706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b1fdb932d83fdfe286762f015e3f8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb3f307b5687935eadc8a2093de3f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac24722b5a097d50cb5af3cf6213f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0229b14630601372ef8c5a47d7fd6616710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688611f4af0e8eccbd6bc7cddd5c808e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23af9cba07e51d7108f2f28d94298b5e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d49f1ce08adffcba89f08cff89d94713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041d4c79e3542a5dd647ebddf3a3f5b4714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba27221f5e68103cdbd414916c11d52715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b444b3654b9aec487e584d4839b697716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340f20b389901e53fe9a95f9c4e04f96717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a59c0172955d44ad54ac45e105ce71718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39523dee09d920e6ef900d338492d2e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ade9031ad64455f78b1619181979ec2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687a15d05e27256ba70235db98c0c14d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de277b8610a5422cea94439f8a51271722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c29831b0ff8aee383bd4e2544ad00d2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6bace3b4c268eff70a544366e2602b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8a8831e8b9ae1218e15c0dd87ec4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a578a0d66c588c74b8a2da074d7c278726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f5b24b17202c76640d0880733c9f4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8081223045821b357b453eb6dd804e7a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba02bb5333d008720527fd644851b5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89867f60d08c7de98c8421f833b5dbca730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fca24a4ab45159cf410c94eb0b7eb30731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5139733a4eb63b9b8bbcdeab62f8059732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9718b9c91ce199703fd72d6a3ee46d2c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799fa4de23ff5b7f20ec056b5e4f6855734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47c94bade8b1a55e1c5e758e7818dba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769ab4a5fa4311af14f44c45c83c2e9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62739fdd2426e0d2d0587da5419a4512737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d41625a4e20ceb48d67b5d47b01c0c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58999bb9f25514f10a6b767d27b5b74b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab4c97ab1b4cb70b6db545c6295c31740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361de6c78a900bbd97216e41abf37eeb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854384e88b1c79b4ad9647402babcaf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a00c5ee05f8800029d9bd6fc053d0743.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5494,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5554,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6094,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6154,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8914,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14333 +9124,14333 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13558 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>337</xdr:row>
@@ -25588,51 +25324,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25898,1730 +25634,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>373</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="743" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId743"/>
-        <a:stretch>
-[...1678 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +25944,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J374"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26020,9313 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.48</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.94</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.94</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>10.43</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12966</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>27.4</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12966</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>641</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>27.4</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>642</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>17071</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>644</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>645</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>10.22</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>646</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>18070</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>647</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>648</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>649</v>
+      </c>
+      <c r="G216" s="0"/>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>5.2</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>650</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>18079</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>651</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>652</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G217" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G217" s="0"/>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>1.5</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>653</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18080</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>654</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>655</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.5</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18081</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G219" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I219" s="0">
+        <v>13.29</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>17173</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>6.13</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>17243</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>15.76</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17265</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>12.51</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>669</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17266</v>
       </c>
       <c r="D223" s="0" t="s">
+        <v>670</v>
+      </c>
+      <c r="E223" s="0" t="s">
+        <v>671</v>
+      </c>
+      <c r="F223" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G223" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I223" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J223" s="0" t="s">
         <v>672</v>
-      </c>
-[...13 lines deleted...]
-        <v>674</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17270</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>673</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>674</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>11.31</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17272</v>
       </c>
       <c r="D225" s="0" t="s">
-        <v>678</v>
+        <v>676</v>
       </c>
       <c r="E225" s="0" t="s">
-        <v>679</v>
+        <v>677</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>219</v>
+        <v>668</v>
       </c>
       <c r="I225" s="0">
-        <v>4.75</v>
+        <v>12.51</v>
       </c>
       <c r="J225" s="0" t="s">
-        <v>680</v>
+        <v>678</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17274</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>668</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>7.86</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17275</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I227" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17277</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I228" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17278</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I229" s="0">
+        <v>6</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17357</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>5.73</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17358</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17359</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>6.23</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17599</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17626</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>19.79</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>18336</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>311</v>
+      </c>
+      <c r="I235" s="0">
+        <v>4.9</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>18338</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I236" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>12947</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>11.88</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>12948</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I238" s="0">
+        <v>26.28</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>17029</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>20.65</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>17030</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>15.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17031</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
       </c>
-      <c r="E241" s="0" t="s">
+      <c r="F241" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I241" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>726</v>
-      </c>
-[...10 lines deleted...]
-        <v>728</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>18034</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>19.11</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>18125</v>
       </c>
       <c r="D243" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E243" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F243" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>11.31</v>
+        <v>25.22</v>
       </c>
       <c r="J243" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18199</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>20.14</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18199</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>734</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>20.14</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>735</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>17306</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>737</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>738</v>
       </c>
       <c r="F246" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>17.82</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>739</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>17306</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>740</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>738</v>
       </c>
       <c r="F247" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>17.82</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>739</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17413</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>741</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>742</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>15.37</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>743</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17493</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>744</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>745</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>173</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>746</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17560</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>749</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>19.58</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>750</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17529</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>751</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>752</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>13.01</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>753</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17529</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>754</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>752</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>13.01</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>753</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17514</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>755</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>756</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>16.84</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>757</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17515</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>758</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>759</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>14.16</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>760</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>19390</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>0.71</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17555</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>13.68</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>17622</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>37.1</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17642</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>20.99</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17643</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>18.31</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17644</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>22.21</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>18291</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>17.99</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>18292</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>17.49</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18292</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>783</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.49</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>784</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18293</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>786</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>787</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.74</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>788</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F265" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18319</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>23.31</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>791</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18325</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>793</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>794</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>34.94</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>795</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18370</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>796</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>797</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>19.01</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>798</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18212</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>10.8</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>17143</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>17.46</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>17144</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>15.48</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17147</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>24.16</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17154</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>46.75</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17155</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>21.97</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17158</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>16</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>5.99</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17234</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>32.08</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17235</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>824</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>825</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>402</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>29.51</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>826</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>827</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F279" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17237</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>828</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>9.02</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>829</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17238</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>831</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>832</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>18.66</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>833</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17287</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>834</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>835</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>23.65</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>836</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>835</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>836</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17288</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>838</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>839</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>368</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>14.36</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>840</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17289</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>841</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>842</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>15.76</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>843</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17293</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>13.93</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17294</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>13.91</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17295</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.91</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17296</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>14.64</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17297</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>19.45</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17356</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>861</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>20.73</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>862</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17522</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>863</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>864</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.72</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>865</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17588</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>866</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>867</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>7.61</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17657</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
-[...3 lines deleted...]
-      </c>
+        <v>870</v>
+      </c>
+      <c r="F294" s="0"/>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>18.02</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17658</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>12.59</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>18274</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
+        <v>876</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>16</v>
+        <v>877</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>1.62</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>878</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>18316</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>879</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>880</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>10.81</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18320</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>882</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>883</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>19.06</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18367</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>13.96</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18368</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>35.59</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18379</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>23.09</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18382</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>20.95</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18383</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>15.32</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>17097</v>
       </c>
       <c r="D304" s="0" t="s">
+        <v>900</v>
+      </c>
+      <c r="E304" s="0" t="s">
+        <v>901</v>
+      </c>
+      <c r="F304" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G304" s="0"/>
+      <c r="I304" s="0">
+        <v>42.59</v>
+      </c>
+      <c r="J304" s="0" t="s">
         <v>902</v>
-      </c>
-[...13 lines deleted...]
-        <v>904</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18353</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>40.26</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>12248</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>907</v>
+      </c>
+      <c r="F306" s="0"/>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>31.41</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>12251</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>910</v>
+      </c>
+      <c r="F307" s="0"/>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>15.91</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>17537</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
+        <v>913</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>27</v>
+        <v>310</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>63.02</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>18269</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F309" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>1.9</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17164</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>21.33</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>17318</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>24.22</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17319</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>13.8</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17320</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>15.96</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17321</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>23.09</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17324</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>16</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>30.97</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17324</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>934</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>937</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>30.97</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>935</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17325</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>13.1</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17326</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>19.43</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17328</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>29.84</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17328</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>945</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>937</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>29.84</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>946</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17330</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>948</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>949</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>53.5</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>950</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17349</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>951</v>
       </c>
       <c r="E322" s="0" t="s">
-        <v>951</v>
+        <v>952</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>28</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.73</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17350</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>29.28</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17354</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>49.55</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17360</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>25.8</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17361</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>22.25</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17364</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17365</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>15.15</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17366</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>60.76</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17367</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>28</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>10.81</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17392</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>23.13</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17496</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>13.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17527</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
-      </c>
-[...1 lines deleted...]
-        <v>986</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G333" s="0"/>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I333" s="0">
-        <v>42.59</v>
+        <v>47.22</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>987</v>
+        <v>986</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17617</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>303</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>16.61</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17617</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>991</v>
+        <v>990</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>992</v>
+        <v>988</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>16.61</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>989</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17618</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>994</v>
+        <v>991</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>995</v>
-[...1 lines deleted...]
-      <c r="F336" s="0"/>
+        <v>992</v>
+      </c>
+      <c r="F336" s="0" t="s">
+        <v>368</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>10.72</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>993</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>18256</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>994</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>995</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>64.55</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>996</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17299</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>649</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>126.27</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>17511</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>28</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>108.2</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17464</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>4.03</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17466</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>12.68</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17481</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>6.41</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17482</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>8.07</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17483</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>14.31</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17486</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>649</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>3.4</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17561</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>18311</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>10.9</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>18339</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>7.47</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18337</v>
       </c>
       <c r="D349" s="0" t="s">
+        <v>1030</v>
+      </c>
+      <c r="E349" s="0" t="s">
+        <v>1031</v>
+      </c>
+      <c r="F349" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G349" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I349" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J349" s="0" t="s">
         <v>1032</v>
-      </c>
-[...13 lines deleted...]
-        <v>1034</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18340</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I350" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>402</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>668</v>
+      </c>
+      <c r="I351" s="0">
+        <v>9.130000000000001</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18341</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1041</v>
+        <v>1039</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1039</v>
+        <v>1037</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>1031</v>
+        <v>342</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I352" s="0">
-        <v>29.84</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1040</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
-        <v>1042</v>
+        <v>1040</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1043</v>
+        <v>1037</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1044</v>
+        <v>1038</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18342</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1045</v>
+        <v>1041</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1042</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>1043</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>10.79</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18343</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1045</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1046</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>6.64</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18343</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1048</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1046</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>668</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>6.64</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1047</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18344</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1049</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1050</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>7.35</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18345</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1052</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1053</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>7.24</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18346</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18347</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>12.34</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18348</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>7.82</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18355</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G362" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.27</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18356</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G363" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>11.41</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18357</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>22.72</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18358</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>27.21</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18364</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>937</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>3.6</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18365</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>5.5</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18365</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1080</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>5.5</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18366</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1083</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1084</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>12.41</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18380</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1086</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1087</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>9.94</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18381</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>649</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>15.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18381</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1090</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>15.57</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1093</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1090</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1094</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1090</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
-[...699 lines deleted...]
-        <v>1182</v>
+        <v>1091</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>