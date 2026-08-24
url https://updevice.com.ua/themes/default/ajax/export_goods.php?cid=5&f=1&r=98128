--- v0 (2026-08-23)
+++ v1 (2026-08-24)
@@ -3688,51 +3688,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599546198480cd0bee11e4032dd89221.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e0956e1eb874b445c7e807ccdebc1e2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc150d37696e0051970cfd4022edb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c37d340bea096040379d547425304.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26563302ad36fd07c47aba26f49b328e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0bc4c17ce41dbf2fe1fb6b77d0d416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82df9f2ea3a3377657db7ca3264e367.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e6f1061950a687e42d18cc182651468.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d27813c0efa231ca1f445f19a376399.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03547e707602c63aab1004310c9fb05010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea7fe42eaf64e65d432f134a3d1e34711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6b5405bf0e7a9a8140cb4e443e418212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9171cadf88b3bd4b993b99206e125913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424276adc11b4f2b92c731f9b3b3827214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46166f0c968d1ab3779adf360f8f04c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471068b014eafd75c44fac0993652c5216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5cf3f8ef37ee40c519ab6f32a1f68b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ba428cb1ed4e0803e4f80408dee1f218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6feba8bc8de2c544189bffbb0add919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e52753cbd153bfcb2694c43b65b9b720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33766ced5a424bcb9b0c7897dd5d75bf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65fbb26ddaeffb16e92f1c3384b451e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39014be3463a4122ef9936ccff7a07a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118bba3d4f8947f5cdf19ed5a47a959024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb4df874225c867718e66a329f22ed725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9415464680d612722c806a0ca592752726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b2c57f92295705dbc719ee3fe705c327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b410a0b8ee7460a17a4821ec5c74c928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45a39d305fb4be5ee80503525493ad029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0b38f532c6a207898a24d07629eb7a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8674c83767609c2299ad9b97220897531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae920ab5227450d4812024a39fb717832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0bb9eb8ec87ee5ebbbbe27c52ed3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487bec04394ddfaaa41555fb776aec7234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd09cec0f97dc40bce9e5bf0adb6dca435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb64db71e84a1b4415267c286453141736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f028668a3bb9d4469c3f3527cfa877037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93f94b717a26e2e4757df64e229c9938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98794eb2c32aa6d72d1801b97eefe09f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8911eb7706a914f9f5e3c230fc3fc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6e6759b7a4225b72d1e1733507d0a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9702a996b887fc4a21b57e3e3aac0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a001e79c3b7e9e3a7db5e383ef99407443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9e50779c7532ddb89841acf3f844a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a8e6a9734b50f027bc3579fd2acf0545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0b7a890cf58f1c99f668f7be16b4646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e1ac9c30220c5f206bd94fabad718647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238a4c6e58768387bf078ebd4497cfcc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b69ff093a7a4f2314ed312bc0443ec49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b903da218f34bf906167dd15ac3ecf6b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2636f9a4e29bb7312cdb35b370e8471551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465002d4d28f86672896fde1e42b5f652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d715a6cfa420f4972adf749456c0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba1f3a75f7d1f076af77c3b130579754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3f80c3e82927d579dc1a7691767eba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f703ef79c6c9daaabf22fe582e6d5656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dbb5b85f99e2cca1a1f4ed92880d7657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5043eacf68a6145faf1f86ef798eae58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e8ea5bf07dc2ea76be167b10c53e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b1d762b33c7f2c8873146662ee4fd260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5605a42401bffdfdd97a2b8589556e8861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8048cfd348ba24294d3535c1ccabbf262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375475a25e1e7364f2912ea3ede1ec0c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6486084bfe178c297b7910a81a266d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72c5e838a80aefc24fd4c3c30ea1ce65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e55966678c2ae534a7f36899539c5b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0f0dcf80f2bc54a57e6fa9a3ccccff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f55aafc65208a03cf8714353f71b8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacda5dc8597406e826af6978d4248469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87505c24201948e95e8e823fe8415b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3538b22d04dc1e395457d50fac3c3c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7932c31bf6ce6d9465d850773f57d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a061a6f7ad69ac4b712b7d0d528b79a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d464cbecce8f6fb53685a088023d9e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbd107c0dbefeedab49d8486a26d7e775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4410742a288ad11470e90dbe78d63276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc087951abd55af91a2daf5538b9e00577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901a2f5c3c7d74bf887b363d4aa9208978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fc0daf5e4f3dd1668f1f1569e699a679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c63e89e38f8172eb81fa4b949fb55480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577a6665479425309c759e635c33f12381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf04a3cd479fc420b9ebcbfcb01ae4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31018131037915771d73d7d4eecebfd683.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac6f44e10710e8f717f265f206a67b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e42fd13c4e6d9f2e561a3c2a0d773a885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6f09a5e1fd8ffd812669ad80b561e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675eea48bef15c9f0721df176195a1f387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813ea1873dce0084f21b5e9b21f797d488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b4c1ae91a4e4082f5630f4dea664289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68577311c50d147311763e9a0fac6ed990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cbc97657fb013c20b751c00d79af291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a12ba3c1bdb0e18e8cab74e071fc5792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05b1ddb787f23631f8de7936f18c45093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579247757f72de38a175774627ecbfb394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35a19f01591f1b71cfe1731a5d1eb8695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084ab76882943799fe9f58280e2df94296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ffb1732ace5f13e1c59c420c21cf9997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bab0361e5bb2c99f2e1a7acc16c8d298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ee01451473034048d29a13a6e78ae499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c23eacf5070b71bf9a1c7557ffdea3f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996297f70d257b4031f833dabde47e73101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0649bcf87b7f6d6a7a0c407cf7d1a35102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f6be2733530c4ebff9a7ed0c536d8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cbfc27672447a9caf515b2cd8f68b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c95f5ad5be0dec65f4fc51b429c69c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1379bcf9b40f2ed2e6e2bdbbc3ce78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff91d68a1ba4d29fac5433358d50f04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf331e32ed541ee8256ae63626e1fc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b85c963c725638f6ff497e4eaa2885109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a51d874ef975e8f9db41c5977d9277110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ec246a5b14f66f349bf675622e7964111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c9a1703a664970c3a12fefd61670e3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe669eb77b88cd300813eab50a5e8de113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc46fd85a2162c206992443a36e61a0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9c5a8f1c49766cd6d1ed60482aaab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ecd7fb532917faf77d7824c4847156116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c39e0e5caeb047ddfd46f6bb940fa9117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae002ca255bb5656cafdbe2d45de6a6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef127993f70cb527d9ee2188742a02119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d345f2e6c0c52aa05be3568093c20abc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0712ac339aba56ecb708e9effa98b9121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee435c119b7240327c0ef2a6d61d59b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222298a80e497d3e3c972cbf6cc524d9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b1af9bf7f11fd3aab2081da0ba7276124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75b9d584bf0a5bc618f960000f1af2a125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2709b95d660db511fe5747a77d10bd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eb05b4ad31214838745dc063f3a61127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd7fad7f262acb48d41be22d15c6e6f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70c0d6de948d82d52e7f2ca6c90406129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5d94e3bd6eb85ad99999498ec81130130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1caee31118e98e682424550f1bac6e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc29955df755e5d190334dc8ef1484e1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbb3fada9b5be07b511c11c4260ddb3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050950d501418273c4171e5eacacbbe134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3270e75dd886fb6a179c5f04346a97135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d8467635dd9b16dc147a3a68fbeca6136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68892cf082b62563e67aea5bbecddb50137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712827b7c82c9a6e6e10909eeae6b00138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813469d80801f94b0b89774f16229f8b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802d0808cd274454d79bf39dd746241140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d69eeca455305367e1684f2216915e3141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e6b53ac846cf65f44dd11e9cecbe65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa96b050d13c9740d31b62835bcd2d63143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87e1a4cf3a532392c2259b8e4eb700c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab714abcac7ecb7fadf67a0a4269b786145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2fbc2865e6226f2de6f8f45f1699df146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9edb420a097870187966720d67df3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287501685f361d69e6282ce22ffb693148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ce8ab3bd2ead5d4b6f85c96e45e61149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6b081c7e61a43729c3499a5afd1184150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e5917974df7497f654c3b1911ca42151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c54c1244236dcce1deed8e6c6b98ac152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1a25f0783f6080e4011086a39e8a80153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5623c748babd545a84f8c4329b82cbef154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34946e574c78ea9aeaf8bb359080294d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0892c133bff8e2888e99da4f6c470c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8dbd4035a9721c782962779415a620157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dcf934d2dcf7cb6c9240ede3355446158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe497120ff2efa4d317b837c07df6a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd0d90dc33f85bbdea9c9042de48bb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b790bfa1299d10526360468bb1b00aed161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8757ddbad15f83a300a4352696a16f51162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738c372d7e240ba4d4dc03687311c1c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f680defafb349c856348aca4ed7ebe66164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90f70283101f113452ba7ebe28c14b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36821082b2dcbb31770ded8e4743543f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb140e2b7341d03cd118bfa28d31d7d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d9b50072b41dbb03172be19b100142168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ce749498d4a4d8ef26c0065d11e8a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e3735afb1cee374cef1bffc6d1df79170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef9d11c324db50171127d727b1e040171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c064d8048cbf794cd3b165c95af12172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f03ad6386a176869281663015d586173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ba5531202d554096e31e317d73c846174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c722cf7453ff7d5056da4854792a4175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d9dc4732b87ff2813c769fd4469c31176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3822fb23dc38da9207b00e218242eac177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47636631dbd844467dc63b1847c15e0c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773d524695265d264f905684d54a0885179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b130ad9a6bfec66dff2cd7bdb290bd22180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664c000bdbd428c8fc6feaad8aeba81181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdc8a293b07c5587a2f22e7504e3c5c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd280306ffd7ee3a453fbc6eafbed1b183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0b2f3da793abfb59388dd1f4ce281f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9e9125b00010c6f95582d5930ef6ea185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fc191a4917a46293ed8634114896f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaea2c38505013e0028f84f998d3f4c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac0867348c3a6940a3c7f9f3aa7e1e9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30fcd43427f62c1c25e5682dbd27bcd189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0c9387d5a38d68fb305e91bfe0d6e9190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe537d5c9f51f284cb54674601b573191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5b05e336ede161aa86d498743f8534192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49a7c1911487e7a308fd4d145de3bcb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafe16ffeccbfd640eef448d5ef3508d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347dc156a50b02e7c28d5c7e8cf55b43195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04287a5d3607dfd058edfc0d6ee838c6196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f8a9402167cd73002611b34a56be68197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce5fa37187944adcd68d3fea4b2a6e5198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998b4cc2cb9099c530057162906817fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e1d1b4e7de21f56d08e1a827ff4bd200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70c81294d9bdaae5cae8407992c262201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a13e9de2f33f72bce16b94b48ae57f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373a81cfcf723b34dcfc3d60b1d5ace203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51eb496e619780f84f6107826dd2b2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef90757ed4c31dcd202bdec3fe651318205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8c13968ae22a4d1b1894908162640206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527a5bfb308fff7d7577c69f46c0239207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078324b1042c54f14a7b37522d0edc5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6416a9899aa4d388a3198053f4c240de209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b216810ed2d6b2a7e17fb227e01ab51210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f14902528a168c26a66a7adf9feab02211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e7c3d22d15855e457f3cdcb8cc62e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257838238b7f0cbda602ba1012dffd78213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdf95804230cfe9cef6744054aab64214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4c078f7b4108b50fb0509b051e50c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1846e955fa5c52931b99b641e72c8fd4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc509e321a7bae8c095eaca0140ce5a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe766daca024dbef980157925c6729f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0bd475ddea0926542530f9ebfbc313219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396377aa03db059856a8b7e5bdeb57c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2060c65e8595b0b162b761291e4a20221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4c992ba6d15e9f7459b1c54503932a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8a5aad05769e6a2af971a74f33bbe8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9664160d77b8cfb7d7205682b2bb1254224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae651e9aecf699a055811ff72e48078225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8028d43bcfbabe1b3659517eb6cf3ffe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4130faaaa1614ac2d365a41abb097d97227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c58d5e5aff96e7563667eb9e91e7e0228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da56df4464b2990537208184f284d62229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881ae80e906842534a7f3aff4efb7b6230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef751956e43be0e68840b319c48b13d231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71cb7724990428d18a7343b6ca488c5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2728fb7bf32840824b05fdc6516c82233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc33cf474513f07a36ee4b125c70762234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe667dfa851c6b3c1133201df1d43d0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c5843f21190901a643c1a7aef4de4d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef3df52ad93049c595337dec3fc3a2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fb28f4ea17e0b394d284ecf6e0c60238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f602552ad8a4472ca3cdee51003bc16239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7614c4173df6ae6f732ad49575559d9240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b20cf63816b21d60e382a0893184e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6770c27bf29ee3f69e3316c65fe09b25242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bd42b9bd75d5b6e5e7422bd1bbca35243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2db4ca88738d46e45e99574fbb9023244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d0d8be4570a41a7078a7972c60cc7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d64114f97e3fd5fb05af0ef64ba2be246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497af61be2e6f2c003f94b6d6059d33247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24823ce829d408035864efea2c7ca43248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0c88a7d087c2ea512c16064ef0accd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fab4841815665f4e277ddafefe2a0b8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e14976803d8afbf480d5988f689210251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c7e95b1013defe7f4be2262cfa438252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcfed0ea69227a1a8910a5ad0261a47253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b2cbe9db1d6a51931634d770e61231254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd062af4b896b82838dbe6a3c89b1004255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cddab4a5b6deaec9bc6551f7cc0d35256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a633bd83e195ca23e2d04be501c5fc9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae5ee38ee43f169844afd0e4761d14258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77ba98c130760ab6a27ab8e50758eba259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11eda4d596eb8af47c327d35989bd87260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf765430039a6b314427375c5950438261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301318384e4c52289c9eac139a3b2139262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00b9e198c5501b8f69d66d98c283f1d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33bc9608c126db71a6eb7474947729d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea7ced2128e63b0de48efa31fc226d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d2d7565a722fe67061e04a2ec8eccb266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75d1004513911a70f97bd67e1c97e6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da649319c7f117b2ce3c229ba1de071268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162555942cb0ed9c60685397390ce5a6269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59022508e3aba76e86232077cf32edae270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26adcba490abd805e27aa9a7e683db39271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66524e9db4444f97a14f0e205e230f0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d0b2a26819bd72c3d8fb6462a71c2a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46143123cc440ea526a3a90061c1f56274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb046fbb8a059dfddd5dfb9fd3d7f21275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1609dc57f9a648f8e68e2c1e7c8e5f17276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba92575605d7d3887b0c4d648b24d8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c5b6d8d020aba5a613313af084d045278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d17138127856695bbe99266624031f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b81ea8b6f38209b3cc15f9f554b65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78d53f7fbcac95b0032d5c00bbb61e2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1472c2a1286597f498ddb319a178345282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7430a398188c2e20ce4a6c5a16d4f7a2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead033de014ea57aa00a7bc2460b7d3a284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461fab0088ff2bf767e18caecabd8a8a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd370ac3c62d2cd8276a0232b4f49ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7bfca73be89ed9e8ca05688ca1d18287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c35ed3d78ea641f48a02e041934227288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9240913f3e4e2fffd87e58a31000c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a1ad838e577f561cc81d9b65e139b4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7a7033f2bce4c8b214b97a6b4613d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd451bd1a1afd25963b0abbf43d6a8b9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c21a65cd341ad5e316687156587f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89476350cb228f780d1f384c09e100294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099cfea609473299301b350526255e6295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856954beae51f993ddd556a97b9339e8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67df184975332a62336a8b28724d3d4f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b5545060b969fa567fbb244510938e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bde70d75319d954446cdbf73e07183299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96fa884c6e42388cfc1d80b818cc0bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a40223473dcf3c1d0e290466a56547301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8072026dce3af3bd229c46f5bb8451302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e04f5c982738e3cb4f61dc3be4efd82303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fbd7f0395d2a51617d872e78de2510304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c981de8bc24bd362efb3fae535b102c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc67209b73a9641b627af7513462931306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12243547e97334e02fc3c7faf849c0fa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4113c317731d088bb2bd3cfa8df491308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3570779c93c8b2a23f08075ec78c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0222008ac96b307ecaf5b2c729389310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4d2a429d88f8d3ac7c69d1894317ae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac39dbea4151e8a73f559a29464f7c6312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f45f8324da453d658d98803a90d4c6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb0d3ce654fb4c071a49354640bdd0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17820f3b998bfc7277b4d0e42e6e3df0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b46e67b3f0420b4c433690d37d1deae316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8f487a3bf8094e66757f653a72869b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18edccde75dd3e62ecb8c4db68015b57318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9289e88d1f9d8f54b0559358f45137319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afd0b3f62935eddce606b91f29a126e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e178e4588260325672928e13bbeca95b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19996c392130259a30db7058cb70ca322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13202ac615fe6438a648bff4f064221f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bda6610acaa6b89a54412693d3c941324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675ea1bac07afd8ad19a95e95a6b5d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9cbd027bab5ee27b2086e9986cbb9e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96da2f6285bc7db3a5f06ea3d44a5a9327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8217b2c511a6f89fc9c831ba957793328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dade93c7d53f0530c9ab71e3fa00f8da329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a822ff38b42c7068b991e5bb77832330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ef86aa0b592539cec53c397fa40550331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a4405dcd5c14d372a923cbbbbdee19332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9edef06bdabc5a86107903eec55abb333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdfb2c4c2c7ee1d9ed55a13840182ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0bc104fe69e93267d630df7ef95645335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5a86d9f7d406a1a9cf5bcacb3f424336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab64f72f9ed7f28fe8c3b4bc1dab4df337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e07160d79804526cefde12a2507d7be338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa1c7bde0c6b31028dfdb950bd726c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828eae5e7ca65f00aeff95e1833cd80a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a333cb4958968cae42acd2b95c7e7f1341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6576687dc74320d1758904ca7bebe342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f222ce327fda0de15ee28d239c1ebb7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e96a3285a4515f64f8a5a62006921b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e157e564d7e45a8da71cb329c236df3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a07ada03e8da5edede1a9958c0ef61e2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890a007c5b34c4388d5cceb235738a05347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59671a259bf28b603ab749fc05ae46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1482f54d1d11a567bd850d19d3b92b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f052d6a24724a30ff85feff96507a9b8350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbabfd0a8a3a2cc01e52b63ee80b22a2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3497f99ade87005bbddcf5e0d7baa9bb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550a67c4c744d57037068f1626c2f562353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd405a726d134acef7896969f769a4354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6869024d92b9c55c33a5036cd925e8355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac02e1d30ec23ccf6c9e5ed922ccbca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a4d8df3556614834661698b3fb427357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9095f0bf178e204b0378efc1603491e1358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dba8ffa7f11dc8361a94ed5835769d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b781e3e01530ab42f24207638e8c6c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e43dbd224a934203e9d1ef8d2f19e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35a4e488487f64b9670d36d68cddba362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be62c8685eec7bc8e58f098cc9cc22363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be67fd2b3d4683a0d42e85af32675a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44df58710cf5079c1017380e65b9660c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b13c06295be6d0e0e00f1095b3e4581366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d0e0ba135e1dc926934b60807593b1367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc883c4ad4e8f3538111d796efbc4a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355733a886735cedff7c71784ce20c8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7f0891736b88cbd531ce95336060eb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d59dce84784f4af3662b14dec316438371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb53552353928f5689a498719435b02372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549d8ebb732a6d72a57b0b747a4ed5b0373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4025ab132a17f1c1b26d2032e763ac0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10630f6aead2e1c172b7f71912b3e9ac375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f217507fc5d7a2a29b5c3a450a7f35376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe83b0794f9b03af192e8a8b1d6e442e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1650d70dbf0ebbe2b2e5a51a9b7c7a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5826d59ddf7b4e13e1fef722fc0ebf2f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42802d56470d2bfeca6582cbcdc969b7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fad76dced7828b5fa6ab2e6f760ab381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d169ba47b4c59d822ca40dfb9318a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266be4ddd4b81aa1047cfe1f4175c38383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d96588889137a09c52cd08e7be3cb85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50327879077da985a3be78e282efa8a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9becb2e39c10dab178ccf8f340de24a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae6be28aea88f103f9cca377b38250387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2162812ae3bee0d0eb16d81c53119294388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5698606bf668a209fd61dbad12d0f9d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12985611177de94f50d5e3a3753afad7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd82220c8f6810b596d68b99407db967391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32961f67c8fda546acba9b50475955d5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f0e1f595c993bb65fdbeebeb7ab34d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11742417478cb4f52d73b5f9e7a3effa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7bd7a419c82fb20247f55286009a9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc07cd99e6ef048191203e886bfeb2ec396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5721b719c4d2354d716862c0aa960751397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd86c7aaef17c969bf9b6d09ea1edea398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8565bca359605ce1542d92ea1a940a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a0c44b91ad609763f2e3f32537d5d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5e4a73d94dab65a92529d2c8a8a556401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b572de54ad3bf54ccc3b214b62cc80402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc5a57c142bcf3bb21146d02d9dbdd1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2f33a49e157c1f2879bde4cb1d78f8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61890c8bddc7799a3c7dbdac0a08c119405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a271d126573c41b9d9b047d6d72960406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6c05a467957df02d9988f1e4266b5f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0ff9eba90fe0e86ec1c92e9bec4c90408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b952dc9e570a940b8a26d6363156c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51365e42b0e389c68eb087aa011499410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb99561119430a65a37675fff41797b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf9fe25b43dacbfc7eceb97e95ef75412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f5bcbcfbc4eb2370a1e47b5f1a994a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05b475b1782bffcc49f1205f88fff6f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957eda995dd98601ac20fb669ec58d11415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02057d8a6aef3edff1df70dd09e9d02d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd05a4dd226a8f5eb8ca3864d4ccd094417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df573ba5d8dc853a5a4bba9a67b8758418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd0ffa700b3f910e9b29b59e1ab8d3f419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a375aa8e4ba3985fa0a4e81d4948a73420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e7f3e8e3d00006a381c2211d31afa3421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71d31982642b9fc330ca972e22975e8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5341e796626e2833f8ed38832e88ba4b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c4264e21d1b0b03515cd2d05ad57cf424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e7f39467bc47ec58bce6d8a132559425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e596e9b380fda870652b9fd2af9f8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db8beb8a37ffaf40d20697ca82a9cae427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee47433e9ee4be898629d6183215bfd428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f7586e0ce9645d535718a2f885901429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d506fc28908ba74f7d7a6e86b3844f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f06de287af389ff4a6db89bfd2203431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f8b3d899572d344e8270e30878cb1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244766d14e870b82b473cfb747aa6c19433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbf91b9dec318e20b5624c0091aa64d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314f93ea737ca6c38ce10ff3f154c06435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b618db6ee07f377606b8fcc4fe340e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a32306b3c67302b557accbaab92ffd437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bc8d331be9c51a5588b55e4a4e7075438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ea136740aadfc28c17b62e97784fb8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcb3477632787bb8f448932682ca32d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70eb42f0f77297658e9154d06d2110c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b20d8e78234d22e68d5496793aea93442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc6effdb90e2ca982c87e6d1bb253d9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b631f10040bdea2b7a64c58598c6e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ae61deb53e51a2143a62a012a2971b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e52f454bcb31ba465285f0f46d8124446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932434eebecfd52787a9e26cd24ddfed447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9bf6259c4aed06ac681ee66d2fa2e448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd3bf51bf24d9bda70046a942e970b4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af357b5266efdddda9937ef082d8f925450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de24b88a3fe654859d29ca207cdee3dd451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075fc66df970f6ea9d610e729b8c6edf452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fb9b3265ae44e412da9479718d335f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb4f8db05911ce96566330151a150cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531c51181a19512e2fa4670b6248e08455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a843ef0caab9f97ff9203b582c2bc0db456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4bec4f42da71331d08e1bd0b5c9fdc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc573535bf564c5fa6f039c478dadeb458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5116a24f540a00b830737bcea52120459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f291a6e8b22e9d685696f1ce349dc2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b551b34787c0b381219cfe8e3027b4a9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182986279e51307aa58fc280e3ddd49a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f5890d7ea6f333352261b944fc00f463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c235488b458ecb90899ef113dc8153464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd127347e06b1d209e03efb9facc2acd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b8fa66996124b4551d864d883d0725466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d51b0acaf8ba22053820966f7a7701467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79dcfc3db402bca9bec4a36b482693468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8859098fce8dbd813b4f0df60a009c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b55cc96b9b4e6d196f3850dcbff751470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a705a76ecc7627b2cfa80be13051f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88fa4cbf7c201c6a7795122f01a59f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e80158b54a7977fa742d0373f73e90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca8d85834df28b17c22a3c5adb43b74474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32df80dc4b764381d913e0248d29575c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22a4fcaa5240bcbbbee875245920ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036b63b55fdc1b40441d98a8bbc53124477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbfcb9dabaea7c4c4b5e6b3047bc9c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120e1ff8f8e279a0c8e159462a6d9735479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8956ceb5b8a3e1ea7d54267a3b619149480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbfbc474555cc14f4ddddbcdaa04a9e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366144d5f98ac4d0d765506e2f93e41482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d816baaef99ab09e4773c5182888fd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a766760a780c360fed5fc01548f305e0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796b21d25ea1e92bf63f3629fd23c9d485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4e0e1d4692954445bbc966abcbf194486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64ed17da776c7a0f04b0756d613816d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c082aac13a78192c8797b01de981529488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b757b9f32c167e4fb19b1fd7d01335b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cb0d00415090379e3534bdd1857a3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eff6a3f9f454a21958c758cd304a9d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7e206434fac1e36ff853db6fc34b69492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d277341823d1fbbf123882a9579cdc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b17ade051693c3989cbc88ac0bde83494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73460c893aa1a7a3358596fb4bbb1ff495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f279a9e01d6e3753f6ffbbd5e9e093b9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a6513f01d57eed4b39589f37b37ef497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea8275c56257207ab401dff64651c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3850e8a78688701fbf021e14568f365c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82de6c3923996e79f03a1ded6097a83d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc0d85a041c41b9d770bac1d271989a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f55e741818e638c5913318460a89f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38897e6e2b9c27b188cd67744e7e4d62503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4822cf208d6231dcaf1a644391638a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae565ac9c0720367c848576c260dc4d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e415de9b5e856f19d4984e18ae31f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c575063b4ed38c0deec8ec7c7fe7c5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93efe31b5e4983c340f61a6e7ce894d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388dd6f1c48ddb867fe3b980896e7738509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20087985907b2571caecc76d0820538510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab77cbf961f59928ae177f6b2a7c0eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7771add8f0cc498955cd734cd04410de512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99708c79cd613ed562189a8aead057a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cba04c47e0c872d73319d4103008fea514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc4f35534a02264715368559cba872515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fffde14c7f2d10a5c249d67f497a331516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae66f9683e043e884f96e932925ff55517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7c153fc65a0a4eb813f3072097cada518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faca5c1928d477dd44cccdf670f7cfe0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da487f91fe85037fb5877cda236e2b2c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbbeb301be6a2901d697535c6c989c0521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2501e801dffd4205daef176d2e1ac1522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c88b370d87be520ebdf39776a2b0f46523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6f51415a9eb148a8ef5c56ebcf8813524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa375b9d3a2c6f9ff357b669c4c26b1b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacc082d8392c5149528c8954d77dfe3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41169c521b2d5fd8956b5aae5fdc29a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becc5ca2c32934f2d81d19daa8dc6b0d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df4a02d474f766dd2a6bdc191d3f440529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ebece6c84f275cab0e29a099ea14c9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb60361995fac64fe65e9abdde263ee7531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe21da675aadf4a837af0642f7b26ab532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e947d9d619600691bf04998749687020533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65995e7b7401f9c0add0656072341253534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788203d95415528a66b9d7e8814a3a67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac31b1f3e48a84e872f0057c1c1a6631536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8e9e0b1866989e4a0a80dceac6c4d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0184b1a21eaef7254d0c7f288917d40538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651d979c8de36214fe148712e05f59a3539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da3e1e8074330df3d85d1da3f573cb4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a3f4c2bd785b9162c0cce2396c5948541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad60e1855baf281992149a7e4a4d76f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c94f10b777f4f47c4240ccde8a112d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652880e3ed12568c7c5831e7df1c145b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8dadb5252992a108b6ff1b57b4dbe9545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb15da458ff202a5007bf69d51e1e9fc546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b14acecd623f9408f2ca7a639fd81d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a670f5013cfe79f28eb7f9f84b9dea548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7841817378db2b90b5a092b41b993549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa3d2a23e0d52b4b6d923f0b5e145a0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80104c3f79653555845dcaa1ea0fc833551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6df41732fb0eb8a526c216812edeea3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce77a0a5b6cae0a53b09bc2de25019553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80103fb6ebc579a18695d64fc80c451f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab759cfcf761e35fcbb6c6ea5ef4b861555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855f0ed288726f0536e26dd5ee7d263a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed761d569157004d375c8a8d72500877557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f15a1792a1469459d9dffb4927f09558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7447bbe97f02938a1e4ea45c799a2c4a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2f5502c75f0ff30fc19aa8e60366e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126e1f62c6bdc3461b22c9821d93121c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62473cf2afcbf1ce69651c2c13238723562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd552d568f5b23c62aea0e7f6fcded69563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93821bfcd3c87d2829838b5403e2114f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98cd35cad353e3052f7b42003ea3da565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67defcdbb7c34bdfb338de9684bf5c2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd3de6baeb870f625f0763bb88f907b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5634d0aaa6a639c0acee229ac02c54a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16e29b045ecb23d150a7491ad7c5238569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb462ecbe16ba7eb72c5a5338877552e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf1caaf478c60e8756c31ce5ef871c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129b627120df5432ccb684630cc6cef9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2e693a309122ed59d369911eae9b4b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac59153fe17e7f0dcefffcd9e72c092d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0416ef38840213875ffafc631b3225575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0bd5b9b2e8c7a83a60eed2769938e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c102ff356be40fc3323dd312c78551e2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923fafcf576f38e2dc6ba77659fb739f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89660e1568717c2cf4e65897d45b3e07579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823777430e1d7795c86c7e2ebb35655e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abfba930e5640eefed506fe32962109581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ddc517935a4ba7830c7a86f5937ea7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7374b67dfc16ec4a09dc8970a7581e5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c4cdd863456ea078501d041ac92807584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd874b4904631702d7479683db0406f7585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf8114f2d43d55d676923bb727872c3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de307a18f0266b32a3afce992316a87587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a26dcd08ebbe01075c2ce4b8584de69588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0599defa93c98ef3c4340f74df5199589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5d82aa53af3da696401449ab44ea58590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c99c34adf4e3ee6989b0b39c7cb517591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35199808ab6d0e6fc8cb236c86e0be44592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd88ba3ff103146c4b4e26ac227045e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06bfe03b4d3fd51ef50491244959f03594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ed544740c06cf21deb75ffed19434595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b0260305585974c2f69d07f1a282d7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6c20ebfbb9914645e97b8590cf0639597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5e4efbbbbc84129d8725ef7be2ce8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2351cfd7dc12904d8fba9fd291fd7cb1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3dd2197cc8536f6b649903cad4eed3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602b59d5b3590a3ae744a6ad1f6b2bfc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a12419dffe100c40df180e31990306d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b089caed3de6342ec8d03541177d1ff603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb1b5fee6abff99ee5bbfba8c3837f3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494be049b3b1b0b8b088eec7382844b0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf29e710c527eb2e0e069c352d007582606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb6d8b74d2f7f865848f3f88166cd0b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f633593fbcf0ce978b8a3ceb0dbbff608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f2e5d3490de31cc5bcaa7107e4165609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5640ee9ba33c2f85c164dc7a47015a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d78c1580733727027001672ebfc967611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219f80ac2c42397aac03af6789d13c65612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb17c9f2c3ed76cb1f294e545f64367613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d87436535c4d516a5c7b7a9571c910614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578142923c2ae49aa7860d3a85a8c104615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f2f32d9e3076b1af0cda28268f457c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71f3a47d3b94aa26d519cb417fc4f7a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f37d406750f85611e12f97b844ac52618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456d97890e6898c51b8812b51e7d6bff619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f853aee5636dd04d9aef0104a29f2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91fb63f10af46f82db8a59e122a3f36621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2252b913b5516b672e6fdb7b67c7d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0128e005521eed80dde9fc04aed86b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10934d835c8690f8f6c18e504ceefec3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b9f1a93fc98f32a19a2806fe7cb3e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca1e9d4f056caf5d5edec7511e98b69626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e86a034b83d92284fef329f197b33df627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e7ad7e7fa75b969ae9c0d90f8f6e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d0801eea92bd3191138e15b9abaf0629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abb747ec67c64cb50b62c0d76781091630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5450c07c9d7bd3810fc3d487e495dfbf631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be53e8451eab435269db4ec9b8e68405632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f61c99de93ef0a0c9f6dc00976f003633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba43b6af53e99ac08b41bcd9ecce831c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ef0dabeaf6a193e8483b86cf5a365635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bbdb5ca42fc9e68528ae0d68e05d6b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d204e605e08ce8e7f35a570f186f9e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e233a16ba5dc400f43e301200a26ab638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad114d8149bce53f265322dfdbc0748639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6f23f961a3fc5e1e9bfd1d2e3faf3a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c89d6a21a2c0bbdd2a4206255503032641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcdf1bf37c3e3d7ce4263ab34f1a707642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfa8a27e479338fa3f95e3270e2eea643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe88ab0a359a16dfc2fbdeeb118139b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4af2a9866251a033b3b9f70a3839ed645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c163e9e234da9fce75c4a767faf9eb03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afe43181f8e9f72d99a2ec9983a295d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dc4435ec9beff2144cae225873e66a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2767e775807d1d217dd6b560044aee649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17adcd0e2d355bb8ff7588abb12548650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90a2b3fe2550a0fef8e3346c6810a4e651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590360355fc8ae8d329208693d1e8d41652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b099a9ab0dfb656d72278fb3bc478d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d5635db49889a3ed1aa219e5196877654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092cf34b6e6d74e8aafe5a421b97b859655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea747d494b2eb65911ff37d2fa32fff656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9eea0a06130e9d184d9e0d40c358ed3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7237313ebf9e9f9e97220553376576bb658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d14b38b3cfd73d7c8f1852bc3698bb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e985622c256dbe312d94e777d97207a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9cac5fb299ee17d21ddb3d1a896a1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328ab5b348bd66168ac01daef60c78e8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7346102aef7ca11ca279c9ceb3e126bb663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ffb917f9636c126bc826832d12f2f9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d1f677834e5a6d601d8835e0f7d857665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181adf9989d244ad70aaf6c3a3d4f09b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d693f97758e5649bcfd3984cfd3cb8667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6f65ae0b8149ec02116434be3c810c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a57021f21d18663dc58191badb24e0e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2816d54c29862e54d1336850bb12410d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90046b1d154461ff1c74c69ffeb7ab70671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b5b5516a3a76bcfa76a4abca72ea8f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff46c721a214e9d0752495a04c862e6e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd6f5bc3e23501905844bd8cb98d20674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca46728c2e623b763bf0912bdbc647f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ead041eeacc274bc2e440d571f302ce676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06608da2f0bfb5d6984394b5a0feb2d7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ad053cc3cae8e76910bd2700bb8d7c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c297740e393195515ebfa1b2ca47a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c90102705ce02176fd0522a568c6d79680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d7b28a9c5a61c27b27c781c2b2185681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7523beb6b097ef42182ee6ad3d92e02682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454556e4f80a4204cb00964ba11a5e37683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ee33accde1e98bdc778d692ccf842684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3004562c228f9e48623d5dd5c0f19e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f697fbbc20ed58cf8061c569b1c3b25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b219ee8152d2b0715246e865e53e6ce687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e009efb612999baeffa898eb126cfcb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eafde4efdcc0ab943fda307715d9a8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a3712da3bf307e5c68570d36cade6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a74b54cf3881bb93cb141947039283691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e590aa042cdf274a07a6c17d321ca3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3e12af8b2d40cb53b09587fe0cf0c1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d5bf15580c800c4faf2984bffb5a50694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cb847baf71c896423edb8e8c0033e7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fc980d2dd51107972e424afd28f8d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb65cbed964e090422d1f1837a23256697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc754a3c55770440cd199b2ea0cae9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3db1c68c4150966adaec90093cdd3c2699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6183852e22f9fc158ed670102aaa93f8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13c81523d943a9de9918cb1788efa8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d4e0e186c914f426a1eba55e86d13702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd6336c428cb543fa780ccd778798d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b799fb8c047fa6048d434775e95d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8f062f610a939df3bad4b420fb92fa705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d8942866e9a97541a6fe3f5fcd230706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae267198b86f591a5576283379e037a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c0d5cdbf8e522e981b1d9c857f559708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87d10defab8da1b9530d3e344909bb5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb23fc8eab36e3dfcab8a4cbfd7d0d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51accc553dcba34ce690ed105a5ea89711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1f3e2a665d93cec1b6a424b0bbd7d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42c432f23b2fdb2eb3bb3e165de5f0c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3b3c8527f9f385fdafa2dfbdf4c48c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ced29ab2256ac89265f2b553eb6cd715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd11502fbaf928580499f6e746ebe39716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a94d71ecb2ac4222c0928ed0ad472c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e72c03d6353355680dc9848c070afa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed88649af8d3f3a7664d9f787a739cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7e9cbf8aadf90aa7856f93edc41c05720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed26c94ed206754fc807c71bd638b4a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a2238a9789b7eb7b528dc3d6131d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25b4bb74271c55d2b618d89999cbf2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d3658c779d21f807717d6ad8755bd4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a342664c82058cfccd519a3ae6f52e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982fda33779ab6df06a5e889e9bc7c7e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c15a8ff6d307a2390b4e41666d7f95727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9789712c78afb1db22a9be35755b971728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb374653520ae1ac99cfa0b04a25ac1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2aca62f6de25d908b3e7f3dfda2762730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045aa5e29d9081a7a4d60a769b6c02f7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc209a4e75f311bee5388ffbb1451f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792efa1a9326311bb6a5c38fcb62745b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccb2c647c93dc9626e664efbdb0def5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fad88ab7a5a76660fb4ff9448c1feb735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f92b9e496a46d7f5cf0adb0950eef88736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aeaf6a77b0828e18694d0b583e15b7e737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c122fb1581e15630a472f1b9adb3371738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1103693befc28c16c3868c28f351a8d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28765fb0372e856797771ac41541d268740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b30f860492a1c8536bde12014f033b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dbbb233b0f6a8fd4e207370d43102742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d27d0ed938a58e5e454ba6adb48973743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c2484119a950e406da0666a102b271744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ea1f87f4ab145c120198fa55ab0b56745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67718eb258b3f074f48a6531b2e3d82f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a07d8951d1a17c6c4bf35d05c56b0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0ecae93d36505dc8ab96d7621b59b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0003f4418f18fbda60f683e0c3b97dd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986b2d9f69cb2d3af8348dccb65ee6a6750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0244f5e2146d1a898a9cb1a3f3dead4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2ceb43a3affd88348aa7bbc4f1b884752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b8cd9f9a5389d024feb81d8bdbe257753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375ee1917e5d76fedc095f233883bbf1754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a926dd6054e520176d1b29289a07834755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29097eac7beb8c06e3e729e2df5285c7756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9258bf5339bf8f320640af0d869e581c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142e3b884b64d379e8c9e19e6ddef241758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec69abfcf8a77ae8f52b60ea5745134759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ae46aefcddc03d73f374d49b2c433760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f09085293fd0aa0e1386d03bcda9d89761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5675ca2c146e05ea93dbf992d6c899762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f780a053ef527e063f077d1e6498583763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2661aa29fffa6cb99da7933bb7b0ed4d764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c2f065c4b4b443a17b1f4337173f5765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d22f77ec8e11d1bf89bfccee07ece5766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155e5dcfca7027f0b2040fc131a026cd767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9907b49ab68d27e378c999c8cfe0b768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d30299b9e74f361da3a7a446179bda3769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639646b16d1b61f888ded5bf82f7bc5770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfef19caa565cf493b76e7d92aa6dc2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f292746a68cb9fb2d5a42cc8c91fc3772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506752692ab1ad1b7546dc715cdf7e4773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dd72d2d5639fb20a4e952bf59c325774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141eab80602e585d6c2392fc994bd27d775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed247b0009de810e0027b4c8447dc91b776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce0f1876e13c26481b2ddc47691834777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7547367e0fd357c9870e1b11671542778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2af9f4267ab23a251a591334efcb78779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41102e9e28dd9234693023f41b8d8ad1780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21dd153ad20165fada7dc58e1cbae8d781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e56214ea34611d80ac79b3f878e811c782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eced28e66390eccfa27ce2bad9ccc6b8783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109372f64e83484c42b2c912746f309a784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d70c90ecb110bf98430043e17ce744785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e955f80c06654bec71dcb9ee9b7cca9786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb66994a8fb25d98be4c3ee58056629787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2643a5807cf93d7668973f7be97a495b788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4299304d56e4cce04618bf108171a30e789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5dec95f76fb4eecf07cd7bc91e612790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662c5658193a709395c8588a0a15962f791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27f05108c954347db5a7b629254237792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7086b6bdf9adc70094fafcac71d4e3eb793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4231823405273b47d8d0ae24468939794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77e7131f9861ef1df8d4dcd2a507c17795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c34aa4ac7c61fbce4a4926cf5b4360796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d826037f7a13539ea04a33efaf037c11797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceed503687f789350681f257519bf71798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76c4a5e82fee2722d5fceb50505e64d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a68bd4ebaa1853e1195992d54b32b3800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529aa094f256902d24f010105d3ed220801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0efbb0929c56b0702502926ed47cc802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276080ca80286b3b0cffc2dfd9fd23a3803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41615afbbaf287637039e10aebebd63f804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3092e3736e1e4732c94390c6a8c033b5805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466413d84d2f5cb7ba646b19eb5f89de806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d223a6c4490b52c7a953380f739f8807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896b0beef9d095f009ceb78706306158808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc463c06f39277311f8d59ff7a777d6809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b681fa9d05fb8236f9e257a88a1e6ff810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416c0a574954e949feb1e42a58b4c07c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85ac683816bfe5e8c3ba24fe048291812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab20351c5d2b2562c3c66f5b106d8fc9813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcb34cafda965d5063f4af31c5aaea5814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e39473bd9c8129fe4165b995ef7dfc2815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158d8a3a9fffab2b99a895f5ac131ec5816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706331d1b65a95b37e6eaf63c31bc6d817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98e34dd761b85f0068da000e4b8adac818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808504a49d1fcec648335eba207be67b819.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ca22f9fa10276fe5cc1edb898fb651.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c06a7417cc90b3083378aebbeb84a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85acda584233174d1c21ca0959907573.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a85d38d651beff3901fdb4be2324f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2147eacd20bd83f76122ea6856baeedc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db85df30052ccb4c0e8e9455e000f6a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35fe44ee62d8e967add424b3be96644d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a58f2acc732b32160a475a1d96ae48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd32c8ca8f8c58b24c8578ad68bab59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84e2ab72fc310ba696fc7e9afd4213510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25f6d803e6bfa7c33c1f625bfa7ec5611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfa8e130e830b59d2d544d314e039112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a575e64374d152dc48b86e6b4233a513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a8c5c4c6e74537e4b2efb9e47386e514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7adefa8cf7bd9355d571690790b0cd15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310bf13fb3aebeb3f7bb837eb4945f5e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30726d9f4705e41b4f5ed8a2d1a103c517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc2c495a71ae7244528743f4249cbae18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b21b04cb56df8dc4a5ffc4180f429f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08ef235fe7ee776eefed370dcaec2c420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3470a16b17d8c83a68d22a5f25a9d7de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e27a873eed7371c6f5016e05746c4622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02999ebfbf048214aa71fb44fee6643a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258c42add24848a24405be631cfe737024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9f9f4efbe2dc59b211ad8ff2d7874b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c334e4f05375d4d97faf7d9503b4c3fb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353ebd9a70780f1704859ff18b26b1bd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9ad1c0a105dc0fb6f3dfe26ed0a7928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713082af0c7b5725867849d8a98cb3829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d92568476eb4c82f214d624b9ff79c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c69fd03d2e8f239773c32cfcd13a431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7392df3f8abd569ad3b734b08a838e332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99c5acb9d6e25174dfca0c160483d5133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cb205190323683f1663188481d73ba34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8daaa5e98735a188d76fcb6b2e0a7735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc17e9fafb7a18ac078860f1fff7a53636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2526d38272d32bc56442b3a585940ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c80fb8d07dac3f64d688a21a5087438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729c470ffb2dbc4371085fd43388666139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf833c14b4c8564e4117e58a40080540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc9eaeed4c468f9e23dc6ed7804d23641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84983e582a997e8f04fe3504ae369342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95eae721d41413ea63003eed73a9478543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329447fe9fa7ecc9b7ce5131bf0c09c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87016dc5bf49194940456da93e6b5ed45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11a7acf4274d9835410dea6576812cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f8b459ed4706a45328811b8ad2f3047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d4498cc47fc70e112b4d07da2669748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259cebc3aea5fce366831d005d612da649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2403ef193e21d983c0e2c5e8ea51dba950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109e8bde8ba4c655f10ffef2e7068ccc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a1b59d3f5f62e9de37c0e765c6063452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebfc77771088d3bac1f253894bf4c0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f23ba5019153b25fa0b6da55027d2f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fb5281dcc36e149d72bbdcb2eaa00f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f35ca247e4ac9d25dfc93d809b698956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c386867bc6c0fc091dd2445cd3fcc57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb10bed57e8a2bbe934b474a2d8a434e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f950092c032e3b60f6f1a4b5ffc4e2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c9f80e8148a708905e6ce0e998b09060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e0d2dbec5d7660a61441180bd86bb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783cad1eb968982c3518cdfc9a6e89bc62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7811d8896bb347dc5ba3dd1a3d6f339363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dcb0b8bece676ec4d8719ae032bcfb64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e383b485561c67dcbedf2be400f6a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb0074f630c77f238bc7e0c2fd6cead66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661ec798c5c160677f8ae67c882c60667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cbc82c138a8badc0b63f5a8d7216e668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a917effcf0c49482490f767073aa3cb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49eba4867cc11c4ab5c378f31d67d31270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055cb3bf3331eed9f5bbb4f8857eb36c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f764ccad916a1e6527799f3f8eeb09272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668d41446df5b270374e9567a3cd9fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092f1c772029fdd5e17aa9af11f26f3774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c46a9ca39a8e7a33d34839bb4bc7475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59ad79966ac0c1806aac47bf6ab9ba576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2394f5a0dd6dfc709b371112307839c177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c186dc309681e1c7de46b59f1740a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25479529834c9db5cb61d820bd0480979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca37fde2e3124d107467070945ab16180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8858fdbb967aaf0d08c63cb7767ab83381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0c8c9efa900b000408758f9ef3e55882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152559798d0fb83937e9d050a2da81ce83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce909c2d51179fc4d938fd62b9ca51684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9b8834a7cafb08bb6f0f855059178e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641a83756782a26f1a033a6ac368714e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff0403724a95d11212f1f0fa4a4f15b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423a3272401addb036f60f00ee9ed37e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e7cbd49d4e8f4a25622262bb6673289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb35ef276c9dbec2a4476a6c47e2e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788ad78509a3a3ae2bf02305fd425cfc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f70906dd96b9ce3e55f919e668dfa92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19456b30011793ec7dc9eaf6d1b39deb93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f659b9efac37427d073fe6d64995e0994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2784c4bd8f2e41b0e2d9cf9634bf733b95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e461b7b60fbf5a3adad5d1d6d2d8eb96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b570b4cafc531778c28db6a927b8bf997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3befb5eb52c9e06c9ec4aaf7af14fd1b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac254043e2c36a692b279bb9fa2a6f4099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f0fc55c952ba9e261039be22a253f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c2a8d6fdb5731b43f145b0cd299851101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aadad58cd658eea6e1d72e11572c43102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b408f8d90286e7427bc32dd9b77a3103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb207b0328934a6312581ae909af574104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c525302bf07cbc494005edcc1ccc2e6c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00779d2ed4e62b89c18f866d5918ee29106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b0f5d7f693ca895057db6121b2f04107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5a754692e81f9d165314deb714c7f0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a92a5e6ef4028317aa9fe9324a4a51e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a089f96322d4d455845d5170b139615110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca40f5a2859c128e8026513d5d200ae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9dc4c3ae16f704d81b2b12a4335123112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107031e8e7713677e89d65072f8c5608113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720b559ca1c00fa3fe6f05f0526b0a9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db8f6e61e49883d0e7cb91370294978115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075722346da72b5649024f7bfa2fcd6d116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d51d9bacf87114992b6628d2575f6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c25eed9be958232391bde48f06895118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a690e63e53769c13d7f74bf90c309119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c10d4bc5821be5bf47ec014dfb83022120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9382245ec24fd9f90b7144a9e42f25d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935a905c27cfc9e8e1e9cb5170471f6122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8016a00b065ff790ffe79f5a65fa01123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb31aebd06143ee7b66087a2c60dca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17697f5c49fae0f45aeb7a036f510ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914f0f5b7338ee73e9f617793166dff5126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c290cd7033078149070a6405f80d59d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543e58c0043257e14178253c4c15ddfa128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf332a6958ee53824e7750b3c5c3ec129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138bffe678ac809cdc5f735ea4a59e9130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c648d3d279d5da14946a06a682271dfd131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24e650f00b395ae094bb3d30ef99c33132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b2faed2b57eebeeac99ed5043845a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e22ca6754d307e8dab1d20d3292e0b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ed0cbf56c823f8b29269ce41628ffd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa2cfbc519b6ad7182cafbd58a03ea136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814b84c0aaeb1e3f8734d45cd4993310137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3b29eb51e639ca81966f28c11e2bf1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd431b75c7ecfe54790b29ab3016a2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d995a1e17fba34ac20c74828cb94e81b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07f870a5aceda56df931916c356333d141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f439067c7b636abadc5f044984c3be3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035b6716a3f608ae52c593b92550498d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a7670fb2d3c9a9b8b5f5f29cf44247144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9285b20bd56c71cf0f24c5a7cda6a9f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45573b282f66be3f48307e219e952fa4146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96cfc5f8f697f19e8c404d1d8363e2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fa0542010b5ac968ef6d4e78cd583148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578f6354ad1224068f303c40e18945b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2df940c5629c05f541987274408491150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efaacb9a193ca81c58cc416a7356b327151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4ec2a19c7255523bf3a829a3ebd1ef152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2374b180cb2a216ad536aaec65ffa153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8b26a9bd992c76e1168dd7c447daa154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987942a599dd0d95870b58fc1b1fb86b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcb9cd40432c65817dd2c760160195156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567b61f48cd11d632b0c9e34926aefc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd824a7a7163564724e9df9a7aaf1cb6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedcfac69810d5bc00fbd63617ff48c0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a907d058caeb7e884cf5f732bfe5d9a2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0d640e905668b0716b5870527d47e3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11efa06cb02cdc55897d912b3797935162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f0fd764b55b4845b8ab4915988a976163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee59e7394fdfcbf4146ee8260484b42a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232a3dd1096e41f51ba4e5c3b2db4f1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dced32d19d7f4fa188fcf24c1ef24ab166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b617a17d5affc5a625918c443a4fc167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a907abce7f1e2313f57a32d64c3b6e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b8bc4f64000b9c0de70f4b24bbdfee169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0290ebb56b65856e325b5a6b3db716170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b22e407e536bca6759e4b6c47b0d8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2792eddae75db57333bdbaf4108d93bb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb84490363ec59fa65dff539ff419d84173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e625e581ed3a2a2b720152e26080c3174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567754ea0de4153195e1334ed1d8a22b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f10e94e80567a80032b431507c4f0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2b823e131c0800d5b0c14886991dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1831883320451aa4fd17c117990af321178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af67e095446795f48ad9bd994f446179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38147cffc480b10e5d744aeff2192ae1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a0476c74846da4dd0edda5aecc044181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7dc958304acc393f8dfca0aad0f5e3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1bf1c67c3f4af9e7b951f3114d993f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fba16419b7980f84a0a975375c75cca184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66777d6a662b206fb60701bb412d1f185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5d4230da9dd77cf19c6739a6d16de186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553b4e27dd02e8a5781b39f832b48d03187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0414a3b09f86b41bb178852113261d67188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1254597f19f661dafcf23c5396f205189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e63f918857529abab81cb2b3a59b9b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74eca3f0a67440b04b7af16f5514881191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5e546a856b3aa7b28cffea185fd3aa192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440c875c8aa1d89a74e74c26a1b10efb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c8c2de42484e3dd0d18827e5fe5f1e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47d195d53f6b73e40e598b08832408195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38755eed1c6ce46e5a10c1e315cc6a86196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08c72319b05af3abe335d2ac77525f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e4f3721c1a7dfd4c1ecb5abd07243198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6942c87db562149ef96795a1fcec4a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee15fadbd7d6ee81f6cfa2bafe1beff200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c04f7960d7f03c85f3cd75b3efab03201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8380933f202186f83aaeed9b75fc69202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99150b2d20cc14b2890682ad77ba7dc0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2c4bb88a342e36721f148aad091bf7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b49c65f8f5aca4d3362956ded3d1af205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89eb2265df842d9e2ee222118713d48f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f77f1d5b56adf57630d0691e2e6b974207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9523cb0dd28470948948a4f45321c270208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50dcee1b70987489321b86dbc93c83209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f689b0fcac588f91e4ea5e320aaf164210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb09141d0d7255224205df9d0e4a3b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0864c385c8496a3518990b647e820daa212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249e588ef4e31a0c0640a6edb4427ad5213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad699fe2532237288fdc8b7a0fc95617214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08c2eff74293bf70b82a526efbe2d2d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192bfe3db31944a61d29812ee8e09c7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d98ecc19c57463d86635997c6d39fd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b96842f8372bf055b50c4b1b66e5e6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5d7a8bcd4ce8ce7877e876fed33923219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48f8b9af44912bafc24174ee27be01220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32871bd8a3ed577fc31fedc9e52afe221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ac1d1e002a1fc11410a6f41e3ac47c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e6175ffd37a92e6fded7dd93099b64223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6729021df4f5041536f5539a8a24e66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ff26ae80dd57baf22a39c535aa385225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf438697caa2a512c4624e459a28eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0b2bb5049d34739f83b8004bd5be93227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c95e4c8c8370edf616caf37a38ab41228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbf623b197805e9106e98001ec59cc229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7b94e731d819b6e31710ee7c1da2a230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2acf3853ab4dedf2cc82174aa38a42231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad735b454d1cfa3e14c85d87eacb26d5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e436a7297f4b8cfade327e47465a66fe233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaae88f4a5e635a5ebdf11d3846c994b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61dd180b13815265a5b7c3b7339a80b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d484c5bfd1d3dec12091e96a3bfdf711236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71db0f38cd06c3bf227c27690781e0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d13bdb3a8c0a8e5722ab83ac3b9cd8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b908e5f77082ab82d9e0b65597d62dd239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8dbe62fbefebf0581360437554d61b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec86133b9504e6e2a0b2dec25ad20f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f7aa173224a7363d8325ebe3448c54242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c90945ffb192ca9158a89992ddea76243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6e6b6cfbaba4a6eb003ea8ceb62d4c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c65e4db41a1f848a055301a99731eb9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49887b5bf5c9511d672d7ffa9c399485246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c88f508ac7a66411f653f8209abf22247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7411b0ad7c6577920016f76667a699b2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff492321c3faff4842e3cdb46464bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0ef65024a8977e2923b31fd7cdbc6e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e70ea76b539b2aa8e18043bd29b63a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c5ca623983ece6db42cd5db7b25d0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0681923eca5f8030565fbd74c49606253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ecfcca76d692e851ae035a486a22a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd0bbcb72b64f3abf7ceb0d8fdd208255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a86bf88529d63d7f94de726be606948256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523d05597e78fd753d69226e5aba532257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce31b9ea5a63cde753440f93b1cef2e3258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea835190ff2ee37872b2abb5138deacc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b00bc76b0deb2acc59451e71ee1933260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690301464ed6610ce996338098d14766261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319a41d5116d72a7d8765915832809c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f734931b09ff59f76923121a8e83d7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b12963cf7e28f5f962da6a5fb9b195264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ec3f98df68ed48278027c2c8df3a7f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48d2b5ad021c693b368616be475ebe8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7337904c564f9ca2e2bd09a55219a24267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d4e0809ab90ba5c944025ebb195e67268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cd04c92b750d6dc761a33e5f009a18269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1ecd74796926cce66acf340b90b8fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1588855a044b538d1eb7e3f4e8b3a1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a659ae14991b53299f10977104b8ad4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d5af59dcfc1a52c712ff5f7164a65273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3890f89832b79a69be7ac4c9c835347274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97101663ed4f96a646b83b744be0efaa275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91af7d1b0bd8013463069ad274457b0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e56d78939ed2775a4f209ef6d567a8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6c068fd1b9ee11fbf2e7ed382b20e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e9126d8c2aee0b6af841c3e4f5bf6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb66f72d86e1cbba2b341827b6fe49280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772ac8eddbaedea1947d9f5f47c58ca6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de227c96b5ba36820f4c2c682496e402282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e268105b01147a234066a176b447d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ab137f6e11081420bc940fa433afa3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585317a47523b39992e6034f92908a52285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54798e809c97b3e392658d23a489d593286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366912fda5cfb289d9bd7db827054b9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5655062230c3e675bc7a8e4374786ab7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdb860e178517185e7516143756e408289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecccce5beaf55bb670294e6e402827c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe1550a016d589ed7393d41983355b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd3163949a33fde064720f99f54e02b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9016af5d22ebb0befc78840f2d90ab98293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716353355b910b964951c9cd7267d40e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff35c47cc85c5371de364bbe075b348295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f141660fcde7395490893b592bad0c4296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb60249173e45199ed796a7ba13e943297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39825c978447debc7b34f92e079d0996298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0882c97b3bedb54cfbfc689f2a349ea9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34269fd9d6aaa332006b25f1bb116e76300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9369f13dbc930d8c7bf702061891f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32852dd119cce3b29d6afbf79b131fc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374c777ec8782ff16689dc914b4dd05c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667df5d1e233e14a6017fe3f91e136b7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113507471712679ef161117aa14ee418305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1a100fe9af066ad3bd6cae275be2f7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469028b06c80db43c9e8e151fb1d3e7307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e49bffc38cfcf3c59d0349cdebf952308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17fd51bb5613c793e16d5448400b5d309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60b7ca82e882b6e6d62bf6ade1f8e92310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be587743359f309694049ffb31a41dc311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a994285e515509ea065ed8eb582cfd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13eb47c6cb11eab649a08f6d3c8c6e313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b0f3c2f4f4e39f5b4364ea76aca59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6f195595f1b80fc24f6b946de3a61315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3a239e100790eef7e8166530c0b06316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dab130a38a16f5e9f68dc6fa8fc478317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25811a9a1f289678f8b79b6663ce2bd318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb10aab98fff20ece6acc5e6e8373b2e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc12b7f9f213ca232d4dccac6bd1108320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d41716fc32627e7ecb8abd0add91e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136334afc0e6861605204677b041af80322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3f69b55902a0d61b47a1a569753eed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c05a25cf43f8f1390a0a0c8ac9aa90c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eb537774d4bcbd032b931458145a52325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063995f2f516f69fb4744d98a1c0f29d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b525b9ae950ca2942f00840102b0f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eff97318d743ae85bcd26f769edb656328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335448891670e816030a76b676aa0f2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e4b7b05d51c6c7afc2f50d263b902e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412443ddeda580aa446abb77586005a5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c393f3670d0e0821d160c66b762052b2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be00fe1a2f53f148e2905abb739546b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d2c8852c5697382b0c6d36e629456334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057cd3eaae4bebbca6aa2286eebe022335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c599b193fd1fa9c95481505ac4cb943336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbf2e923221cabef9ef61990f546f10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a2f16aa1f0cc6db8e08a906c7f646d338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b53bf1ef8f6342fd90030b08474df339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3ece6c8684007bc32591a4994e6ef3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f904de6edc92d7ff59d5f9b093a4e23341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415f9f7d17b6e105fbda49aede3a8efc342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef96fc6e7c7c10e877146b8e2f34caf343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9868d93bb0ca2b13c62a463dc509ce2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb52c99a7b6f9db9d72f06bac4ff66345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c5ac32df9531a0c0c974b5e53f5544346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e9af77ea5237cdf63bc76eea75de3b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ca3d51ebbef70c3bbec685d45742c2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0dd9674531abfa1f2d4cd0043d3ccd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132968f3f21523b3b87dbb4f3a8301a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0062cec9c04060946bef47e4aaf376e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a60a80a27cbf03bbdf3ae7931d2f60352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2b8861615e627af08844d60cdf1e0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78317fc6290d80caf316d8646ad1b62354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf264f4ec8d4adb48b70bbb8ce97f0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6093cc7ac45f9515767932c42d76ec356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f49d67e0f4583ba3ab802fe276a3dc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cd1672f4c4713c2adf3df365ccff70358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff68525ddef4a6eb2fc536b7344594c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79d9c5a66ea71e24ed06ff1a706d41a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b3c0ed66cc6590f2e5bc091ddc1fc5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218030759d6433563f36b3b9e973aa8e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aaa18ebb9fd520ed639336d330a924363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d7507689b581e61417a90a0e6a01df364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04df7e66aaaafd078bd506fb8239d0b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3b4ca9f1cb6903ca853a0772e3947e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeac650d6eca134e5843380d3be223e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd80ad3140b14af0f79dfe77aec3fe1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55725aa9f29c8b1b4e95b03b37ff79aa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0982af15187e59f15486c955fe8e16e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cf7a0e53cc44c85ea6d5acb88dbfd1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6128f651c4c6f0c010feb76646549478372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2070ec3bb42f1e4cdca815a6c848f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724626fcd2aae1eda5dd88f3e4ce078b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8aa01acda93b25d7eef9543a99fb0375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a321b5018083c9a9a9bcc61e00f69df4376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9666f8d376b33c4b647ce2939d02235f377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26eafa35d0afdcea98c2371e4d00c052378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9e5c062158c8cf53ba2557e353e5d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9140bda65cf6f20b2657989782d901380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed46f82310a1719faabe57d5572f4d82381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf7fdbb940e473c5a637d457e0040c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a4194be89df3dffb1a9ca848635c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8c006c8b7a33897630aa50de320483384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218611f07712820d4188ce02b2b9fa3385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7244f0ea81ccf7e2feeca64f0e0604d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e76f93aaf634495b25fee66ec2609b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82917042b7784852301db258b86514e3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd98894377cbcb7e4478f36f087b654389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166592edec29431ec21deb77311efdda390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b23e568ad1f1cf7a885e4857482336391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e773a37718d8b28d6d7a84a845594ce392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b1b43fec36dc061b106ed3e54635c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2653f466bf96065e9b4c569f3a1db2c0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ada2b13b4831207b96477b2f1a400395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37585633b1cab1d63181c5fff36bdd4d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4f132d916a380d2ed4ddb13555c57f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa356692154ae76c256aa76e8dd36cb5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9525fd201dcf838b271633ca32e15a34399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3738dc379b0a10c9b5d34dd377197b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddae9cd700448fcf7f6a4377222e8a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329664afda05bb1ac2d04150b3812055402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b1ea0ba02c975e7b20eae48c062e1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb65fdc213e0c3849190d6bfb6da662a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f17d5c54b8ce591fdc04b08b8968e05405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161c30f15211568aa10a034a29570054406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1704b837c3299948629fc7baa3ebccae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eb737ef9a73ce12816409b62337e44408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e0bb3ac12d9bc6e2385e90ce8d1bf409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4330c4eb9efc049c990f2e864bab28410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6eaa1f6d9f344d454d717a1e49187d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad679691ecc01b76f7e192e3167135f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81646b396b2d40523609ca0fe2591fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a803976c5cb215ab5a7e561c15e40390414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369f3121099244177b08a8cb54d36311415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f692496a8de964289d5c860029fdc75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59959de620237918241d46314e7c342f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15000ac9db55d8af8e5d81a1fba60a46418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad317205ef598272cf9e54008ecc0073419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dedb8da2a69d4fb8def1df5b7636fd5420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600a5896a2588bc97b9c7cb49a2934f5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2216e0c7f2a9859473fc7ddb74448792422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8026e22880dbc4ac42f1f00e5e800db8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce608baa3b116f59d3824030fd054520424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87613878f8510228c928b0a4ec5fa4f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb49cc9516d349bd9a460c399d38666426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac7f43c242b133bd5a4e4fb8ea28cc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f67e272479f7b6531ba274eca542cdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7ee14bbe9c9319e461da8a190850d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e54940616b33fdc45911d08df05e4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f99487a2eeca3a49cb7de2fcf0d18d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049e22b1b9f2e621916585135db1185e432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d0897ba734cfe33cc09fd0aa3536ef433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0295ded32e0846d4dff336aac928e8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96130b2f95a4d379edf80f3b5b780176435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa47de76b07b833b2dd22f9932518c29436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0f21ab86074d9ea71b5614cc9ea6ea437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403dd6e33ec3b04e15843283869d642e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a162c384c89d22dd531f798da4cc50439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cc8d3bb1db71eff74b697836bd6419440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ee8240eec7beb6a07e94c44626462d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacc2159f3adbb8f0f7c50c2298e7bdd442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846d6ac9fdfbb0f1290069f49b4d7eca443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b064016e673ab148cf307e785dcf558444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722af65a8914e61ad679387232cadd24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d840201707ad1676b5ab218e76ab22446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b6c19826f5572cbbc06a0db4d9ffb447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e730c1cdbe0232da6ddda0b4d823448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8657df546daa9ec28f3356435aaf4cb449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02dcccb2ddb8c59f00c99f2c9397ed8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c28241c939f8836263ad359d2a7aca451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b962d4c408f42990750235ad14d985452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2587f7424b2c7425b56e73785f4e732453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef0f7b3da02895bd33f558d13e8a12454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df54b9f69fc0c7a653aaf0192b0febaf455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8248ac2e824a37dcaf79c3e76246327c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ddeab90a4373f3d214e25c19e8c94f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26284e83ffd04caa8c244a8850fa87458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0455ad72be99fcd405daa7a9ab783459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdd098e632219bff8190216a9ababab460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6a1acc7f9c601122f15f29cc6793cd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018696f610826046eb9d4f1a50c89264462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bdb0079e43286ddd30c63e24cf7485463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cedcec3e67f45e64dd893f579a90e8c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d116b95db0a6b2fb0c39a504e4ff72465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4825526475076cf608afe78d6d5bef30466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd2456cb7ad38d877fc9505ea40a6b6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497ef49828ccd67741b8b49f934fddee468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeb3efb69a5f5f4cdef3e6c5fd8f9fa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a529f4f95c0397d7b48414928d3b0b78470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee02c135b2673c5b7055ac8b72d3b97471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d22b7142a4d3aca1520f769d2dd49a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9d25f5b03bcf503c0c19308a16ca1d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae6e3bdfaa63e417ae4325c85bff86474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279cb2132a8a88271fbd18f64fb56362475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324286851f0fb684c912c6e25fcaf368476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9dda7c31b3b63d6a8299ad6ac9123477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6adf0de1ce9a94dc25bd9c30b2400478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d94188ade28d1e21a40734cf4d58a4479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21778ffdeb14c9b7d8b52a2ede6352480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7551cc500aff3bb852767c65631afa481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3d0cc55ddc024d5ef6f4cd0ae9211e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54b191464742665dbd68949d752ebc483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3852b5b13ed08efd94b3174d0bd08e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b921510447029f35de1b1541e8d57438485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58092bb16b8b600b7443dc02b038071486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535d7d03b554d04b59314b51fed665f6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b7547a73f14351423658bb010d9a4a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0517b0ea0bd47841c8e1aefa7e48144489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28fa0b2b81e65443248e31efaf94dcf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23375987fc272c2f97407f2dee0985fb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb8da3a03973b4ea0e231b5791c9442492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca17b3769871e9b4835f41c0cc068644493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6249c7b8bf62cc6f9923de4430b84221494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f7873d27421b83fcb61e5dc7a332d3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb19711117701edcb9bc2edc0b505b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df86fb4d714d63389cc372d3bcaa6a0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f865086ed72a99d64bf4df4c8864f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804193c0aec836e2208e246551c6931a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160db1dab1587fa0499b6a29bfc30643500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f245278b35f8f6a433d5c1a5cfd927501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46548c517209f3cb4d47bc3843bc3bb5502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef6c1d6b8e2453171af360385c2eb3503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141648925e01527e287f5d3a5f84c07f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34727c6cf8bcc95599ba56f26c5be59505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740af48b6b3bd0fc97f6b86f80fec190506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1c3344e25ec9240944d818e3721ccd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49ec098ebbb11dbedfb4b7ca6cf089508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655bc36bc4ba891fd770a5901eeebc58509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6435e14b0832645e38e4779f9b790718510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bfbb14c1d0acd4e39088815d1c564d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6050bc16cd8b85d2948fd823b19bb51a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c237a6c405a7367992b9a9ed8fb56563513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760f6d4b725863547ec9a4e3ca8e8b45514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5686456c3f45d13e934c1beb7374f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369bf3271f8b251a53e7bfc8a24a5a01516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fe01324479e3abc821ed1dc22d480517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a28ac8234a087758ca515c2ee289d9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f84cc83ab962b89a9d8d59119062d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5716457ad3a1a83e9d0ac33fa483cc0b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f13539a9053b875db477b1769769a6e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be9993fb6258417cf2550d8b336743b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd3a2aa697865ac28cff2b205eb2f07523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6006a7bb541368717ccc1243250b2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85017d3cbb92cde70334a54f6b7f7fa525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b2848878a97ad5ddd6e2fc8a64347526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b92472795846c641df83815023ee7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5213176f967f71d43debee5a4b2f01a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e447fa532711bc34bc59a8db53ad1c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ee4c7f0211bf99e572864d015e65ac530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7bbf9eb31131842db8910f23a36d4c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2612e8347964d7eb5dde79da64130129532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e04c28abe695be3abad896b84ead69533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb272b3f588c23abd575f7d92a13931d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c740ea4cc785fcca77a048349c0ef612535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2a2bf6bdd94c3233a44e916c7d4b2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f8dc7f4707b59456a1926fe6152d5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6285c63e986fd28a5e70d79d48d9da88538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5929dae2858621b270bd9dbd822b725539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72e5c6e4f572a42478011813cd7eeb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd753b982874f5cc3b104754f29f81541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01abf03a8ca19c763e4522a0aaee4915542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa670c196f8cf2adc26cce2b5b302f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406f69cf26e9da7a3aa2a5a8c680ff9c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68e46deeae762e0c030cce5d33c574545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fbcbd1bda258912429657bb06ea93e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62c8a04eaf15f689aa9e9e1426ea671547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235cecaab4350a3019279768f0327d77548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87267d5d50cfd1a8c4d85387da3f64e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf62d2d361bbf667574c249f92184b3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf02eec42897e89b3d17b6006aeab9551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5f803ab66da1550fcd5846c2bbd584552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d442cc2ad70f33bb94e8a36dd7c21ec2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c065646f6dbd5f23d2eecae114dbbb0c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fea303aa6c099f835da51a3b021f924555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b07a8459b9ea0d238f62b037f693a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524568b0c378fb59a6754f26292b0fd557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d2bce212a091c33a96c5c46c2e43f4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c960302532d34d9a5b5176e157e0a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659ca6de34dceeecbdfd3ffc0d9c03e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e100b4cfafdd47779d25def2017f140b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c784751bfc4c1ec4907c8c445a9fe6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797c475742cc84a5508781ce0646a9f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ee11081995b8dc2b94514c26ed0ac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d0d247118117eb14b22108c0d87fc1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc9d0cd40e82d40a2e81fcfe5d8de0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd2dc2878ce49d17acce81113e4798567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03eb4e4f5b8d32a8e1801166efc9940568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fac8865844a4df943358c775e45b5d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d106dab887c0602741e55179473b6306570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0b7ff1d75752b16cef28625705770571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50cc24ad599aa273bcdf2de69983da6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a17b2a3652fbf02127e81dae83c60b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7d6c67eed47124377ce59c988ebb4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69907584a5fe8ac9d55634b8f53da5e5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2acc0963126040bc883b6eb8b7da6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48e67a5bb72217792c92b53432fb1b0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cea4e626924e8d389f710f551d2c48578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1e3b8626e21e7e7fcbfffb88aa970579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895aeb4e3270044d0f0822d34096f416580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02138aeb2f0afff8a6c970ce6680414f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84d95561dfd298cd74d013408b2b755582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c1d11ed0a9ad777c64005ad2c1e4b5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7d2a6571f9e34b2ea505dcab7ba14a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709eba3de5fe07834cd69fe138fc7d02585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0504539b41d2a020d27879cbfd04395586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c71f3c7ad6e4f0f6889340b07435ba0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0ddd7628eb415b9922d68fcb0b1281588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff506d7216b9b1609b7f2b8ee164e8d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8988fadcf6ddfc2d3470515ccca22c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893350e41742de82146b44588b3d132d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb263e0050a41564e7a8162114af205592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8a81bc3f7331e971019877052b065e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d9cb92239288277b4909568a708df1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df37d32db4aa9c0b33e638f6b00e58f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3555b923df685dfa9d92e334bfda4f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5e1b6036b162febab458426dc3c359597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f4944bf3fa1ace9fa7f814ef6cf5b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a84f6348f270f7bc5bab81df02ee0599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac8a78950a1001a227be03914ea9f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcea3fce5f617aa224e86e51f3517160601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e745a0d3e755bd20410ea2073dca7f99602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f9cf51f26902f0f47de76c11f56716603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edae3db5ef9d0e82c638afa228e3bd20604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e7f868731adcc39fc3ffdedae6ac09605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994bfda47517d37d24dad047ac0773b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76cc098fc52928686e4c6ebff499d1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f250ed7477977f96fb97e4a98ddb52f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e69cb5435bfb7caa1f4e840c7757769609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e29ea41bcc13daa2fad069e46397ad610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19b34bff6a8f4b406c0461e6585647611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bb09878afeaf68e5546c5e6078f958612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f5e64bd678ef39d9abd90221289559613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77164d4cabf92c648a3156d1b87f8e9614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e1fb778862e9e349d947822a11906615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e6db4b29c31d0350572b3657f34f7c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbc11c97fea050f6e0d82296c3095e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db30b6ff337b4bbe124daaf02ad47ac6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbdc29d1fb28e75d7912d73ac7ba93619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40829a2a177902425ba2b1cd448743ea620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d909da6f39b3a8777a89ba9ef4d2621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f066e1fc754ae21113cfa7b078827f0622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278af71f2d86df1ea2d916c1fe472536623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4266bb5d02025eaf2fd01a36d092749624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a4346ab49866ff0bbb33a497099688625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a80757044b8d3ba90500aa321cde309626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb246b2150560a7e12afbb8130e89642627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee14abc955ab7e02caf190ba84a8a3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79553fdce9babe8115da8c0732031372629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479f92033e3b01ace166633a1a23cfe6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e06f2ff73adcc9015417f8b8f722c3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc78b9d5d2cdc746d9a654b9afce4bb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7b63210d27b1fb9d2dcee7fb756f9e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa250c82ce54915f32f98e62409381a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449591ab1ab7c2b8c9c005957164b94f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d659b63b72d7c175ddd80a527097a0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011746f027c027982fb520086ffd746637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c466144a9b9d66620aa6447b78617a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec20693aed78510eb1e2f1cc80a6ac639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e24ae52363690e825e50fdea14a4f0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcd53423f3f1a07e77ad6a1494da970641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3872ae0e894c20a0e087f79acec91642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d180d32790d05104b19e6248e1b78496643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7d6810ace5bc23312ee81eff0d86e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bccab20c4f444d031869bc765f5891645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27065707d6031533a61bdcac9bf66f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2994a648a683ed1a090d424ac58b32647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf9305fabd401d764333948f9297734648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf75eaf924357b539d4e2f8eb2c17b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec92d8364d498c00d0d04f2e20d730a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5bc0aedefec5dd207c2cdf0d015b0f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302d6b4bb7dcb65290415b32e6c156a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf74f46bbe67d6d7399f94d5b1b67d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cfec21d79e241a3d3342703ea0702654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c23a5bdea11c96ed08c647bc004018655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107e86036fbd879b8ad1a80658cee484656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c192922a23e8afcdf5962930bbd0fde6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b87b8926f02f3e523bcf86917747c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94ada285f9983e861196baed4cd69a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761e30181315c264b914450e844cf7b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b86a4f09922ebdda2dfa718db229fa661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f8e9e93b28bda6c7a426b230542705662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f0ae472b64567420e58cc35e62e01663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5b41be12ee36e98d2e466dfffbf346664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e62019c9ad517fa07914a4ded398978665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c5985b830cc1b00bacb60897325567666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5eb8becad0f336aff84437e997782b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a3b8e0daf36b522e610192de3f707e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9931c3c9cf782b19f4b883f4d776db60669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e3690a7851df99f688c87d430eacf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b43e70e38fbac0118d981b2f3398b6c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abeba2934a62938f21dbdaf9a19b22d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fc227b7f85cd3efa9068b0a9d8f7e2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fad994d14694b758196c03c9dcb40f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f5e69f177e46ba7243440c9db92822675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2189bfd30aadbb8353008fa728d5c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53de10112cdd308eb5c91036f0121ed9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fee951f7d13e0cbb577f6c1d55fd4a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb7cf9f333fe8093324ed91e98038d3679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c3eeab596a00561540088534776eec680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ed2504d31e8ce93e443b926fb77554681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de2a83acdbee512b1f0ac84f48e01e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84af878cdfb8cd263b295108e7333591683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c09947d109ae860d3916dee6c9044d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af07f502e384b99aa1c6e7747123f20d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce288326557e9aca4033bd7b75a0ab6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dcddb16106f66cabfa3834082b358c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf554ae5b87c8368c8ba73e2bd179c3c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4220c65550972fb0dc0fb10cbc06e19689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aebcfc376797bcb21615b5966fb616690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81874632f1f42e7168f8bbfb459b870d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca243646f53d265c60410f67b4c12e3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381f257da2031ae925d1cc5b2e14120693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ca68fc4f758826afe7cabce82fb7e4694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c30a1aff6a1a731e67c5d75e5e20f9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc345627033a2052ca8d082cd2e54c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450ebd19def2efcf3481f9682c5537d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab45e961e4d03582d0b37c821ef44d31698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ed4f27f6806438a469b8165a4981e5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f1ef146ab5a084ca273cd3e0fb7456700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c0d1b8c2259e4f65bc7e89a8655107701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d597fd8cd00d499b8b8922f270c7ad5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a3476f1326f7d69648d6dedbc0f0dd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a530b124a241fb82c6e70c08b34f3aeb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5e6814beb50bb3586bfcb61b89a2b6705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8deaada5f21fb81d851d45f41cea0c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027b6d61618c135c5464d75f8e452c31707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd65c34385915334c6a6ddbd5878283e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c565c3c2c171285e583aa2b4c90708dc709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0b5f31df059e34c3f07eb604a671d0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6e59c999b8615f7a15b970b40586e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa7037ff46478156110ca62d38fbea712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c1b5e6faf41fc7f6e5d42c514d45d7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a35ba5eb5cd5d2024f2b963fa212fd7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6300264f9dc922745abf0a1ba39befd2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36153b1c594615ff3c7a7d78b4006230716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7703ac40faa610e5f63b76fb40f990f8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e25d2f7a11a3476cae91efef17694718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab1c25692c44df9d4b92445dd3177f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5accda6ba977c7c55507b8c1592531db720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f6757420f8bd43082bd913dc4c3d52721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5399248c930e2288610f9dcd8ac7dd18722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0435489432e12578bab30664535d32b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df522e572d81236d6106ce3bc88c8bf5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8588e72e4ee9b859f0ee7bbbc3331402725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8f2ed936b4c9f8a30e2996c26aded726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd5b69ef90ca0ea7f3439ec821fe9ba727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e539d996b0efd2dd24467d81beb4938728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e660193c6c5ec45e022b02411e2fbf2b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1eb74f3b39ede2535f9085ad91737730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9369dcd616db4dd97ed2f02850ce9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5117bc9df932e7f47fe0e148810b423732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be510d02fec5f8a0a7d40232c0aa1be733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203576c0c49960d363e98ae9e48243de734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66edb11c915654d19d38d76f13f098d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0709b946c6c375e9a92444610501773e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d631a4d6cc222f3e2f399735a842ab40737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0b3aa87efcca998d01961312a4adab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b4ee495d9630cced6fca075094f9ea739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a775303e8de826a4b8d00613fa135ec740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc0d09ae6815d9710b69ff412d193d8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b3ed6628f77404616ac7387b38381742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b02bee69162c561858e82eb103a007743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c053431564617cbf0b9e2604dbc331d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4fda57eeb5d371ef218feee0619538745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc141514879395069ed4a4ce5b0ae3ba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906f71def703af5066c006ecc24a0072747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a254855eaa0f480a09724f13f554905748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67773fc98965f8c8497259b42246168d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cc711999611cb8262c2b283bda931750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab01a275a7c340b68a8de940a6848f8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37be7eb0e9554652876fb9cc6ca3f8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfce3e4eb79e30dca4b1624988a06df753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e33c166d5a90db4c03ed80b7017d640754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00583dcc6d90c8dfa713486f28fb579d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a605dff69da731c22f5aa2fc530407756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12a573c4f14c61d7f443a6ed2e5a18c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe7a93fdf0dc8543f8fbe622ba7e62758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fd44dad4eca0850f90817717684249759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e711c13975c9d44dc540d6dee0f12b3760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a3da881aa9809e8c2f4c3fe7f718a7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c9195753f2a8c483f0d19af600cb0762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6e8ac8c2f16b623499d41fa7296ef4763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac94db03050e16eae2ebfcb3bb7088f764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459a9ec78792e73d7066f055f311401d765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0e82e5fc8e32f52c5593f2625816bb766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1ff0a9419d5cbab89d2f756c1057d9767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765923157af4aa4473295032daf1cc12768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2eac016eeed4646f08f3aafc779a93769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382b6e5a881096f0f6ea9d94b8ae2249770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87ebe1f40607dcec8cc288fe330dfd2771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1cd3fc5b8f3f1dd73fe1aa1a787476772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e60bddcecb402783e217830dae6bf773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5abb0cc7dc4198c904e2ffdc4f77b2a774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b9fcd1541403394eb2a98e5352032775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1c8e5e738117bd993d6f904b1abb2776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edf2cb0f4c4a0f508abf00fda0d45a3777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa28d73284fb359f202b80e01abca4ca778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a905d101f8e422948504ed6f319064779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f428d379a62380d2520b405c57135780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f91504ef7f1ff3375452488f04b71781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba20978e63911126423d25be76d452782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089669cb261f9753013e5e0d6a55ffa9783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf931e7a3a589356b5e4a6becced76f784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6322e54385e5eaa2d4e0363b7bedd785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd0cf0e5028a6c3dc25fba4f536bce786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb63f448c70e523b89d235128c2f21787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0c95cb72341f600689411217ccdf8d788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac93e8b909fec314ce3960fe2931f68789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a46168a7e7ef60a434bfd834dcd4a8790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb7501e3d989ff058a33fcacf352b9b791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ba922b584376edff20f72165147e14792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b6e92de93acb4465be8e32bc917f5793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e0b4800ed05bfc4cac9c29221d7809794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8690ee91b5b83c8a46428ce7885efa795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61045027f32ea033a8e386765b96839796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08acea9c3d86b4eab4c5744375aba512797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b975ddf1b30edfbc11cb3c8e86bbd290798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19735436216dcbdccef99102a91da66d799.png"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d13640454ea62a04f7dafc943ab542800.png"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6982dfaf99b67ea7ef46ec00e3f0e83d801.png"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab25d9b3dc99dab7d98dbe753aaf2a802.png"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d4e4e13b12f04a614d3a7aff2aa3e803.png"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceacc90b9ce8d3d1bcebe23cb4d53cd804.png"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c656463b894e31e0c131aaf3c8b32805.png"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630efcf9e7d46e7a2f5a5676c93b764b806.png"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac91c78f8190685c11db9bfb27c522807.png"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aed4029089fb5c30044d0aa9c32aca808.png"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9b50445d09bd4b9ccf7358b4b7d94809.png"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dde9d5394abb3523ca309bd9f34069810.png"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94305bdfa6fece76e78ee5175da4db6c811.png"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f196b01c0ad4090d9fe9cf0f4dcf6255812.png"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1277c9ee88bc370bf7ffba81f2ac5f4813.png"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3486cd6591da78a91c2865f88ef2f36814.png"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e9bce679eb6dac48f16e017d621a71815.png"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d3d27a12888f79ce753a7b8126919816.png"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dfdd7701a646f5d48353bb94b824fd817.png"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284e54217fc81c5ca09047064d36c4a818.png"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bbce0b3153b595c7cda05913bddbc819.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>