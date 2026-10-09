--- v0 (2026-08-18)
+++ v1 (2026-10-09)
@@ -14,487 +14,397 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1183">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1101">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
     <t>Посилання</t>
   </si>
   <si>
     <t>000002008</t>
   </si>
   <si>
     <t>Флешка USB/lightning MFI Hoco UD2 16GB</t>
   </si>
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>HOCO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-lightning-mfi-hoco-ud2-16gb/</t>
   </si>
   <si>
-    <t>000004724</t>
-[...2 lines deleted...]
-    <t>Флешка HOCO USB Flash Disk wisdom high-speed flash drive UD5 128GB</t>
+    <t>000004729</t>
+  </si>
+  <si>
+    <t>Флешка HOCO USB Flash Disk Intelligent U disk UD6 16GB</t>
   </si>
   <si>
     <t>black</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-wisdom-high-speed-flash-drive-ud5-128gb/</t>
-[...7 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-usb-flash-disk-intelligent-u-disk-ud6-16gb/</t>
   </si>
   <si>
-    <t>000005492</t>
-[...2 lines deleted...]
-    <t>Флешка Hoco Insightful Smart Mini Car Music USB Drive UD9 64GB</t>
+    <t>000006125</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB Flash Disk Aluminum Alloy High Speed 64GB US-ZB099</t>
   </si>
   <si>
     <t>silver</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-hoco-insightful-smart-mini-car-music-usb-drive-ud9-64gb/</t>
-[...5 lines deleted...]
-    <t>Флешка Baseus Enjoy Music U-disk 16GB |USB Charging Port|</t>
+    <t>Usams</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb-flash-disk-aluminum-alloy-high-speed-64gb-us-zb099/</t>
+  </si>
+  <si>
+    <t>000007158</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB3.0 Rotatable High Speed Flash Drive 64GB US-ZB196</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb3-0-rotatable-high-speed-flash-drive-64gb-us-zb196/</t>
+  </si>
+  <si>
+    <t>000007725</t>
+  </si>
+  <si>
+    <t>Флешка USAMS USB2.0 High Speed Flash Drive 128GB US-ZB208</t>
   </si>
   <si>
     <t>grey</t>
   </si>
   <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usams-usb2-0-high-speed-flash-drive-128gb-us-zb208/</t>
+  </si>
+  <si>
+    <t>000010184</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |256GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-256gb-/</t>
+  </si>
+  <si>
+    <t>000010185</t>
+  </si>
+  <si>
+    <t>Зовнішній накопичувач HOCO PSSD Mobile SSD UD12 |512GB|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/vneshniy-nakopitel-hoco-pssd-mobile-ssd-ud12-512gb-/</t>
+  </si>
+  <si>
+    <t>000012119</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (64GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-64gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012120</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (128GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-128gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012121</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C mini flash drive (256GB) UD14 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-mini-flash-drive-256gb-ud14-exfat-/</t>
+  </si>
+  <si>
+    <t>000012123</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (64GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-64gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012124</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (128GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-128gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012125</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 Type-C flash drive (256GB) UD15 |exFAT/FAT32|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-type-c-flash-drive-256gb-ud15-exfat-fat32-/</t>
+  </si>
+  <si>
+    <t>000012126</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (16GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-16gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012128</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (64GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-64gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012129</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 rotating USB flash drive (128GB) UD16 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-rotating-usb-flash-drive-128gb-ud16-exfat-/</t>
+  </si>
+  <si>
+    <t>000012133</t>
+  </si>
+  <si>
+    <t>HOCO Smart USB3.0 Type-C rotating USB flash drive (128GB) UD17 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-smart-usb3-0-type-c-rotating-usb-flash-drive-128gb-ud17-exfat-/</t>
+  </si>
+  <si>
+    <t>000012118</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (128GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-128gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012206</t>
+  </si>
+  <si>
+    <t>HOCO Clever USB3.2 USB flash drive (256GB) UD13 |exFAT|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/hoco-clever-usb3-2-usb-flash-drive-256gb-ud13-exfat-/</t>
+  </si>
+  <si>
+    <t>000012884</t>
+  </si>
+  <si>
+    <t>Флешка USB/Micro USB OTG  Smare 32GB</t>
+  </si>
+  <si>
+    <t>nickel</t>
+  </si>
+  <si>
+    <t>SMARE</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-usb-micro-usb-otg-smare-32gb/</t>
+  </si>
+  <si>
+    <t>000000680</t>
+  </si>
+  <si>
+    <t>Селфи-монопод REMAX Bluetooth Rp-P9</t>
+  </si>
+  <si>
+    <t>Remax</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-bluetooth-rp-p9/</t>
+  </si>
+  <si>
+    <t>000000681</t>
+  </si>
+  <si>
+    <t>Селфи-монопод PRODA PP-P6 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-proda-pp-p6-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000685</t>
+  </si>
+  <si>
+    <t>Селфі-монопод REMAX P5 |3,5mm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-p5-3-5mm-/</t>
+  </si>
+  <si>
+    <t>000000686</t>
+  </si>
+  <si>
+    <t>pink</t>
+  </si>
+  <si>
+    <t>000001927</t>
+  </si>
+  <si>
+    <t>Селфі-монопод HOCO Starry mini K8 |Lightning|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-starry-mini-k8-lightning-/</t>
+  </si>
+  <si>
+    <t>000001928</t>
+  </si>
+  <si>
+    <t>000001929</t>
+  </si>
+  <si>
+    <t>white</t>
+  </si>
+  <si>
+    <t>000002482</t>
+  </si>
+  <si>
+    <t>Селфи-монопод Remax Mini XT-PO1</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-remax-mini-xt-po1/</t>
+  </si>
+  <si>
+    <t>000006315</t>
+  </si>
+  <si>
+    <t>000005818</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням JOYROOM Fill light live holder JR-ZS228 AKL03 |12", 2A, 2700-5700K|</t>
+  </si>
+  <si>
+    <t>Joyroom</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-fill-light-live-holder-jr-zs228-akl03-12-2a-2700-5700k-/</t>
+  </si>
+  <si>
+    <t>000006120</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням USAMS  Stretchable and foldable holder with fill light US-ZB120 |168cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-usams-stretchable-foldable-holder-fill-light-us-zb120-168cm-/</t>
+  </si>
+  <si>
+    <t>000006195</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням HOCO Showfull fill light live broadcast LV03</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-hoco-showfull-fill-light-live-broadcast-lv03/</t>
+  </si>
+  <si>
+    <t>000006311</t>
+  </si>
+  <si>
+    <t>Тримач з кільцевим освітленням REMAX LIFE Desktop Selfie Spot Light RL-LT13 |360°, 50-80cm|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-remax-life-desktop-selfie-spot-light-rl-lt13-360-50-80cm-/</t>
+  </si>
+  <si>
+    <t>000006563</t>
+  </si>
+  <si>
+    <t>Штатив стежить BASEUS 360°AI Following Shot Tripod Head (SUYT-B02)</t>
+  </si>
+  <si>
     <t>Baseus</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/flash-disk-memory-card-10/fleshka-baseus-enjoy-music-u-disk-16gb-usb-charging-port-/</t>
-[...346 lines deleted...]
-  <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-sledyaschiy-baseus-360-ai-following-shot-tripod-head-suyt-b02-/</t>
   </si>
   <si>
     <t>000006657</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням JOYROOM Touch Selfie Ring Light JR-ZS228 AKL01 |10", 2A, 2700-5700K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-joyroom-touch-selfie-ring-light-jr-zs228-akl01-10-2a-2700-5700k/</t>
   </si>
   <si>
     <t>000007338</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320A light set (Kit2)  |170cm Stand, Plug Powered, 3000-6500K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-bluetooth-12-yq-320a-light-set-kit2-170cm-stand-plug-powered-3000-6500k-/</t>
   </si>
   <si>
     <t>000007339</t>
   </si>
   <si>
     <t>Тримач з кільцевим освітленням Bluetooth 12" YQ-320b light set (Kit1)  |170cm Stand, USB Powered, 3000-6500K|</t>
@@ -508,59 +418,50 @@
   <si>
     <t>Тримач з кільцевим освітленням 14" ZM336 |180cm Tripod Stand, Plug Powered, 3200-5600K|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/derzhatel-s-koltsevyim-osvescheniem-14-zm336-180cm-tripod-stand-plug-powered-3200-5600k-/</t>
   </si>
   <si>
     <t>000007501</t>
   </si>
   <si>
     <t>Штатив BASEUS Gimbal Stabilizer Tripod Extension Pole |1.05m| (SUYT-E01)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/shtativ-baseus-gimbal-stabilizer-tripod-extension-pole-1-05m-suyt-e01-/</t>
   </si>
   <si>
     <t>000007502</t>
   </si>
   <si>
     <t>Ручний стабілізатор BASEUS Control Smartphone Handheld Folding Gimbal Stabilizer (SUYT-D0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/ruchnoy-stabilizator-baseus-control-smartphone-handheld-folding-gimbal-stabilizer-suyt-d0g-/</t>
   </si>
   <si>
-    <t>000007675</t>
-[...7 lines deleted...]
-  <si>
     <t>000008256</t>
   </si>
   <si>
     <t>Селфі-монопод Tripod Bluetooth Selfie stick WK WT-P12 |910MM|</t>
   </si>
   <si>
     <t>WK</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-tripod-bluetooth-selfie-stick-wk-wt-p12-910mm-/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
@@ -991,59 +892,50 @@
   <si>
     <t>metal-grey</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/proektor-hoco-smart-electric-focus-projector-dt7-1080p-android-version-2-4g-5g-1-32gb-aux-usb-hdmi-/</t>
   </si>
   <si>
     <t>000012333</t>
   </si>
   <si>
     <t>Спорт Камера HOCO sports camera DV105 |1.47", 1080p/30fps, WiFi, 128GB TF Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-hoco-sports-camera-dv105-1-47-1080p-30fps-wifi-128gb-tf-max-/</t>
   </si>
   <si>
     <t>000012561</t>
   </si>
   <si>
     <t>Спорт Камера ACEFAST 4K Waterproof Action Camera X1 |Sony IMX386, Wi-Fi, 2.1"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/sport-kamera-acefast-4k-waterproof-action-camera-x1-sony-imx386-wi-fi-2-1-/</t>
   </si>
   <si>
-    <t>000012946</t>
-[...7 lines deleted...]
-  <si>
     <t>000012989</t>
   </si>
   <si>
     <t>Бейдж-дісплей HOCO electronic display badge Y130 |BT5.4, 1.85", 8h, App|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-foto-i-video-16/beydzh-displey-hoco-electronic-display-badge-y130-bt5-4-1-85-8h-app-/</t>
   </si>
   <si>
     <t>000003219</t>
   </si>
   <si>
     <t>Зволожувач повітря BASEUS Slim waist with accessories</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-baseus-slim-waist-with-accessories/</t>
   </si>
   <si>
     <t>000011324</t>
   </si>
   <si>
     <t>Зволожувач повітря HOCO Ultrasonic aromatherapy HX30 |15h, 160ml|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/uvlazhnitel-vozduha-32/uvlazhnitel-vozduha-hoco-ultrasonic-aromatherapy-hx30-15h-160ml-/</t>
@@ -1378,104 +1270,86 @@
   <si>
     <t>Сумка для ноутбука HOCO Extraordinary series laptop bag GT7 (14 inches)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/sumka-dlya-noutbuka-hoco-extraordinary-series-laptop-bag-gt7-14-inches-/</t>
   </si>
   <si>
     <t>000011714</t>
   </si>
   <si>
     <t>Щітка для очистки наушников Baseus Cleaning Brush (NGBS000002)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/schetka-dlya-ochistki-naushnikov-baseus-cleaning-brush-ngbs000002-/</t>
   </si>
   <si>
     <t>000011715</t>
   </si>
   <si>
     <t>Розумна указка Baseus Orange Dot Wireless Presenter (Red Laser) |100m, USB/Type-C Receiver| (battery version)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-baseus-orange-dot-wireless-presenter-red-laser-100m-usb-type-c-receiver-/</t>
   </si>
   <si>
-    <t>000012013</t>
-[...7 lines deleted...]
-  <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
   </si>
   <si>
     <t>000012020</t>
   </si>
   <si>
     <t>Дверний дзвоник HOCO wireless doorbell HI25 |6 month, 20m|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/dvernoy-zvonok-hoco-wireless-doorbell-hi25-6-month-20m-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012022</t>
   </si>
   <si>
     <t>Фітнес-масажер для м'язів HOCO electric mini silent fascia gun HP51 |5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/fitnes-massazhyor-dlya-myishts-hoco-electric-mini-silent-fascia-gun-hp51-5h-/</t>
   </si>
   <si>
-    <t>000012026</t>
-[...7 lines deleted...]
-  <si>
     <t>000012030</t>
   </si>
   <si>
     <t>Рація XO-DJJ01 Walkie Talkie |13h, 4km Max|</t>
   </si>
   <si>
     <t>XO</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/ratsiya-xo-djj01-walkie-talkie-13h-4km-max-/</t>
   </si>
   <si>
     <t>000012139</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger intelligent positioning anti-lost device (adhesive type) E91B</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-intelligent-positioning-anti-lost-device-adhesive-type-e91b/</t>
   </si>
   <si>
     <t>000012154</t>
   </si>
   <si>
     <t>Двірний дзвоник HOCO self-powered wireless doorbell HI26 |20M|</t>
@@ -1498,59 +1372,50 @@
   <si>
     <t>Пошуковий трекер ACEFAST S2 button type positioning device single |10-12 months standby, MFI certification|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-acefast-s2-button-type-positioning-device-single-10-12-months-standby-mfi-certifi/</t>
   </si>
   <si>
     <t>000012207</t>
   </si>
   <si>
     <t>Пошуковий трекер багатофункціональний HOCO Tiger smart anti-lost magnetic card holder (rechargeable) E91I</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-mnogofunktsionalnyiy-hoco-tiger-smart-anti-lost-magnetic-card-holder-rechargeable-e91i/</t>
   </si>
   <si>
     <t>000012208</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost (keychain) E91J</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-keychain-e91j/</t>
   </si>
   <si>
-    <t>000012325</t>
-[...7 lines deleted...]
-  <si>
     <t>000012326</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91D (cat collar type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91d-cat-collar-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012327</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Tiger smart anti-lost device E91E (bracelet type) |9-12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/poiskovyiy-treker-hoco-tiger-smart-anti-lost-device-e91e-bracelet-type-9-12-month-/</t>
   </si>
   <si>
     <t>000012328</t>
   </si>
   <si>
     <t>000012474</t>
   </si>
   <si>
     <t>Пошуковий трекер HOCO Quest camera detection anti-lost device E95 |Apple Find|</t>
@@ -1654,80 +1519,86 @@
   <si>
     <t>Сонцезахисні окуляри з навушниками Bluetooth HOCO Cool air conduction BT audio sunglasses DI87 Max |BT5.2, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/solntsezaschitnyie-ochki-s-naushnikami-bluetooth-hoco-cool-air-conduction-bt-audio-sunglasses-di87-max-bt5-2-8h-/</t>
   </si>
   <si>
     <t>000012812</t>
   </si>
   <si>
     <t>Детектор камер Baseus Heyo Series II Camera Detector |6month standby|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/detektor-kamer-baseus-heyo-series-ii-camera-detector-6month-standby-/</t>
   </si>
   <si>
     <t>000012956</t>
   </si>
   <si>
     <t>Термометр HOCO Indoor digital alarm clock with thermometer HX44</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termometr-hoco-indoor-digital-alarm-clock-with-thermometer-hx44/</t>
   </si>
   <si>
+    <t>000013031</t>
+  </si>
+  <si>
+    <t>Машинка від катишків на одягу HOCO Digital hair ball trimmer HP71 |7800rpm, 50-80min|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/mashinka-ot-katyishkov-na-odezhde-hoco-digital-hair-ball-trimmer-hp71-7800rpm-50-80min-/</t>
+  </si>
+  <si>
+    <t>000013032</t>
+  </si>
+  <si>
+    <t>Трекер HOCO Flash alarm flashing anti-lost device E99 |Apple Find My, 6-8 months|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/treker-hoco-flash-alarm-flashing-anti-lost-device-e99-apple-find-my-6-8-months-/</t>
+  </si>
+  <si>
     <t>000002389</t>
   </si>
   <si>
     <t>Пластини Baseus Magnet iron Suit для з'єднання магнітного тримача і телефону</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-baseus-magnet-iron-suit-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona/</t>
   </si>
   <si>
     <t>000003232</t>
   </si>
   <si>
     <t>Тримач-підставка універсальна BASEUS Folding Bracket Antiskid Pad</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-podstavka-universalnaya-baseus-folding-bracket-antiskid-pad/</t>
   </si>
   <si>
-    <t>000004270</t>
-[...10 lines deleted...]
-  <si>
     <t>000003318</t>
   </si>
   <si>
     <t>Тримач для телефона Baseus Unlimited adjustment lazy |4-6,5"| (SULR-0S)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-telefonov-baseus-unlimited-adjustment-lazy-4-6-5-sulr-0s-/</t>
   </si>
   <si>
     <t>000005465</t>
   </si>
   <si>
     <t>000004744</t>
   </si>
   <si>
     <t>Тримач для мобільного телефона HOCO Balu mobile phone stand PH23</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-mobilnogo-telefona-hoco-balu-mobile-phone-stand-ph23/</t>
   </si>
   <si>
     <t>000004745</t>
   </si>
   <si>
     <t>Тримач для планшета HOCO Balu Tablet PC stand PH24</t>
@@ -1804,89 +1675,68 @@
   <si>
     <t>000010571</t>
   </si>
   <si>
     <t>000009804</t>
   </si>
   <si>
     <t>Тримач HOCO Freedom metal folding desktop stand HD5 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-freedom-metal-folding-desktop-stand-hd5-4-5-7-/</t>
   </si>
   <si>
     <t>000010170</t>
   </si>
   <si>
     <t>000010085</t>
   </si>
   <si>
     <t>Тримач HOCO Might metal rotating laptop holder PH52 Plus |9.7-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-might-metal-rotating-laptop-holder-ph52-plus-9-7-15-6-/</t>
   </si>
   <si>
-    <t>000010128</t>
-[...10 lines deleted...]
-  <si>
     <t>000010165</t>
   </si>
   <si>
     <t>Пластини HOCO для з'єднання магнітного тримача іи телефону DI48 /комплект 2шт.</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/plastinyi-hoco-dlya-soedineniya-magnitnogo-derzhatelya-i-telefona-di48-komplekt-2sht-/</t>
   </si>
   <si>
     <t>000010262</t>
   </si>
   <si>
     <t>Тримач HOCO Ivey folding rotatable desktop holder PH50 |4.7-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-ivey-folding-rotatable-desktop-holder-ph50-4-7-7-/</t>
   </si>
   <si>
-    <t>000010364</t>
-[...7 lines deleted...]
-  <si>
     <t>000010932</t>
   </si>
   <si>
     <t>Підставка для ноутбука HOCO Action metal folding notebook holder HD9 |6 levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-dlya-noutbuka-hoco-action-metal-folding-notebook-holder-hd9-6-levels-/</t>
   </si>
   <si>
     <t>000011077</t>
   </si>
   <si>
     <t>Тримач універсальний HOCO Bamboo lazy stand HD10 |985mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-universalnyiy-hoco-bamboo-lazy-stand-hd10-985mm-/</t>
   </si>
   <si>
     <t>000011107</t>
   </si>
   <si>
     <t>000011279</t>
   </si>
   <si>
     <t>Кишеня для кредиток HOCO Joy multifunctional magnetic card holder GT6</t>
@@ -1945,50 +1795,59 @@
   <si>
     <t>Тримач для навушників XTRIKE ME Headset stand HT-09 |4USBx2.0|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-dlya-naushnikov-xtrike-me-headset-stand-ht-09-4usbx2-0-/</t>
   </si>
   <si>
     <t>000012203</t>
   </si>
   <si>
     <t>Тримач HOCO Stable magnetic case screen holder H93 (display screen) |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-stable-magnetic-case-screen-holder-h93-display-screen-4-5-7-/</t>
   </si>
   <si>
     <t>000012316</t>
   </si>
   <si>
     <t>Тримач HOCO Magnetic retractable mobile phone holder GH8</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-magnetic-retractable-mobile-phone-holder-gh8/</t>
   </si>
   <si>
+    <t>000012317</t>
+  </si>
+  <si>
+    <t>Підставка-тримач для ноутбука HOCO Hope notebook stand HD14 |16" Max|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/podstavka-pod-noutbuk-hoco-hope-notebook-stand-hd14-16-max-/</t>
+  </si>
+  <si>
     <t>000012356</t>
   </si>
   <si>
     <t>Тримач HOCO Campo neck-hanging holder K30 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-neck-hanging-holder-k30-4-5-7-/</t>
   </si>
   <si>
     <t>000012357</t>
   </si>
   <si>
     <t>Тримач HOCO Campo magnetic neck-hanging holder K31 |4.5-7"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-hoco-campo-magnetic-neck-hanging-holder-k31-4-5-7-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
@@ -2059,95 +1918,77 @@
   <si>
     <t>Трипод HOCO Sunrise octopus stand H101  |62-100mm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/tripod-hoco-sunrise-octopus-stand-h101-62-100mm-/</t>
   </si>
   <si>
     <t>000012648</t>
   </si>
   <si>
     <t>Тримач ACEFAST Air cushion silicone neck-hanging holder E37</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-air-cushion-silicone-neck-hanging-holder-e37/</t>
   </si>
   <si>
     <t>000012800</t>
   </si>
   <si>
     <t>Тримач ACEFAST tabletop folding stand for mobile phone E45 |90/180°|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-acefast-tabletop-folding-stand-for-mobile-phone-e45-90-180-/</t>
   </si>
   <si>
-    <t>000012813</t>
-[...7 lines deleted...]
-  <si>
     <t>000002474</t>
   </si>
   <si>
     <t>Лампа Remax LED Eye Protecting RT-E195</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-remax-led-eye-protecting-rt-e195/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
     <t>000006247</t>
   </si>
   <si>
     <t>Універсальна лампа Baseus Magnetic Stepless Dimming Charging Desk Lamp Pro |5W, 1800mAh, 24h| (DGXC-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-pro-5w-1800mah-24h-dgxc-02-/</t>
   </si>
   <si>
-    <t>000006250</t>
-[...7 lines deleted...]
-  <si>
     <t>000006927</t>
   </si>
   <si>
     <t>Універсальна лампа BASEUS Magnetic Stepless Dimming Charging Desk Lamp |4.5W, 1800mAh, 4-24h|  (DGXC-C0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-baseus-magnetic-stepless-dimming-charging-desk-lamp-4-5w-1800mah-4-24h-dgxc-c0g-/</t>
   </si>
   <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
@@ -2230,59 +2071,50 @@
   <si>
     <t>Кемпінгова лампа з сонячною панеллю 3в1 лампа+ліхтар+захист від комарів W890 |12-20h, ip55|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-s-solnechnoy-panelyu-3v1-lampa-fonar-zaschita-ot-komarov-w890-12-20h-ip55-/</t>
   </si>
   <si>
     <t>000010900</t>
   </si>
   <si>
     <t>Ліхтар ручний багатофункціональний White Laser Lamp 5 режимів</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-ruchnoy-mnogofunktsionalnyiy-white-laser-lamp-5-rezhimov/</t>
   </si>
   <si>
     <t>000010902</t>
   </si>
   <si>
     <t>Ліхтар 2в1 налобний+велоліхтар з управлінням жестами W669 |Type-C, 6h Max|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/fonar-2v1-nalobnyiy-velofonar-c-upravleniem-zhestami-w669-type-c-6h-max-/</t>
   </si>
   <si>
-    <t>000010903</t>
-[...7 lines deleted...]
-  <si>
     <t>000010904</t>
   </si>
   <si>
     <t>Велоліхтар передній 250 lumens XA316 |Type-C, 6h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-250-lumens-xa316-type-c-6h-/</t>
   </si>
   <si>
     <t>000010905</t>
   </si>
   <si>
     <t>Велоліхтар передній 6 режимів Spotlight+Floodlight XA327</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/velofonar-peredniy-6-rezhimov-spotlight-floodlight-xa327/</t>
   </si>
   <si>
     <t>000010907</t>
   </si>
   <si>
     <t>Набір велоліхтарів передній+задній 5 режимів 800lmn L12 |Type-C, ipx6|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/nabor-velofonarikov-peredniy-zadniy-5-rezhimov-800lmn-l12-type-c-ipx6-/</t>
@@ -2302,59 +2134,50 @@
   <si>
     <t>Лампа HOCO DL12 Ultra thin outdoor LED flood light |50W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl12-ultra-thin-outdoor-led-flood-light-50w-ip66-/</t>
   </si>
   <si>
     <t>000011320</t>
   </si>
   <si>
     <t>Лампа HOCO DL13 Ultra thin outdoor LED flood light |100W, IP66|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-dl13-ultra-thin-outdoor-led-flood-light-100w-ip66-/</t>
   </si>
   <si>
     <t>000011321</t>
   </si>
   <si>
     <t>Лампа HOCO HX10 Clip table lamp |200LMN, 35h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-hoco-hx10-clip-table-lamp-200lmn-35h-/</t>
   </si>
   <si>
-    <t>000011544</t>
-[...7 lines deleted...]
-  <si>
     <t>000012230</t>
   </si>
   <si>
     <t>Лампа кемпінгова HOCO Multifunctional 2-in-1 Camping Light HX13 |1-10h, 160lmn|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-kempingovaya-hoco-multifunctional-2-in-1-camping-light-hx13-1-10h-160lmn-/</t>
   </si>
   <si>
     <t>000012359</t>
   </si>
   <si>
     <t>Кемпінгова лампа HOCO Firefly solar outdoor camping light DL22 |3-30h, 2400 lumens|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/kempingovaya-lampa-hoco-firefly-solar-outdoor-camping-light-dl22/</t>
   </si>
   <si>
     <t>000012829</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB Xtrike Me HT-5050 B3 |3M, USB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-xtrike-me-ht-5050-b3-3m-usb-/</t>
@@ -2422,254 +2245,176 @@
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y7-track-heartrate-ip68-/</t>
   </si>
   <si>
     <t>000009617</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y14 (call version) |1.32", 360*360, IP67 waterproof, 3-7 days|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y14-call-version-1-32-360-360-ip67-waterproof-3-7-days-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
-    <t>000011204</t>
-[...7 lines deleted...]
-  <si>
     <t>000011018</t>
   </si>
   <si>
     <t>Smart Watch  HOCO Smart sports watch (call version) Y23 Ultra |Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-call-version-y23-ultra-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000011019</t>
   </si>
   <si>
-    <t>000011191</t>
-[...16 lines deleted...]
-  <si>
     <t>000011526</t>
   </si>
   <si>
     <t>Smart sports watch HOCO Y29 (call version) |BT5.3, Track, HeartRate, GPS, 1.5"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-y29-call-version-bt5-3-track-heartrate-gps-1-5-/</t>
   </si>
   <si>
     <t>000011927</t>
   </si>
   <si>
     <t>Smart Sports Watch Borofone BD9 (call version) |Track, HeartRate, 2", IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-borofone-bd9-call-version-track-heartrate-2-ip67-/</t>
   </si>
   <si>
-    <t>000011936</t>
-[...7 lines deleted...]
-  <si>
     <t>000012009</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012007</t>
   </si>
   <si>
     <t>Smart sports watch HOCO DYD04 (call version) |Track, HeartRate, IP68, 1.83"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd04-call-version-track-heartrate-ip68-1-83-/</t>
   </si>
   <si>
     <t>000012008</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
-    <t>000012011</t>
+    <t>000012012</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y33 |BT5.3, HeatRate, 2.01"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y33-bt5-3-heatrate-2-01-/</t>
   </si>
   <si>
-    <t>000012012</t>
-[...1 lines deleted...]
-  <si>
     <t>000012063</t>
   </si>
   <si>
     <t>Кабель HOCO Smart sports watch charging cable Y32</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/kabel-hoco-smart-sports-watch-charging-cable-y32/</t>
   </si>
   <si>
     <t>000012135</t>
   </si>
   <si>
     <t>Smart sports watch (call version) HOCO Y34  ip67 |BT5.3, HeatRate, 1.47"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-call-version-hoco-y34-ip67-bt5-3-heatrate-1-47-/</t>
   </si>
   <si>
-    <t>000012220</t>
-[...10 lines deleted...]
-  <si>
     <t>000012352</t>
   </si>
   <si>
     <t>Sports watch HOCO AMOLED GPS Y37 (call version) |BT5.3, 1,43", 20 days, 3ATM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/sports-watch-hoco-amoled-gps-y37-call-version-bt5-3-1-43-20-days-3atm-/</t>
   </si>
   <si>
     <t>000012458</t>
   </si>
   <si>
     <t>Smart Watch HOCO AMOLED Smart watch (call version) Y38 |1,43", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-amoled-smart-watch-call-version-y38-1-43-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012459</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y39 |1,7", Track, HeartRate, IP67, 7 Days, BT5.3, GPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y39-1-7-track-heartrate-ip67-7-days-bt5-3-gps-/</t>
   </si>
   <si>
     <t>000012460</t>
   </si>
   <si>
     <t>Smart Watch HOCO Smart watch (call version) Y40 |1,53", Track, HeartRate, IP68, 10 Days, BT5.3, OTA|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-watch-call-version-y40-1-53-track-heartrate-ip68-10-days-bt5-3-ota-/</t>
   </si>
   <si>
-    <t>000012462</t>
-[...25 lines deleted...]
-  <si>
     <t>000012737</t>
   </si>
   <si>
     <t>Smart watch HOCO Y41 (call version) |1.955", Track, HeartRate, IP67, 10 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y41-call-version-1-955-track-heartrate-ip67-10-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012738</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 (call version) |2.01", Track, HeartRate, 7 Days, BT5.3|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-y42-call-version-2-01-track-heartrate-7-days-bt5-3-/</t>
   </si>
   <si>
     <t>000012739</t>
   </si>
   <si>
     <t>000012740</t>
   </si>
   <si>
     <t>Smart watch HOCO Y42 Ultra (call version) |2.1", Track, HeartRate, 3-5 Days, IP67,  GPS, BT5.3|</t>
@@ -2896,59 +2641,50 @@
   <si>
     <t>black-red</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-hot-and-cold-air-hair-dryer-hp15-2000-2400w-21000rpm-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012209</t>
   </si>
   <si>
     <t>Електробритва HOCO Three-head shaver HP39 |60min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-three-head-shaver-hp39-60min-/</t>
   </si>
   <si>
-    <t>000012210</t>
-[...7 lines deleted...]
-  <si>
     <t>000012494</t>
   </si>
   <si>
     <t>Электробритва HOCO Multi-function electric clipper grooming set HP26 IPX6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-multi-function-electric-clipper-grooming-set-hp26-ipx6/</t>
   </si>
   <si>
     <t>000012495</t>
   </si>
   <si>
     <t>Eлектрична зубна щітка HOCO Acoustic wave electric toothbrush HP64 IPX7 |3 Mode|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-zubnaya-schyotka-hoco-acoustic-wave-electric-toothbrush-hp64-ipx7-3-mode-/</t>
   </si>
   <si>
     <t>000012711</t>
   </si>
   <si>
     <t>Насадки для зубної щітки HOCO HP64 Acoustic wave electric toothbrush brush head</t>
   </si>
   <si>
     <t>transparent</t>
@@ -2971,104 +2707,113 @@
   <si>
     <t>Фен HOCO Cool negative ion high speed hair dryer DAR77 |110000rpm|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/fen-hoco-cool-negative-ion-high-speed-hair-dryer-dar77-110000rpm-/</t>
   </si>
   <si>
     <t>000012954</t>
   </si>
   <si>
     <t>Електробритва HOCO Engraving electric hair clipper HP28 |7700rpm, 150min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-engraving-electric-hair-clipper-hp28-7700rpm-150min-/</t>
   </si>
   <si>
     <t>000012955</t>
   </si>
   <si>
     <t>Масажер HOCO 3-in-1 massager HP55 |4 speed, 8h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/massazher-hoco-3-in-1-massager-hp55-4-speed-8h-/</t>
   </si>
   <si>
+    <t>000013023</t>
+  </si>
+  <si>
+    <t>Фен-стайлер для волосся HOCO Cool 5-in-1 warm-air comb DAR41 (46°C-80°C-110°C, 38,000 rpm)</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-stayler-dlya-volos-hoco-cool-5-in-1-warm-air-comb-dar41-46-c-80-c-110-c-38-000-rpm-/</t>
+  </si>
+  <si>
+    <t>000013029</t>
+  </si>
+  <si>
+    <t>Фен для волосся HOCO High-speed hair dryer HP19 |2 speed, 3 Temperatures, 110°|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/fen-dlya-volos-hoco-high-speed-hair-dryer-hp19-2-speed-3-temperatures-110-/</t>
+  </si>
+  <si>
+    <t>000013030</t>
+  </si>
+  <si>
+    <t>Електробритва HOCO Six-blade razor HP300 IPX6 |7000rpm, 2h, LED display|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/beauty-zone-56/elektrobritva-hoco-six-blade-razor-hp300-ipx6-7000rpm-2h-led-display-/</t>
+  </si>
+  <si>
     <t>000010403</t>
   </si>
   <si>
     <t>Android TV приставка Amlogic TV BOX X96x4 Air |S905X4, 4GB RAM, 32GB ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-amlogic-tv-box-x96x4-air-s905x4-4gb-ram-32gb-rom-/</t>
   </si>
   <si>
-    <t>000010404</t>
-[...7 lines deleted...]
-  <si>
     <t>000012886</t>
   </si>
   <si>
     <t>Android TV приставка HOCO Navio WiFi HD TV box DQ10 |4GB+32GB,CortexTM-A53, WiFi 2.4g/5g, 4K/60FPS|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/android-tv-pristavki-59/android-tv-pristavka-hoco-navio-wifi-hd-tv-box-dq10-plus-4gb-32gb-cortextm-a53-wifi-2-4g-5g-4k-60fps-/</t>
   </si>
   <si>
     <t>000000047</t>
   </si>
   <si>
     <t>Hoco MicroSD 128GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-128gb-class-10/</t>
   </si>
   <si>
     <t>000000050</t>
   </si>
   <si>
     <t>Hoco MicroSD 64GB Class 10</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-microsd-64gb-class-10/</t>
   </si>
   <si>
-    <t>000012115</t>
-[...7 lines deleted...]
-  <si>
     <t>000012116</t>
   </si>
   <si>
     <t>HOCO TF ultra-high-speed surveillance camera memory card (256GB) |CL10|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/hoco-tf-ultra-high-speed-surveillance-camera-memory-card-256gb-cl10-/</t>
   </si>
   <si>
     <t>000012662</t>
   </si>
   <si>
     <t>SMARE MicroSD 16GB Class 6</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/kartyi-pamyati-72/smare-microsd-16gb-class-6/</t>
   </si>
   <si>
     <t>000010686</t>
   </si>
   <si>
     <t>Електрочайник HOCO Kitchen high boron glass electric kettle HA01A |1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-kitchen-high-boron-glass-electric-kettle-ha01a-1-8l-/</t>
@@ -3088,59 +2833,50 @@
   <si>
     <t>Електрочайник HOCO electric kettle HE11 |1.7L, 1500-1800W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-electric-kettle-he11-1-7l-1500-1800w-/</t>
   </si>
   <si>
     <t>000011147</t>
   </si>
   <si>
     <t>Електрочайник HOCO stainless steel electric kettle HE12 |1.7L, 1850-2200W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektrochaynik-hoco-stainless-steel-electric-kettle-he12-1-7l-1850-2200w-/</t>
   </si>
   <si>
     <t>000011148</t>
   </si>
   <si>
     <t>Ручний блендер HOCO 4-in-1 handheld blender HE30 |500W, 3 Mode, 4 gear|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/ruchnoy-blender-hoco-4-in-1-handheld-blender-he30-500w-3-mode-4-gear-/</t>
   </si>
   <si>
-    <t>000011150</t>
-[...7 lines deleted...]
-  <si>
     <t>000011151</t>
   </si>
   <si>
     <t>Блендер HOCO electric retro juicer blender HE33 |500W, 1.5L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/blender-hoco-electric-retro-juicer-blender-he33-500w-1-5l-/</t>
   </si>
   <si>
     <t>000011152</t>
   </si>
   <si>
     <t>Milky white</t>
   </si>
   <si>
     <t>000011153</t>
   </si>
   <si>
     <t>Подрібнювач для м'яса HOCO glass meat grinder HE34 |300W, 1.8L|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/elektricheskiy-izmelchitel-myasa-hoco-glass-meat-grinder-he34-300w-1-8l-/</t>
   </si>
   <si>
     <t>000011154</t>
@@ -3289,59 +3025,50 @@
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/fen-hoco-high-speed-hair-dryer-hp18-110000-rpm-/</t>
   </si>
   <si>
     <t>000012330</t>
   </si>
   <si>
     <t>000012331</t>
   </si>
   <si>
     <t>Тример-шейвер HOCO 4-in-1 ladies trimmer and shaver HP80 |80 min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/trimmer-sheyver-hoco-4-in-1-ladies-trimmer-and-shaver-hp80-80-min-/</t>
   </si>
   <si>
     <t>000012584</t>
   </si>
   <si>
     <t>Аерогриль HOCO multifunctional air fryer HJD53A |8.8L, 1700W|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/tehnika-dlya-doma-146/aerogril-hoco-multifunctional-air-fryer-hjd53a-8-8l-1700w-/</t>
   </si>
   <si>
-    <t>000011008</t>
-[...7 lines deleted...]
-  <si>
     <t>000011009</t>
   </si>
   <si>
     <t>Планшет HOCO HI12 tablet PC |10.95" FHD, Android 14, 2.4G/5G, WiFi, 5.0/13.0MP, 4 RAM/64 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi12-tablet-pc-10-95-fhd-android-14-2-4g-5g-wifi-5-0-13-0mp-4-ram-64-rom-/</t>
   </si>
   <si>
     <t>000012000</t>
   </si>
   <si>
     <t>Планшет HOCO HI14 10.95-inch calling tablet PC (Europe Asia and Africa) |4G call, 3+4GB RAM/64GB ROM, 2.4G/5G Wi-Fi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-147/planshet-hoco-hi14-10-95-inch-calling-tablet-pc-europe-asia-and-africa-4g-call-3-4gb-ram-64gb-rom-2-4g-5g-wi-fi-/</t>
   </si>
   <si>
     <t>000011721</t>
   </si>
   <si>
     <t>Вентилятор Hoco Nimble portable handheld fan HX60 |3 Speed, 36dB, 2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-nimble-portable-handheld-fan-hx60-3-speed-36db-2-5h-/</t>
@@ -3563,50 +3290,77 @@
     <t>Вентилятор Hoco ultra-thin pocket fan HX611 |3 Levels, 50dB, 1-2.5h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ultra-thin-pocket-fan-hx611-3-levels-50db-1-2-5h-/</t>
   </si>
   <si>
     <t>000012951</t>
   </si>
   <si>
     <t>Вентилятор Hoco Ice pack series handheld fan HX612 |200 Levels, 60dB, 1-4h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-ice-pack-series-handheld-fan-hx612-200-levels-60db-1-4h-/</t>
   </si>
   <si>
     <t>000012952</t>
   </si>
   <si>
     <t>000012953</t>
   </si>
   <si>
     <t>Вентилятор Hoco handheld fan with spray HX613 |100 Levels, 60dB, 18h|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-handheld-fan-with-spray-hx613-100-levels-60db-18h-/</t>
+  </si>
+  <si>
+    <t>000013024</t>
+  </si>
+  <si>
+    <t>Вентилятор Borofone Cool foldable handheld fan with digital display DBF08 |3.5-13h|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-borofone-cool-foldable-handheld-fan-with-digital-display-dbf08-3-5-13h-/</t>
+  </si>
+  <si>
+    <t>000013025</t>
+  </si>
+  <si>
+    <t>Вентилятор Hoco Spray series ice cooling handheld fan HX614 |100Levels, 60dB, 15h, 50mL|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/ventilyatoryi-151/ventilyator-hoco-spray-series-ice-cooling-handheld-fan-hx614-100levels-60db-15h-50ml-/</t>
+  </si>
+  <si>
+    <t>000013026</t>
+  </si>
+  <si>
+    <t>000013027</t>
+  </si>
+  <si>
+    <t>000013028</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -3616,51 +3370,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4729a0a1dc44747af220898fd07d9ffc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f022efb3005a9e11e81dc05ee8f5972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefd57aa1e9b915c399144f613fa49c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029f991bd37482f9ba91177a1aed96f74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a66210ce24dbc9f945074d510b249d35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f0d5106cadd14f6024fd23e3a05f396.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e43928d036583395b3fdbf26e7c727.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7913eed02948015858358f93162c0dff8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfce87b48e53bef475139977a5af559.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862315b66e105108a6f5c28cf5d2570e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d95fdd50a2d4679852e6661cfab62d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7776b131d33e2bf3946c683d5cfe18012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc6c9f764c22e6cf9dc7a6c994f346813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c0ab87821f4141a88dc11e7b57fcb314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2e26810f7fc5bddf214a427b53c2b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff87dafd6c0cd4122e7a6e082b9d9a3616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6930130e427249b68e9de5c4b75573517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f671690ccb9a9bc239627875fb71253e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fc72d94a577a2b22c586ca3c964a5319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f2479814ecb445151b9b26bfe81fc20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3b1723fad42d22cf894cca6a878dde21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e94a084f5dc98957225f848547fd91d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b75adb213cafd419945d0e51a36e9223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8861e8f30d7420d60f13d7aac02bb17b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc1aad7ae2fde089e6a193fb3d068725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6a19e382c0e8d153c6e9d35ad797f826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a6cc40d28acef849110b2a5931ebc827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b199883ea844d0a71aaa8930b34b983028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accde95ba0583a047b1dc835daa9c4f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18499679fed62af197c952e60fde1f230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24437e876ee49cc75abbb9d7bb564531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3fadbe4859c2c3d6e0944340a698f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ac15107fca3f63c3c716683f2c197533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2bb63b86bb1f91a6ca891cc46a534834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df3906237f7b7f803c185577e07180f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10550afc876f724b6fb736de9a65749736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcdc1a9bed17d389527417ef8d8dfe2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e13629bf65df51e15f2f80f9dee97a738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa46c025e084906e0e1ff4b8ab09712239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6eb384b2330c5fa5ba1554cc71a6dc40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5edca6824092f5e07a0aad0518a87c041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9812e95059afe1bd27d23a519c55f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7ff77f7c78b02c6b558ec97455734143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7b9a210203e4d06995cca666cf8b5044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9c85fee7ecfc8488120e3c336901945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b43a4dca07732f205be1f4f5042d83f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306ca76c98767d00a705e530939febc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af734869e09eb4c672a60db624874e2b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a733eade4a12d46190f9115ecc29b549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c211c2b9e9f949748fa8c3f02c1f29050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926f2d50fe55c076e0cf99f0107dc26e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa5c1f0cd72e14a803cf41cdc9dd7e652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030c73519c04afdcf4e38d95f93fb9953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd96e767b288a54ae0764235eb9a91e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda2cb652d1b0940540f1a8111dea2b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b95653d5315dc28067c3564e591229856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eee39f5af3f7a970e2a0e1b82119557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28933940c61402e25a37359f0ee8324b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fe71d8d7535b6dfbaa14fa7feef02c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eefa458e471f2b91c057c3db3537ac860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbabf55ce1f5cf2e1c5860b0f8f3b361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5949330006384b511c36aa038b8077f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a083513e3bdca045fa29bc6bade4bc63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1554708f88154171224b117c77a265f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2722de54db0dac70d7ae1b2b2fead15865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f1874ac8c13e8cd9ab103e284bf0266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b26010a150e061a50586351e5f82fcf67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9df33b71bbbf8f53f14be4e17786c668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b101af936d381813f91942a178146c869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a767269983acef1bde4c8c40cfef5a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d0fd436f2f2da4e8596c35ec8a11c171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23038739b8389795573b922c3975cff572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d42d2add5405aedbc1828f41d3eea73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2972cc3884f88bfb09e4bf74e5d5742874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d5b463e6dfecbb5e7b241ae13b80e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65107777e1e646eca70f07be6ac49ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410ce1772185f5b8e62f06ad221b29577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bec973a89a2d2a56a237456d4bca1b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec5cc9263a9f76523a0105bbc2294379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d924903fb858bd8e94367c0dd3e0a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0acc6be9140caf2a0a64808dab4f3dd81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900fae8d5fcb9195bfbb06b23969ebb482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a322393172c0f37a1cad4c7febc59a183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d173c61aa6c9fad8884820c0058bdba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464fe7ba845181dcefa32d1cd14fb6c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc564e47e4f0f466910f6f566e394f86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433cc4f50662f84dfb3ae9beeb23fce287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a665c4278e697eceefcc00911a6ec788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21931df37b59dfe864ab7a9b0d20159189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc311d1bbdbc99a962b8cde8c8cea0da90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a520753bf50989c7ce9d4ba9c2fa991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce15c709f99eeeffd2d03916b55bed192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7655cf1a320d2e9f139c492d53c9ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6ee69fc56e84532bdb1e0a875a55494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53079720e9697bac4c000283600f182195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af618d4c9edf26ab934f52158041fbc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce450786e245d4fc0c1ee62e6c289297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180da69f326fd072da69d0b033e0174898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c66513b7fa81db3a0c62f45f9932899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1c73f38048c2baf3e9ec800122a0c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946314b266c71de924df9bbaa04decba101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13192a2bcf3aa046bacfcc9fbc1b040102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e38a259f8ba4a9592db42200f5fb18103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf87ef5ff2be6f9fd1003f84d6b03f45104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456f3290c778ed1aa9a4258734237a8a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f3c03444be0b211379e6f5cc640086106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241037c5c0049e503b22fba4ed74e20107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec44fdbea8bce93b71a20bc8d63c611108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4dfed9c0ffbe3dbd0e72fd6151119109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de682eaaf3fdfc94821fa36629afbec2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea30c7665c3973799eecf5bf38e0f76111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8f3d5186b75969737e957f24ce9abc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3e25996b85616a504ba3cfa2244c5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efdcf2509ff473869900dd011c88162114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da231ff8723c422684a1dda21036de4115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc8b331446c3c16240405d4159db12116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4c8567a1408ead4e986edc3bd9da87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a3d2864250bbee745d738dba850ba118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e034862aa16c8776d5331b770e8e95119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3830a992747447ecf8f0ffc3827cd302120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad3a289a5baacb3bc2a5f92198de7d5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3308fad9549d0b16746f07bb0493b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c231065357be0d7cd83eaea443aac77b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f508107e5bebbb922cae8a9c0e39310b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dfa82b349fb86cf19a0c8266df54d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e9b88a2fe3b74011340674ba510430126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b66040a2de67f53789ffb6bd5e1d84127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c7b8aac734bf24ff4aca7cd2512c44128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456bbff85b491df4b62164e27f826caa129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30599c5561dacd09bd8cb75b8e4c180130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef6aa90e06fc3a4b555f7d804e33ae131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d91d827b0027737dae8ced41ce662132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719c164c7f42013dfb9bbc70126aa86133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9635f10016b714f3449f1a36c9af9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6847b02bd812ed3887a944eb176206135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebbd881fdf73db0e8cb8ea9fb1097ab136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075f279435cd5616cadf78e9e2e57a8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb36daa8bafd610e897ddd049a3f4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aabef8a033e9aebc33d6fa8260d592139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5491c57d96f3d51989a682684ed93d9f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fd9dada75796a37aca95eae18ac9e2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b7876b87412546bf79138961e147142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352771f9f54819dd632757577eee0e4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd10594097df8e0f35af8c920d38a53c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977824f9acb0d9192683ab4757e70de145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86037db435946bf29d4226aa2c5cfc3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a086a6eedb5a49b57af02c2d6d03ccb1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8154662fbbed2e5b68d9b8be9bf3621148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890964462a05fe6120652e5c87a82944149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948506e8668b125be38d7c86de8c3968150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ded97397fbc32f552ebfa0195c3167d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7f640a08a891c9e4f51dc8bf00ed85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d7302699f8926fce7a0e0589d73be9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac39c4b7f916ea051c326bca9e48ac154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23379af45a09733450496fb0b5012df155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fe7c9d79d643515e8eb221b676fa3156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2918550283e28242dae9855bfe6594157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7908ef8260b0c32236b707f155adf02b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab3f8d83afc406c75e37fb4733307eb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230d0472b8219167a4983553da959ed160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d48c58b426d6c57eb7375dd34857d7f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcc467c95e2ca39604a90e68252345162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3aab8da189822b23da3db7b643ed67163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77617198a2db8ec5e7a4d042fc0f50c8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119087fd722f7436b122ad2f84d241e2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bce0dcd563a177969de1cb7553faeda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b803a96c1b4823b166355126261d26b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baab2dd08728ab7305dc5c973f06a4cc168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d35be21501ca57eb482b7e019f22e0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05876c132227f555c9eaff9f63a5a4170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e21f9cdd6b603c67e4a1dfca9a4066171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b17d9ff84f2b9142ba487a8177b42d3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc976c1939a838fe274990d9c1cda94173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e2a2b68842de6bca8f6d798d83f90f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2789d9538f483a3119827645cd14cc88175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6e4d9cb7eb4e668228f3cb481a23ae176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180aefebed66cca0fa1516ee3dda3e4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bf061e2213c986ede6262611c9afaf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662ebbd587165444a8047aa78fc9fc28179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a764afd3666e87ba3010a25373aab78180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa18b551e9eeb907cf7cc109a26a908181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d95628f5e25e8d1cfd60269443b85a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6bd7c9f05c9976bb83dbc78ab551a5183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbb055cb458305957a0eea5dbfcabe9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2db98557ceead25b8011e5a75aa4ad6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6d7de6c29196682f1431d5b516ab65186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eedf93643f0a0fb2f322a4fd18c3bb4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda167766701504dbbfbbb9b53fc1086188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68e996dfade9a8c1c5299b5d39e3873189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199e01c94b6aac91a839a7561c4a607190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da75da7d35014d891321a3a2faa4c6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa4ca028ccc1f5c8425e1c1b7244ff192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad7c45bc9986d0482634cd27f75d7cc193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ee91acda89d9450b11140b5bd06ddd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f786d100068bab4f8e65651a16c4f9195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f7d2ebbc20f2ede8170df7004e3bbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625a601ee555c7eb723cce4c689f647197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d00b6a0b0306f2ca8e67201175ba401198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f76c8043581ac86199763bd92c4aef4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dac9f7fbafc98266044d8cfc2ab216200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3389bf3af62a1719f201faaf836f0aa3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb61c2fcb735323fba993a30ae2ecd8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c3e0a0cdecb22efe716ca58742f983203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072a99e729fd1322141edcd2855ff133204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925943175d5a7ba23583bb10f9512e9205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89137ab164c1de3b38610ecdd419bad5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafbde8d0f8dc47dca0aca6c291e788e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bcfc946a2ae56f842dd17840b709f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4eaca4a59e4828797be8d6d99ee7a1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e2094a10a174e1bd3549d2547aeca210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76aea7e75ab538411223a1e5f99b1de4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fb39970d7fca592c4402bdbe422370212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d868afc4c7832408a21ee9374437c09213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e63a4b71015571a06a010110886f824214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57295f102ca14f2635871d1070bed9a6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d45538a947855f8107fb8d23b9052a4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9a8e29b75dd9f3fe7fdcea9e81ff3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c284d5a01992086b9436d33354e10de6218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f268d43b9496832a8a1ec13ae44c7f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d73ed4e11be0ed62d8812f6927a100220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6b9837bee653d8c338f9bcd60637c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1abdfc3c27860bdfb2121c7eb6cc8b2222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f132bacef6957251154cda24a8fd38223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aef747e337f7fc866b22eaa7a17bad5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf81c3d7d2c0a7ba1967a68ac9de7d0b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879eb4f8e0bd901abc3df9a0d6a3fb61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cec0ce46c770e5e072d1963691b9a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3a73645bdb3abd371fe25689e1a84e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12c2072ceadda29ddca1920416715ba229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc99df4e241093a98fce910bcdafc60230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae68027842c1f3e64163a27e2226f3b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c487caee547453907c51eaae58bc30232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f8ac8965228d34083bc4ba310f630233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd9d037284ec71b27244ea005156a71234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a6a830373c7e9d91d9696053374c6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b29bda3fab31bceb988af30432b2f2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af8167dcf9b05d62ba3a901e5c25144237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee7db00c9c34a917ebd5d457ae3a34c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04100815c95505fee90c0a524a50ce4b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246348a8b9ebb53638125dd17f57143b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289379b1cd229fc08d3b2a851fa85b59241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db91ac0468115196f209024800046bf7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fcb243bd59c73124840a325c1897d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c223fad065d45e459e4d596d7bfc2bd244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da220773e1d38e97c03b4449181f8bb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957aa032b7837f9f6b212c4954db007246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f362e564a8cda80248bcc52c13a43247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c9bc04e73cf801bd8967d40ff4afa248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd8c5ec209e375ff95acab8913e90a3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360ade1464bbe769cf1babfe985e8440250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cbfeedc00ef9b103e31bb63fedaac6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f848cfbe8f31d7c5ea43c4c6aa69b0f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba942cdad870258d9dccab89fa34f0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d4bfdd05174a739652b267e6913762254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a3b5934febb56fde251f65ff5f504f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94afc8bac30cf8f713dee471542b8e1a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0baee3042ca7fbfbfc5a17b1b84a6f5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31582b67afce8bc66b011875bb2e85f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36a3bd96ef396ddcb185d68439b260c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426ac6e24314121fb685afb11f852415260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10ea21d39ff9f61a225bb0bd88768c8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4e7585c7052ba6c5b207418160e868262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de30ddc8c90822f613decff3106fdbd263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86181d2735d68deb89f97b50772c7a06264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632670e3a266d03badbf12d4be3391d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea0c4c5ea791fa1f48a81d50ff6531e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb760e6baaebf8790dc126e024cd4078267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3278f9c7f58eff54278a66970e2707ca268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6696c52ca54b3055eeb419f743367db269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e190e50793dbe1a49945de7583c6b91270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3187a02f3ef26433a43b6f0fa4a30271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f3e0c53e3331315ed8c5d1bc1f0b33272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdcb2fac3669df3ca716faa0484909c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21a45922ebcc48b0ffd4f0768861ead274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34910e26bf8c052c0c87aae9bc60cadb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858cf1783f387e5630972ec0b2a17f6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b0b217b0de666ce272e3d61e5e55c5277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e8b34e95ab23a8290cbe3d7194465d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cb25c45cc581722ca185aec39373a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c5cde4ac2b31259a3d2c925b0fd31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bad7ac380c54031a2cf07b7bede6114281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdc0847223bb272072281af678e316d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cd478e1c64288f467038712389f795283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab64dd4152297b400f422a1645767ba5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b8c4d3c58f4aac5c8729ce1ffb5581285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec7cce679bfdc922804955a1ec307c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30eb60a66ea32a962d89a31c7dadad8c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5196f1ac2d925827f285d47573eaa0c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08baaedd25553141b391229e47733465289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab327e0e215542285bdeee929e2f61290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc14a935208a13dba00a229445d689e291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392471cc93e1fa9a4df4d47440e7a858292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260f3844a0c45ee33ee9f0b794566b8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d750610fd010370efa6c853c85a03bef294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27519f5d74933943fe76ea11f37a94295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9728224ec8e24a4957af3d0a2a091df296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be828d76d4377e9c173639d84d82f49297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86e966655a5183eb28de49154b5563298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4007ad8b4c3068ba65869700d6aa4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a58aa9a97557af514e41e56e56908ba300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63388c53006ad27621f994de613e34ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe5187b0a42f40954c97e6624abcee2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856adb69814a8748fc451a5a4989030303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e4248184d187fd053734c530c414a8304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88969c6621fcaa67b5d95968a239ca1c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709ecfa506ffc7c19ff87151fc169106306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183964aab91751c194ede8f3266dbb98307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b902cbb62165d14631c3e2d2f611799308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6e983a9597b62e0a51d0681ab8f1ee309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8b9dd92d59debb86f689fcd5f7d51b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bba5f40c14404e4070bcf433bc9b9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2836f8a8d89e99a27c5a48d622bee3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02828724edb914e431764f1f485e651313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1377cb101f6c316e3825aad0c2eebffd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0423deb85f68066fbcf8f863494ae1b9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c590270feae441d2dc2bfa19ca0a8cab316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1104d91cc1ec0e04971d0bef2836406317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f806c73a4a711037c059786aa03992e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83262232920f90761628cf245343615319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511e7c21aa3eebd95c92d535000f9a26320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cba9cf09682990d3397b12fd40ad797321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aa8f249054406b0ce24acf3d56cc6e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504136654df938624107c7f2e99c046c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb662b7bf472254b40c64879e10ddf57324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872ba6e80db9d48862839a26a7a2953325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b3392f1196c0780c6e71cd13adf6d7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6f9aa23f6b2f33323b3bc1701292c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32a030ef6ba6191686baabfcc4f8f59328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebac1b63290be2239e46ac0ab30dc45329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2602dde5c757cf79eda9d6eb910b385330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297ff608ae44ca6d9175d4116ab19b7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ee671cfc3a59505c0d2aa98e1b58f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e46679cdba717a91110f15e08a553333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f0c9692d02088b2683e470a5cbac05334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d8f67e7a0a9627e6ed1fa11a6fd17335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab46c337b3f86daad622083b5def372336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab979ff592a54c41653337b9449a382337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2be599718549ff91e81abbbc12e884338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec88eae6d96c3031dfa0b3197c5516a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73dc7d58e4c701a08830d268072fae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae706932a86c069cecbc31562e4834341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6035156cd56b0f37bb62607f93ba737f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30db77979e57de4d5bb7e5a85b751a40343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d341aeeddc08aeb7c8411e54c5b5b664344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab087894904fbde64126b0c2249f4779345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f754b21724ab935c670a51a3cde3963346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3572fd238b2c2a461d2c977504dda2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c600899a473921e18420558c29272348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13a1527ed16370c3020ef5352774052349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3327e3b8962ed9c235010c23f38474350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51a5a8d95f44b65f1117b21e1a3cacd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d133de63478c306734d9e449916f9fb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6452e1068cf88b835445e1a754721a38353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8155151af8d53d04b74b10d40129af98354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ac6718ed511a44226520166586a7fb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af2fe3b73d0bb55f2d71c858f52ee2f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5def440d2edd3c30bca71744f42a0e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab3960d702c457b919204f4724fa3f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d7e4891694a1ac686df58498d25cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a7e4b39c55a9e4f4b4b28043e463d7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a43df48eccd403a5c9b1ead3bd715c1361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd3cb311053f941977a8be0609f287362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca9e92e995784306a0791fdc1d9a50363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d96d479d991ba404e96d0602fb9c89364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb13f54da607dc7667d993fa033f0b07365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf6ef6c06a23faa187357a75cdb024366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d2bbaee7dad7c9ab8614bf32d98ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30696a2a2e92689ceee83f4c71664a6c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa781628082c023a592edc6a7e09716369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c696151d0439a1d1fb8fee8bd4e7a9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665ad37c01249b5c02358136c6477ca0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e116a1f013d75805ca7b5d83a175932372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792ccab58c2e04f28c29088a998d222373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce86c4c4baf9eab20aff200ee6b69101374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07cbb470543bddca727f493aff14868375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dc644b27108677042b56921649e539376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8a614787952d2f51fa24e7058524f0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e799de5ec88976659311a77b950fa378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd0daea6cd11ca225fe4d35a8968b5f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e4f41d0bc21731a00628f01ee6491b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90524c98971509132c98ca2b05e099d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf401e64f21c8d1f0032b35b20fc51f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b7bf860b514bdde3b260fb94db1da7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdfd95dffc12089d085411bcd9d07f0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42b9cde3c66fed1f0b2b1b7b838df59385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfb41edd3f8b46ba482afac1e8d0f45386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c232782267d8a280d5b983d150f95b30387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cbdf723a228d11a258cfc295794b70388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b42cbbae700ee22647dda74b6f39e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e5e2534c3e9e95c1071ad9949e3e0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d550a70e2b6bdcf238c95935f8509932391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d520bb94f57690ac31184b3d5c2abd6392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e552d1aeb2b848adb8a48b542eb1f0393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f9302efd37aa08aeedb0863d63893394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502160cc1e6c2cc28afbf348d3698ac395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbd94e2bc008afa9cf012a045f980e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a6af7a3473a37bcca4ae02d9ca642397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e637e1eaa4c5f81bdb5a3f584fea37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb40a44baba4f8ade71dfc9273ac955399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5cd64c0d34c5b88dfa6fadb4ad9063400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3d3439966279112668fe5c8ac608d9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792edcd6473caea0a12bccaf0ff87112402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26d7d0a110b51cc8c9f045e15e1ded1403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8a05910b9ded9953dd1918b080a15404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ca8b95fddde02a27f86e9ccd8f4da7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea216f74aa08466149fbf3d9210fd75406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd0923e0927b12c0458674188078d2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff63b693dace05e3e399daa61e0127408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8092b90053d59b6c402940177d990ef5409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ce933eaaf87f62598316fec9652a17410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8fa1dff50394dc63133af0a3fe2048411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef35366239e7908df516360a61fe6b0412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54da2292b9ccd7fe4a0549c789e1a1e2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99280e053d875eafd680e792cc32c0d2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84181913a5cf0e2f7219e5ed5427b1415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8cf671e9813e220196aeb914a8fa88416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39d3677a84b69d11a29781e58d5786417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42cf886f070371b46e9aba1dc8a6b6b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362edc84a40fef806fb18fc5d855b13419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9e2b18f909a6c65e38eb4a9e47e515420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74114c91c9b2eb9ab4a0a5069ddbe7f2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7aa78d10d441e4af2e283e7fd20c33422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929a52165eb7055e810510a3c6aa3b6d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8c7602cb19928c206b92d451c9f14424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86328b08675403aee667c6123b2006bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceaadeb088bb4e89ab623f7b59444a7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a495bfe8f0c47e9ffc2d79180451d098427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518a66fa2f7c946a4763ce94e13c31e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d48a74fe941661692a89c0e25a94f1429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584fa6fe5d5cfd5544dcc8379842993d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c6a7b4ed974d66ee7287f93a33c118431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfedac02da73c76358388166e2aac49f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb04751649d715eb42bafd66d96e780433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d214d45626ee0e5930925e4d032ba9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f9f1175abeb98c1f7a48e82f864c7435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da22b6f5f95a2f0c83a4d51b6ed2f753436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43384a40afe897429fc26ed9b2a2fb41437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f77d32b67e9c0dcc78e8b2fe7733dc438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562a24cafc19fb1211b7e8c40005d84439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6728dc99ae404189b95fd8fd51de3637440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51552bac59a18b06f5a3d3a27e8c6ec7441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9563220890ce1d7003a5efce38640442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defcd9756ba2916712c7f092fb00092d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3063157012a6cb5195467d2253380616444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0f90338c8f810389be3e5cde7f914445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7cd6a8fc5b66747e3b6fb727b7b122446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac99ca7dd68f59778e467fe593277af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472abbb89e62cd1b14a5ccd7a28a43d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1495787806760bbdf6886c0fb9e22c6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f98009413e8c9fb182dd7dcff3fdad4450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87725f9e32273c86ff4b8012a8e0048451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9e138820d8a6b508f8416e2b2bb324452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a472a4925cfbdde159e33e4de9281ff453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd031ada60c18b797e4b3d8a0d48519454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a60775bcaeb84e60aa754071d056598455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad739f81ecb82b1b33838ece0f890f9d456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abc2f8c602360fea20b739f4f144ed457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1222318ee1d24bde79ccbe019997563e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4379a54ab247c00e9362ea9eeed52d56459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4654a0467f60bb17662cb607907d9ba4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd25a104b8def611102908ecb089fc461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b107f9f1ba94c8571fb99ced0c9a03462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257e1343eb101731716e2ebd3fb2048c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1c3c6d7124ad2984c931c184a7d8cd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b26635120b922dcf0aa000036e7c1e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08be16f25c1ea3781b1ebe85bb468de466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee7cedc18c337882222e33db822006467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601b0db320df1dbb7eae1eb849f5dea468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473f10d11b9b8b4d5998df985c65a41469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4bf329d99d85294e9ea3204e298ba3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5891bb47c1e270b203e09309fbcf8f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a5ef27519b811ee0d411674578a27a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fa8dad8c6de05a1d4054976aace15c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd152fbbca2f5a9531e7079a6abf9164474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca249b4141a3bde3a857dd90c0e3045e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3c3e2bd433d075b0a0f333b743828b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a70ce13db540f1b13c35c0e573a316477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f3ef67afe70c30bd63ebfc1027cf87478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2782fd36233e6a9eb69925092eacaa479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412f955dfead580167ed0383c8c90d09480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6015b39419e6bc47d0df05b95c89376a481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ede979a137d57231c9e9d4da70696482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080dbd3d928f5818ca5e093905f4cc91483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6cf499f67717bae4dac9f069dbad5e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1465dfd9e3c647bc752c571ac9831485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8750d3068d67fbd3feece396bcb423486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c11746c885c0e18338d21d647a8e454487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eb390e92a2317967921481507e9a2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb45c5350c6818f7eff5b81013a9422b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5dfd4727c0947b8df3644dc203aea1490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cfc91d4a4608d038648693c4189784491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b73ae0ef15bf6b16e9293ed7c29d0e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b04e02b920c36796b5d322f69af304493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5523ff21cd7f8a68dbf56988d9e9da494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131198a26ce2456e7a3db1aef9dea44495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1222e7481fe135b8f6acac0a2f3ece496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b67932ebec848764d33ed58dbba1f0c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb5ceb9f006e6dd608b020f3c9cf519498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5edcdafa657f59d5037f8cf424d9f4a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067216fc74f4098f953eb50493d75523500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62801e4fa688eb2e9018342556eb7b51501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1c63d6142277b7e077e91b373a46a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788d69c98a4651b95d1f742fde399ad8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6655e605de046627ed6e7da70dd1e0bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed4221d70c5d650bb99e10c890e048505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729d5cd261fd6941a88cd79081a74b64506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09117709cf8344ac9e5048bc9b4c7523507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ee75b377d085da9d4ffb832a9a113508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd2a3c61ed7ee3910baeeae4f08cbe7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1121bce2c50dd4a3494edc0144d3046f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6df6c5cae9b4782f234476a73e110f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7342f2af47f7d7e0259c6d835c940b2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1868c2f11f6360aef2bec8e2854a1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527de4e792c5cff76b25dc7adac19ab6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42ea01fbe5d3151dda9fe2dc2aa9f4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb5f308f8cf8e5e20616a6b026a39cf516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc4b6d2f9af4dc6e7f9e037aa82167517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8507dee8ccd5bef5c3e679c2371c43518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efafbd7b4687bad7eb7be759dd44bd93519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a4d961c3fd063d4e7c80dea3e7a005520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d37e940c4a65e8f3d6b346dffa6241521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc2796137465ae879f25aa3cf7a5d81522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739054f166c0040394db447d1e1e069523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5157f79895cbdc8029b84697878b4d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e224ebcca580f749a57469ff01c67bf7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9106258bf56e2ed81f6a5035e2ba1993526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9620a7a50fe47e71a81beca7997d31527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6aa6ddc62810a388a409d6bb13cf97528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d55b4414af1b0a8ab113cf53ce337529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f763ab29af3cdacb6aafd9da1b9218530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeb704cfca9fdb2418373fc383e9096531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6370403ffd401568bc17db7d64b4cd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949bef3c72988e532932818dc51ada4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa56ee0292310872af4f7c247fa4d3b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129db7f387e8dc952120fefe169f8f62535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcd02be83418da388ff940be47b02c9536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbbe2d66cb0a8ba94db487395fa6ffd537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f0c311034aa0e3420541e5aff66ec9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d4ff8c3e18a7ec28386ea324184bd7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a048476427c3383de21538e0bb2267540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7ca79ca3b5d5c49df42f346e054b70541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050fc59212aa4d13519f63e3377eda7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3233ecd27a92ebbeff2c93e011ab7e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f928f5138ca09a232d5f56c846aaced544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e510c41831cf9fe2c7b72fb3e4f77c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a5742e56ff8c7bd8a03821a2b42b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9a4a3d0362a06265cc40a7bc403c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99cdb39b0112da0c6a1c3238ee4a19548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b314e1d2125f2fb718dc2c5125a347549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0d859b5cb6d3f4623048ecb3eb8d1b550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac936dca22f00e5d537823337e6a5999551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2423fcd8feefc86b53e8b744cdd392552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a5b44bf3fdcfa08804b909bb0f14a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c27f013e09e1961b1d2da0f651de799554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2d29aaf3651989a9b3ba49901c9658555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643b38859b81fb2300c6d8b15aebd0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34d586d32ccb11ad38ad5aa19c06979557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c1ad246bb8f55a31f690a392f00e84558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715352469f11456ca192d1eb7b2c5d20559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb67bf756212b7e55cb93541893404560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b1ecbd28a35d0c22ff7cb6b5dc15a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc2e1be51732970bae2d227acb043f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab55dbb44187f0c659c4cffee37fda563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2554423cee9d4d1a63702aa97dd348564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b4bdb71a525f94b2b16669c018d181565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988e5e7a776b5e168e7d619f4dd7655566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa16b4318a73206a7cdd8f5b2450b58567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00307f9e43f91635a49185549fc49dcc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734bbcb2b1a0bdb278a2f4133fec27dd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825e9fd7a732f9f78aef4c8d568b62a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04158266bdabca1097857f783100b0a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577af0d6268d0cadfc4cfd5a09372f63572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10e965dfd98e29ca994b8baadf9242573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef003203edd18dd152bb5e77595bbd89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00844a2348454cb5334714748e2a0b575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9c7c4b9d675bb36c71ea2250b8e0b9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c2d3e86d88a4eaed466b85dc89a7cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819b0dce8aed4a64148e6140a9f4c42578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778f36c4ff0744b415fbf9f901f4cd7f579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4023d5b8dc33676df105c96205c4581d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0636e64b5887f050e792257276af774581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07588c3b67c31147b395ab0e914c0345582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298e1fb9bdfa2ced73fafe50332d441c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03644db7cbe1bd0a82c4b1ffc540925e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425c46284e1f4a5231d87b088662ba5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74561507868c272ae8a177ec2879a113586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990db38a1f0498ab9fe99b525d3b1f9e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2373c8acde7358e7cf8d348e63ea6ee2588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557e27c2baacf09c45c75ca4e5bd459b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c8a00e23a47305ac8afa35ca79e422590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7824e09912d902b4e7589403141978591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c400b1a5d9db5de96c81e1f382cdba592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4585cc4f7e303b27a2ce1ef8fc9213593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c2538b697acf042a7fe49dfad484a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960a081d780c4d05e1ddf13d919401c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b10b0476328a0bb086575f10288ff3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d76863b96aba51fc54ebd9350d9699597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ca2da2fb7cfe50cf128123456b9f6e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c456df849ae020cc7224cc461be8058599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9839bc7c5e6976e1781f3c8508f46e6c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78793e2129dc2e88afd0294b00768724601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe226debd3616055b782695d4b835fef602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7421e72aca70ce5d704174553e4f5e5f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c9be17dfed0c256ec27bab65e45a0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e59bf7267f7c837a828449f2a054c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd63b52369e734628e2d8a25054e83f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d3fd2b8f976d753821f3bd20defb1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01e4defaafa766b16e8d877d8c83273608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029203a3c1429f6dd1f9d40523aa99ec609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e4ac230d531b64ee2a780bcd86b03610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5c1c77c487b33b92d0918d0478e1e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cfd63a9d937a63819c2f29337d6993612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f1b1742f367c960930f313e76835b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4de4f78fd85b50cb670353653a9b9a2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db56b4c696b4627b4fcad95bed3fbc84615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93d1834982915a62d9cc05f143af6d5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dc882823b9b1124391e138029529b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34317818b019e686f2797a5282a2f29d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7f24472f2816d4b56257d69c4a5b7a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcab7295def5483c670c50554404b01d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f4d0d32bd9664a7d6ca38e33b8507621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9078f7bb5d7f38319d3a56de34d994a7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a539b138db8cc81c405552224d57aa623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c9db3d8ad40c0b6d91fb702a909ed3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51e215990fc1cc90ae081987f1f45d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55a86f592daa0cc71c194e659c98a09626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d12c0981be9d2ac7d23080dd36fcc15627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0eac09c607fb5df8e6d4a373356b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c80a286dca8cf764514354c8537051629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30d82ac543e116a374941039fa35092630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d9d7c3de55634327674e4258ae9cf4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c4ead3c09f434795579cfffa274f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e65b27fe60501f0265c009f09be5d1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e03b17eec55f6ba4e27d7b4a453fc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2f0e951e62e4b8b71d2bb1cce5b3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8893371cb33a8414f9b34558474f7d2a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1681c9b0236727c466dc8dc6f9366a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688f5c55d20ab03435c316a1b0c6f2ec638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333beb4c76daec62dba3a051089f48d8639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba899a9a21cd41500e44a9d75e8c327640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5536c33b8124da1a8e36ae65948f807b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193cbacd02c6980a68e2b3b05e4137c0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15ede0118998770100f032a3fbcbaf4643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcb841a7a40c29184efae8c149a231644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428252d3a714b08c154de361238bf38e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb28f21ac692f749578337c71cd4c8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa695be574998727ee8a9a075c1672d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a9fa33ba2e18f174f6678c43074a51648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9e2f89689319140ffb8115c8371479649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba12cb25ed4b0c9275e0ccd1b22c7446650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7841bb867c87db92799d2a5ba6383297651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da84be002471f699beb8b84b7c66b1f1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3788388d8fc7557dcd9bb06849ab2468653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87e79f1dfbf7a03d71eec9ddc0741c5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ce3de213d2e9ec03384fab3099bc7f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90ae011ab2c531e4bce1973cd3c37c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5678a014d4f60cb6b44e5e2ec0f9687a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb32f16c1151d059f97594dcce7e4c1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04a94e4b6c69d3ee87c260384be807659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce8b8630e157c623d63fed9ab3f22cd660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e234ee71a4f561f9eef4c50386a242f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382163f8ff2d262ede59f5836b2e6c81662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f16a878e33e0583863002bc9e52d1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e3d13de046aac5f1ddc1b13b5b73d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ad3d5a1edb9d4ba045561084a2f66665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc26349904af37e2fb56eb6e3a687f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c664360da463f4da6f6fc7416ea579f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c281b3b128a70fba6e97e3619f7c93668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb0662664cef5d64603bd72cbf3db2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cc98125eb295a9914ac447306cf994670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0fd6c74fa22fd6d952e6dbe16d901e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fc42cdee587dc9808caa70f35c103672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5961d5b21f6476573d2d86174b5997f7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40f4f9219a098ac55b58378101e4217674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597728020dfa3c9985188b6c16a1c5b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033e0e55f26487b5192f7cb10e79bd0676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae12032bf6fcbd979002d5a439f5102677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e336bf86c7d374f9f79d3fe9385d1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20362bfbbd72c89bdcd3e5f5415b6285679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe5cd932afada38530d34511e85beb680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334187b49bbf0fde85ec0e3608d04c52681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b18b1ede2f33b761cf74f36098ed4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0770331264fcba85ad4c5001d941103683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5831ef2af118decd21ff05e3065fdde9684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca53a3e4ab012e7f34a9015a4b1bd54685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaca51ac009565780d5e95ec18db32df686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82e04935f24840c2f4d38ac32c1c343687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58563e4c882b17487281fa4484e88dfb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e8e111ff6087dc52b6513dc26977f5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c723ed3ca88a3e2fb307a77212698c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b1646ed638fd8191e7327f67cb6b5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d603d53678ccf38208a7b913b3429385692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb4453a20d557efccb8a0a872bf0bd693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ab7e1e017055901b568c6450c6fd74694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084bd6aa01215ff32063269ddaae0509695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bebe3f635b3a8a33bd9a34332a5e24696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f203eae156ab9674b5930952ecd68fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d83d5800446d5bb866e48a67eae7e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72e9196aa1e73b89184cd7160edc66699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf61d214c419fd95426b4ebf1880223700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf811fc1ce6f95e8b75d41fda684715d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de950244faa69fc7fabb870226d573ee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7aa6e03fef6e32828a8fc191a0f801703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8bcfef4dcb88d207a495ac1994787704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced383eebe17fa0c83fdcd13a2641cb3705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904dfe14aec073ab1c41a6f2946c7698706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b501e516c7b8c52591f3f863e8ccf04e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50fd7a8526fae8c40120c48ea267c06708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa3e665003faf1167d87b61dc7376e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7cfe4d4315e11783d2db9af415bbf710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4592a2438eeac275dbfc09fd0c949a5e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d861c24783e68447c53e567aa9ea26712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66f1b603dacfa59de8829a6a01b1c84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4dba71e89192b6e71fb730eaaf829c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8c6193480deb4e4b5c81db7e6f0326715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160d7959d7f13668559a3d8d0fbbfde716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb6ec9da217a8fc1b20054616b23d4f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e275d4b7768e374c70715bb9688267e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e15db55893665f2b2323f83ac0959719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac876e90ac4df510887c90d47434eea720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311c420cd7e74753afda408b99f469a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac217039d6474effc672ed2a615c11d3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112170d87ecaf816976fe9a5f2d683eb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a760c096d3c2f96346835e2d4ab2127724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c320a68497c30f9d82a8dd1e0887695725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c37ade16b039c21b3f45c64f3710041726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949112f23bf57849b1eb2675dd965cd9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b200d2ecfb5a22d3410b2a6dc71e437e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118cbe8f02b0b6d31f73b3e21e60d04729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78247505cfe01e6a67709dc152cbdf1730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac981b9807bf40e5112182b403c124c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19af6e898b67af4ce112f96c13e77a95732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5610dabddb3996dd3c900103baf165e3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1ca1925609cf0882c8067bf0836b3d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5408a35ef29fba8781d730eb437bc974735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad427e07add0e100992804001f005fa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e22b6fc058ceb2f9e04d7f279c0855737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861377c74b0c679ee24208d61023b0db738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a391e197ce4d064d0c7633abc85fda7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf58e2b21e5bec9f14e076af5a088c740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5e048a86f24b524f913e1f680c1df8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a916a0c5aa691f15f292135b33516732742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03b3fdcd3ea233a19f9d229bac3245743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9b91365fca24c30a985e6ffefbf33744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b40146d1cbe4349dbe5b91283f7d2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0f4d968a4700bfeeecf52a8cad18e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad16ea4d56a8f17c2e8fe19ebc95b17747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518dd45a4056bc324df88068bc501528748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60b3f630e2fa11bbf2aa111bd9bc2e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6fb53b66b549c0c92e4a061af50a2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9987e7d3a171cb679e377353a44bae45751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4167431ec0fcc6c699371710d4db0d7752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5df6a5b2b1e084e54355c2b92c01bc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b29da96bc4bf109570381289e36179754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03564f3eea5eeee105a6920d6a7d3513755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b853861e36dd249b534aec0baf4c09756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e7fdb011ad5ce84c24305628ae839757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb412b1220bcda5229669a2301affbd758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21b4c239a66b602ecba1aa39c1a6f5759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654672057121b152ffd90c2788607c9c760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33788bbe3c24fec4f7243144e691af7761.png"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95301a2d3e0b608e6f68374d7260ceff762.png"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aba2325c6690b1647a4ae2d4f6b54a8763.png"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e59b91b98bde009e021ea0e14d1aeac764.png"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f0d165e6bf119366d5ba32e28e61c765.png"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36492a123c169129267e69a0851ce755766.png"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01fde52797c785e85d5d0b83ad16efe767.png"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9b8c333c77e2334e3329c065509bc768.png"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02596a4b954d407eb4e355cfd752db05769.png"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c4a196412b0ec425f974c984e6d68770.png"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30112906ef86e19ea4e035f94e4a3789771.png"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb507407e5931f4e377cbc695eadbac772.png"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54941977fc0ec5c3a1227a240eba443773.png"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72247d04ba6398c7690139796aac168774.png"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d00707f6d1faf03652356d5993e114775.png"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91011032b336aa545e099ccbfe210e8e776.png"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1634c0d761ed89afee7521b71ca42739777.png"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb2d3be0231e2e32d35032beb323aa8778.png"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdf122e4078cf81e09393d3ad86f510779.png"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1010ced74529c5930970612993949f48780.png"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab6df447f7a5a7382e9089b1fc2b993781.png"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa8167a890b5284072bcec567bfad5782.png"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9963c22f4d17ac41b2dedffaeb10d17c783.png"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f76b8b821135ee9c5c6b5d51ebcb61784.png"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f1d324c5869eb5426fd9905cb47d15785.png"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf88be729914549ab97862b0d2ce6b4786.png"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bac0a43b0f2480a9a5a1d47b9ca530787.png"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b4d1858c707c5a929ad07b9757a2e788.png"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077e6f41ab9de454981a88f3a0662dc6789.png"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2544e1f401463ec74359f7d01067e301790.png"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c13c374b7bc0d004c12721cb964282c791.png"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf9aa16739fb85df17c3a61ce5940f5792.png"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa92205f29f847df50bc684718493ef793.png"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a37e5df7343ff90be2de7945092760794.png"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41582386908a4fbc55f62454ead25dc8795.png"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0b3e4c6512b738ace478d6d372956796.png"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60e6073a8ecc5236a389101b44098b0797.png"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da5a0d423c029d8131a4de1f863e8dd798.png"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf46207c6322db7c5ca5dd36ddcef0799.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b187c653b6a8cddc45e9d7ba6eba5fe01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a39b93d81eb8c972b2dc04329b1e02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3948de44bae18f84076ddca24dce56163.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3443075ceb48303ab6a33036d96c84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce123aed2e6d628d81a29a1f44ce35415.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0e3b333c7248b4881237ea720f6d926.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26b3cb829be02a67b7301782e2bffc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c44edfbe6e413326ad103fe8f444c48.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83796b47ec8c4dfdeef1d80e8267293d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c932e9929f4b47a341ebbf6c065af10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f9e951b32bb47c7d5e7dd66876c92111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0567e4907e4e423c1895419540e20c512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbfabc3e7cc83c85287ece43a1d6fac13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cb80a6817e452445fcd86fd67a5d9714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5691fe75af0dcf149744deffa258214415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2135e093d90aa64bececa4a848083216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082f1fd059e225a54f1248051f4d53517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20415c82a90d9cc740a5f795dd3c94818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a311b3ca028e02b9b2e0a96e41a6f40d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2223b4bc56cca8cd66131d9acf2fe2620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d202e0191270bf0e0d5915d442eae921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe1d4448e4b222b3009aa14b55564322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66bec763786350347aef9a7c83a59a223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775304ab2b2a82d1a8ccd1822dc93af924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b022286758abe24c28ec6bac37a5757425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3123597c6243e71cdcb03521736978b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd27d998c8e28792c89ae13e65190627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bae4ad8e65f8d71c1c14ff9662534c328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc340e30138dcb2adf5b9f30356e3229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf20faaebe373c252138f0a39ad8e5130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92d1015ea78da133fbcb3a8cd44f2d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e048968b26ef9e71f39411322c36961932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9d23965638dde4b72c93ad69c58cf433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7730c7c5e003b93fee9950da86e504d34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1c449d3432ca78301f63a3858017135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8663a097f39e6f89df5655d1aa324f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c938bb2f34695965a3dbcaae7cf363d937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1dfb92342b33aa8da0e23054f7294b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01df6630bdadd1bdcc7caee3d051a1b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af2f5b84621e5284c16df39861c84d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c43a5698fd71640805cab68812b2bf341.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9108c7c451fd5f0ee0d96332fd3231442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17b07bf3508d0c7428d4963c939819543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3b2d0a58c23ac9d342eb31c3b308744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c31ad80e5eb8a3d1d05f16364c63ee245.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ecb56a8cbbc68959e391663ae4c6a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe38dcfc39a8b319c8ce615672743dfd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1418e15f3716d3f40cf92cd041babd48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c6d8f314d8df7f3323b9095bb56c2e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72903af6a3ba6de4e080fb8a1713edc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5570e9d30d8881e2c119ecb9f11fb2ff51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b64962daf7214aee67bcc6ac71d6b6c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ab997698ecc7a0c9306792bb1bea0053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e5c560ef4e16c464d8d90bca0ac1954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbb3fd3eb2a895766a20ba03a0c1b2155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408acfceec0e595ec40290854eb5182956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5bd716968df388ee364e27ebe484a157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6749420de574df1e4b60b03ea99fcc258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29381bd463b2bade5d470a89fffeb93359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d1346bfbb43b920de4903b92425a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4709727e29e8fefdda08a1fa9b96e6aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e921ec6ab68a42e0a35961845b7abd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134e4ff1b9fcaff4d1f45c09313d0b3b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563043630a85a5726e0e4a174bc19e664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739fbb4d4d65803f914d03ff7a25fa3565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f67d9e4f9949b373be118379be826fe66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8f0ccb36952abe1bedeb67741eb8e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1b955c897d7fe5399497ba7c7864a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425d7bf4f37b1660292d7f6119c0b7a069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0909ce5605084528f26d36a58ebe540d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944b2d56ba91b8332e77901e17578c8c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69363fc90dca5b45435109dcb35eae72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e77d2adb990c883063f76647d2fb6973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa07fb0f5b8645aa354142d08e8ae3c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e033f8451de43ff5b65597bd1d213c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a718314beb6b9d3d783374101eaf8676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44206d1d386a5adc57d5e5c3be321c0f77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b803bee6aef292e3c0385465e8d61cb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eed388849c18fe3cefda9f670ebb85d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1481cb117ff29cab3ab07dba386928a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7903b0ecd4a8e20c057fe9edb3e3dddc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4ce27ef9236c83ed853c4d64ef608b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721daa62e0df936d30a0fcc3cf514e2283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c11911529e8df88317cbc6883ae1b0184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f502db3e0a33b4f44760750ff0033c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e456faaa997e725ee1465de1154ff3d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59bb71d44a68f7efb729a2c39133d1b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d1cdf864cfac1a93923a133d9063d988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbea83011dc80aa1bf07e29a72adac1d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4078955c73810f3891decccdaa024d3890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41287de2ba015402ed6fb2ce7027257191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c66444c8c1504ab1ab1328a01e73192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5ffdf5a310c1a5cbebbb2b2a3b527d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d1e253f001ea6da5aaf725de54df4694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b2c39c06f115b413aff51204880d7895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a17cf3a6b3b2f9e1dd1fc7462d4b5596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb40b94f11770f1b66bd39a8bcfe6d297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc395a5576f103ba21641bd0d86b47a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294283fcd01eef026a972d2aa54bac4a99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ffc3d024a7577b86f036ed940e7e2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be82cdc099241362b92012921d2b7d6f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85900615fb3ac3937c13fad6c6a4b7a6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a85f5fb46ca19f96c2b5a42ac8aeea9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3f8086a04c6494f06d04b97d49d12104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0e7f2a769824ee15a80cd826cbf68105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6973abeb2befc197c0a644626991442106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae13629a0fc4a750bb6303d62358583f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed09d9275da655d4e3e04d647e23eab108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462b4c121f266387761a5926fa676933109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc0bd856d05f04d3f30de290c132dbf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7eeee742ba21ffc935c2d41ea03a1c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837817f036091dd6bc3abed8201a6679112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd66ad31acc16c795149503ce4671561113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f307b02bf379fc9f733edf0e7f25f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82cc50742a7098bc78a128c709e1a2d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021dbe2504abde23dd9601899d15ac0c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f22064c0bc649a8994d7833313cfad117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6156482c236c48d7310350f3190e21c9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a0ac62e8286392222ce33617ea8a72119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea18f50bf0a9c9fad1425fdd44b37e5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396fbae619f4301b61216a9e4a20de4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52984254f7b8e1e476f236bab3fc3670122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc350f276ace8f9dc6cf7e90594b3c72123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fc484fd4892b81c1465db844fe691c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f82cb54a9efc54fcf781a275d349dec125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35359b920927dc7d51aac7bfe7a54f68126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4140fee7fb8e461adc19387e6f3992127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81dad47d48f9cdbf80d2f4304e5008128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c6486fd858611ef44a376ecc9d5875129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963b7b7f0f9988c8f37147fcf1e64ad0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78726335be4b8e5843d4b5fef7fa0d48131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe271e4b69519518c0319a939a04cc132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9035138e94b554f0700109819ae675133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2ce3d199c169e5e974b31d03887a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351332c1555bd0ce44936f49396a62e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797af5a0b77c707fd5cb962ddbba26e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205aeacf627cb23fe3ff4a63dd9d8929137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0d798b300f657dec111a96e5b80af138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fffeaaf40b9d98a641dbfa53cdc0a3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c692048fa7cda73d71c779ee45e9a50140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f914e71dd4fd67e627776f6f3b9230a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd246c252a3ea1ba9ab0db6e420f6997142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4ca016599d6de4c4486ad0ac7decc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab8df334bf6edfede9ca95920186efc144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5175e5fb022b1a8ca44760043763ea145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d243ce14fb79bcff00b105d1a6807b3146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097c26ccbe400a1972387634def9c258147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d29352e1877bee3279b33ab8dcfd862148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f71941ab3831fb67a1da55c3113094149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c69d5a65e143002d2503715c14e741e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e5f0c1cbef7b3229819a34693e3615151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4182f24502e3457bbf814606c49883152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe236466cfca88182baff1ed5684e281153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7c8221ab307a5a7e197e7741dc566b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b53c1d743b2929b393ca6f8944952ee155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c20e963a0cf2aa47f93d0299f7a30b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1562b13068b35f5f083b7a51f82db70157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78911a2ef089df8762135beed5f42746158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222cf8e1e9fad56dd7fedd42ae3753a2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896f2f8bf0defa877ca271511e893c2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a05f3d3617df3d74a36799017f74be161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d4cbcc36b986ec36cbe44fda7e07ba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f33da9e0664e8b91ea66f7324b35c4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eccf23764f9d2f1ff2be7281a1d3cef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2844fdf1c3f7a8f62d816b67918254d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b676388288eddf5ff43eb95f68f744d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeecc788e82bab697212782cd1dc6a68167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ebd24dac64be20f7472a9ed5f1866a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817d138167d708b1006e8e50a631dd47169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15fa230ccdb68b43cf4fb9b3d4cd75d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f4705d5ed6102b2fe95d28bcff9dfe171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622bcc4fe95b00c33e2572066399e33172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ab507c27c07b987a85e7149e75712a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68507b06774e0ad7ef0b806cc2fdb43174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907e36d1c39b71efe889d6ba5e1b045f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3937ace0ae78e7d8d38d2249b614b4c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2a4af952f23fa1283f59ed6488db7a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7f6cc676b41b93e9d79e5cc6eb786178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77be0d4d3f24accdcf0481fb23e4bce2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c2e7af5c9dbb342dac05d82f76c0bf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19794be0725fd87169cad9626a7a5564181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ccf0006dcb41ab075bd84c371fe016182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f16507026102ff498731038d864d37183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36c849238147d0ab1f31cbd8e695ff5184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4bcc0680ff6eb5c97a336873129739185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7a9f2ffc154123c60760fff7776ed9186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d883493c0edb0198ad8e25b0ed306619187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798c59b93ecf6981cabf385f8cbe844188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e22b6a868ad37e8a5938f1694d1d33189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae418b0216ab6512193a51f70d401d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af2fae28b023d1c8e6d2dcd5148089191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc51e5fe1115ee703b032a7f7c4eb40192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa71b32ac96f588d7c1568a7bc354ed9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb1cd1a558bd7d0210e6fbfbb60a14a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca3fce282d6ecc96da9af8c53e7f8c2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcde5d18a987e6b94d46f41c03baba4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea68d9291c2d13f5584874baaf595e76197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082030c973533dc7de1bddd4ced0d527198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d137605915c54b9740a359ba3a25171d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d9931ff2d5c24d11f183a62d8b199a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee4bec26d6a6ab066a9129bcde7305d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4722fca410f5a3e44b0eab66a790e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60656081be5923c6f79a9d7d0f77096203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb9b3d71782855964ffc0ce56621a51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f26723f0f91ce48783a05e674f9b30205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03b4cb0e9cccb26ae29625d01ff606206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd1a859dbc68eba18d86974104d9178207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8478b3f9e91279a929180edc4bcd84f0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee304ab63fc9a02a2ef228856ad6030209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493345a216ed3c036bc269986969d30210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb94d7d097ea4e4f0395cb14390b9a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f50e83d9c673e29347606bc062020b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d31311e377d1227cc1ee87ca85d519a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892676eb9364249164f8b03a894feee214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b72a2cca7730333fb37f035bf71aa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f7e210d45a9d06d6f6936a580e7d1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55647d16998a9b8254fa54c8889f5aa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb4988de1e837d5e6307b2c330ed1b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b80a897b598560de00f7804db1f0487219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92a9efab12b24501bf388d332c2f589220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a16e9e431beb230038633e6373994221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a408c9b239b80919345d55ad88dc1222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320195d9b00865f6e3fb93913c75399223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f745aa0b29a35d9689cbc440b30a981224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e76fcd2072e835a55267dbd0edc9b6a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac8afa73f0854dd31da1f0e1066a1d1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2486175977e86daba56daf7f8809b8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8006328f7743f7b0bac9d1f64a9131f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bdf48706915eec41fb99d71179afbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd9fe5d475b9ed7f58292f779411df5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4acdc47da990c533456b3a3443e7c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d75c1f672f059e22fc2cca7b82dc07232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb99650f69f4e07ad1941fb3fcbf12233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b814836e4f78ee40034daa58ecc4fb48234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014dee472f117ded532d3614e08678d235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4c7b59309d113d0d9bf1922496c5ee236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfd632ea2d66b251f1d27a720bd1d2c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabb0d74079044a80e821ae3bf83ca2f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d95225a1713ec10bc68bd3afbfdfe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc04f8a049b7a4596ec9abe7061fa0cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0adcc748004e3b17d8a94b763730310241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9307f2422e424b634af96818850ad87a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb4e7712e9bfe1b28394cba8d5396aa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7642d9f8560a06726f9b266d20a593e6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f063a06754058f3ccd315299e17f16245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf2a48afb98d8c410171b14447b8f2246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ca4f053a2cbdbc637b9071c0982e47247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86216e0f65edb3106611a7639c5ea4c6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d991032a6e8cf3a1f67d3ba08400057e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eff0e54f9ec0b99e7d0a3d0233b54cc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90364656aeb0cb3834fb4e476eaf32f251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d20fcb5de2ec27a4fd7865798f1eeb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0508d51d2de39c9b76d6a3089b2adc24253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3663c7e2f18aed4ca62763498acf9abf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8cf043f0e57b0b756e9191278f54e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbe57343b2f0287f58c370f481ed738256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8105cc2538605b84fd6f34ebf2558257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fac2a6a85440a630afea092128d7569258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6cd96495f5b3b85e2554aece98fefe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cbde09289a0789a0ca9234e9b142da260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55526337f97160f4202f44593f69d2b5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b3c89605e19710405300e1197fe0a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965471f9f5dc6714684fa7f5ad2f91d3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4989fe6319a00b49b90370dd81f9852264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c729cad4787649e544ec4fe2cb39dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9ef69a281d79b6fc4b7a93d2065a0e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7bf74071c5c3768b3cfe9f56959a38267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7cc4661e1e000f3f1e160a367894d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb08ece54ec05291fc7f7930ae30091269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151575124b12904abe222e51bdb91006270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26959cf9ff80a85c455cdde0ff122af7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463241cce32444ead4767396806cfaa272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388154458ba4ea71385a41035ff02618273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290958d5cadbdeaf0fa6d0b99bdfb8a9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f081202c816c04d3c6580674d87e1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88520dda1a0fbbc29535ada63ddd7075276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445beb9df7e96f53a7753a2a7817084f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e117598758cbb90d69228664ec38b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849aed41bdd385f6393b7e8323766be3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dad745d03c8f692b45315669f16f72280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2dfb1dd78f621930cdc6fa19c75688281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679c244b6dc59e82496aafa917387bf2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c7912bd4eacd1a298a0071323a75f9283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc14bd76b2702bc9f82af33f10ca0bd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d42bf77b2b79968a0ff1d60333f764285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6442b6cf1287a9f82ddab17e2ec5f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4c0ffe2d89d87d3f423ffc9d5595c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f5d724cc3f9a12e997c68cd2444a44288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb06bb3ca3ee4f2aca9ef8f1486bddd289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52d5651b461ae1efa42d308de86292290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84520ea4a7dec630e81add7e6d2d7c53291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514dd98bb17d69ca53fb7cca10e52f92292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dac384370fc60386265225f71fbfc5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4ab364e3b6d04024af0893815a6c7e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7680063f5f502eeee0e4a947f518ac2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424479857496fd3b54395b349cc9bb1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea57c64ba70b7696952d9e76536189a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e72ac5ea4d82051837e12e3c23390b9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf1c32c7e8f08ca0d5881d063c4d0e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71394547074dde2cd7de48f4407e50f5300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7f7530781fd68a7c886b6410708719301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fbef00678cb93c137e1d8759ca729a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4b778cd8951b3de4f4d2a864b639fe303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03a35fe920a818be1d8e26198a4d7b4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd29e9093396dc4f61cd630f83f7aae305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566c8f71a92a733541d114f3f4b9665d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d6713603e5c22fb4193ff41ee9c04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fa2cb685992d3fea55c7c7c2c27a40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d8c6ad8b28c3ae5eaeed0e0b89fbef309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6978540e07fee09ed79f305a0c3905c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d164237e6aff0b89f824ad01c767e0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081023c6a2367feb59dce3aa3b153a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bbbca5ba159ef00950b5552a0d20d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82302321cb74b3cf41b853132e19bffd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ae40e45f07dd28228a2cbf34008675315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4bc928dbd2259f0a70dc44bd79a6d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053ca9f17f7f5fc391702b0b28f24544317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42e8ed46e0d348488101681f1ecd507318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c19eee60d6e242c7d53545acc04434319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d475da9a60e2494c29d7f2b66b5d372320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b72aec16281d7f52065fbb04f1c88321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebd7eba6468a714c608fb9a1baab09b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2000505abaf12ef59ec16961eee61a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00bc329940c7dac0e33332b943e48a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee5e07e5e97915cf9357e348a342702325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a331bf8e3d2ae9ba4f7495d7c97bdb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858d3c64a635ffee3ac14546eccd11d3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b081d571b23c78e3ad18aee36fddc1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48581fbad1fbda11eb3d4c42c32a604329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846f04609e8d907ccb855f33b926986f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bb3d6b553932a8cf3269f91a1b3f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312b05122bf15653dde357e7474786b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9266f68f77c52e3dab72aaa61c94596b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987558945b9933f3db77473b6722198d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580cd47422b8bf93fabf4efb02023f91335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3005dd48591a8ac18809e6290c72968336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694c2e54f70b29e8975f9a368dcce877337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733aa2afcf2d2ab8cb5990b1e4204f9a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eef67e5e1fe53d6328447fe2215f4de339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d2a53ee96486e8c0bda18066a1180340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f3ee23afb91d8bd0298fe7a95a086b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e74f7264bd743f7a7c44fbf2d20cfa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7295660af2ed1cabb0c5dd4d2326cb96343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9b217aff3bc844fd6d9627ccb317c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11155c7678b0c02b2a6a04419556efd5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b854abaccf00663050c3298066aec3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55e2b3843d709bd0adcf1a9580a6862347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37aa24fc025c3fb9d71fd0f1c95ed76e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7e948b6c45b48b0c42f75f2722bc6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf36bc33c42ca81dfa00d02b6d2e562e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec745ae274eabf188d99ec7fdeaf163351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcbbd67852d55d01cb06bb555f66a20352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a6e438ac3c73c0a77bd6a35181e33a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6512b2146fcf93ddd1d5c7d3fd7abfb6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7292505b9a0b52670bd3e2b8eab3e604355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3329b834e1bc4b38ec57514df0e56fd8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcb09ea4a9320b54f069a69140e841d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0485193bc2b3bc67ea7b5016a6203982358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4ebd69e3c6e50db63b1210d548ddd3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f80ebde948c402290f8b88121e535360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b58ee68add359e5c39209bb43aa8d2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2e1d428689cfe137091e6b0672c9d7362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498ea5b9cc1e7711850224886f5a7a6c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07450d68e11267a0c7cd31c82198203a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16afc22153a53638bc4e4f6fd3938c66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a127ad5ffe79a6de0b6a9f99e63b77366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4cd7910d11a1f9ee343f3a7c53713c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c8119072aabd7c8577ae449d8d55e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2d07db6e048079b8ae8fbea694026369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc2c66579d3efe9c988a5a343ab1e13370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f3fc81ed1795307be0103192c80155371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2328d326e93c522139d9857c380fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317dccbe1504111e1d36840a0342ad56373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d35dabc1801279fe7d3733ffdb552e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1283f19d548523c453ae72a6fef330ec375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81860ecc8249bb39a19addc6bd700499376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d8321172875f9bf2ae197b0dda2a72377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400abc547af77ed2b580446f9f4b2d41378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1c79df9bd72acc5e69bb24b59e71c5379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7741b6e8a6299de222a3c974a718d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3313177c3bc3919420921589d2cd36b4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01efbe04a8a5de231692a9cf56c697de382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd81ec8f045cb9f4bdc9e65c1f993a94383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e105cb4ea7b6c30bd4311aa8fcce9e09384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4209129e6af08ae1491bc557ba2be2e9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118e5f42170d5e7370d3c557c0618e4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bf62cf69e52c252e8db56ce6d05a56387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a22e2b5c201d47b47eb68a1038bd3388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31c0d49ba3b9c6e437df2ca014d2b98389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc4da158d39c45b547368026073fd91390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70c3804ea91e39949d84451414c7de2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23a656f06b4350c01f67e9a71e5709392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939b3805fe0707a8b411b86d81a8227b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dccfe51d28637ddb8356e62bc537f0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eedf64530574228b65069889c6fa5bf395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65855251aaffaf8eefc9d35c0fbe316c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b768ff1a10245f3b1dc5362776dfec47397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22989ebe9f0230ae362b86c56255c9c5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae1ee40d78771bba034d58bd2b15e4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34f8fd773be85a946235c082f13acf400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39167620913646b11c837655e0c23ce401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd9c87391e91a9d598dfc7bf306b38a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48afa55bb97f1639fd08755f52996866403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c5ee01f6f34b7057564f4867e48b4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917eee2ece2a0bf53cdf7d0f3e2df08405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58182ceb30d578532f78ef67bd622585406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80927069b9af9b6a288a6e561841ae407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fde9f1634130e307108d1d641e81cd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc95cba85acddaae3f9f744acc1ba031409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb87cbe5568c8e878cdae0b6ea9d3c68410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ff1df1e91d013031c47f664a1c2bd3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8412774d0f98de9b6751f931e6938220412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920026c73442f044c6d77432a2ecf99d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62db7123bc20333cdc4c24c492ab6c46414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8918199cce8d3c0d936227fcadaf2b47415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0e552be139415c870541d03d97dc5b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c818255e19672a844a70b3ae833c45417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24ae8f641be2961c7b063994996b224418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e31d50bbe77bd5100641d777498efb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b69420a3c5728c7f3a30e6329b89fe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b5b271b298a140bb3cb9a210572da421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6833b556355fce72d74d7c84e70ad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b0c4e7617cd34b8442ca73a836bc70423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8d53485ecd67f77865a327bcd44ad424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aefb6cbb790d1dedcb137ea89e908b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e6426c56b94420aa2597accfd1e788426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05be37f2330f6aa77b34683c5d5edf9427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a2ab3932de1fdc0e78c1f59d5a60f9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b372ef31e08df8c179f84cec31cae7c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63cb4bf7997e9775e37c0af4e4a6aa9430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899795d4d4c423d82fbb6e13e7852a44431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aada81558e009102a61e1da3fb4d2301432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32c7058d85827fe4395c14b8b60088433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f39cfd23875593113cfcd4dfda476434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c5763bdac7d0f7de675e8643dad112435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52749854f3c0405a8750dbaae872be7436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39765339cc3a63ae25038112d0d9f86437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f138b4d6553c24fca50166aba2b5de5a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7694400501dca6a6e48f8dd144595b8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7d15e9fe35ae6fd1b84c6e78b8eca6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0a31a8a53df7ffde3b0eeca099aeaf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904c0dfbb872b5061027c5b6e032db46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847b3ea9c8f0da05e196699bf08d966443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad84bdb58a50221cbf64f0adbfe7b67444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0924f464b1d78414e063a074dfdd771c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b361ebf209809c48998b645577634b8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12caffd8a22b6f13580e81d1c1475126447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4abcf0d02a0e5ad17335e40cc92ea448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f07b048a8880d7a723a65a513cf72f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3c812942e9be80156e5589eb11888450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38524c93f81faff5bbeb3d603f81861c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c3abac654c4b0407a89bc79674c56452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933060a5e4efd3cd4077ebdbfa295195453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f499707b8e5235fb9ac4aef29f9d0617454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25da2e92534101ad6f016f53b7d7e94e455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0d7e5e1a3cddd70ccf186c2051cf86456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf5d5c7cec7bc204dfaa4ace20a040a457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c173d5b425ea6b8c9b4fada6bbc2a6d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf7501a2b0604fab1ebdee6ced2948459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87680823ca56edd68eb7506b95bc4ad6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4523bf04606d8c6eaa3eeff552bc565461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39b5e46c900b7799e407ccebf026c7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fcf9b2bb1178d6bf12ad9726bd78b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cc56ddbd95671cd0e722d86a202abd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d524dc7f20fd6038d0df834b30f7c09465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463990dcbff894d4a9f0f89b2667f05c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2eedbe56011dfa9a7b99b576c46728467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af80d886921e28198a04a0292b53cf0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320a5b21ce3fabcbe3e1634b648fa231469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b575177e9bf4061c794bb529f4fce470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9f84cbcc9a9d6b46c5089f8b83b69a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dc9c37f9df83271efdbad2eb256464472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd6cf39ff97a4da0d01b890b6cc698473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da62a7fce984ae422b38f799dee86e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d365b2d85494bd4c68f5bbe16da2273b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86ee44c7dadcbc9d2e691cbbce5aad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ada401bfd3d366c7aad7e8df679ff3477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13560465b496c95963674564d9fb6f03478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255e990b9c8f6424854971f8fbfa997479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e50df05809c46f26f7213c44bb948d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49926c7a11174aa7cb6144220ae06914481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d9436f7261f8b4a5f27fae166951b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d44cc6cdb52cb56dd25e2b6975bab483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c988fdff5b5ba8abd7a1217e73e24e9a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f332b5879e37e78412f76f182c636b9e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0874f0cb845e29bc48bc9de5b332482486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6566b22af2877339ff24b7acf82ac6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a898c4b1f4796073a9032924d2b33f2c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad98b62b11630f6b7473356be380e2c6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258ddca89aaee1a00f50bb1f50e51a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6a08030a3b1c2cae0446e8a2adb7f7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e7220e7e36861461c6dcac7348916c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed780dc4f33fb5f1a63b164c6aa0343d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88962ffc5d8b48d627f318831f91748494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f306a74c622c717c613d5fa6ca27ce31495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cf59670c0114aca85c46f247f2d2a8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b541bc9c8ac1f0911cdc9977d9f6c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9036475896f1a223f3ca56ef72f587498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baa54755eac07e3238c7efd01a5329f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c45eb192e83b89b30398c38b2e0a64500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe9897abac5521e8bcaa6b4274ca173501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfefd3fb361b8eb463ee782080ff978502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46c8927458e3d434f4fbe46d81a1171503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01145d40c0a4c8ebac24ae9bbcec09c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf25ed53882751544b46d156d78999505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d8353820afbd13e9f97210609062f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10fa46e5767e7be69a7206dbe792a4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cdabaff531796b17b0407dd2c22042508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94783c901ce6dc61aa4778fa781cfa0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffc063a63f2cd92e274d82d3544074f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4853b5cc4254e81e3cfcb4a117e6114511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e0c6f6f1c29b2962763237219a57f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b9848c3269adc8420b6cdadfb4fee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390fe0491cea9121ddbcf77f6ec5e6c1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3183b3b4417d91b22f5e56db2ccb684c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03b33a0c51e9c7bd0d568d75df58207516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0a69ea8ca8a5b5028a6d50441270b6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdf3c5607b1445c1188eea3ba41616518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c147d7b6652a881133271e4e04e6762519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c814edd5bdb5b908c3166ff0a2588b58520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ff4ed5712aee124a60b4e4eea2617521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4970071764bd9fb919c4ecf25200c515522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ef64ad107e0687cfc33f3f45686ca2523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9841d28ec413cb5525e7297d7b19c7524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2113aaf8119344e770d7d78c5581026525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16798343ed45c32a5f295f085cde5175526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84659993eced275ea677827b54064c7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692e96beb48a3ff130e34c6acecb3d09528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0364c0eb2a6aa3c7783b039c2f2dbff1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532414ce7d0b25aff195547cc91ef86530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e70c9c7586192ddc88a96de01b195a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49171956f6dbcd59c86fdb93b70f1d94532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f91c9a08a5d04141941599b2d267acf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c01a07dfcdeb684ed9460a76da2c1534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cc28401e97396263d82906df2ca7be535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf56a20772415b0276331433809bcf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1d66db989ed84e2e8a7cb197064f51537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c84414cee25ee7683b5d3fa9253d9c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7ba2e3f2a9e7fd7deeca79961a606539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd078aa07cc90565bfbd9eae23387d3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07dd5359d96c3fa3fb1c8d89c58226f3541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689883d49deadcfba6265090f77933f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b291c3cfed9b447a0790c4c5d341b65543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d95a1f4ade926b54fd71bed25f9c54d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b089dde12bc3e995133bf59026b5d25b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54476c8835cbcf7aa24b9901e98fd0ab546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e0dbf08ea67b5a2b186619a960d2d8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cd4d02dc432d1eeb95fdcf1daed08e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cfdc562fb7b358ccbd9e24e222793d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3003c7566bb6d97b15f892d00fc88d93550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b80fe67ed8d5d95d683570bd60f7a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8fb0c3d364a38eb6c93806e7ed6b4b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39321ea015b9ea30fbf5f85c508ad2e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f46a98cbb0ce4f60ed91b8636ad970554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89cada5e39b2b393f214ea30df1fbd555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e87a052b0cb05d9cef70f465969a3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30452245478e3c763495efc9b2b481d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba646d96056077312e36c3485372adaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df29fc0f61b657ea39bda1fd892586e3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9effe3a33a743e247302d0075cd8ed560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926b1cb8775e08ddb593bb71258095d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0b52b4d7976d0ea8c4a6afa1c4bdf562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf28afef42fa0ab6f61beb551d7e046563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa18974da68492303c3cd77121d7621564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8467a3e994beb4670c1b33f76750d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dc49ad97f8b02668222c20e56f2608566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb6179386383d2b167084a5b4116e8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198535649a5df504fc5cf3641b6d282f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976e2ba05918668922d9f26964d7966569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3f9f77a8588ef8d88eb0e84fe3f7e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e6b4e60f98245d8fe6713ed5a025e5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0af5794f4fa73f82ed392bffa9790c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b3142dc738b1006a25bac890169ce1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b00101484876db4c2b33939eed77382574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0438561489d232bb6bd59cdeead33f8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3f398152ef3bd4725022f433f63402576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670a84727eee12f54e1acb464bbccfa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6342895c4a15833dbd5b0469ffdf63578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35c761a117fbd01f1e8502b746ab8a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e2d544c4025888c401d0c7cd465496580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae44b07e10610672ee653c754eca31d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554bb860095c4d3b92e08ea4044df47582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e797c676056bec8f2d3d258efbfec8c4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8758673eae9056b7579866f355836584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fd437170a3d2d23ea363f7fdc3689585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f7362297ff20c95bcaa1d215d095d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddafb8a3df0c76726ec4cd584e599100587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c54bed6f8bed950f638883712738d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4471dc61ed626a085f47838f4ea36462589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472c2e2ed7d054a291a5bf2b076614c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef384512753a48a7a008b0e0f64bd884591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3511c9130f1d348daa09a6506f664592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7ff87f5fa6ece894942ad87e702126593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d50480de467208ac0cfe2608f3de99594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ac9e114af41b8d8bbe17952c3c5ddb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a265c12300847f1cdb416866db4a2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b679e02bbd1466a3c0633af7815e178a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667df8b8a446556bd66eb8dd1963349b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2870363dfeb7fa3144b7d0e8360a61599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72728c71f40cda90315b7a1d65d2dd69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5d6eb9f7c4694c951be0293c81ff22601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086f4effc30ad58146c9219bfca94893602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86135162d6786a1d74844254349cdbe6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292bba6c3f0aa95b96fb84d3c02848e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1be4ab7fb410ee0376dca813d81369605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e96036d11fb5aaaad65b6514f9b6a6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed949f2648862444c5ac59af505bc53607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9a68b753c77ab982c7c1a9869b0e1608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7c4cdaffa9b515c4693fa26da31912609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbce507eba2856a0c9f65a144e2e486610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b09f8f66700a387cdc0369f39c1bc88611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a5a5ac1e13ed87e7df944e9e9088c4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcbd9cf9414a5a9d7579bd5cd6c3d8f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6079cad6816ab367d932416d8a54d88614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ec0916ea7d8136ee47d65d8a417025615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a74c6a45791923dc4d1ba14b284b1d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326d4f4281f30c7522113d066ce6a19f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d34efd2be6f05f3f00d833bdab131b8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20b8c51c42254ed706f10d7f6f3dfe619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a0bd7d71fc4a5e33580af5584c1930620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf74613fec55263f2dd28a23a06b4bb0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c0160cc8883851f280b38fc32d85fb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5c94bd9873ca4b52dd9e38e00edd0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8910c6573d92a69291f25be2ddfbb4624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9609198334243a73e3fa2cfd524a214625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d2513cafe7af73e02ef2f2539c0aed626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9fb65a7814ae1d3404091f96529d1a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6eed9bdf7ea1d465d25824250b30088628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda115b41b731759f70f16654b51a325629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624029c182d7e9ea90e0d00ecd173f5c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d42b5b062495cf3a05ca5a1880c8bf0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6540c2f54b22414a701dd3f3bb07b5f5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d066d67ddc2b13d85e471f7c5220f90633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209462d639ece9287b760c45682f8a63634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352bfbb5df434360f27657121702ea7e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee444a08a2e18f239035b904622b5fa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a7d359c4e91c7568a3e159b2ebe37d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0471e6f894b622c06a7ad819054014be638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9a4d53adfd407c6db77fa77539744639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9db7cd8619adc0752c8c0ed37baeee640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f17c9c7ca5d919c421d5c35a3293cac641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe675c7d47209e724dc3881bac2a4fc8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7146d6225679b33ca77e787c8d50f2bb643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af5a5dfe7e5326d0cb2f90c36391e45644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bc3cc7e517d8310c93a7e9330207da645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3476baf78f424b033e5c877107a6db45646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d11409b2cb04607ee42e312c903421647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e866910d7fa08287a921539db0d18f05648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa3eb51c7ff261807c0a2e81f5180a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9541ce635e1519fa43bb3ee6e2e9fb10650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1633edd501b2552a35fd68e9a9b8f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84efd0b21b46ab621abf66140871b4d0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d643248cf827e84b734581393e17433a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a9b03ffe736bdd95f86899d1754bf4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ad24d8bb6bc2b8bccfd73329cc084655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bd072ca0bd1c339c048f7c7ecbdefe656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88d9fe6d1cb7c54bb3dde8f2fe59907657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e520806ce1bd96ced7326366ec75df1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d207cdb827a289e962db49b7067d2b1f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764c03f09e094e693963255bac853e32660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4cf195e95d9ea9d1d3d1450beac49d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05906383f304dfe77e84991fad4e4528662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9209720e4a8bb4d909da1f0ae77cf2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716d30da0242a5fda6894e2cd5217428664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645e5da780b9164e74cb2eb7c7dfc74665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1f6df1d693a1d5b517d173379d1a1c666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f5b9599ab849e8e814ceb302167c6f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723020bd29776c48c15a216487822d80668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf5874d42a325e21b7847bfef87665669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ac84c0bc9c10db97530a574a2966b4670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06a1c9c505c85f336bbdb00de320aa671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97e0ffbe48b4d387d30f9c902f01cd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bfbd1874f7b87206f8bedb7ed2990d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acadba41c9597c2e7b10aa37fe302f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530385a678bedafc43383583ed1c18c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143dee22ddcd8eff435913283cda1616676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e967825aae115855997c977a2672e0e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd100f2ef617c42e4c55da7201bd5a13678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb8bd1b9ca342290c0a37e28b07052679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da0010143a5e6931705119291b31c91680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f336fdfeb042c72042691cc43638e3de681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9736cdd1b299e884a116664267d9b9682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e602e7e9fa18b77267937db14c1f45aa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b8b22eb09ec7dcd92305c5ed01758f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cf1bd48fb3aa4c50b044418cbd2e22685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10403ceb9004805874641c6c9ae8a961686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5146e57329021be5f38f7e7a457aaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddd2c64190c93a3fad8583ef11f8de0688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da74134307833926726fceb863e7d75689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3625131ee978c6c86f5cbea9f54d02e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53586d943a085a5ad3c4143480109db691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244c9d4766fa000fa994a68beb41ef88692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fbdcbdb63baec0e770688aff788240693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e6c47a48074318cc99d942e7c11001694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f240db2ec3d289681fe2e5339993f545695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcf6549a1e8de4f1809d6935a9cca41696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927308d8208b0bd5d7a9b9884695ee55697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c17266fe8ecf1f642be3dc35c754ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c733771bce990ccff3e99a008be4c0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667158563e20a23e130bcfea9937e297700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2b725d9eae29f8d66e341d3c5bd6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19097386277e747e2a04d15d0a9c90bd702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0177826601972a128f9d9ebfdf93633703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebea2e679782b7681d8c753c6e97e700704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c70fa578d814ce09853ebab9e70c8d0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d6c4c9fcc33754edfb497afa9f0a40706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789814980d2ee17ad6ae11c6370e2cb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b940449b1390d5c8916e05cbcecac3a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc8e63cb26483a4ccb7d24b8e66ba6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb95d441aa7d9a6af11f74210f24217a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1e35c4670e77e8828e68b3f5e51566711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84760ab8ce06a7b26c16d4073365f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b542473f759e0b83f4fc6803c655e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf72ad591d30daa5305e03e48d2833d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651e8f7f7f5143a7d43e574cfc6f563f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9e5361ca8c067c56473283cbd72250716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f50a2261a7d8b9a92d1075f859c02b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2d13379a58c3e898e5b4406046bbb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f251d66fec3af34bd7163afe8345ffb7719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fbd77a2ab0e22c49e3864662e06eb720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbde086b272fd1cd97c8b66ceff5b7c8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf197f7cb6759c13b0493ac1ee6b70a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7383affd7920bd5174840c00f121e35723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d596cf06e28ac9aa54eb22eaed61a7a4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7279f2dce0acc6de9f273a096882ee7a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0add94e8424836afe7e1aaa606dce8d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfe641d9f567697a4e5d20a14eaf485727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f92d7c09d1ebcc32c0f34fbb205f9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c5eb7fb264c221a8b8d0e5727a6726729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90099509b51e0929f2a7ff977b451d8b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebadab5cc2ec03eaf0019850dea53cd9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac35ea700d22a3fc7f43171770f79152732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c19f29d9287bc00a458615328f4d8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d21db87d157e07464d8518ca54d56b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb00c595d113c622b197a792638ec8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6bec04056f8a8b34e1d10c7b7f1bd3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ee571b362b82d384d6a89d13b36da737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad514c82f9eb1fb2703b72901f7ed30e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a86ab4a98995840c41a0f63ef47e344739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d11712b899febe3a8aafb99cab94d2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d5a53c3576b18cfa9dc9c63c9f99cb741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a80b317862b899015cbf1c56302e42742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba59fd9929f215c333c64177289059743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37489264b153b91399b5aaa5662ca6b3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d6e65b741a3338dd12f6e2853e071c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44bea861eac3246961ce38056d52b98746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1ff4e88f84c39612cebac735469b5a747.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="647700"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -5758,51 +5512,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>36</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="72" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -5818,51 +5572,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="971550"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="74" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6358,51 +6112,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="92" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -6418,51 +6172,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="971550"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="94" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9178,51 +8932,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="904875"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="186" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -9388,14453 +9142,14453 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="193" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="952500"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>98</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="742950"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="194" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="195" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>98</xdr:row>
+      <xdr:row>99</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="196" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId196"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="197" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId197"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>99</xdr:row>
+      <xdr:row>100</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="198" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId198"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="199" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId199"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>100</xdr:row>
+      <xdr:row>101</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="200" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId200"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="201" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId201"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>101</xdr:row>
+      <xdr:row>102</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="202" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId202"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="203" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId203"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>102</xdr:row>
+      <xdr:row>103</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="204" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId204"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="205" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId205"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>103</xdr:row>
+      <xdr:row>104</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="206" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId206"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="207" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId207"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>104</xdr:row>
+      <xdr:row>105</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="208" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId208"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
-      <xdr:row>105</xdr:row>
+      <xdr:row>106</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="209" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId209"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...4 lines deleted...]
-    <xdr:ext cx="952500" cy="904875"/>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="210" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId210"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>107</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="211" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId211"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>106</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="212" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId212"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>108</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="213" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId213"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>107</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="214" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId214"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>109</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="215" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId215"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>1</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>108</xdr:row>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="216" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId216"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
-      <xdr:col>0</xdr:col>
-[...1 lines deleted...]
-      <xdr:row>109</xdr:row>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>110</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId217"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="218" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId218"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>111</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="219" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId219"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="220" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId220"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>112</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="221" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId221"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="222" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId222"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>113</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="223" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId223"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="224" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId224"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>114</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="225" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId225"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="226" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId226"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>115</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="227" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId227"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="228" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId228"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>116</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="229" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId229"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="230" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId230"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>117</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="231" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId231"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="232" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId232"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>118</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="233" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId233"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="234" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId234"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>119</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="235" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId235"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="236" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId236"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>120</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="237" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId237"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="238" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId238"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>121</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="239" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId239"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="240" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId240"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>122</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="241" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId241"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="242" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId242"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>123</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="243" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId243"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="244" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId244"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>124</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="245" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId245"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="246" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId246"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>125</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="247" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId247"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="248" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId248"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>126</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="249" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId249"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="250" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId250"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>127</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="251" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId251"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="252" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId252"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>128</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="253" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId253"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="254" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId254"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>129</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="255" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId255"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="256" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId256"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>130</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="257" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId257"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="258" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId258"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>131</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="259" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId259"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="260" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId260"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>132</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="261" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId261"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="262" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId262"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>133</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="263" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId263"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="264" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId264"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>134</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="265" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId265"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="266" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId266"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>135</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="267" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId267"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="268" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId268"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>136</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="269" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId269"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="270" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId270"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>137</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="271" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId271"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="272" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId272"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>138</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="273" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId273"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="274" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId274"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>139</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="275" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId275"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="276" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId276"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>140</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="277" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId277"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="278" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId278"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>141</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="279" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId279"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="280" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId280"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>142</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="281" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId281"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="282" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId282"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>143</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="283" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId283"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="284" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId284"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="285" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId285"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="286" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId286"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="287" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId287"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="288" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId288"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>146</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="289" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId289"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="290" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId290"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>147</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="291" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId291"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="292" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId292"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>148</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="293" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId293"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="294" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId294"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>149</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="295" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId295"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="296" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId296"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>150</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="297" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId297"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="298" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId298"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>151</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="299" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId299"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="300" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId300"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>152</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="301" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId301"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="302" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId302"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>153</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="303" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId303"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="304" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId304"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>154</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="305" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId305"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="306" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId306"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>155</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="307" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId307"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="308" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId308"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>156</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="309" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId309"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="310" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId310"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>157</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="311" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId311"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="312" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId312"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>158</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="313" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId313"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="314" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId314"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>159</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="315" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId315"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="316" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId316"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>160</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="317" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId317"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="318" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId318"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>161</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="319" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId319"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="320" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId320"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>162</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="321" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId321"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="322" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId322"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>163</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="323" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId323"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="324" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId324"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>164</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="325" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId325"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="326" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId326"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>165</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="327" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId327"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="328" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId328"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>166</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="329" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId329"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="330" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId330"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="331" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId331"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="332" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId332"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="333" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId333"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="334" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId334"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="335" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId335"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="336" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId336"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="337" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId337"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="338" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId338"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="339" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId339"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="340" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId340"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="341" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId341"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="342" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId342"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="343" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId343"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="344" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId344"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="345" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId345"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="346" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId346"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="347" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId347"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="348" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId348"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="349" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId349"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="350" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId350"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="351" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId351"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="352" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId352"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="353" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId353"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="354" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId354"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="355" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId355"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="356" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId356"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="357" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId357"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="358" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId358"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="359" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId359"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="360" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId360"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>182</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="361" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId361"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="362" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId362"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>183</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="363" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId363"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="364" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId364"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="365" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId365"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="366" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId366"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="367" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId367"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="368" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId368"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="369" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId369"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="370" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId370"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="371" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId371"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="372" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId372"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="373" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId373"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="374" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId374"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="375" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId375"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="376" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId376"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="377" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId377"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="378" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId378"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="379" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId379"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="380" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId380"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="381" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId381"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="382" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId382"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="383" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId383"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="384" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId384"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="385" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId385"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="386" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId386"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="387" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId387"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="388" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId388"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="389" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId389"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="390" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId390"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="391" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId391"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="392" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId392"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="393" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId393"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="394" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId394"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="395" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId395"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="396" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId396"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="397" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId397"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="398" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId398"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="399" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId399"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="400" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId400"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="401" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId401"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="402" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId402"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="403" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId403"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="404" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId404"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="405" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId405"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="406" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId406"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>205</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="407" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId407"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="408" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId408"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>206</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="409" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId409"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="410" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId410"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>207</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="411" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId411"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="412" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId412"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>208</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="413" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId413"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="414" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId414"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>209</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="415" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId415"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="416" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId416"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>210</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="417" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId417"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="418" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId418"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>211</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="419" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId419"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="420" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId420"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>212</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="421" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId421"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="422" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId422"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>213</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="423" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId423"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="424" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId424"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>214</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="425" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId425"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="426" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId426"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>215</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="427" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId427"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="428" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId428"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>216</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="429" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId429"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="430" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId430"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>217</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="431" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId431"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="432" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId432"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>218</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="433" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId433"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="434" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId434"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>219</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="435" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId435"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="436" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId436"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>220</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="437" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId437"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="438" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId438"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>221</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="439" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId439"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="440" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId440"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>222</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="441" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId441"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="442" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId442"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>223</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="443" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId443"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="444" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId444"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>224</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="445" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId445"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="446" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId446"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>225</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="447" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId447"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="448" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId448"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>226</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="449" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId449"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="450" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId450"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>227</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="451" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId451"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="452" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId452"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>228</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="453" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId453"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="454" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId454"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>229</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="455" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId455"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="456" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId456"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>230</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="457" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId457"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="458" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId458"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>231</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="459" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId459"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="460" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId460"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>232</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="461" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId461"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="462" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId462"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>233</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="463" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId463"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="464" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId464"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>234</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="465" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId465"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="466" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId466"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>235</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="467" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId467"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="468" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId468"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>236</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="469" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId469"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="470" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId470"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>237</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="471" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId471"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="472" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId472"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>238</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="473" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId473"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="474" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId474"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>239</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="475" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId475"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="476" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId476"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>240</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="477" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId477"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="478" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId478"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>241</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="479" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId479"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="480" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId480"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>242</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="481" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId481"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="482" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId482"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>243</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="483" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId483"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="484" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId484"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>244</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="485" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId485"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="486" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId486"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>245</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="487" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId487"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="488" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId488"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>246</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="489" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId489"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="490" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId490"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>247</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="491" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId491"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="492" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId492"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>248</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="493" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId493"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="494" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId494"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>249</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="495" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId495"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="496" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId496"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>250</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="497" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId497"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="498" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId498"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>251</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="499" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId499"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="500" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId500"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>252</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="501" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId501"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="502" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId502"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>253</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="503" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId503"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="504" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId504"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>254</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="505" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId505"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="506" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId506"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>255</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="507" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId507"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="508" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId508"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>256</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="509" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId509"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="510" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId510"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>257</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="511" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId511"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="512" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId512"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>258</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="513" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId513"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="514" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId514"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>259</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="515" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId515"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="516" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId516"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>260</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="517" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId517"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="518" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId518"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>261</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="519" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId519"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="520" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId520"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>262</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="521" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId521"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="522" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId522"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>263</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="523" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId523"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="524" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId524"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>264</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="525" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId525"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="526" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId526"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>265</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="527" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId527"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="528" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId528"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>266</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="529" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId529"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="530" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId530"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>267</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="531" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId531"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="532" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId532"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>268</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="533" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId533"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="534" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId534"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>269</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="535" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId535"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="536" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId536"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>270</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="537" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId537"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="538" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId538"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>271</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="539" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId539"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="540" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId540"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>272</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="541" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId541"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="542" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId542"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>273</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="543" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId543"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="544" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId544"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>274</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="545" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId545"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="546" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId546"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>275</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="547" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId547"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="548" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId548"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>276</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="549" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId549"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="550" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId550"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>277</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="551" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId551"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="552" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId552"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>278</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="553" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId553"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="554" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId554"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>279</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="555" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId555"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="556" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId556"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>280</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="557" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId557"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="558" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId558"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>281</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="559" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId559"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="560" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId560"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>282</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="561" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId561"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="562" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId562"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>283</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="563" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId563"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="564" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId564"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>284</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="565" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId565"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="566" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId566"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>285</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="567" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId567"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="568" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId568"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>286</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="569" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId569"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="570" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId570"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>287</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="571" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId571"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="572" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId572"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>288</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="573" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId573"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="574" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId574"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>289</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="575" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId575"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="576" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId576"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>290</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="577" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId577"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="578" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId578"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>291</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="579" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId579"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="580" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId580"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>292</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="581" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId581"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="582" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId582"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>293</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="583" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId583"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="584" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId584"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>294</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="585" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId585"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="586" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId586"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>295</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="587" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId587"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="588" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId588"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>296</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="589" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId589"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="590" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId590"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>297</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="591" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId591"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="592" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId592"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>298</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="593" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId593"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="594" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId594"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>299</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="595" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId595"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="596" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId596"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>300</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="597" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId597"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="598" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId598"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>301</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="599" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId599"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="600" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId600"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>302</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="601" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId601"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="602" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId602"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>303</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="603" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId603"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="604" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId604"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>304</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="605" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId605"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="606" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId606"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>305</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="607" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId607"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="608" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId608"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>306</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="609" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId609"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="610" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId610"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>307</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="611" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId611"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="612" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId612"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>308</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="613" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId613"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="614" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId614"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>309</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="615" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId615"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="616" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId616"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>310</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="617" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId617"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="618" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId618"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>311</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="619" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId619"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="620" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId620"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>312</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="621" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId621"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="622" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId622"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>313</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="623" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId623"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="624" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId624"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>314</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="625" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId625"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="626" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId626"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>315</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="627" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId627"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="628" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId628"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>316</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="629" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId629"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="630" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId630"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>317</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="631" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId631"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="632" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId632"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>318</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="633" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId633"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="634" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId634"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>319</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="635" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId635"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="636" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId636"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>320</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="637" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId637"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="638" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId638"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>321</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="639" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId639"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="640" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId640"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>322</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="641" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId641"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="642" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId642"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>323</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="643" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId643"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="644" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId644"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>324</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="645" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId645"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="646" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId646"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>325</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="647" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId647"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="648" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId648"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>326</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="649" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId649"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="650" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId650"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>327</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="651" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId651"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="652" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId652"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>328</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="653" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId653"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="654" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId654"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>329</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="655" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId655"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="656" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId656"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>330</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="657" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId657"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="658" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId658"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>331</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="659" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId659"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="660" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId660"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>332</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="661" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId661"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="662" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId662"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>333</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="663" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId663"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="664" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId664"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>334</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="665" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId665"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="666" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId666"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>335</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="667" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId667"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="668" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId668"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>336</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="669" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId669"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="670" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId670"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>337</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="671" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId671"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>0</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
+      <xdr:rowOff>0</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="672" name="Sample image" descr="Sample image"/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId672"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>0</xdr:colOff>
+      <xdr:row>338</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="217" name="Sample image" descr="Sample image"/>
-[...13678 lines deleted...]
-      <xdr:nvPicPr>
         <xdr:cNvPr id="673" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId673"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>339</xdr:row>
@@ -25588,51 +25342,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId732"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>368</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="733" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId733"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26018,1610 +25772,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>375</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="747" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId747"/>
-        <a:stretch>
-[...1558 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId799"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -27888,51 +26082,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J402"/>
+  <dimension ref="A1:J376"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="150.963135" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.996582" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -27964,10009 +26158,9363 @@
         <v>12310</v>
       </c>
       <c r="D2" s="0" t="s">
         <v>9</v>
       </c>
       <c r="E2" s="0" t="s">
         <v>10</v>
       </c>
       <c r="F2" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G2" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I2" s="0">
         <v>6.61</v>
       </c>
       <c r="J2" s="0" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="3" spans="1:10" customHeight="1" ht="80">
       <c r="A3" s="0"/>
       <c r="B3" s="0"/>
       <c r="C3" s="0">
-        <v>12447</v>
+        <v>12452</v>
       </c>
       <c r="D3" s="0" t="s">
         <v>14</v>
       </c>
       <c r="E3" s="0" t="s">
         <v>15</v>
       </c>
       <c r="F3" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G3" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I3" s="0">
-        <v>12.13</v>
+        <v>5.28</v>
       </c>
       <c r="J3" s="0" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:10" customHeight="1" ht="80">
       <c r="A4" s="0"/>
       <c r="B4" s="0"/>
       <c r="C4" s="0">
-        <v>12452</v>
+        <v>12715</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>18</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>19</v>
       </c>
       <c r="F4" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G4" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I4" s="0">
-        <v>5.28</v>
+        <v>7.36</v>
       </c>
       <c r="J4" s="0" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:10" customHeight="1" ht="80">
       <c r="A5" s="0"/>
       <c r="B5" s="0"/>
       <c r="C5" s="0">
-        <v>12560</v>
+        <v>12878</v>
       </c>
       <c r="D5" s="0" t="s">
+        <v>23</v>
+      </c>
+      <c r="E5" s="0" t="s">
+        <v>24</v>
+      </c>
+      <c r="F5" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G5" s="0" t="s">
         <v>21</v>
       </c>
-      <c r="E5" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I5" s="0">
-        <v>5.44</v>
+        <v>6.29</v>
       </c>
       <c r="J5" s="0" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
     </row>
     <row r="6" spans="1:10" customHeight="1" ht="80">
       <c r="A6" s="0"/>
       <c r="B6" s="0"/>
       <c r="C6" s="0">
-        <v>12613</v>
+        <v>17002</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="I6" s="0">
-        <v>5.47</v>
+        <v>9.380000000000001</v>
       </c>
       <c r="J6" s="0" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="7" spans="1:10" customHeight="1" ht="80">
       <c r="A7" s="0"/>
       <c r="B7" s="0"/>
       <c r="C7" s="0">
-        <v>12715</v>
+        <v>18230</v>
       </c>
       <c r="D7" s="0" t="s">
         <v>30</v>
       </c>
       <c r="E7" s="0" t="s">
         <v>31</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G7" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I7" s="0">
+        <v>74.31</v>
+      </c>
+      <c r="J7" s="0" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:10" customHeight="1" ht="80">
       <c r="A8" s="0"/>
       <c r="B8" s="0"/>
       <c r="C8" s="0">
-        <v>12856</v>
+        <v>18231</v>
       </c>
       <c r="D8" s="0" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" s="0" t="s">
         <v>34</v>
       </c>
-      <c r="E8" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F8" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G8" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I8" s="0">
-        <v>14.53</v>
+        <v>113.31</v>
       </c>
       <c r="J8" s="0" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
     </row>
     <row r="9" spans="1:10" customHeight="1" ht="80">
       <c r="A9" s="0"/>
       <c r="B9" s="0"/>
       <c r="C9" s="0">
-        <v>12878</v>
+        <v>17540</v>
       </c>
       <c r="D9" s="0" t="s">
+        <v>36</v>
+      </c>
+      <c r="E9" s="0" t="s">
         <v>37</v>
       </c>
-      <c r="E9" s="0" t="s">
+      <c r="F9" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G9" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I9" s="0">
+        <v>12.39</v>
+      </c>
+      <c r="J9" s="0" t="s">
         <v>38</v>
-      </c>
-[...10 lines deleted...]
-        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:10" customHeight="1" ht="80">
       <c r="A10" s="0"/>
       <c r="B10" s="0"/>
       <c r="C10" s="0">
-        <v>17002</v>
+        <v>17541</v>
       </c>
       <c r="D10" s="0" t="s">
+        <v>39</v>
+      </c>
+      <c r="E10" s="0" t="s">
         <v>40</v>
       </c>
-      <c r="E10" s="0" t="s">
+      <c r="F10" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G10" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I10" s="0">
+        <v>21.69</v>
+      </c>
+      <c r="J10" s="0" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:10" customHeight="1" ht="80">
       <c r="A11" s="0"/>
       <c r="B11" s="0"/>
       <c r="C11" s="0">
-        <v>18207</v>
+        <v>17542</v>
       </c>
       <c r="D11" s="0" t="s">
+        <v>42</v>
+      </c>
+      <c r="E11" s="0" t="s">
         <v>43</v>
       </c>
-      <c r="E11" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F11" s="0"/>
+      <c r="F11" s="0" t="s">
+        <v>28</v>
+      </c>
       <c r="G11" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I11" s="0">
-        <v>5.91</v>
+        <v>37.71</v>
       </c>
       <c r="J11" s="0" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
     </row>
     <row r="12" spans="1:10" customHeight="1" ht="80">
       <c r="A12" s="0"/>
       <c r="B12" s="0"/>
       <c r="C12" s="0">
-        <v>18230</v>
+        <v>17544</v>
       </c>
       <c r="D12" s="0" t="s">
+        <v>45</v>
+      </c>
+      <c r="E12" s="0" t="s">
         <v>46</v>
       </c>
-      <c r="E12" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F12" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I12" s="0">
-        <v>74.31</v>
+        <v>11.96</v>
       </c>
       <c r="J12" s="0" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:10" customHeight="1" ht="80">
       <c r="A13" s="0"/>
       <c r="B13" s="0"/>
       <c r="C13" s="0">
-        <v>18231</v>
+        <v>17545</v>
       </c>
       <c r="D13" s="0" t="s">
+        <v>48</v>
+      </c>
+      <c r="E13" s="0" t="s">
         <v>49</v>
       </c>
-      <c r="E13" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F13" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G13" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I13" s="0">
-        <v>113.31</v>
+        <v>19.96</v>
       </c>
       <c r="J13" s="0" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
     </row>
     <row r="14" spans="1:10" customHeight="1" ht="80">
       <c r="A14" s="0"/>
       <c r="B14" s="0"/>
       <c r="C14" s="0">
-        <v>18232</v>
+        <v>17546</v>
       </c>
       <c r="D14" s="0" t="s">
+        <v>51</v>
+      </c>
+      <c r="E14" s="0" t="s">
         <v>52</v>
       </c>
-      <c r="E14" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F14" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G14" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I14" s="0">
-        <v>112.41</v>
+        <v>39.7</v>
       </c>
       <c r="J14" s="0" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
     </row>
     <row r="15" spans="1:10" customHeight="1" ht="80">
       <c r="A15" s="0"/>
       <c r="B15" s="0"/>
       <c r="C15" s="0">
-        <v>17540</v>
+        <v>17547</v>
       </c>
       <c r="D15" s="0" t="s">
+        <v>54</v>
+      </c>
+      <c r="E15" s="0" t="s">
         <v>55</v>
       </c>
-      <c r="E15" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F15" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G15" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I15" s="0">
-        <v>12.39</v>
+        <v>5.57</v>
       </c>
       <c r="J15" s="0" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="16" spans="1:10" customHeight="1" ht="80">
       <c r="A16" s="0"/>
       <c r="B16" s="0"/>
       <c r="C16" s="0">
-        <v>17541</v>
+        <v>17549</v>
       </c>
       <c r="D16" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="E16" s="0" t="s">
         <v>58</v>
       </c>
-      <c r="E16" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F16" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G16" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I16" s="0">
-        <v>21.69</v>
+        <v>7.47</v>
       </c>
       <c r="J16" s="0" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:10" customHeight="1" ht="80">
       <c r="A17" s="0"/>
       <c r="B17" s="0"/>
       <c r="C17" s="0">
-        <v>17542</v>
+        <v>17550</v>
       </c>
       <c r="D17" s="0" t="s">
+        <v>60</v>
+      </c>
+      <c r="E17" s="0" t="s">
         <v>61</v>
       </c>
-      <c r="E17" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F17" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G17" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I17" s="0">
-        <v>37.71</v>
+        <v>17.35</v>
       </c>
       <c r="J17" s="0" t="s">
-        <v>63</v>
+        <v>62</v>
       </c>
     </row>
     <row r="18" spans="1:10" customHeight="1" ht="80">
       <c r="A18" s="0"/>
       <c r="B18" s="0"/>
       <c r="C18" s="0">
-        <v>17544</v>
+        <v>17554</v>
       </c>
       <c r="D18" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E18" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="E18" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F18" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G18" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I18" s="0">
-        <v>11.96</v>
+        <v>17.72</v>
       </c>
       <c r="J18" s="0" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="19" spans="1:10" customHeight="1" ht="80">
       <c r="A19" s="0"/>
       <c r="B19" s="0"/>
       <c r="C19" s="0">
-        <v>17545</v>
+        <v>17539</v>
       </c>
       <c r="D19" s="0" t="s">
+        <v>66</v>
+      </c>
+      <c r="E19" s="0" t="s">
         <v>67</v>
       </c>
-      <c r="E19" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F19" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G19" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I19" s="0">
-        <v>19.96</v>
+        <v>15.31</v>
       </c>
       <c r="J19" s="0" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
     </row>
     <row r="20" spans="1:10" customHeight="1" ht="80">
       <c r="A20" s="0"/>
       <c r="B20" s="0"/>
       <c r="C20" s="0">
-        <v>17546</v>
+        <v>17585</v>
       </c>
       <c r="D20" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="E20" s="0" t="s">
         <v>70</v>
       </c>
-      <c r="E20" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F20" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G20" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I20" s="0">
-        <v>39.7</v>
+        <v>33.05</v>
       </c>
       <c r="J20" s="0" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
     </row>
     <row r="21" spans="1:10" customHeight="1" ht="80">
       <c r="A21" s="0"/>
       <c r="B21" s="0"/>
       <c r="C21" s="0">
-        <v>17547</v>
+        <v>18352</v>
       </c>
       <c r="D21" s="0" t="s">
+        <v>72</v>
+      </c>
+      <c r="E21" s="0" t="s">
         <v>73</v>
       </c>
-      <c r="E21" s="0" t="s">
+      <c r="F21" s="0" t="s">
         <v>74</v>
       </c>
-      <c r="F21" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G21" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I21" s="0">
-        <v>5.57</v>
+        <v>6.4</v>
       </c>
       <c r="J21" s="0" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
     </row>
     <row r="22" spans="1:10" customHeight="1" ht="80">
       <c r="A22" s="0"/>
       <c r="B22" s="0"/>
       <c r="C22" s="0">
-        <v>17548</v>
+        <v>13261</v>
       </c>
       <c r="D22" s="0" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="E22" s="0" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="F22" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G22" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I22" s="0">
-        <v>6.32</v>
+        <v>8.710000000000001</v>
       </c>
       <c r="J22" s="0" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="23" spans="1:10" customHeight="1" ht="80">
       <c r="A23" s="0"/>
       <c r="B23" s="0"/>
       <c r="C23" s="0">
-        <v>17549</v>
+        <v>13262</v>
       </c>
       <c r="D23" s="0" t="s">
+        <v>81</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>79</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I23" s="0">
-        <v>7.47</v>
+        <v>2.4</v>
       </c>
       <c r="J23" s="0" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
     </row>
     <row r="24" spans="1:10" customHeight="1" ht="80">
       <c r="A24" s="0"/>
       <c r="B24" s="0"/>
       <c r="C24" s="0">
-        <v>17550</v>
+        <v>13264</v>
       </c>
       <c r="D24" s="0" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="E24" s="0" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="F24" s="0" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="G24" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I24" s="0">
-        <v>17.35</v>
+        <v>3.33</v>
       </c>
       <c r="J24" s="0" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
     </row>
     <row r="25" spans="1:10" customHeight="1" ht="80">
       <c r="A25" s="0"/>
       <c r="B25" s="0"/>
       <c r="C25" s="0">
-        <v>17551</v>
+        <v>13264</v>
       </c>
       <c r="D25" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="E25" s="0" t="s">
         <v>85</v>
       </c>
-      <c r="E25" s="0" t="s">
+      <c r="F25" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I25" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J25" s="0" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="26" spans="1:10" customHeight="1" ht="80">
       <c r="A26" s="0"/>
       <c r="B26" s="0"/>
       <c r="C26" s="0">
-        <v>17553</v>
+        <v>13319</v>
       </c>
       <c r="D26" s="0" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E26" s="0" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="F26" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G26" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I26" s="0">
-        <v>8.73</v>
+        <v>2.96</v>
       </c>
       <c r="J26" s="0" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
     </row>
     <row r="27" spans="1:10" customHeight="1" ht="80">
       <c r="A27" s="0"/>
       <c r="B27" s="0"/>
       <c r="C27" s="0">
-        <v>17554</v>
+        <v>13319</v>
       </c>
       <c r="D27" s="0" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="E27" s="0" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="F27" s="0" t="s">
-        <v>23</v>
+        <v>88</v>
       </c>
       <c r="G27" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I27" s="0">
-        <v>17.72</v>
+        <v>2.96</v>
       </c>
       <c r="J27" s="0" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
     </row>
     <row r="28" spans="1:10" customHeight="1" ht="80">
       <c r="A28" s="0"/>
       <c r="B28" s="0"/>
       <c r="C28" s="0">
-        <v>17539</v>
+        <v>13319</v>
       </c>
       <c r="D28" s="0" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="F28" s="0" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>27</v>
       </c>
       <c r="G28" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I28" s="0">
-        <v>15.31</v>
+        <v>2.96</v>
       </c>
       <c r="J28" s="0" t="s">
-        <v>96</v>
+        <v>91</v>
       </c>
     </row>
     <row r="29" spans="1:10" customHeight="1" ht="80">
       <c r="A29" s="0"/>
       <c r="B29" s="0"/>
       <c r="C29" s="0">
-        <v>17585</v>
+        <v>13338</v>
       </c>
       <c r="D29" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>96</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="I29" s="0">
+        <v>1.86</v>
+      </c>
+      <c r="J29" s="0" t="s">
         <v>97</v>
-      </c>
-[...13 lines deleted...]
-        <v>99</v>
       </c>
     </row>
     <row r="30" spans="1:10" customHeight="1" ht="80">
       <c r="A30" s="0"/>
       <c r="B30" s="0"/>
       <c r="C30" s="0">
-        <v>18352</v>
+        <v>13338</v>
       </c>
       <c r="D30" s="0" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="E30" s="0" t="s">
-        <v>101</v>
+        <v>96</v>
       </c>
       <c r="F30" s="0" t="s">
-        <v>102</v>
+        <v>94</v>
       </c>
       <c r="G30" s="0" t="s">
-        <v>103</v>
+        <v>79</v>
       </c>
       <c r="I30" s="0">
-        <v>6.4</v>
+        <v>1.86</v>
       </c>
       <c r="J30" s="0" t="s">
-        <v>104</v>
+        <v>97</v>
       </c>
     </row>
     <row r="31" spans="1:10" customHeight="1" ht="80">
       <c r="A31" s="0"/>
       <c r="B31" s="0"/>
       <c r="C31" s="0">
-        <v>13261</v>
+        <v>12626</v>
       </c>
       <c r="D31" s="0" t="s">
-        <v>105</v>
+        <v>99</v>
       </c>
       <c r="E31" s="0" t="s">
-        <v>106</v>
+        <v>100</v>
       </c>
       <c r="F31" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G31" s="0" t="s">
-        <v>107</v>
+        <v>101</v>
       </c>
       <c r="I31" s="0">
-        <v>8.710000000000001</v>
+        <v>18.51</v>
       </c>
       <c r="J31" s="0" t="s">
-        <v>108</v>
+        <v>102</v>
       </c>
     </row>
     <row r="32" spans="1:10" customHeight="1" ht="80">
       <c r="A32" s="0"/>
       <c r="B32" s="0"/>
       <c r="C32" s="0">
-        <v>13262</v>
+        <v>12710</v>
       </c>
       <c r="D32" s="0" t="s">
-        <v>109</v>
+        <v>103</v>
       </c>
       <c r="E32" s="0" t="s">
-        <v>110</v>
+        <v>104</v>
       </c>
       <c r="F32" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G32" s="0" t="s">
-        <v>107</v>
+        <v>21</v>
       </c>
       <c r="I32" s="0">
-        <v>2.4</v>
+        <v>21.97</v>
       </c>
       <c r="J32" s="0" t="s">
-        <v>111</v>
+        <v>105</v>
       </c>
     </row>
     <row r="33" spans="1:10" customHeight="1" ht="80">
       <c r="A33" s="0"/>
       <c r="B33" s="0"/>
       <c r="C33" s="0">
-        <v>13264</v>
+        <v>13666</v>
       </c>
       <c r="D33" s="0" t="s">
-        <v>112</v>
+        <v>106</v>
       </c>
       <c r="E33" s="0" t="s">
-        <v>113</v>
+        <v>107</v>
       </c>
       <c r="F33" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G33" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I33" s="0">
-        <v>3.33</v>
+        <v>11.12</v>
       </c>
       <c r="J33" s="0" t="s">
-        <v>114</v>
+        <v>108</v>
       </c>
     </row>
     <row r="34" spans="1:10" customHeight="1" ht="80">
       <c r="A34" s="0"/>
       <c r="B34" s="0"/>
       <c r="C34" s="0">
-        <v>13264</v>
+        <v>12744</v>
       </c>
       <c r="D34" s="0" t="s">
-        <v>115</v>
+        <v>109</v>
       </c>
       <c r="E34" s="0" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="F34" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G34" s="0" t="s">
-        <v>107</v>
+        <v>79</v>
       </c>
       <c r="I34" s="0">
-        <v>3.33</v>
+        <v>18.99</v>
       </c>
       <c r="J34" s="0" t="s">
-        <v>114</v>
+        <v>111</v>
       </c>
     </row>
     <row r="35" spans="1:10" customHeight="1" ht="80">
       <c r="A35" s="0"/>
       <c r="B35" s="0"/>
       <c r="C35" s="0">
-        <v>13319</v>
+        <v>13695</v>
       </c>
       <c r="D35" s="0" t="s">
-        <v>117</v>
+        <v>112</v>
       </c>
       <c r="E35" s="0" t="s">
-        <v>118</v>
+        <v>113</v>
       </c>
       <c r="F35" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G35" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I35" s="0">
-        <v>2.96</v>
+        <v>8.08</v>
       </c>
       <c r="J35" s="0" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
     </row>
     <row r="36" spans="1:10" customHeight="1" ht="80">
       <c r="A36" s="0"/>
       <c r="B36" s="0"/>
       <c r="C36" s="0">
-        <v>13319</v>
+        <v>13703</v>
       </c>
       <c r="D36" s="0" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="E36" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="F36" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G36" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="I36" s="0">
+        <v>12.46</v>
+      </c>
+      <c r="J36" s="0" t="s">
         <v>118</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="37" spans="1:10" customHeight="1" ht="80">
       <c r="A37" s="0"/>
       <c r="B37" s="0"/>
       <c r="C37" s="0">
-        <v>13319</v>
+        <v>12940</v>
       </c>
       <c r="D37" s="0" t="s">
+        <v>119</v>
+      </c>
+      <c r="E37" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="F37" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G37" s="0"/>
+      <c r="I37" s="0">
+        <v>27.83</v>
+      </c>
+      <c r="J37" s="0" t="s">
         <v>121</v>
-      </c>
-[...13 lines deleted...]
-        <v>119</v>
       </c>
     </row>
     <row r="38" spans="1:10" customHeight="1" ht="80">
       <c r="A38" s="0"/>
       <c r="B38" s="0"/>
       <c r="C38" s="0">
-        <v>13338</v>
+        <v>12941</v>
       </c>
       <c r="D38" s="0" t="s">
+        <v>122</v>
+      </c>
+      <c r="E38" s="0" t="s">
         <v>123</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="F38" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G38" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="0"/>
       <c r="I38" s="0">
-        <v>1.86</v>
+        <v>21.54</v>
       </c>
       <c r="J38" s="0" t="s">
-        <v>125</v>
+        <v>124</v>
       </c>
     </row>
     <row r="39" spans="1:10" customHeight="1" ht="80">
       <c r="A39" s="0"/>
       <c r="B39" s="0"/>
       <c r="C39" s="0">
-        <v>13338</v>
+        <v>12943</v>
       </c>
       <c r="D39" s="0" t="s">
+        <v>125</v>
+      </c>
+      <c r="E39" s="0" t="s">
         <v>126</v>
       </c>
-      <c r="E39" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F39" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>16</v>
+      </c>
+      <c r="G39" s="0"/>
       <c r="I39" s="0">
-        <v>1.86</v>
+        <v>54.37</v>
       </c>
       <c r="J39" s="0" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
     </row>
     <row r="40" spans="1:10" customHeight="1" ht="80">
       <c r="A40" s="0"/>
       <c r="B40" s="0"/>
       <c r="C40" s="0">
-        <v>13594</v>
+        <v>13762</v>
       </c>
       <c r="D40" s="0" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="E40" s="0" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="F40" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G40" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I40" s="0">
-        <v>7.1</v>
+        <v>16.42</v>
       </c>
       <c r="J40" s="0" t="s">
         <v>130</v>
       </c>
     </row>
     <row r="41" spans="1:10" customHeight="1" ht="80">
       <c r="A41" s="0"/>
       <c r="B41" s="0"/>
       <c r="C41" s="0">
-        <v>12626</v>
+        <v>13763</v>
       </c>
       <c r="D41" s="0" t="s">
         <v>131</v>
       </c>
       <c r="E41" s="0" t="s">
         <v>132</v>
       </c>
       <c r="F41" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G41" s="0" t="s">
-        <v>129</v>
+        <v>114</v>
       </c>
       <c r="I41" s="0">
-        <v>18.51</v>
+        <v>92.23999999999999</v>
       </c>
       <c r="J41" s="0" t="s">
         <v>133</v>
       </c>
     </row>
     <row r="42" spans="1:10" customHeight="1" ht="80">
       <c r="A42" s="0"/>
       <c r="B42" s="0"/>
       <c r="C42" s="0">
-        <v>12710</v>
+        <v>13809</v>
       </c>
       <c r="D42" s="0" t="s">
         <v>134</v>
       </c>
       <c r="E42" s="0" t="s">
         <v>135</v>
       </c>
       <c r="F42" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G42" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I42" s="0">
-        <v>21.97</v>
+        <v>15.17</v>
       </c>
       <c r="J42" s="0" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
     </row>
     <row r="43" spans="1:10" customHeight="1" ht="80">
       <c r="A43" s="0"/>
       <c r="B43" s="0"/>
       <c r="C43" s="0">
-        <v>13666</v>
+        <v>13944</v>
       </c>
       <c r="D43" s="0" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="E43" s="0" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="F43" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G43" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I43" s="0">
-        <v>11.12</v>
+        <v>7.71</v>
       </c>
       <c r="J43" s="0" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
     </row>
     <row r="44" spans="1:10" customHeight="1" ht="80">
       <c r="A44" s="0"/>
       <c r="B44" s="0"/>
       <c r="C44" s="0">
-        <v>12744</v>
+        <v>13945</v>
       </c>
       <c r="D44" s="0" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="E44" s="0" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="F44" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G44" s="0" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="I44" s="0">
-        <v>18.99</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J44" s="0" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
     </row>
     <row r="45" spans="1:10" customHeight="1" ht="80">
       <c r="A45" s="0"/>
       <c r="B45" s="0"/>
       <c r="C45" s="0">
-        <v>13695</v>
+        <v>13946</v>
       </c>
       <c r="D45" s="0" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="E45" s="0" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="F45" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G45" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I45" s="0">
-        <v>8.08</v>
+        <v>5.3</v>
       </c>
       <c r="J45" s="0" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="46" spans="1:10" customHeight="1" ht="80">
       <c r="A46" s="0"/>
       <c r="B46" s="0"/>
       <c r="C46" s="0">
-        <v>13703</v>
+        <v>13961</v>
       </c>
       <c r="D46" s="0" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="E46" s="0" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="F46" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G46" s="0" t="s">
-        <v>129</v>
+        <v>12</v>
       </c>
       <c r="I46" s="0">
-        <v>12.46</v>
+        <v>10.61</v>
       </c>
       <c r="J46" s="0" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
     </row>
     <row r="47" spans="1:10" customHeight="1" ht="80">
       <c r="A47" s="0"/>
       <c r="B47" s="0"/>
       <c r="C47" s="0">
-        <v>12940</v>
+        <v>22017</v>
       </c>
       <c r="D47" s="0" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="E47" s="0" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="F47" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G47" s="0"/>
+      <c r="G47" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I47" s="0">
-        <v>27.83</v>
+        <v>15.56</v>
       </c>
       <c r="J47" s="0" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
     </row>
     <row r="48" spans="1:10" customHeight="1" ht="80">
       <c r="A48" s="0"/>
       <c r="B48" s="0"/>
       <c r="C48" s="0">
-        <v>12941</v>
+        <v>22042</v>
       </c>
       <c r="D48" s="0" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="E48" s="0" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="F48" s="0" t="s">
-        <v>16</v>
-[...1 lines deleted...]
-      <c r="G48" s="0"/>
+        <v>28</v>
+      </c>
+      <c r="G48" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I48" s="0">
-        <v>21.54</v>
+        <v>48.05</v>
       </c>
       <c r="J48" s="0" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
     </row>
     <row r="49" spans="1:10" customHeight="1" ht="80">
       <c r="A49" s="0"/>
       <c r="B49" s="0"/>
       <c r="C49" s="0">
-        <v>12943</v>
+        <v>22058</v>
       </c>
       <c r="D49" s="0" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="E49" s="0" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="F49" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G49" s="0"/>
+      <c r="G49" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I49" s="0">
-        <v>54.37</v>
+        <v>11.76</v>
       </c>
       <c r="J49" s="0" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="50" spans="1:10" customHeight="1" ht="80">
       <c r="A50" s="0"/>
       <c r="B50" s="0"/>
       <c r="C50" s="0">
-        <v>13762</v>
+        <v>22092</v>
       </c>
       <c r="D50" s="0" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="E50" s="0" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="F50" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G50" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I50" s="0">
-        <v>16.42</v>
+        <v>14.91</v>
       </c>
       <c r="J50" s="0" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
     </row>
     <row r="51" spans="1:10" customHeight="1" ht="80">
       <c r="A51" s="0"/>
       <c r="B51" s="0"/>
       <c r="C51" s="0">
-        <v>13763</v>
+        <v>22093</v>
       </c>
       <c r="D51" s="0" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E51" s="0" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="F51" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G51" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I51" s="0">
-        <v>92.23999999999999</v>
+        <v>8.960000000000001</v>
       </c>
       <c r="J51" s="0" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
     </row>
     <row r="52" spans="1:10" customHeight="1" ht="80">
       <c r="A52" s="0"/>
       <c r="B52" s="0"/>
       <c r="C52" s="0">
-        <v>13780</v>
+        <v>17509</v>
       </c>
       <c r="D52" s="0" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="E52" s="0" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="F52" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G52" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I52" s="0">
-        <v>9.34</v>
+        <v>3.32</v>
       </c>
       <c r="J52" s="0" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
     </row>
     <row r="53" spans="1:10" customHeight="1" ht="80">
       <c r="A53" s="0"/>
       <c r="B53" s="0"/>
       <c r="C53" s="0">
-        <v>13809</v>
+        <v>17510</v>
       </c>
       <c r="D53" s="0" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="E53" s="0" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="F53" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G53" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I53" s="0">
-        <v>15.17</v>
+        <v>6.03</v>
       </c>
       <c r="J53" s="0" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="54" spans="1:10" customHeight="1" ht="80">
       <c r="A54" s="0"/>
       <c r="B54" s="0"/>
       <c r="C54" s="0">
-        <v>13944</v>
+        <v>22104</v>
       </c>
       <c r="D54" s="0" t="s">
         <v>171</v>
       </c>
       <c r="E54" s="0" t="s">
         <v>172</v>
       </c>
       <c r="F54" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G54" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I54" s="0">
-        <v>7.71</v>
+        <v>4.26</v>
       </c>
       <c r="J54" s="0" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="55" spans="1:10" customHeight="1" ht="80">
       <c r="A55" s="0"/>
       <c r="B55" s="0"/>
       <c r="C55" s="0">
-        <v>13945</v>
+        <v>22114</v>
       </c>
       <c r="D55" s="0" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="E55" s="0" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="F55" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G55" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I55" s="0">
-        <v>8.279999999999999</v>
+        <v>12.54</v>
       </c>
       <c r="J55" s="0" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
     </row>
     <row r="56" spans="1:10" customHeight="1" ht="80">
       <c r="A56" s="0"/>
       <c r="B56" s="0"/>
       <c r="C56" s="0">
-        <v>13946</v>
+        <v>17645</v>
       </c>
       <c r="D56" s="0" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="E56" s="0" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="F56" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G56" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I56" s="0">
-        <v>5.3</v>
+        <v>10.02</v>
       </c>
       <c r="J56" s="0" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
     </row>
     <row r="57" spans="1:10" customHeight="1" ht="80">
       <c r="A57" s="0"/>
       <c r="B57" s="0"/>
       <c r="C57" s="0">
-        <v>13961</v>
+        <v>17666</v>
       </c>
       <c r="D57" s="0" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="E57" s="0" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="F57" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G57" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I57" s="0">
-        <v>10.61</v>
+        <v>23.53</v>
       </c>
       <c r="J57" s="0" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
     </row>
     <row r="58" spans="1:10" customHeight="1" ht="80">
       <c r="A58" s="0"/>
       <c r="B58" s="0"/>
       <c r="C58" s="0">
-        <v>22017</v>
+        <v>22142</v>
       </c>
       <c r="D58" s="0" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="E58" s="0" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="F58" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G58" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I58" s="0">
-        <v>15.56</v>
+        <v>16.22</v>
       </c>
       <c r="J58" s="0" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
     </row>
     <row r="59" spans="1:10" customHeight="1" ht="80">
       <c r="A59" s="0"/>
       <c r="B59" s="0"/>
       <c r="C59" s="0">
-        <v>22042</v>
+        <v>22143</v>
       </c>
       <c r="D59" s="0" t="s">
+        <v>188</v>
+      </c>
+      <c r="E59" s="0" t="s">
+        <v>189</v>
+      </c>
+      <c r="F59" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G59" s="0" t="s">
         <v>186</v>
       </c>
-      <c r="E59" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I59" s="0">
-        <v>48.05</v>
+        <v>21.33</v>
       </c>
       <c r="J59" s="0" t="s">
-        <v>188</v>
+        <v>191</v>
       </c>
     </row>
     <row r="60" spans="1:10" customHeight="1" ht="80">
       <c r="A60" s="0"/>
       <c r="B60" s="0"/>
       <c r="C60" s="0">
-        <v>22058</v>
+        <v>22150</v>
       </c>
       <c r="D60" s="0" t="s">
-        <v>189</v>
+        <v>192</v>
       </c>
       <c r="E60" s="0" t="s">
-        <v>190</v>
+        <v>193</v>
       </c>
       <c r="F60" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G60" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I60" s="0">
-        <v>11.76</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J60" s="0" t="s">
-        <v>191</v>
+        <v>194</v>
       </c>
     </row>
     <row r="61" spans="1:10" customHeight="1" ht="80">
       <c r="A61" s="0"/>
       <c r="B61" s="0"/>
       <c r="C61" s="0">
-        <v>22092</v>
+        <v>22151</v>
       </c>
       <c r="D61" s="0" t="s">
-        <v>192</v>
+        <v>195</v>
       </c>
       <c r="E61" s="0" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="F61" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G61" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I61" s="0">
-        <v>14.91</v>
+        <v>7.89</v>
       </c>
       <c r="J61" s="0" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="62" spans="1:10" customHeight="1" ht="80">
       <c r="A62" s="0"/>
       <c r="B62" s="0"/>
       <c r="C62" s="0">
-        <v>22093</v>
+        <v>22157</v>
       </c>
       <c r="D62" s="0" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="E62" s="0" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="F62" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G62" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I62" s="0">
-        <v>8.960000000000001</v>
+        <v>9.01</v>
       </c>
       <c r="J62" s="0" t="s">
-        <v>197</v>
+        <v>200</v>
       </c>
     </row>
     <row r="63" spans="1:10" customHeight="1" ht="80">
       <c r="A63" s="0"/>
       <c r="B63" s="0"/>
       <c r="C63" s="0">
-        <v>17509</v>
+        <v>22159</v>
       </c>
       <c r="D63" s="0" t="s">
-        <v>198</v>
+        <v>201</v>
       </c>
       <c r="E63" s="0" t="s">
-        <v>199</v>
+        <v>202</v>
       </c>
       <c r="F63" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G63" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I63" s="0">
-        <v>3.32</v>
+        <v>12.87</v>
       </c>
       <c r="J63" s="0" t="s">
-        <v>200</v>
+        <v>203</v>
       </c>
     </row>
     <row r="64" spans="1:10" customHeight="1" ht="80">
       <c r="A64" s="0"/>
       <c r="B64" s="0"/>
       <c r="C64" s="0">
-        <v>17510</v>
+        <v>22160</v>
       </c>
       <c r="D64" s="0" t="s">
-        <v>201</v>
+        <v>204</v>
       </c>
       <c r="E64" s="0" t="s">
-        <v>202</v>
+        <v>205</v>
       </c>
       <c r="F64" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G64" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I64" s="0">
-        <v>6.03</v>
+        <v>24.02</v>
       </c>
       <c r="J64" s="0" t="s">
-        <v>203</v>
+        <v>206</v>
       </c>
     </row>
     <row r="65" spans="1:10" customHeight="1" ht="80">
       <c r="A65" s="0"/>
       <c r="B65" s="0"/>
       <c r="C65" s="0">
-        <v>22104</v>
+        <v>22161</v>
       </c>
       <c r="D65" s="0" t="s">
-        <v>204</v>
+        <v>207</v>
       </c>
       <c r="E65" s="0" t="s">
-        <v>205</v>
+        <v>208</v>
       </c>
       <c r="F65" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G65" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I65" s="0">
-        <v>4.26</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J65" s="0" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
     </row>
     <row r="66" spans="1:10" customHeight="1" ht="80">
       <c r="A66" s="0"/>
       <c r="B66" s="0"/>
       <c r="C66" s="0">
-        <v>22114</v>
+        <v>22162</v>
       </c>
       <c r="D66" s="0" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="E66" s="0" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="F66" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G66" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I66" s="0">
-        <v>12.54</v>
+        <v>3.33</v>
       </c>
       <c r="J66" s="0" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="67" spans="1:10" customHeight="1" ht="80">
       <c r="A67" s="0"/>
       <c r="B67" s="0"/>
       <c r="C67" s="0">
-        <v>17645</v>
+        <v>17998</v>
       </c>
       <c r="D67" s="0" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="E67" s="0" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="F67" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G67" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I67" s="0">
-        <v>10.02</v>
+        <v>10.44</v>
       </c>
       <c r="J67" s="0" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
     </row>
     <row r="68" spans="1:10" customHeight="1" ht="80">
       <c r="A68" s="0"/>
       <c r="B68" s="0"/>
       <c r="C68" s="0">
-        <v>17666</v>
+        <v>17134</v>
       </c>
       <c r="D68" s="0" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="E68" s="0" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="F68" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G68" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I68" s="0">
-        <v>23.53</v>
+        <v>39.87</v>
       </c>
       <c r="J68" s="0" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="69" spans="1:10" customHeight="1" ht="80">
       <c r="A69" s="0"/>
       <c r="B69" s="0"/>
       <c r="C69" s="0">
-        <v>22142</v>
+        <v>17284</v>
       </c>
       <c r="D69" s="0" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="E69" s="0" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="F69" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G69" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I69" s="0">
-        <v>16.22</v>
+        <v>73.20999999999999</v>
       </c>
       <c r="J69" s="0" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
     </row>
     <row r="70" spans="1:10" customHeight="1" ht="80">
       <c r="A70" s="0"/>
       <c r="B70" s="0"/>
       <c r="C70" s="0">
-        <v>22143</v>
+        <v>17286</v>
       </c>
       <c r="D70" s="0" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="E70" s="0" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="F70" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G70" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I70" s="0">
-        <v>21.33</v>
+        <v>135.18</v>
       </c>
       <c r="J70" s="0" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="71" spans="1:10" customHeight="1" ht="80">
       <c r="A71" s="0"/>
       <c r="B71" s="0"/>
       <c r="C71" s="0">
-        <v>22150</v>
+        <v>17333</v>
       </c>
       <c r="D71" s="0" t="s">
         <v>225</v>
       </c>
       <c r="E71" s="0" t="s">
         <v>226</v>
       </c>
       <c r="F71" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G71" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I71" s="0">
-        <v>9.039999999999999</v>
+        <v>23.91</v>
       </c>
       <c r="J71" s="0" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="72" spans="1:10" customHeight="1" ht="80">
       <c r="A72" s="0"/>
       <c r="B72" s="0"/>
       <c r="C72" s="0">
-        <v>22151</v>
+        <v>17343</v>
       </c>
       <c r="D72" s="0" t="s">
         <v>228</v>
       </c>
       <c r="E72" s="0" t="s">
         <v>229</v>
       </c>
       <c r="F72" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G72" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I72" s="0">
-        <v>7.89</v>
+        <v>22.75</v>
       </c>
       <c r="J72" s="0" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="73" spans="1:10" customHeight="1" ht="80">
       <c r="A73" s="0"/>
       <c r="B73" s="0"/>
       <c r="C73" s="0">
-        <v>22157</v>
+        <v>17374</v>
       </c>
       <c r="D73" s="0" t="s">
         <v>231</v>
       </c>
       <c r="E73" s="0" t="s">
         <v>232</v>
       </c>
       <c r="F73" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G73" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I73" s="0">
-        <v>9.01</v>
+        <v>16.81</v>
       </c>
       <c r="J73" s="0" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="74" spans="1:10" customHeight="1" ht="80">
       <c r="A74" s="0"/>
       <c r="B74" s="0"/>
       <c r="C74" s="0">
-        <v>22159</v>
+        <v>17375</v>
       </c>
       <c r="D74" s="0" t="s">
         <v>234</v>
       </c>
       <c r="E74" s="0" t="s">
         <v>235</v>
       </c>
       <c r="F74" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G74" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I74" s="0">
-        <v>12.87</v>
+        <v>21.42</v>
       </c>
       <c r="J74" s="0" t="s">
         <v>236</v>
       </c>
     </row>
     <row r="75" spans="1:10" customHeight="1" ht="80">
       <c r="A75" s="0"/>
       <c r="B75" s="0"/>
       <c r="C75" s="0">
-        <v>22160</v>
+        <v>17376</v>
       </c>
       <c r="D75" s="0" t="s">
         <v>237</v>
       </c>
       <c r="E75" s="0" t="s">
         <v>238</v>
       </c>
       <c r="F75" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G75" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I75" s="0">
-        <v>24.02</v>
+        <v>27.6</v>
       </c>
       <c r="J75" s="0" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="76" spans="1:10" customHeight="1" ht="80">
       <c r="A76" s="0"/>
       <c r="B76" s="0"/>
       <c r="C76" s="0">
-        <v>22161</v>
+        <v>17384</v>
       </c>
       <c r="D76" s="0" t="s">
         <v>240</v>
       </c>
       <c r="E76" s="0" t="s">
         <v>241</v>
       </c>
       <c r="F76" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G76" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I76" s="0">
-        <v>65.56999999999999</v>
+        <v>38.07</v>
       </c>
       <c r="J76" s="0" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="77" spans="1:10" customHeight="1" ht="80">
       <c r="A77" s="0"/>
       <c r="B77" s="0"/>
       <c r="C77" s="0">
-        <v>22162</v>
+        <v>17385</v>
       </c>
       <c r="D77" s="0" t="s">
         <v>243</v>
       </c>
       <c r="E77" s="0" t="s">
         <v>244</v>
       </c>
       <c r="F77" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G77" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I77" s="0">
-        <v>3.33</v>
+        <v>58.57</v>
       </c>
       <c r="J77" s="0" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:10" customHeight="1" ht="80">
       <c r="A78" s="0"/>
       <c r="B78" s="0"/>
       <c r="C78" s="0">
-        <v>17998</v>
+        <v>17386</v>
       </c>
       <c r="D78" s="0" t="s">
         <v>246</v>
       </c>
       <c r="E78" s="0" t="s">
         <v>247</v>
       </c>
       <c r="F78" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G78" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I78" s="0">
-        <v>10.44</v>
+        <v>1.77</v>
       </c>
       <c r="J78" s="0" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:10" customHeight="1" ht="80">
       <c r="A79" s="0"/>
       <c r="B79" s="0"/>
       <c r="C79" s="0">
-        <v>17134</v>
+        <v>17449</v>
       </c>
       <c r="D79" s="0" t="s">
         <v>249</v>
       </c>
       <c r="E79" s="0" t="s">
         <v>250</v>
       </c>
       <c r="F79" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G79" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I79" s="0">
-        <v>39.87</v>
+        <v>129.04</v>
       </c>
       <c r="J79" s="0" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="80" spans="1:10" customHeight="1" ht="80">
       <c r="A80" s="0"/>
       <c r="B80" s="0"/>
       <c r="C80" s="0">
-        <v>17284</v>
+        <v>17450</v>
       </c>
       <c r="D80" s="0" t="s">
         <v>252</v>
       </c>
       <c r="E80" s="0" t="s">
         <v>253</v>
       </c>
       <c r="F80" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G80" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I80" s="0">
-        <v>73.20999999999999</v>
+        <v>181.32</v>
       </c>
       <c r="J80" s="0" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="81" spans="1:10" customHeight="1" ht="80">
       <c r="A81" s="0"/>
       <c r="B81" s="0"/>
       <c r="C81" s="0">
-        <v>17286</v>
+        <v>17451</v>
       </c>
       <c r="D81" s="0" t="s">
         <v>255</v>
       </c>
       <c r="E81" s="0" t="s">
         <v>256</v>
       </c>
       <c r="F81" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G81" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I81" s="0">
-        <v>135.18</v>
+        <v>316.25</v>
       </c>
       <c r="J81" s="0" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:10" customHeight="1" ht="80">
       <c r="A82" s="0"/>
       <c r="B82" s="0"/>
       <c r="C82" s="0">
-        <v>17333</v>
+        <v>17453</v>
       </c>
       <c r="D82" s="0" t="s">
         <v>258</v>
       </c>
       <c r="E82" s="0" t="s">
         <v>259</v>
       </c>
       <c r="F82" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G82" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I82" s="0">
-        <v>23.91</v>
+        <v>83.45999999999999</v>
       </c>
       <c r="J82" s="0" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="83" spans="1:10" customHeight="1" ht="80">
       <c r="A83" s="0"/>
       <c r="B83" s="0"/>
       <c r="C83" s="0">
-        <v>17343</v>
+        <v>17454</v>
       </c>
       <c r="D83" s="0" t="s">
         <v>261</v>
       </c>
       <c r="E83" s="0" t="s">
         <v>262</v>
       </c>
       <c r="F83" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G83" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I83" s="0">
-        <v>22.75</v>
+        <v>36.72</v>
       </c>
       <c r="J83" s="0" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="84" spans="1:10" customHeight="1" ht="80">
       <c r="A84" s="0"/>
       <c r="B84" s="0"/>
       <c r="C84" s="0">
-        <v>17374</v>
+        <v>17455</v>
       </c>
       <c r="D84" s="0" t="s">
         <v>264</v>
       </c>
       <c r="E84" s="0" t="s">
         <v>265</v>
       </c>
       <c r="F84" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G84" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I84" s="0">
-        <v>16.81</v>
+        <v>31.15</v>
       </c>
       <c r="J84" s="0" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="85" spans="1:10" customHeight="1" ht="80">
       <c r="A85" s="0"/>
       <c r="B85" s="0"/>
       <c r="C85" s="0">
-        <v>17375</v>
+        <v>17456</v>
       </c>
       <c r="D85" s="0" t="s">
         <v>267</v>
       </c>
       <c r="E85" s="0" t="s">
         <v>268</v>
       </c>
       <c r="F85" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G85" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I85" s="0">
-        <v>21.42</v>
+        <v>40.99</v>
       </c>
       <c r="J85" s="0" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="86" spans="1:10" customHeight="1" ht="80">
       <c r="A86" s="0"/>
       <c r="B86" s="0"/>
       <c r="C86" s="0">
-        <v>17376</v>
+        <v>17457</v>
       </c>
       <c r="D86" s="0" t="s">
         <v>270</v>
       </c>
       <c r="E86" s="0" t="s">
         <v>271</v>
       </c>
       <c r="F86" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G86" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I86" s="0">
-        <v>27.6</v>
+        <v>42.62</v>
       </c>
       <c r="J86" s="0" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="87" spans="1:10" customHeight="1" ht="80">
       <c r="A87" s="0"/>
       <c r="B87" s="0"/>
       <c r="C87" s="0">
-        <v>17384</v>
+        <v>17566</v>
       </c>
       <c r="D87" s="0" t="s">
         <v>273</v>
       </c>
       <c r="E87" s="0" t="s">
         <v>274</v>
       </c>
       <c r="F87" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G87" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I87" s="0">
-        <v>38.07</v>
+        <v>20.25</v>
       </c>
       <c r="J87" s="0" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:10" customHeight="1" ht="80">
       <c r="A88" s="0"/>
       <c r="B88" s="0"/>
       <c r="C88" s="0">
-        <v>17385</v>
+        <v>17569</v>
       </c>
       <c r="D88" s="0" t="s">
         <v>276</v>
       </c>
       <c r="E88" s="0" t="s">
         <v>277</v>
       </c>
       <c r="F88" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G88" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I88" s="0">
-        <v>58.57</v>
+        <v>51.74</v>
       </c>
       <c r="J88" s="0" t="s">
         <v>278</v>
       </c>
     </row>
     <row r="89" spans="1:10" customHeight="1" ht="80">
       <c r="A89" s="0"/>
       <c r="B89" s="0"/>
       <c r="C89" s="0">
-        <v>17386</v>
+        <v>17597</v>
       </c>
       <c r="D89" s="0" t="s">
         <v>279</v>
       </c>
       <c r="E89" s="0" t="s">
         <v>280</v>
       </c>
       <c r="F89" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G89" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I89" s="0">
-        <v>1.77</v>
+        <v>17.23</v>
       </c>
       <c r="J89" s="0" t="s">
         <v>281</v>
       </c>
     </row>
     <row r="90" spans="1:10" customHeight="1" ht="80">
       <c r="A90" s="0"/>
       <c r="B90" s="0"/>
       <c r="C90" s="0">
-        <v>17449</v>
+        <v>17619</v>
       </c>
       <c r="D90" s="0" t="s">
         <v>282</v>
       </c>
       <c r="E90" s="0" t="s">
         <v>283</v>
       </c>
       <c r="F90" s="0" t="s">
-        <v>122</v>
+        <v>284</v>
       </c>
       <c r="G90" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I90" s="0">
-        <v>129.04</v>
+        <v>105.43</v>
       </c>
       <c r="J90" s="0" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
     </row>
     <row r="91" spans="1:10" customHeight="1" ht="80">
       <c r="A91" s="0"/>
       <c r="B91" s="0"/>
       <c r="C91" s="0">
-        <v>17450</v>
+        <v>17620</v>
       </c>
       <c r="D91" s="0" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="E91" s="0" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="F91" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G91" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I91" s="0">
-        <v>181.32</v>
+        <v>31.43</v>
       </c>
       <c r="J91" s="0" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
     </row>
     <row r="92" spans="1:10" customHeight="1" ht="80">
       <c r="A92" s="0"/>
       <c r="B92" s="0"/>
       <c r="C92" s="0">
-        <v>17451</v>
+        <v>18252</v>
       </c>
       <c r="D92" s="0" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="E92" s="0" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="F92" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G92" s="0" t="s">
-        <v>28</v>
+        <v>186</v>
       </c>
       <c r="I92" s="0">
-        <v>316.25</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J92" s="0" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
     </row>
     <row r="93" spans="1:10" customHeight="1" ht="80">
       <c r="A93" s="0"/>
       <c r="B93" s="0"/>
       <c r="C93" s="0">
-        <v>17453</v>
+        <v>18371</v>
       </c>
       <c r="D93" s="0" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="E93" s="0" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="F93" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G93" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I93" s="0">
-        <v>83.45999999999999</v>
+        <v>13.01</v>
       </c>
       <c r="J93" s="0" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
     </row>
     <row r="94" spans="1:10" customHeight="1" ht="80">
       <c r="A94" s="0"/>
       <c r="B94" s="0"/>
       <c r="C94" s="0">
-        <v>17454</v>
+        <v>12327</v>
       </c>
       <c r="D94" s="0" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="E94" s="0" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="F94" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G94" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I94" s="0">
-        <v>36.72</v>
+        <v>9.91</v>
       </c>
       <c r="J94" s="0" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
     </row>
     <row r="95" spans="1:10" customHeight="1" ht="80">
       <c r="A95" s="0"/>
       <c r="B95" s="0"/>
       <c r="C95" s="0">
-        <v>17455</v>
+        <v>17362</v>
       </c>
       <c r="D95" s="0" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="E95" s="0" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="F95" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G95" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I95" s="0">
-        <v>31.15</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J95" s="0" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
     </row>
     <row r="96" spans="1:10" customHeight="1" ht="80">
       <c r="A96" s="0"/>
       <c r="B96" s="0"/>
       <c r="C96" s="0">
-        <v>17456</v>
+        <v>17396</v>
       </c>
       <c r="D96" s="0" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="E96" s="0" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="F96" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G96" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I96" s="0">
-        <v>40.99</v>
+        <v>9.109999999999999</v>
       </c>
       <c r="J96" s="0" t="s">
-        <v>302</v>
+        <v>304</v>
       </c>
     </row>
     <row r="97" spans="1:10" customHeight="1" ht="80">
       <c r="A97" s="0"/>
       <c r="B97" s="0"/>
       <c r="C97" s="0">
-        <v>17457</v>
+        <v>18313</v>
       </c>
       <c r="D97" s="0" t="s">
-        <v>303</v>
+        <v>305</v>
       </c>
       <c r="E97" s="0" t="s">
-        <v>304</v>
+        <v>306</v>
       </c>
       <c r="F97" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G97" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I97" s="0">
-        <v>42.62</v>
+        <v>5.45</v>
       </c>
       <c r="J97" s="0" t="s">
-        <v>305</v>
+        <v>307</v>
       </c>
     </row>
     <row r="98" spans="1:10" customHeight="1" ht="80">
       <c r="A98" s="0"/>
-      <c r="B98" s="0"/>
       <c r="C98" s="0">
-        <v>17566</v>
+        <v>12542</v>
       </c>
       <c r="D98" s="0" t="s">
-        <v>306</v>
+        <v>308</v>
       </c>
       <c r="E98" s="0" t="s">
-        <v>307</v>
+        <v>309</v>
       </c>
       <c r="F98" s="0" t="s">
-        <v>122</v>
+        <v>310</v>
       </c>
       <c r="G98" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I98" s="0">
-        <v>20.25</v>
+        <v>8.91</v>
       </c>
       <c r="J98" s="0" t="s">
-        <v>308</v>
+        <v>312</v>
       </c>
     </row>
     <row r="99" spans="1:10" customHeight="1" ht="80">
       <c r="A99" s="0"/>
-      <c r="B99" s="0"/>
       <c r="C99" s="0">
-        <v>17569</v>
+        <v>12543</v>
       </c>
       <c r="D99" s="0" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E99" s="0" t="s">
+        <v>314</v>
+      </c>
+      <c r="F99" s="0" t="s">
         <v>310</v>
       </c>
-      <c r="F99" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G99" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I99" s="0">
-        <v>51.74</v>
+        <v>2.67</v>
       </c>
       <c r="J99" s="0" t="s">
-        <v>311</v>
+        <v>315</v>
       </c>
     </row>
     <row r="100" spans="1:10" customHeight="1" ht="80">
       <c r="A100" s="0"/>
       <c r="B100" s="0"/>
       <c r="C100" s="0">
-        <v>17597</v>
+        <v>12601</v>
       </c>
       <c r="D100" s="0" t="s">
-        <v>312</v>
+        <v>316</v>
       </c>
       <c r="E100" s="0" t="s">
-        <v>313</v>
+        <v>317</v>
       </c>
       <c r="F100" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G100" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I100" s="0">
-        <v>17.23</v>
+        <v>14.09</v>
       </c>
       <c r="J100" s="0" t="s">
-        <v>314</v>
+        <v>318</v>
       </c>
     </row>
     <row r="101" spans="1:10" customHeight="1" ht="80">
       <c r="A101" s="0"/>
       <c r="B101" s="0"/>
       <c r="C101" s="0">
-        <v>17619</v>
+        <v>12619</v>
       </c>
       <c r="D101" s="0" t="s">
-        <v>315</v>
+        <v>319</v>
       </c>
       <c r="E101" s="0" t="s">
-        <v>316</v>
+        <v>320</v>
       </c>
       <c r="F101" s="0" t="s">
-        <v>317</v>
+        <v>94</v>
       </c>
       <c r="G101" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I101" s="0">
-        <v>105.43</v>
+        <v>7.51</v>
       </c>
       <c r="J101" s="0" t="s">
-        <v>318</v>
+        <v>321</v>
       </c>
     </row>
     <row r="102" spans="1:10" customHeight="1" ht="80">
       <c r="A102" s="0"/>
       <c r="B102" s="0"/>
       <c r="C102" s="0">
-        <v>17620</v>
+        <v>12624</v>
       </c>
       <c r="D102" s="0" t="s">
-        <v>319</v>
+        <v>322</v>
       </c>
       <c r="E102" s="0" t="s">
-        <v>320</v>
+        <v>323</v>
       </c>
       <c r="F102" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G102" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I102" s="0">
-        <v>31.43</v>
+        <v>13.14</v>
       </c>
       <c r="J102" s="0" t="s">
-        <v>321</v>
+        <v>324</v>
       </c>
     </row>
     <row r="103" spans="1:10" customHeight="1" ht="80">
       <c r="A103" s="0"/>
       <c r="B103" s="0"/>
       <c r="C103" s="0">
-        <v>18252</v>
+        <v>12686</v>
       </c>
       <c r="D103" s="0" t="s">
-        <v>322</v>
+        <v>325</v>
       </c>
       <c r="E103" s="0" t="s">
-        <v>323</v>
-[...3 lines deleted...]
-      </c>
+        <v>326</v>
+      </c>
+      <c r="F103" s="0"/>
       <c r="G103" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I103" s="0">
-        <v>85.31999999999999</v>
+        <v>2.37</v>
       </c>
       <c r="J103" s="0" t="s">
-        <v>324</v>
+        <v>327</v>
       </c>
     </row>
     <row r="104" spans="1:10" customHeight="1" ht="80">
       <c r="A104" s="0"/>
       <c r="B104" s="0"/>
       <c r="C104" s="0">
-        <v>18360</v>
+        <v>12773</v>
       </c>
       <c r="D104" s="0" t="s">
-        <v>325</v>
+        <v>328</v>
       </c>
       <c r="E104" s="0" t="s">
-        <v>326</v>
+        <v>329</v>
       </c>
       <c r="F104" s="0" t="s">
-        <v>122</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G104" s="0"/>
       <c r="I104" s="0">
-        <v>20.02</v>
+        <v>11.07</v>
       </c>
       <c r="J104" s="0" t="s">
-        <v>327</v>
+        <v>330</v>
       </c>
     </row>
     <row r="105" spans="1:10" customHeight="1" ht="80">
       <c r="A105" s="0"/>
       <c r="B105" s="0"/>
       <c r="C105" s="0">
-        <v>18371</v>
+        <v>12774</v>
       </c>
       <c r="D105" s="0" t="s">
-        <v>328</v>
+        <v>331</v>
       </c>
       <c r="E105" s="0" t="s">
-        <v>329</v>
+        <v>332</v>
       </c>
       <c r="F105" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>94</v>
+      </c>
+      <c r="G105" s="0"/>
       <c r="I105" s="0">
-        <v>13.01</v>
+        <v>9.68</v>
       </c>
       <c r="J105" s="0" t="s">
-        <v>330</v>
+        <v>333</v>
       </c>
     </row>
     <row r="106" spans="1:10" customHeight="1" ht="80">
       <c r="A106" s="0"/>
       <c r="B106" s="0"/>
       <c r="C106" s="0">
-        <v>12327</v>
+        <v>12905</v>
       </c>
       <c r="D106" s="0" t="s">
-        <v>331</v>
+        <v>334</v>
       </c>
       <c r="E106" s="0" t="s">
-        <v>332</v>
+        <v>335</v>
       </c>
       <c r="F106" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G106" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I106" s="0">
-        <v>9.91</v>
+        <v>6.58</v>
       </c>
       <c r="J106" s="0" t="s">
-        <v>333</v>
+        <v>336</v>
       </c>
     </row>
     <row r="107" spans="1:10" customHeight="1" ht="80">
       <c r="A107" s="0"/>
-      <c r="B107" s="0"/>
       <c r="C107" s="0">
-        <v>17362</v>
+        <v>17068</v>
       </c>
       <c r="D107" s="0" t="s">
-        <v>334</v>
+        <v>337</v>
       </c>
       <c r="E107" s="0" t="s">
-        <v>335</v>
-[...3 lines deleted...]
-      </c>
+        <v>338</v>
+      </c>
+      <c r="F107" s="0"/>
       <c r="G107" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I107" s="0">
-        <v>8.720000000000001</v>
+        <v>8.31</v>
       </c>
       <c r="J107" s="0" t="s">
-        <v>336</v>
+        <v>339</v>
       </c>
     </row>
     <row r="108" spans="1:10" customHeight="1" ht="80">
       <c r="A108" s="0"/>
       <c r="B108" s="0"/>
       <c r="C108" s="0">
-        <v>17396</v>
+        <v>17064</v>
       </c>
       <c r="D108" s="0" t="s">
-        <v>337</v>
+        <v>340</v>
       </c>
       <c r="E108" s="0" t="s">
-        <v>338</v>
+        <v>341</v>
       </c>
       <c r="F108" s="0" t="s">
-        <v>339</v>
+        <v>342</v>
       </c>
       <c r="G108" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I108" s="0">
-        <v>9.109999999999999</v>
+        <v>2.86</v>
       </c>
       <c r="J108" s="0" t="s">
-        <v>340</v>
+        <v>343</v>
       </c>
     </row>
     <row r="109" spans="1:10" customHeight="1" ht="80">
       <c r="A109" s="0"/>
       <c r="B109" s="0"/>
       <c r="C109" s="0">
-        <v>18313</v>
+        <v>17064</v>
       </c>
       <c r="D109" s="0" t="s">
+        <v>344</v>
+      </c>
+      <c r="E109" s="0" t="s">
         <v>341</v>
       </c>
-      <c r="E109" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F109" s="0" t="s">
-        <v>122</v>
+        <v>88</v>
       </c>
       <c r="G109" s="0" t="s">
-        <v>12</v>
+        <v>136</v>
       </c>
       <c r="I109" s="0">
-        <v>5.45</v>
+        <v>2.86</v>
       </c>
       <c r="J109" s="0" t="s">
         <v>343</v>
       </c>
     </row>
     <row r="110" spans="1:10" customHeight="1" ht="80">
       <c r="A110" s="0"/>
+      <c r="B110" s="0"/>
       <c r="C110" s="0">
-        <v>12542</v>
+        <v>17069</v>
       </c>
       <c r="D110" s="0" t="s">
-        <v>344</v>
+        <v>345</v>
       </c>
       <c r="E110" s="0" t="s">
-        <v>345</v>
+        <v>346</v>
       </c>
       <c r="F110" s="0" t="s">
-        <v>346</v>
+        <v>88</v>
       </c>
       <c r="G110" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I110" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J110" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>348</v>
       </c>
     </row>
     <row r="111" spans="1:10" customHeight="1" ht="80">
       <c r="A111" s="0"/>
+      <c r="B111" s="0"/>
       <c r="C111" s="0">
-        <v>12543</v>
+        <v>17069</v>
       </c>
       <c r="D111" s="0" t="s">
+        <v>348</v>
+      </c>
+      <c r="E111" s="0" t="s">
+        <v>346</v>
+      </c>
+      <c r="F111" s="0" t="s">
         <v>349</v>
       </c>
-      <c r="E111" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G111" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I111" s="0">
+        <v>15.76</v>
+      </c>
+      <c r="J111" s="0" t="s">
         <v>347</v>
-      </c>
-[...4 lines deleted...]
-        <v>351</v>
       </c>
     </row>
     <row r="112" spans="1:10" customHeight="1" ht="80">
       <c r="A112" s="0"/>
       <c r="B112" s="0"/>
       <c r="C112" s="0">
-        <v>12601</v>
+        <v>17070</v>
       </c>
       <c r="D112" s="0" t="s">
+        <v>350</v>
+      </c>
+      <c r="E112" s="0" t="s">
+        <v>351</v>
+      </c>
+      <c r="F112" s="0" t="s">
+        <v>88</v>
+      </c>
+      <c r="G112" s="0" t="s">
+        <v>136</v>
+      </c>
+      <c r="I112" s="0">
+        <v>7.66</v>
+      </c>
+      <c r="J112" s="0" t="s">
         <v>352</v>
-      </c>
-[...13 lines deleted...]
-        <v>354</v>
       </c>
     </row>
     <row r="113" spans="1:10" customHeight="1" ht="80">
       <c r="A113" s="0"/>
       <c r="B113" s="0"/>
       <c r="C113" s="0">
-        <v>12619</v>
+        <v>17070</v>
       </c>
       <c r="D113" s="0" t="s">
-        <v>355</v>
+        <v>353</v>
       </c>
       <c r="E113" s="0" t="s">
-        <v>356</v>
+        <v>351</v>
       </c>
       <c r="F113" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G113" s="0" t="s">
-        <v>32</v>
+        <v>136</v>
       </c>
       <c r="I113" s="0">
-        <v>7.51</v>
+        <v>7.66</v>
       </c>
       <c r="J113" s="0" t="s">
-        <v>357</v>
+        <v>352</v>
       </c>
     </row>
     <row r="114" spans="1:10" customHeight="1" ht="80">
       <c r="A114" s="0"/>
       <c r="B114" s="0"/>
       <c r="C114" s="0">
-        <v>12624</v>
+        <v>17075</v>
       </c>
       <c r="D114" s="0" t="s">
-        <v>358</v>
+        <v>354</v>
       </c>
       <c r="E114" s="0" t="s">
-        <v>359</v>
+        <v>355</v>
       </c>
       <c r="F114" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G114" s="0" t="s">
-        <v>32</v>
+        <v>79</v>
       </c>
       <c r="I114" s="0">
-        <v>13.14</v>
+        <v>23.7</v>
       </c>
       <c r="J114" s="0" t="s">
-        <v>360</v>
+        <v>356</v>
       </c>
     </row>
     <row r="115" spans="1:10" customHeight="1" ht="80">
       <c r="A115" s="0"/>
       <c r="B115" s="0"/>
       <c r="C115" s="0">
-        <v>12686</v>
+        <v>17107</v>
       </c>
       <c r="D115" s="0" t="s">
-        <v>361</v>
+        <v>357</v>
       </c>
       <c r="E115" s="0" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="F115" s="0"/>
+        <v>358</v>
+      </c>
+      <c r="F115" s="0" t="s">
+        <v>94</v>
+      </c>
       <c r="G115" s="0" t="s">
-        <v>28</v>
+        <v>173</v>
       </c>
       <c r="I115" s="0">
-        <v>2.37</v>
+        <v>4.89</v>
       </c>
       <c r="J115" s="0" t="s">
-        <v>363</v>
+        <v>359</v>
       </c>
     </row>
     <row r="116" spans="1:10" customHeight="1" ht="80">
       <c r="A116" s="0"/>
       <c r="B116" s="0"/>
       <c r="C116" s="0">
-        <v>12773</v>
+        <v>17108</v>
       </c>
       <c r="D116" s="0" t="s">
-        <v>364</v>
+        <v>360</v>
       </c>
       <c r="E116" s="0" t="s">
-        <v>365</v>
+        <v>361</v>
       </c>
       <c r="F116" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G116" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G116" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I116" s="0">
-        <v>11.07</v>
+        <v>4.25</v>
       </c>
       <c r="J116" s="0" t="s">
-        <v>366</v>
+        <v>362</v>
       </c>
     </row>
     <row r="117" spans="1:10" customHeight="1" ht="80">
       <c r="A117" s="0"/>
       <c r="B117" s="0"/>
       <c r="C117" s="0">
-        <v>12774</v>
+        <v>17111</v>
       </c>
       <c r="D117" s="0" t="s">
-        <v>367</v>
+        <v>363</v>
       </c>
       <c r="E117" s="0" t="s">
-        <v>368</v>
+        <v>364</v>
       </c>
       <c r="F117" s="0" t="s">
-        <v>122</v>
-[...1 lines deleted...]
-      <c r="G117" s="0"/>
+        <v>94</v>
+      </c>
+      <c r="G117" s="0" t="s">
+        <v>12</v>
+      </c>
       <c r="I117" s="0">
-        <v>9.68</v>
+        <v>5.26</v>
       </c>
       <c r="J117" s="0" t="s">
-        <v>369</v>
+        <v>365</v>
       </c>
     </row>
     <row r="118" spans="1:10" customHeight="1" ht="80">
       <c r="A118" s="0"/>
       <c r="B118" s="0"/>
       <c r="C118" s="0">
-        <v>12905</v>
+        <v>17129</v>
       </c>
       <c r="D118" s="0" t="s">
-        <v>370</v>
+        <v>366</v>
       </c>
       <c r="E118" s="0" t="s">
-        <v>371</v>
+        <v>367</v>
       </c>
       <c r="F118" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G118" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I118" s="0">
-        <v>6.58</v>
+        <v>42.43</v>
       </c>
       <c r="J118" s="0" t="s">
-        <v>372</v>
+        <v>369</v>
       </c>
     </row>
     <row r="119" spans="1:10" customHeight="1" ht="80">
       <c r="A119" s="0"/>
+      <c r="B119" s="0"/>
       <c r="C119" s="0">
-        <v>17068</v>
+        <v>17132</v>
       </c>
       <c r="D119" s="0" t="s">
-        <v>373</v>
+        <v>370</v>
       </c>
       <c r="E119" s="0" t="s">
-        <v>374</v>
-[...1 lines deleted...]
-      <c r="F119" s="0"/>
+        <v>371</v>
+      </c>
+      <c r="F119" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G119" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I119" s="0">
-        <v>8.31</v>
+        <v>4.98</v>
       </c>
       <c r="J119" s="0" t="s">
-        <v>375</v>
+        <v>372</v>
       </c>
     </row>
     <row r="120" spans="1:10" customHeight="1" ht="80">
       <c r="A120" s="0"/>
       <c r="B120" s="0"/>
       <c r="C120" s="0">
-        <v>17064</v>
+        <v>17133</v>
       </c>
       <c r="D120" s="0" t="s">
-        <v>376</v>
+        <v>373</v>
       </c>
       <c r="E120" s="0" t="s">
-        <v>377</v>
+        <v>374</v>
       </c>
       <c r="F120" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G120" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I120" s="0">
-        <v>2.86</v>
+        <v>6.75</v>
       </c>
       <c r="J120" s="0" t="s">
-        <v>379</v>
+        <v>375</v>
       </c>
     </row>
     <row r="121" spans="1:10" customHeight="1" ht="80">
       <c r="A121" s="0"/>
       <c r="B121" s="0"/>
       <c r="C121" s="0">
-        <v>17064</v>
+        <v>17279</v>
       </c>
       <c r="D121" s="0" t="s">
-        <v>380</v>
+        <v>376</v>
       </c>
       <c r="E121" s="0" t="s">
         <v>377</v>
       </c>
       <c r="F121" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G121" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I121" s="0">
-        <v>2.86</v>
+        <v>1.93</v>
       </c>
       <c r="J121" s="0" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
     </row>
     <row r="122" spans="1:10" customHeight="1" ht="80">
       <c r="A122" s="0"/>
       <c r="B122" s="0"/>
       <c r="C122" s="0">
-        <v>17069</v>
+        <v>17280</v>
       </c>
       <c r="D122" s="0" t="s">
+        <v>379</v>
+      </c>
+      <c r="E122" s="0" t="s">
+        <v>380</v>
+      </c>
+      <c r="F122" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G122" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I122" s="0">
+        <v>1.93</v>
+      </c>
+      <c r="J122" s="0" t="s">
         <v>381</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="123" spans="1:10" customHeight="1" ht="80">
       <c r="A123" s="0"/>
       <c r="B123" s="0"/>
       <c r="C123" s="0">
-        <v>17069</v>
+        <v>17303</v>
       </c>
       <c r="D123" s="0" t="s">
+        <v>382</v>
+      </c>
+      <c r="E123" s="0" t="s">
+        <v>383</v>
+      </c>
+      <c r="F123" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G123" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I123" s="0">
+        <v>5.02</v>
+      </c>
+      <c r="J123" s="0" t="s">
         <v>384</v>
-      </c>
-[...13 lines deleted...]
-        <v>383</v>
       </c>
     </row>
     <row r="124" spans="1:10" customHeight="1" ht="80">
       <c r="A124" s="0"/>
       <c r="B124" s="0"/>
       <c r="C124" s="0">
-        <v>17070</v>
+        <v>17341</v>
       </c>
       <c r="D124" s="0" t="s">
+        <v>385</v>
+      </c>
+      <c r="E124" s="0" t="s">
         <v>386</v>
       </c>
-      <c r="E124" s="0" t="s">
+      <c r="F124" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G124" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I124" s="0">
+        <v>10.9</v>
+      </c>
+      <c r="J124" s="0" t="s">
         <v>387</v>
-      </c>
-[...10 lines deleted...]
-        <v>388</v>
       </c>
     </row>
     <row r="125" spans="1:10" customHeight="1" ht="80">
       <c r="A125" s="0"/>
       <c r="B125" s="0"/>
       <c r="C125" s="0">
-        <v>17070</v>
+        <v>17342</v>
       </c>
       <c r="D125" s="0" t="s">
+        <v>388</v>
+      </c>
+      <c r="E125" s="0" t="s">
         <v>389</v>
       </c>
-      <c r="E125" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F125" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G125" s="0" t="s">
-        <v>169</v>
+        <v>12</v>
       </c>
       <c r="I125" s="0">
-        <v>7.66</v>
+        <v>4.23</v>
       </c>
       <c r="J125" s="0" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="126" spans="1:10" customHeight="1" ht="80">
       <c r="A126" s="0"/>
       <c r="B126" s="0"/>
       <c r="C126" s="0">
-        <v>17075</v>
+        <v>17371</v>
       </c>
       <c r="D126" s="0" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="E126" s="0" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="F126" s="0" t="s">
-        <v>378</v>
+        <v>16</v>
       </c>
       <c r="G126" s="0" t="s">
-        <v>107</v>
+        <v>173</v>
       </c>
       <c r="I126" s="0">
-        <v>23.7</v>
+        <v>9.91</v>
       </c>
       <c r="J126" s="0" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
     </row>
     <row r="127" spans="1:10" customHeight="1" ht="80">
       <c r="A127" s="0"/>
       <c r="B127" s="0"/>
       <c r="C127" s="0">
-        <v>17107</v>
+        <v>17372</v>
       </c>
       <c r="D127" s="0" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="E127" s="0" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="F127" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G127" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I127" s="0">
-        <v>4.89</v>
+        <v>10.61</v>
       </c>
       <c r="J127" s="0" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="128" spans="1:10" customHeight="1" ht="80">
       <c r="A128" s="0"/>
       <c r="B128" s="0"/>
       <c r="C128" s="0">
-        <v>17108</v>
+        <v>17373</v>
       </c>
       <c r="D128" s="0" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="E128" s="0" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="F128" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G128" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I128" s="0">
-        <v>4.83</v>
+        <v>4.17</v>
       </c>
       <c r="J128" s="0" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
     </row>
     <row r="129" spans="1:10" customHeight="1" ht="80">
       <c r="A129" s="0"/>
       <c r="B129" s="0"/>
       <c r="C129" s="0">
-        <v>17111</v>
+        <v>17373</v>
       </c>
       <c r="D129" s="0" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="E129" s="0" t="s">
-        <v>400</v>
+        <v>398</v>
       </c>
       <c r="F129" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G129" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I129" s="0">
-        <v>5.26</v>
+        <v>4.17</v>
       </c>
       <c r="J129" s="0" t="s">
-        <v>401</v>
+        <v>399</v>
       </c>
     </row>
     <row r="130" spans="1:10" customHeight="1" ht="80">
       <c r="A130" s="0"/>
       <c r="B130" s="0"/>
       <c r="C130" s="0">
-        <v>17129</v>
+        <v>17373</v>
       </c>
       <c r="D130" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="E130" s="0" t="s">
+        <v>398</v>
+      </c>
+      <c r="F130" s="0" t="s">
         <v>402</v>
-      </c>
-[...4 lines deleted...]
-        <v>404</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I130" s="0">
-        <v>42.43</v>
+        <v>4.17</v>
       </c>
       <c r="J130" s="0" t="s">
-        <v>405</v>
+        <v>399</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>17132</v>
+        <v>17397</v>
       </c>
       <c r="D131" s="0" t="s">
-        <v>406</v>
+        <v>403</v>
       </c>
       <c r="E131" s="0" t="s">
-        <v>407</v>
+        <v>404</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I131" s="0">
-        <v>4.98</v>
+        <v>2.69</v>
       </c>
       <c r="J131" s="0" t="s">
-        <v>408</v>
+        <v>405</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>17133</v>
+        <v>17398</v>
       </c>
       <c r="D132" s="0" t="s">
-        <v>409</v>
+        <v>406</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>410</v>
+        <v>407</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I132" s="0">
-        <v>6.75</v>
+        <v>4.15</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>411</v>
+        <v>408</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>17279</v>
+        <v>17417</v>
       </c>
       <c r="D133" s="0" t="s">
-        <v>412</v>
+        <v>409</v>
       </c>
       <c r="E133" s="0" t="s">
-        <v>413</v>
+        <v>410</v>
       </c>
       <c r="F133" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G133" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I133" s="0">
-        <v>1.93</v>
+        <v>8.51</v>
       </c>
       <c r="J133" s="0" t="s">
-        <v>414</v>
+        <v>411</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>17280</v>
+        <v>17461</v>
       </c>
       <c r="D134" s="0" t="s">
-        <v>415</v>
+        <v>412</v>
       </c>
       <c r="E134" s="0" t="s">
-        <v>416</v>
+        <v>413</v>
       </c>
       <c r="F134" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G134" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I134" s="0">
-        <v>1.93</v>
+        <v>3.73</v>
       </c>
       <c r="J134" s="0" t="s">
-        <v>417</v>
+        <v>414</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17303</v>
+        <v>17462</v>
       </c>
       <c r="D135" s="0" t="s">
-        <v>418</v>
+        <v>415</v>
       </c>
       <c r="E135" s="0" t="s">
-        <v>419</v>
+        <v>416</v>
       </c>
       <c r="F135" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I135" s="0">
-        <v>5.02</v>
+        <v>8.67</v>
       </c>
       <c r="J135" s="0" t="s">
-        <v>420</v>
+        <v>417</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>17341</v>
+        <v>17517</v>
       </c>
       <c r="D136" s="0" t="s">
-        <v>421</v>
+        <v>418</v>
       </c>
       <c r="E136" s="0" t="s">
-        <v>422</v>
+        <v>419</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G136" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I136" s="0">
-        <v>10.9</v>
+        <v>4.91</v>
       </c>
       <c r="J136" s="0" t="s">
-        <v>423</v>
+        <v>420</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>17342</v>
+        <v>17519</v>
       </c>
       <c r="D137" s="0" t="s">
-        <v>424</v>
+        <v>421</v>
       </c>
       <c r="E137" s="0" t="s">
-        <v>425</v>
+        <v>422</v>
       </c>
       <c r="F137" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G137" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I137" s="0">
-        <v>4.23</v>
+        <v>6.64</v>
       </c>
       <c r="J137" s="0" t="s">
-        <v>426</v>
+        <v>423</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>17371</v>
+        <v>17520</v>
       </c>
       <c r="D138" s="0" t="s">
-        <v>427</v>
+        <v>424</v>
       </c>
       <c r="E138" s="0" t="s">
-        <v>428</v>
+        <v>425</v>
       </c>
       <c r="F138" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>9.91</v>
+        <v>4.37</v>
       </c>
       <c r="J138" s="0" t="s">
-        <v>429</v>
+        <v>426</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>17372</v>
+        <v>17521</v>
       </c>
       <c r="D139" s="0" t="s">
-        <v>430</v>
+        <v>427</v>
       </c>
       <c r="E139" s="0" t="s">
-        <v>431</v>
+        <v>428</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G139" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I139" s="0">
-        <v>10.61</v>
+        <v>17.25</v>
       </c>
       <c r="J139" s="0" t="s">
-        <v>432</v>
+        <v>429</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>17373</v>
+        <v>17532</v>
       </c>
       <c r="D140" s="0" t="s">
+        <v>430</v>
+      </c>
+      <c r="E140" s="0" t="s">
+        <v>431</v>
+      </c>
+      <c r="F140" s="0" t="s">
+        <v>190</v>
+      </c>
+      <c r="G140" s="0" t="s">
+        <v>432</v>
+      </c>
+      <c r="I140" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="J140" s="0" t="s">
         <v>433</v>
-      </c>
-[...13 lines deleted...]
-        <v>435</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>17373</v>
+        <v>17558</v>
       </c>
       <c r="D141" s="0" t="s">
-        <v>436</v>
+        <v>434</v>
       </c>
       <c r="E141" s="0" t="s">
-        <v>434</v>
+        <v>435</v>
       </c>
       <c r="F141" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G141" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I141" s="0">
-        <v>4.17</v>
+        <v>3.34</v>
       </c>
       <c r="J141" s="0" t="s">
-        <v>435</v>
+        <v>436</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>17373</v>
+        <v>17570</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>437</v>
       </c>
       <c r="E142" s="0" t="s">
-        <v>434</v>
+        <v>438</v>
       </c>
       <c r="F142" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G142" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I142" s="0">
-        <v>4.17</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
-        <v>435</v>
+        <v>439</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>17397</v>
+        <v>17575</v>
       </c>
       <c r="D143" s="0" t="s">
-        <v>439</v>
+        <v>440</v>
       </c>
       <c r="E143" s="0" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="F143" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I143" s="0">
-        <v>2.69</v>
+        <v>4.6</v>
       </c>
       <c r="J143" s="0" t="s">
-        <v>441</v>
+        <v>442</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>17398</v>
+        <v>17576</v>
       </c>
       <c r="D144" s="0" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="E144" s="0" t="s">
-        <v>443</v>
+        <v>444</v>
       </c>
       <c r="F144" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I144" s="0">
-        <v>4.15</v>
+        <v>4.37</v>
       </c>
       <c r="J144" s="0" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>17417</v>
+        <v>17586</v>
       </c>
       <c r="D145" s="0" t="s">
-        <v>445</v>
+        <v>446</v>
       </c>
       <c r="E145" s="0" t="s">
-        <v>446</v>
+        <v>447</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>8.51</v>
+        <v>8.68</v>
       </c>
       <c r="J145" s="0" t="s">
-        <v>447</v>
+        <v>448</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>17461</v>
+        <v>17587</v>
       </c>
       <c r="D146" s="0" t="s">
-        <v>448</v>
+        <v>449</v>
       </c>
       <c r="E146" s="0" t="s">
-        <v>449</v>
+        <v>450</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I146" s="0">
-        <v>3.73</v>
+        <v>5.11</v>
       </c>
       <c r="J146" s="0" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>17462</v>
+        <v>17614</v>
       </c>
       <c r="D147" s="0" t="s">
-        <v>451</v>
+        <v>452</v>
       </c>
       <c r="E147" s="0" t="s">
-        <v>452</v>
+        <v>453</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G147" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>8.67</v>
+        <v>3.1</v>
       </c>
       <c r="J147" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>17528</v>
+        <v>17615</v>
       </c>
       <c r="D148" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E148" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G148" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>5.91</v>
+        <v>3.96</v>
       </c>
       <c r="J148" s="0" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>17517</v>
+        <v>17615</v>
       </c>
       <c r="D149" s="0" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="E149" s="0" t="s">
-        <v>458</v>
+        <v>456</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>4.91</v>
+        <v>3.96</v>
       </c>
       <c r="J149" s="0" t="s">
-        <v>459</v>
+        <v>457</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>17519</v>
+        <v>17647</v>
       </c>
       <c r="D150" s="0" t="s">
+        <v>459</v>
+      </c>
+      <c r="E150" s="0" t="s">
         <v>460</v>
       </c>
-      <c r="E150" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F150" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G150" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I150" s="0">
-        <v>6.64</v>
+        <v>5.3</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>17520</v>
+        <v>18267</v>
       </c>
       <c r="D151" s="0" t="s">
+        <v>462</v>
+      </c>
+      <c r="E151" s="0" t="s">
         <v>463</v>
       </c>
-      <c r="E151" s="0" t="s">
+      <c r="F151" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G151" s="0" t="s">
+        <v>186</v>
+      </c>
+      <c r="I151" s="0">
+        <v>8.119999999999999</v>
+      </c>
+      <c r="J151" s="0" t="s">
         <v>464</v>
-      </c>
-[...10 lines deleted...]
-        <v>465</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>17521</v>
+        <v>18268</v>
       </c>
       <c r="D152" s="0" t="s">
+        <v>465</v>
+      </c>
+      <c r="E152" s="0" t="s">
         <v>466</v>
-      </c>
-[...1 lines deleted...]
-        <v>467</v>
       </c>
       <c r="F152" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G152" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I152" s="0">
-        <v>17.25</v>
+        <v>10.9</v>
       </c>
       <c r="J152" s="0" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>17524</v>
+        <v>18276</v>
       </c>
       <c r="D153" s="0" t="s">
+        <v>468</v>
+      </c>
+      <c r="E153" s="0" t="s">
         <v>469</v>
       </c>
-      <c r="E153" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F153" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>3.47</v>
+        <v>20.05</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>17532</v>
+        <v>18288</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>471</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>472</v>
       </c>
-      <c r="E154" s="0" t="s">
+      <c r="F154" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G154" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I154" s="0">
+        <v>7.22</v>
+      </c>
+      <c r="J154" s="0" t="s">
         <v>473</v>
-      </c>
-[...10 lines deleted...]
-        <v>475</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>17558</v>
+        <v>18294</v>
       </c>
       <c r="D155" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>477</v>
+        <v>475</v>
       </c>
       <c r="F155" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>3.79</v>
+        <v>4.11</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>478</v>
+        <v>476</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>17570</v>
+        <v>18295</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>479</v>
+        <v>477</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>480</v>
+        <v>478</v>
       </c>
       <c r="F156" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G156" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I156" s="0">
-        <v>8.720000000000001</v>
+        <v>8.76</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>481</v>
+        <v>479</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>17575</v>
+        <v>18296</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>482</v>
+        <v>480</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>483</v>
+        <v>481</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I157" s="0">
-        <v>4.6</v>
+        <v>6.6</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>484</v>
+        <v>482</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>17576</v>
+        <v>18297</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>485</v>
+        <v>483</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>486</v>
+        <v>484</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>219</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>4.37</v>
+        <v>6.37</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>487</v>
+        <v>485</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>17586</v>
+        <v>18314</v>
       </c>
       <c r="D159" s="0" t="s">
-        <v>488</v>
+        <v>486</v>
       </c>
       <c r="E159" s="0" t="s">
-        <v>489</v>
+        <v>487</v>
       </c>
       <c r="F159" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G159" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I159" s="0">
-        <v>9.98</v>
+        <v>16.22</v>
       </c>
       <c r="J159" s="0" t="s">
-        <v>490</v>
+        <v>488</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>17587</v>
+        <v>18315</v>
       </c>
       <c r="D160" s="0" t="s">
-        <v>491</v>
+        <v>489</v>
       </c>
       <c r="E160" s="0" t="s">
-        <v>492</v>
+        <v>490</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>16</v>
+        <v>303</v>
       </c>
       <c r="G160" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I160" s="0">
-        <v>5.11</v>
+        <v>12.96</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>493</v>
+        <v>491</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>17613</v>
+        <v>18324</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>494</v>
+        <v>492</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>495</v>
+        <v>493</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G161" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I161" s="0">
-        <v>13.11</v>
+        <v>16.29</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>496</v>
+        <v>494</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>17614</v>
+        <v>18327</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>497</v>
+        <v>495</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>498</v>
+        <v>496</v>
       </c>
       <c r="F162" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I162" s="0">
-        <v>3.54</v>
+        <v>9.98</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>499</v>
+        <v>497</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>17615</v>
+        <v>18369</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>500</v>
+        <v>498</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>501</v>
+        <v>499</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G163" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I163" s="0">
-        <v>3.96</v>
+        <v>4.57</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>502</v>
+        <v>500</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>17615</v>
+        <v>18384</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>503</v>
+        <v>501</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G164" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I164" s="0">
-        <v>3.96</v>
+        <v>6.98</v>
       </c>
       <c r="J164" s="0" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>17647</v>
+        <v>18385</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>504</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>505</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G165" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I165" s="0">
-        <v>5.3</v>
+        <v>6.75</v>
       </c>
       <c r="J165" s="0" t="s">
         <v>506</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18267</v>
+        <v>13331</v>
       </c>
       <c r="D166" s="0" t="s">
         <v>507</v>
       </c>
       <c r="E166" s="0" t="s">
         <v>508</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I166" s="0">
-        <v>8.119999999999999</v>
+        <v>1.57</v>
       </c>
       <c r="J166" s="0" t="s">
         <v>509</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18268</v>
+        <v>13576</v>
       </c>
       <c r="D167" s="0" t="s">
         <v>510</v>
       </c>
       <c r="E167" s="0" t="s">
         <v>511</v>
       </c>
       <c r="F167" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G167" s="0" t="s">
-        <v>219</v>
+        <v>114</v>
       </c>
       <c r="I167" s="0">
-        <v>10.9</v>
+        <v>3.39</v>
       </c>
       <c r="J167" s="0" t="s">
         <v>512</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>18276</v>
+        <v>13581</v>
       </c>
       <c r="D168" s="0" t="s">
         <v>513</v>
       </c>
       <c r="E168" s="0" t="s">
         <v>514</v>
       </c>
       <c r="F168" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G168" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I168" s="0">
-        <v>20.05</v>
+        <v>11.06</v>
       </c>
       <c r="J168" s="0" t="s">
         <v>515</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>18288</v>
+        <v>13581</v>
       </c>
       <c r="D169" s="0" t="s">
         <v>516</v>
       </c>
       <c r="E169" s="0" t="s">
-        <v>517</v>
+        <v>514</v>
       </c>
       <c r="F169" s="0" t="s">
-        <v>27</v>
+        <v>20</v>
       </c>
       <c r="G169" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I169" s="0">
-        <v>7.22</v>
+        <v>11.06</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>518</v>
+        <v>515</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
-        <v>18294</v>
+        <v>25017</v>
       </c>
       <c r="D170" s="0" t="s">
-        <v>519</v>
+        <v>517</v>
       </c>
       <c r="E170" s="0" t="s">
-        <v>520</v>
+        <v>518</v>
       </c>
       <c r="F170" s="0" t="s">
-        <v>16</v>
+        <v>88</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
-        <v>4.11</v>
+        <v>3.42</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>521</v>
+        <v>519</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>18295</v>
+        <v>25018</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>522</v>
+        <v>520</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>523</v>
+        <v>521</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>10.49</v>
+        <v>6.01</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>524</v>
+        <v>522</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>18296</v>
+        <v>12662</v>
       </c>
       <c r="D172" s="0" t="s">
-        <v>525</v>
+        <v>523</v>
       </c>
       <c r="E172" s="0" t="s">
-        <v>526</v>
+        <v>524</v>
       </c>
       <c r="F172" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G172" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I172" s="0">
-        <v>7.91</v>
+        <v>7.02</v>
       </c>
       <c r="J172" s="0" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18297</v>
+        <v>13751</v>
       </c>
       <c r="D173" s="0" t="s">
+        <v>527</v>
+      </c>
+      <c r="E173" s="0" t="s">
         <v>528</v>
       </c>
-      <c r="E173" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F173" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G173" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I173" s="0">
-        <v>7.65</v>
+        <v>5.39</v>
       </c>
       <c r="J173" s="0" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>18314</v>
+        <v>13798</v>
       </c>
       <c r="D174" s="0" t="s">
+        <v>530</v>
+      </c>
+      <c r="E174" s="0" t="s">
         <v>531</v>
       </c>
-      <c r="E174" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F174" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G174" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I174" s="0">
-        <v>16.22</v>
+        <v>4.63</v>
       </c>
       <c r="J174" s="0" t="s">
-        <v>533</v>
+        <v>532</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18315</v>
+        <v>13799</v>
       </c>
       <c r="D175" s="0" t="s">
+        <v>533</v>
+      </c>
+      <c r="E175" s="0" t="s">
         <v>534</v>
       </c>
-      <c r="E175" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F175" s="0" t="s">
-        <v>339</v>
+        <v>20</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I175" s="0">
-        <v>12.96</v>
+        <v>6.98</v>
       </c>
       <c r="J175" s="0" t="s">
-        <v>536</v>
+        <v>535</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18324</v>
+        <v>13893</v>
       </c>
       <c r="D176" s="0" t="s">
+        <v>536</v>
+      </c>
+      <c r="E176" s="0" t="s">
         <v>537</v>
       </c>
-      <c r="E176" s="0" t="s">
+      <c r="F176" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G176" s="0" t="s">
+        <v>173</v>
+      </c>
+      <c r="I176" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J176" s="0" t="s">
         <v>538</v>
-      </c>
-[...10 lines deleted...]
-        <v>539</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18327</v>
+        <v>13917</v>
       </c>
       <c r="D177" s="0" t="s">
+        <v>539</v>
+      </c>
+      <c r="E177" s="0" t="s">
         <v>540</v>
       </c>
-      <c r="E177" s="0" t="s">
+      <c r="F177" s="0" t="s">
+        <v>28</v>
+      </c>
+      <c r="G177" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I177" s="0">
+        <v>9.140000000000001</v>
+      </c>
+      <c r="J177" s="0" t="s">
         <v>541</v>
-      </c>
-[...10 lines deleted...]
-        <v>542</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18369</v>
+        <v>13918</v>
       </c>
       <c r="D178" s="0" t="s">
+        <v>542</v>
+      </c>
+      <c r="E178" s="0" t="s">
         <v>543</v>
       </c>
-      <c r="E178" s="0" t="s">
+      <c r="F178" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G178" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="I178" s="0">
+        <v>13.82</v>
+      </c>
+      <c r="J178" s="0" t="s">
         <v>544</v>
-      </c>
-[...10 lines deleted...]
-        <v>545</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>13331</v>
+        <v>13918</v>
       </c>
       <c r="D179" s="0" t="s">
-        <v>546</v>
+        <v>545</v>
       </c>
       <c r="E179" s="0" t="s">
-        <v>547</v>
+        <v>543</v>
       </c>
       <c r="F179" s="0" t="s">
-        <v>23</v>
+        <v>20</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>28</v>
+        <v>114</v>
       </c>
       <c r="I179" s="0">
-        <v>1.57</v>
+        <v>13.82</v>
       </c>
       <c r="J179" s="0" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>13576</v>
+        <v>13921</v>
       </c>
       <c r="D180" s="0" t="s">
-        <v>549</v>
+        <v>546</v>
       </c>
       <c r="E180" s="0" t="s">
-        <v>550</v>
+        <v>547</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G180" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I180" s="0">
-        <v>3.39</v>
+        <v>4.1</v>
       </c>
       <c r="J180" s="0" t="s">
-        <v>551</v>
+        <v>548</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>13580</v>
+        <v>13921</v>
       </c>
       <c r="D181" s="0" t="s">
-        <v>552</v>
+        <v>549</v>
       </c>
       <c r="E181" s="0" t="s">
-        <v>553</v>
+        <v>547</v>
       </c>
       <c r="F181" s="0" t="s">
-        <v>554</v>
+        <v>20</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I181" s="0">
-        <v>6.25</v>
+        <v>4.1</v>
       </c>
       <c r="J181" s="0" t="s">
-        <v>555</v>
+        <v>548</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>13581</v>
+        <v>13947</v>
       </c>
       <c r="D182" s="0" t="s">
-        <v>556</v>
+        <v>550</v>
       </c>
       <c r="E182" s="0" t="s">
-        <v>557</v>
+        <v>551</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I182" s="0">
-        <v>11.06</v>
+        <v>21.8</v>
       </c>
       <c r="J182" s="0" t="s">
-        <v>558</v>
+        <v>552</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>13581</v>
+        <v>13960</v>
       </c>
       <c r="D183" s="0" t="s">
-        <v>559</v>
+        <v>553</v>
       </c>
       <c r="E183" s="0" t="s">
-        <v>557</v>
+        <v>554</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I183" s="0">
-        <v>11.06</v>
+        <v>0.75</v>
       </c>
       <c r="J183" s="0" t="s">
-        <v>558</v>
+        <v>555</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>25017</v>
+        <v>13976</v>
       </c>
       <c r="D184" s="0" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="E184" s="0" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I184" s="0">
-        <v>3.42</v>
+        <v>2.81</v>
       </c>
       <c r="J184" s="0" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>25018</v>
+        <v>22036</v>
       </c>
       <c r="D185" s="0" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>23</v>
+        <v>284</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I185" s="0">
-        <v>6.01</v>
+        <v>9.449999999999999</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>12662</v>
+        <v>22037</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G186" s="0" t="s">
-        <v>568</v>
+        <v>12</v>
       </c>
       <c r="I186" s="0">
-        <v>7.02</v>
+        <v>5.57</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13751</v>
+        <v>22037</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>571</v>
+        <v>563</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I187" s="0">
-        <v>5.39</v>
+        <v>5.57</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>572</v>
+        <v>564</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13798</v>
+        <v>17345</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>573</v>
+        <v>566</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>574</v>
+        <v>567</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>4.63</v>
+        <v>5.4</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>575</v>
+        <v>568</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>13799</v>
+        <v>17447</v>
       </c>
       <c r="D189" s="0" t="s">
-        <v>576</v>
+        <v>569</v>
       </c>
       <c r="E189" s="0" t="s">
-        <v>577</v>
+        <v>570</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>12</v>
+        <v>525</v>
       </c>
       <c r="I189" s="0">
-        <v>6.98</v>
+        <v>29.22</v>
       </c>
       <c r="J189" s="0" t="s">
-        <v>578</v>
+        <v>571</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>13893</v>
+        <v>22081</v>
       </c>
       <c r="D190" s="0" t="s">
-        <v>579</v>
+        <v>572</v>
       </c>
       <c r="E190" s="0" t="s">
-        <v>580</v>
+        <v>573</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>3.33</v>
+        <v>4.25</v>
       </c>
       <c r="J190" s="0" t="s">
-        <v>581</v>
+        <v>574</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>13917</v>
+        <v>17501</v>
       </c>
       <c r="D191" s="0" t="s">
-        <v>582</v>
+        <v>575</v>
       </c>
       <c r="E191" s="0" t="s">
-        <v>583</v>
+        <v>576</v>
       </c>
       <c r="F191" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>9.140000000000001</v>
+        <v>6.84</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>584</v>
+        <v>577</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>13918</v>
+        <v>22102</v>
       </c>
       <c r="D192" s="0" t="s">
-        <v>585</v>
+        <v>578</v>
       </c>
       <c r="E192" s="0" t="s">
-        <v>586</v>
+        <v>579</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G192" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>13.82</v>
+        <v>3.64</v>
       </c>
       <c r="J192" s="0" t="s">
-        <v>587</v>
+        <v>580</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>13918</v>
+        <v>22103</v>
       </c>
       <c r="D193" s="0" t="s">
-        <v>588</v>
+        <v>581</v>
       </c>
       <c r="E193" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="F193" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>13.82</v>
+        <v>4.74</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>13921</v>
+        <v>22107</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>589</v>
+        <v>584</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>590</v>
+        <v>585</v>
       </c>
       <c r="F194" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>12</v>
+        <v>311</v>
       </c>
       <c r="I194" s="0">
-        <v>4.1</v>
+        <v>7.15</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>591</v>
+        <v>586</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>13921</v>
+        <v>22108</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>592</v>
+        <v>587</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G195" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I195" s="0">
-        <v>4.1</v>
+        <v>7.71</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>591</v>
+        <v>589</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>13947</v>
+        <v>22112</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>593</v>
+        <v>590</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I196" s="0">
-        <v>21.8</v>
+        <v>3.86</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>595</v>
+        <v>592</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>13952</v>
+        <v>22113</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>597</v>
+        <v>594</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>598</v>
+        <v>16</v>
       </c>
       <c r="G197" s="0" t="s">
-        <v>28</v>
+        <v>12</v>
       </c>
       <c r="I197" s="0">
-        <v>38.29</v>
+        <v>6.31</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>599</v>
+        <v>595</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>13960</v>
+        <v>22115</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>600</v>
+        <v>596</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>601</v>
+        <v>597</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I198" s="0">
-        <v>0.75</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>602</v>
+        <v>598</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>13976</v>
+        <v>22116</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>603</v>
+        <v>599</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>604</v>
+        <v>600</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>16</v>
+        <v>190</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>2.81</v>
+        <v>12.82</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>605</v>
+        <v>601</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>13981</v>
+        <v>22125</v>
       </c>
       <c r="D200" s="0" t="s">
-        <v>606</v>
+        <v>602</v>
       </c>
       <c r="E200" s="0" t="s">
-        <v>607</v>
+        <v>603</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>2.81</v>
+        <v>5</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>608</v>
+        <v>604</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>22036</v>
+        <v>22127</v>
       </c>
       <c r="D201" s="0" t="s">
-        <v>609</v>
+        <v>605</v>
       </c>
       <c r="E201" s="0" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="F201" s="0" t="s">
-        <v>317</v>
+        <v>28</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
-        <v>9.449999999999999</v>
+        <v>5.02</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>22037</v>
+        <v>22128</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>613</v>
+        <v>609</v>
       </c>
       <c r="F202" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>5.57</v>
+        <v>2.76</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>614</v>
+        <v>610</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>22037</v>
+        <v>29893</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>615</v>
+        <v>611</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>613</v>
+        <v>612</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>5.57</v>
+        <v>10.21</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>614</v>
+        <v>613</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>17345</v>
+        <v>29893</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>616</v>
+        <v>614</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>617</v>
+        <v>612</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>16</v>
+        <v>615</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>5.4</v>
+        <v>10.21</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>618</v>
+        <v>613</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>17447</v>
+        <v>22139</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>619</v>
+        <v>616</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>620</v>
+        <v>617</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G205" s="0" t="s">
-        <v>568</v>
+        <v>186</v>
       </c>
       <c r="I205" s="0">
-        <v>29.22</v>
+        <v>14.23</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>22081</v>
+        <v>22140</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>622</v>
+        <v>619</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>623</v>
+        <v>620</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G206" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I206" s="0">
-        <v>4.25</v>
+        <v>12.74</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>17501</v>
+        <v>22141</v>
       </c>
       <c r="D207" s="0" t="s">
-        <v>625</v>
+        <v>622</v>
       </c>
       <c r="E207" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G207" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I207" s="0">
-        <v>6.84</v>
+        <v>6.96</v>
       </c>
       <c r="J207" s="0" t="s">
-        <v>627</v>
+        <v>624</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>22102</v>
+        <v>22147</v>
       </c>
       <c r="D208" s="0" t="s">
-        <v>628</v>
+        <v>625</v>
       </c>
       <c r="E208" s="0" t="s">
-        <v>629</v>
+        <v>626</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>3.64</v>
+        <v>6.45</v>
       </c>
       <c r="J208" s="0" t="s">
-        <v>630</v>
+        <v>627</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>22103</v>
+        <v>22148</v>
       </c>
       <c r="D209" s="0" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="E209" s="0" t="s">
-        <v>632</v>
+        <v>629</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G209" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I209" s="0">
-        <v>4.74</v>
+        <v>11.49</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>633</v>
+        <v>630</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>22107</v>
+        <v>22163</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>634</v>
+        <v>631</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F210" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G210" s="0" t="s">
-        <v>347</v>
+        <v>186</v>
       </c>
       <c r="I210" s="0">
-        <v>7.15</v>
+        <v>4.75</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>22108</v>
+        <v>12330</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>637</v>
+        <v>634</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G211" s="0" t="s">
-        <v>12</v>
+        <v>79</v>
       </c>
       <c r="I211" s="0">
-        <v>7.71</v>
+        <v>10.16</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>22112</v>
+        <v>12689</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>640</v>
+        <v>637</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F212" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G212" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I212" s="0">
-        <v>3.86</v>
+        <v>9.050000000000001</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>22115</v>
+        <v>12739</v>
       </c>
       <c r="D213" s="0" t="s">
-        <v>643</v>
+        <v>640</v>
       </c>
       <c r="E213" s="0" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="F213" s="0" t="s">
-        <v>223</v>
+        <v>94</v>
       </c>
       <c r="G213" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I213" s="0">
-        <v>9.710000000000001</v>
+        <v>16.67</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>645</v>
+        <v>642</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>22116</v>
+        <v>12822</v>
       </c>
       <c r="D214" s="0" t="s">
-        <v>646</v>
+        <v>643</v>
       </c>
       <c r="E214" s="0" t="s">
-        <v>647</v>
+        <v>644</v>
       </c>
       <c r="F214" s="0" t="s">
-        <v>223</v>
+        <v>28</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I214" s="0">
-        <v>12.82</v>
+        <v>16.11</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>648</v>
+        <v>645</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>22125</v>
+        <v>12966</v>
       </c>
       <c r="D215" s="0" t="s">
-        <v>649</v>
+        <v>646</v>
       </c>
       <c r="E215" s="0" t="s">
-        <v>650</v>
+        <v>647</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I215" s="0">
-        <v>5</v>
+        <v>27.4</v>
       </c>
       <c r="J215" s="0" t="s">
-        <v>651</v>
+        <v>648</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>22127</v>
+        <v>12966</v>
       </c>
       <c r="D216" s="0" t="s">
-        <v>652</v>
+        <v>649</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>653</v>
+        <v>647</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>12</v>
+        <v>114</v>
       </c>
       <c r="I216" s="0">
-        <v>5.02</v>
+        <v>27.4</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>654</v>
+        <v>648</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>22128</v>
+        <v>17071</v>
       </c>
       <c r="D217" s="0" t="s">
-        <v>655</v>
+        <v>650</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>656</v>
+        <v>651</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>2.76</v>
+        <v>10.22</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>657</v>
+        <v>652</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>29893</v>
+        <v>18070</v>
       </c>
       <c r="D218" s="0" t="s">
-        <v>658</v>
+        <v>653</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>659</v>
+        <v>654</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>16</v>
-[...3 lines deleted...]
-      </c>
+        <v>655</v>
+      </c>
+      <c r="G218" s="0"/>
       <c r="I218" s="0">
-        <v>10.21</v>
+        <v>5.2</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>660</v>
+        <v>656</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>29893</v>
+        <v>18079</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>661</v>
+        <v>657</v>
       </c>
       <c r="E219" s="0" t="s">
+        <v>658</v>
+      </c>
+      <c r="F219" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G219" s="0"/>
+      <c r="I219" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="J219" s="0" t="s">
         <v>659</v>
-      </c>
-[...10 lines deleted...]
-        <v>660</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>22139</v>
+        <v>18080</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>663</v>
+        <v>660</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>664</v>
+        <v>661</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G220" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G220" s="0"/>
       <c r="I220" s="0">
-        <v>14.23</v>
+        <v>5.5</v>
       </c>
       <c r="J220" s="0" t="s">
-        <v>665</v>
+        <v>662</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>22140</v>
+        <v>18081</v>
       </c>
       <c r="D221" s="0" t="s">
-        <v>666</v>
+        <v>663</v>
       </c>
       <c r="E221" s="0" t="s">
-        <v>667</v>
+        <v>664</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>219</v>
+        <v>79</v>
       </c>
       <c r="I221" s="0">
-        <v>12.74</v>
+        <v>13.29</v>
       </c>
       <c r="J221" s="0" t="s">
-        <v>668</v>
+        <v>665</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>22141</v>
+        <v>17173</v>
       </c>
       <c r="D222" s="0" t="s">
-        <v>669</v>
+        <v>666</v>
       </c>
       <c r="E222" s="0" t="s">
-        <v>670</v>
+        <v>667</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>219</v>
+        <v>311</v>
       </c>
       <c r="I222" s="0">
-        <v>6.96</v>
+        <v>6.13</v>
       </c>
       <c r="J222" s="0" t="s">
-        <v>671</v>
+        <v>668</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>22147</v>
+        <v>17243</v>
       </c>
       <c r="D223" s="0" t="s">
-        <v>672</v>
+        <v>669</v>
       </c>
       <c r="E223" s="0" t="s">
-        <v>673</v>
+        <v>670</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G223" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>6.45</v>
+        <v>15.76</v>
       </c>
       <c r="J223" s="0" t="s">
-        <v>674</v>
+        <v>671</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>22148</v>
+        <v>17265</v>
       </c>
       <c r="D224" s="0" t="s">
-        <v>675</v>
+        <v>672</v>
       </c>
       <c r="E224" s="0" t="s">
-        <v>676</v>
+        <v>673</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>219</v>
+        <v>674</v>
       </c>
       <c r="I224" s="0">
-        <v>11.49</v>
+        <v>12.51</v>
       </c>
       <c r="J224" s="0" t="s">
-        <v>677</v>
+        <v>675</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>22163</v>
+        <v>17266</v>
       </c>
       <c r="D225" s="0" t="s">
+        <v>676</v>
+      </c>
+      <c r="E225" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="F225" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="G225" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I225" s="0">
+        <v>8.49</v>
+      </c>
+      <c r="J225" s="0" t="s">
         <v>678</v>
-      </c>
-[...13 lines deleted...]
-        <v>680</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>22164</v>
+        <v>17270</v>
       </c>
       <c r="D226" s="0" t="s">
-        <v>681</v>
+        <v>679</v>
       </c>
       <c r="E226" s="0" t="s">
-        <v>682</v>
+        <v>680</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G226" s="0" t="s">
-        <v>347</v>
+        <v>674</v>
       </c>
       <c r="I226" s="0">
-        <v>1.74</v>
+        <v>11.31</v>
       </c>
       <c r="J226" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>12330</v>
+        <v>17272</v>
       </c>
       <c r="D227" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="E227" s="0" t="s">
+        <v>683</v>
+      </c>
+      <c r="F227" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G227" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I227" s="0">
+        <v>12.51</v>
+      </c>
+      <c r="J227" s="0" t="s">
         <v>684</v>
-      </c>
-[...13 lines deleted...]
-        <v>686</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>12689</v>
+        <v>17274</v>
       </c>
       <c r="D228" s="0" t="s">
+        <v>685</v>
+      </c>
+      <c r="E228" s="0" t="s">
+        <v>686</v>
+      </c>
+      <c r="F228" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G228" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I228" s="0">
+        <v>7.86</v>
+      </c>
+      <c r="J228" s="0" t="s">
         <v>687</v>
-      </c>
-[...13 lines deleted...]
-        <v>689</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>12739</v>
+        <v>17275</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>688</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>689</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I229" s="0">
+        <v>17.23</v>
+      </c>
+      <c r="J229" s="0" t="s">
         <v>690</v>
-      </c>
-[...13 lines deleted...]
-        <v>692</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>12741</v>
+        <v>17277</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="F230" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>28</v>
+        <v>674</v>
       </c>
       <c r="I230" s="0">
-        <v>21.32</v>
+        <v>14.3</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>12822</v>
+        <v>17278</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>694</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>695</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I231" s="0">
+        <v>6</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>696</v>
-      </c>
-[...13 lines deleted...]
-        <v>698</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>12966</v>
+        <v>17357</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>697</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>698</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>5.73</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>699</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>12966</v>
+        <v>17358</v>
       </c>
       <c r="D233" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="E233" s="0" t="s">
+        <v>701</v>
+      </c>
+      <c r="F233" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G233" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I233" s="0">
+        <v>9.27</v>
+      </c>
+      <c r="J233" s="0" t="s">
         <v>702</v>
-      </c>
-[...13 lines deleted...]
-        <v>701</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17071</v>
+        <v>17359</v>
       </c>
       <c r="D234" s="0" t="s">
         <v>703</v>
       </c>
       <c r="E234" s="0" t="s">
         <v>704</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>10.22</v>
+        <v>6.23</v>
       </c>
       <c r="J234" s="0" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>18070</v>
+        <v>17599</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>706</v>
       </c>
       <c r="E235" s="0" t="s">
         <v>707</v>
       </c>
       <c r="F235" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G235" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I235" s="0">
+        <v>8.210000000000001</v>
+      </c>
+      <c r="J235" s="0" t="s">
         <v>708</v>
-      </c>
-[...5 lines deleted...]
-        <v>709</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>18079</v>
+        <v>17626</v>
       </c>
       <c r="D236" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="E236" s="0" t="s">
         <v>710</v>
       </c>
-      <c r="E236" s="0" t="s">
+      <c r="F236" s="0" t="s">
+        <v>342</v>
+      </c>
+      <c r="G236" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I236" s="0">
+        <v>19.79</v>
+      </c>
+      <c r="J236" s="0" t="s">
         <v>711</v>
-      </c>
-[...8 lines deleted...]
-        <v>712</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>18080</v>
+        <v>18336</v>
       </c>
       <c r="D237" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="E237" s="0" t="s">
         <v>713</v>
-      </c>
-[...1 lines deleted...]
-        <v>714</v>
       </c>
       <c r="F237" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G237" s="0"/>
+      <c r="G237" s="0" t="s">
+        <v>311</v>
+      </c>
       <c r="I237" s="0">
-        <v>5.5</v>
+        <v>4.9</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>715</v>
+        <v>714</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>18081</v>
+        <v>18338</v>
       </c>
       <c r="D238" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="E238" s="0" t="s">
         <v>716</v>
       </c>
-      <c r="E238" s="0" t="s">
+      <c r="F238" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G238" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I238" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J238" s="0" t="s">
         <v>717</v>
-      </c>
-[...10 lines deleted...]
-        <v>718</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17173</v>
+        <v>12947</v>
       </c>
       <c r="D239" s="0" t="s">
+        <v>718</v>
+      </c>
+      <c r="E239" s="0" t="s">
         <v>719</v>
-      </c>
-[...1 lines deleted...]
-        <v>720</v>
       </c>
       <c r="F239" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G239" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>6.13</v>
+        <v>11.88</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>721</v>
+        <v>720</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17243</v>
+        <v>12948</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>721</v>
+      </c>
+      <c r="E240" s="0" t="s">
         <v>722</v>
-      </c>
-[...1 lines deleted...]
-        <v>723</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>15.76</v>
+        <v>26.28</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>724</v>
+        <v>723</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17265</v>
+        <v>17029</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>724</v>
+      </c>
+      <c r="E241" s="0" t="s">
         <v>725</v>
-      </c>
-[...1 lines deleted...]
-        <v>726</v>
       </c>
       <c r="F241" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G241" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>12.51</v>
+        <v>20.65</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>728</v>
+        <v>726</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17266</v>
+        <v>17030</v>
       </c>
       <c r="D242" s="0" t="s">
+        <v>727</v>
+      </c>
+      <c r="E242" s="0" t="s">
+        <v>728</v>
+      </c>
+      <c r="F242" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G242" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I242" s="0">
+        <v>15.08</v>
+      </c>
+      <c r="J242" s="0" t="s">
         <v>729</v>
-      </c>
-[...13 lines deleted...]
-        <v>731</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17270</v>
+        <v>17031</v>
       </c>
       <c r="D243" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E243" s="0" t="s">
+        <v>731</v>
+      </c>
+      <c r="F243" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G243" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I243" s="0">
+        <v>12.96</v>
+      </c>
+      <c r="J243" s="0" t="s">
         <v>732</v>
-      </c>
-[...13 lines deleted...]
-        <v>734</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17272</v>
+        <v>18034</v>
       </c>
       <c r="D244" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E244" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G244" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>12.51</v>
+        <v>19.11</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17273</v>
+        <v>18125</v>
       </c>
       <c r="D245" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E245" s="0" t="s">
-        <v>739</v>
+        <v>737</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G245" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>25.85</v>
+        <v>25.22</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>740</v>
+        <v>738</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17274</v>
+        <v>18199</v>
       </c>
       <c r="D246" s="0" t="s">
-        <v>741</v>
+        <v>739</v>
       </c>
       <c r="E246" s="0" t="s">
-        <v>742</v>
+        <v>740</v>
       </c>
       <c r="F246" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G246" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>7.86</v>
+        <v>20.14</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>743</v>
+        <v>741</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17275</v>
+        <v>18199</v>
       </c>
       <c r="D247" s="0" t="s">
-        <v>744</v>
+        <v>742</v>
       </c>
       <c r="E247" s="0" t="s">
-        <v>745</v>
+        <v>740</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>17.23</v>
+        <v>20.14</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>746</v>
+        <v>741</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17277</v>
+        <v>17306</v>
       </c>
       <c r="D248" s="0" t="s">
-        <v>747</v>
+        <v>743</v>
       </c>
       <c r="E248" s="0" t="s">
-        <v>748</v>
+        <v>744</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>16</v>
+        <v>11</v>
       </c>
       <c r="G248" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>14.3</v>
+        <v>17.82</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>749</v>
+        <v>745</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17278</v>
+        <v>17306</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>750</v>
+        <v>746</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>751</v>
+        <v>744</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G249" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>6</v>
+        <v>17.82</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>752</v>
+        <v>745</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17357</v>
+        <v>17413</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>753</v>
+        <v>747</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>754</v>
+        <v>748</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>5.73</v>
+        <v>15.37</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>755</v>
+        <v>749</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17358</v>
+        <v>17493</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>756</v>
+        <v>750</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>757</v>
+        <v>751</v>
       </c>
       <c r="F251" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G251" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I251" s="0">
-        <v>9.27</v>
+        <v>14.64</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>758</v>
+        <v>752</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17359</v>
+        <v>17560</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>122</v>
+        <v>755</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>6.23</v>
+        <v>19.58</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>761</v>
+        <v>756</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17415</v>
+        <v>17529</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>762</v>
+        <v>757</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>763</v>
+        <v>758</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>11.21</v>
+        <v>13.01</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>764</v>
+        <v>759</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17599</v>
+        <v>17529</v>
       </c>
       <c r="D254" s="0" t="s">
-        <v>765</v>
+        <v>760</v>
       </c>
       <c r="E254" s="0" t="s">
-        <v>766</v>
+        <v>758</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.210000000000001</v>
+        <v>13.01</v>
       </c>
       <c r="J254" s="0" t="s">
-        <v>767</v>
+        <v>759</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17626</v>
+        <v>17514</v>
       </c>
       <c r="D255" s="0" t="s">
-        <v>768</v>
+        <v>761</v>
       </c>
       <c r="E255" s="0" t="s">
-        <v>769</v>
+        <v>762</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>378</v>
+        <v>88</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>19.79</v>
+        <v>16.84</v>
       </c>
       <c r="J255" s="0" t="s">
-        <v>770</v>
+        <v>763</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>18336</v>
+        <v>17515</v>
       </c>
       <c r="D256" s="0" t="s">
-        <v>771</v>
+        <v>764</v>
       </c>
       <c r="E256" s="0" t="s">
-        <v>772</v>
+        <v>765</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
-        <v>347</v>
+        <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>4.9</v>
+        <v>14.16</v>
       </c>
       <c r="J256" s="0" t="s">
-        <v>773</v>
+        <v>766</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>18338</v>
+        <v>19390</v>
       </c>
       <c r="D257" s="0" t="s">
-        <v>774</v>
+        <v>767</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>775</v>
+        <v>768</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G257" s="0" t="s">
-        <v>727</v>
+        <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>7.47</v>
+        <v>0.71</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>776</v>
+        <v>769</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>12947</v>
+        <v>17555</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>777</v>
+        <v>770</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>778</v>
+        <v>771</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.88</v>
+        <v>13.68</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>779</v>
+        <v>772</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>12948</v>
+        <v>17622</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>780</v>
+        <v>773</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>781</v>
+        <v>774</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>26.28</v>
+        <v>37.1</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>782</v>
+        <v>775</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>17029</v>
+        <v>17642</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>783</v>
+        <v>776</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>784</v>
+        <v>777</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>20.65</v>
+        <v>20.99</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>785</v>
+        <v>778</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>17030</v>
+        <v>17643</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>786</v>
+        <v>779</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>787</v>
+        <v>780</v>
       </c>
       <c r="F261" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>15.08</v>
+        <v>18.31</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>788</v>
+        <v>781</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17031</v>
+        <v>17644</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>789</v>
+        <v>782</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>790</v>
+        <v>783</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>12.96</v>
+        <v>22.21</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>791</v>
+        <v>784</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>18034</v>
+        <v>18291</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>792</v>
+        <v>785</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>793</v>
+        <v>786</v>
       </c>
       <c r="F263" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>19.11</v>
+        <v>17.99</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>794</v>
+        <v>787</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>18125</v>
+        <v>18292</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>795</v>
+        <v>788</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>796</v>
+        <v>789</v>
       </c>
       <c r="F264" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>25.22</v>
+        <v>17.49</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>797</v>
+        <v>790</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>18199</v>
+        <v>18292</v>
       </c>
       <c r="D265" s="0" t="s">
-        <v>798</v>
+        <v>791</v>
       </c>
       <c r="E265" s="0" t="s">
-        <v>799</v>
+        <v>789</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>20.14</v>
+        <v>17.49</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>800</v>
+        <v>790</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>18199</v>
+        <v>18293</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>801</v>
+        <v>792</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G266" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>20.14</v>
+        <v>17.74</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>18213</v>
+        <v>18319</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>802</v>
+        <v>795</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>803</v>
+        <v>796</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>11</v>
+        <v>16</v>
       </c>
       <c r="G267" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I267" s="0">
-        <v>16.09</v>
+        <v>23.31</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>804</v>
+        <v>797</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>17306</v>
+        <v>18319</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>805</v>
+        <v>798</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>806</v>
+        <v>796</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I268" s="0">
-        <v>17.82</v>
+        <v>23.31</v>
       </c>
       <c r="J268" s="0" t="s">
-        <v>807</v>
+        <v>797</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17306</v>
+        <v>18325</v>
       </c>
       <c r="D269" s="0" t="s">
-        <v>808</v>
+        <v>799</v>
       </c>
       <c r="E269" s="0" t="s">
-        <v>806</v>
+        <v>800</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G269" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I269" s="0">
-        <v>17.82</v>
+        <v>34.94</v>
       </c>
       <c r="J269" s="0" t="s">
-        <v>807</v>
+        <v>801</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17340</v>
+        <v>18370</v>
       </c>
       <c r="D270" s="0" t="s">
-        <v>809</v>
+        <v>802</v>
       </c>
       <c r="E270" s="0" t="s">
-        <v>810</v>
+        <v>803</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I270" s="0">
-        <v>12.93</v>
+        <v>19.01</v>
       </c>
       <c r="J270" s="0" t="s">
-        <v>811</v>
+        <v>804</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17348</v>
+        <v>18212</v>
       </c>
       <c r="D271" s="0" t="s">
-        <v>812</v>
+        <v>805</v>
       </c>
       <c r="E271" s="0" t="s">
-        <v>813</v>
+        <v>806</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>16</v>
+        <v>342</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I271" s="0">
-        <v>11.83</v>
+        <v>10.8</v>
       </c>
       <c r="J271" s="0" t="s">
-        <v>814</v>
+        <v>807</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17413</v>
+        <v>17143</v>
       </c>
       <c r="D272" s="0" t="s">
-        <v>815</v>
+        <v>808</v>
       </c>
       <c r="E272" s="0" t="s">
-        <v>816</v>
+        <v>809</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>15.37</v>
+        <v>17.46</v>
       </c>
       <c r="J272" s="0" t="s">
-        <v>817</v>
+        <v>810</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17493</v>
+        <v>17144</v>
       </c>
       <c r="D273" s="0" t="s">
-        <v>818</v>
+        <v>811</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>819</v>
+        <v>812</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>206</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>14.64</v>
+        <v>15.48</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>820</v>
+        <v>813</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17502</v>
+        <v>17147</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>821</v>
+        <v>814</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>822</v>
+        <v>815</v>
       </c>
       <c r="F274" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>16.84</v>
+        <v>24.16</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>823</v>
+        <v>816</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
-        <v>17560</v>
+        <v>17154</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>824</v>
+        <v>817</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>825</v>
+        <v>818</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>826</v>
+        <v>94</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
-        <v>19.58</v>
+        <v>46.75</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>827</v>
+        <v>819</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
-        <v>17529</v>
+        <v>17155</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>828</v>
+        <v>820</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>829</v>
+        <v>821</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
-        <v>13.01</v>
+        <v>21.97</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>830</v>
+        <v>822</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
-        <v>17529</v>
+        <v>17158</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>831</v>
+        <v>823</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>829</v>
+        <v>824</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>23</v>
+        <v>16</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
-        <v>13.01</v>
+        <v>5.99</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>830</v>
+        <v>825</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>17514</v>
+        <v>17234</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>833</v>
+        <v>827</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>116</v>
+        <v>94</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>834</v>
+        <v>828</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>17515</v>
+        <v>17234</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>835</v>
+        <v>829</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>836</v>
+        <v>827</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>14.16</v>
+        <v>32.08</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>837</v>
+        <v>828</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17515</v>
+        <v>17235</v>
       </c>
       <c r="D280" s="0" t="s">
-        <v>838</v>
+        <v>830</v>
       </c>
       <c r="E280" s="0" t="s">
-        <v>836</v>
+        <v>831</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>14.16</v>
+        <v>29.51</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>837</v>
+        <v>832</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>19390</v>
+        <v>17237</v>
       </c>
       <c r="D281" s="0" t="s">
-        <v>839</v>
+        <v>833</v>
       </c>
       <c r="E281" s="0" t="s">
-        <v>840</v>
+        <v>834</v>
       </c>
       <c r="F281" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>0.71</v>
+        <v>9.02</v>
       </c>
       <c r="J281" s="0" t="s">
-        <v>841</v>
+        <v>835</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17555</v>
+        <v>17237</v>
       </c>
       <c r="D282" s="0" t="s">
-        <v>842</v>
+        <v>836</v>
       </c>
       <c r="E282" s="0" t="s">
-        <v>843</v>
+        <v>834</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>13.68</v>
+        <v>9.02</v>
       </c>
       <c r="J282" s="0" t="s">
-        <v>844</v>
+        <v>835</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>17593</v>
+        <v>17238</v>
       </c>
       <c r="D283" s="0" t="s">
-        <v>845</v>
+        <v>837</v>
       </c>
       <c r="E283" s="0" t="s">
-        <v>846</v>
+        <v>838</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>15.62</v>
+        <v>18.66</v>
       </c>
       <c r="J283" s="0" t="s">
-        <v>847</v>
+        <v>839</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>17593</v>
+        <v>17287</v>
       </c>
       <c r="D284" s="0" t="s">
-        <v>848</v>
+        <v>840</v>
       </c>
       <c r="E284" s="0" t="s">
-        <v>846</v>
+        <v>841</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>23</v>
+        <v>402</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>15.62</v>
+        <v>23.65</v>
       </c>
       <c r="J284" s="0" t="s">
-        <v>847</v>
+        <v>842</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17622</v>
+        <v>17287</v>
       </c>
       <c r="D285" s="0" t="s">
-        <v>849</v>
+        <v>843</v>
       </c>
       <c r="E285" s="0" t="s">
-        <v>850</v>
+        <v>841</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>37.1</v>
+        <v>23.65</v>
       </c>
       <c r="J285" s="0" t="s">
-        <v>851</v>
+        <v>842</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17642</v>
+        <v>17288</v>
       </c>
       <c r="D286" s="0" t="s">
-        <v>852</v>
+        <v>844</v>
       </c>
       <c r="E286" s="0" t="s">
-        <v>853</v>
+        <v>845</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>20.99</v>
+        <v>14.36</v>
       </c>
       <c r="J286" s="0" t="s">
-        <v>854</v>
+        <v>846</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17643</v>
+        <v>17289</v>
       </c>
       <c r="D287" s="0" t="s">
-        <v>855</v>
+        <v>847</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>856</v>
+        <v>848</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>18.31</v>
+        <v>15.76</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>857</v>
+        <v>849</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17644</v>
+        <v>17293</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>858</v>
+        <v>850</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>859</v>
+        <v>851</v>
       </c>
       <c r="F288" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>22.21</v>
+        <v>13.93</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>860</v>
+        <v>852</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>19442</v>
+        <v>17294</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>861</v>
+        <v>853</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>862</v>
+        <v>854</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>0.5600000000000001</v>
+        <v>13.91</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>863</v>
+        <v>855</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>19443</v>
+        <v>17295</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>864</v>
+        <v>856</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>865</v>
+        <v>857</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>0.78</v>
+        <v>13.91</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>866</v>
+        <v>858</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>19444</v>
+        <v>17296</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>867</v>
+        <v>859</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>868</v>
+        <v>860</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>122</v>
+        <v>28</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>0.7</v>
+        <v>14.64</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>869</v>
+        <v>861</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>18291</v>
+        <v>17297</v>
       </c>
       <c r="D292" s="0" t="s">
-        <v>870</v>
+        <v>862</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>871</v>
+        <v>863</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>17.99</v>
+        <v>19.45</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>872</v>
+        <v>864</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>18292</v>
+        <v>17356</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>873</v>
+        <v>865</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>874</v>
+        <v>866</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>16</v>
+        <v>867</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>17.49</v>
+        <v>20.73</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>875</v>
+        <v>868</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>18292</v>
+        <v>17522</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>876</v>
+        <v>869</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>874</v>
+        <v>870</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>17.49</v>
+        <v>19.72</v>
       </c>
       <c r="J294" s="0" t="s">
-        <v>875</v>
+        <v>871</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>18293</v>
+        <v>17588</v>
       </c>
       <c r="D295" s="0" t="s">
-        <v>877</v>
+        <v>872</v>
       </c>
       <c r="E295" s="0" t="s">
-        <v>878</v>
+        <v>873</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>17.74</v>
+        <v>7.61</v>
       </c>
       <c r="J295" s="0" t="s">
-        <v>879</v>
+        <v>874</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>18319</v>
+        <v>17657</v>
       </c>
       <c r="D296" s="0" t="s">
-        <v>880</v>
+        <v>875</v>
       </c>
       <c r="E296" s="0" t="s">
-        <v>881</v>
-[...3 lines deleted...]
-      </c>
+        <v>876</v>
+      </c>
+      <c r="F296" s="0"/>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>23.31</v>
+        <v>18.02</v>
       </c>
       <c r="J296" s="0" t="s">
-        <v>882</v>
+        <v>877</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>18319</v>
+        <v>17658</v>
       </c>
       <c r="D297" s="0" t="s">
-        <v>883</v>
+        <v>878</v>
       </c>
       <c r="E297" s="0" t="s">
-        <v>881</v>
+        <v>879</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>23.31</v>
+        <v>12.59</v>
       </c>
       <c r="J297" s="0" t="s">
-        <v>882</v>
+        <v>880</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>18325</v>
+        <v>18274</v>
       </c>
       <c r="D298" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="E298" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>16</v>
+        <v>883</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.94</v>
+        <v>1.62</v>
       </c>
       <c r="J298" s="0" t="s">
-        <v>886</v>
+        <v>884</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>18370</v>
+        <v>18316</v>
       </c>
       <c r="D299" s="0" t="s">
-        <v>887</v>
+        <v>885</v>
       </c>
       <c r="E299" s="0" t="s">
-        <v>888</v>
+        <v>886</v>
       </c>
       <c r="F299" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>19.01</v>
+        <v>10.81</v>
       </c>
       <c r="J299" s="0" t="s">
-        <v>889</v>
+        <v>887</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>18212</v>
+        <v>18320</v>
       </c>
       <c r="D300" s="0" t="s">
-        <v>890</v>
+        <v>888</v>
       </c>
       <c r="E300" s="0" t="s">
-        <v>891</v>
+        <v>889</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>378</v>
+        <v>402</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>10.8</v>
+        <v>19.06</v>
       </c>
       <c r="J300" s="0" t="s">
-        <v>892</v>
+        <v>890</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17143</v>
+        <v>18367</v>
       </c>
       <c r="D301" s="0" t="s">
-        <v>893</v>
+        <v>891</v>
       </c>
       <c r="E301" s="0" t="s">
-        <v>894</v>
+        <v>892</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>17.46</v>
+        <v>13.96</v>
       </c>
       <c r="J301" s="0" t="s">
-        <v>895</v>
+        <v>893</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17144</v>
+        <v>18368</v>
       </c>
       <c r="D302" s="0" t="s">
-        <v>896</v>
+        <v>894</v>
       </c>
       <c r="E302" s="0" t="s">
-        <v>897</v>
+        <v>895</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>15.48</v>
+        <v>35.59</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>898</v>
+        <v>896</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17147</v>
+        <v>18379</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>899</v>
+        <v>897</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>900</v>
+        <v>898</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>16</v>
+        <v>368</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>24.16</v>
+        <v>23.09</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>901</v>
+        <v>899</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17154</v>
+        <v>18382</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>902</v>
+        <v>900</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>903</v>
+        <v>901</v>
       </c>
       <c r="F304" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G304" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>46.75</v>
+        <v>20.95</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>904</v>
+        <v>902</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17155</v>
+        <v>18383</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>905</v>
+        <v>903</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>906</v>
+        <v>904</v>
       </c>
       <c r="F305" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>21.97</v>
+        <v>15.32</v>
       </c>
       <c r="J305" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17158</v>
+        <v>17097</v>
       </c>
       <c r="D306" s="0" t="s">
-        <v>908</v>
+        <v>906</v>
       </c>
       <c r="E306" s="0" t="s">
-        <v>909</v>
+        <v>907</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>16</v>
       </c>
-      <c r="G306" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="G306" s="0"/>
       <c r="I306" s="0">
-        <v>5.99</v>
+        <v>42.59</v>
       </c>
       <c r="J306" s="0" t="s">
-        <v>910</v>
+        <v>908</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17234</v>
+        <v>18353</v>
       </c>
       <c r="D307" s="0" t="s">
-        <v>911</v>
+        <v>909</v>
       </c>
       <c r="E307" s="0" t="s">
-        <v>912</v>
+        <v>910</v>
       </c>
       <c r="F307" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>32.08</v>
+        <v>40.26</v>
       </c>
       <c r="J307" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17234</v>
+        <v>12248</v>
       </c>
       <c r="D308" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>912</v>
-[...3 lines deleted...]
-      </c>
+        <v>913</v>
+      </c>
+      <c r="F308" s="0"/>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>32.08</v>
+        <v>31.41</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17235</v>
+        <v>12251</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>916</v>
       </c>
-      <c r="F309" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F309" s="0"/>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>29.51</v>
+        <v>15.91</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17237</v>
+        <v>17537</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E310" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>16</v>
+        <v>310</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>9.02</v>
+        <v>63.02</v>
       </c>
       <c r="J310" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17237</v>
+        <v>18269</v>
       </c>
       <c r="D311" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>12</v>
+        <v>75</v>
       </c>
       <c r="I311" s="0">
-        <v>9.02</v>
+        <v>1.9</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17238</v>
+        <v>17164</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>922</v>
+        <v>924</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>923</v>
+        <v>925</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>122</v>
+        <v>20</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>18.66</v>
+        <v>21.33</v>
       </c>
       <c r="J312" s="0" t="s">
-        <v>924</v>
+        <v>926</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17287</v>
+        <v>17318</v>
       </c>
       <c r="D313" s="0" t="s">
-        <v>925</v>
+        <v>927</v>
       </c>
       <c r="E313" s="0" t="s">
-        <v>926</v>
+        <v>928</v>
       </c>
       <c r="F313" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>23.65</v>
+        <v>24.22</v>
       </c>
       <c r="J313" s="0" t="s">
-        <v>927</v>
+        <v>929</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17287</v>
+        <v>17319</v>
       </c>
       <c r="D314" s="0" t="s">
-        <v>928</v>
+        <v>930</v>
       </c>
       <c r="E314" s="0" t="s">
-        <v>926</v>
+        <v>931</v>
       </c>
       <c r="F314" s="0" t="s">
-        <v>404</v>
+        <v>94</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>23.65</v>
+        <v>13.8</v>
       </c>
       <c r="J314" s="0" t="s">
-        <v>927</v>
+        <v>932</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17288</v>
+        <v>17320</v>
       </c>
       <c r="D315" s="0" t="s">
-        <v>929</v>
+        <v>933</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>930</v>
+        <v>934</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>404</v>
+        <v>28</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>14.36</v>
+        <v>15.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>931</v>
+        <v>935</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17289</v>
+        <v>17321</v>
       </c>
       <c r="D316" s="0" t="s">
-        <v>932</v>
+        <v>936</v>
       </c>
       <c r="E316" s="0" t="s">
-        <v>933</v>
+        <v>937</v>
       </c>
       <c r="F316" s="0" t="s">
-        <v>404</v>
+        <v>20</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>15.76</v>
+        <v>23.09</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>934</v>
+        <v>938</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17293</v>
+        <v>17324</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>935</v>
+        <v>939</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>936</v>
+        <v>940</v>
       </c>
       <c r="F317" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>13.93</v>
+        <v>30.97</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>937</v>
+        <v>941</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17294</v>
+        <v>17324</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>938</v>
+        <v>942</v>
       </c>
       <c r="E318" s="0" t="s">
-        <v>939</v>
+        <v>940</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>27</v>
+        <v>943</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>13.91</v>
+        <v>30.97</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>940</v>
+        <v>941</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17295</v>
+        <v>17325</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>13.91</v>
+        <v>13.1</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17296</v>
+        <v>17326</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>14.64</v>
+        <v>19.43</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17297</v>
+        <v>17328</v>
       </c>
       <c r="D321" s="0" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E321" s="0" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>19.45</v>
+        <v>29.84</v>
       </c>
       <c r="J321" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>17356</v>
+        <v>17328</v>
       </c>
       <c r="D322" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>951</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>952</v>
+        <v>943</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>20.73</v>
+        <v>29.84</v>
       </c>
       <c r="J322" s="0" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17522</v>
+        <v>17330</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>27</v>
+        <v>16</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>19.72</v>
+        <v>53.5</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17588</v>
+        <v>17349</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.61</v>
+        <v>29.73</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17589</v>
+        <v>17350</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>116</v>
+        <v>16</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>14.45</v>
+        <v>29.28</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>17657</v>
+        <v>17354</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F326" s="0"/>
+      <c r="F326" s="0" t="s">
+        <v>16</v>
+      </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>18.02</v>
+        <v>49.55</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17658</v>
+        <v>17360</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.59</v>
+        <v>25.8</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>18274</v>
+        <v>17361</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>971</v>
+        <v>94</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>1.62</v>
+        <v>22.25</v>
       </c>
       <c r="J328" s="0" t="s">
-        <v>972</v>
+        <v>971</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>18316</v>
+        <v>17364</v>
       </c>
       <c r="D329" s="0" t="s">
+        <v>972</v>
+      </c>
+      <c r="E329" s="0" t="s">
         <v>973</v>
       </c>
-      <c r="E329" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F329" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>10.81</v>
+        <v>8.210000000000001</v>
       </c>
       <c r="J329" s="0" t="s">
-        <v>975</v>
+        <v>974</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>18320</v>
+        <v>17365</v>
       </c>
       <c r="D330" s="0" t="s">
+        <v>975</v>
+      </c>
+      <c r="E330" s="0" t="s">
         <v>976</v>
       </c>
-      <c r="E330" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F330" s="0" t="s">
-        <v>438</v>
+        <v>94</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>19.06</v>
+        <v>15.15</v>
       </c>
       <c r="J330" s="0" t="s">
-        <v>978</v>
+        <v>977</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>18367</v>
+        <v>17366</v>
       </c>
       <c r="D331" s="0" t="s">
+        <v>978</v>
+      </c>
+      <c r="E331" s="0" t="s">
         <v>979</v>
       </c>
-      <c r="E331" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F331" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>13.96</v>
+        <v>60.76</v>
       </c>
       <c r="J331" s="0" t="s">
-        <v>981</v>
+        <v>980</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>18368</v>
+        <v>17367</v>
       </c>
       <c r="D332" s="0" t="s">
+        <v>981</v>
+      </c>
+      <c r="E332" s="0" t="s">
         <v>982</v>
       </c>
-      <c r="E332" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F332" s="0" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>35.59</v>
+        <v>10.81</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>984</v>
+        <v>983</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>17097</v>
+        <v>17392</v>
       </c>
       <c r="D333" s="0" t="s">
+        <v>984</v>
+      </c>
+      <c r="E333" s="0" t="s">
         <v>985</v>
       </c>
-      <c r="E333" s="0" t="s">
+      <c r="F333" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G333" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I333" s="0">
+        <v>23.13</v>
+      </c>
+      <c r="J333" s="0" t="s">
         <v>986</v>
-      </c>
-[...8 lines deleted...]
-        <v>987</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17098</v>
+        <v>17496</v>
       </c>
       <c r="D334" s="0" t="s">
+        <v>987</v>
+      </c>
+      <c r="E334" s="0" t="s">
         <v>988</v>
       </c>
-      <c r="E334" s="0" t="s">
+      <c r="F334" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G334" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I334" s="0">
+        <v>13.81</v>
+      </c>
+      <c r="J334" s="0" t="s">
         <v>989</v>
-      </c>
-[...8 lines deleted...]
-        <v>990</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>18353</v>
+        <v>17527</v>
       </c>
       <c r="D335" s="0" t="s">
+        <v>990</v>
+      </c>
+      <c r="E335" s="0" t="s">
         <v>991</v>
-      </c>
-[...1 lines deleted...]
-        <v>992</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>40.26</v>
+        <v>47.22</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>993</v>
+        <v>992</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>12248</v>
+        <v>17617</v>
       </c>
       <c r="D336" s="0" t="s">
+        <v>993</v>
+      </c>
+      <c r="E336" s="0" t="s">
         <v>994</v>
       </c>
-      <c r="E336" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>303</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>31.41</v>
+        <v>16.61</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>996</v>
+        <v>995</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>12251</v>
+        <v>17617</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>997</v>
+        <v>996</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>998</v>
-[...1 lines deleted...]
-      <c r="F337" s="0"/>
+        <v>994</v>
+      </c>
+      <c r="F337" s="0" t="s">
+        <v>402</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>15.91</v>
+        <v>16.61</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>999</v>
+        <v>995</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17536</v>
+        <v>17618</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>1000</v>
+        <v>997</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>1001</v>
+        <v>998</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>662</v>
+        <v>368</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>20.27</v>
+        <v>10.72</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>1002</v>
+        <v>999</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17537</v>
+        <v>18256</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>346</v>
+        <v>16</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>63.02</v>
+        <v>64.55</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>1005</v>
+        <v>1002</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>18269</v>
+        <v>17299</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>1006</v>
+        <v>1003</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>1007</v>
+        <v>1004</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>103</v>
+        <v>12</v>
       </c>
       <c r="I340" s="0">
-        <v>1.9</v>
+        <v>126.27</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>1008</v>
+        <v>1005</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>17164</v>
+        <v>17511</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I341" s="0">
-        <v>21.33</v>
+        <v>108.2</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>1011</v>
+        <v>1008</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>17318</v>
+        <v>17464</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>1012</v>
+        <v>1009</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>1013</v>
+        <v>1010</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I342" s="0">
-        <v>24.22</v>
+        <v>4.03</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>1014</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>17319</v>
+        <v>17466</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>1015</v>
+        <v>1012</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>1016</v>
+        <v>1013</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I343" s="0">
-        <v>13.8</v>
+        <v>12.68</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>1017</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>17320</v>
+        <v>17481</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>1018</v>
+        <v>1015</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>1019</v>
+        <v>1016</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I344" s="0">
-        <v>15.96</v>
+        <v>6.41</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>1020</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>17321</v>
+        <v>17482</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>1021</v>
+        <v>1018</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>1022</v>
+        <v>1019</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>23</v>
+        <v>94</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>23.09</v>
+        <v>8.07</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>1023</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>17323</v>
+        <v>17483</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>1024</v>
+        <v>1021</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>1025</v>
+        <v>1022</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>25.95</v>
+        <v>14.31</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>1026</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>17324</v>
+        <v>17486</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>1027</v>
+        <v>1024</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F347" s="0" t="s">
-        <v>16</v>
+        <v>655</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I347" s="0">
-        <v>30.97</v>
+        <v>3.4</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>17324</v>
+        <v>17561</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>1030</v>
+        <v>1027</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>1031</v>
+        <v>16</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I348" s="0">
-        <v>30.97</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>17325</v>
+        <v>18311</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>13.1</v>
+        <v>10.9</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>17326</v>
+        <v>18339</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1033</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1034</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I350" s="0">
+        <v>7.47</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1035</v>
-      </c>
-[...13 lines deleted...]
-        <v>1037</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>17328</v>
+        <v>18337</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1037</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>94</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I351" s="0">
+        <v>4.79</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1038</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>17328</v>
+        <v>18340</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1039</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1040</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="I352" s="0">
+        <v>4.65</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1041</v>
-      </c>
-[...13 lines deleted...]
-        <v>1040</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>17330</v>
+        <v>18341</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1042</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>16</v>
+        <v>402</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I353" s="0">
-        <v>53.5</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1044</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>17349</v>
+        <v>18341</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1045</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1046</v>
+        <v>1043</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>27</v>
+        <v>342</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I354" s="0">
-        <v>29.73</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1047</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>17350</v>
+        <v>18341</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1048</v>
+        <v>1046</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1049</v>
+        <v>1043</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>16</v>
+        <v>94</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I355" s="0">
-        <v>29.28</v>
+        <v>9.130000000000001</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1050</v>
+        <v>1044</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>17354</v>
+        <v>18342</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1051</v>
+        <v>1047</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1052</v>
+        <v>1048</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>16</v>
+        <v>1049</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I356" s="0">
-        <v>49.55</v>
+        <v>10.79</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1053</v>
+        <v>1050</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>17360</v>
+        <v>18343</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1054</v>
+        <v>1051</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1055</v>
+        <v>1052</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I357" s="0">
-        <v>25.8</v>
+        <v>6.64</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1056</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>17361</v>
+        <v>18343</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1057</v>
+        <v>1054</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1058</v>
+        <v>1052</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>122</v>
+        <v>402</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>12</v>
+        <v>674</v>
       </c>
       <c r="I358" s="0">
-        <v>22.25</v>
+        <v>6.64</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1059</v>
+        <v>1053</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>17364</v>
+        <v>18344</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1060</v>
+        <v>1055</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1061</v>
+        <v>1056</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>8.210000000000001</v>
+        <v>7.35</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1062</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>17365</v>
+        <v>18345</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1063</v>
+        <v>1058</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1064</v>
+        <v>1059</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>122</v>
+        <v>303</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>15.15</v>
+        <v>7.24</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1065</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>17366</v>
+        <v>18346</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1066</v>
+        <v>1061</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1067</v>
+        <v>1062</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>60.76</v>
+        <v>9.609999999999999</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1068</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>17367</v>
+        <v>18347</v>
       </c>
       <c r="D362" s="0" t="s">
-        <v>1069</v>
+        <v>1064</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1070</v>
+        <v>1065</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>27</v>
+        <v>303</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.81</v>
+        <v>12.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1071</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>17392</v>
+        <v>18348</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1072</v>
+        <v>1067</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1073</v>
+        <v>1068</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>23</v>
+        <v>303</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>23.13</v>
+        <v>7.82</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1074</v>
+        <v>1069</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>17496</v>
+        <v>18355</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1075</v>
+        <v>1070</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1076</v>
+        <v>1071</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G364" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I364" s="0">
-        <v>13.81</v>
+        <v>12.27</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1077</v>
+        <v>1072</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>17527</v>
+        <v>18356</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1078</v>
+        <v>1073</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1079</v>
+        <v>1074</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G365" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I365" s="0">
-        <v>47.22</v>
+        <v>11.41</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1080</v>
+        <v>1075</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>17617</v>
+        <v>18357</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1081</v>
+        <v>1076</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1082</v>
+        <v>1077</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>339</v>
+        <v>28</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I366" s="0">
-        <v>16.61</v>
+        <v>22.72</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1083</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>17617</v>
+        <v>18358</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1084</v>
+        <v>1079</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1082</v>
+        <v>1080</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>438</v>
+        <v>16</v>
       </c>
       <c r="G367" s="0" t="s">
-        <v>12</v>
+        <v>186</v>
       </c>
       <c r="I367" s="0">
-        <v>16.61</v>
+        <v>27.21</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1083</v>
+        <v>1081</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>17618</v>
+        <v>18364</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1085</v>
+        <v>1082</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1086</v>
+        <v>1083</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>404</v>
+        <v>943</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>10.72</v>
+        <v>3.6</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1087</v>
+        <v>1084</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18256</v>
+        <v>18365</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1088</v>
+        <v>1085</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1089</v>
+        <v>1086</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>16</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>64.55</v>
+        <v>5.5</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1090</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>17298</v>
+        <v>18365</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1091</v>
+        <v>1088</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1092</v>
+        <v>1086</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>27</v>
+        <v>94</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>101.21</v>
+        <v>5.5</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1093</v>
+        <v>1087</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>17299</v>
+        <v>18366</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1094</v>
+        <v>1089</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1095</v>
+        <v>1090</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>708</v>
+        <v>94</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>126.27</v>
+        <v>12.41</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1096</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>17511</v>
+        <v>18380</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1097</v>
+        <v>1092</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1098</v>
+        <v>1093</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="G372" s="0" t="s">
-        <v>12</v>
+        <v>173</v>
       </c>
       <c r="I372" s="0">
-        <v>108.2</v>
+        <v>9.94</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1099</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>17464</v>
+        <v>18381</v>
       </c>
       <c r="D373" s="0" t="s">
-        <v>1100</v>
+        <v>1095</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1101</v>
+        <v>1096</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>122</v>
+        <v>655</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>4.03</v>
+        <v>15.57</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1102</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>17466</v>
+        <v>18381</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1103</v>
+        <v>1098</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1104</v>
+        <v>1096</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>122</v>
+        <v>342</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>12.68</v>
+        <v>15.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1105</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>17481</v>
+        <v>18381</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1106</v>
+        <v>1099</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1107</v>
+        <v>1096</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>122</v>
+        <v>16</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>6.41</v>
+        <v>15.57</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1108</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>17482</v>
+        <v>18381</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1109</v>
+        <v>1100</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1110</v>
+        <v>1096</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>122</v>
+        <v>94</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>8.07</v>
+        <v>15.57</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1111</v>
-[...649 lines deleted...]
-        <v>1182</v>
+        <v>1097</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>